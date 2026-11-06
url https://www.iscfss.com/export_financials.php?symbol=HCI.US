--- v0 (2026-07-13)
+++ v1 (2026-11-06)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2763,53 +2769,59 @@
       </c>
       <c r="O36">
         <v>-54861000.0</v>
       </c>
       <c r="P36">
         <v>-39849000.0</v>
       </c>
       <c r="Q36">
         <v>-29448000.0</v>
       </c>
       <c r="R36">
         <v>-34836000.0</v>
       </c>
       <c r="S36">
         <v>-27582000.0</v>
       </c>
       <c r="T36">
         <v>-17091000.0</v>
       </c>
       <c r="U36"/>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" t="s">
         <v>56</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>73567000.0</v>
+      </c>
+      <c r="C37">
+        <v>15708000.0</v>
+      </c>
+      <c r="D37">
+        <v>98482000.0</v>
+      </c>
       <c r="E37">
         <v>-1342000.0</v>
       </c>
       <c r="F37">
         <v>1138000.0</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
@@ -4164,524 +4176,534 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA62"/>
+  <dimension ref="A1:CC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BR1" t="s">
         <v>133</v>
       </c>
       <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BV1" t="s">
         <v>136</v>
       </c>
       <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BZ1" t="s">
         <v>139</v>
       </c>
       <c r="CA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:79">
+    <row r="2" spans="1:81">
       <c r="A2" t="s">
         <v>21</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
+        <v>38821000.0</v>
+      </c>
+      <c r="D2">
         <v>29531000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>29335000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5742000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>38623000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>23361000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>22985000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7483000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7950000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>13374000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12916000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12434000.0</v>
       </c>
       <c r="N2">
         <v>7043000.0</v>
       </c>
       <c r="O2">
+        <v>12434000.0</v>
+      </c>
+      <c r="P2">
+        <v>7043000.0</v>
+      </c>
+      <c r="Q2">
         <v>26252000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3046000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4302000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6657000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>23335000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4815000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7485000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2405000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>87000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>92000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>79000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>54000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>76000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>237921000.0</v>
       </c>
-      <c r="AC2">
-[...2 lines deleted...]
-      <c r="AD2">
+      <c r="AE2">
+        <v>0.0</v>
+      </c>
+      <c r="AF2">
         <v>4000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>14000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>142000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>133000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>114000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>15000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>243000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>181000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4325000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>3294000.0</v>
       </c>
-      <c r="AN2">
-[...4 lines deleted...]
-      </c>
       <c r="AP2">
+        <v>0.0</v>
+      </c>
+      <c r="AQ2">
+        <v>0.0</v>
+      </c>
+      <c r="AR2">
         <v>1087000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1084000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>415000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>855000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>9651000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>218000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>11874000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>316000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>994000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>4660000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>586000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1466000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>991000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1377000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1329000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1389000.0</v>
       </c>
-      <c r="BF2">
-[...4 lines deleted...]
-      </c>
       <c r="BH2">
+        <v>0.0</v>
+      </c>
+      <c r="BI2">
+        <v>0.0</v>
+      </c>
+      <c r="BJ2">
         <v>3465000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>51000.0</v>
       </c>
-      <c r="BJ2"/>
-[...1 lines deleted...]
-      <c r="BL2">
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2">
         <v>243000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>658000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>5211000.0</v>
       </c>
-      <c r="BO2"/>
-[...1 lines deleted...]
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2">
         <v>5968000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>9906000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>6136000.0</v>
       </c>
-      <c r="BT2"/>
-      <c r="BU2">
+      <c r="BV2"/>
+      <c r="BW2">
         <v>1559000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>2095000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>1893000.0</v>
       </c>
-      <c r="BX2"/>
-      <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:81">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4719,52 +4741,54 @@
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
     </row>
-    <row r="4" spans="1:79">
+    <row r="4" spans="1:81">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4802,308 +4826,312 @@
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
     </row>
-    <row r="5" spans="1:79">
+    <row r="5" spans="1:81">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
+        <v>-38586000.0</v>
+      </c>
+      <c r="C5">
+        <v>-9382000.0</v>
+      </c>
+      <c r="D5">
         <v>-4538000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>1459000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>2036000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>1158000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>1342000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-749000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>1920000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-2579000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-3102000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-3163000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-5997000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-6718000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-5098000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-9886000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-10795000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-3760000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-2185000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>498000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>799000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>1054000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1405000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1544000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1640000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>1396000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>46000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>2178000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2091000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>1755000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>541000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1453000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1101000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-1059000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1069000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>4566000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>4743000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>2989000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>3572000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>2643000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>4871000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>3717000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-1000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-1791000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-2217000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>131000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>2297000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>666000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>1029000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>3997000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>2538000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>1114000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>1171000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>897000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>1785000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>1620000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>1833000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>1080000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>978000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>208000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-196000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-58000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-147000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-42000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>350000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>526000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>80000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-306000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>147000.0</v>
       </c>
-      <c r="BQ5"/>
-      <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
     </row>
-    <row r="6" spans="1:79">
+    <row r="6" spans="1:81">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...4 lines deleted...]
-      </c>
+      <c r="AF6"/>
+      <c r="AG6"/>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
@@ -5144,213 +5172,219 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
-      <c r="BK6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
     </row>
-    <row r="7" spans="1:79">
+    <row r="7" spans="1:81">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7">
         <v>997000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1072000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1131000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1185000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1250000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1306000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1358000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1410000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1457000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1372000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1432000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>734000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1539000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1824000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2688000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2234000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2614000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2950000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>3618000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>4057000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>48000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>52000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>56000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>60000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>64000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>50000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>53000.0</v>
       </c>
-      <c r="AE7"/>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
     </row>
-    <row r="8" spans="1:79">
+    <row r="8" spans="1:81">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
@@ -5364,52 +5398,56 @@
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
+      <c r="W8">
+        <v>0.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -5422,493 +5460,503 @@
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
     </row>
-    <row r="9" spans="1:79">
+    <row r="9" spans="1:81">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
         <v>428109000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>300703000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>298706000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>124170000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>122289000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>119971000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>2171000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1062000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>332000.0</v>
       </c>
-      <c r="O9">
-[...2 lines deleted...]
-      <c r="P9">
+      <c r="Q9">
+        <v>0.0</v>
+      </c>
+      <c r="R9">
         <v>9969000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>12887000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>79131000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>76077000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>39905000.0</v>
       </c>
-      <c r="U9">
-[...3 lines deleted...]
-      <c r="W9"/>
+      <c r="W9">
+        <v>0.0</v>
+      </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
         <v>103000.0</v>
       </c>
-      <c r="AE9"/>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9">
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9">
         <v>8139000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>8401000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>13262000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>18549000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>23879000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>24209000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>22763000.0</v>
       </c>
-      <c r="AT9"/>
-      <c r="AU9">
+      <c r="AV9"/>
+      <c r="AW9">
         <v>20465000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>28834000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>36511000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>44148000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>48966000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>67292000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>65394000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>64286000.0</v>
       </c>
-      <c r="BC9"/>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9">
         <v>28572000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>28532000.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
     </row>
-    <row r="10" spans="1:79">
+    <row r="10" spans="1:81">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>743527000.0</v>
+      </c>
+      <c r="C10">
+        <v>876714000.0</v>
+      </c>
+      <c r="D10">
         <v>1014049000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1210126000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>987933000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>947166000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>754481000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>532471000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>518786000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>445829000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>658687000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>536478000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>324019000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>293991000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>302025000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>234863000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>355699000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>360488000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>569040000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>628943000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>569134000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>626286000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>553397000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>431341000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>410691000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>422464000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>317078000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>229218000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>214626000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>217153000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>177965000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>239458000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>249083000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>216453000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>226210000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>255884000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>292438000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>296520000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>407937000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>280531000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>291880000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>309274000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>277913000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>267738000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>331542000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>274729000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>271413000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>314716000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>304323000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>302048000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>296576000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>293398000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>273878000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>296812000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>279327000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>230214000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>141922000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>131088000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>110876000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>100355000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>61956000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>80256000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>58471000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>54849000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>78417000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>76300000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>54440000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>43453000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>61102000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>79950000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>79493000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>81060000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>26169000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>18455000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>19285000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>15729000.0</v>
       </c>
-      <c r="BX10"/>
-      <c r="BY10"/>
       <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:79">
+    <row r="11" spans="1:81">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>1210126000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>987933000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>947166000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>754481000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>532471000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>518786000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>324019000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>293991000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>302025000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>234863000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>355699000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>360488000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>569040000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>628943000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>569134000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>626286000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
@@ -5921,354 +5969,358 @@
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
     </row>
-    <row r="12" spans="1:79">
+    <row r="12" spans="1:81">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>1984971000.0</v>
+      </c>
+      <c r="C12">
+        <v>942688000.0</v>
+      </c>
+      <c r="D12">
         <v>1054596000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1241395000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1184860000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1304865000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1266252000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1053772000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>957807000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>675326000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>935688000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>770503000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>742695000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>736965000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>826781000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>500216000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>716338000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>759059000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>719724000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>671526000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>615187000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>672700000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>613599000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>503063000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>503434000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>522457000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>503387000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>432548000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>425874000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>427575000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>419768000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>488660000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>482580000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>491628000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>421913000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>552279000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>611563000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>601318000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>638175000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>499814000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>513356000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>494693000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>456730000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>440984000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>512182000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>500495000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>489517000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>457350000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>443597000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>462290000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>452561000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>423198000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>347942000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>347266000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>324388000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>275043000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>141922000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>131088000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>110876000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>100355000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>61956000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>80256000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>58471000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>54849000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>80415000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>80378000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>61741000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>54974000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>89154000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>114992000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>113255000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>108642000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>52551000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>46514000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>44360000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>32784000.0</v>
       </c>
-      <c r="BX12"/>
-      <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
     </row>
-    <row r="13" spans="1:79">
+    <row r="13" spans="1:81">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...4 lines deleted...]
-      </c>
+      <c r="C13"/>
+      <c r="D13"/>
       <c r="E13">
         <v>0.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>0.0</v>
       </c>
       <c r="H13">
         <v>0.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13"/>
+      <c r="I13">
+        <v>0.0</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
       <c r="K13"/>
-      <c r="L13">
-[...4 lines deleted...]
-      </c>
+      <c r="L13"/>
+      <c r="M13"/>
       <c r="N13">
         <v>0.0</v>
       </c>
       <c r="O13">
         <v>0.0</v>
       </c>
       <c r="P13">
         <v>0.0</v>
       </c>
-      <c r="Q13"/>
+      <c r="Q13">
+        <v>0.0</v>
+      </c>
       <c r="R13">
         <v>0.0</v>
       </c>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
+        <v>0.0</v>
+      </c>
+      <c r="U13">
         <v>13000.0</v>
       </c>
-      <c r="T13">
-[...5 lines deleted...]
-      <c r="V13"/>
+      <c r="V13">
+        <v>0.0</v>
+      </c>
       <c r="W13">
+        <v>0.0</v>
+      </c>
+      <c r="X13"/>
+      <c r="Y13">
         <v>12000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-      <c r="AF13">
-[...4 lines deleted...]
-      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
       <c r="AH13">
         <v>0.0</v>
       </c>
       <c r="AI13">
         <v>0.0</v>
       </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
         <v>0.0</v>
       </c>
       <c r="AN13">
         <v>0.0</v>
       </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
@@ -6309,352 +6361,358 @@
       </c>
       <c r="BB13">
         <v>0.0</v>
       </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13"/>
+      <c r="BJ13">
+        <v>0.0</v>
+      </c>
+      <c r="BK13">
+        <v>0.0</v>
+      </c>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
-      <c r="BW13">
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13">
         <v>13383000.0</v>
       </c>
-      <c r="BX13"/>
-      <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
     </row>
-    <row r="14" spans="1:79">
+    <row r="14" spans="1:81">
       <c r="A14" t="s">
         <v>33</v>
       </c>
-      <c r="B14">
-[...1 lines deleted...]
-      </c>
+      <c r="B14"/>
       <c r="C14">
         <v>12883000.0</v>
       </c>
       <c r="D14">
         <v>12883000.0</v>
       </c>
       <c r="E14">
         <v>12883000.0</v>
       </c>
       <c r="F14">
+        <v>12883000.0</v>
+      </c>
+      <c r="G14">
+        <v>12883000.0</v>
+      </c>
+      <c r="H14">
         <v>12686000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>12686000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>10511000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>12696000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>12618000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>11452000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>10975000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>10921000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>10860000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>8356000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>8427000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>9022000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>9767000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>9986000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>8023000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>7948000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>9930000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>7396000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>9677000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>9685000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>7378000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>9751000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>7539000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>10027000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>7755000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>7720000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>11616000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>11743000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>11898000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>12103000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>8519000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>12334000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>11140000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>9804255.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>10718000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>10907000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>9641000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>10561905.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>11371000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>11345000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>11323000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>11201538.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>11518000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>11710000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>12138000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>11867176.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>11078000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>11048000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>11031000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>10978992.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>10485000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>9651000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>7901000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>6326000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>7654000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>7730000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>6695000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>6172000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>6569000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>6652000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>6814000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>6285000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>7180000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>7239000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>7255000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>6894000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>6649000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5182000.0</v>
       </c>
       <c r="BW14">
         <v>5182000.0</v>
       </c>
       <c r="BX14">
         <v>5182000.0</v>
       </c>
       <c r="BY14">
+        <v>5182000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>5182000.0</v>
+      </c>
+      <c r="CA14">
         <v>4328000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>3450000.0</v>
       </c>
-      <c r="CA14"/>
+      <c r="CC14"/>
     </row>
-    <row r="15" spans="1:79">
+    <row r="15" spans="1:81">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
         <v>12000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>12000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...4 lines deleted...]
-      </c>
+      <c r="AF15"/>
+      <c r="AG15"/>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
@@ -6695,213 +6753,221 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
+        <v>0.0</v>
+      </c>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15">
         <v>13383000.0</v>
       </c>
-      <c r="BX15"/>
-      <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
     </row>
-    <row r="16" spans="1:79">
+    <row r="16" spans="1:81">
       <c r="A16" t="s">
         <v>35</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>645819000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>662630000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>684594000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>671161000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>611372000.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>8962000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>23184000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>7702000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>5589000.0</v>
       </c>
-      <c r="M16"/>
-[...1 lines deleted...]
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
         <v>2000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1705000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>6168000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="T16"/>
+      <c r="U16">
         <v>900000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16">
         <v>1645000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16">
         <v>2587000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16">
         <v>3594000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>2511000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16">
         <v>250000.0</v>
       </c>
-      <c r="AN16"/>
-[...1 lines deleted...]
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>16854000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>4983000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>11087000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>15405000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>2499000.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>2740000.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16">
         <v>3848000.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16">
         <v>2368000.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16">
         <v>584000.0</v>
       </c>
-      <c r="BL16"/>
-      <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>2438000.0</v>
       </c>
-      <c r="BP16"/>
-      <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16">
         <v>3563000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
     </row>
-    <row r="17" spans="1:79">
+    <row r="17" spans="1:81">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6939,235 +7005,239 @@
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
     </row>
-    <row r="18" spans="1:79">
+    <row r="18" spans="1:81">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>671000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>683000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>3160000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1704000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1705000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>6168000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>4834000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>11739000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>3708000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>475000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>10052000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>11925000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>8866000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>5282000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>3268000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>4008000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>3340000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>2750000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>1857000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>1068000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>2221000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>2993000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>1043000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>1890000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>3092000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>4383000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>5532000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>641000.0</v>
       </c>
-      <c r="AN18">
-[...4 lines deleted...]
-      </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
         <v>460000.0</v>
       </c>
-      <c r="AR18">
-[...4 lines deleted...]
-      </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
         <v>473000.0</v>
       </c>
-      <c r="AV18">
-[...2 lines deleted...]
-      <c r="AW18">
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
         <v>2951000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>2586000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>2740000.0</v>
       </c>
-      <c r="AZ18">
-[...2 lines deleted...]
-      <c r="BA18">
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
         <v>1529000.0</v>
       </c>
-      <c r="BB18">
-[...4 lines deleted...]
-      </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18">
         <v>285000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>1432000.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
     </row>
-    <row r="19" spans="1:79">
+    <row r="19" spans="1:81">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7205,91 +7275,89 @@
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
     </row>
-    <row r="20" spans="1:79">
+    <row r="20" spans="1:81">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...4 lines deleted...]
-      </c>
+      <c r="AF20"/>
+      <c r="AG20"/>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
@@ -7313,355 +7381,363 @@
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
-        <v>161000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BE20">
-        <v>161000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF20">
         <v>161000.0</v>
       </c>
       <c r="BG20">
         <v>161000.0</v>
       </c>
       <c r="BH20">
-        <v>0.0</v>
+        <v>161000.0</v>
       </c>
       <c r="BI20">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="BK20"/>
+        <v>161000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
     </row>
-    <row r="21" spans="1:79">
+    <row r="21" spans="1:81">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
+        <v>1864000.0</v>
+      </c>
+      <c r="C21">
+        <v>1924000.0</v>
+      </c>
+      <c r="D21">
         <v>61934000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>62405000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>70736000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>69065000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>60963000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>5206000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>5820000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>6432000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>7046000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>7659000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>8272000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7073000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>7686000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>10578000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>13651000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>14358000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>15105000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>10636000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>10807000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>10933000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>11255000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3568000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>3723000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>3877000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>4034000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>4192000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4347000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>4498000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>4649000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>4800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>4951000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>5102000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>4844000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>4995000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>4498000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>4656000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>4777000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>4899000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>2559000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>21091000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>16453000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>18602000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>23532000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>21993000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>15063000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>15014000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>20172000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>20083000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>14184000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>14071000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>18872000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>18608000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>11822000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>10032000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>12548000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>161000.0</v>
       </c>
       <c r="BG21">
         <v>161000.0</v>
       </c>
       <c r="BH21">
-        <v>0.0</v>
+        <v>161000.0</v>
       </c>
       <c r="BI21">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="BK21"/>
+        <v>161000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>0.0</v>
+      </c>
+      <c r="BK21">
+        <v>0.0</v>
+      </c>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
     </row>
-    <row r="22" spans="1:79">
+    <row r="22" spans="1:81">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
         <v>-1112826000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-1365634000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1318298000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-718222000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-652500000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-732442000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-537428000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="R22"/>
+      <c r="S22">
         <v>-584083000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-626811000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-711238000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-629391000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-708827000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-620820000.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...4 lines deleted...]
-      </c>
+      <c r="AF22"/>
+      <c r="AG22"/>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
@@ -7702,870 +7778,892 @@
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22"/>
-      <c r="BK22"/>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
     </row>
-    <row r="23" spans="1:79">
+    <row r="23" spans="1:81">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>2609057000.0</v>
+      </c>
+      <c r="C23">
+        <v>2648459000.0</v>
+      </c>
+      <c r="D23">
         <v>2611081000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2528928000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2346779000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2353106000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2306668000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2230213000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1987374000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1911381000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1476839000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1811316000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1723632000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1726837000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1771122000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1803328000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2144743000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1280703000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1175250000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1176857000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1076114000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1080210000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1016553000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>941313000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>887813000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>888385000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>836339000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>802609000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>843499000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>752140000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>733407000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>832863000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>816337000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>841712000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>773224000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>842264000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1029253000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>792718000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>788141000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>670064000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>684292000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>670471000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>629927000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>636986000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>702862000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>701730000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>642344000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>602210000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>595624000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>599655000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>549815000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>526316000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>468354000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>461781000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>407560000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>338288000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>282311000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>280829000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>221109000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>214818000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>174163000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>172844000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>142284000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>140948000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>156668000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>150613000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>128175000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>137892000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>145885000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>166408000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>161816000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>131989000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>76018000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>69884000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>57083000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>39993000.0</v>
       </c>
-      <c r="BX23"/>
-      <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
     </row>
-    <row r="24" spans="1:79">
+    <row r="24" spans="1:81">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
+        <v>31465000.0</v>
+      </c>
+      <c r="D24">
         <v>31672000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>31877000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>32078000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>15602000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>185332000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>185254000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>185081000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>184911000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>184743000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>208493000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>208331000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>208156000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>196148000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>211674000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>211667000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>211648000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>45269000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>45504000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>78047000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>160569000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>160500000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>156468000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>155627000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>161787000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>165360000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>163635000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>162932000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>162243000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>161570000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>250095000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>248544000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>240983000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>239392000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>237835000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>236311000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>234817000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>272982000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>138863000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>137396000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>128123000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>127397000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>129429000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>131647000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>130929000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>130227000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>129539000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>128865000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>128205000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>127559000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>126932000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40250000.0</v>
       </c>
       <c r="BB24">
         <v>40250000.0</v>
       </c>
       <c r="BC24">
-        <v>0.0</v>
+        <v>40250000.0</v>
       </c>
       <c r="BD24">
-        <v>0.0</v>
+        <v>40250000.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24"/>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24">
+        <v>0.0</v>
+      </c>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
     </row>
-    <row r="25" spans="1:79">
+    <row r="25" spans="1:81">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>31877000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>32078000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>15602000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>185332000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>185254000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>185081000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>208331000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>208156000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>196158000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>211687000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>211667000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>211648000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>45295000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>45504000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>78083000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>160569000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>160539000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>156511000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>155675000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>161839000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>165416000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>163695000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>162996000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>162293000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>161623000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>250150000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>248544000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>240983000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>239392000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>237835000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>236311000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>234817000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>272982000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>138863000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>138172000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>128123000.0</v>
       </c>
-      <c r="AP25"/>
-[...1 lines deleted...]
-      <c r="AR25">
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25">
         <v>131647000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>130929000.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>129539000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>128865000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>128205000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>127559000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>126932000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40250000.0</v>
       </c>
       <c r="BB25">
         <v>40250000.0</v>
       </c>
-      <c r="BC25"/>
-      <c r="BD25"/>
+      <c r="BC25">
+        <v>40250000.0</v>
+      </c>
+      <c r="BD25">
+        <v>40250000.0</v>
+      </c>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
     </row>
-    <row r="26" spans="1:79">
+    <row r="26" spans="1:81">
       <c r="A26" t="s">
         <v>45</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
+        <v>1166473000.0</v>
+      </c>
+      <c r="D26">
         <v>997073000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>680909000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>645509000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>670598000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>728263000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>795539000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>746061000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>715984000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>546833000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>452358000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>481790000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>505779000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>632778000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>617544000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>493540000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>535987000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>294465000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>197068000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>196811000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>118298000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>212018000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>226308000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>239659000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>242553000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>314514000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>343102000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>350714000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>346799000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>380248000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>389575000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>374031000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>408438000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>382857000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>382269000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>393992000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>377745000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>302839000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>300388000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>290145000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>248753000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>241033000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>234307000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>234721000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>277249000.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>169858000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>163698000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>180443000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>173773000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>147161000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>91094000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>66878000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>61392000.0</v>
       </c>
-      <c r="BC26"/>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26">
         <v>54769000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>42921000.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
     </row>
-    <row r="27" spans="1:79">
+    <row r="27" spans="1:81">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8603,363 +8701,373 @@
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
     </row>
-    <row r="28" spans="1:79">
+    <row r="28" spans="1:81">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>-712272000.0</v>
+      </c>
+      <c r="C28">
+        <v>-809249000.0</v>
+      </c>
+      <c r="D28">
         <v>-946377000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-1142249000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-954858000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-930492000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-568018000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-346032000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-286455000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-211612000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-372040000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-326575000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-114231000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-84463000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-104445000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-22442000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-142493000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-147016000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-506083000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-566236000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-488473000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-462767000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-389279000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-247066000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-246266000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-236875000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-127912000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-55260000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-41880000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-45360000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-8342000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>10692000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-539000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>24530000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>13182000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-18049000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-56127000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-61703000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-134955000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-141668000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-153708000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-181151000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-150516000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-138309000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-199895000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-143800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-141186000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-185177000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-175458000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-173843000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-169017000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-166466000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-233628000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-256562000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-239077000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-230214000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-141922000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-131088000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-110876000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-100355000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-61956000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-80256000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-58471000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-54849000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-78417000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-76300000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-54440000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-43453000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-61102000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-79950000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-79493000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-81060000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-26169000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-18455000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-19285000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-15729000.0</v>
       </c>
-      <c r="BX28"/>
-      <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
     </row>
-    <row r="29" spans="1:79">
+    <row r="29" spans="1:81">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
+        <v>1147374000.0</v>
+      </c>
+      <c r="D29">
         <v>1156693000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1108954000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>853854000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>774179000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>708015000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>638587000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>686425000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>680260000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>630425000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>533336000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>408271000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>396534000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>376410000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>374270000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>385897000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>450396000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>380862000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>383838000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>369559000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>377235000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>377991000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>381354000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>364109000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>370622000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>368366000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -8967,454 +9075,464 @@
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
     </row>
-    <row r="30" spans="1:79">
+    <row r="30" spans="1:81">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>81265000.0</v>
+      </c>
+      <c r="C30">
+        <v>77607000.0</v>
+      </c>
+      <c r="D30">
         <v>331772000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>348722000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>409986000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>513189000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>590123000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>615494000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>421623000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>437500000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>429946000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>547795000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>637982000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>593287000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>673547000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>751736000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1030506000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>121451000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>119359000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>155833000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>94486000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>131899000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>117857000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>169590000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>133556000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>133874000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>151441000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>165069000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>191482000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>107671000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>124984000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>143341000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>122994000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>126378000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>118297000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>139086000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>269216000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>40944000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>27748000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>21741000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1695000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1389000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1434000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>22879000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1505000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1574000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1451000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>19507000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1008000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1263000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1338000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>15807000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>572000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>28715000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>17397000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>11017000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>19328000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>546000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>14062000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>12630000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>11068000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>13482000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>4952000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>6002000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>110000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>166000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>321000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>5075000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>187000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>69000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>64000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>5534000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>55000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>14788000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>6358000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>3256000.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
     </row>
-    <row r="31" spans="1:79">
+    <row r="31" spans="1:81">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>191668000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>181305000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>265441000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>245571000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>251827000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>316353000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>395183000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>312729000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>280705000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>205733000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>292128000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>197568000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>196009000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>181208000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>175222000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>181351000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>179858000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>181996000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>182391000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>176641000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>187184000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>185919000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>188058000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>188980000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>188558000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>233769000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>227393000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>238847000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>241953000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>239757000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>237237000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>237722000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>229140000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>225747000.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31">
+      <c r="AV31"/>
+      <c r="AW31">
         <v>182585000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>179573000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>176093000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>168712000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>160521000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>166533000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>153585000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>139728000.0</v>
       </c>
-      <c r="BC31"/>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31">
         <v>59179000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>58033000.0</v>
       </c>
-      <c r="BJ31"/>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
     </row>
-    <row r="32" spans="1:79">
+    <row r="32" spans="1:81">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -9452,959 +9570,985 @@
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
     </row>
-    <row r="33" spans="1:79">
+    <row r="33" spans="1:81">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>38542000.0</v>
+      </c>
+      <c r="C33">
+        <v>2648459000.0</v>
+      </c>
+      <c r="D33">
         <v>1200008000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>884936000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>673568000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>523192000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>403727000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>2230213000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>751881000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>671297000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>438572000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>376724000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>4945000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>3133000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>3160000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>573469000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>34702000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>495306000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>253651000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>149891000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>3708000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>7050000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>10052000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>7871000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>8866000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>5282000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>3268000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>345000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>3340000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>2750000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1857000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>445000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>2221000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>2993000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1043000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>617000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>3092000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>21119000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>22024000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>16273000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>17863000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>12715000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>14184000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>11786000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>18259000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>16029000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>14408000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>12292000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>15342000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>15594000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>15517000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>13132000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>18827000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>14537000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>17902000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>10853000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>11978000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>12624000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>13847000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>10660000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>17073000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>17210000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>9918000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>7755000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>8081000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>9692000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>2333000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>399000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>2707000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>2948000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>3180000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>267000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>1161000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>1087000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>25108000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>17091000.0</v>
       </c>
-      <c r="BX33"/>
-      <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
     </row>
-    <row r="34" spans="1:79">
+    <row r="34" spans="1:81">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34">
         <v>1495240000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>1546817000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>1878616000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>942637000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>740632000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>735660000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>688573000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>764488000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>703001000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>704502000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>670465000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>674268000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>630065000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>603308000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>646204000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>553396000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>535081000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>650354000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>373437000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>406715000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>339887000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>408564000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>596794000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>315093000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>272528000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>287455000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>300717000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>302591000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>390431000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>392948000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>325960000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>327027000.0</v>
       </c>
-      <c r="AT34"/>
-      <c r="AU34">
+      <c r="AV34"/>
+      <c r="AW34">
         <v>285260000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>275312000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>279030000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>230609000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>231529000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>250620000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>258534000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>207016000.0</v>
       </c>
-      <c r="BC34"/>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34">
         <v>111234000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BK34">
         <v>110313000.0</v>
       </c>
-      <c r="BJ34"/>
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
     </row>
-    <row r="35" spans="1:79">
+    <row r="35" spans="1:81">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>1460710000.0</v>
+      </c>
+      <c r="C35">
+        <v>1452931000.0</v>
+      </c>
+      <c r="D35">
         <v>112355000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>93228000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>111794000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>89540000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>262040000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1719325000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>185081000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1457347000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>768858000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1387991000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1428774000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1442791000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>196158000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>26973000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>211667000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>6126000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>24319000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>21220000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>692281000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>771538000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>160539000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>189768000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>155675000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>161839000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>165416000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>153770000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>162996000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>162293000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>544938000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>246115000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>248544000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>240983000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>239392000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>241031000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>236311000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>234817000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>551042000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>426068000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>438889000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>430714000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>390431000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>396075000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>471461000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>470036000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>422821000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>417126000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>416051000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>423459000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>372511000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>362512000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>300561000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>308072000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>254030000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>204374000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>977000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>1877000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>146214000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>143664000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>285000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>1432000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>83538000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>93425000.0</v>
       </c>
-      <c r="BL35"/>
-      <c r="BM35">
+      <c r="BN35"/>
+      <c r="BO35">
         <v>104187000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>83390000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>89909000.0</v>
       </c>
-      <c r="BP35"/>
-      <c r="BQ35">
+      <c r="BR35"/>
+      <c r="BS35">
         <v>118400000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>110045000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>86329000.0</v>
       </c>
-      <c r="BT35"/>
-      <c r="BU35">
+      <c r="BV35"/>
+      <c r="BW35">
         <v>46235000.0</v>
       </c>
-      <c r="BV35"/>
-      <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
     </row>
-    <row r="36" spans="1:79">
+    <row r="36" spans="1:81">
       <c r="A36" t="s">
         <v>55</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
+        <v>1442745000.0</v>
+      </c>
+      <c r="D36">
         <v>44855000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>32969000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>8838000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>19674000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>12453000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>-832293000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>-31534000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>-754010000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>-146315000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-491508000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-520290000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-541388000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-622577000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-574301000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-453005000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-495306000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-253651000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-149891000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-150014000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-145494000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-165260000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>-171585000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-185742000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>-189175000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>-255423000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>-287097000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>-293862000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-290235000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>-322906000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>-341176000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>-326746000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>-360832000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>-285259000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>-338771000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>-359644000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>-326378000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>-252299000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>-250648000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>-254642000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>-236794000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>-225073000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>-220565000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>-231085000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>-275221000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>-259709000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>-149661000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>-163924000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>-180325000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>-170169000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>-143871000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>-92936000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-69062000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-56883000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>-54861000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>-50919000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>-48810000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>-46956000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>-39849000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>-40083000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>-28429000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>-32184000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>-29448000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>-18294000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>-21595000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>-34766000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>-34836000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>-49904000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>-36931000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>-33762000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>-27582000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>-26619000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>-28155000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>-25108000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>-17091000.0</v>
       </c>
-      <c r="BX36"/>
-      <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
     </row>
-    <row r="37" spans="1:79">
+    <row r="37" spans="1:81">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
-      <c r="C37"/>
-[...3 lines deleted...]
-      <c r="G37"/>
+      <c r="C37">
+        <v>99152000.0</v>
+      </c>
+      <c r="D37">
+        <v>88679000.0</v>
+      </c>
+      <c r="E37">
+        <v>73567000.0</v>
+      </c>
+      <c r="F37">
+        <v>33793000.0</v>
+      </c>
+      <c r="G37">
+        <v>28512000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-      <c r="N37">
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37">
         <v>-405000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>-1342000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>-1056000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>1187000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>1435000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>1138000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>1016000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>1383000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>117000.0</v>
       </c>
-      <c r="W37"/>
-      <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...4 lines deleted...]
-      </c>
+      <c r="AF37"/>
+      <c r="AG37"/>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
@@ -10445,1199 +10589,1225 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
-      <c r="BK37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37">
+        <v>0.0</v>
+      </c>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
     </row>
-    <row r="38" spans="1:79">
+    <row r="38" spans="1:81">
       <c r="A38" t="s">
         <v>57</v>
       </c>
-      <c r="B38"/>
-      <c r="C38">
+      <c r="B38">
+        <v>608984000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>630120000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>2346779000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>2353106000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>2306668000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>2230213000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>-143937000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1911381000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>1841634000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>1811316000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>1723632000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>393452000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1771122000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1803328000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2144743000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1280703000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1175250000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1176857000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1076114000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1080210000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1016553000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>941313000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>887813000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>888385000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>836339000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>802609000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>222803000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>214144000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>186798000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>764851000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>208542000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>220713000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>231971000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>787892000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>145382000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>224352000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>183591000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>373260000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>202838000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>211386000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>206023000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>357462000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>224452000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>243963000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>196747000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>275202000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>174774000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>158320000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>103271000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>219786000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>112984000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>109903000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>74942000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>97221000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>86680000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>96430000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>57239000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>103803000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>59564000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>51788000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>45459000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>78344000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>54441000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>46938000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>51172000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>82519000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>61935000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>48399000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>45317000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>23080000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>22251000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>22145000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>-18743000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>-13138000.0</v>
       </c>
-      <c r="BX38"/>
-      <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38"/>
     </row>
-    <row r="39" spans="1:79">
+    <row r="39" spans="1:81">
       <c r="A39" t="s">
         <v>58</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
+        <v>-1020295000.0</v>
+      </c>
+      <c r="D39">
         <v>24705000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>53875000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>78365000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>11860000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>46566000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>-1669266000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>113118000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>-1112826000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1038267000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>-1318298000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-1380677000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>-1369349000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>-1500328000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>-1251952000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>-1746844000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>-880510000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>-839083000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>-827359000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>-709673000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>-804599000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>-731456000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>-672653000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>-636990000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>-656331000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>-654828000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>-597617000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>-409690000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>-322533000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>-370201000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>-635109000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>-356491000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>-419662000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>-314000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>-693742000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>-588341000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>-345742000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>-257986000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>-527277000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>-252617000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>-225419000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>-239351000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>-499534000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>-243024000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>-297993000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>-272573000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>-504892000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>-190595000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>-205591000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>-188159000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>-447765000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>-99236000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>31236000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>16035000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>9694000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>21781000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>26484000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>3094000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>14169000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>17228000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>8866000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>9638000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>17787000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>16224000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>7693000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>9402000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>7205000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>1867000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>76000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>5393000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>7122000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>-39477000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>-42847000.0</v>
       </c>
-      <c r="BV39"/>
-      <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
     </row>
-    <row r="40" spans="1:79">
+    <row r="40" spans="1:81">
       <c r="A40" t="s">
         <v>59</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
+        <v>-74821000.0</v>
+      </c>
+      <c r="D40">
         <v>566839000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>580309000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>669022000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>741327000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>830917000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-29621000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>654894000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>-66218000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>199011000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-22028000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-8500000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-14016000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-8465000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-26986000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>-4585000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-6126000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-27380000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-40538000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-10967000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-12987000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-5984000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-27851000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>-8842000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-23829000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>-23804000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-10339000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-9750000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-9500000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>-9433000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>-14000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>-142000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>-133000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>-114000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>-90005000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>-243000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>-181000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>604000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>-3294000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>-891000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>302600000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>-3346000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>-4273000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>-2676000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>-6802000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>-23158000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>-218000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>287200000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>-419000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>-9586000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>-5203000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>-1846000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>-1466000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>-991000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>2471000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>-1329000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>-1389000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>-5097000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>-4956000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>285000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>-51000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>-1336000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>-310000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>-243000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>-1282000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>-5291000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>-167000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>2361000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>-7617000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>-17892000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>-10840000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>1161000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>-3917000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>-4677000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>-3159000.0</v>
       </c>
-      <c r="BX40"/>
-      <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40"/>
     </row>
-    <row r="41" spans="1:79">
+    <row r="41" spans="1:81">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>48840000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>39943000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>25065000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>35158000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>54905000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>29252000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>43224000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>122811000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>53906000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>37757000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>52696000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>26663000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>43568000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>41355000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>31524000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>18249000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>20762000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>21862000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>23268000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>15943000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>19166000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>19345000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>402514000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>584748000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>304084000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>259217000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>268185000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>287110000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>290798000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>251339000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>262435000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>325545000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>326172000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>272980000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>285042000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>275312000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>278714000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>229615000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>226869000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>250034000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>257068000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>206025000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>203762000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>173767000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>175019000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>140731000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>142336000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>111234000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>110262000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>81473000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>91624000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>105823000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>97220000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>74684000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>87892000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>95675000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>107116000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>95085000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>82221000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>42289000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>42401000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>32628000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>21664000.0</v>
       </c>
-      <c r="BX41"/>
-      <c r="BY41"/>
       <c r="BZ41"/>
-      <c r="CA41">
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41">
         <v>63000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:79">
+    <row r="42" spans="1:81">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
+        <v>332903000.0</v>
+      </c>
+      <c r="C42">
+        <v>340854000.0</v>
+      </c>
+      <c r="D42">
         <v>413838000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>428109000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>300703000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>298706000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>124170000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>122289000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>119971000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>117968000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>116728000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>89568000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>2171000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1062000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>332000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-9886000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>9969000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>12887000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>79131000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>76077000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>39905000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1054000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>1405000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-12000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1640000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>396000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>46000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>178000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>91000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>1755000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>103000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-1453000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-1101000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>-1059000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>-1069000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>4566000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>4743000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>2989000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>3572000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>8139000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>8401000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>13262000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>18549000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>23879000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>24209000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>22763000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>19927000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>20465000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>28834000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>36511000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>44148000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>48966000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>67292000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>65394000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>64286000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>63875000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>53209000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>51742000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>30321000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>29636000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>28572000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>28532000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>29315000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>18606000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>18535000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>18776000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>19407000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>21164000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>22128000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>23460000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>23891000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>23783000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>23525000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>13600000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>13491000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>13383000.0</v>
       </c>
-      <c r="BX42"/>
-      <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
     </row>
-    <row r="43" spans="1:79">
+    <row r="43" spans="1:81">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11675,91 +11845,89 @@
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
     </row>
-    <row r="44" spans="1:79">
+    <row r="44" spans="1:81">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...4 lines deleted...]
-      </c>
+      <c r="AF44"/>
+      <c r="AG44"/>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
@@ -11800,1890 +11968,1930 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
-      <c r="BK44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44">
+        <v>0.0</v>
+      </c>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
     </row>
-    <row r="45" spans="1:79">
+    <row r="45" spans="1:81">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45">
         <v>16263000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>16597000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>16769000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>18361000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>19085000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>14569000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>14698000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>14917000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>14502000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>14284000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>13338000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>13183000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>12845000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>12603000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>12465000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>12356000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>12080000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>11715000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>11374000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>11332000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>11598000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>11711000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>11786000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>11838000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>12007000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>12188000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>12292000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>12494000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>12643000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>12931000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>13132000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>13163000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>13008000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>12981000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>10853000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>10840000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>10586000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>10605000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>10499000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>16788000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>15778000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>8346000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>7755000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>7697000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>7640000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>471000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>399000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>346000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>241000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>183000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>267000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>237000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>96000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>33000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>36000.0</v>
       </c>
-      <c r="BX45"/>
-      <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
     </row>
-    <row r="46" spans="1:79">
+    <row r="46" spans="1:81">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>26861000.0</v>
+      </c>
+      <c r="C46">
+        <v>27503000.0</v>
+      </c>
+      <c r="D46">
         <v>28243000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>28939000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>35142000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>35615000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>32166000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>31548000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>31534000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>31594000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>30666000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>31491000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>30228000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>28536000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>28200000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>19519000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>19346000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>19105000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>18142000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>16436000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>16522000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>16263000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>16597000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>16769000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>18361000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>19085000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>14569000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>15182000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>14360000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>13873000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>13584000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>13338000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>13183000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>12845000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>12603000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>12465000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>12356000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>12080000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>11715000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>11374000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>11332000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>11598000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>11711000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>11786000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>11838000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>12007000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>12188000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>12292000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>12494000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>12643000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>12931000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>13132000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>13163000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>13008000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>12981000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>10853000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>10840000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>10586000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>10605000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>10499000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>16788000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>15778000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>8346000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>7755000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>7697000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>7640000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>471000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>399000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>346000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>241000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>183000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>267000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>237000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>96000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>33000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>36000.0</v>
       </c>
-      <c r="BX46"/>
-      <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
     </row>
-    <row r="47" spans="1:79">
+    <row r="47" spans="1:81">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>28939000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>30405000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>30760000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>31361000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>30726000.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>30692000.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>30228000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>28536000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>26734000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>17910000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>17749000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>17244000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>15469000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>16436000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>16522000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>16263000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>13026000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>12767000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>12693000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>19085000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>14569000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>14698000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>14360000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>13873000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>13584000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>13338000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>13183000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>12845000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>12603000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>12465000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>12356000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>12080000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>11715000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>11374000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>11332000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>11598000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>11711000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>11786000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>11838000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>12007000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>12188000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>12292000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>12494000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>12643000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>12931000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>13132000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>13163000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>13008000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>12981000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>10853000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>10840000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>10586000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>10605000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>10499000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>16788000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>15778000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>8346000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>7755000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>7697000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>7640000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>471000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>399000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>346000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>241000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>183000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>267000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>237000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>96000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>33000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>36000.0</v>
       </c>
-      <c r="BX47"/>
-      <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
     </row>
-    <row r="48" spans="1:79">
+    <row r="48" spans="1:81">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>826963000.0</v>
+      </c>
+      <c r="C48">
+        <v>748437000.0</v>
+      </c>
+      <c r="D48">
         <v>679721000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>611509000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>519037000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>458713000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>397171000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>331793000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>333453000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>331960000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>282056000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>238438000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>203766000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>194034000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>185028000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>172482000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>175056000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>229621000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>243647000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>246790000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>250808000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>215612000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>216086000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>199592000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>198092000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>183689000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>179210000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>183365000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>182114000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>184739000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>186396000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>182894000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>193236000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>192080000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>193971000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>189409000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>188313000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>235436000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>228598000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>232964000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>231240000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>222778000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>218689000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>215634000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>207148000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>202853000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>183792000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>161454000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>149710000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>135585000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>122026000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>110441000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>98070000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>87294000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>73657000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>55758000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>46045000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>45179000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>38499000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>33986000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>30803000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>29559000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>28242000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>28065000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>28158000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>26500000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>25218000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>24520000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>23713000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>22899000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>19894000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>13610000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>8493000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>7691000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>4879000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>955000.0</v>
       </c>
-      <c r="BX48"/>
-      <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
     </row>
-    <row r="49" spans="1:79">
+    <row r="49" spans="1:81">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49">
         <v>185028000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>172482000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>175056000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>229621000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>243647000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>246790000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>250808000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>215612000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>216086000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>199592000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>198092000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>183689000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>179210000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>183365000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>182114000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>184739000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>186396000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>182894000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>193236000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>192080000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>193971000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>189409000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>188313000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>235436000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>228598000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>232964000.0</v>
       </c>
-      <c r="AN49">
-[...4 lines deleted...]
-      </c>
       <c r="AP49">
+        <v>0.0</v>
+      </c>
+      <c r="AQ49">
+        <v>0.0</v>
+      </c>
+      <c r="AR49">
         <v>218689000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>215634000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>207148000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>202853000.0</v>
       </c>
-      <c r="AT49">
-[...2 lines deleted...]
-      <c r="AU49">
+      <c r="AV49">
+        <v>0.0</v>
+      </c>
+      <c r="AW49">
         <v>161454000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>149710000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>135585000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>122026000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>110441000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>98070000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>87294000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>73657000.0</v>
       </c>
-      <c r="BC49">
-[...4 lines deleted...]
-      </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
+        <v>0.0</v>
+      </c>
+      <c r="BJ49">
         <v>30803000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>29559000.0</v>
       </c>
-      <c r="BJ49"/>
-      <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
     </row>
-    <row r="50" spans="1:79">
+    <row r="50" spans="1:81">
       <c r="A50" t="s">
         <v>69</v>
       </c>
-      <c r="B50">
-[...1 lines deleted...]
-      </c>
+      <c r="B50"/>
       <c r="C50">
         <v>36000000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50"/>
+      <c r="D50">
+        <v>36000000.0</v>
+      </c>
+      <c r="E50">
+        <v>36000000.0</v>
+      </c>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50">
         <v>44000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>46000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>48000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>50000000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
-[...4 lines deleted...]
-      </c>
+      <c r="O50"/>
+      <c r="P50"/>
       <c r="Q50">
         <v>0.0</v>
       </c>
       <c r="R50">
+        <v>0.0</v>
+      </c>
+      <c r="S50">
+        <v>0.0</v>
+      </c>
+      <c r="T50">
         <v>15000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>15000000.0</v>
       </c>
-      <c r="T50">
-[...4 lines deleted...]
-      </c>
       <c r="V50">
         <v>0.0</v>
       </c>
       <c r="W50">
-        <v>23750000.0</v>
+        <v>0.0</v>
       </c>
       <c r="X50">
-        <v>8750000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y50">
         <v>23750000.0</v>
       </c>
       <c r="Z50">
+        <v>8750000.0</v>
+      </c>
+      <c r="AA50">
         <v>23750000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
+        <v>23750000.0</v>
+      </c>
+      <c r="AC50">
         <v>9750000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>9750000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>9500000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>8000000.0</v>
       </c>
-      <c r="AE50"/>
-[...1 lines deleted...]
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50">
         <v>240983000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>239392000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>237835000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>236311000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>234817000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>272982000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>148326000.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50">
         <v>129429000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50">
         <v>125886000.0</v>
       </c>
-      <c r="AV50"/>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
     </row>
-    <row r="51" spans="1:79">
+    <row r="51" spans="1:81">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
+        <v>31255000.0</v>
+      </c>
+      <c r="C51">
+        <v>67465000.0</v>
+      </c>
+      <c r="D51">
         <v>67672000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>67877000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>33075000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>16674000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>186463000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>186439000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>232331000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>234217000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>286647000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>209903000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>209788000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>209528000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>197580000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>212421000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>213206000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>213472000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>62957000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>62707000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>80661000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>163519000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>164118000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>184275000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>164425000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>185589000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>189166000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>173958000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>172746000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>171793000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>169623000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>250150000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>248544000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>240983000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>329382000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>327825000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>236311000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>234817000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>272982000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>287189000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>138172000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>128123000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>127397000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>129429000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>131647000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>130929000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>130227000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>255425000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>128865000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>128205000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>127559000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>126932000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40250000.0</v>
       </c>
       <c r="BB51">
         <v>40250000.0</v>
       </c>
-      <c r="BC51"/>
-      <c r="BD51"/>
+      <c r="BC51">
+        <v>40250000.0</v>
+      </c>
+      <c r="BD51">
+        <v>40250000.0</v>
+      </c>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
     </row>
-    <row r="52" spans="1:79">
+    <row r="52" spans="1:81">
       <c r="A52" t="s">
         <v>71</v>
       </c>
-      <c r="B52">
-[...1 lines deleted...]
-      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>36000000.0</v>
       </c>
       <c r="D52">
+        <v>36000000.0</v>
+      </c>
+      <c r="E52">
+        <v>36000000.0</v>
+      </c>
+      <c r="F52">
         <v>997000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1072000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1131000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1185000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>47250000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>49306000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>51358000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1410000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1457000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1372000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1422000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>734000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1539000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1824000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>17662000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>17203000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2578000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2950000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>3579000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>27764000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>8750000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>23750000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>23750000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>10263000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>9750000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>9500000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>8000000.0</v>
       </c>
-      <c r="AE52"/>
-[...1 lines deleted...]
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52">
         <v>240983000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>89990000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>89990000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>236311000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>234817000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>272982000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>148326000.0</v>
       </c>
-      <c r="AN52"/>
-      <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52">
         <v>129429000.0</v>
       </c>
-      <c r="AR52"/>
-      <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52">
         <v>125886000.0</v>
       </c>
-      <c r="AV52"/>
-      <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
     </row>
-    <row r="53" spans="1:79">
+    <row r="53" spans="1:81">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53">
+        <v>1241444000.0</v>
+      </c>
+      <c r="C53">
+        <v>70352000.0</v>
+      </c>
+      <c r="D53">
         <v>40547000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>31269000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>196927000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>357699000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>511771000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>521301000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>439021000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>229497000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>280304000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>234025000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>418676000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>442974000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>524756000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>265353000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>360639000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>398571000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>150684000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>42583000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>46053000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>46414000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>60202000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>71722000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>92743000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>99993000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>186309000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>203330000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>211248000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>210422000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>241803000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>249202000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>233497000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>275175000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>195703000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>296395000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>319125000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>304798000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>230238000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>219283000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>221476000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>185419000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>178817000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>173246000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>180640000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>225766000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>218104000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>142634000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>139274000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>160242000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>155985000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>129800000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>74064000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>50454000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>45061000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>44829000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>41397000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>40141000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>38832000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>18910000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>35326000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>23404000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>28154000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>14033000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>1998000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>4078000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>7301000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>11521000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>28052000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>35042000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>33762000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>27582000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>26382000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>28059000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>25075000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>17055000.0</v>
       </c>
-      <c r="BX53"/>
-      <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
     </row>
-    <row r="54" spans="1:79">
+    <row r="54" spans="1:81">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...4 lines deleted...]
-      </c>
+      <c r="AF54"/>
+      <c r="AG54"/>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
@@ -13724,1037 +13932,1063 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
-      <c r="BK54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
     </row>
-    <row r="55" spans="1:79">
+    <row r="55" spans="1:81">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>2713762000.0</v>
+      </c>
+      <c r="C55">
+        <v>2648459000.0</v>
+      </c>
+      <c r="D55">
         <v>2611081000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2528928000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>2346779000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>2353106000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>2306668000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>2230213000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1987374000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1911381000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1476839000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1811316000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1723632000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1726837000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1771122000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1803328000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>2144743000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1280703000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1175250000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1176857000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1076114000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1080210000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1016553000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>941313000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>887813000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>888385000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>836339000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>802609000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>843499000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>752140000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>733407000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>832863000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>816337000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>841712000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>773224000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>842264000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1029253000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>792718000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>788141000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>670064000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>684292000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>670471000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>629927000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>636986000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>702862000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>701730000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>642344000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>602210000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>595624000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>599655000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>549815000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>526316000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>468354000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>461781000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>407560000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>338288000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>282311000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>280829000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>221109000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>214818000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>174163000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>172844000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>142284000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>140948000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>156668000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>150613000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>128175000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>137892000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>145885000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>166408000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>161816000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>131989000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>76018000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>69884000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>57083000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>39993000.0</v>
       </c>
-      <c r="BX55"/>
-      <c r="BY55"/>
       <c r="BZ55"/>
-      <c r="CA55">
+      <c r="CA55"/>
+      <c r="CB55"/>
+      <c r="CC55">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:79">
+    <row r="56" spans="1:81">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>2066236000.0</v>
+      </c>
+      <c r="C56">
+        <v>954321000.0</v>
+      </c>
+      <c r="D56">
         <v>1411073000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1643992000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1673211000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1829914000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1902941000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>97747000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1379430000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>812967000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1038267000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>970662000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1338046000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1330252000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1500328000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1468642000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>770132000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>880510000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>839083000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>827359000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>709673000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>804144000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>731456000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>13944000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>636990000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>654771000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>642828000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>17738000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>617356000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>535246000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>544752000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>67567000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>605574000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>618006000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>540210000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>53755000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>880779000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>547247000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>582526000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>280531000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>463591000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>446370000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>409720000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>267738000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>460151000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>441738000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>431189000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>314716000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>405508000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>425741000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>431027000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>293398000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>336543000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>337341000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>314716000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>230214000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>183653000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>171775000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>150023000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>100355000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>97526000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>103846000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>86907000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>54849000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>94146000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>93983000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>74670000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>54974000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>81243000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>115061000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>113319000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>108642000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>52606000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>46652000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>50718000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>36040000.0</v>
       </c>
-      <c r="BX56"/>
-      <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
     </row>
-    <row r="57" spans="1:79">
+    <row r="57" spans="1:81">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>27067000.0</v>
+      </c>
+      <c r="C57">
+        <v>16467000.0</v>
+      </c>
+      <c r="D57">
         <v>1321026000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1321056000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1379416000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1476477000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1500159000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>41847000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>54733000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>314076000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>310111000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>275924000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>7046000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>210000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>8465000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>26973000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>4585000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>6126000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>24319000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>21220000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>3574000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>2552000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>5984000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1645000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>8842000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>23829000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>23804000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>4030000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>9750000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>9500000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1429000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>3594000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>142000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>133000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>114000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>2511000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>243000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>181000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>4929000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>250000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>891000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>11330000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>2259000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>3189000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>2261000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>5947000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>13507000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>2499000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>11874000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>103000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>8592000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>3283000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>1260000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>124000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>13802000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>12661000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1329000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>1389000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>5097000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>7324000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>285000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>51000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>1336000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>894000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>243000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>624000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>80000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>2605000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>2361000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>1649000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>7986000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>8267000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>1161000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>2358000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>2095000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>1893000.0</v>
       </c>
-      <c r="BX57"/>
-      <c r="BY57"/>
       <c r="BZ57"/>
       <c r="CA57"/>
+      <c r="CB57"/>
+      <c r="CC57"/>
     </row>
-    <row r="58" spans="1:79">
+    <row r="58" spans="1:81">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>1487777000.0</v>
+      </c>
+      <c r="C58">
+        <v>1469398000.0</v>
+      </c>
+      <c r="D58">
         <v>1433381000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1414284000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1491210000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1566017000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1762199000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1761172000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1519214000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1457347000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1078969000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1387991000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1428774000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1443001000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1498400000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1548521000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1880321000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>948805000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>763527000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>762399000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>695855000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>774090000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>713053000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>740177000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>688081000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>703300000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>657083000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>617066000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>659294000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>565646000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>546367000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>651422000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>624202000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>650691000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>580322000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>648289000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>836197000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>554293000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>555971000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>426318000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>439780000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>430714000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>392690000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>399264000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>473722000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>475983000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>436328000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>419625000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>416051000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>423562000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>381103000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>365795000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>301821000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>308196000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>267832000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>217035000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>181224000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>182828000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>151311000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>150988000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>114984000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>114811000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>84874000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>94319000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>109625000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>104811000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>83470000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>92514000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>99897000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>120049000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>118031000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>94596000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>44000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>48593000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>38713000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>25655000.0</v>
       </c>
-      <c r="BX58"/>
-      <c r="BY58"/>
       <c r="BZ58"/>
-      <c r="CA58">
+      <c r="CA58"/>
+      <c r="CB58"/>
+      <c r="CC58">
         <v>63000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:79">
+    <row r="59" spans="1:81">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...4 lines deleted...]
-      </c>
+      <c r="AF59"/>
+      <c r="AG59"/>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
@@ -14795,340 +15029,348 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
-      <c r="BK59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
     </row>
-    <row r="60" spans="1:79">
+    <row r="60" spans="1:81">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>1121280000.0</v>
+      </c>
+      <c r="C60">
+        <v>1079909000.0</v>
+      </c>
+      <c r="D60">
         <v>1089021000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1041077000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>821776000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>758577000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>522683000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>453333000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>455344000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>447349000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>395682000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>324843000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>199940000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>188378000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>180262000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>162596000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>174230000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>238748000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>320593000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>323365000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>291512000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>216666000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>217491000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>201136000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>199732000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>185085000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>179256000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>185543000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>184205000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>186494000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>187040000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>181441000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>192135000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>191021000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>192902000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>193975000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>193056000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>238425000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>232170000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>243746000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>244512000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>239757000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>237237000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>237722000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>229140000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>225747000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>206016000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>182585000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>179573000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>176093000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>168712000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>160521000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>166533000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>153585000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>139728000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>121253000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>101087000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>98001000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>69798000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>63830000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>59179000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>58033000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>57410000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>46629000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>47043000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>45802000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>44705000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>45378000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>45988000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>46359000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>43785000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>37393000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>32018000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>21291000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>18370000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>14338000.0</v>
       </c>
-      <c r="BX60"/>
-      <c r="BY60"/>
       <c r="BZ60"/>
       <c r="CA60"/>
+      <c r="CB60"/>
+      <c r="CC60"/>
     </row>
-    <row r="61" spans="1:79">
+    <row r="61" spans="1:81">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...4 lines deleted...]
-      </c>
+      <c r="AF61"/>
+      <c r="AG61"/>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
@@ -15169,114 +15411,120 @@
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
-      <c r="BK61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
+      <c r="BK61">
+        <v>0.0</v>
+      </c>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
     </row>
-    <row r="62" spans="1:79">
+    <row r="62" spans="1:81">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
-      <c r="N62">
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62">
         <v>92865000.0</v>
       </c>
-      <c r="O62">
+      <c r="Q62">
         <v>93553000.0</v>
       </c>
-      <c r="P62">
+      <c r="R62">
         <v>91248000.0</v>
       </c>
-      <c r="Q62">
+      <c r="S62">
         <v>91963000.0</v>
       </c>
-      <c r="R62">
+      <c r="T62">
         <v>89695000.0</v>
       </c>
-      <c r="S62">
+      <c r="U62">
         <v>89955000.0</v>
       </c>
-      <c r="T62">
+      <c r="V62">
         <v>87731000.0</v>
       </c>
-      <c r="U62">
+      <c r="W62">
         <v>88071000.0</v>
       </c>
-      <c r="V62">
+      <c r="X62">
         <v>85892000.0</v>
       </c>
-      <c r="W62"/>
-      <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
@@ -15288,50 +15536,52 @@
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15408,51 +15658,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B2">
         <v>241827000.0</v>
       </c>
       <c r="C2">
         <v>474110000.0</v>
       </c>
       <c r="D2">
         <v>345401000.0</v>
       </c>
       <c r="E2">
         <v>476440000.0</v>
       </c>
       <c r="F2">
         <v>321257000.0</v>
       </c>
       <c r="G2">
         <v>213895000.0</v>
       </c>
       <c r="H2">
         <v>150011000.0</v>
       </c>
       <c r="I2">
         <v>148271000.0</v>
       </c>
@@ -15471,51 +15721,51 @@
       <c r="N2">
         <v>96742000.0</v>
       </c>
       <c r="O2">
         <v>92240000.0</v>
       </c>
       <c r="P2">
         <v>66372000.0</v>
       </c>
       <c r="Q2">
         <v>52545000.0</v>
       </c>
       <c r="R2">
         <v>44841000.0</v>
       </c>
       <c r="S2">
         <v>24614000.0</v>
       </c>
       <c r="T2">
         <v>5610000.0</v>
       </c>
       <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B3">
         <v>11217000.0</v>
       </c>
       <c r="C3">
         <v>4299000.0</v>
       </c>
       <c r="D3">
         <v>8184000.0</v>
       </c>
       <c r="E3">
         <v>8010000.0</v>
       </c>
       <c r="F3">
         <v>5549000.0</v>
       </c>
       <c r="G3">
         <v>8747000.0</v>
       </c>
       <c r="H3">
         <v>8942000.0</v>
       </c>
       <c r="I3">
         <v>10996000.0</v>
       </c>
@@ -15532,76 +15782,76 @@
         <v>4958000.0</v>
       </c>
       <c r="N3">
         <v>2103000.0</v>
       </c>
       <c r="O3">
         <v>1591000.0</v>
       </c>
       <c r="P3">
         <v>576000.0</v>
       </c>
       <c r="Q3">
         <v>178000.0</v>
       </c>
       <c r="R3">
         <v>74000.0</v>
       </c>
       <c r="S3">
         <v>37000.0</v>
       </c>
       <c r="T3"/>
       <c r="U3"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B5">
         <v>438486000.0</v>
       </c>
       <c r="C5">
         <v>186712000.0</v>
       </c>
       <c r="D5">
         <v>128685000.0</v>
       </c>
       <c r="E5">
         <v>-60775000.0</v>
       </c>
       <c r="F5">
         <v>17535000.0</v>
       </c>
       <c r="G5">
         <v>48504000.0</v>
       </c>
       <c r="H5">
         <v>48991000.0</v>
       </c>
       <c r="I5">
         <v>44998000.0</v>
       </c>
@@ -15622,51 +15872,51 @@
       </c>
       <c r="O5">
         <v>49580000.0</v>
       </c>
       <c r="P5">
         <v>16405000.0</v>
       </c>
       <c r="Q5">
         <v>8586000.0</v>
       </c>
       <c r="R5">
         <v>17749000.0</v>
       </c>
       <c r="S5">
         <v>20795000.0</v>
       </c>
       <c r="T5">
         <v>1631000.0</v>
       </c>
       <c r="U5">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B6">
         <v>449703000.0</v>
       </c>
       <c r="C6">
         <v>191011000.0</v>
       </c>
       <c r="D6">
         <v>136869000.0</v>
       </c>
       <c r="E6">
         <v>-52765000.0</v>
       </c>
       <c r="F6">
         <v>23084000.0</v>
       </c>
       <c r="G6">
         <v>57251000.0</v>
       </c>
       <c r="H6">
         <v>57933000.0</v>
       </c>
       <c r="I6">
         <v>55994000.0</v>
       </c>
@@ -15687,103 +15937,103 @@
       </c>
       <c r="O6">
         <v>51171000.0</v>
       </c>
       <c r="P6">
         <v>16981000.0</v>
       </c>
       <c r="Q6">
         <v>8764000.0</v>
       </c>
       <c r="R6">
         <v>17823000.0</v>
       </c>
       <c r="S6">
         <v>20832000.0</v>
       </c>
       <c r="T6">
         <v>1631000.0</v>
       </c>
       <c r="U6">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>1400000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B9">
         <v>659119000.0</v>
       </c>
       <c r="C9">
         <v>275344000.0</v>
       </c>
       <c r="D9">
         <v>204608000.0</v>
       </c>
       <c r="E9">
         <v>15548000.0</v>
       </c>
       <c r="F9">
         <v>81294000.0</v>
       </c>
       <c r="G9">
         <v>61836000.0</v>
       </c>
       <c r="H9">
         <v>91370000.0</v>
       </c>
       <c r="I9">
         <v>83021000.0</v>
       </c>
@@ -15802,51 +16052,51 @@
       <c r="N9">
         <v>144346000.0</v>
       </c>
       <c r="O9">
         <v>70646000.0</v>
       </c>
       <c r="P9">
         <v>26501000.0</v>
       </c>
       <c r="Q9">
         <v>16070000.0</v>
       </c>
       <c r="R9">
         <v>23537000.0</v>
       </c>
       <c r="S9">
         <v>24919000.0</v>
       </c>
       <c r="T9">
         <v>7660000.0</v>
       </c>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B10">
         <v>429330000.0</v>
       </c>
       <c r="C10">
         <v>173427000.0</v>
       </c>
       <c r="D10">
         <v>117650000.0</v>
       </c>
       <c r="E10">
         <v>-68418000.0</v>
       </c>
       <c r="F10">
         <v>11233000.0</v>
       </c>
       <c r="G10">
         <v>36928000.0</v>
       </c>
       <c r="H10">
         <v>36093000.0</v>
       </c>
       <c r="I10">
         <v>26902000.0</v>
       </c>
@@ -15867,51 +16117,51 @@
       </c>
       <c r="O10">
         <v>49580000.0</v>
       </c>
       <c r="P10">
         <v>16405000.0</v>
       </c>
       <c r="Q10">
         <v>8586000.0</v>
       </c>
       <c r="R10">
         <v>17749000.0</v>
       </c>
       <c r="S10">
         <v>20795000.0</v>
       </c>
       <c r="T10">
         <v>1631000.0</v>
       </c>
       <c r="U10">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B11">
         <v>108935000.0</v>
       </c>
       <c r="C11">
         <v>45846000.0</v>
       </c>
       <c r="D11">
         <v>28393000.0</v>
       </c>
       <c r="E11">
         <v>-13815000.0</v>
       </c>
       <c r="F11">
         <v>3991000.0</v>
       </c>
       <c r="G11">
         <v>9348000.0</v>
       </c>
       <c r="H11">
         <v>9517000.0</v>
       </c>
       <c r="I11">
         <v>9177000.0</v>
       </c>
@@ -15930,51 +16180,51 @@
       <c r="N11">
         <v>40891000.0</v>
       </c>
       <c r="O11">
         <v>19423000.0</v>
       </c>
       <c r="P11">
         <v>6441000.0</v>
       </c>
       <c r="Q11">
         <v>3164000.0</v>
       </c>
       <c r="R11">
         <v>6839000.0</v>
       </c>
       <c r="S11">
         <v>8140000.0</v>
       </c>
       <c r="T11">
         <v>614000.0</v>
       </c>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B12">
         <v>9156000.0</v>
       </c>
       <c r="C12">
         <v>13344000.0</v>
       </c>
       <c r="D12">
         <v>11117000.0</v>
       </c>
       <c r="E12">
         <v>7643000.0</v>
       </c>
       <c r="F12">
         <v>6302000.0</v>
       </c>
       <c r="G12">
         <v>11576000.0</v>
       </c>
       <c r="H12">
         <v>12898000.0</v>
       </c>
       <c r="I12">
         <v>18096000.0</v>
       </c>
@@ -15995,135 +16245,135 @@
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B13">
         <v>9033000.0</v>
       </c>
       <c r="C13">
         <v>10700000.0</v>
       </c>
       <c r="D13">
         <v>7902000.0</v>
       </c>
       <c r="E13">
         <v>7768000.0</v>
       </c>
       <c r="F13">
         <v>6400000.0</v>
       </c>
       <c r="G13">
         <v>11734000.0</v>
       </c>
       <c r="H13">
         <v>13055000.0</v>
       </c>
       <c r="I13">
         <v>18096000.0</v>
       </c>
       <c r="J13">
         <v>16767000.0</v>
       </c>
       <c r="K13">
         <v>11079000.0</v>
       </c>
       <c r="L13">
         <v>10754000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B14">
         <v>-21390000.0</v>
       </c>
       <c r="C14">
         <v>-17628000.0</v>
       </c>
       <c r="D14">
         <v>-10223000.0</v>
       </c>
       <c r="E14">
         <v>3908000.0</v>
       </c>
       <c r="F14">
         <v>5386000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B15">
         <v>299005000.0</v>
       </c>
       <c r="C15">
         <v>109953000.0</v>
       </c>
       <c r="D15">
         <v>79034000.0</v>
       </c>
       <c r="E15">
         <v>-58511000.0</v>
       </c>
       <c r="F15">
         <v>1856000.0</v>
       </c>
       <c r="G15">
         <v>27580000.0</v>
       </c>
       <c r="H15">
         <v>26576000.0</v>
       </c>
       <c r="I15">
         <v>17725000.0</v>
       </c>
@@ -16144,51 +16394,51 @@
       </c>
       <c r="O15">
         <v>30157000.0</v>
       </c>
       <c r="P15">
         <v>9964000.0</v>
       </c>
       <c r="Q15">
         <v>5422000.0</v>
       </c>
       <c r="R15">
         <v>10910000.0</v>
       </c>
       <c r="S15">
         <v>12655000.0</v>
       </c>
       <c r="T15">
         <v>1017000.0</v>
       </c>
       <c r="U15">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B16">
         <v>286964000.0</v>
       </c>
       <c r="C16">
         <v>105843000.0</v>
       </c>
       <c r="D16">
         <v>76409000.0</v>
       </c>
       <c r="E16">
         <v>-58511000.0</v>
       </c>
       <c r="F16">
         <v>1832000.0</v>
       </c>
       <c r="G16">
         <v>27580000.0</v>
       </c>
       <c r="H16">
         <v>26576000.0</v>
       </c>
       <c r="I16">
         <v>17725000.0</v>
       </c>
@@ -16207,205 +16457,205 @@
       <c r="N16">
         <v>65458000.0</v>
       </c>
       <c r="O16">
         <v>29835000.0</v>
       </c>
       <c r="P16">
         <v>9149000.0</v>
       </c>
       <c r="Q16">
         <v>5422000.0</v>
       </c>
       <c r="R16">
         <v>10910000.0</v>
       </c>
       <c r="S16">
         <v>12655000.0</v>
       </c>
       <c r="T16">
         <v>1017000.0</v>
       </c>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B17">
         <v>320395000.0</v>
       </c>
       <c r="C17">
         <v>127581000.0</v>
       </c>
       <c r="D17">
         <v>89257000.0</v>
       </c>
       <c r="E17">
         <v>-54603000.0</v>
       </c>
       <c r="F17">
         <v>7242000.0</v>
       </c>
       <c r="G17">
         <v>27580000.0</v>
       </c>
       <c r="H17">
         <v>26576000.0</v>
       </c>
       <c r="I17">
         <v>17725000.0</v>
       </c>
       <c r="J17">
         <v>-6893000.0</v>
       </c>
       <c r="K17">
         <v>29021000.0</v>
       </c>
       <c r="L17">
         <v>65861000.0</v>
       </c>
       <c r="M17">
         <v>62664000.0</v>
       </c>
       <c r="N17">
         <v>65562000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B18">
         <v>-9156000.0</v>
       </c>
       <c r="C18">
         <v>-13344000.0</v>
       </c>
       <c r="D18">
         <v>-11117000.0</v>
       </c>
       <c r="E18">
         <v>-7768000.0</v>
       </c>
       <c r="F18">
         <v>-8154000.0</v>
       </c>
       <c r="G18">
         <v>-11734000.0</v>
       </c>
       <c r="H18">
         <v>-13055000.0</v>
       </c>
       <c r="I18">
         <v>-18096000.0</v>
       </c>
       <c r="J18">
         <v>-16767000.0</v>
       </c>
       <c r="K18">
         <v>-11079000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>38000.0</v>
       </c>
       <c r="K20">
         <v>388000.0</v>
       </c>
       <c r="L20">
         <v>388000.0</v>
       </c>
       <c r="M20">
         <v>388000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B21">
         <v>429330000.0</v>
       </c>
       <c r="C21">
         <v>173427000.0</v>
       </c>
       <c r="D21">
         <v>117650000.0</v>
       </c>
       <c r="E21">
         <v>-68418000.0</v>
       </c>
       <c r="F21">
         <v>11233000.0</v>
       </c>
       <c r="G21">
         <v>36928000.0</v>
       </c>
       <c r="H21">
         <v>36093000.0</v>
       </c>
       <c r="I21">
         <v>26902000.0</v>
       </c>
@@ -16426,76 +16676,76 @@
       </c>
       <c r="O21">
         <v>49580000.0</v>
       </c>
       <c r="P21">
         <v>16405000.0</v>
       </c>
       <c r="Q21">
         <v>8586000.0</v>
       </c>
       <c r="R21">
         <v>17749000.0</v>
       </c>
       <c r="S21">
         <v>20795000.0</v>
       </c>
       <c r="T21">
         <v>1631000.0</v>
       </c>
       <c r="U21">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B23">
         <v>471616000.0</v>
       </c>
       <c r="C23">
         <v>576027000.0</v>
       </c>
       <c r="D23">
         <v>432359000.0</v>
       </c>
       <c r="E23">
         <v>560406000.0</v>
       </c>
       <c r="F23">
         <v>391318000.0</v>
       </c>
       <c r="G23">
         <v>238803000.0</v>
       </c>
       <c r="H23">
         <v>205288000.0</v>
       </c>
       <c r="I23">
         <v>204390000.0</v>
       </c>
@@ -16516,189 +16766,189 @@
       </c>
       <c r="O23">
         <v>113306000.0</v>
       </c>
       <c r="P23">
         <v>76468000.0</v>
       </c>
       <c r="Q23">
         <v>60029000.0</v>
       </c>
       <c r="R23">
         <v>50629000.0</v>
       </c>
       <c r="S23">
         <v>28738000.0</v>
       </c>
       <c r="T23">
         <v>6029000.0</v>
       </c>
       <c r="U23">
         <v>100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>-4000.0</v>
       </c>
       <c r="N24">
         <v>104000.0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B25">
         <v>11217000.0</v>
       </c>
       <c r="C25">
         <v>4299000.0</v>
       </c>
       <c r="D25">
         <v>8552000.0</v>
       </c>
       <c r="E25">
         <v>8010000.0</v>
       </c>
       <c r="F25">
         <v>5549000.0</v>
       </c>
       <c r="G25">
         <v>8747000.0</v>
       </c>
       <c r="H25">
         <v>8942000.0</v>
       </c>
       <c r="I25">
         <v>10996000.0</v>
       </c>
       <c r="J25">
         <v>9591000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B28">
         <v>72125000.0</v>
       </c>
       <c r="C28">
         <v>63152000.0</v>
       </c>
       <c r="D28">
         <v>53868000.0</v>
       </c>
       <c r="E28">
         <v>56511000.0</v>
       </c>
       <c r="F28">
         <v>45428000.0</v>
       </c>
       <c r="G28">
         <v>33829000.0</v>
       </c>
       <c r="H28">
         <v>31112000.0</v>
       </c>
       <c r="I28">
         <v>25908000.0</v>
       </c>
@@ -16713,98 +16963,98 @@
       </c>
       <c r="M28">
         <v>16483000.0</v>
       </c>
       <c r="N28">
         <v>14714000.0</v>
       </c>
       <c r="O28">
         <v>10545000.0</v>
       </c>
       <c r="P28">
         <v>0.0</v>
       </c>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28">
         <v>419000.0</v>
       </c>
       <c r="U28">
         <v>100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B29">
         <v>108935000.0</v>
       </c>
       <c r="C29">
         <v>45846000.0</v>
       </c>
       <c r="D29">
         <v>28393000.0</v>
       </c>
       <c r="E29">
         <v>-13815000.0</v>
       </c>
       <c r="F29">
         <v>3991000.0</v>
       </c>
       <c r="G29">
         <v>9348000.0</v>
       </c>
       <c r="H29">
         <v>9517000.0</v>
       </c>
       <c r="I29">
         <v>9177000.0</v>
       </c>
       <c r="J29">
         <v>-8731000.0</v>
       </c>
       <c r="K29">
         <v>17835000.0</v>
       </c>
       <c r="L29">
         <v>40331000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B30">
         <v>229789000.0</v>
       </c>
       <c r="C30">
         <v>101917000.0</v>
       </c>
       <c r="D30">
         <v>86958000.0</v>
       </c>
       <c r="E30">
         <v>83966000.0</v>
       </c>
       <c r="F30">
         <v>70061000.0</v>
       </c>
       <c r="G30">
         <v>24908000.0</v>
       </c>
       <c r="H30">
         <v>55277000.0</v>
       </c>
       <c r="I30">
         <v>56119000.0</v>
       </c>
@@ -16825,51 +17075,51 @@
       </c>
       <c r="O30">
         <v>21066000.0</v>
       </c>
       <c r="P30">
         <v>10096000.0</v>
       </c>
       <c r="Q30">
         <v>7484000.0</v>
       </c>
       <c r="R30">
         <v>5788000.0</v>
       </c>
       <c r="S30">
         <v>4124000.0</v>
       </c>
       <c r="T30">
         <v>-6029000.0</v>
       </c>
       <c r="U30">
         <v>100000.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B31">
         <v>4135000.0</v>
       </c>
       <c r="C31">
         <v>-13344000.0</v>
       </c>
       <c r="D31">
         <v>-356518000.0</v>
       </c>
       <c r="E31">
         <v>-10052000.0</v>
       </c>
       <c r="F31">
         <v>-5364000.0</v>
       </c>
       <c r="G31">
         <v>24376000.0</v>
       </c>
       <c r="H31">
         <v>1882000.0</v>
       </c>
       <c r="I31">
         <v>26902000.0</v>
       </c>
@@ -16888,51 +17138,51 @@
       <c r="N31">
         <v>-80270000.0</v>
       </c>
       <c r="O31">
         <v>-1192000.0</v>
       </c>
       <c r="P31">
         <v>3708000.0</v>
       </c>
       <c r="Q31">
         <v>2215000.0</v>
       </c>
       <c r="R31">
         <v>-74000.0</v>
       </c>
       <c r="S31">
         <v>645000.0</v>
       </c>
       <c r="T31">
         <v>24000.0</v>
       </c>
       <c r="U31"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B32">
         <v>900946000.0</v>
       </c>
       <c r="C32">
         <v>749454000.0</v>
       </c>
       <c r="D32">
         <v>550009000.0</v>
       </c>
       <c r="E32">
         <v>491988000.0</v>
       </c>
       <c r="F32">
         <v>402551000.0</v>
       </c>
       <c r="G32">
         <v>275731000.0</v>
       </c>
       <c r="H32">
         <v>241381000.0</v>
       </c>
       <c r="I32">
         <v>231292000.0</v>
       </c>
@@ -16970,797 +17220,808 @@
         <v>7660000.0</v>
       </c>
       <c r="U32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ32"/>
+  <dimension ref="A1:CB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BR1" t="s">
         <v>133</v>
       </c>
       <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BV1" t="s">
         <v>136</v>
       </c>
       <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BZ1" t="s">
         <v>139</v>
       </c>
+      <c r="CA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>141</v>
+      </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>142</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
+        <v>71076000.0</v>
+      </c>
+      <c r="D2">
         <v>65599999.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>51926000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>97805000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>95008000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>86578000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>138433000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>131840000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>101776000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>102061000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>88114000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>89494000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>84508000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>83285000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>96163000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>164472000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>113693000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>102112000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>87351000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>86004000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>79086000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>68816000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>55204000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>65953000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>52834000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>39904000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>40657000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>38315000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>34370000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>36669000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>51896000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>35598000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>31762000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>29015000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>33222000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>99157000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>37735000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>35178000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>55523000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>36445000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>37151000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>38190000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>32487000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>36875000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>31008000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>28838000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>29807000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>31977000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>27942000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>27694000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>26804000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>23376000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>24722000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>21840000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>22168000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>4728000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>22440000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>26004000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>24443000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>13960000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>13303000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>14666000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>12397000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>12513000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>13531000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>14105000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>9894000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>10080000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>13925000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>10942000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>10834000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>5986000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>5507000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>3886000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>1758000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>2166000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>6000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>143</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>2045000.0</v>
+      </c>
+      <c r="D3">
         <v>2240000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2339000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2318000.0</v>
       </c>
-      <c r="E3">
-[...2 lines deleted...]
-      <c r="F3">
+      <c r="G3">
+        <v>4069000.0</v>
+      </c>
+      <c r="H3">
         <v>2019000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2185000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2160000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1465000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1003000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1983000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1972000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1999000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2230000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2351000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2164000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1979000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1516000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1273000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1348000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1565000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1363000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2248000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2140000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2177000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2182000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2265000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1975000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1995000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2707000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2801000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2756000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2739000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2700000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2646000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>2565000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2479000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1901000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1440000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1312000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1281000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1375000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1340000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1322000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1300000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1289000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1276000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1246000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1233000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1203000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>621000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>437000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>426000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>619000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>568000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>386000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>343000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>294000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>251000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>167000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>95000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>63000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>61000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>60000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>35000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>22000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>21000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>24000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>16000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>13000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>20000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>10000.0</v>
       </c>
-      <c r="BU3"/>
-      <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...4 lines deleted...]
-      </c>
+      <c r="AE4"/>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -17855,562 +18116,572 @@
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>145</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>112057000.0</v>
+      </c>
+      <c r="D5">
         <v>116307000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>145008999.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>91618000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>98136000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>103723000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>9154000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>17501000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>79478000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>80579000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>56900000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>22915000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>22933000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>25937000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>5457000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-60789000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-10045000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>4602000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>3097000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4840000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>7097000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>12181000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>5642000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>24392000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>14843000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>3627000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>11664000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>10626000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>13199000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>13581000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-6776000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>16475000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>16025000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>19274000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>21386000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-61610000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>18683000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>22684000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>8868000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>22701000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>13840000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>12526000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>20341000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>14636000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>38262000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>43707000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>26138000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>25401000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>28992000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>30884000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>26460000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>22491000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>27253000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>33856000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>21065000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>5125000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>12009000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>11381000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>8023000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>3306000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>3821000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>1255000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>2867000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>2538000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>1994000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>1186000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>1364000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>1336000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>4912000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>10137000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>8647000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>1326000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>4507000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>6316000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>2216000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-346000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-160000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-80000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>146</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
+        <v>114102000.0</v>
+      </c>
+      <c r="D6">
         <v>118547000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>147347999.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>93936000.0</v>
       </c>
-      <c r="E6">
-[...2 lines deleted...]
-      <c r="F6">
+      <c r="G6">
+        <v>102205000.0</v>
+      </c>
+      <c r="H6">
         <v>105742000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>11339000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>19661000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>80943000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>81582000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>58883000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>24887000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>24932000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>28167000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>7808000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-58625000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-8066000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>6118000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>4370000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3492000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>8662000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>13544000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>7890000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>26532000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>17020000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>5809000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>13929000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>12601000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>15194000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>16288000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-3975000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>19231000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>18764000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>21974000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>24032000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-59045000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>21162000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>24585000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>10308000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>24013000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>15121000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>13901000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>21681000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>15958000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>39562000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>44996000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>27414000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>26647000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>30225000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>32087000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>27081000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>22928000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>27679000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>34475000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>21633000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>5511000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>12352000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>11675000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>8274000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>3473000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>3916000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>1318000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>2928000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>2598000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>2029000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>1208000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>1385000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>1360000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>4928000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>10150000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>8667000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>1336000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>4507000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>6316000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>2216000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-346000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-160000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-80000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...4 lines deleted...]
-      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -18505,90 +18776,92 @@
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:78">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
+      <c r="AE8"/>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -18683,928 +18956,950 @@
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:78">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>149</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>175577000.0</v>
+      </c>
+      <c r="D9">
         <v>177282000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>194317000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>118596000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>126944000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>130481000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>23009000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>43398000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>104579000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>104358000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>74543000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>42044000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>42830000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>45191000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>19764000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-39083000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>11706000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>23161000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>23519000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>11608000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>20871000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>25296000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>15124000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>504000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>27794000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>18866000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>22574000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>21664000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>24260000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>23965000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1101000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>26145000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>27051000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>28724000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>28401000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-51667000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>29845000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>32535000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>12843000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>31292000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>24369000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>22404000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>30925000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>24387000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>48060000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>53372000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>34945000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>34978000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>38342000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>40423000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>38448000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>31316000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>34611000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>39971000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>28730000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>26753000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>16236000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>15648000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>12468000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>5753000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>6178000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>3383000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>4747000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>4559000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>3880000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>2882000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>3028000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>2701000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>6427000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>11381000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>8647000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>2679000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>4976000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>7020000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>3896000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>-271000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>105000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:78">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B10">
+        <v>116293000.0</v>
+      </c>
+      <c r="C10">
+        <v>110973000.0</v>
+      </c>
+      <c r="D10">
         <v>115384000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>144000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>90599000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>94392000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>100339000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>5891000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>14080000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>76026000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>77430000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>54160000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>20088000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>20266000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>23136000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2743000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-63602000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-11560000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>4001000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2538000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-6504000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>5097000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>10102000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2912000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>21536000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>11823000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>657000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>8776000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>7719000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>10315000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>9283000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-11345000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>11923000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>11520000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>14804000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>16947000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-66018000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>14305000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>19142000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>5901000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>20029000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>11229000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>9697000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>17625000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>11938000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>35583000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>41046000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>23494000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>22775000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>26383000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>28310000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>25232000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>21644000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>26407000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>33170000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>21065000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>5125000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>12009000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>11381000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>8023000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>3306000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>3821000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1255000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>2867000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>2538000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1994000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1186000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>1364000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>1336000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>4912000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>10137000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>8647000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1326000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>4507000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>6316000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>2216000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-346000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-160000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-80000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:78">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B11">
+        <v>30066000.0</v>
+      </c>
+      <c r="C11">
+        <v>28073000.0</v>
+      </c>
+      <c r="D11">
         <v>30341000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>36002000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>22711000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>24113000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>26109000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>1757000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>4688000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>18927000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>20474000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>13247000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>4419000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>5384000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>5343000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>92000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-12099000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-3018000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1210000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1103000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1636000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1267000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3257000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>205000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>6146000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>2887000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>110000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2344000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1866000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>2762000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>2545000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-2879000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>2926000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>5117000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>4013000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>4856000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-25472000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>4763000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>7122000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1293000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>8696000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>4205000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>3641000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>6535000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>4567000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>13561000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>15668000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>8932000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>8723000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>9953000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>10690000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>9670000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>8266000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>10172000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>12783000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>7964000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>2299000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>4747000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>4413000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>3227000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>1232000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>1520000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>462000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>1083000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>881000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>712000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>488000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>557000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>521000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>1907000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>3853000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>3530000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>524000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>1694000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>2392000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>806000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>-232000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>40000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:78">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B12">
+        <v>1460000.0</v>
+      </c>
+      <c r="C12">
+        <v>1084000.0</v>
+      </c>
+      <c r="D12">
         <v>923000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1008999.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1019000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3744000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3384000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3263000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>3421000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3452000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3149000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2822000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2827000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2667000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2801000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2714000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2813000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1515000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>601000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>657000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1664000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2079000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2888000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2856000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3020000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2970000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2927000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2907000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2884000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>4298000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>4569000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>4552000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>4505000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>4470000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4439000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>4408000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>4378000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>3542000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>2967000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2672000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2611000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>2829000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>2716000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2698000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>2679000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>2661000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>2644000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2626000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2609000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>2574000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1228000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>847000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>846000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>686000.0</v>
       </c>
-      <c r="BC12">
-[...4 lines deleted...]
-      </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
         <v>0.0</v>
       </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
@@ -19627,270 +19922,276 @@
       </c>
       <c r="BS12">
         <v>0.0</v>
       </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
+      <c r="CA12">
+        <v>0.0</v>
+      </c>
+      <c r="CB12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:78">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
         <v>1374000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>195000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2564000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>5290000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>4503000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2764000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>2827000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2667000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2801000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2839000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2813000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1515000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>601000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>657000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1664000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2079000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>2888000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>2856000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>3020000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2970000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>2927000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>2907000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>7221000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>4337000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:78">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>154</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>-9103000.0</v>
+      </c>
+      <c r="D14">
         <v>-11636000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-10344000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-2381000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-4119000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-4546000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-1550000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-3710000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-3023000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-9345000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-2817000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-2512000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-2439000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2455000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1125000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-544000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1439000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1888000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1407000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1369000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>89454000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>697000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>86009000.0</v>
       </c>
       <c r="Y14">
         <v>86009000.0</v>
       </c>
-      <c r="Z14"/>
-      <c r="AA14"/>
+      <c r="Z14">
+        <v>86009000.0</v>
+      </c>
+      <c r="AA14">
+        <v>86009000.0</v>
+      </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...4 lines deleted...]
-      </c>
+      <c r="AE14"/>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -19985,894 +20286,916 @@
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:78">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B15">
+        <v>86227000.0</v>
+      </c>
+      <c r="C15">
+        <v>73797000.0</v>
+      </c>
+      <c r="D15">
         <v>73407000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>97654000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>65507000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>66160000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>69684000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>2584000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>5682000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>54076000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>47611000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>38096000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>13157000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>12443000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>15338000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>1526000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-50959000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-9981000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>903000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>33000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-6296000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1917000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>6148000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2707000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>15390000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>8936000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>547000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>6432000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>5853000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>7553000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>6738000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-8466000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>8997000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>6403000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>10791000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>12091000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-40546000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>9542000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>12020000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>4608000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>11333000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>7024000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>6056000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>11090000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>7371000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>22022000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>25378000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>14562000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>14052000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>16430000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>17620000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>15562000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>13378000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>16235000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>20387000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>13101000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>2766000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>7262000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>6968000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>4796000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>2074000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>2301000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>793000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>1784000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>1657000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>1282000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>698000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>807000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>815000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>3005000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>6284000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>5117000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>802000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>2813000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>3924000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>1410000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-114000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>-200000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>-80000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:78">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>93643000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>63122000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>63544000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>66581000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2218000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>5452000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>12746000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>12016000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>15338000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1526000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-50959000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-9981000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>903000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>94000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-4868000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1912000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>6148000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2707000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>15390000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8936000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>547000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>6432000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5853000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>7553000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>6738000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-8466000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>8997000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>6403000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>10791000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>12091000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-40546000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>9542000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>12020000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>4608000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>11333000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>7024000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>6056000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>11090000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>7371000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>22022000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>25378000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>14562000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>14052000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>16431000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>17623000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>15546000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>13356000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>16203000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>20353000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>13065000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>2784000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>7199000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>6787000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>4577000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1856000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>1940000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>776000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>1784000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1658000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1282000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>698000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>807000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>814000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>3005000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>6284000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>5117000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>802000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>2812000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>3924000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>1410000.0</v>
       </c>
-      <c r="BX16">
-[...4 lines deleted...]
-      </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
+      <c r="CA16">
+        <v>0.0</v>
+      </c>
+      <c r="CB16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:78">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>157</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>82900000.0</v>
+      </c>
+      <c r="D17">
         <v>85043000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>107998000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>67888000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>70279000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>74230000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>4134000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>9392000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>57099000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>56956000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>40913000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>15669000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>14882000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>17793000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>2651000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-51503000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-8542000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>2791000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>1435000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-4868000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>3830000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>6845000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>2707000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>15390000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>8936000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>547000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>6432000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>5853000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>7553000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>6738000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-8466000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>8997000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>6403000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>10791000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>12091000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-40546000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>9542000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>12020000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>45784000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>11333000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>7024000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>6056000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>65861000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>7371000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>22022000.0</v>
       </c>
-      <c r="AT17">
-[...2 lines deleted...]
-      <c r="AU17">
+      <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
         <v>14562000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>14052000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>16430000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>17620000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>15562000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>13378000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>16235000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>20387000.0</v>
       </c>
-      <c r="BC17">
-[...4 lines deleted...]
-      </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
         <v>2074000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>2301000.0</v>
       </c>
-      <c r="BJ17">
-[...4 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:78">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>158</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>-1084000.0</v>
+      </c>
+      <c r="D18">
         <v>-923000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1009000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1019000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-3744000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3384000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3322000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3421000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3452000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3149000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-2822000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2827000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2667000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2801000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-2839000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2813000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1515000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-601000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1138000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2937000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-2079000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2888000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2856000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3020000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2970000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-2927000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-2907000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-2884000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-4337000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
     </row>
-    <row r="19" spans="1:78">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20907,141 +21230,139 @@
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:78">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
         <v>-76000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>228000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>-152000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>38000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>1552000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>-1552000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>388000.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
-        <v>0.0</v>
+        <v>388000.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>388000.0</v>
       </c>
-      <c r="AV20">
-[...4 lines deleted...]
-      </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
@@ -21085,326 +21406,332 @@
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>161</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>110973000.0</v>
+      </c>
+      <c r="D21">
         <v>115384000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>144000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>90599000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>94392000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>100339000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>5891000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>14080000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>76026000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>77430000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>54160000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>20088000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>20266000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>23136000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2743000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-63602000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-11560000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4001000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2538000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-6504000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>5097000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>10102000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2912000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>21536000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>11823000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>657000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>8776000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>7719000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>10315000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>9283000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-11345000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>11923000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>11520000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>14804000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>16947000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-66018000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>14305000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>19142000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>5901000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>20029000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>11229000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>9697000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>17625000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>11938000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>35583000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>41046000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>23494000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>22775000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>26383000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>28310000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>25232000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>21644000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>26407000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>33170000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>21065000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>5125000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>12009000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>11381000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>8023000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>3306000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>3821000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>1255000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>2867000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>2538000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>1994000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>1186000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>1364000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>1336000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>4912000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>10137000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>8647000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>1326000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>4507000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>6316000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>2216000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>-346000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>-160000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>-80000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -21499,648 +21826,660 @@
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>163</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>135680000.0</v>
+      </c>
+      <c r="D23">
         <v>127498000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>102243000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>125802000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>127560000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>116720000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>155551000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>161158000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>130329000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>128989000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>108497000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>111450000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>107072000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>105340000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>113184000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>188991000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>136959000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>121272000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>108332000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>104116000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>94860000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>84010000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>67416000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>44921000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>68805000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>58113000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>54455000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>52260000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>48315000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>51351000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>64342000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>49820000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>47293000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>42935000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>44676000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>113508000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>53275000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>48571000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>62465000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>47708000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>50291000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>50897000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>45787000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>49324000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>43485000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>41164000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>41258000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>44180000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>39901000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>39807000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>40020000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>33048000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>32926000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>28641000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>29833000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>26356000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>26667000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>30271000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>28888000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>16407000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>15660000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>16794000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>14277000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>14534000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>15417000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>15801000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>11558000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>11445000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>15440000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>12186000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>10834000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>7339000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>5976000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>4590000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>3438000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>2241000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>271000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24">
         <v>-1000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-3000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>16000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>22000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>32000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>34000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>218000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>361000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>165</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>2045000.0</v>
+      </c>
+      <c r="D25">
         <v>2240000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2339000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2318000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4541000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2019000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2185000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2160000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-1049000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1003000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1983000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1972000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1999000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2230000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2351000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2164000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1979000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1516000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1273000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1348000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1565000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1363000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2248000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2140000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2177000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2182000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2265000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1975000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1995000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>2707000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2801000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2756000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>2739000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2700000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2646000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>2565000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2479000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1901000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>1440000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1312000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1281000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1375000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1340000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1322000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1300000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>1289000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1276000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1246000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1233000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1203000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>621000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>437000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>426000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>619000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>568000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>386000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>343000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>294000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>251000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>167000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>95000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>63000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>61000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>60000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>35000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>22000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>21000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>24000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>16000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>13000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>20000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>10000.0</v>
       </c>
-      <c r="BU25"/>
-      <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...4 lines deleted...]
-      </c>
+      <c r="AE26"/>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
@@ -22235,54 +22574,60 @@
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -22317,1132 +22662,1160 @@
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B28">
+        <v>23671000.0</v>
+      </c>
+      <c r="C28">
+        <v>23948000.0</v>
+      </c>
+      <c r="D28">
         <v>22353000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>10851000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>20806000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>19985000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>20483000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>10232000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>19175000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>17471000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>16274000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>12230000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>13864000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>14272000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>13502000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>11328000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>15848000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>15301000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>14034000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>13695000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>11537000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10546000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>9650000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5860000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>9871000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>9731000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>8367000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>7799000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>7951000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>7998000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>7364000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>5004000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>6781000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>7840000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>6283000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>10076000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>6672000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>7374000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>6975000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2028000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>5945000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>5680000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>5384000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>4966000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>5040000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>5236000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>4898000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3869000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>4357000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>4072000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>4185000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>40020000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>33048000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>32926000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>28641000.0</v>
       </c>
-      <c r="BC28">
-[...4 lines deleted...]
-      </c>
       <c r="BE28">
         <v>0.0</v>
       </c>
       <c r="BF28">
         <v>0.0</v>
       </c>
       <c r="BG28">
         <v>0.0</v>
       </c>
       <c r="BH28">
+        <v>0.0</v>
+      </c>
+      <c r="BI28">
+        <v>0.0</v>
+      </c>
+      <c r="BJ28">
         <v>16789000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>15963000.0</v>
       </c>
-      <c r="BJ28">
-[...4 lines deleted...]
-      </c>
       <c r="BL28">
         <v>0.0</v>
       </c>
       <c r="BM28">
         <v>0.0</v>
       </c>
       <c r="BN28">
         <v>0.0</v>
       </c>
       <c r="BO28">
         <v>0.0</v>
       </c>
       <c r="BP28">
         <v>0.0</v>
       </c>
       <c r="BQ28">
         <v>0.0</v>
       </c>
       <c r="BR28">
         <v>0.0</v>
       </c>
       <c r="BS28">
         <v>0.0</v>
       </c>
       <c r="BT28">
         <v>0.0</v>
       </c>
       <c r="BU28">
         <v>0.0</v>
       </c>
       <c r="BV28">
         <v>0.0</v>
       </c>
       <c r="BW28">
+        <v>0.0</v>
+      </c>
+      <c r="BX28">
+        <v>0.0</v>
+      </c>
+      <c r="BY28">
         <v>344000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>75000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>265000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>169</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>28073000.0</v>
+      </c>
+      <c r="D29">
         <v>30341000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>36002000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>22711000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>24113000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>26109000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1757000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4688000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>18927000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>20474000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>13247000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4419000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5384000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5343000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>92000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-12099000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-3018000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1210000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1103000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-1636000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1267000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3257000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>205000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>6146000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2887000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>110000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2344000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1866000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>2762000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2545000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B30">
+        <v>23671000.0</v>
+      </c>
+      <c r="C30">
+        <v>64604000.0</v>
+      </c>
+      <c r="D30">
         <v>61898000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>50317000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>27997000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>32552000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>30142000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>17118000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>29318000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>28553000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>26928000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>20383000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>21956000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>22564000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>22055000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>17021000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>24519000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>23266000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>19160000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>20981000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>18112000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>15774000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>15194000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>12212000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-21032000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>15971000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>18209000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>13798000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>13945000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>13945000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>14682000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>12446000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>14222000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>15531000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>13920000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>11454000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>14351000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>15540000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>13393000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>6942000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>11263000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>13140000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>12707000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>13300000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>12449000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>12477000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>12326000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>11451000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>12203000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>11959000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>12113000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>13216000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>9672000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>8204000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>6801000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>7665000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-21628000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>4227000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>4267000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>4445000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2447000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>2357000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>2128000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>1880000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>2021000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>1886000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>1696000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>1664000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>1365000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>1515000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>1244000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-10834000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>1353000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>469000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>704000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>1680000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>75000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>265000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:78">
+    <row r="31" spans="1:80">
       <c r="A31" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>171</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>226357000.0</v>
+      </c>
+      <c r="D31">
         <v>3018000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>695000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>292458000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-23866000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-3384000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>267724000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-3421000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-3452000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-3149000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-2740000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-92321000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-87175000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-92246000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>2618000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-63602000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-11560000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-108521000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>2440000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-88941000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-85357000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-74631000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-259893000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-35203000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-56004000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-42874000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-15114000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-44172000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-40157000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>456000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-26132000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-43039000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-36267000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-33485000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-7079000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>5338000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>405000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-3755000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-60351000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-40639000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-43644000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-44532000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-39656000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-43026000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-33687000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>4767000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>684000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>9577000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>9350000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>9539000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>1116000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>8825000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-846000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>6115000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-1359000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>5125000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>4734000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>4518000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>10807000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>1184000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>2091000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>2128000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>2867000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>2021000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>692000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>1186000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>1364000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>1365000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>1282000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>1064000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>54000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>189000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>284000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>6316000.0</v>
       </c>
-      <c r="BW31">
-[...4 lines deleted...]
-      </c>
       <c r="BY31">
         <v>0.0</v>
       </c>
       <c r="BZ31">
         <v>0.0</v>
       </c>
+      <c r="CA31">
+        <v>0.0</v>
+      </c>
+      <c r="CB31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:78">
+    <row r="32" spans="1:80">
       <c r="A32" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B32">
+        <v>244909000.0</v>
+      </c>
+      <c r="C32">
+        <v>246653000.0</v>
+      </c>
+      <c r="D32">
         <v>242882000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>246243000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>216401000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>221952000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>217059000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>161442000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>175238000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>206355000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>206419000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>162657000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>131538000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>127338000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>128476000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>115927000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>125389000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>125399000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>125273000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>110870000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>97612000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>99957000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>94112000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>70328000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>66457000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>80628000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>58770000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>63231000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>59979000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>58630000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>60634000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>52997000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>61743000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>58813000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>57739000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>61623000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>47490000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>67580000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>67713000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>68366000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>67737000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>61520000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>60594000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>63412000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>61262000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>79068000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>82210000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>64752000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>66955000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>66284000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>68117000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>65252000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>54692000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>59333000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>61811000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>50898000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>31481000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>38676000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>41652000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>36911000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>19713000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>19481000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>18049000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>17144000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>17072000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>17411000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>16987000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>12922000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>12781000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>20352000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>22323000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>19481000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>8665000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>10483000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>10906000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>5654000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>1895000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>111000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -23521,51 +23894,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B2">
         <v>536184999.0</v>
       </c>
       <c r="C2">
         <v>539765000.0</v>
       </c>
       <c r="D2">
         <v>237763000.0</v>
       </c>
       <c r="E2">
         <v>631343000.0</v>
       </c>
       <c r="F2">
         <v>433741000.0</v>
       </c>
       <c r="G2">
         <v>229918000.0</v>
       </c>
       <c r="H2">
         <v>240158000.0</v>
       </c>
       <c r="I2">
         <v>256693000.0</v>
       </c>
@@ -23584,51 +23957,51 @@
       <c r="N2">
         <v>230214000.0</v>
       </c>
       <c r="O2">
         <v>100355000.0</v>
       </c>
       <c r="P2">
         <v>54849000.0</v>
       </c>
       <c r="Q2">
         <v>43453000.0</v>
       </c>
       <c r="R2">
         <v>81060000.0</v>
       </c>
       <c r="S2">
         <v>15729000.0</v>
       </c>
       <c r="T2">
         <v>1000.0</v>
       </c>
       <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B3">
         <v>3633000</v>
       </c>
       <c r="C3">
         <v>4052000</v>
       </c>
       <c r="D3">
         <v>6502000</v>
       </c>
       <c r="E3">
         <v>10141000</v>
       </c>
       <c r="F3">
         <v>3318000</v>
       </c>
       <c r="G3">
         <v>6437000</v>
       </c>
       <c r="H3">
         <v>2887000</v>
       </c>
       <c r="I3">
         <v>2596000</v>
       </c>
@@ -23649,141 +24022,141 @@
       </c>
       <c r="O3">
         <v>1196000</v>
       </c>
       <c r="P3">
         <v>3144000</v>
       </c>
       <c r="Q3">
         <v>7534000</v>
       </c>
       <c r="R3">
         <v>314000</v>
       </c>
       <c r="S3">
         <v>268000</v>
       </c>
       <c r="T3">
         <v>36000</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-393482000.0</v>
       </c>
       <c r="F4">
         <v>197656000.0</v>
       </c>
       <c r="G4">
         <v>203821000.0</v>
       </c>
       <c r="H4">
         <v>-10218000.0</v>
       </c>
       <c r="I4">
         <v>-16371000.0</v>
       </c>
       <c r="J4">
         <v>-24647000.0</v>
       </c>
       <c r="K4">
         <v>12793000.0</v>
       </c>
       <c r="L4">
         <v>-46678000.0</v>
       </c>
       <c r="M4">
         <v>21318000.0</v>
       </c>
       <c r="N4">
         <v>63184000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>643288000.0</v>
       </c>
       <c r="F5">
         <v>1406000.0</v>
       </c>
       <c r="G5">
         <v>-68410000.0</v>
       </c>
       <c r="H5">
         <v>-10358000.0</v>
       </c>
       <c r="I5">
         <v>3853000.0</v>
       </c>
       <c r="J5">
         <v>141019000.0</v>
       </c>
       <c r="K5">
         <v>49156000.0</v>
       </c>
       <c r="L5">
         <v>-5136000.0</v>
       </c>
       <c r="M5">
         <v>-15476000.0</v>
       </c>
       <c r="N5">
         <v>-11249000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B6">
         <v>677689000.0</v>
       </c>
       <c r="C6">
         <v>-3580000.0</v>
       </c>
       <c r="D6">
         <v>302002000.0</v>
       </c>
       <c r="E6">
         <v>-393580000.0</v>
       </c>
       <c r="F6">
         <v>197602000.0</v>
       </c>
       <c r="G6">
         <v>203823000.0</v>
       </c>
       <c r="H6">
         <v>-10240000.0</v>
       </c>
       <c r="I6">
         <v>-16535000.0</v>
       </c>
@@ -23802,51 +24175,51 @@
       <c r="N6">
         <v>63184000.0</v>
       </c>
       <c r="O6">
         <v>129859000.0</v>
       </c>
       <c r="P6">
         <v>45506000.0</v>
       </c>
       <c r="Q6">
         <v>11396000.0</v>
       </c>
       <c r="R6">
         <v>-37607000.0</v>
       </c>
       <c r="S6">
         <v>65331000.0</v>
       </c>
       <c r="T6">
         <v>15728000.0</v>
       </c>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B7">
         <v>107143000.0</v>
       </c>
       <c r="C7">
         <v>195851000.0</v>
       </c>
       <c r="D7">
         <v>138952000.0</v>
       </c>
       <c r="E7">
         <v>49130000.0</v>
       </c>
       <c r="F7">
         <v>76244000.0</v>
       </c>
       <c r="G7">
         <v>60040000.0</v>
       </c>
       <c r="H7">
         <v>14125000.0</v>
       </c>
       <c r="I7">
         <v>-7645000.0</v>
       </c>
@@ -23867,96 +24240,96 @@
       </c>
       <c r="O7">
         <v>76032000.0</v>
       </c>
       <c r="P7">
         <v>48481000.0</v>
       </c>
       <c r="Q7">
         <v>10785000.0</v>
       </c>
       <c r="R7">
         <v>-26274000.0</v>
       </c>
       <c r="S7">
         <v>56394000.0</v>
       </c>
       <c r="T7">
         <v>19072000.0</v>
       </c>
       <c r="U7">
         <v>100000.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-595841000.0</v>
       </c>
       <c r="F8">
         <v>-54744000.0</v>
       </c>
       <c r="G8">
         <v>-18045000.0</v>
       </c>
       <c r="H8">
         <v>-12230000.0</v>
       </c>
       <c r="I8">
         <v>-15122000.0</v>
       </c>
       <c r="J8">
         <v>-101696000.0</v>
       </c>
       <c r="K8">
         <v>18248000.0</v>
       </c>
       <c r="L8">
         <v>-10789000.0</v>
       </c>
       <c r="M8">
         <v>-7106000.0</v>
       </c>
       <c r="N8">
         <v>-23744000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B9">
         <v>261722000.0</v>
       </c>
       <c r="C9">
         <v>-203307000.0</v>
       </c>
       <c r="D9">
         <v>313853000.0</v>
       </c>
       <c r="E9">
         <v>-578914000.0</v>
       </c>
       <c r="F9">
         <v>8716000.0</v>
       </c>
       <c r="G9">
         <v>-680000.0</v>
       </c>
       <c r="H9">
         <v>-12355000.0</v>
       </c>
       <c r="I9">
         <v>-19667000.0</v>
       </c>
@@ -23975,145 +24348,145 @@
       <c r="N9">
         <v>-4032000.0</v>
       </c>
       <c r="O9">
         <v>3267000.0</v>
       </c>
       <c r="P9">
         <v>-6400000.0</v>
       </c>
       <c r="Q9">
         <v>-923000.0</v>
       </c>
       <c r="R9">
         <v>122000.0</v>
       </c>
       <c r="S9">
         <v>-1765000.0</v>
       </c>
       <c r="T9">
         <v>-3256000.0</v>
       </c>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-182354000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>63128000.0</v>
       </c>
       <c r="G10">
         <v>64223000.0</v>
       </c>
       <c r="H10">
         <v>26487000.0</v>
       </c>
       <c r="I10">
         <v>-3198000.0</v>
       </c>
       <c r="J10">
         <v>136349000.0</v>
       </c>
       <c r="K10">
         <v>51670000.0</v>
       </c>
       <c r="L10">
         <v>-37039000.0</v>
       </c>
       <c r="M10">
         <v>30288000.0</v>
       </c>
       <c r="N10">
         <v>-16959000.0</v>
       </c>
       <c r="O10">
         <v>71355000.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-7094000.0</v>
       </c>
       <c r="F11">
         <v>101301000.0</v>
       </c>
       <c r="G11">
         <v>110900000.0</v>
       </c>
       <c r="H11">
         <v>32306000.0</v>
       </c>
       <c r="I11">
         <v>11741000.0</v>
       </c>
       <c r="J11">
         <v>-24722000.0</v>
       </c>
       <c r="K11">
         <v>-13024000.0</v>
       </c>
       <c r="L11">
         <v>-20389000.0</v>
       </c>
       <c r="M11">
         <v>44201000.0</v>
       </c>
       <c r="N11">
         <v>16527000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>7189000.0</v>
       </c>
       <c r="F12">
         <v>16472000.0</v>
       </c>
       <c r="G12">
         <v>16639000.0</v>
       </c>
       <c r="H12">
         <v>8761000.0</v>
       </c>
       <c r="I12">
         <v>-1359000.0</v>
       </c>
       <c r="J12">
         <v>-2125000.0</v>
       </c>
       <c r="K12">
         <v>-1560000.0</v>
       </c>
@@ -24124,94 +24497,94 @@
         <v>-1294000.0</v>
       </c>
       <c r="N12">
         <v>5937000.0</v>
       </c>
       <c r="O12">
         <v>3857000.0</v>
       </c>
       <c r="P12">
         <v>4646000.0</v>
       </c>
       <c r="Q12">
         <v>143000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12">
         <v>3438000.0</v>
       </c>
       <c r="T12">
         <v>1266000.0</v>
       </c>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>8575000.0</v>
       </c>
       <c r="F13">
         <v>-24197000.0</v>
       </c>
       <c r="G13">
         <v>17664000.0</v>
       </c>
       <c r="H13">
         <v>-5049000.0</v>
       </c>
       <c r="I13">
         <v>-18083000.0</v>
       </c>
       <c r="J13">
         <v>40785000.0</v>
       </c>
       <c r="K13">
         <v>65999000.0</v>
       </c>
       <c r="L13">
         <v>-9995000.0</v>
       </c>
       <c r="M13">
         <v>-16194000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B14">
         <v>11217000.0</v>
       </c>
       <c r="C14">
         <v>4299000.0</v>
       </c>
       <c r="D14">
         <v>8184000.0</v>
       </c>
       <c r="E14">
         <v>8010000.0</v>
       </c>
       <c r="F14">
         <v>5549000.0</v>
       </c>
       <c r="G14">
         <v>8747000.0</v>
       </c>
       <c r="H14">
         <v>8942000.0</v>
       </c>
       <c r="I14">
         <v>10996000.0</v>
       </c>
@@ -24228,51 +24601,51 @@
         <v>4958000.0</v>
       </c>
       <c r="N14">
         <v>2103000.0</v>
       </c>
       <c r="O14">
         <v>1591000.0</v>
       </c>
       <c r="P14">
         <v>576000.0</v>
       </c>
       <c r="Q14">
         <v>178000.0</v>
       </c>
       <c r="R14">
         <v>74000.0</v>
       </c>
       <c r="S14">
         <v>37000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B15">
         <v>19289000.0</v>
       </c>
       <c r="C15">
         <v>16598000.0</v>
       </c>
       <c r="D15">
         <v>13719000.0</v>
       </c>
       <c r="E15">
         <v>15233000.0</v>
       </c>
       <c r="F15">
         <v>14065000.0</v>
       </c>
       <c r="G15">
         <v>12694000.0</v>
       </c>
       <c r="H15">
         <v>13012000.0</v>
       </c>
       <c r="I15">
         <v>11318000.0</v>
       </c>
@@ -24289,51 +24662,51 @@
         <v>12355000.0</v>
       </c>
       <c r="N15">
         <v>10902000.0</v>
       </c>
       <c r="O15">
         <v>8561000.0</v>
       </c>
       <c r="P15">
         <v>3825000.0</v>
       </c>
       <c r="Q15">
         <v>1877000.0</v>
       </c>
       <c r="R15">
         <v>113000.0</v>
       </c>
       <c r="S15">
         <v>3000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B16">
         <v>1213874000.0</v>
       </c>
       <c r="C16">
         <v>536185000.0</v>
       </c>
       <c r="D16">
         <v>539765000.0</v>
       </c>
       <c r="E16">
         <v>237763000.0</v>
       </c>
       <c r="F16">
         <v>631343000.0</v>
       </c>
       <c r="G16">
         <v>433741000.0</v>
       </c>
       <c r="H16">
         <v>229918000.0</v>
       </c>
       <c r="I16">
         <v>240158000.0</v>
       </c>
@@ -24354,84 +24727,84 @@
       </c>
       <c r="O16">
         <v>230214000.0</v>
       </c>
       <c r="P16">
         <v>100355000.0</v>
       </c>
       <c r="Q16">
         <v>54849000.0</v>
       </c>
       <c r="R16">
         <v>43453000.0</v>
       </c>
       <c r="S16">
         <v>81060000.0</v>
       </c>
       <c r="T16">
         <v>15729000.0</v>
       </c>
       <c r="U16">
         <v>1000.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>61000.0</v>
       </c>
       <c r="K17">
         <v>3000.0</v>
       </c>
       <c r="L17">
         <v>-61000.0</v>
       </c>
       <c r="M17">
         <v>-29000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B18">
         <v>444449000.0</v>
       </c>
       <c r="C18">
         <v>327764000.0</v>
       </c>
       <c r="D18">
         <v>224155999.0</v>
       </c>
       <c r="E18">
         <v>-10153000.0</v>
       </c>
       <c r="F18">
         <v>93185000.0</v>
       </c>
       <c r="G18">
         <v>70874000.0</v>
       </c>
       <c r="H18">
         <v>51160000.0</v>
       </c>
       <c r="I18">
         <v>25999000.0</v>
       </c>
@@ -24450,188 +24823,188 @@
       <c r="N18">
         <v>52039000.0</v>
       </c>
       <c r="O18">
         <v>105070000.0</v>
       </c>
       <c r="P18">
         <v>52889000.0</v>
       </c>
       <c r="Q18">
         <v>8597000.0</v>
       </c>
       <c r="R18">
         <v>-13788000.0</v>
       </c>
       <c r="S18">
         <v>66374000.0</v>
       </c>
       <c r="T18">
         <v>19828000.0</v>
       </c>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B19">
         <v>114987000.0</v>
       </c>
       <c r="C19">
         <v>-260110000.0</v>
       </c>
       <c r="D19">
         <v>4269000.0</v>
       </c>
       <c r="E19">
         <v>-448851000.0</v>
       </c>
       <c r="F19">
         <v>27032000.0</v>
       </c>
       <c r="G19">
         <v>125566000.0</v>
       </c>
       <c r="H19">
         <v>-27084000.0</v>
       </c>
       <c r="I19">
         <v>-81521000.0</v>
       </c>
       <c r="J19">
         <v>-77187000.0</v>
       </c>
       <c r="K19">
         <v>-36422000.0</v>
       </c>
       <c r="L19">
         <v>-72124000.0</v>
       </c>
       <c r="M19">
         <v>-10483000.0</v>
       </c>
       <c r="N19">
         <v>-86043000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>84572000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B21">
         <v>8354000.0</v>
       </c>
       <c r="C21">
         <v>43015000.0</v>
       </c>
       <c r="D21">
         <v>4543000.0</v>
       </c>
       <c r="E21">
         <v>151459000.0</v>
       </c>
       <c r="F21">
         <v>-152000.0</v>
       </c>
       <c r="G21">
         <v>19376000.0</v>
       </c>
       <c r="H21">
         <v>9291000.0</v>
       </c>
       <c r="I21">
         <v>4768000.0</v>
       </c>
       <c r="J21">
         <v>97660000.0</v>
       </c>
       <c r="K21">
         <v>18644000.0</v>
       </c>
       <c r="L21">
         <v>7636000.0</v>
       </c>
       <c r="M21">
         <v>-234000.0</v>
       </c>
       <c r="N21">
         <v>138480000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B22">
         <v>320395000.0</v>
       </c>
       <c r="C22">
         <v>109953000.0</v>
       </c>
       <c r="D22">
         <v>76409000.0</v>
       </c>
       <c r="E22">
         <v>-54603000.0</v>
       </c>
       <c r="F22">
         <v>7242000.0</v>
       </c>
       <c r="G22">
         <v>27580000.0</v>
       </c>
       <c r="H22">
         <v>26576000.0</v>
       </c>
       <c r="I22">
         <v>17725000.0</v>
       </c>
@@ -24652,51 +25025,51 @@
       </c>
       <c r="O22">
         <v>30157000.0</v>
       </c>
       <c r="P22">
         <v>9964000.0</v>
       </c>
       <c r="Q22">
         <v>5422000.0</v>
       </c>
       <c r="R22">
         <v>10910000.0</v>
       </c>
       <c r="S22">
         <v>12655000.0</v>
       </c>
       <c r="T22">
         <v>1017000.0</v>
       </c>
       <c r="U22">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B23">
         <v>5183000.0</v>
       </c>
       <c r="C23">
         <v>-100554000.0</v>
       </c>
       <c r="D23">
         <v>-7495000.0</v>
       </c>
       <c r="E23">
         <v>145621000.0</v>
       </c>
       <c r="F23">
         <v>89400000.0</v>
       </c>
       <c r="G23">
         <v>141000.0</v>
       </c>
       <c r="H23">
         <v>-153000.0</v>
       </c>
       <c r="I23">
         <v>323000.0</v>
       </c>
@@ -24715,51 +25088,51 @@
       <c r="N23">
         <v>-3710000.0</v>
       </c>
       <c r="O23">
         <v>13278000.0</v>
       </c>
       <c r="P23">
         <v>12136000.0</v>
       </c>
       <c r="Q23">
         <v>951000.0</v>
       </c>
       <c r="R23">
         <v>9000.0</v>
       </c>
       <c r="S23">
         <v>139000.0</v>
       </c>
       <c r="T23">
         <v>-17091000.0</v>
       </c>
       <c r="U23"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B24">
         <v>2013000.0</v>
       </c>
       <c r="C24">
         <v>-12461000.0</v>
       </c>
       <c r="D24">
         <v>42000.0</v>
       </c>
       <c r="E24">
         <v>20655000.0</v>
       </c>
       <c r="F24">
         <v>13138000.0</v>
       </c>
       <c r="G24">
         <v>24086000.0</v>
       </c>
       <c r="H24">
         <v>80430000.0</v>
       </c>
       <c r="I24">
         <v>-6619000.0</v>
       </c>
@@ -24776,51 +25149,51 @@
         <v>-3215000.0</v>
       </c>
       <c r="N24">
         <v>1000.0</v>
       </c>
       <c r="O24">
         <v>12427000.0</v>
       </c>
       <c r="P24">
         <v>1606000.0</v>
       </c>
       <c r="Q24">
         <v>-526000.0</v>
       </c>
       <c r="R24">
         <v>-4726000.0</v>
       </c>
       <c r="S24">
         <v>-450000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B25">
         <v>-1067000.0</v>
       </c>
       <c r="C25">
         <v>9118000.0</v>
       </c>
       <c r="D25">
         <v>-2884000.0</v>
       </c>
       <c r="E25">
         <v>-7775000.0</v>
       </c>
       <c r="F25">
         <v>-7428000.0</v>
       </c>
       <c r="G25">
         <v>-35312000.0</v>
       </c>
       <c r="H25">
         <v>-3927000.0</v>
       </c>
       <c r="I25">
         <v>2746000.0</v>
       </c>
@@ -24839,51 +25212,51 @@
       <c r="N25">
         <v>351000.0</v>
       </c>
       <c r="O25">
         <v>8000.0</v>
       </c>
       <c r="P25">
         <v>-1031000.0</v>
       </c>
       <c r="Q25">
         <v>-2031000.0</v>
       </c>
       <c r="R25">
         <v>17000.0</v>
       </c>
       <c r="S25">
         <v>466000.0</v>
       </c>
       <c r="T25">
         <v>428000.0</v>
       </c>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B26">
         <v>-1524000.0</v>
       </c>
       <c r="C26">
         <v>-1037000.0</v>
       </c>
       <c r="D26">
         <v>-784000.0</v>
       </c>
       <c r="E26">
         <v>-88312000.0</v>
       </c>
       <c r="F26">
         <v>-1314000.0</v>
       </c>
       <c r="G26">
         <v>-6708000.0</v>
       </c>
       <c r="H26">
         <v>-20054000.0</v>
       </c>
       <c r="I26">
         <v>-21166000.0</v>
       </c>
@@ -24898,51 +25271,51 @@
       </c>
       <c r="M26">
         <v>-39031000.0</v>
       </c>
       <c r="N26">
         <v>-30886000.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>-1887000.0</v>
       </c>
       <c r="Q26">
         <v>-3596000.0</v>
       </c>
       <c r="R26">
         <v>-3111000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B27">
         <v>10970000.0</v>
       </c>
       <c r="C27">
         <v>10189000.0</v>
       </c>
       <c r="D27">
         <v>9348000.0</v>
       </c>
       <c r="E27">
         <v>15107000.0</v>
       </c>
       <c r="F27">
         <v>13754000.0</v>
       </c>
       <c r="G27">
         <v>8133000.0</v>
       </c>
       <c r="H27">
         <v>6460000.0</v>
       </c>
       <c r="I27">
         <v>4632000.0</v>
       </c>
@@ -24961,51 +25334,51 @@
       <c r="N27">
         <v>5365000.0</v>
       </c>
       <c r="O27">
         <v>844000.0</v>
       </c>
       <c r="P27">
         <v>27000.0</v>
       </c>
       <c r="Q27">
         <v>87000.0</v>
       </c>
       <c r="R27">
         <v>483000.0</v>
       </c>
       <c r="S27">
         <v>466000.0</v>
       </c>
       <c r="T27">
         <v>428000.0</v>
       </c>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B28">
         <v>-8939000.0</v>
       </c>
       <c r="C28">
         <v>-75174000.0</v>
       </c>
       <c r="D28">
         <v>67117000.0</v>
       </c>
       <c r="E28">
         <v>41067000.0</v>
       </c>
       <c r="F28">
         <v>64301000.0</v>
       </c>
       <c r="G28">
         <v>-16705000.0</v>
       </c>
       <c r="H28">
         <v>-114724000.0</v>
       </c>
       <c r="I28">
         <v>-27288000.0</v>
       </c>
@@ -25024,51 +25397,51 @@
       <c r="N28">
         <v>97752000.0</v>
       </c>
       <c r="O28">
         <v>24799000.0</v>
       </c>
       <c r="P28">
         <v>6424000.0</v>
       </c>
       <c r="Q28">
         <v>-4522000.0</v>
       </c>
       <c r="R28">
         <v>-3102000.0</v>
       </c>
       <c r="S28">
         <v>9934000.0</v>
       </c>
       <c r="T28">
         <v>12955000.0</v>
       </c>
       <c r="U28"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B29">
         <v>446740000.0</v>
       </c>
       <c r="C29">
         <v>331816000.0</v>
       </c>
       <c r="D29">
         <v>230658000.0</v>
       </c>
       <c r="E29">
         <v>-12000.0</v>
       </c>
       <c r="F29">
         <v>96503000.0</v>
       </c>
       <c r="G29">
         <v>77311000.0</v>
       </c>
       <c r="H29">
         <v>54047000.0</v>
       </c>
       <c r="I29">
         <v>28595000.0</v>
       </c>
@@ -25087,51 +25460,51 @@
       <c r="N29">
         <v>55472000.0</v>
       </c>
       <c r="O29">
         <v>106266000.0</v>
       </c>
       <c r="P29">
         <v>56033000.0</v>
       </c>
       <c r="Q29">
         <v>16131000.0</v>
       </c>
       <c r="R29">
         <v>-13474000.0</v>
       </c>
       <c r="S29">
         <v>66642000.0</v>
       </c>
       <c r="T29">
         <v>19864000.0</v>
       </c>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B30">
         <v>240117000.0</v>
       </c>
       <c r="C30">
         <v>-260110000.0</v>
       </c>
       <c r="D30">
         <v>4269000.0</v>
       </c>
       <c r="E30">
         <v>-434537000.0</v>
       </c>
       <c r="F30">
         <v>36852000.0</v>
       </c>
       <c r="G30">
         <v>143215000.0</v>
       </c>
       <c r="H30">
         <v>50459000.0</v>
       </c>
       <c r="I30">
         <v>-17678000.0</v>
       </c>
@@ -25169,3803 +25542,3845 @@
         <v>-17091000.0</v>
       </c>
       <c r="U30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ30"/>
+  <dimension ref="A1:CA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AF1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AG1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AJ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AK1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AO1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AS1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BE1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BH1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BI1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BJ1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BK1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BN1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BR1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
       </c>
-      <c r="BT1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BU1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BV1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BW1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
       </c>
-      <c r="BX1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BY1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BZ1" t="s">
-        <v>139</v>
+        <v>140</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>141</v>
       </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:79">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B2">
+        <v>1017806000.0</v>
+      </c>
+      <c r="C2">
         <v>1213874000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>991672000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>950896000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>758203000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>536185000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>522096000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>449132000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>658687000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>539765000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>327006000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>296978000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>305012000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>237763000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>358599000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>363088000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>571440000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>631343000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>571534000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>628686000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>555797000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>433741000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>413091000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>423164000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>317778000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>229918000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>215326000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>217853000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>178665000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>240158000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>249783000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>217262000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>227019000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>256693000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>292438000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>296520000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>407937000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>280531000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>291880000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>309274000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>277913000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>267738000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>331542000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>274729000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>271413000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>314416000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>304323000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>302048000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>296576000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>293398000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>273878000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>296812000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>279327000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>230214000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>141922000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>131088000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>110876000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>100355000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>61956000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>80256000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>58471000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>54849000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>78417000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>76300000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>54440000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>43453000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>61102000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>79950000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>79493000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>81060000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>26169000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>18455000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>19285000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>15729000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>16658000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>10537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317078000.0</v>
       </c>
       <c r="BZ2">
         <v>317078000.0</v>
       </c>
+      <c r="CA2">
+        <v>317078000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:79">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B3">
+        <v>290000</v>
+      </c>
+      <c r="C3">
         <v>335000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>585000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>794000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>522000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1732000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1061000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>952000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1093000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>946000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1318000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4208000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1293000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1469000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>910000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1202000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2368000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5661000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>735000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1308000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>578000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>697000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>509000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>579000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4996000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>353000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>721000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>853000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>679000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>634000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>533000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>609000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>983000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>471000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1105000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>577000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>655000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>640000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>322000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>58000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>213000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>272000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>275000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>189000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>149000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>227000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>128000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>159000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>74000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>92000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>326000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>415000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>328000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2364000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>244000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>472000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>184000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>296000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>123000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1178000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1189000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>654000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>119000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>117000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>7204000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>94000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>75000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>154000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>74000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>11000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>47000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>154000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>67000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>19000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
+      <c r="CA3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:79">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>67252000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-120824000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-4459000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-208321000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-59878000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>59821000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-57155000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>72925000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>122065000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>20642000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-10118000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>105386000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>87911000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>14616000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-2504000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>39155000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-61485000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-9657000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>32605000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-9645000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-29674000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-36554000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-4082000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-111417000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>127406000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-17394000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>31361000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>10175000.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-      <c r="AU4">
+      <c r="AU4"/>
+      <c r="AV4">
         <v>10393000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>2275000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>5472000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>3178000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>19520000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-22934000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>17485000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>49113000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
+      <c r="CA4"/>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:79">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-79390000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-304245000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>932939000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1768000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>12826000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>577000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>34435000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9981000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-43587000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-27345000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-39360000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3695000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1990000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-25513000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>77566000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-35304000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-27107000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>76804000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-34935000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>21412000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-59428000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-137753000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>287664000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4595000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4297000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>4850000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>31335000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1280000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>302000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2667000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-9873000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-3238000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>326000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3149000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-18663000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>10237000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
+      <c r="CA5"/>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:79">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B6">
+        <v>-141092000.0</v>
+      </c>
+      <c r="C6">
         <v>-196068000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>222202000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>40776000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>192693000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>222018000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>14089000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>72964000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-209555000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>118922000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>212759000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>30028000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-8034000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>67249000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-120836000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-4489000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-208352000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-59903000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>59809000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-57152000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>72889000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>122056000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>20650000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-10073000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>105386000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>87860000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>14592000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2527000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>39188000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-61493000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-9625000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>32521000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9757000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-29674000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-36554000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-4082000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-111417000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>127406000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-11349000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-17394000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>31361000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>10175000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-63804000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>56813000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3316000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-43003000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>10393000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2275000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>5472000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3178000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>19520000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-22934000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>17485000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>49113000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>88292000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>10834000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>20212000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>10521000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>38399000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-18300000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>21785000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3622000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-23568000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>2117000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>21860000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>10987000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-17649000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-18848000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>457000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-1567000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>54891000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>7714000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-830000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>3556000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-929000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>6121000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>10500000.0</v>
       </c>
-      <c r="BZ6"/>
+      <c r="CA6"/>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:79">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B7">
+        <v>-56668000.0</v>
+      </c>
+      <c r="C7">
         <v>56668000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-104430000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-47765000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>69217000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>82978000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>68093000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>92416000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-86549000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>121891000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>116648000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>50433000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-112006000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>83877000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>13047000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>24007000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-39646000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>51722000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>35635000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-43915000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>57054000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>27470000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-7509000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-16745000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>44272000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>40022000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4949000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-8000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>6080000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>3104000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1183000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-8170000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>30889000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-29181000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-48405000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>58076000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-4224000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>10607000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-11336000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>14143000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>34229000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>18007000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-77179000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>14954000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-6307000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>29318000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>6889000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-6604000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>6438000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>14806000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-11463000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-4406000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>2409000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-5006000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>59652000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>11085000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-6049000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>11344000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>35226000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-5499000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>21460000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-2706000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-10841000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-4667000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>15080000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>11213000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-18470000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-6195000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>820000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-2429000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>53598000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-4475000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-472000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>7743000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>12933000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>6279000.0</v>
       </c>
-      <c r="BY7"/>
-      <c r="BZ7">
+      <c r="BZ7"/>
+      <c r="CA7">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:78">
+    <row r="8" spans="1:79">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>124181000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>337931000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-908335000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-64890000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>39453000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-184607000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>71549000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-15440000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>73754000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-23712000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-10447000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-9844000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>25958000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>51393000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-88222000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-3355000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>27954000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-32761000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>25309000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-40289000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>32619000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>126338000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-206784000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-32895000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>11645000.0</v>
       </c>
-      <c r="AM8"/>
-      <c r="AN8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>6890000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-27352000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>24710000.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-      <c r="AU8">
+      <c r="AU8"/>
+      <c r="AV8">
         <v>7577000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>4746000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-28714000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>9285000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>13834000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>2244000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-26519000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-13303000.0</v>
       </c>
-      <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
+      <c r="CA8"/>
     </row>
-    <row r="9" spans="1:78">
+    <row r="9" spans="1:79">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B9">
+        <v>-17148000.0</v>
+      </c>
+      <c r="C9">
         <v>17148000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-207648000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>102627000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>78436000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>24943000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-249035000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9789000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2111000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>33828000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>126001000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>56945000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>50770000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>81692000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>281398000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-899363000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2972000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>35332000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-52649000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>38923000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-29917000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>52359000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-29834000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4576000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>8675000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>15903000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>36160000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-84615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18050000.0</v>
       </c>
       <c r="AD9">
         <v>18050000.0</v>
       </c>
       <c r="AE9">
+        <v>18050000.0</v>
+      </c>
+      <c r="AF9">
         <v>-42022000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>23242000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-18925000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>18038000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>120014000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-214304000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-8990000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-355000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>8850000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1102000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-8527000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>930000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>10147000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>383000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-11645000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-2692000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>10759000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2179000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-10729000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-3359000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>9926000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3705000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-11180000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-6483000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>8544000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>3239000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-6991000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-1525000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-2172000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>213000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-5593000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1152000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>3505000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>702000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-5745000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>615000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>13461000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>14682000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-3639000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-24382000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>7867000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1762000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-8292000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-3102000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-3254000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-2000.0</v>
       </c>
-      <c r="BY9"/>
       <c r="BZ9"/>
+      <c r="CA9"/>
     </row>
-    <row r="10" spans="1:78">
+    <row r="10" spans="1:79">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-18382000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>96740000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-81190000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>78858000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-31280000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>24173000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-19660000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>34685000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>24017000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-30562000.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-9026000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-17336000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>38933000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-31524000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>41889000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-52496000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-176080000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>295426000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>14812000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2191000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-19778000.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
         <v>51031000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>13099000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-83876000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>18697000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>21694000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>6446000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-3460000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-6183000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>17770000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>22036000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-24902000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-7069000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>13252000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1760000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>55597000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>10208000.0</v>
       </c>
-      <c r="BE10">
-[...1 lines deleted...]
-      </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
         <v>39799000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-3345000.0</v>
       </c>
-      <c r="BI10">
-[...2 lines deleted...]
-      <c r="BJ10"/>
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
+      <c r="CA10"/>
     </row>
-    <row r="11" spans="1:78">
+    <row r="11" spans="1:79">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>15370000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-960000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>39455000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-38491000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>129000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>28915000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2353000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>36944000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>10076000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>42471000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3862000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>40405000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-5622000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>53262000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>22855000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-20951000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>9591000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>45106000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1440000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-40335000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>768000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>51557000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-249000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-35223000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-25118000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>32860000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2759000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-11819000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1284000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>30729000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-4841000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-26178000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>-900000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-8683000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>45025000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>8759000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-25623000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-3501000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>47591000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1940000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>5211000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
+      <c r="CA11"/>
     </row>
-    <row r="12" spans="1:78">
+    <row r="12" spans="1:79">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>5815000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4399000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-3315000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>18091000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-14551000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5236000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1587000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>13183000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>378000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1029000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1550000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5557000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5402000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3789000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1891000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2448000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2453000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2207000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1653000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>686000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-853000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>57000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-1249000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-3434000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1899000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-588000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-2000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-1497000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-4815000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-70000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1169000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13384000.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>8571000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>16131000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1903000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-4957000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>527000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1233000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3987000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-5387000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8136000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-799000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3857000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>141000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4646000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>1026000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>143000.0</v>
       </c>
-      <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>457000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>3282000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>3438000.0</v>
       </c>
-      <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>1092000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1316000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1266000.0</v>
       </c>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
+      <c r="CA12"/>
     </row>
-    <row r="13" spans="1:78">
+    <row r="13" spans="1:79">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>41463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-116623000.0</v>
       </c>
       <c r="N13">
         <v>-116623000.0</v>
       </c>
       <c r="O13">
+        <v>-116623000.0</v>
+      </c>
+      <c r="P13">
         <v>12603000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>17099000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-28942000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>7815000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>41218000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-93274000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>51212000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-23353000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>9461000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-24181000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>16791000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>15593000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>29929000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-11276000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-29088000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>5386000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>33468000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-10131000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-11454000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-29966000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>40576000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>80257000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-31666000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-3797000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>65699000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>5969000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>30852000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-9995000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-16194000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
+      <c r="CA13"/>
     </row>
-    <row r="14" spans="1:78">
+    <row r="14" spans="1:79">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B14">
+        <v>2045000.0</v>
+      </c>
+      <c r="C14">
         <v>2240000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2339000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2318000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4069000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2019000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2185000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2160000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1465000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1003000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1983000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1972000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1999000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2230000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2351000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2164000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1979000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1516000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1273000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1348000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1565000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1363000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2248000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2140000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2177000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2182000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2265000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1975000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1995000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2707000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2801000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2756000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2739000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2700000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2646000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2565000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2479000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1901000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1440000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1312000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1281000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1375000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1340000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1322000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1300000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1289000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1276000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1246000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1233000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1203000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>621000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>437000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>426000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>619000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>568000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>386000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>343000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>294000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>251000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>167000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>95000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>63000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>61000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>60000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>35000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>22000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>21000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>24000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>16000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>13000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>20000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>10000.0</v>
       </c>
-      <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
+      <c r="CA14"/>
     </row>
-    <row r="15" spans="1:78">
+    <row r="15" spans="1:79">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B15">
+        <v>5081000.0</v>
+      </c>
+      <c r="C15">
         <v>5195000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>14107000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>5183000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4618000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4306000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4244000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4189000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4172000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3993000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3424000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3426000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3437000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3432000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3459000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3606000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4045000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4123000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4122000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3338000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3736000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2869000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3186000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3193000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3143000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3172000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3183000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3248000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3268000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3313000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2947000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>3360000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1728000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3283000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3394000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3486000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3430000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3596000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3070000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3058000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3122000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3188000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2790000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3263000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3148000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3227000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2998000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3038000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3113000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3206000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3198000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2610000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2601000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2493000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3443000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1967000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1977000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1174000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1613000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>830000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>766000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>616000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>113000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>145000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>3000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>1000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3000.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
+      <c r="CA15"/>
     </row>
-    <row r="16" spans="1:78">
+    <row r="16" spans="1:79">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B16">
+        <v>876714000.0</v>
+      </c>
+      <c r="C16">
         <v>1017806000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1213874000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>991672000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>950896000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>758203000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>536185000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>522096000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>449132000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>658687000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>539765000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>327006000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>296978000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>305012000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>237763000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>358599000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>363088000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>571440000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>631343000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>571534000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>628686000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>555797000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>433741000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>413091000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>423164000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>317778000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>229918000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>215326000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>217853000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>178665000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>240158000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>249783000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>217262000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>227019000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>255884000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>292438000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>296520000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>407937000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>280531000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>291880000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>309274000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>277913000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>267738000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>331542000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>274729000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>271413000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>314716000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>304323000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>302048000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>296576000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>293398000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>273878000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>296812000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>279327000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>230214000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>141922000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>131088000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>110876000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>100355000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>61956000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>80256000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>58471000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>54849000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>78417000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>76300000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>54440000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>43453000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>61102000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>79950000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>79493000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>81060000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>26169000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>18455000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>19285000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>15729000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>16658000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>327578000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>317078000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:78">
+    <row r="17" spans="1:79">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>-34000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>30000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-19000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>4000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>46000.0</v>
       </c>
-      <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>9000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-18000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>1000.0</v>
       </c>
-      <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-      <c r="AU17">
+      <c r="AU17"/>
+      <c r="AV17">
         <v>-16000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-25000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-5000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>17000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>-17000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-30000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-7000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
+      <c r="CA17"/>
     </row>
-    <row r="18" spans="1:78">
+    <row r="18" spans="1:79">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B18">
+        <v>124826000.0</v>
+      </c>
+      <c r="C18">
         <v>148671000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>110929000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>25880000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>144477000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>160274000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>73626000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>103192000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-27967000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>181205000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>152046000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>67169000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-94458000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>97640000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>17339000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-41092000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-38088000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>51688000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>47097000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-48284000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>58929000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>35443000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-728000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-33037000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>49589000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>55050000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>15232000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>8407000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>17560000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>9961000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1387000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1249000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>41201000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-15064000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-36072000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>19452000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>6453000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>23616000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-3812000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>21016000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>42887000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>27019000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-61335000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>28366000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>18623000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>58776000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>24720000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>3792000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>24788000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>34976000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>8526000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>3664000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>26936000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>12913000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>68700000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>12876000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>6290000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>17204000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>37402000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-5553000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>24584000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-3544000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-10277000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-1546000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>8217000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>12203000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-17445000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-5146000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>4177000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>4626000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>56407000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-3763000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>2224000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>11573000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>14122000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>6142000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-400000.0</v>
       </c>
-      <c r="BZ18"/>
+      <c r="CA18"/>
     </row>
-    <row r="19" spans="1:78">
+    <row r="19" spans="1:79">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B19">
+        <v>-175412000.0</v>
+      </c>
+      <c r="C19">
         <v>-325025000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-36240000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>2801000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>53748000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>66271000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-55048000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-25629000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-174561000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4872000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-21445000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-33961000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>77432000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-35330000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-122672000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>34865000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-249580000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-111464000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>361000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1088000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>19518000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>11488000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>20523000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>6222000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>79004000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>19817000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>8208000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1519000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1377000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-35434000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-57117000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>40524000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-36464000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-28464000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>11900000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-15462000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-73464000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-161000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-44451000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-26192000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-2298000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-5314000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-67700000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-1357000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>15875000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-3075000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-21926000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-55894000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-23374000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-6757000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-18000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
+      <c r="CA19"/>
     </row>
-    <row r="20" spans="1:78">
+    <row r="20" spans="1:79">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -29000,2302 +29415,2333 @@
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
+      <c r="CA20"/>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:79">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B21">
+        <v>-222000.0</v>
+      </c>
+      <c r="C21">
         <v>-220000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2216000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14838000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2135000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2133000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2132000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2131000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11930000.0</v>
       </c>
       <c r="N21">
         <v>11930000.0</v>
       </c>
       <c r="O21">
+        <v>11930000.0</v>
+      </c>
+      <c r="P21">
         <v>-15027000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-257000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>166743000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-249000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14754000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-244000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-241000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-152000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>14000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-14000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4701000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>14675000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>90980000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-83000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1171000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-82777000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-323000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-260000.0</v>
       </c>
       <c r="AH21">
         <v>-260000.0</v>
       </c>
       <c r="AI21">
+        <v>-260000.0</v>
+      </c>
+      <c r="AJ21">
         <v>-256000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-253000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-40669000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>138838000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7636000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>8724000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-113000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>8986000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7636000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>7636000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-234000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>99755000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>-23000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>38748000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
+      <c r="CA21"/>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:79">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B22">
+        <v>-85043000.0</v>
+      </c>
+      <c r="C22">
         <v>85043000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>112117000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>67888000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>70279000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>74230000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2584000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9392000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>54076000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>47611000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>36930000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>15669000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14882000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>17793000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2651000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-51503000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-8542000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2791000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1435000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-4868000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3830000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6845000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2707000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>15390000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8936000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>547000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6432000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5853000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>7553000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6738000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-8466000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8997000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>6403000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>10791000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>12091000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-40546000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>9542000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>12020000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4608000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>11333000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>7024000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6056000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>11090000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7371000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>22022000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>25378000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>14562000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>14052000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>16430000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>17620000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>15562000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>13378000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>16235000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>20387000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>13101000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2826000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7262000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>6968000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>4796000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2074000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2301000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>793000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1784000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1658000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1282000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>698000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>807000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>814000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>3005000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>6284000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>5117000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>802000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2812000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>3924000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1410000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-114000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-200000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-80000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:79">
       <c r="A23" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B23">
+        <v>-17550000.0</v>
+      </c>
+      <c r="C23">
         <v>2626000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-20539000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1798000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>781000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>830000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-134000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>793000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>864000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3022000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-3815000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-316000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3210000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>14462000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3274000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-6019000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2558000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-402000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3879000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>19000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>93662000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="Y23">
         <v>76000.0</v>
       </c>
       <c r="Z23">
+        <v>76000.0</v>
+      </c>
+      <c r="AA23">
         <v>-25000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>76000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>77000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>139000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>77000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>71000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>201000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>305000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>285000.0</v>
       </c>
       <c r="AJ23">
         <v>285000.0</v>
       </c>
       <c r="AK23">
+        <v>285000.0</v>
+      </c>
+      <c r="AL23">
         <v>191000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-4588000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1263000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>70000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>268000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>60000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>645000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>395000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1819000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>446000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>867000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>252000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>526000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>977000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-3077000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>612000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>235000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1480000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>9392750.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1157000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1180000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>632000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>305000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>37000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>401000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>10879000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>468000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3796000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>139000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>145000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-37000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-12402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="BR23">
         <v>25000.0</v>
       </c>
       <c r="BS23">
+        <v>25000.0</v>
+      </c>
+      <c r="BT23">
         <v>136000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>9798000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-3054000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-8017000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-15070000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-21000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>13000000.0</v>
       </c>
-      <c r="BZ23"/>
+      <c r="CA23"/>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:79">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B24">
+        <v>-26863000.0</v>
+      </c>
+      <c r="C24">
         <v>137000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>209395000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-18763000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-5267000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-938000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1050000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-3794000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2535000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-5082000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-19058000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>30898000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>62437000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>19042000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>397000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>16914000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2106000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>785000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>312000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1279000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>831000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1491000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1026000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>44248000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-70000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-2138000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-48000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>110000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-289000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-9133000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1014000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>801000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-6339000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-67000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-9783000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-164000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-812000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>11056000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1167000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>9940000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-696000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-138000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-5270000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-3144000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-2889000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-519000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-256000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-4557000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-2902000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-7281000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-23925000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-6820000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>137000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>7267000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-83000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>5362000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-119000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2015000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-136000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-135000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-138000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-133000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-137000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-129000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-127000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-450000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1312000.0</v>
       </c>
-      <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>-452000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-70000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>3000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>-17000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-2000000.0</v>
       </c>
-      <c r="BZ24"/>
+      <c r="CA24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:79">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B25">
+        <v>268564000.0</v>
+      </c>
+      <c r="C25">
         <v>1273000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>103067000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2084000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1205000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1104000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>837000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2833000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2722000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4460000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>737000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-94000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-451000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-10163000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2197000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-12888000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4360000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2950000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-3167000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>984000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-4212000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1033000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2867000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-38910000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-4393000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10858000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-99000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-945000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>642000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-3525000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5668000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-2335000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-827000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>240000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-1369000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1103000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-942000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-728000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-4450000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-3259000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>579000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1280000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1514000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4573000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>818000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2356000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>34000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-3075000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-935000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>186000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>129000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>56000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>100000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>66000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-9000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>115000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-135000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>37000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>206000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-69000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-1041000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-127000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-452000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-1035000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-530000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-14000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-54000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-11000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>120000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>82000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-1000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>116000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>108000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>107000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-200000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-20000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:79">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B26">
+        <v>-68096000.0</v>
+      </c>
+      <c r="C26">
         <v>-17582000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>724000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-37000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-48000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-639000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1037000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1037000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-480000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-557000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>784000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-784000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-479000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-305000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-12146000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-6179000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-69589000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-398000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-6000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-20000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1288000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-20000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-209000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-32000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-3409000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-3058000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-3840000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-7185000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-7673000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1356000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-358000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-6156000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-7904000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-6748000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-9047000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-4599000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-671000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-31555000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-2003000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-6025000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-6243000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-6219000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2402000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-20000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-177000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-2205000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-10566000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-10024000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-11067000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-7340000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-29993000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-658000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-235000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>22000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
         <v>-1194000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-693000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-751000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-250000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-794000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-1801000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-1044000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-1454000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-576000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-37000.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>13000000.0</v>
       </c>
-      <c r="BZ26"/>
+      <c r="CA26"/>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:79">
       <c r="A27" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B27">
+        <v>-3359000.0</v>
+      </c>
+      <c r="C27">
         <v>3359000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2608000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2695000.0</v>
       </c>
       <c r="E27">
         <v>2695000.0</v>
       </c>
       <c r="F27">
+        <v>2695000.0</v>
+      </c>
+      <c r="G27">
         <v>2972000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2757000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3474000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2376000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1582000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3535000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1840000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1867000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2106000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2398000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4130000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4242000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4337000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4525000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2732000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4155000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2342000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2111000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2162000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2019000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1841000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1766000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1746000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1489000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1459000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1358000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1369000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1033000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>872000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1161000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1223000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1037000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1102000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1126000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1124000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>967000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>981000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1165000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1258000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1381000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1408000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1510000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2267000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2248000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2085000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1947000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1944000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1085000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>389000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>322000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>310000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>159000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>53000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>5000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>3000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>10000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>9000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>10000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>9000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>24000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>44000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>120000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>122000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>120000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>121000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>122000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>127000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>109000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>108000.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>320000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
+      <c r="CA27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:79">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B28">
+        <v>-90949000.0</v>
+      </c>
+      <c r="C28">
         <v>-19571000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8087000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11416000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6020000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-6248000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5473000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5527000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-5916000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>41834000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>80923000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7350000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7698000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-14100000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-15888000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-13312000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>77595000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-7328000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10224000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-7461000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-5246000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>66784000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11446000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-25465000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-11271000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8585000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-7285000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-10439000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-9631000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-87369000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-3557000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-3599000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-9587000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-10545000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-12412000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-8053000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-44410000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>103905000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-5289000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-127000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-9210000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-11531000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-2145000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-2888000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1506000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-4986000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-12697000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-12810000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-13654000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-9569000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>66732000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-2656000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-2601000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>36277000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6866000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-810000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>19285000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-542000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1308000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-793000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1559000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>10084000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1816000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-250000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-655000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1801000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-1084000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1454000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-551000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-13000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>136000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>9798000.0</v>
       </c>
-      <c r="BU28"/>
       <c r="BV28"/>
-      <c r="BW28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>12955000.0</v>
       </c>
-      <c r="BX28"/>
-      <c r="BY28">
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>13000000.0</v>
       </c>
-      <c r="BZ28"/>
+      <c r="CA28"/>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:79">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B29">
+        <v>125116000.0</v>
+      </c>
+      <c r="C29">
         <v>149006000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>111514000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>26674000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>144999000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>162006000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>74687000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>104144000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-26874000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>182151000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>153364000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>71377000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-93165000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>99109000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18249000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-39890000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-35720000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>57349000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>47832000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-46976000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>59507000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>36140000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-219000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-32458000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>54585000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>55403000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>15953000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9260000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>18239000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>10595000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-854000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1858000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>42184000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-14593000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-34967000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>20029000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>7108000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>24256000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-3490000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>21074000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>43100000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>27291000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-61060000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>28555000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>18772000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>59003000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>24848000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>3951000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>24862000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>35068000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>8852000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>4079000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>27264000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>15277000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>68944000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>13348000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>6474000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>17500000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>37525000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-4375000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>25773000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-2890000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-10158000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-1429000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>15421000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>12297000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-17370000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-4992000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>4251000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>4637000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>56454000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-3609000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>2224000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>11573000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>14141000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>6142000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-400000.0</v>
       </c>
-      <c r="BZ29"/>
+      <c r="CA29"/>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:79">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B30">
+        <v>-174970000.0</v>
+      </c>
+      <c r="C30">
         <v>-325418000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>118844000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2801000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>53748000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>66271000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-55048000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-25629000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-176750000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-105067000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-21526000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25714000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>59675000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-17757000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-123185000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>48743000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-250196000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-109899000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1765000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2718000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>18664000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19141000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9415000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>47805000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>62072000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>23923000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5948000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1325000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>30547000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15289000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-5246000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>34346000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-42276000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-4502000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10795000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-16039000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-74119000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-801000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2581000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-38350000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2511000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-5586000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-589000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>31181000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-13930000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-97024000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1742000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11159000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-5731000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-22338000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-56118000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-24340000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-7148000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2434000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>12477000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1704000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-5547000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-6437000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2182000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-13132000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-2429000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-3572000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-11594000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3796000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>7094000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>491000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>805000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-12402000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-3243000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-6191000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1699000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1525000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-3054000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-8017000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-15070000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-21000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-2000000.0</v>
       </c>
-      <c r="BZ30"/>
+      <c r="CA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>