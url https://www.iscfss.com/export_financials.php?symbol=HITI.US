--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2022-10-31</t>
   </si>
   <si>
     <t>2021-10-31</t>
   </si>
   <si>
     <t>2020-10-31</t>
   </si>
   <si>
     <t>2019-10-31</t>
   </si>
   <si>
@@ -238,50 +238,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
@@ -918,54 +924,54 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
-        <v>27761273.0</v>
+        <v>27765000.0</v>
       </c>
       <c r="C2">
-        <v>8055000.0</v>
+        <v>11212560.0</v>
       </c>
       <c r="D2">
         <v>8353000.0</v>
       </c>
       <c r="E2">
         <v>7670000.0</v>
       </c>
       <c r="F2">
         <v>8739000.0</v>
       </c>
       <c r="G2">
         <v>6421000.0</v>
       </c>
       <c r="H2">
         <v>4408000.0</v>
       </c>
       <c r="I2">
         <v>2515000.0</v>
       </c>
       <c r="J2">
         <v>675283.0</v>
       </c>
       <c r="K2">
         <v>445392.0</v>
       </c>
@@ -983,54 +989,54 @@
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
-        <v>-23948783.0</v>
+        <v>7299000.0</v>
       </c>
       <c r="C5">
-        <v>5257000.0</v>
+        <v>11480000.0</v>
       </c>
       <c r="D5">
         <v>5257000.0</v>
       </c>
       <c r="E5">
         <v>5665000.0</v>
       </c>
       <c r="F5">
         <v>-648000.0</v>
       </c>
       <c r="G5">
         <v>-487000.0</v>
       </c>
       <c r="H5">
         <v>-366000.0</v>
       </c>
       <c r="I5">
         <v>17809441.0</v>
       </c>
       <c r="J5">
         <v>51021.0</v>
       </c>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
@@ -1110,139 +1116,139 @@
         <v>35694842.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
-        <v>47876572.0</v>
+        <v>47883000.0</v>
       </c>
       <c r="C10">
-        <v>47267000.0</v>
+        <v>65795663.0</v>
       </c>
       <c r="D10">
         <v>30121000.0</v>
       </c>
       <c r="E10">
         <v>25084000.0</v>
       </c>
       <c r="F10">
         <v>14014000.0</v>
       </c>
       <c r="G10">
         <v>7524000.0</v>
       </c>
       <c r="H10">
         <v>806000.0</v>
       </c>
       <c r="I10">
         <v>8198164.0</v>
       </c>
       <c r="J10">
         <v>1067493.0</v>
       </c>
       <c r="K10">
         <v>1115338.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
-        <v>47940562.0</v>
+        <v>47947000.0</v>
       </c>
       <c r="C12">
-        <v>47979000.0</v>
+        <v>66786767.0</v>
       </c>
       <c r="D12">
         <v>30262000.0</v>
       </c>
       <c r="E12">
         <v>25279000.0</v>
       </c>
       <c r="F12">
         <v>14874000.0</v>
       </c>
       <c r="G12">
         <v>7574000.0</v>
       </c>
       <c r="H12">
         <v>856000.0</v>
       </c>
       <c r="I12">
         <v>8198164.0</v>
       </c>
       <c r="J12">
         <v>1765367.0</v>
       </c>
       <c r="K12">
         <v>1278254.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
-        <v>329597751.0</v>
+        <v>329642000.0</v>
       </c>
       <c r="C13">
-        <v>288027000.0</v>
+        <v>300643000.0</v>
       </c>
       <c r="D13">
         <v>288027000.0</v>
       </c>
       <c r="E13">
         <v>279513000.0</v>
       </c>
       <c r="F13">
         <v>208904000.0</v>
       </c>
       <c r="G13">
         <v>32552000.0</v>
       </c>
       <c r="H13">
         <v>26283000.0</v>
       </c>
       <c r="I13">
         <v>35694842.0</v>
       </c>
       <c r="J13">
         <v>667625.0</v>
       </c>
       <c r="K13">
         <v>6.0</v>
       </c>
@@ -1257,77 +1263,77 @@
       <c r="C14">
         <v>79556928.0</v>
       </c>
       <c r="D14">
         <v>74329171.0</v>
       </c>
       <c r="E14">
         <v>62775446.0</v>
       </c>
       <c r="F14">
         <v>42431689.0</v>
       </c>
       <c r="G14">
         <v>15267032.0</v>
       </c>
       <c r="H14">
         <v>13212113.0</v>
       </c>
       <c r="I14">
         <v>13125962.0</v>
       </c>
       <c r="J14">
         <v>13125962.0</v>
       </c>
       <c r="K14">
-        <v>45329300.0</v>
+        <v>45329299.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
-        <v>7987926.0</v>
+        <v>7989000.0</v>
       </c>
       <c r="C16">
-        <v>1990000.0</v>
+        <v>2770080.0</v>
       </c>
       <c r="D16">
         <v>1361000.0</v>
       </c>
       <c r="E16">
         <v>641000.0</v>
       </c>
       <c r="F16">
         <v>185000.0</v>
       </c>
       <c r="G16">
         <v>1700000.0</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16">
         <v>800778.0</v>
       </c>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
@@ -1354,149 +1360,149 @@
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
-        <v>90108902.0</v>
+        <v>90121000.0</v>
       </c>
       <c r="C20">
-        <v>73373000.0</v>
+        <v>102135216.0</v>
       </c>
       <c r="D20">
         <v>76203000.0</v>
       </c>
       <c r="E20">
         <v>83419000.0</v>
       </c>
       <c r="F20">
         <v>79946000.0</v>
       </c>
       <c r="G20">
         <v>6062000.0</v>
       </c>
       <c r="H20">
         <v>4130000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
-        <v>39422707.0</v>
+        <v>39428000.0</v>
       </c>
       <c r="C21">
-        <v>19443000.0</v>
+        <v>27064655.0</v>
       </c>
       <c r="D21">
         <v>27282000.0</v>
       </c>
       <c r="E21">
         <v>62071000.0</v>
       </c>
       <c r="F21">
         <v>62334000.0</v>
       </c>
       <c r="G21">
         <v>11965000.0</v>
       </c>
       <c r="H21">
         <v>8044000.0</v>
       </c>
       <c r="I21">
         <v>934040.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
-        <v>67396951.0</v>
+        <v>67406000.0</v>
       </c>
       <c r="C22">
-        <v>29338000.0</v>
+        <v>40838496.0</v>
       </c>
       <c r="D22">
         <v>25974000.0</v>
       </c>
       <c r="E22">
         <v>23414000.0</v>
       </c>
       <c r="F22">
         <v>17042000.0</v>
       </c>
       <c r="G22">
         <v>5702000.0</v>
       </c>
       <c r="H22">
         <v>6719000.0</v>
       </c>
       <c r="I22">
         <v>3463076.0</v>
       </c>
       <c r="J22">
         <v>3542590.0</v>
       </c>
       <c r="K22">
         <v>3721104.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
-        <v>349015144.0</v>
+        <v>349062000.0</v>
       </c>
       <c r="C23">
-        <v>246208000.0</v>
+        <v>342721536.0</v>
       </c>
       <c r="D23">
         <v>233401000.0</v>
       </c>
       <c r="E23">
         <v>274743000.0</v>
       </c>
       <c r="F23">
         <v>246215000.0</v>
       </c>
       <c r="G23">
         <v>69811000.0</v>
       </c>
       <c r="H23">
         <v>40743000.0</v>
       </c>
       <c r="I23">
         <v>25922494.0</v>
       </c>
       <c r="J23">
         <v>11113004.0</v>
       </c>
       <c r="K23">
         <v>10418218.0</v>
       </c>
@@ -1568,143 +1574,143 @@
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>101930315.0</v>
+        <v>101035000.0</v>
       </c>
       <c r="C28">
-        <v>27346000.0</v>
+        <v>38065633.0</v>
       </c>
       <c r="D28">
         <v>42409000.0</v>
       </c>
       <c r="E28">
         <v>44800000.0</v>
       </c>
       <c r="F28">
         <v>41415000.0</v>
       </c>
       <c r="G28">
         <v>39441000.0</v>
       </c>
       <c r="H28">
         <v>23208000.0</v>
       </c>
       <c r="I28">
-        <v>-8138550.0</v>
+        <v>-8139164.0</v>
       </c>
       <c r="J28">
         <v>-402815.0</v>
       </c>
       <c r="K28">
         <v>18045017.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
         <v>186727000.0</v>
       </c>
       <c r="C29">
         <v>177678000.0</v>
       </c>
       <c r="D29">
         <v>169049000.0</v>
       </c>
       <c r="E29">
         <v>192466000.0</v>
       </c>
       <c r="F29">
         <v>172865000.0</v>
       </c>
       <c r="G29">
         <v>40468000.0</v>
       </c>
       <c r="H29">
         <v>33583000.0</v>
       </c>
       <c r="I29">
         <v>23364421.0</v>
       </c>
       <c r="J29">
         <v>-9046897.0</v>
       </c>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>5614246.0</v>
+        <v>5615000.0</v>
       </c>
       <c r="C30">
-        <v>3308000.0</v>
+        <v>4604736.0</v>
       </c>
       <c r="D30">
         <v>7573000.0</v>
       </c>
       <c r="E30">
         <v>7916000.0</v>
       </c>
       <c r="F30">
         <v>6494000.0</v>
       </c>
       <c r="G30">
-        <v>2673000.0</v>
+        <v>2935000.0</v>
       </c>
       <c r="H30">
-        <v>2223000.0</v>
+        <v>2646000.0</v>
       </c>
       <c r="I30">
         <v>917000.0</v>
       </c>
       <c r="J30">
-        <v>4910136.0</v>
+        <v>1710402.0</v>
       </c>
       <c r="K30">
         <v>1099373.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>10860000.0</v>
       </c>
       <c r="F31">
         <v>4929000.0</v>
       </c>
       <c r="G31">
         <v>-7856000.0</v>
       </c>
       <c r="H31">
         <v>-2588000.0</v>
       </c>
       <c r="I31">
@@ -1731,156 +1737,156 @@
       <c r="E32">
         <v>4119000.0</v>
       </c>
       <c r="F32">
         <v>5500000.0</v>
       </c>
       <c r="G32">
         <v>-8183000.0</v>
       </c>
       <c r="H32">
         <v>1939000.0</v>
       </c>
       <c r="I32">
         <v>14919817.0</v>
       </c>
       <c r="J32">
         <v>-10297428.0</v>
       </c>
       <c r="K32"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
-        <v>212148518.0</v>
+        <v>212177000.0</v>
       </c>
       <c r="C33">
-        <v>160419000.0</v>
+        <v>223303247.0</v>
       </c>
       <c r="D33">
         <v>164756000.0</v>
       </c>
       <c r="E33">
         <v>210683000.0</v>
       </c>
       <c r="F33">
         <v>199928000.0</v>
       </c>
       <c r="G33">
         <v>50530000.0</v>
       </c>
       <c r="H33">
         <v>28004000.0</v>
       </c>
       <c r="I33">
         <v>8412907.0</v>
       </c>
       <c r="J33">
         <v>662426.0</v>
       </c>
       <c r="K33">
         <v>601961.0</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34">
         <v>89000.0</v>
       </c>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
-        <v>146336354.0</v>
+        <v>146356000.0</v>
       </c>
       <c r="C35">
-        <v>39216000.0</v>
+        <v>54588671.0</v>
       </c>
       <c r="D35">
         <v>41598000.0</v>
       </c>
       <c r="E35">
         <v>52769000.0</v>
       </c>
       <c r="F35">
         <v>53424000.0</v>
       </c>
       <c r="G35">
         <v>30624000.0</v>
       </c>
       <c r="H35">
         <v>20536000.0</v>
       </c>
       <c r="I35">
-        <v>17313.0</v>
+        <v>17000.0</v>
       </c>
       <c r="J35">
         <v>21833.0</v>
       </c>
       <c r="K35">
         <v>25239.0</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>5398277.0</v>
+        <v>5399000.0</v>
       </c>
       <c r="C36">
-        <v>3607000.0</v>
+        <v>5020944.0</v>
       </c>
       <c r="D36">
         <v>3307000.0</v>
       </c>
       <c r="E36">
         <v>2988000.0</v>
       </c>
       <c r="F36">
         <v>4401000.0</v>
       </c>
       <c r="G36">
         <v>1039000.0</v>
       </c>
       <c r="H36">
-        <v>1380000.0</v>
+        <v>2258000.0</v>
       </c>
       <c r="I36">
         <v>1200000.0</v>
       </c>
       <c r="J36">
         <v>81950.0</v>
       </c>
       <c r="K36">
         <v>522624.0</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
@@ -1897,147 +1903,147 @@
       <c r="E38">
         <v>3191000.0</v>
       </c>
       <c r="F38">
         <v>4907000.0</v>
       </c>
       <c r="G38">
         <v>3005000.0</v>
       </c>
       <c r="H38">
         <v>3448000.0</v>
       </c>
       <c r="I38">
         <v>3881000.0</v>
       </c>
       <c r="J38">
         <v>561175.0</v>
       </c>
       <c r="K38"/>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>15914866.0</v>
+        <v>15917000.0</v>
       </c>
       <c r="C39">
-        <v>5164000.0</v>
+        <v>7188288.0</v>
       </c>
       <c r="D39">
         <v>4836000.0</v>
       </c>
       <c r="E39">
         <v>7451000.0</v>
       </c>
       <c r="F39">
         <v>7877000.0</v>
       </c>
       <c r="G39">
-        <v>573000.0</v>
+        <v>3070000.0</v>
       </c>
       <c r="H39">
-        <v>2556000.0</v>
+        <v>2518000.0</v>
       </c>
       <c r="I39">
-        <v>4931587.0</v>
+        <v>4931347.0</v>
       </c>
       <c r="J39">
-        <v>232485.0</v>
+        <v>3432219.0</v>
       </c>
       <c r="K39">
         <v>3717526.0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>36617388.0</v>
+        <v>36626000.0</v>
       </c>
       <c r="C40">
-        <v>9752000.0</v>
+        <v>23686537.0</v>
       </c>
       <c r="D40">
-        <v>16224000.0</v>
+        <v>13522000.0</v>
       </c>
       <c r="E40">
-        <v>13998000.0</v>
+        <v>13357000.0</v>
       </c>
       <c r="F40">
-        <v>17421000.0</v>
+        <v>17236000.0</v>
       </c>
       <c r="G40">
-        <v>-936000.0</v>
+        <v>764000.0</v>
       </c>
       <c r="H40">
         <v>2115000.0</v>
       </c>
       <c r="I40">
         <v>131.0</v>
       </c>
       <c r="J40">
         <v>18752712.0</v>
       </c>
       <c r="K40">
         <v>662000.0</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>9603000.0</v>
       </c>
       <c r="F41">
         <v>8577000.0</v>
       </c>
       <c r="G41">
         <v>2185000.0</v>
       </c>
       <c r="H41">
         <v>810000.0</v>
       </c>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
-        <v>42018358.0</v>
+        <v>10773000.0</v>
       </c>
       <c r="C42">
-        <v>143272000.0</v>
+        <v>45139000.0</v>
       </c>
       <c r="D42">
         <v>44206000.0</v>
       </c>
       <c r="E42">
         <v>39265000.0</v>
       </c>
       <c r="F42">
         <v>26745000.0</v>
       </c>
       <c r="G42">
         <v>12465000.0</v>
       </c>
       <c r="H42">
         <v>10365000.0</v>
       </c>
       <c r="I42">
         <v>17809441.0</v>
       </c>
       <c r="J42">
         <v>51021.0</v>
       </c>
       <c r="K42"/>
     </row>
     <row r="43" spans="1:11">
@@ -2080,54 +2086,54 @@
       <c r="C45">
         <v>100287000.0</v>
       </c>
       <c r="D45">
         <v>86187000.0</v>
       </c>
       <c r="E45">
         <v>79136000.0</v>
       </c>
       <c r="F45">
         <v>61125000.0</v>
       </c>
       <c r="G45">
         <v>33138000.0</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
-        <v>77218632.0</v>
+        <v>77229000.0</v>
       </c>
       <c r="C46">
-        <v>63996000.0</v>
+        <v>89082432.0</v>
       </c>
       <c r="D46">
         <v>57785000.0</v>
       </c>
       <c r="E46">
         <v>62002000.0</v>
       </c>
       <c r="F46">
         <v>52741000.0</v>
       </c>
       <c r="G46">
         <v>29498000.0</v>
       </c>
       <c r="H46">
         <v>12382000.0</v>
       </c>
       <c r="I46">
         <v>3598225.0</v>
       </c>
       <c r="J46">
         <v>101251.0</v>
       </c>
       <c r="K46">
         <v>79337.0</v>
       </c>
@@ -2142,54 +2148,54 @@
       <c r="E47">
         <v>62002000.0</v>
       </c>
       <c r="F47">
         <v>52741000.0</v>
       </c>
       <c r="G47">
         <v>29498000.0</v>
       </c>
       <c r="H47">
         <v>12382000.0</v>
       </c>
       <c r="I47">
         <v>3598000.0</v>
       </c>
       <c r="J47">
         <v>101251.0</v>
       </c>
       <c r="K47"/>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
-        <v>-260070086.0</v>
+        <v>-260105000.0</v>
       </c>
       <c r="C48">
-        <v>-205934000.0</v>
+        <v>-209069253.0</v>
       </c>
       <c r="D48">
         <v>-205934000.0</v>
       </c>
       <c r="E48">
         <v>-168093000.0</v>
       </c>
       <c r="F48">
         <v>-87792000.0</v>
       </c>
       <c r="G48">
         <v>-34359000.0</v>
       </c>
       <c r="H48">
         <v>-26696000.0</v>
       </c>
       <c r="I48">
         <v>-30176036.0</v>
       </c>
       <c r="J48">
         <v>-10375481.0</v>
       </c>
       <c r="K48">
         <v>-9874171.0</v>
       </c>
@@ -2225,329 +2231,329 @@
       <c r="E50">
         <v>19089000.0</v>
       </c>
       <c r="F50">
         <v>6546000.0</v>
       </c>
       <c r="G50">
         <v>16385000.0</v>
       </c>
       <c r="H50">
         <v>4271000.0</v>
       </c>
       <c r="I50">
         <v>36174.0</v>
       </c>
       <c r="J50">
         <v>609938.0</v>
       </c>
       <c r="K50"/>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
-        <v>149806887.0</v>
+        <v>148918000.0</v>
       </c>
       <c r="C51">
-        <v>74613000.0</v>
+        <v>103861296.0</v>
       </c>
       <c r="D51">
         <v>72530000.0</v>
       </c>
       <c r="E51">
         <v>69884000.0</v>
       </c>
       <c r="F51">
         <v>55429000.0</v>
       </c>
       <c r="G51">
         <v>46965000.0</v>
       </c>
       <c r="H51">
         <v>24014000.0</v>
       </c>
       <c r="I51">
-        <v>59614.0</v>
+        <v>59000.0</v>
       </c>
       <c r="J51">
         <v>664678.0</v>
       </c>
       <c r="K51">
         <v>19160355.0</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
         <v>27539000.0</v>
       </c>
       <c r="C52">
-        <v>35681000.0</v>
+        <v>49667952.0</v>
       </c>
       <c r="D52">
         <v>32199000.0</v>
       </c>
       <c r="E52">
         <v>26718000.0</v>
       </c>
       <c r="F52">
         <v>12275000.0</v>
       </c>
       <c r="G52">
         <v>18579000.0</v>
       </c>
       <c r="H52">
         <v>4277000.0</v>
       </c>
       <c r="I52">
         <v>42000.0</v>
       </c>
       <c r="J52">
         <v>642845.0</v>
       </c>
       <c r="K52">
         <v>19159752.0</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
-        <v>63990.0</v>
+        <v>64000.0</v>
       </c>
       <c r="C53">
         <v>712000.0</v>
       </c>
       <c r="D53">
         <v>141000.0</v>
       </c>
       <c r="E53">
         <v>195000.0</v>
       </c>
       <c r="F53">
         <v>860000.0</v>
       </c>
       <c r="G53">
         <v>50000.0</v>
       </c>
       <c r="H53">
         <v>50000.0</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
         <v>697874.0</v>
       </c>
       <c r="K53">
         <v>162916.0</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
-        <v>349015144.0</v>
+        <v>349062000.0</v>
       </c>
       <c r="C55">
-        <v>246208000.0</v>
+        <v>342721536.0</v>
       </c>
       <c r="D55">
         <v>233401000.0</v>
       </c>
       <c r="E55">
         <v>274743000.0</v>
       </c>
       <c r="F55">
         <v>246215000.0</v>
       </c>
       <c r="G55">
         <v>69811000.0</v>
       </c>
       <c r="H55">
         <v>40743000.0</v>
       </c>
       <c r="I55">
         <v>25922494.0</v>
       </c>
       <c r="J55">
         <v>11113004.0</v>
       </c>
       <c r="K55">
         <v>10418218.0</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
-        <v>136866625.0</v>
+        <v>136885000.0</v>
       </c>
       <c r="C56">
-        <v>85789000.0</v>
+        <v>119418287.0</v>
       </c>
       <c r="D56">
         <v>68645000.0</v>
       </c>
       <c r="E56">
         <v>64060000.0</v>
       </c>
       <c r="F56">
         <v>46287000.0</v>
       </c>
       <c r="G56">
         <v>19281000.0</v>
       </c>
       <c r="H56">
         <v>12739000.0</v>
       </c>
       <c r="I56">
         <v>17509587.0</v>
       </c>
       <c r="J56">
         <v>10450578.0</v>
       </c>
       <c r="K56">
         <v>9816257.0</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
-        <v>99905587.0</v>
+        <v>99919000.0</v>
       </c>
       <c r="C57">
-        <v>61480000.0</v>
+        <v>85580160.0</v>
       </c>
       <c r="D57">
         <v>58137000.0</v>
       </c>
       <c r="E57">
         <v>59941000.0</v>
       </c>
       <c r="F57">
         <v>40787000.0</v>
       </c>
       <c r="G57">
         <v>27464000.0</v>
       </c>
       <c r="H57">
         <v>10800000.0</v>
       </c>
       <c r="I57">
         <v>2589770.0</v>
       </c>
       <c r="J57">
         <v>20748006.0</v>
       </c>
       <c r="K57">
         <v>20267144.0</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
-        <v>246241942.0</v>
+        <v>246275000.0</v>
       </c>
       <c r="C58">
-        <v>100696000.0</v>
+        <v>140168832.0</v>
       </c>
       <c r="D58">
         <v>99735000.0</v>
       </c>
       <c r="E58">
         <v>112710000.0</v>
       </c>
       <c r="F58">
         <v>94211000.0</v>
       </c>
       <c r="G58">
         <v>58088000.0</v>
       </c>
       <c r="H58">
         <v>31336000.0</v>
       </c>
       <c r="I58">
         <v>2607083.0</v>
       </c>
       <c r="J58">
         <v>20769839.0</v>
       </c>
       <c r="K58">
         <v>20292383.0</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
-        <v>87597239.0</v>
+        <v>87609000.0</v>
       </c>
       <c r="C60">
-        <v>143272000.0</v>
+        <v>199434624.0</v>
       </c>
       <c r="D60">
         <v>131556000.0</v>
       </c>
       <c r="E60">
         <v>156350000.0</v>
       </c>
       <c r="F60">
         <v>147209000.0</v>
       </c>
       <c r="G60">
         <v>10171000.0</v>
       </c>
       <c r="H60">
         <v>9586000.0</v>
       </c>
       <c r="I60">
         <v>23328247.0</v>
       </c>
       <c r="J60">
         <v>-9656835.0</v>
       </c>
       <c r="K60">
         <v>-9874165.0</v>
       </c>
@@ -2581,4760 +2587,5038 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI62"/>
+  <dimension ref="A1:AK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:35">
+      <c r="AK1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
-        <v>27761273.0</v>
+        <v>36140000.0</v>
       </c>
       <c r="C2">
+        <v>30144000.0</v>
+      </c>
+      <c r="D2">
+        <v>27765000.0</v>
+      </c>
+      <c r="E2">
         <v>6244000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>8098000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>6538000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8055000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8480000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8415000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6182000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>8353000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5498000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>21933000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>28765000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7670000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>22813000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>25748000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>22161000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>8739000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13107000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12373000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>9071000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6421000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7917000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>6375000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5363000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4408000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2091000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4356000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2065578.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2515000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1279034.0</v>
       </c>
-      <c r="AF2"/>
-[...1 lines deleted...]
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>675283.0</v>
       </c>
-      <c r="AI2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:35">
+      <c r="AK2"/>
+    </row>
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3"/>
+      <c r="AK3"/>
+    </row>
+    <row r="4" spans="1:37">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+      <c r="AK4"/>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
-        <v>-23948783.0</v>
+        <v>6539000.0</v>
       </c>
       <c r="C5">
+        <v>6953000.0</v>
+      </c>
+      <c r="D5">
+        <v>7299000.0</v>
+      </c>
+      <c r="E5">
         <v>11394999.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>6685000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>7729000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>6848000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>10493000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>13002000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>17452000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>5257000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>17264000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>17269000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>19172999.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>5665000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>17122999.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>9971999.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>12168999.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-648000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>12554999.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>9776000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>14891999.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-487000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-231000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>10150999.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>9900000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-366000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>6716999.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>5962999.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>1058.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>17809000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>399247.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-9656835.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>51021.0</v>
       </c>
-      <c r="AI5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:35">
+      <c r="AK5"/>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AJ6"/>
+      <c r="AK6"/>
+    </row>
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>57672000.0</v>
+      </c>
+      <c r="C7">
+        <v>52902000.0</v>
+      </c>
+      <c r="D7">
         <v>49800000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>39998000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>39809000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>41704000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>40207000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>38397000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>37588000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>36360000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>35037000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="M7"/>
+      <c r="N7">
         <v>31829000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>32457000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>33768000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>32887000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>32450000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>32886000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>29773000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>26820000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>26090000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>28629000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>16668000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>19423000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>18546000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+      <c r="AK7"/>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
+        <v>331108000.0</v>
+      </c>
+      <c r="C8">
+        <v>331052000.0</v>
+      </c>
+      <c r="D8">
         <v>329642000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>302968000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>301362000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>301050000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>300643000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>299480000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>296301000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>294582000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>288027000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="M8"/>
+      <c r="N8">
         <v>286750000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>286547000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>279513000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>272805000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>265060000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>249439000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>208904000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>188180000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>145666000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+      <c r="AK8"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9"/>
+      <c r="AK9"/>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
-        <v>47876572.0</v>
+        <v>27425000.0</v>
       </c>
       <c r="C10">
+        <v>37261000.0</v>
+      </c>
+      <c r="D10">
+        <v>47883000.0</v>
+      </c>
+      <c r="E10">
         <v>63809000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>34692000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>33341000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>47267000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>35254000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>34540000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>28685000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>30121000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>25697000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>22487000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>23696000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>25084000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>18321000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>14999000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>10077000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>14014000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>26640000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>29353000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>16576000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>7524000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>7108000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>7044000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>4099000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>806000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2502000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>9295000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>6962634.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>8198164.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1694909.0</v>
       </c>
-      <c r="AF10"/>
-      <c r="AG10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-1765367.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1067493.0</v>
       </c>
-      <c r="AI10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:35">
+      <c r="AK10"/>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+      <c r="AK11"/>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
-        <v>47940562.0</v>
+        <v>27483000.0</v>
       </c>
       <c r="C12">
+        <v>37350000.0</v>
+      </c>
+      <c r="D12">
+        <v>47947000.0</v>
+      </c>
+      <c r="E12">
         <v>63873000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>34995000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>34053000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>47979000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>35966000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>35265000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>28748000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>30262000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>25861000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>22651000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>23696000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>25279000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>18740000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>15414000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>10666000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>14874000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>27891000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>30538000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>17427000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7574000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7528000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7498000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4149000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>856000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2552000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>9295000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>6962634.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>8198164.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1694909.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>1765367.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1765367.0</v>
       </c>
-      <c r="AI12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:35">
+      <c r="AK12"/>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
-        <v>329597751.0</v>
+        <v>331108000.0</v>
       </c>
       <c r="C13">
+        <v>331052000.0</v>
+      </c>
+      <c r="D13">
+        <v>329642000.0</v>
+      </c>
+      <c r="E13">
         <v>302968000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>301362000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>301050000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>300643000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>299480000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>296301000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>294582000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>288027000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>287479000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>286750000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>286547000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>279513000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>272805000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>265060000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>249439000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>208904000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>188180000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>145666000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>76486000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>32552000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>32208000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>31888000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>29895000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>26283000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>27257000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>54049000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>52950480.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>35694842.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>35291453.0</v>
       </c>
-      <c r="AF13"/>
-[...1 lines deleted...]
-      <c r="AH13">
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>667625.0</v>
       </c>
-      <c r="AI13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:35">
+      <c r="AK13"/>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>87867707.0</v>
+      </c>
+      <c r="C14">
+        <v>87715295.0</v>
+      </c>
+      <c r="D14">
         <v>87484781.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>88578366.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>80935843.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>79556928.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>79556928.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>81096047.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>78980553.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>78149894.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>75299147.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>74984417.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>74623925.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>72409330.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>71021233.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>62683545.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>60050211.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>57390661.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>57390661.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>48366031.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>41320861.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>27090872.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>15450481.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>15633929.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>14614827.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>12241824.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>14928708.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>13624189.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>13296932.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>12241825.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>12241825.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13125962.0</v>
       </c>
       <c r="AG14">
         <v>13125962.0</v>
       </c>
       <c r="AH14">
+        <v>13125962.0</v>
+      </c>
+      <c r="AI14">
+        <v>13125962.0</v>
+      </c>
+      <c r="AJ14">
         <v>968643.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>840014.0</v>
       </c>
     </row>
-    <row r="15" spans="1:35">
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15"/>
+      <c r="AK15"/>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
-        <v>7987926.0</v>
+        <v>3259000.0</v>
       </c>
       <c r="C16">
+        <v>4957000.0</v>
+      </c>
+      <c r="D16">
+        <v>7989000.0</v>
+      </c>
+      <c r="E16">
         <v>5931000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2552000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1838000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1990000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2303000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>2024000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1625000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1361000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2110000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>724000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>23000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>641000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>641000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
-[...4 lines deleted...]
-      </c>
+      <c r="T16"/>
+      <c r="U16"/>
       <c r="V16">
         <v>1700000.0</v>
       </c>
       <c r="W16">
+        <v>1704000.0</v>
+      </c>
+      <c r="X16">
+        <v>1700000.0</v>
+      </c>
+      <c r="Y16">
         <v>1853000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3500000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-5363000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>14000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>15000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>12369.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+      <c r="AK16"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+      <c r="AK17"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+      <c r="AK18"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+      <c r="AK19"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
-        <v>90108902.0</v>
+        <v>89725000.0</v>
       </c>
       <c r="C20">
+        <v>90062000.0</v>
+      </c>
+      <c r="D20">
+        <v>90121000.0</v>
+      </c>
+      <c r="E20">
         <v>73309000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>73291000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>73793000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>73373000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>76335000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>76940000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>75771000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>76203000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>86302000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>87089000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>86328000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>83419000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>115868000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>111638000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>105259000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>79946000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>57025000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>37046000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>8154000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>6062000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>6027000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>6883000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>5822000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>4130000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>7443000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>5985000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>5985688.0</v>
       </c>
-      <c r="AD20"/>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+      <c r="AK20"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
-        <v>39422707.0</v>
+        <v>34780000.0</v>
       </c>
       <c r="C21">
+        <v>37297000.0</v>
+      </c>
+      <c r="D21">
+        <v>39428000.0</v>
+      </c>
+      <c r="E21">
         <v>16151000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>17268000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>18674000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>19443000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>21004000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>21208000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>23669000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>27282000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>53028000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>57478000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>59947000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>62071000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>66198000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>66751000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>70214000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>62334000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>68995000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>56372000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>70078000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>11965000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>13630000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>12985000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>12279000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>8044000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>7587000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4657000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>4154102.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>934040.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>69207.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21"/>
+      <c r="AK21"/>
+    </row>
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
-        <v>67396951.0</v>
+        <v>71700000.0</v>
       </c>
       <c r="C22">
+        <v>66655000.0</v>
+      </c>
+      <c r="D22">
+        <v>67406000.0</v>
+      </c>
+      <c r="E22">
         <v>31258000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>28226000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>30397000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>29338000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>29068000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>28115000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>25444000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>25974000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>26622000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>27197000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>24867000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>23414000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>23539000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>22780000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>21557000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>17042000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>15049000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>11851000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>9723000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>5702000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>6439000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>7016000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>7088000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>6719000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5718000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>4175000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>4805723.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3463076.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>4161714.0</v>
       </c>
-      <c r="AF22"/>
-[...1 lines deleted...]
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>3542590.0</v>
       </c>
-      <c r="AI22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:35">
+      <c r="AK22"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
-        <v>349015144.0</v>
+        <v>347867000.0</v>
       </c>
       <c r="C23">
+        <v>346422000.0</v>
+      </c>
+      <c r="D23">
+        <v>349062000.0</v>
+      </c>
+      <c r="E23">
         <v>260389000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>231980000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>235663000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>246208000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>238461000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>234462000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>227308000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>233401000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>265161000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>268093000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>273834000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>274743000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>309659000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>302039000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>290568000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>246215000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>234182000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>200070000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>166574000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>69811000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>75874000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>73155000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>69330000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>40743000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>50703000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>47677000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>39124925.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>25922494.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>11917996.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>-9656835.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>11113004.0</v>
       </c>
-      <c r="AI23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:35">
+      <c r="AK23"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24">
+        <v>82503000.0</v>
+      </c>
+      <c r="C24">
+        <v>82206000.0</v>
+      </c>
+      <c r="D24">
         <v>81393000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>30297000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>12280000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>12122000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>7541000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>55000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>361000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>77000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>12508000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="M24"/>
+      <c r="N24">
         <v>14455000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>15834000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>17027000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>19071000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>19143000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>18733000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>19110000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>21042000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>21755000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>36342000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>13912000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>12406000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>8694000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+      <c r="AK24"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+      <c r="AK25"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...4 lines deleted...]
-      </c>
+      <c r="F26"/>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
-        <v>179000.0</v>
-[...1 lines deleted...]
-      <c r="K26"/>
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
       <c r="L26">
         <v>179000.0</v>
       </c>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>179000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
+        <v>179000.0</v>
+      </c>
+      <c r="P26">
         <v>203000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>203000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>430000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>469000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>506000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>875000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>842000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1827000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1716000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+      <c r="AK26"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+      <c r="AK27"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>101930315.0</v>
+        <v>121059000.0</v>
       </c>
       <c r="C28">
+        <v>114561000.0</v>
+      </c>
+      <c r="D28">
+        <v>101035000.0</v>
+      </c>
+      <c r="E28">
         <v>16573000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>28728000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>33206000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>27346000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>31172000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>33087000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>36626000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>42409000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>43928000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>47805000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>44707000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>44800000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>44868000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>45842000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>48088000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>41415000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>26107000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>25963000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>67987000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>39441000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>41776000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>42804000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>44547000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>23208000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>21275000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>9105000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3414410.0</v>
       </c>
-      <c r="AD28">
-[...5 lines deleted...]
-      <c r="AF28"/>
+      <c r="AF28">
+        <v>-8139164.0</v>
+      </c>
       <c r="AG28">
+        <v>-1663424.0</v>
+      </c>
+      <c r="AH28"/>
+      <c r="AI28">
         <v>1765367.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>18193378.0</v>
       </c>
-      <c r="AI28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:35">
+      <c r="AK28"/>
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>179469000.0</v>
+      </c>
+      <c r="C29">
+        <v>187288000.0</v>
+      </c>
+      <c r="D29">
         <v>186727000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>181787000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>163670000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>167584000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>177678000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>173119000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>169803000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>166601000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>169049000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="M29"/>
+      <c r="N29">
         <v>197407000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>194505000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>192466000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>225866000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>210385000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>200158000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>172865000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>169247000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>132304000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>105949000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>40468000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>43112000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>39277000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+      <c r="AK29"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>5614246.0</v>
+        <v>7721000.0</v>
       </c>
       <c r="C30">
+        <v>8673000.0</v>
+      </c>
+      <c r="D30">
+        <v>5615000.0</v>
+      </c>
+      <c r="E30">
         <v>3551000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2752000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3463000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3308000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2637000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3943000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4476000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>7573000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>9551000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>9717000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>10333000.0</v>
       </c>
-      <c r="N30">
-[...2 lines deleted...]
-      <c r="O30">
+      <c r="P30">
+        <v>7916000.0</v>
+      </c>
+      <c r="Q30">
         <v>14110000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>9846000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>8871000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>6494000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>7121000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4535000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4916000.0</v>
       </c>
-      <c r="V30">
-[...2 lines deleted...]
-      <c r="W30">
+      <c r="X30">
+        <v>2935000.0</v>
+      </c>
+      <c r="Y30">
         <v>4271000.0</v>
       </c>
-      <c r="X30">
-[...2 lines deleted...]
-      <c r="Y30">
+      <c r="Z30">
+        <v>1259000.0</v>
+      </c>
+      <c r="AA30">
         <v>2539000.0</v>
       </c>
-      <c r="Z30">
-[...2 lines deleted...]
-      <c r="AA30">
+      <c r="AB30">
+        <v>2646000.0</v>
+      </c>
+      <c r="AC30">
         <v>2587000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1262000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1538884.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>917000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2548010.0</v>
       </c>
-      <c r="AF30"/>
-[...1 lines deleted...]
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>1710402.0</v>
       </c>
-      <c r="AI30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:35">
+      <c r="AK30"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>19832000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>14377000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>12284000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>10860000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>13498000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>3605000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-594000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>4929000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>17300000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>9660000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-28217000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-7856000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-6006000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-11893000.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
-    </row>
-    <row r="32" spans="1:35">
+      <c r="AJ31"/>
+      <c r="AK31"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>41448000.0</v>
+      </c>
+      <c r="C32">
+        <v>40737000.0</v>
+      </c>
+      <c r="D32">
         <v>36966000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>47543000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>26847000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>27904000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>24309000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>15583000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>10557000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>7496000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>10508000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="M32"/>
+      <c r="N32">
         <v>5455000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>2984000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>4119000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>11930000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>7013000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>4610000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>5500000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>21124000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>13308000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-10500000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-8183000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-11385000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-20946000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
-    </row>
-    <row r="33" spans="1:35">
+      <c r="AJ32"/>
+      <c r="AK32"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
-        <v>212148518.0</v>
+        <v>216509000.0</v>
       </c>
       <c r="C33">
+        <v>211856000.0</v>
+      </c>
+      <c r="D33">
+        <v>212177000.0</v>
+      </c>
+      <c r="E33">
         <v>156787000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>157945000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>161931000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>160419000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>162789000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>162083000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>162026000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>164756000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>197882000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>206249000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>209839000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>210683000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>245517000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>244396000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>241121000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>199928000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>178960000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>143740000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>130102000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>50530000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>54590000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>53570000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>52510000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>28004000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>34112000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>26437000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>21612575.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>8412907.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>776150.0</v>
       </c>
-      <c r="AF33"/>
-      <c r="AG33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-1765367.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>662426.0</v>
       </c>
-      <c r="AI33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:35">
+      <c r="AK33"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34">
         <v>62000.0</v>
       </c>
-      <c r="Y34"/>
-      <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
-    </row>
-    <row r="35" spans="1:35">
+      <c r="AJ34"/>
+      <c r="AK34"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
-        <v>146336354.0</v>
+        <v>156045000.0</v>
       </c>
       <c r="C35">
+        <v>150604000.0</v>
+      </c>
+      <c r="D35">
+        <v>146356000.0</v>
+      </c>
+      <c r="E35">
         <v>60839000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>42879000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>44735000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>39216000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>30729000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>30431000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>29427000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>41598000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>44687000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>47325000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>49088000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>52769000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>54946000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>62661000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>63419000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>53424000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>53273000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>50506000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>65803000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>30624000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>29554000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>24649000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>30711000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>20536000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>23704000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>18407000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>10470156.0</v>
       </c>
-      <c r="AD35">
-[...3 lines deleted...]
-      <c r="AF35"/>
+      <c r="AF35">
+        <v>17000.0</v>
+      </c>
       <c r="AG35"/>
-      <c r="AH35">
+      <c r="AH35"/>
+      <c r="AI35">
+        <v>9656835.0</v>
+      </c>
+      <c r="AJ35">
         <v>21833.0</v>
       </c>
-      <c r="AI35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:35">
+      <c r="AK35"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>5398277.0</v>
+        <v>6666000.0</v>
       </c>
       <c r="C36">
+        <v>4779000.0</v>
+      </c>
+      <c r="D36">
+        <v>5399000.0</v>
+      </c>
+      <c r="E36">
         <v>3225000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>3325000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>3630000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>3607000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>2311000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>2206000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>2102000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>-23975000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>3120000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>3551000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>3649000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>2988000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>3346000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>5337000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>4936000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>4401000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>3229000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1741000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1704000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1039000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1879000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1826000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1727000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>2258000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1965000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>2359000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>73.0</v>
       </c>
-      <c r="AD36">
-[...5 lines deleted...]
-      <c r="AF36"/>
+      <c r="AF36">
+        <v>1200000.0</v>
+      </c>
       <c r="AG36">
+        <v>566532.0</v>
+      </c>
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-1765367.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>561175.0</v>
       </c>
-      <c r="AI36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:35">
+      <c r="AK36"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
-    </row>
-    <row r="38" spans="1:35">
+      <c r="AJ37"/>
+      <c r="AK37"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...1 lines deleted...]
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>3299000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>3551000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>3828000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>3191000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>3346000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>5767000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>5405000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>4907000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>3479000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1991000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1954000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1289000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>2566000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2642000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
-    </row>
-    <row r="39" spans="1:35">
+      <c r="AJ38"/>
+      <c r="AK38"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>15914866.0</v>
+        <v>24454000.0</v>
       </c>
       <c r="C39">
+        <v>21888000.0</v>
+      </c>
+      <c r="D39">
+        <v>15917000.0</v>
+      </c>
+      <c r="E39">
         <v>4920000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>8062000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>5819000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>5164000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>8001000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>5056000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>6614000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>4836000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>5245000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2279000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>5099000.0</v>
       </c>
-      <c r="N39">
-[...2 lines deleted...]
-      <c r="O39">
+      <c r="P39">
+        <v>7451000.0</v>
+      </c>
+      <c r="Q39">
         <v>7753000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>9603000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>8353000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>7877000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>5161000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>9406000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>4406000.0</v>
       </c>
-      <c r="V39">
-[...2 lines deleted...]
-      <c r="W39">
+      <c r="X39">
+        <v>3070000.0</v>
+      </c>
+      <c r="Y39">
         <v>3046000.0</v>
       </c>
-      <c r="X39">
-[...4 lines deleted...]
-      </c>
       <c r="Z39">
-        <v>2556000.0</v>
+        <v>3812000.0</v>
       </c>
       <c r="AA39">
+        <v>3044000.0</v>
+      </c>
+      <c r="AB39">
+        <v>2518000.0</v>
+      </c>
+      <c r="AC39">
         <v>5784000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>6508000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>4205109.0</v>
       </c>
-      <c r="AD39">
-[...2 lines deleted...]
-      <c r="AE39">
+      <c r="AF39">
+        <v>4931347.0</v>
+      </c>
+      <c r="AG39">
         <v>2737213.0</v>
       </c>
-      <c r="AF39"/>
-[...1 lines deleted...]
-      <c r="AH39">
+      <c r="AH39"/>
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>3432219.0</v>
       </c>
-      <c r="AI39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:35">
+      <c r="AK39"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>36617388.0</v>
+        <v>32297000.0</v>
       </c>
       <c r="C40">
+        <v>32104000.0</v>
+      </c>
+      <c r="D40">
+        <v>36626000.0</v>
+      </c>
+      <c r="E40">
         <v>16422000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>9744000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>10047000.0</v>
       </c>
-      <c r="F40">
-[...2 lines deleted...]
-      <c r="G40">
+      <c r="H40">
+        <v>19863754.0</v>
+      </c>
+      <c r="I40">
         <v>11815000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>14486000.0</v>
       </c>
-      <c r="I40">
-[...4 lines deleted...]
-      </c>
       <c r="K40">
+        <v>11858000.0</v>
+      </c>
+      <c r="L40">
+        <v>14593000.0</v>
+      </c>
+      <c r="M40">
         <v>19177000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-6321000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-7156000.0</v>
       </c>
-      <c r="N40">
-[...2 lines deleted...]
-      <c r="O40">
+      <c r="P40">
+        <v>13357000.0</v>
+      </c>
+      <c r="Q40">
         <v>10763000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>8207000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>9168000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>19773000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>10377000.0</v>
       </c>
-      <c r="T40">
-[...4 lines deleted...]
-      </c>
       <c r="V40">
-        <v>-936000.0</v>
+        <v>16326000.0</v>
       </c>
       <c r="W40">
+        <v>11453000.0</v>
+      </c>
+      <c r="X40">
+        <v>764000.0</v>
+      </c>
+      <c r="Y40">
         <v>1119000.0</v>
       </c>
-      <c r="X40">
-[...4 lines deleted...]
-      </c>
       <c r="Z40">
+        <v>3470000.0</v>
+      </c>
+      <c r="AA40">
+        <v>8608000.0</v>
+      </c>
+      <c r="AB40">
         <v>2115000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>222000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>369000.0</v>
       </c>
-      <c r="AC40">
-[...2 lines deleted...]
-      <c r="AD40">
+      <c r="AE40">
+        <v>1142872.0</v>
+      </c>
+      <c r="AF40">
         <v>131.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1256185.0</v>
       </c>
-      <c r="AF40"/>
-[...1 lines deleted...]
-      <c r="AH40">
+      <c r="AH40"/>
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>800778.0</v>
       </c>
-      <c r="AI40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:35">
+      <c r="AK40"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>7436000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>7701000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>7856000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>9603000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>10393000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>9860000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>10362000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>8577000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>11140000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>7813000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>5984000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>2238000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>2450000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>1987000.0</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
-    </row>
-    <row r="42" spans="1:35">
+      <c r="AJ41"/>
+      <c r="AK41"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
-        <v>42018358.0</v>
+        <v>10107000.0</v>
       </c>
       <c r="C42">
+        <v>9263000.0</v>
+      </c>
+      <c r="D42">
+        <v>10773000.0</v>
+      </c>
+      <c r="E42">
         <v>41506000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>47076000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>46128000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>45139000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>39786000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>36564000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>31321000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>44206000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>31034000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>28362000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>24487000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>39265000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>21044000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>19355000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>17219000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>26745000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>12362000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>11197000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>9865000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>12465000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>13687000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>2217000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>1646000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>10365000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>1939000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>1822000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>6607379.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>442.0</v>
       </c>
-      <c r="AE42"/>
-      <c r="AF42"/>
       <c r="AG42"/>
-      <c r="AH42">
+      <c r="AH42"/>
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>0.0</v>
       </c>
-      <c r="AI42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:35">
+      <c r="AK42"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
-    </row>
-    <row r="44" spans="1:35">
+      <c r="AJ43"/>
+      <c r="AK43"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
-    </row>
-    <row r="45" spans="1:35">
+      <c r="AJ44"/>
+      <c r="AK44"/>
+    </row>
+    <row r="45" spans="1:37">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>133767000.0</v>
+      </c>
+      <c r="C45">
+        <v>126898000.0</v>
+      </c>
+      <c r="D45">
         <v>122070000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>106549000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>104329000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>104133000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>100287000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>97366000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>94116000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>90592000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>86187000.0</v>
       </c>
-      <c r="K45"/>
-      <c r="L45">
+      <c r="M45"/>
+      <c r="N45">
         <v>80753000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>80476000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>79136000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
-    </row>
-    <row r="46" spans="1:35">
+      <c r="AJ45"/>
+      <c r="AK45"/>
+    </row>
+    <row r="46" spans="1:37">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
-        <v>77218632.0</v>
+        <v>85338000.0</v>
       </c>
       <c r="C46">
+        <v>79718000.0</v>
+      </c>
+      <c r="D46">
+        <v>77229000.0</v>
+      </c>
+      <c r="E46">
         <v>64102000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>64061000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>65834000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>63996000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>63139000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>61729000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>60484000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>57785000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>55253000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>57952000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>59736000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>62002000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>59902000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>60240000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>60243000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>52741000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>48586000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>47489000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>48089000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>29498000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>32367000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>31060000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>31952000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>12382000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>11330000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>8960000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>6537043.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>3598225.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>134352.0</v>
       </c>
-      <c r="AF46"/>
-[...1 lines deleted...]
-      <c r="AH46">
+      <c r="AH46"/>
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>101251.0</v>
       </c>
-      <c r="AI46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:35">
+      <c r="AK46"/>
+    </row>
+    <row r="47" spans="1:37">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>55253000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>57952000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>59736000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>62002000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>59902000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>60240000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>60243000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>52741000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>48586000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>47489000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>48089000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>29498000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>32367000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>31060000.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
-    </row>
-    <row r="48" spans="1:35">
+      <c r="AJ47"/>
+      <c r="AK47"/>
+    </row>
+    <row r="48" spans="1:37">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
-        <v>-260070086.0</v>
+        <v>-259097000.0</v>
       </c>
       <c r="C48">
+        <v>-258900000.0</v>
+      </c>
+      <c r="D48">
+        <v>-260105000.0</v>
+      </c>
+      <c r="E48">
         <v>-214466000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-215064000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-212166000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-209358000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-204669000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-206103000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-205705000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-205934000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-176615000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-173437000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-171648000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-168093000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-115408000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-112393000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-103948000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-87792000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-69777000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-63561000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-51228000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-34359000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-32013000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-36281000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-30727000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-26696000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-11551000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-37553000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-34267584.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-30176036.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-26329535.0</v>
       </c>
-      <c r="AF48"/>
-[...1 lines deleted...]
-      <c r="AH48">
+      <c r="AH48"/>
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>-10375481.0</v>
       </c>
-      <c r="AI48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:35">
+      <c r="AK48"/>
+    </row>
+    <row r="49" spans="1:37">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
-    </row>
-    <row r="50" spans="1:35">
+      <c r="AJ49"/>
+      <c r="AK49"/>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50">
+        <v>8309000.0</v>
+      </c>
+      <c r="C50">
+        <v>16714000.0</v>
+      </c>
+      <c r="D50">
         <v>17725000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>10087000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>11331000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>12721000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>26865000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>27974000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>29678000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>28874000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>24985000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="M50"/>
+      <c r="N50">
         <v>24008000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>20112000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>19089000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>11231000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>9248000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>6546000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>6546000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>4885000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>7471000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>19592000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>16385000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>17055000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>22608000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
-    </row>
-    <row r="51" spans="1:35">
+      <c r="AJ50"/>
+      <c r="AK50"/>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
-        <v>149806887.0</v>
+        <v>148484000.0</v>
       </c>
       <c r="C51">
+        <v>151822000.0</v>
+      </c>
+      <c r="D51">
+        <v>148918000.0</v>
+      </c>
+      <c r="E51">
         <v>80382000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>63420000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>66547000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>74613000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>66426000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>67627000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>65311000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>72530000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>69625000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>70292000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>68403000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>69884000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>63189000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>60841000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>58165000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>55429000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>52747000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>55316000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>84563000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>46965000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>48884000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>49848000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>48646000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>24014000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>23777000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>18400000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>10377044.0</v>
       </c>
-      <c r="AD51">
-[...5 lines deleted...]
-      <c r="AH51">
+      <c r="AF51">
+        <v>59000.0</v>
+      </c>
+      <c r="AG51">
+        <v>31485.0</v>
+      </c>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>19260871.0</v>
       </c>
-      <c r="AI51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:35">
+      <c r="AK51"/>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>18214000.0</v>
+      </c>
+      <c r="C52">
+        <v>26624000.0</v>
+      </c>
+      <c r="D52">
         <v>27539000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>19833000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>20833000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>22097000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>35681000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>36216000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>37475000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>36645000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>32199000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>32374000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>30668000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>27171000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>26718000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>18636000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>16675000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>13508000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>12275000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>10614000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>12623000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>24744000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>18579000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>21780000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>27186000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>19297000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>4277000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>425000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>337000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>197351.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>42000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>31485.0</v>
       </c>
-      <c r="AF52"/>
-[...1 lines deleted...]
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>19271945.0</v>
       </c>
-      <c r="AI52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:35">
+      <c r="AK52"/>
+    </row>
+    <row r="53" spans="1:37">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
-        <v>63990.0</v>
+        <v>58000.0</v>
       </c>
       <c r="C53">
+        <v>89000.0</v>
+      </c>
+      <c r="D53">
         <v>64000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
+        <v>64000.0</v>
+      </c>
+      <c r="F53">
         <v>303000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>712000.0</v>
       </c>
       <c r="G53">
         <v>712000.0</v>
       </c>
       <c r="H53">
+        <v>712000.0</v>
+      </c>
+      <c r="I53">
+        <v>712000.0</v>
+      </c>
+      <c r="J53">
         <v>725000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>63000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>141000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>164000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>164000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>195000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>195000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>419000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>415000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>589000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>860000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>1251000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1185000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>851000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>50000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>420000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>454000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="AA53">
         <v>50000.0</v>
       </c>
-      <c r="AB53"/>
-      <c r="AC53"/>
+      <c r="AB53">
+        <v>50000.0</v>
+      </c>
+      <c r="AC53">
+        <v>50000.0</v>
+      </c>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53">
         <v>3530734.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>697874.0</v>
       </c>
-      <c r="AI53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:35">
+      <c r="AK53"/>
+    </row>
+    <row r="54" spans="1:37">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
-    </row>
-    <row r="55" spans="1:35">
+      <c r="AJ54"/>
+      <c r="AK54"/>
+    </row>
+    <row r="55" spans="1:37">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
-        <v>349015144.0</v>
+        <v>347867000.0</v>
       </c>
       <c r="C55">
+        <v>346422000.0</v>
+      </c>
+      <c r="D55">
+        <v>349062000.0</v>
+      </c>
+      <c r="E55">
         <v>260389000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>231980000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>235663000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>246208000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>238461000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>234462000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>227308000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>233401000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>265161000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>268093000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>273834000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>274743000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>309659000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>302039000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>290568000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>246215000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>234182000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>200070000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>166574000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>69811000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>75874000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>73155000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>69330000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>40743000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>50703000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>47677000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>39124925.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>25922494.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>11917996.0</v>
       </c>
-      <c r="AF55"/>
-[...1 lines deleted...]
-      <c r="AH55">
+      <c r="AH55"/>
+      <c r="AI55"/>
+      <c r="AJ55">
         <v>11113004.0</v>
       </c>
-      <c r="AI55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:35">
+      <c r="AK55"/>
+    </row>
+    <row r="56" spans="1:37">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
-        <v>136866625.0</v>
+        <v>131358000.0</v>
       </c>
       <c r="C56">
+        <v>134566000.0</v>
+      </c>
+      <c r="D56">
+        <v>136885000.0</v>
+      </c>
+      <c r="E56">
         <v>103602000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>74035000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>73732000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>85789000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>75672000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>72379000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>65282000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>68645000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>67279000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>61844000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>63995000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>64060000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>64142000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>57643000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>49447000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>46287000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>55222000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>56330000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>36472000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>19281000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>21284000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>19585000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>16820000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>12739000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>16591000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>21240000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>17512350.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>17509587.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>11141846.0</v>
       </c>
-      <c r="AF56"/>
-      <c r="AG56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>1765367.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>10450578.0</v>
       </c>
-      <c r="AI56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:35">
+      <c r="AK56"/>
+    </row>
+    <row r="57" spans="1:37">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
-        <v>99905587.0</v>
+        <v>89910000.0</v>
       </c>
       <c r="C57">
+        <v>93829000.0</v>
+      </c>
+      <c r="D57">
+        <v>99919000.0</v>
+      </c>
+      <c r="E57">
         <v>56059000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>47188000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>45828000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>61480000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>60089000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>61822000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>57786000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>58137000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>58185000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>56389000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>61011000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>59941000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>52212000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>50630000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>44837000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>40787000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>34098000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>43022000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>46972000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>27464000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>32669000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>40531000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>27905000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>10800000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>2752000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>5077000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>3418170.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>2589770.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>2566704.0</v>
       </c>
-      <c r="AF57"/>
-[...1 lines deleted...]
-      <c r="AH57">
+      <c r="AH57"/>
+      <c r="AI57"/>
+      <c r="AJ57">
         <v>20748006.0</v>
       </c>
-      <c r="AI57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:35">
+      <c r="AK57"/>
+    </row>
+    <row r="58" spans="1:37">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
-        <v>246241942.0</v>
+        <v>245955000.0</v>
       </c>
       <c r="C58">
+        <v>244433000.0</v>
+      </c>
+      <c r="D58">
+        <v>246275000.0</v>
+      </c>
+      <c r="E58">
         <v>116898000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>90067000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>90563000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>100696000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>90818000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>92253000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>87213000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>99735000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>102872000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>103714000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>110099000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>112710000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>107158000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>113291000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>108256000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>94211000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>87371000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>93528000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>112775000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>58088000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>62223000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>65180000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>58616000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>31336000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>26456000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>23484000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>13888326.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>2607083.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>2566704.0</v>
       </c>
-      <c r="AF58"/>
-[...1 lines deleted...]
-      <c r="AH58">
+      <c r="AH58"/>
+      <c r="AI58">
+        <v>9656835.0</v>
+      </c>
+      <c r="AJ58">
         <v>20769839.0</v>
       </c>
-      <c r="AI58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:35">
+      <c r="AK58"/>
+    </row>
+    <row r="59" spans="1:37">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
-    </row>
-    <row r="60" spans="1:35">
+      <c r="AJ59"/>
+      <c r="AK59"/>
+    </row>
+    <row r="60" spans="1:37">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
-        <v>87597239.0</v>
+        <v>88657000.0</v>
       </c>
       <c r="C60">
+        <v>88368000.0</v>
+      </c>
+      <c r="D60">
+        <v>87609000.0</v>
+      </c>
+      <c r="E60">
         <v>141403000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>140059000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>142741000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>143272000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>145090000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>139764000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>137650000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>131556000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>159162000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>158944000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>158559000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>156350000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>195564000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>181994000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>174879000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>147209000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>143320000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>103078000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>50015000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>10171000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>13651000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>7975000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>10714000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>9586000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>24362000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>24281000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>25291333.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>23328247.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>9361165.0</v>
       </c>
-      <c r="AF60"/>
-      <c r="AG60">
+      <c r="AH60"/>
+      <c r="AI60">
         <v>-9656835.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-9656835.0</v>
       </c>
-      <c r="AI60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:35">
+      <c r="AK60"/>
+    </row>
+    <row r="61" spans="1:37">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
-    </row>
-    <row r="62" spans="1:35">
+      <c r="AJ61"/>
+      <c r="AK61"/>
+    </row>
+    <row r="62" spans="1:37">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7371,3642 +7655,3794 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>440456000.0</v>
       </c>
       <c r="C2">
         <v>379804000.0</v>
       </c>
       <c r="D2">
         <v>356355000.0</v>
       </c>
       <c r="E2">
         <v>255900000.0</v>
       </c>
       <c r="F2">
         <v>117140000.0</v>
       </c>
       <c r="G2">
         <v>52453000.0</v>
       </c>
       <c r="H2">
         <v>19978000.0</v>
       </c>
       <c r="I2">
         <v>5639000.0</v>
       </c>
       <c r="J2">
         <v>5285496.0</v>
       </c>
       <c r="K2">
         <v>4045923.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3">
         <v>24310000.0</v>
       </c>
       <c r="C3">
         <v>25393000.0</v>
       </c>
       <c r="D3">
-        <v>167895.0</v>
+        <v>32761000.0</v>
       </c>
       <c r="E3">
         <v>30169000.0</v>
       </c>
       <c r="F3">
         <v>23565000.0</v>
       </c>
       <c r="G3">
         <v>6798000.0</v>
       </c>
       <c r="H3">
         <v>1401000.0</v>
       </c>
       <c r="I3">
         <v>86000.0</v>
       </c>
       <c r="J3">
         <v>28290.0</v>
       </c>
       <c r="K3">
         <v>71995.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5">
         <v>-38049000.0</v>
       </c>
       <c r="C5">
         <v>8389000.0</v>
       </c>
       <c r="D5">
-        <v>29877105.0</v>
+        <v>-36961000.0</v>
       </c>
       <c r="E5">
         <v>-63815000.0</v>
       </c>
       <c r="F5">
         <v>-25526000.0</v>
       </c>
       <c r="G5">
         <v>1875000.0</v>
       </c>
       <c r="H5">
         <v>-23693000.0</v>
       </c>
       <c r="I5">
         <v>-5889000.0</v>
       </c>
       <c r="J5">
         <v>700130.0</v>
       </c>
       <c r="K5">
         <v>1623499.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6">
         <v>-13739000.0</v>
       </c>
       <c r="C6">
         <v>33782000.0</v>
       </c>
       <c r="D6">
-        <v>30045000.0</v>
+        <v>-4200000.0</v>
       </c>
       <c r="E6">
         <v>-33646000.0</v>
       </c>
       <c r="F6">
         <v>-1961000.0</v>
       </c>
       <c r="G6">
         <v>8673000.0</v>
       </c>
       <c r="H6">
         <v>-22292000.0</v>
       </c>
       <c r="I6">
         <v>-5803000.0</v>
       </c>
       <c r="J6">
         <v>728420.0</v>
       </c>
       <c r="K6">
         <v>1695494.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>153530000.0</v>
       </c>
       <c r="C9">
         <v>142502000.0</v>
       </c>
       <c r="D9">
         <v>131314000.0</v>
       </c>
       <c r="E9">
         <v>100952000.0</v>
       </c>
       <c r="F9">
         <v>63983000.0</v>
       </c>
       <c r="G9">
         <v>30812000.0</v>
       </c>
       <c r="H9">
         <v>11316000.0</v>
       </c>
       <c r="I9">
-        <v>3110000.0</v>
+        <v>2872000.0</v>
       </c>
       <c r="J9">
-        <v>4707750.0</v>
+        <v>4545203.0</v>
       </c>
       <c r="K9">
         <v>4297504.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>-51429000.0</v>
       </c>
       <c r="C10">
         <v>-4404000.0</v>
       </c>
       <c r="D10">
         <v>-48596000.0</v>
       </c>
       <c r="E10">
         <v>-73763000.0</v>
       </c>
       <c r="F10">
         <v>-35767000.0</v>
       </c>
       <c r="G10">
         <v>-6125000.0</v>
       </c>
       <c r="H10">
         <v>-27000000.0</v>
       </c>
       <c r="I10">
         <v>-6029000.0</v>
       </c>
       <c r="J10">
         <v>561383.0</v>
       </c>
       <c r="K10">
         <v>1683911.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11">
         <v>-25000.0</v>
       </c>
       <c r="C11">
         <v>-593000.0</v>
       </c>
       <c r="D11">
         <v>-7644000.0</v>
       </c>
       <c r="E11">
         <v>-2915000.0</v>
       </c>
       <c r="F11">
         <v>-730000.0</v>
       </c>
       <c r="G11">
         <v>229000.0</v>
       </c>
       <c r="H11">
         <v>-708000.0</v>
       </c>
       <c r="I11">
         <v>-1496000.0</v>
       </c>
       <c r="J11">
         <v>265067.0</v>
       </c>
       <c r="K11">
         <v>468153.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
         <v>13378204.0</v>
       </c>
       <c r="C12">
         <v>12793000.0</v>
       </c>
       <c r="D12">
         <v>11635000.0</v>
       </c>
       <c r="E12">
         <v>9948000.0</v>
       </c>
       <c r="F12">
         <v>10241000.0</v>
       </c>
       <c r="G12">
-        <v>8000000.0</v>
+        <v>7837110.0</v>
       </c>
       <c r="H12">
-        <v>1831000.0</v>
+        <v>3307000.0</v>
       </c>
       <c r="I12">
         <v>147540.0</v>
       </c>
       <c r="J12">
         <v>138747.0</v>
       </c>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>131000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>657000.0</v>
       </c>
       <c r="C14">
         <v>-526000.0</v>
       </c>
       <c r="D14">
         <v>1642000.0</v>
       </c>
       <c r="E14">
         <v>-908000.0</v>
       </c>
       <c r="F14">
         <v>-680000.0</v>
       </c>
       <c r="G14">
         <v>1552000.0</v>
       </c>
       <c r="H14">
         <v>-179000.0</v>
       </c>
       <c r="I14">
         <v>-13000.0</v>
       </c>
       <c r="J14">
         <v>-13000.0</v>
       </c>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>-50747000.0</v>
       </c>
       <c r="C15">
         <v>-4337000.0</v>
       </c>
       <c r="D15">
         <v>-39310000.0</v>
       </c>
       <c r="E15">
         <v>-71756000.0</v>
       </c>
       <c r="F15">
         <v>-34357000.0</v>
       </c>
       <c r="G15">
         <v>-6968000.0</v>
       </c>
       <c r="H15">
         <v>-26292000.0</v>
       </c>
       <c r="I15">
         <v>-4520000.0</v>
       </c>
       <c r="J15">
         <v>296316.0</v>
       </c>
       <c r="K15">
         <v>1215758.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-71756000.0</v>
       </c>
       <c r="F16">
         <v>-35037000.0</v>
       </c>
       <c r="G16">
         <v>-6354000.0</v>
       </c>
       <c r="H16">
         <v>-26292000.0</v>
       </c>
       <c r="I16">
         <v>-4533000.0</v>
       </c>
       <c r="J16">
         <v>296316.0</v>
       </c>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>-51404000.0</v>
       </c>
       <c r="C17">
         <v>-3811000.0</v>
       </c>
       <c r="D17">
         <v>-40952000.0</v>
       </c>
       <c r="E17">
         <v>-70848000.0</v>
       </c>
       <c r="F17">
         <v>-35037000.0</v>
       </c>
       <c r="G17">
         <v>-6354000.0</v>
       </c>
       <c r="H17">
         <v>-26292000.0</v>
       </c>
       <c r="I17">
         <v>-4532551.0</v>
       </c>
       <c r="J17">
         <v>296316.0</v>
       </c>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>-13380000.0</v>
       </c>
       <c r="C18">
         <v>-12793000.0</v>
       </c>
       <c r="D18">
         <v>-11635000.0</v>
       </c>
       <c r="E18">
         <v>-9948000.0</v>
       </c>
       <c r="F18">
         <v>-15133000.0</v>
       </c>
       <c r="G18">
         <v>-9908000.0</v>
       </c>
       <c r="H18">
         <v>-3413000.0</v>
       </c>
       <c r="I18">
         <v>-147540.0</v>
       </c>
       <c r="J18">
         <v>-138747.0</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
         <v>-14448000.0</v>
       </c>
       <c r="C21">
         <v>5003000.0</v>
       </c>
       <c r="D21">
         <v>-41425000.0</v>
       </c>
       <c r="E21">
         <v>-72310000.0</v>
       </c>
       <c r="F21">
         <v>-18674000.0</v>
       </c>
       <c r="G21">
         <v>91000.0</v>
       </c>
       <c r="H21">
         <v>-19874000.0</v>
       </c>
       <c r="I21">
         <v>-3734000.0</v>
       </c>
       <c r="J21">
         <v>958839.0</v>
       </c>
       <c r="K21">
-        <v>1623499.0</v>
+        <v>1695494.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23">
         <v>608434000.0</v>
       </c>
       <c r="C23">
         <v>517303000.0</v>
       </c>
       <c r="D23">
-        <v>490330000.0</v>
+        <v>529094000.0</v>
       </c>
       <c r="E23">
         <v>429162000.0</v>
       </c>
       <c r="F23">
         <v>199797000.0</v>
       </c>
       <c r="G23">
         <v>83174000.0</v>
       </c>
       <c r="H23">
         <v>50844000.0</v>
       </c>
       <c r="I23">
         <v>12343000.0</v>
       </c>
       <c r="J23">
         <v>8895660.0</v>
       </c>
       <c r="K23">
-        <v>6707583.0</v>
+        <v>6647933.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
         <v>24310000.0</v>
       </c>
       <c r="C25">
         <v>25393000.0</v>
       </c>
       <c r="D25">
         <v>32761000.0</v>
       </c>
       <c r="E25">
         <v>30169000.0</v>
       </c>
       <c r="F25">
         <v>23565000.0</v>
       </c>
       <c r="G25">
         <v>6798000.0</v>
       </c>
       <c r="H25">
         <v>1401000.0</v>
       </c>
       <c r="I25">
         <v>85817.0</v>
       </c>
       <c r="J25">
         <v>28290.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27">
         <v>3185000.0</v>
       </c>
       <c r="C27">
         <v>4166000.0</v>
       </c>
       <c r="D27">
         <v>4144000.0</v>
       </c>
       <c r="E27">
         <v>7868000.0</v>
       </c>
       <c r="F27">
         <v>3444000.0</v>
       </c>
       <c r="G27">
         <v>429000.0</v>
       </c>
       <c r="H27">
         <v>2252000.0</v>
       </c>
       <c r="I27">
         <v>698000.0</v>
       </c>
       <c r="J27">
         <v>399163.0</v>
       </c>
       <c r="K27">
         <v>178541.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
         <v>110598000.0</v>
       </c>
       <c r="C28">
         <v>97627000.0</v>
       </c>
       <c r="D28">
         <v>97070000.0</v>
       </c>
       <c r="E28">
         <v>83028000.0</v>
       </c>
       <c r="F28">
         <v>50824000.0</v>
       </c>
       <c r="G28">
         <v>22212000.0</v>
       </c>
       <c r="H28">
         <v>27213000.0</v>
       </c>
       <c r="I28">
         <v>5920000.0</v>
       </c>
       <c r="J28">
         <v>3182711.0</v>
       </c>
       <c r="K28">
         <v>1145103.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>-25000.0</v>
       </c>
       <c r="C29">
         <v>-593000.0</v>
       </c>
       <c r="D29">
         <v>-7644000.0</v>
       </c>
       <c r="E29">
         <v>-2915000.0</v>
       </c>
       <c r="F29">
         <v>-730000.0</v>
       </c>
       <c r="G29">
         <v>229000.0</v>
       </c>
       <c r="H29">
         <v>-708000.0</v>
       </c>
       <c r="I29">
         <v>-1494998.0</v>
       </c>
       <c r="J29">
         <v>265067.0</v>
       </c>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
         <v>167978000.0</v>
       </c>
       <c r="C30">
         <v>137499000.0</v>
       </c>
       <c r="D30">
-        <v>133975000.0</v>
+        <v>172739000.0</v>
       </c>
       <c r="E30">
         <v>173262000.0</v>
       </c>
       <c r="F30">
         <v>82657000.0</v>
       </c>
       <c r="G30">
         <v>30721000.0</v>
       </c>
       <c r="H30">
-        <v>30866000.0</v>
+        <v>31190000.0</v>
       </c>
       <c r="I30">
-        <v>6704000.0</v>
+        <v>6606000.0</v>
       </c>
       <c r="J30">
         <v>3610164.0</v>
       </c>
       <c r="K30">
-        <v>2661660.0</v>
+        <v>2602010.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31">
         <v>-36981000.0</v>
       </c>
       <c r="C31">
         <v>-9407000.0</v>
       </c>
       <c r="D31">
-        <v>-34300000.0</v>
+        <v>-7171000.0</v>
       </c>
       <c r="E31">
         <v>-1453000.0</v>
       </c>
       <c r="F31">
         <v>-17093000.0</v>
       </c>
       <c r="G31">
         <v>-6216000.0</v>
       </c>
       <c r="H31">
         <v>-7126000.0</v>
       </c>
       <c r="I31">
         <v>-2295000.0</v>
       </c>
       <c r="J31">
         <v>-397456.0</v>
       </c>
       <c r="K31">
         <v>-11583.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>593986000.0</v>
       </c>
       <c r="C32">
         <v>522306000.0</v>
       </c>
       <c r="D32">
         <v>487669000.0</v>
       </c>
       <c r="E32">
         <v>356852000.0</v>
       </c>
       <c r="F32">
         <v>181123000.0</v>
       </c>
       <c r="G32">
         <v>83265000.0</v>
       </c>
       <c r="H32">
         <v>31294000.0</v>
       </c>
       <c r="I32">
         <v>8749000.0</v>
       </c>
       <c r="J32">
-        <v>9993246.0</v>
+        <v>9830699.0</v>
       </c>
       <c r="K32">
         <v>8343427.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI32"/>
+  <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:35">
+      <c r="AK1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>130905000.0</v>
+      </c>
+      <c r="C2">
+        <v>163678443.0</v>
+      </c>
+      <c r="D2">
         <v>121503000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>109599000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>102333000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>107021000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>102540000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>96231000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>88960000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>92074000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>94121000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>89774000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>86567000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>85895000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>78730000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>69599000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>58337000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>49236000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>36329000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>31390000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>25870000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>23551000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>17411000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>14564000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>12816000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>8922000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7295000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5228000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4245000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3211000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2638077.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>998000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>718000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1285236.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1333473.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1271825.0</v>
       </c>
     </row>
-    <row r="3" spans="1:35">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3">
+        <v>6146000.0</v>
+      </c>
+      <c r="C3">
+        <v>8038643.0</v>
+      </c>
+      <c r="D3">
         <v>6503000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>6080000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>5880000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>5847000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>5362000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5678000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7505000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6848000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>8582000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>8494000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>7699000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>7986000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>8249000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>7182000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>7627000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>7111000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1458000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>8299000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>7714000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>6094000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1776000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1771000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1545000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1269000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>491000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>449000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>275000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>186000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>56817.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>10000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>8568.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>10432.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>7442.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>6949.0</v>
       </c>
     </row>
-    <row r="4" spans="1:35">
+    <row r="4" spans="1:37">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+      <c r="AK4"/>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5">
+        <v>5350000.0</v>
+      </c>
+      <c r="C5">
+        <v>4613257.0</v>
+      </c>
+      <c r="D5">
         <v>-43659000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>4241000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>519000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>850000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1007000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>4608000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>2126000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>2662000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-33695000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-126000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-707000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1980000.0</v>
       </c>
-      <c r="N5">
-[...2 lines deleted...]
-      <c r="O5">
+      <c r="P5">
+        <v>-51702000.0</v>
+      </c>
+      <c r="Q5">
         <v>232000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-6678000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-5989000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-2869000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-11000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-9292000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-13354000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1136000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>6749000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2146000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2977000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-12311000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3935000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-4180000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-4925000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-5342009.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-564000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-321568.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>340048.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>319778.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>756681.0</v>
       </c>
     </row>
-    <row r="6" spans="1:35">
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6">
+        <v>11496000.0</v>
+      </c>
+      <c r="C6">
+        <v>12651900.0</v>
+      </c>
+      <c r="D6">
         <v>-37156000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>10321000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>6399000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>6697000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>4355000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>10286000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>9631000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>9510000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-25113000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>8368000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>6992000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>6006000.0</v>
       </c>
-      <c r="N6">
-[...2 lines deleted...]
-      <c r="O6">
+      <c r="P6">
+        <v>-43453000.0</v>
+      </c>
+      <c r="Q6">
         <v>7414000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>949000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1122000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1411000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>8288000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1578000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-7260000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>640000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>8520000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-601000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1708000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-11820000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-3486000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-3905000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-4739000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-5285192.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-554000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-313000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>350480.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>327220.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>763630.0</v>
       </c>
     </row>
-    <row r="7" spans="1:35">
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+      <c r="AK7"/>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+      <c r="AK8"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>48391000.0</v>
+      </c>
+      <c r="C9">
+        <v>14931485.0</v>
+      </c>
+      <c r="D9">
         <v>42528000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>40091000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>35471000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>35440000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>35755000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>35454000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>35299000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>35994000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>32984000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>34578000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>31569000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>32181000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>29518000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>25755000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>22694000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>22982000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>17538000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>16679000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>14998000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>14768000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>9419000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>9539000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>7755000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>4793000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>4114000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3060000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2351000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1790000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-540311.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1177000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>836000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1452089.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1341034.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1652808.0</v>
       </c>
     </row>
-    <row r="10" spans="1:35">
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>319000.0</v>
+      </c>
+      <c r="C10">
+        <v>-312490.0</v>
+      </c>
+      <c r="D10">
         <v>-46889000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>901000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-2790000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-2651000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-4955000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1496000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-707000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-238000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-36380000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-3370000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-3609000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-5098000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-54284000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1986000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-9077000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-8416000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-5594000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1526000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-12390000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-16257000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1773000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4143000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-4750000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-4030000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-12430000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-5034000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-4485000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-5052000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-5382549.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-624000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-354000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>325496.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-209880.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>774917.0</v>
       </c>
     </row>
-    <row r="11" spans="1:35">
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11">
+        <v>295000.0</v>
+      </c>
+      <c r="C11">
+        <v>40063.0</v>
+      </c>
+      <c r="D11">
         <v>-178000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>69000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>46000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>38000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-153000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>671000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-878000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-233000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-4575000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>204000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2041000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1236000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1782000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>731000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-800000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1064000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-1418000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>224000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-124000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>588000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-49000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>317000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>162000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-85000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>2998000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-1310000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-1166000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1230000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-1536998.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-9000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>42000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>153639.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>65531.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>203558.0</v>
       </c>
     </row>
-    <row r="12" spans="1:35">
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>5031000.0</v>
+      </c>
+      <c r="C12">
+        <v>4925747.0</v>
+      </c>
+      <c r="D12">
         <v>2958601.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2482167.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3398946.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3637336.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3948000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3112000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2833000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2900000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2685000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3244000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2902000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2779000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2582000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2218000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2399000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2427000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1545000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1515000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3098000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2903000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>913000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2606000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2604000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1877000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1788000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1086000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>305000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>127247.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>40540.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>60000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>32000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>14552.0</v>
       </c>
-      <c r="AH12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:35">
+      <c r="AJ12"/>
+      <c r="AK12"/>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13"/>
+      <c r="AK13"/>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>-221000.0</v>
+      </c>
+      <c r="C14">
+        <v>1557000.0</v>
+      </c>
+      <c r="D14">
         <v>1072000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-234000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-62000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-119000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>113000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-108000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-196000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-335000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1017000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>710000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>24000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-82000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-387000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>386000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-28000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-478000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-702000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3491000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3464000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3784000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1552000.0</v>
       </c>
       <c r="X14">
         <v>1552000.0</v>
       </c>
-      <c r="Y14"/>
-      <c r="Z14"/>
+      <c r="Y14">
+        <v>1552000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1552000.0</v>
+      </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14"/>
+      <c r="AK14"/>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-197000.0</v>
+      </c>
+      <c r="C15">
+        <v>1206897.0</v>
+      </c>
+      <c r="D15">
         <v>-45639000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>598000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-2898000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-2808000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-4689000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>717000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-25000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-340000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-30788000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-2864000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-1544000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-3944000.0</v>
       </c>
-      <c r="N15">
-[...2 lines deleted...]
-      <c r="O15">
+      <c r="P15">
+        <v>-52889000.0</v>
+      </c>
+      <c r="Q15">
         <v>-2331000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-8305000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-7830000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-4878000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-1681000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-12332000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-16869000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1732000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>3780000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-4857000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-3948000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-15364000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-3696000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-3286000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-3780000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-3855551.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-605000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-396000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>325496.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-275411.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>571359.0</v>
       </c>
     </row>
-    <row r="16" spans="1:35">
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-3574000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-1544000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3944000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-53410000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-2717000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-8277000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-7352000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-4176000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-1750000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-12266000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-16845000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-1724000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>4268000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-5046000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+      <c r="AK16"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>24000.0</v>
+      </c>
+      <c r="C17">
+        <v>-352000.0</v>
+      </c>
+      <c r="D17">
         <v>-46711000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>832000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-2836000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-2689000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-4802000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>825000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>171000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-5000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-31805000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-3574000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-1568000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-3862000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-52502000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-2717000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-8277000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-7352000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-4176000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-1750000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-12266000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-16845000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-1724000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>4268000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-5046000.0</v>
       </c>
-      <c r="Y17"/>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+      <c r="AK17"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-5153000.0</v>
+      </c>
+      <c r="C18">
+        <v>-7876000.0</v>
+      </c>
+      <c r="D18">
         <v>-2959000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-3439000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-3395000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4217000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3948000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3112000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2833000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3415000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2685000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3244000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2876000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2779000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2582000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-2218000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2399000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-3336000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-7617000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1515000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3098000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2903000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-2545000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2699000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2704000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+      <c r="AK18"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+      <c r="AK19"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+      <c r="AK20"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>8099000.0</v>
+      </c>
+      <c r="C21">
+        <v>4140511.0</v>
+      </c>
+      <c r="D21">
         <v>-19186000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3739000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>932000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>67000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-2831000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3055000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1987000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>2792000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-34204000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-662000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-2642000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-3922000.0</v>
       </c>
-      <c r="N21">
-[...2 lines deleted...]
-      <c r="O21">
+      <c r="P21">
+        <v>-54005000.0</v>
+      </c>
+      <c r="Q21">
         <v>-4670000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-7578000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-6147000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-4851000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-7267000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-4511000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2045000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>572000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1624000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>156000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2117000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-6626000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-4038000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-4351000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-4861000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-3039762.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-707000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-721000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>464583.0</v>
       </c>
-      <c r="AH21">
-[...6 lines deleted...]
-    <row r="22" spans="1:35">
+      <c r="AJ21">
+        <v>327220.0</v>
+      </c>
+      <c r="AK21">
+        <v>763652.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
-    </row>
-    <row r="23" spans="1:35">
+      <c r="AJ22"/>
+      <c r="AK22"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23">
+        <v>171197000.0</v>
+      </c>
+      <c r="C23">
+        <v>174469416.0</v>
+      </c>
+      <c r="D23">
         <v>183217000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>145951000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>136872000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>142394000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>141126000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>128630000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>122272000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>125276000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>161309000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>125014000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>120778000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>121998000.0</v>
       </c>
-      <c r="N23">
-[...2 lines deleted...]
-      <c r="O23">
+      <c r="P23">
+        <v>162253000.0</v>
+      </c>
+      <c r="Q23">
         <v>100024000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>88609000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>78365000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>58718000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>55336000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>45379000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>40364000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>26258000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>22479000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>20415000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>15832000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>18035000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>12326000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>10947000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>9862000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>5137528.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2882000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2275000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2272742.0</v>
       </c>
-      <c r="AH23">
-[...6 lines deleted...]
-    <row r="24" spans="1:35">
+      <c r="AJ23">
+        <v>2347287.0</v>
+      </c>
+      <c r="AK23">
+        <v>2160981.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+      <c r="AK24"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>6146000.0</v>
+      </c>
+      <c r="C25">
+        <v>8026000.0</v>
+      </c>
+      <c r="D25">
         <v>6503000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>6080000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5880000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5847000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5362000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5678000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>7505000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>6848000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>8582000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>8494000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>7699000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>7986000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>8249000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>7182000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>7627000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>7111000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1458000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>8299000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>7714000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>6094000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1776000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1849000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1807000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1366000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>491000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>449000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>274953.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>186047.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>56817.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>10000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>8568.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>10432.0</v>
       </c>
-      <c r="AH25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+      <c r="AK25"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+      <c r="AK26"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27">
+        <v>924000.0</v>
+      </c>
+      <c r="C27">
+        <v>944000.0</v>
+      </c>
+      <c r="D27">
         <v>651000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>592000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1030000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>912000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1012000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1178000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1154000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>822000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>596000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1011000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1048000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1489000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1500000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1871000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2095000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2403000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1765000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1364000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>244000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>71000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>83000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>99000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>160000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>87000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>532000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>554000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>517000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>650000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>313981.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>157000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>149000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>77844.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>182939.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>102564.0</v>
       </c>
     </row>
-    <row r="28" spans="1:35">
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>33222000.0</v>
+      </c>
+      <c r="C28">
+        <v>31305000.0</v>
+      </c>
+      <c r="D28">
         <v>29250000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>28036000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>26184000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>27128000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>25608000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>24112000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>23532000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>24375000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>22641000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>24423000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>24347000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>25663000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>24060000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>20624000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>19692000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>18650000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>15223000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>13863000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>11291000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10447000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6779000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5895000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5819000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>5411000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>9691000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>5985000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>5836000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5688000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2095822.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1658000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1359000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>884678.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>408031.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>372625.0</v>
       </c>
     </row>
-    <row r="29" spans="1:35">
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>295000.0</v>
+      </c>
+      <c r="C29">
+        <v>40000.0</v>
+      </c>
+      <c r="D29">
         <v>-178000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>69000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>46000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>38000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-153000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>671000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-878000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-233000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-4575000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>204000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-2041000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1236000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1782000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>731000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1064000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1418000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>224000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-124000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>588000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-49000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>268000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>95000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+      <c r="AK29"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>40292000.0</v>
+      </c>
+      <c r="C30">
+        <v>10790971.0</v>
+      </c>
+      <c r="D30">
         <v>61714000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>36352000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>34539000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>35373000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>38586000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>32399000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>33312000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>33202000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>67188000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>35240000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>34211000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>36103000.0</v>
       </c>
-      <c r="N30">
-[...2 lines deleted...]
-      <c r="O30">
+      <c r="P30">
+        <v>83523000.0</v>
+      </c>
+      <c r="Q30">
         <v>30425000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>30272000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>29129000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>22389000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>23946000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>19509000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>16813000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>8847000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>7915000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7599000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6910000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>10740000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>7098000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6702000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>6651000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2499451.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1884000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1557000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>987506.0</v>
       </c>
-      <c r="AH30">
-[...6 lines deleted...]
-    <row r="31" spans="1:35">
+      <c r="AJ30">
+        <v>1013814.0</v>
+      </c>
+      <c r="AK30">
+        <v>889156.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31">
+        <v>-7780000.0</v>
+      </c>
+      <c r="C31">
+        <v>-4453000.0</v>
+      </c>
+      <c r="D31">
         <v>-27703000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-2838000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-3722000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-2718000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-2124000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1559000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-2694000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-3030000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-2176000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-2708000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-967000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-1176000.0</v>
       </c>
-      <c r="N31">
-[...2 lines deleted...]
-      <c r="O31">
+      <c r="P31">
+        <v>-279000.0</v>
+      </c>
+      <c r="Q31">
         <v>2684000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1499000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-2269000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-743000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>5741000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-7879000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-14212000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-2345000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>2519000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-4906000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1913000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-5804000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-996000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-134000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-191000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-2342787.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>83000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>367000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-139087.0</v>
       </c>
-      <c r="AH31">
-[...2 lines deleted...]
-      <c r="AI31">
+      <c r="AJ31">
+        <v>-537100.0</v>
+      </c>
+      <c r="AK31">
         <v>11265.0</v>
       </c>
     </row>
-    <row r="32" spans="1:35">
+    <row r="32" spans="1:37">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>179296000.0</v>
+      </c>
+      <c r="C32">
+        <v>178609929.0</v>
+      </c>
+      <c r="D32">
         <v>164031000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>149690000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>137804000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>142461000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>138295000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>131685000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>124259000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>128068000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>127105000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>124352000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>118136000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>118076000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>108248000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>95354000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>81031000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>72218000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>53867000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>48069000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>40868000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>38319000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>26830000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>24103000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>20571000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>13715000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>11409000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>8288000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>6596000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>5001000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>2097766.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>2175000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>1554000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>2737325.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>2674507.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>2924633.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -11045,3554 +11481,3710 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
-        <v>47525642.0</v>
+        <v>47267000.0</v>
       </c>
       <c r="C2">
         <v>30121000.0</v>
       </c>
       <c r="D2">
         <v>25084000.0</v>
       </c>
       <c r="E2">
         <v>14014000.0</v>
       </c>
       <c r="F2">
         <v>7524000.0</v>
       </c>
       <c r="G2">
         <v>806000.0</v>
       </c>
       <c r="H2">
         <v>8198000.0</v>
       </c>
       <c r="I2">
-        <v>1067493.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="J2">
         <v>1115338.0</v>
       </c>
       <c r="K2">
         <v>186520.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
-        <v>10436598</v>
+        <v>10647000</v>
       </c>
       <c r="C3">
         <v>9750000</v>
       </c>
       <c r="D3">
         <v>6081000</v>
       </c>
       <c r="E3">
         <v>9055000</v>
       </c>
       <c r="F3">
         <v>10713000</v>
       </c>
       <c r="G3">
         <v>2769000</v>
       </c>
       <c r="H3">
         <v>10407000</v>
       </c>
       <c r="I3">
-        <v>4226991</v>
+        <v>4227000</v>
       </c>
       <c r="J3">
         <v>50204</v>
       </c>
       <c r="K3">
         <v>2444</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
-        <v>350929.0</v>
+        <v>616000.0</v>
       </c>
       <c r="C6">
         <v>17146000.0</v>
       </c>
       <c r="D6">
         <v>5037000.0</v>
       </c>
       <c r="E6">
         <v>11070000.0</v>
       </c>
       <c r="F6">
         <v>6490000.0</v>
       </c>
       <c r="G6">
         <v>6718000.0</v>
       </c>
       <c r="H6">
         <v>-7392000.0</v>
       </c>
       <c r="I6">
-        <v>7130671.0</v>
+        <v>7131000.0</v>
       </c>
       <c r="J6">
         <v>-47845.0</v>
       </c>
       <c r="K6">
         <v>928818.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
-        <v>-293959.7</v>
+        <v>-294000.0</v>
       </c>
       <c r="C7">
         <v>3044000.0</v>
       </c>
       <c r="D7">
         <v>-4863000.0</v>
       </c>
       <c r="E7">
         <v>-4612000.0</v>
       </c>
       <c r="F7">
         <v>-9897000.0</v>
       </c>
       <c r="G7">
         <v>5197000.0</v>
       </c>
       <c r="H7">
-        <v>1851000.0</v>
+        <v>2202000.0</v>
       </c>
       <c r="I7">
-        <v>-5056708.0</v>
+        <v>-5058000.0</v>
       </c>
       <c r="J7">
         <v>665562.0</v>
       </c>
       <c r="K7">
         <v>-1683512.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9">
-        <v>-1343818.0</v>
+        <v>-1344000.0</v>
       </c>
       <c r="C9">
         <v>4265000.0</v>
       </c>
       <c r="D9">
         <v>627000.0</v>
       </c>
       <c r="E9">
-        <v>-738000.0</v>
+        <v>-3735000.0</v>
       </c>
       <c r="F9">
-        <v>-1629000.0</v>
+        <v>-3286000.0</v>
       </c>
       <c r="G9">
-        <v>-458000.0</v>
+        <v>-410000.0</v>
       </c>
       <c r="H9">
-        <v>-1920000.0</v>
+        <v>-2997000.0</v>
       </c>
       <c r="I9">
-        <v>-672530.0</v>
+        <v>-360000.0</v>
       </c>
       <c r="J9">
-        <v>-599861.0</v>
+        <v>-461053.0</v>
       </c>
       <c r="K9">
         <v>-568947.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
-        <v>-5805220.1</v>
+        <v>-5806000.0</v>
       </c>
       <c r="C10">
         <v>-3323000.0</v>
       </c>
       <c r="D10">
         <v>-2867000.0</v>
       </c>
       <c r="E10">
         <v>-2865000.0</v>
       </c>
       <c r="F10">
         <v>-5501000.0</v>
       </c>
       <c r="G10">
         <v>1951000.0</v>
       </c>
       <c r="H10">
         <v>-1811000.0</v>
       </c>
       <c r="I10">
-        <v>-102243.0</v>
+        <v>-102000.0</v>
       </c>
       <c r="J10">
         <v>215890.0</v>
       </c>
       <c r="K10">
         <v>-339365.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1839000.0</v>
       </c>
       <c r="F11">
         <v>919000.0</v>
       </c>
       <c r="G11">
         <v>2470000.0</v>
       </c>
       <c r="H11">
         <v>2842000.0</v>
       </c>
       <c r="I11">
         <v>1715000.0</v>
       </c>
       <c r="J11">
         <v>299058.0</v>
       </c>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>48310000.0</v>
       </c>
       <c r="F12">
         <v>16355000.0</v>
       </c>
       <c r="G12">
         <v>2182000.0</v>
       </c>
       <c r="H12">
         <v>8207000.0</v>
       </c>
       <c r="I12">
         <v>726000.0</v>
       </c>
       <c r="J12">
         <v>51270.0</v>
       </c>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2848000.0</v>
       </c>
       <c r="F13">
         <v>-3686000.0</v>
       </c>
       <c r="G13">
         <v>1234000.0</v>
       </c>
       <c r="H13">
         <v>3124000.0</v>
       </c>
       <c r="I13">
         <v>-5998000.0</v>
       </c>
       <c r="J13">
         <v>750475.0</v>
       </c>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
-        <v>24306736.0</v>
+        <v>24310000.0</v>
       </c>
       <c r="C14">
         <v>25393000.0</v>
       </c>
       <c r="D14">
         <v>32761000.0</v>
       </c>
       <c r="E14">
         <v>30169000.0</v>
       </c>
       <c r="F14">
         <v>23565000.0</v>
       </c>
       <c r="G14">
         <v>6798000.0</v>
       </c>
       <c r="H14">
         <v>1401000.0</v>
       </c>
       <c r="I14">
-        <v>85817.0</v>
+        <v>86000.0</v>
       </c>
       <c r="J14">
         <v>28290.0</v>
       </c>
       <c r="K14">
         <v>71995.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15">
         <v>1402811.0</v>
       </c>
       <c r="C15">
-        <v>461000.0</v>
+        <v>199724.0</v>
       </c>
       <c r="D15">
-        <v>461000.0</v>
+        <v>456652.0</v>
       </c>
       <c r="E15">
-        <v>1961000.0</v>
+        <v>1955279.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
-        <v>1155397.0</v>
+        <v>1153269.0</v>
       </c>
       <c r="J15">
         <v>560007.0</v>
       </c>
       <c r="K15">
         <v>155315.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
-        <v>47876572.0</v>
+        <v>47883000.0</v>
       </c>
       <c r="C16">
         <v>47267000.0</v>
       </c>
       <c r="D16">
         <v>30121000.0</v>
       </c>
       <c r="E16">
         <v>25084000.0</v>
       </c>
       <c r="F16">
         <v>14014000.0</v>
       </c>
       <c r="G16">
         <v>7524000.0</v>
       </c>
       <c r="H16">
         <v>806000.0</v>
       </c>
       <c r="I16">
-        <v>8198164.0</v>
+        <v>8198000.0</v>
       </c>
       <c r="J16">
         <v>1067493.0</v>
       </c>
       <c r="K16">
         <v>1115338.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
-        <v>13426197.0</v>
+        <v>13219000.0</v>
       </c>
       <c r="C18">
         <v>25796000.0</v>
       </c>
       <c r="D18">
         <v>14580000.0</v>
       </c>
       <c r="E18">
         <v>-4560000.0</v>
       </c>
       <c r="F18">
         <v>-13538000.0</v>
       </c>
       <c r="G18">
         <v>6081000.0</v>
       </c>
       <c r="H18">
-        <v>-25240000.0</v>
+        <v>-24889000.0</v>
       </c>
       <c r="I18">
-        <v>-13006124.0</v>
+        <v>-13006000.0</v>
       </c>
       <c r="J18">
         <v>991234.0</v>
       </c>
       <c r="K18">
         <v>287276.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19">
         <v>648000.0</v>
       </c>
       <c r="C19">
         <v>-11010000.0</v>
       </c>
       <c r="D19">
         <v>-5716000.0</v>
       </c>
       <c r="E19">
         <v>-8592000.0</v>
       </c>
       <c r="F19">
         <v>-507000.0</v>
       </c>
       <c r="G19">
         <v>1700000.0</v>
       </c>
       <c r="H19">
         <v>1700000.0</v>
       </c>
       <c r="I19">
         <v>1700000.0</v>
       </c>
       <c r="J19">
         <v>-483937.0</v>
       </c>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20">
         <v>52000.0</v>
       </c>
       <c r="C20">
         <v>3154000.0</v>
       </c>
       <c r="D20">
         <v>2442000.0</v>
       </c>
       <c r="E20">
         <v>19452000.0</v>
       </c>
       <c r="F20">
         <v>38566000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>3887353.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>1269000.0</v>
       </c>
       <c r="C21">
         <v>-10917000.0</v>
       </c>
       <c r="D21">
         <v>-11376000.0</v>
       </c>
       <c r="E21">
         <v>-1898000.0</v>
       </c>
       <c r="F21">
         <v>-10076000.0</v>
       </c>
       <c r="G21">
         <v>3691000.0</v>
       </c>
       <c r="H21">
         <v>24884000.0</v>
       </c>
       <c r="I21">
         <v>535000.0</v>
       </c>
       <c r="J21">
         <v>4865.0</v>
       </c>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
-        <v>-50740187.0</v>
+        <v>-51404000.0</v>
       </c>
       <c r="C22">
         <v>-3811000.0</v>
       </c>
       <c r="D22">
         <v>-40952000.0</v>
       </c>
       <c r="E22">
         <v>-70848000.0</v>
       </c>
       <c r="F22">
         <v>-35037000.0</v>
       </c>
       <c r="G22">
         <v>-6354000.0</v>
       </c>
       <c r="H22">
         <v>-26292000.0</v>
       </c>
       <c r="I22">
-        <v>-4532551.0</v>
+        <v>-4533000.0</v>
       </c>
       <c r="J22">
         <v>296316.0</v>
       </c>
       <c r="K22">
         <v>1215758.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
-        <v>-10005657.0</v>
+        <v>-292189.0</v>
       </c>
       <c r="C23">
-        <v>40000.0</v>
+        <v>-97276.0</v>
       </c>
       <c r="D23">
-        <v>1862000.0</v>
+        <v>-32348.0</v>
       </c>
       <c r="E23">
-        <v>-2387000.0</v>
+        <v>-979721.0</v>
       </c>
       <c r="F23">
         <v>9318000.0</v>
       </c>
       <c r="G23">
         <v>-2260000.0</v>
       </c>
       <c r="H23">
         <v>-401000.0</v>
       </c>
       <c r="I23">
         <v>16870000.0</v>
       </c>
       <c r="J23">
         <v>31380.0</v>
       </c>
       <c r="K23">
-        <v>2.0</v>
+        <v>155317.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>151</v>
+      </c>
+      <c r="B24">
+        <v>-209000.0</v>
+      </c>
       <c r="C24">
         <v>-703000.0</v>
       </c>
-      <c r="D24"/>
+      <c r="D24">
+        <v>-295000.0</v>
+      </c>
       <c r="E24">
         <v>-1296000.0</v>
       </c>
       <c r="F24">
-        <v>2605000.0</v>
+        <v>2305000.0</v>
       </c>
       <c r="G24">
         <v>-474000.0</v>
       </c>
       <c r="H24">
         <v>-2333000.0</v>
       </c>
       <c r="I24">
         <v>-646000.0</v>
       </c>
       <c r="J24">
         <v>-483937.0</v>
       </c>
       <c r="K24">
         <v>820558.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
-        <v>50880166.0</v>
+        <v>47362000.0</v>
       </c>
       <c r="C25">
         <v>8538000.0</v>
       </c>
       <c r="D25">
         <v>36325000.0</v>
       </c>
       <c r="E25">
         <v>44621000.0</v>
       </c>
       <c r="F25">
         <v>14395000.0</v>
       </c>
       <c r="G25">
         <v>2851000.0</v>
       </c>
       <c r="H25">
         <v>6706000.0</v>
       </c>
       <c r="I25">
-        <v>2073746.0</v>
+        <v>2075000.0</v>
       </c>
       <c r="J25">
         <v>-213797.0</v>
       </c>
       <c r="K25">
         <v>685479.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>461000.0</v>
       </c>
       <c r="E26">
         <v>1961000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27">
         <v>3917000.0</v>
       </c>
       <c r="C27">
         <v>2975000.0</v>
       </c>
       <c r="D27">
         <v>5034000.0</v>
       </c>
       <c r="E27">
         <v>8080000.0</v>
       </c>
       <c r="F27">
         <v>4879000.0</v>
       </c>
       <c r="G27">
         <v>129000.0</v>
       </c>
       <c r="H27">
         <v>2209000.0</v>
       </c>
       <c r="I27">
-        <v>145561.0</v>
+        <v>146000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
-        <v>201971.0</v>
+        <v>202000.0</v>
       </c>
       <c r="C28">
         <v>-7723000.0</v>
       </c>
       <c r="D28">
         <v>-9262000.0</v>
       </c>
       <c r="E28">
         <v>15167000.0</v>
       </c>
       <c r="F28">
         <v>37808000.0</v>
       </c>
       <c r="G28">
         <v>1171000.0</v>
       </c>
       <c r="H28">
-        <v>24363000.0</v>
+        <v>24012000.0</v>
       </c>
       <c r="I28">
-        <v>20136795.0</v>
+        <v>20137000.0</v>
       </c>
       <c r="J28">
         <v>-555142.0</v>
       </c>
       <c r="K28">
         <v>-179016.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
-        <v>23862795.0</v>
+        <v>23866000.0</v>
       </c>
       <c r="C29">
         <v>35546000.0</v>
       </c>
       <c r="D29">
         <v>20661000.0</v>
       </c>
       <c r="E29">
         <v>4495000.0</v>
       </c>
       <c r="F29">
         <v>-2825000.0</v>
       </c>
       <c r="G29">
         <v>8850000.0</v>
       </c>
       <c r="H29">
-        <v>-14833000.0</v>
+        <v>-14482000.0</v>
       </c>
       <c r="I29">
-        <v>-8779133.0</v>
+        <v>-8779000.0</v>
       </c>
       <c r="J29">
         <v>1041438.0</v>
       </c>
       <c r="K29">
         <v>289720.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
-        <v>-22285008.0</v>
+        <v>-22288000.0</v>
       </c>
       <c r="C30">
         <v>-11010000.0</v>
       </c>
-      <c r="D30"/>
+      <c r="D30">
+        <v>-5716000.0</v>
+      </c>
       <c r="E30">
         <v>-8592000.0</v>
       </c>
       <c r="F30">
         <v>-28493000.0</v>
       </c>
       <c r="G30">
         <v>-3303000.0</v>
       </c>
       <c r="H30">
         <v>-16922000.0</v>
       </c>
       <c r="I30">
-        <v>-4226991.0</v>
+        <v>-4227000.0</v>
       </c>
       <c r="J30">
         <v>-534141.0</v>
       </c>
       <c r="K30">
         <v>818114.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI30"/>
+  <dimension ref="A1:AK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:35">
+      <c r="AK1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
-        <v>64548975.0</v>
+        <v>46245233.0</v>
       </c>
       <c r="C2">
+        <v>47883000.0</v>
+      </c>
+      <c r="D2">
+        <v>63809000.0</v>
+      </c>
+      <c r="E2">
         <v>34692000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>33341000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>47267000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>35254000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>34540000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>28685000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>30121000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>25697000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>22487000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>23696000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>25084000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>18321000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14999000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>10077000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>14014000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>26640000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>29353000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>16576000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7524000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7108000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7044000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4099000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>806000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2502000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>9295000.0</v>
       </c>
-      <c r="AB2">
-[...4 lines deleted...]
-      </c>
       <c r="AD2">
+        <v>6962000.0</v>
+      </c>
+      <c r="AE2">
+        <v>8198000.0</v>
+      </c>
+      <c r="AF2">
         <v>1697000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2451000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1543147.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1067493.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1118140.0</v>
       </c>
-      <c r="AI2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:35">
+      <c r="AK2"/>
+    </row>
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
-        <v>3035591</v>
+        <v>2092307</v>
       </c>
       <c r="C3">
+        <v>2699000</v>
+      </c>
+      <c r="D3">
+        <v>3122000</v>
+      </c>
+      <c r="E3">
         <v>2223000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2561000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2741000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2014000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3459000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2200000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2077000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2175000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1112000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1103000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1691000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1115000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2918000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2537000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2485000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4383000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2434000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2205000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1691000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>505000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1348000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>412000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>504000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>456000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3665000</v>
       </c>
-      <c r="AB3">
-[...4 lines deleted...]
-      </c>
       <c r="AD3">
+        <v>2902000</v>
+      </c>
+      <c r="AE3">
+        <v>3384000</v>
+      </c>
+      <c r="AF3">
         <v>4095991</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>62000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>14758</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>14758</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>9173</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:35">
+    <row r="4" spans="1:37">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+      <c r="AK4"/>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5"/>
+      <c r="AK5"/>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
-        <v>-16672402.0</v>
+        <v>-9736316.0</v>
       </c>
       <c r="C6">
+        <v>-1509000.0</v>
+      </c>
+      <c r="D6">
+        <v>-15926000.0</v>
+      </c>
+      <c r="E6">
         <v>29117000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1351000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-13926000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>12013000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>714000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>5855000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-1436000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>4424000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3210000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1209000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-1388000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>6763000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>3322000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>4922000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-3937000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-12626000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-2713000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>12777000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>9052000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>416000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>64000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2945000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>3293000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1696000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-6793000.0</v>
       </c>
-      <c r="AB6">
-[...4 lines deleted...]
-      </c>
       <c r="AD6">
+        <v>2333000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-1236000.0</v>
+      </c>
+      <c r="AF6">
         <v>6501164.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-754000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>907853.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>475654.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-50647.0</v>
       </c>
-      <c r="AI6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:35">
+      <c r="AK6"/>
+    </row>
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
-        <v>-2320687.0</v>
+        <v>-4317570.0</v>
       </c>
       <c r="C7">
-        <v>-589000.0</v>
+        <v>374000.0</v>
       </c>
       <c r="D7">
+        <v>-2321000.0</v>
+      </c>
+      <c r="E7">
+        <v>2419000.0</v>
+      </c>
+      <c r="F7">
         <v>3570000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-3962000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3472000.0</v>
       </c>
-      <c r="G7">
-[...2 lines deleted...]
-      <c r="H7">
+      <c r="I7">
+        <v>-2714000.0</v>
+      </c>
+      <c r="J7">
         <v>4776000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-2490000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2430000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-850000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-4128000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-2315000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>4779000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-2287000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-3860000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-3244000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4258000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-5011000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-7056000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-2088000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>10059000.0</v>
       </c>
-      <c r="W7">
-[...4 lines deleted...]
-      </c>
       <c r="Y7">
-        <v>-822000.0</v>
+        <v>-365000.0</v>
       </c>
       <c r="Z7">
+        <v>4338000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-1117000.0</v>
+      </c>
+      <c r="AB7">
         <v>5748000.0</v>
       </c>
-      <c r="AA7">
-[...4 lines deleted...]
-      </c>
       <c r="AC7">
-        <v>-209880.0</v>
+        <v>-5412000.0</v>
       </c>
       <c r="AD7">
+        <v>-723000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-283000.0</v>
+      </c>
+      <c r="AF7">
         <v>-3859708.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>9029000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-10092103.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-133897.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>18707.0</v>
       </c>
-      <c r="AI7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:35">
+      <c r="AK7"/>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+      <c r="AK8"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9">
-        <v>-1100851.0</v>
+        <v>807000.0</v>
       </c>
       <c r="C9">
+        <v>-3110000.0</v>
+      </c>
+      <c r="D9">
+        <v>-1101000.0</v>
+      </c>
+      <c r="E9">
         <v>-799000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>711000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-155000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-671000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1467000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>372000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>3097000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>2140000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>4000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1022000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2539000.0</v>
       </c>
-      <c r="N9">
-[...2 lines deleted...]
-      <c r="O9">
+      <c r="P9">
+        <v>4824000.0</v>
+      </c>
+      <c r="Q9">
         <v>-3495000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-3885000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1179000.0</v>
       </c>
-      <c r="R9">
-[...2 lines deleted...]
-      <c r="S9">
+      <c r="T9">
+        <v>-2199000.0</v>
+      </c>
+      <c r="U9">
         <v>-1177000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-1351000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1423000.0</v>
       </c>
-      <c r="V9">
-[...4 lines deleted...]
-      </c>
       <c r="X9">
+        <v>547000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-1131000.0</v>
+      </c>
+      <c r="Z9">
         <v>345000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-171000.0</v>
       </c>
-      <c r="Z9">
-[...4 lines deleted...]
-      </c>
       <c r="AB9">
-        <v>160333.0</v>
+        <v>-1198000.0</v>
       </c>
       <c r="AC9">
-        <v>-613333.0</v>
+        <v>-1326000.0</v>
       </c>
       <c r="AD9">
-        <v>172470.0</v>
+        <v>-981000.0</v>
       </c>
       <c r="AE9">
-        <v>3795000.0</v>
+        <v>-600000.0</v>
       </c>
       <c r="AF9">
-        <v>-3375138.0</v>
+        <v>485659.0</v>
       </c>
       <c r="AG9">
-        <v>-1264862.0</v>
+        <v>3836000.0</v>
       </c>
       <c r="AH9">
+        <v>-3624041.0</v>
+      </c>
+      <c r="AI9">
+        <v>-1056959.0</v>
+      </c>
+      <c r="AJ9">
         <v>179837.0</v>
       </c>
-      <c r="AI9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:35">
+      <c r="AK9"/>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10">
-        <v>-3885477.0</v>
+        <v>-5043330.0</v>
       </c>
       <c r="C10">
+        <v>751000.0</v>
+      </c>
+      <c r="D10">
+        <v>-3886000.0</v>
+      </c>
+      <c r="E10">
         <v>-3032000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2171000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-1059000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-229000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-953000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2671000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>530000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>648000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>574000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2330000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1759000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1291000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-759000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1223000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-2174000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1528000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1490000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2009000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-474000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>834000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>576000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>42000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>499000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>444000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-1543000.0</v>
       </c>
-      <c r="AB10">
-[...4 lines deleted...]
-      </c>
       <c r="AD10">
+        <v>631000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-1343000.0</v>
+      </c>
+      <c r="AF10">
         <v>576757.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>84000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-559168.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-203832.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>84194.0</v>
       </c>
-      <c r="AI10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:35">
+      <c r="AK10"/>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>945000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-5304000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>153000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-3679000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2083000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1799000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1636000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>9606000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-3107000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1415000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-4165000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>7945000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-4840000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>643000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+      <c r="AK11"/>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>4882000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-1984000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>388000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>48061000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-881000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1677000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1245000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2860000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-8349000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>8227000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>12702000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-738000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-1422000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2527000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12"/>
+      <c r="AK12"/>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-2373000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2484000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1830000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1775000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-2545000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-551000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-1527000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-3135000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>602000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-2281000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1128000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-36000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>810000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>332000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13"/>
+      <c r="AK13"/>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
-        <v>6502126.0</v>
+        <v>6146000.0</v>
       </c>
       <c r="C14">
+        <v>8026000.0</v>
+      </c>
+      <c r="D14">
+        <v>6503000.0</v>
+      </c>
+      <c r="E14">
         <v>6080000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>5880000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>5847000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>5362000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>5678000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>7505000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>6848000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>8582000.0</v>
       </c>
-      <c r="K14">
-[...2 lines deleted...]
-      <c r="L14">
+      <c r="M14">
+        <v>8494000.0</v>
+      </c>
+      <c r="N14">
         <v>7699000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>7986000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>8249000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>7182000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>7627000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>7111000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1458000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>8299000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>7714000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>6094000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1776000.0</v>
       </c>
-      <c r="W14">
-[...4 lines deleted...]
-      </c>
       <c r="Y14">
-        <v>1366000.0</v>
+        <v>1771000.0</v>
       </c>
       <c r="Z14">
+        <v>1545000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1269000.0</v>
+      </c>
+      <c r="AB14">
         <v>491000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>449000.0</v>
       </c>
-      <c r="AB14">
-[...4 lines deleted...]
-      </c>
       <c r="AD14">
+        <v>275000.0</v>
+      </c>
+      <c r="AE14">
+        <v>186000.0</v>
+      </c>
+      <c r="AF14">
         <v>56817.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>10000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>8568.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>10432.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>7442.0</v>
       </c>
-      <c r="AI14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:35">
+      <c r="AK14"/>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15">
+        <v>586804.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>835887.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15"/>
       <c r="E15"/>
-      <c r="F15"/>
+      <c r="F15">
+        <v>567657.0</v>
+      </c>
       <c r="G15"/>
-      <c r="H15"/>
+      <c r="H15">
+        <v>199724.0</v>
+      </c>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
+        <v>298281.0</v>
+      </c>
+      <c r="N15">
+        <v>163848.4</v>
+      </c>
+      <c r="O15">
+        <v>1955279.0</v>
+      </c>
+      <c r="P15">
+        <v>1955279.0</v>
+      </c>
+      <c r="Q15">
         <v>1961000.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
+      <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15">
+        <v>0.0</v>
+      </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
         <v>397.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>202000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>953000.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>111050.0</v>
       </c>
-      <c r="AI15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:35">
+      <c r="AK15"/>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
-        <v>47876572.0</v>
+        <v>36508916.0</v>
       </c>
       <c r="C16">
+        <v>46374000.0</v>
+      </c>
+      <c r="D16">
+        <v>47883000.0</v>
+      </c>
+      <c r="E16">
         <v>63809000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>34692000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>33341000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>47267000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>35254000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>34540000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>28685000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>30121000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>25697000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>22487000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>23696000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>25084000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>18321000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>14999000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>10077000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>14014000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>26640000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>29353000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>16576000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7524000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>7108000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>7044000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4099000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>806000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2502000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>9295000.0</v>
       </c>
-      <c r="AC16">
-[...2 lines deleted...]
-      <c r="AD16">
+      <c r="AE16">
+        <v>6962000.0</v>
+      </c>
+      <c r="AF16">
         <v>8198164.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1697000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2451000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1543147.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1067493.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1118140.0</v>
       </c>
     </row>
-    <row r="17" spans="1:35">
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+      <c r="AK17"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
-        <v>1241832.0</v>
+        <v>2339225.0</v>
       </c>
       <c r="C18">
+        <v>3161000.0</v>
+      </c>
+      <c r="D18">
+        <v>1156000.0</v>
+      </c>
+      <c r="E18">
         <v>8427000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>5695000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2059000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>7637000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>2755000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>10608000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4796000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>7461000.0</v>
       </c>
-      <c r="K18">
-[...2 lines deleted...]
-      <c r="L18">
+      <c r="M18">
+        <v>6433000.0</v>
+      </c>
+      <c r="N18">
         <v>262000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>424000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>7156000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-2874000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-4773000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-4069000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>628000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-7667000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-6255000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-244000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>2536000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>1327000.0</v>
       </c>
-      <c r="X18">
-[...4 lines deleted...]
-      </c>
       <c r="Z18">
+        <v>2928000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-710000.0</v>
+      </c>
+      <c r="AB18">
         <v>-2705000.0</v>
       </c>
-      <c r="AA18">
-[...4 lines deleted...]
-      </c>
       <c r="AC18">
-        <v>-7329076.0</v>
+        <v>-10254000.0</v>
       </c>
       <c r="AD18">
+        <v>-6062000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-7327000.0</v>
+      </c>
+      <c r="AF18">
         <v>-11051124.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>8669000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-10742273.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>187273.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-4694.0</v>
       </c>
-      <c r="AI18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:35">
+      <c r="AK18"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>239000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-2152000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-2741000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-3399000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-3280000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-2255000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-2076000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-2129000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>49000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1455000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1069000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-1268000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-2808000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2456000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-2060000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-507000.0</v>
       </c>
       <c r="T19">
         <v>-507000.0</v>
       </c>
       <c r="U19">
         <v>-507000.0</v>
       </c>
       <c r="V19">
+        <v>-507000.0</v>
+      </c>
+      <c r="W19">
+        <v>-507000.0</v>
+      </c>
+      <c r="X19">
         <v>242000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>242000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>1458000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+      <c r="AK19"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
-        <v>52000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
-        <v>3151000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
+        <v>3151000.0</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>3000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>548000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>42000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>1852000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>500000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>10736000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>7405000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>811000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>4684000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>21660000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+      <c r="AK20"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-11300000.0</v>
+      </c>
+      <c r="C21">
+        <v>-3855000.0</v>
+      </c>
+      <c r="D21">
         <v>-3508000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>20940000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-4089000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-12074000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>4217000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-4912000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-3616000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-694000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-3376000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2199000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-3385000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2416000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-3128000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2255000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2824000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-4878000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-119000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-92000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1263000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1338000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21"/>
+      <c r="AK21"/>
+    </row>
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
-        <v>-45632873.0</v>
+        <v>-196933.6</v>
       </c>
       <c r="C22">
+        <v>-352000.0</v>
+      </c>
+      <c r="D22">
+        <v>-46711000.0</v>
+      </c>
+      <c r="E22">
         <v>832000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-2836000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-2689000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-4802000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>825000.0</v>
       </c>
-      <c r="H22">
-[...4 lines deleted...]
-      </c>
       <c r="J22">
-        <v>-30788000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="K22">
-        <v>-2864000.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="L22">
+        <v>-31805000.0</v>
+      </c>
+      <c r="M22">
+        <v>-3718000.0</v>
+      </c>
+      <c r="N22">
         <v>-1567000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3862000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-52502000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-2717000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-8277000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-7352000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-4176000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-1750000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-12266000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-16845000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1724000.0</v>
       </c>
-      <c r="W22">
-[...4 lines deleted...]
-      </c>
       <c r="Y22">
-        <v>-3852000.0</v>
+        <v>3826000.0</v>
       </c>
       <c r="Z22">
+        <v>-4912000.0</v>
+      </c>
+      <c r="AA22">
+        <v>-3945000.0</v>
+      </c>
+      <c r="AB22">
         <v>-15428000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-3724000.0</v>
       </c>
-      <c r="AB22">
-[...4 lines deleted...]
-      </c>
       <c r="AD22">
+        <v>-3318000.0</v>
+      </c>
+      <c r="AE22">
+        <v>-3822000.0</v>
+      </c>
+      <c r="AF22">
         <v>-3845551.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-616000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-396496.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>325496.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-275411.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>571359.0</v>
       </c>
     </row>
-    <row r="23" spans="1:35">
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
-        <v>-2387678.0</v>
+        <v>-2632131.0</v>
       </c>
       <c r="C23">
-        <v>-1212568.0</v>
+        <v>-470000.0</v>
       </c>
       <c r="D23">
-        <v>-410000.0</v>
+        <v>-854000.0</v>
       </c>
       <c r="E23">
-        <v>30000.0</v>
+        <v>-179000.0</v>
       </c>
       <c r="F23">
-        <v>2000.0</v>
+        <v>-615000.0</v>
       </c>
       <c r="G23">
+        <v>-47000.0</v>
+      </c>
+      <c r="H23">
+        <v>-22276.0</v>
+      </c>
+      <c r="I23">
         <v>-48000.0</v>
       </c>
-      <c r="H23">
-[...4 lines deleted...]
-      </c>
       <c r="J23">
-        <v>-761000.0</v>
+        <v>-3100866.0</v>
       </c>
       <c r="K23">
-        <v>-1125000.0</v>
+        <v>-2558267.0</v>
       </c>
       <c r="L23">
-        <v>196000.0</v>
+        <v>-2067891.0</v>
       </c>
       <c r="M23">
-        <v>1626000.0</v>
+        <v>281.0</v>
       </c>
       <c r="N23">
-        <v>13388000.0</v>
+        <v>359848.0</v>
       </c>
       <c r="O23">
-        <v>4775000.0</v>
+        <v>-226000.0</v>
       </c>
       <c r="P23">
+        <v>-983721.0</v>
+      </c>
+      <c r="Q23">
+        <v>-1265000.0</v>
+      </c>
+      <c r="R23">
         <v>-207000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2024000.0</v>
       </c>
-      <c r="R23">
-[...2 lines deleted...]
-      <c r="S23">
+      <c r="T23">
+        <v>-407000.0</v>
+      </c>
+      <c r="U23">
         <v>1020000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>9207000.0</v>
       </c>
-      <c r="U23">
-[...2 lines deleted...]
-      <c r="V23">
+      <c r="W23">
+        <v>-742190.0</v>
+      </c>
+      <c r="X23">
         <v>-2260000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-1348000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>114000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-114000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2041000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3154000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>8393768.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>10780232.0</v>
       </c>
-      <c r="AD23">
-[...4 lines deleted...]
-      </c>
       <c r="AF23">
-        <v>11679000.0</v>
+        <v>-533129.0</v>
       </c>
       <c r="AG23">
+        <v>3462000.0</v>
+      </c>
+      <c r="AH23">
+        <v>12928000.0</v>
+      </c>
+      <c r="AI23">
         <v>296000.0</v>
       </c>
-      <c r="AH23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:35">
+      <c r="AJ23">
+        <v>111050.0</v>
+      </c>
+      <c r="AK23"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>-357000.0</v>
+      </c>
+      <c r="D24">
+        <v>-12375000.0</v>
+      </c>
+      <c r="E24">
         <v>53000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>280000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-47000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-988000.0</v>
       </c>
-      <c r="G24">
-[...4 lines deleted...]
-      </c>
       <c r="I24">
-        <v>-178000.0</v>
+        <v>-38000.0</v>
       </c>
       <c r="J24">
-        <v>95000.0</v>
+        <v>-158000.0</v>
       </c>
       <c r="K24">
+        <v>-180000.0</v>
+      </c>
+      <c r="L24">
+        <v>-4000.0</v>
+      </c>
+      <c r="M24">
         <v>12000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-2000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-252000.0</v>
       </c>
-      <c r="N24"/>
-[...2 lines deleted...]
-      </c>
       <c r="P24">
-        <v>-35000.0</v>
+        <v>-236000.0</v>
       </c>
       <c r="Q24">
+        <v>-620000.0</v>
+      </c>
+      <c r="R24">
+        <v>-153000.0</v>
+      </c>
+      <c r="S24">
         <v>-287000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-378000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>2619000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-127000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-316000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-47000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-138000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1284000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-115000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>35000.0</v>
       </c>
-      <c r="AA24">
-[...4 lines deleted...]
-      </c>
       <c r="AC24">
-        <v>-298604.0</v>
+        <v>280000.0</v>
       </c>
       <c r="AD24">
+        <v>-1289000.0</v>
+      </c>
+      <c r="AE24">
+        <v>-301000.0</v>
+      </c>
+      <c r="AF24">
         <v>-878435.0</v>
       </c>
-      <c r="AE24">
-[...5 lines deleted...]
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>156000.0</v>
+      </c>
       <c r="AH24">
+        <v>28758.0</v>
+      </c>
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>72558.0</v>
       </c>
-      <c r="AI24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:35">
+      <c r="AK24"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
-        <v>46018820.0</v>
+        <v>8946036.0</v>
       </c>
       <c r="C25">
-        <v>3434000.0</v>
+        <v>-2598000.0</v>
       </c>
       <c r="D25">
+        <v>46317000.0</v>
+      </c>
+      <c r="E25">
+        <v>426000.0</v>
+      </c>
+      <c r="F25">
         <v>346000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>273000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5022000.0</v>
       </c>
-      <c r="G25">
-[...4 lines deleted...]
-      </c>
       <c r="I25">
-        <v>18779000.0</v>
+        <v>873000.0</v>
       </c>
       <c r="J25">
-        <v>49960000.0</v>
+        <v>685000.0</v>
       </c>
       <c r="K25">
-        <v>19382000.0</v>
+        <v>1958000.0</v>
       </c>
       <c r="L25">
+        <v>35288000.0</v>
+      </c>
+      <c r="M25">
+        <v>1061000.0</v>
+      </c>
+      <c r="N25">
         <v>-130000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>106000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>47435000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-4598000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>721000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1063000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2588000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-7503000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6165000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>13145000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-7050000.0</v>
       </c>
-      <c r="W25">
-[...4 lines deleted...]
-      </c>
       <c r="Y25">
-        <v>2876000.0</v>
+        <v>-2876000.0</v>
       </c>
       <c r="Z25">
+        <v>2135000.0</v>
+      </c>
+      <c r="AA25">
+        <v>3645000.0</v>
+      </c>
+      <c r="AB25">
         <v>3762000.0</v>
       </c>
-      <c r="AA25">
-[...4 lines deleted...]
-      </c>
       <c r="AC25">
-        <v>-99378.0</v>
+        <v>3201000.0</v>
       </c>
       <c r="AD25">
+        <v>1182000.0</v>
+      </c>
+      <c r="AE25">
+        <v>-26000.0</v>
+      </c>
+      <c r="AF25">
         <v>2084746.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>308000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-319000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-34527.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>253741.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-571359.0</v>
       </c>
     </row>
-    <row r="26" spans="1:35">
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26"/>
       <c r="N26">
+        <v>163000.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26">
         <v>1961000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26">
         <v>-12928000.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+      <c r="AK26"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27">
+        <v>881000.0</v>
+      </c>
+      <c r="C27">
+        <v>370000.0</v>
+      </c>
+      <c r="D27">
         <v>668000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>824000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1250000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1175000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>750000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>881000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>549000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>795000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>-284000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2350000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1532000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1436000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2092000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1733000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2353000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1902000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2301000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>508000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1517000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>553000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>29000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2000.0</v>
       </c>
-      <c r="X27">
-[...2 lines deleted...]
-      <c r="Y27">
+      <c r="Z27">
+        <v>72000.0</v>
+      </c>
+      <c r="AA27">
         <v>27000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>180000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>207000.0</v>
       </c>
-      <c r="AB27">
-[...4 lines deleted...]
-      </c>
       <c r="AD27">
+        <v>590000.0</v>
+      </c>
+      <c r="AE27">
+        <v>1232000.0</v>
+      </c>
+      <c r="AF27">
         <v>145561.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>496.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+      <c r="AK27"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
-        <v>-4067453.0</v>
+        <v>-11829085.0</v>
       </c>
       <c r="C28">
+        <v>-4255000.0</v>
+      </c>
+      <c r="D28">
+        <v>-4068000.0</v>
+      </c>
+      <c r="E28">
         <v>20761000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-4499000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-11992000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4219000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1809000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-3937000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-6196000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-3142000.0</v>
       </c>
-      <c r="K28">
-[...2 lines deleted...]
-      <c r="L28">
+      <c r="M28">
+        <v>-2567000.0</v>
+      </c>
+      <c r="N28">
         <v>-1119000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2434000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-240000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6086000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>9614000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-293000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-7346000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>19856000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>25919000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-621000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-2612000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-1263000.0</v>
       </c>
-      <c r="X28">
-[...4 lines deleted...]
-      </c>
       <c r="Z28">
+        <v>-1224000.0</v>
+      </c>
+      <c r="AA28">
+        <v>6270000.0</v>
+      </c>
+      <c r="AB28">
         <v>2039000.0</v>
       </c>
-      <c r="AA28">
-[...4 lines deleted...]
-      </c>
       <c r="AC28">
-        <v>10778838.0</v>
+        <v>3203000.0</v>
       </c>
       <c r="AD28">
+        <v>8392000.0</v>
+      </c>
+      <c r="AE28">
+        <v>10779000.0</v>
+      </c>
+      <c r="AF28">
         <v>17852795.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-9641000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>11636619.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>288381.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-118511.0</v>
       </c>
-      <c r="AI28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:35">
+      <c r="AK28"/>
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
-        <v>4277425.0</v>
+        <v>4431533.0</v>
       </c>
       <c r="C29">
+        <v>5860000.0</v>
+      </c>
+      <c r="D29">
+        <v>4278000.0</v>
+      </c>
+      <c r="E29">
         <v>10650000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>8256000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>682000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>9651000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>6214000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>12808000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>6873000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>9636000.0</v>
       </c>
-      <c r="K29">
-[...2 lines deleted...]
-      <c r="L29">
+      <c r="M29">
+        <v>7545000.0</v>
+      </c>
+      <c r="N29">
         <v>1365000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2115000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>8271000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>44000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-2236000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1584000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5011000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-5233000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-4050000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1447000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3041000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2675000.0</v>
       </c>
-      <c r="X29">
-[...4 lines deleted...]
-      </c>
       <c r="Z29">
+        <v>3340000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-206000.0</v>
+      </c>
+      <c r="AB29">
         <v>-2249000.0</v>
       </c>
-      <c r="AA29">
-[...4 lines deleted...]
-      </c>
       <c r="AC29">
-        <v>-3942631.0</v>
+        <v>-6589000.0</v>
       </c>
       <c r="AD29">
+        <v>-3160000.0</v>
+      </c>
+      <c r="AE29">
+        <v>-3943000.0</v>
+      </c>
+      <c r="AF29">
         <v>-6955133.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>8731000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-10757031.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>202031.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>4479.0</v>
       </c>
-      <c r="AI29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:35">
+      <c r="AK29"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
-        <v>-15408930.0</v>
+        <v>-2262251.0</v>
       </c>
       <c r="C30">
+        <v>-2699000.0</v>
+      </c>
+      <c r="D30">
+        <v>-15411000.0</v>
+      </c>
+      <c r="E30">
         <v>-1984000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2152000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2741000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-3399000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-3280000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-2255000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-2076000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-2129000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1063000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1455000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1069000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1268000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-2808000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2456000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-2060000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-10291000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-17336000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-9092000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8226000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-13000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-1348000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>829000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-2771000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1486000.0</v>
       </c>
-      <c r="AA30">
-[...4 lines deleted...]
-      </c>
       <c r="AC30">
-        <v>-8071737.0</v>
+        <v>-3407000.0</v>
       </c>
       <c r="AD30">
+        <v>-2899000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-8072000.0</v>
+      </c>
+      <c r="AF30">
         <v>-4396991.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>156000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>28758.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-14758.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>63385.0</v>
       </c>
-      <c r="AI30"/>
+      <c r="AK30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>