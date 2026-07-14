--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -959,83 +962,84 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1058,3271 +1062,3407 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2">
+        <v>10676000.0</v>
+      </c>
+      <c r="C2">
         <v>11650000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7466000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6851602.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12332815.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3478137.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1116646.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>946022.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11946000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2511031.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2436584.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2145507.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1983494.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1759316.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1543376.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2202743.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1694991.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1165358.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1185568.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>836246.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>601140.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>468151.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5">
+        <v>7621000.0</v>
+      </c>
+      <c r="C5">
         <v>6291000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6329000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>26285742.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>35572945.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5195324.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5711290.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5426044.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4442582.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>29677.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>30489.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>31217.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>35803.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>687774.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7">
+        <v>43580000.0</v>
+      </c>
+      <c r="C7">
         <v>5740000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8253000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>10468408.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12649194.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3063839.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2343938.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
+        <v>0.0</v>
+      </c>
+      <c r="D8">
         <v>499208000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>419213365.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>413660484.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>259905407.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>188542547.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>188027060.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10">
+        <v>23113000.0</v>
+      </c>
+      <c r="C10">
         <v>23375000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9678000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4375753.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5309564.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>40290513.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5130127.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6810471.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14729290.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>30852.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1684.08</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>186.15</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8.14</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2018.77</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7067.18</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3231.78</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1714.73</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>82.36</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>218.6</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>739.39</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>261.44</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>122.33</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12">
+        <v>32854000.0</v>
+      </c>
+      <c r="C12">
         <v>47511000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>16652000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>73187249.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>191981738.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>41272249.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5130127.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8825035.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14729290.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>30852.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1684.08</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>186.15</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8.14</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2018.77</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7067.18</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3231.78</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1714.73</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>82.36</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>218.6</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>739.39</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>261.44</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>122.33</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>499208000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>419492976.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>412932755.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>259905407.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>188542547.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>188027060.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>180366602.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5791656.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4805808.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4907187.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5537762.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>5171096.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5282348.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4480471.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4271743.0</v>
       </c>
-      <c r="R13"/>
       <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13">
         <v>3774641.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3732740.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3599301.0</v>
       </c>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14">
+        <v>225420074.0</v>
+      </c>
+      <c r="C14">
         <v>127942571.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>90005128.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>82871284.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>84808329.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>73289480.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>65379000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>62915799.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38209548.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9483991.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6291411.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6215827.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2016000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>613746.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>251475.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>251476.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251477.0</v>
       </c>
       <c r="S14">
         <v>251477.0</v>
       </c>
       <c r="T14">
         <v>251477.0</v>
       </c>
       <c r="U14">
         <v>251477.0</v>
       </c>
       <c r="V14">
         <v>251477.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14">
+        <v>251477.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>259905407.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>188542547.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>188027060.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>180366602.0</v>
       </c>
-      <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>5537762.58</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5171096.37</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>37</v>
+      </c>
+      <c r="B16">
+        <v>2200000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>4143725.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>38786000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>34281000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>31727000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27893000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>22014000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>0.34</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>0.2</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-0.03</v>
       </c>
-      <c r="Q16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R16"/>
       <c r="S16">
         <v>2.0</v>
       </c>
-      <c r="T16"/>
+      <c r="T16">
+        <v>2.0</v>
+      </c>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>195640.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>513000.0</v>
       </c>
       <c r="J20">
         <v>513000.0</v>
       </c>
       <c r="K20">
         <v>513000.0</v>
       </c>
       <c r="L20">
         <v>513000.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>513000.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>67163.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>335003.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>604070.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>2307303.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B22">
+        <v>10822000.0</v>
+      </c>
+      <c r="C22">
         <v>181146000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>161645000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>65899449.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>170000412.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>57499720.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3455756.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4158501.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>7754307.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>12629000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10775000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8360000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>0.03</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-0.33</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-0.73</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>0.09</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B23">
+        <v>639146000.0</v>
+      </c>
+      <c r="C23">
         <v>531598000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>306682000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>196248355.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>451478671.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>178330730.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>29104363.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>27761197.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>161367859.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>477988.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>149114.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>151584.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>192862.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>183865.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>76986.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>55636.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>104173.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>83578.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>103379.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>94314.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>49685.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8587.01</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B24">
+        <v>23845000.0</v>
+      </c>
+      <c r="C24">
         <v>10200000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12395000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>16582630.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>20067244.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>23428134.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B28">
+        <v>47953000.0</v>
+      </c>
+      <c r="C28">
         <v>31786000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>20434000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>31061952.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>37930016.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-9402349.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-73116.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3983447.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5270710.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>86100.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>490687.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>237914.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>216200.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>271373.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>269519.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>332746.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>325018.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>240647.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>284595.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>209791.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>203255.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>173285.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B29">
+        <v>556845000.0</v>
+      </c>
+      <c r="C29">
         <v>498558000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>282162000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>173761408.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>419719155.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>162297338.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>23799508.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>24775549.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>151106725.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B30">
+        <v>15566000.0</v>
+      </c>
+      <c r="C30">
         <v>15343000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6929000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9360113.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7964291.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6845611.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9104330.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2437911.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>25326833.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1251.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2945.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2479.1</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>22053.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>20856.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5962.28</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>17628.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2847.75</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3056.94</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4471.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5508.6</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10601.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7339.75</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>388716971.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>133868943.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>21086435.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>21948525.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>151106725.0</v>
       </c>
-      <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B32">
+        <v>5413000.0</v>
+      </c>
+      <c r="C32">
         <v>179343000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>157874000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>60599221.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>174143771.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>97681953.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>11092284.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9842266.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>38051306.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B33">
+        <v>579298000.0</v>
+      </c>
+      <c r="C33">
         <v>286298000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>121456000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>113700991.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>251532641.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>70790652.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>10769631.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>12106259.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>113282419.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>445887.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>144487.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>147933.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>169670.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>159762.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>62693.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>33490.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>98384.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>79448.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>97475.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>86983.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>37750.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>91.75</v>
       </c>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B35">
+        <v>55352000.0</v>
+      </c>
+      <c r="C35">
         <v>16504000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>20144000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>25425642.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>37001924.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>33999592.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>775480.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>40057000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>227000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>36006000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>51832000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>32299000.0</v>
       </c>
-      <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
-    </row>
-    <row r="36" spans="1:22">
+      <c r="W35"/>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B36">
+        <v>98822000.0</v>
+      </c>
+      <c r="C36">
         <v>77904000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>18512000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>9548186.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>61401497.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>45532751.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1645353.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4255000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>55236637.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-513000.0</v>
       </c>
       <c r="K36">
         <v>-513000.0</v>
       </c>
       <c r="L36">
         <v>-513000.0</v>
       </c>
-      <c r="M36"/>
+      <c r="M36">
+        <v>-513000.0</v>
+      </c>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>79426.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>97437.0</v>
       </c>
-      <c r="T36"/>
       <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>0.0</v>
       </c>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>61509708.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>45532751.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1879505.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>56195640.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>0.02</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>-0.21</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>0.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>1.0</v>
       </c>
-      <c r="P38"/>
-      <c r="Q38">
+      <c r="Q38"/>
+      <c r="R38">
         <v>0.3</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>0.75</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>-0.01</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>-0.51</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1.0</v>
       </c>
-      <c r="V38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B39">
+        <v>11428000.0</v>
+      </c>
+      <c r="C39">
         <v>1300000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-161645000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>75253323.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1922498.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>57499720.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>644519.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>233491.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7754307.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6289000.0</v>
       </c>
-      <c r="K39">
-[...1 lines deleted...]
-      </c>
       <c r="L39">
-        <v>1971.92</v>
+        <v>0.99</v>
       </c>
       <c r="M39">
+        <v>985.96</v>
+      </c>
+      <c r="N39">
         <v>1130.83</v>
       </c>
-      <c r="N39">
-[...1 lines deleted...]
-      </c>
       <c r="O39">
+        <v>1230.39</v>
+      </c>
+      <c r="P39">
         <v>1250.69</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1286.13</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1226.21</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>989.94</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1214.42</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1083.52</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1071.49</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1033.19</v>
       </c>
     </row>
-    <row r="40" spans="1:22">
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B40">
+        <v>14582000.0</v>
+      </c>
+      <c r="C40">
         <v>4487000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3129000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>211876.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-813079.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>73085.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1013529.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2039626.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>10034134.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>48168.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>97383.7</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>71556.57</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>107975.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>87616.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-640.2</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>406.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>161300.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>127360.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>149464.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>158526.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>153542.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>127158.0</v>
       </c>
     </row>
-    <row r="41" spans="1:22">
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>6515354.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>9418331.0</v>
       </c>
-      <c r="G41"/>
       <c r="H41"/>
-      <c r="I41">
+      <c r="I41"/>
+      <c r="J41">
         <v>227000.0</v>
       </c>
-      <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B42">
+        <v>944048000.0</v>
+      </c>
+      <c r="C42">
         <v>716708000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>523949000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-731.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>6319247.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>5195324.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>5711290.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>283326000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>272312000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>11935.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1.0</v>
       </c>
-      <c r="M42">
-[...1 lines deleted...]
-      </c>
       <c r="N42">
+        <v>35856.0</v>
+      </c>
+      <c r="O42">
         <v>698534.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>388674.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>42027.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-20420.82</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3448653.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>4248860.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="U42">
         <v>1.0</v>
       </c>
       <c r="V42">
         <v>1.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:22">
+      <c r="W42">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B45">
+        <v>910081000.0</v>
+      </c>
+      <c r="C45">
         <v>430211000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>339773000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>273679936.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>342761223.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>24653831.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>8890126.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>9798956.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>57086779.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>169670.16</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>159762.15</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B46">
+        <v>480476000.0</v>
+      </c>
+      <c r="C46">
         <v>208394000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>102944000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>98266984.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>189796140.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>24653831.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>8890126.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>9798956.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>57086779.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>445887.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>144487.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>147933.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>169670.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>159762.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>62693.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>33490.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>98384.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>21.38</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>37.89</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>86983.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>37750.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>91.75</v>
       </c>
     </row>
-    <row r="47" spans="1:22">
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>190130626.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>24577087.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>8655974.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>12106259.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>57086779.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B48">
+        <v>-422310000.0</v>
+      </c>
+      <c r="C48">
         <v>-273862000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-270866000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-296863729.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-60137573.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-130627718.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-173167402.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-171504579.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-33702459.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-8023964.07</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-7703898.96</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-7243054.9</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-7696343.34</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-7729157.21</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-7404297.84</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-7002167.9</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-6340208.95</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-4893000.71</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-5747123.29</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-4885629.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-4641254.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-4359432.0</v>
       </c>
     </row>
-    <row r="49" spans="1:22">
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B50">
+        <v>3641000.0</v>
+      </c>
+      <c r="C50">
         <v>39221000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>10075000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>8363047.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>10599346.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>4396191.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2713073.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2827024.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B51">
+        <v>71066000.0</v>
+      </c>
+      <c r="C51">
         <v>55161000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>30112000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>35437705.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>43239581.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>30888164.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5057011.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2827024.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>20000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>116952.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>492372.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>238101.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>216209.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>273392.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>276587.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>335978.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>326733.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>240730.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>284814.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>210530.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>203517.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>173408.0</v>
       </c>
     </row>
-    <row r="52" spans="1:22">
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B52">
+        <v>16009000.0</v>
+      </c>
+      <c r="C52">
         <v>41866000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>12383000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>10700520.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12741549.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6306903.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4281531.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2827024.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>46227000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>117180.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>492372.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>238101.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>123238.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>210469.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>276587.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>335978.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>326733.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>240730.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>284814.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>210530.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>203517.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>173408.0</v>
       </c>
     </row>
-    <row r="53" spans="1:22">
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B53">
+        <v>9741000.0</v>
+      </c>
+      <c r="C53">
         <v>24136000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>6974000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>68811495.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>186672174.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>981736.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>3455756.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2014564.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>7754307.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>42408000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>46593000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-    </row>
-    <row r="54" spans="1:22">
+      <c r="W53"/>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B55">
+        <v>639146000.0</v>
+      </c>
+      <c r="C55">
         <v>531598000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>306682000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>196248355.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>451478671.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>178330730.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>29104363.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>27761197.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>161367859.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>477988.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>149114.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>151584.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>192862.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>183865.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>76986.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>55636.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>104173.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>83578.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>103379.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>94314.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>49685.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>8587.01</v>
       </c>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B56">
+        <v>59848000.0</v>
+      </c>
+      <c r="C56">
         <v>245300000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>185226000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>82547363.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>199946030.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>107540078.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>18334732.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>15654938.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>48085440.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>32100.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>4626.98</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3651.21</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>23192.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>24103.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>14292.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>22146.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>5788.7</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4129.25</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>5904.01</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>7331.51</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>11934.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>8495.27</v>
       </c>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B57">
+        <v>54435000.0</v>
+      </c>
+      <c r="C57">
         <v>65957000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>27126000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>21907723.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>26108619.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>9858125.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7242448.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5812672.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>10034134.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2671200.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3007038.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2446328.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2304276.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2054347.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1822496.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2541321.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2172638.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1527925.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1619846.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1205302.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>958199.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>768717.0</v>
       </c>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B58">
+        <v>109787000.0</v>
+      </c>
+      <c r="C58">
         <v>82461000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>47270000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>47333365.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>63110543.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>43857717.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>8017928.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5812672.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>10261134.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2671200.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3007038.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2446328.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2304276.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2054347.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1822496.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2541321.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2172638.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1527925.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1619846.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1205302.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>958199.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>768717.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B60">
+        <v>529359000.0</v>
+      </c>
+      <c r="C60">
         <v>449137000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>259412000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>148914989.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>388368128.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>134473013.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>21086435.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>21948525.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>151106725.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-2193212.26</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-2857924.26</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-2294743.65</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-2111414.17</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-1870482.09</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-1745510.22</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-2485684.89</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-2068465.76</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-1444347.03</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-1516466.53</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-1110987.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-908513.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-760130.0</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL62"/>
+  <dimension ref="A1:BM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="BF1" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="BJ1" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
-    </row>
-    <row r="2" spans="1:64">
+      <c r="BM1" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2">
+        <v>10676000.0</v>
+      </c>
+      <c r="C2">
         <v>10842000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>20600000.0</v>
+      </c>
+      <c r="E2">
         <v>10168000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11650000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7983000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16677000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7301000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7466000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8158000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6844000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6546249.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9359869.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9568889.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10286057.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>16262689.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12332815.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10869341.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5602224.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4561137.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3428849.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3470914.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1193164.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4054135.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1116646.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2639842.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6507760.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1742402.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>946022.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>25520.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>438022.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>699469.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1408738.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11946000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3203678.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>20388.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2511031.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2482005.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2516357.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2423013.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2436584.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2218450.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2165766.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2346788.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2145507.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2101458.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2229728.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2194636.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1983494.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1928716.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1926267.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1749332.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1758814.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1586215.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1505782.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1482607.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1543376.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2199419.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2118252.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2170560.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2202743.0</v>
       </c>
-      <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-    </row>
-    <row r="3" spans="1:64">
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4343,54 +4483,55 @@
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
-    </row>
-    <row r="4" spans="1:64">
+      <c r="BM3"/>
+    </row>
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4411,226 +4552,230 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5">
+        <v>7621000.0</v>
+      </c>
+      <c r="C5">
         <v>8210000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7491000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
+        <v>8146999.0</v>
+      </c>
+      <c r="F5">
         <v>6291000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>164469000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>96200000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>86518309.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>6329000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>54167000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>32457000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>33371425.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>26285742.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>26971782.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>24992369.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>24071742.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>35572945.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>96193813.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10057459.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7538330.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5195323.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5833513.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5675691.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5290717.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5711290.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5796422.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5563272.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5560864.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5426044.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>5973175.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>5186926.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>5013092.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4442582.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4970804.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3082769.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-38000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-37000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-31000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>20000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>13000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-61000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>59822.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>41785.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>41175.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>45020.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>46637.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>48882.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-127693419.24</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>11822.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-77715.67</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>626269.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>687774.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4651,272 +4796,279 @@
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
-    </row>
-    <row r="7" spans="1:64">
+      <c r="BM6"/>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7">
+        <v>43580000.0</v>
+      </c>
+      <c r="C7">
         <v>4303000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4804000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5547000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5740000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6537000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7751000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7952000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8253000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8982000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9084000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9795025.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>10468408.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10291483.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>10089642.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11376949.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>12649194.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1395558.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1778552.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2455038.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3063839.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3757564.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4176487.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
+        <v>0.0</v>
+      </c>
+      <c r="G8">
         <v>620900000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>535607000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>531271000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>499208000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>451344000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>427912000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>421126066.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>419213365.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>418575027.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>414548236.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>413660484.0</v>
       </c>
       <c r="Q8">
         <v>413660484.0</v>
       </c>
       <c r="R8">
+        <v>413660484.0</v>
+      </c>
+      <c r="S8">
         <v>328732256.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>314157589.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>299212817.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -4937,242 +5089,246 @@
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10">
+        <v>23113000.0</v>
+      </c>
+      <c r="C10">
         <v>14069000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>22643000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>24601000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>23375000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9845000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7241000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>25608000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9678000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17824000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4544000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4519855.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4375753.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8607491.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8084539.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4026008.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5309564.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>63560387.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4767138.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>26911842.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>40290513.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>973000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5831444.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1242710.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5130127.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6187545.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8187892.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7900136.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6810471.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6315591.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12456458.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>15891782.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>14729290.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>99082749.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3453898.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>33738.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>30852.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>102978.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>18392.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>321.54</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1684.08</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1024.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1243.2</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3061.28</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>186.15</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>10.34</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>132.6</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1322.54</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>8.14</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1907.45</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1964.95</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1929.36</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2018.77</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2032.51</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2085.85</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2061.74</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>7067.18</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2015.67</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2574.93</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>25400.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3231.78</v>
       </c>
-      <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
-    </row>
-    <row r="11" spans="1:64">
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5193,844 +5349,856 @@
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12">
+        <v>32854000.0</v>
+      </c>
+      <c r="C12">
         <v>26191000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>48301000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>58295000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>47511000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>40545000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>31687000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>194740436.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16652000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>24724000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7036000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6751662.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>73187249.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>53078267.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>78990552.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>83421494.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>191981738.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>258119767.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>19268507.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>35548839.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>98771968.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1303487.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5831444.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7770006.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5130127.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9577918.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8187892.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>12274208.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8825035.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6315591.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>12456458.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>15891782.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>14729290.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>99082749.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3453898.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>33738.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>30852.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>102978.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>18392.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>321.54</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1684.08</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1024.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1243.2</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3061.28</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>186.15</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>10.34</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>132.6</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1322.54</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8.14</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1907.45</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1964.95</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1929.36</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2018.77</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2032.51</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2085.85</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2061.74</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>7067.18</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2015.67</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2574.93</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>25400.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3231.78</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-    </row>
-    <row r="13" spans="1:64">
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>620900000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>535607000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>531193086.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>498693391.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>451344000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>427912000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>421126066.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>419492976.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>418385251.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>411600188.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>414325433.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>412932755.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>328287280.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>314157589.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>299212817.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>259905406.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>192467154.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>192167920.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>191790555.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>188542547.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>188507270.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>188507271.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>188453890.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>188027060.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>185511703.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>185481896.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>185329206.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>180366602.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>177364269.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>36055673.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>7248245.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>5791656.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>5746326.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>4744728.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>4821632.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>4805808.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>4503406.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>4634139.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>5011908.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>4907187.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>5445387.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>5573771.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>5737547.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>5537762.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>5748971.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>5933938.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>5000505.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>5171096.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>5297640.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>5354586.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>5181645.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>5282348.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>4472198.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>4400226.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>4714528.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>4480471.0</v>
       </c>
-      <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14">
+        <v>225420074.0</v>
+      </c>
+      <c r="C14">
         <v>239036198.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>228137757.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>192827179.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>153788444.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>131525322.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>118593637.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>110691493.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>101902756.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>88252813.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>85052418.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>84224374.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>83817298.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>82704522.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>82253061.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>82241988.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>81445853.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>82412141.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>80144032.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71113339.0</v>
       </c>
       <c r="U14">
         <v>71113339.0</v>
       </c>
       <c r="V14">
+        <v>71113339.0</v>
+      </c>
+      <c r="W14">
         <v>72665433.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>71058245.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>75246397.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>65419365.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>65409113.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>65404302.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>67708520.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>64063578.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>62789130.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>62738078.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>62065219.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>47048690.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>56345055.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10509903.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>9483991.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>13096384.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>12205378.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>6327827.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6315242.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6387459.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6259395.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6231165.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>6115005.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>7415827.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5815827.0</v>
       </c>
       <c r="AU14">
         <v>5815827.0</v>
       </c>
       <c r="AV14">
+        <v>5815827.0</v>
+      </c>
+      <c r="AW14">
         <v>4017000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>7635120000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2926000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2371000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2015826.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5015869.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1015813.0</v>
       </c>
       <c r="BC14">
         <v>1015813.0</v>
       </c>
       <c r="BD14">
+        <v>1015813.0</v>
+      </c>
+      <c r="BE14">
         <v>1016000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1888000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>377563.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>286823.0</v>
       </c>
       <c r="BH14">
         <v>286823.0</v>
       </c>
       <c r="BI14">
+        <v>286823.0</v>
+      </c>
+      <c r="BJ14">
         <v>1257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251476.0</v>
       </c>
       <c r="BK14">
         <v>251476.0</v>
       </c>
       <c r="BL14">
         <v>251476.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14">
+        <v>251476.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>299212817.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>259905407.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>192467154.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>192167920.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>191790556.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>188542547.0</v>
       </c>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>37</v>
+      </c>
+      <c r="B16">
+        <v>2200000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>5428205.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4143725.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-81109.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-49557.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>-2324020.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-6507760.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>41532000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>39681000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>38786000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>38183000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>35393000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>33885000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>34281000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>36761000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>32954000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>31847000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>31727000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>31349000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>29792000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>27707000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>27893000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>26178000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>23978000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>22704000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>22014000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>20970000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>17977000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>15988000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>0.4</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>0.13</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>0.77</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>0.34</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-0.13</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>0.56</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>0.49</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>0.2</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-0.02</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>0.81</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-0.14</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-0.03</v>
       </c>
-      <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6051,54 +6219,55 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -6119,54 +6288,55 @@
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6187,90 +6357,89 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
-[...1 lines deleted...]
-      </c>
+      <c r="V20"/>
       <c r="W20">
         <v>872545.0</v>
       </c>
       <c r="X20">
         <v>872545.0</v>
       </c>
-      <c r="Y20"/>
+      <c r="Y20">
+        <v>872545.0</v>
+      </c>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>513000.0</v>
       </c>
       <c r="AD20">
         <v>513000.0</v>
       </c>
       <c r="AE20">
         <v>513000.0</v>
       </c>
       <c r="AF20">
         <v>513000.0</v>
       </c>
       <c r="AG20">
         <v>513000.0</v>
       </c>
       <c r="AH20">
         <v>513000.0</v>
       </c>
       <c r="AI20">
         <v>513000.0</v>
       </c>
       <c r="AJ20">
         <v>513000.0</v>
       </c>
       <c r="AK20">
@@ -6290,645 +6459,658 @@
       </c>
       <c r="AP20">
         <v>513000.0</v>
       </c>
       <c r="AQ20">
         <v>513000.0</v>
       </c>
       <c r="AR20">
         <v>513000.0</v>
       </c>
       <c r="AS20">
         <v>513000.0</v>
       </c>
       <c r="AT20">
         <v>513000.0</v>
       </c>
       <c r="AU20">
         <v>513000.0</v>
       </c>
       <c r="AV20">
         <v>513000.0</v>
       </c>
       <c r="AW20">
         <v>513000.0</v>
       </c>
-      <c r="AX20"/>
+      <c r="AX20">
+        <v>513000.0</v>
+      </c>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>67163.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>134179.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>199925.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>268907.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>335003.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>14603023.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14821519.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>604070.0</v>
       </c>
-      <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>872545.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>1113406.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1572955.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1940129.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2307303.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>27000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>68000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>108000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B22">
+        <v>10822000.0</v>
+      </c>
+      <c r="C22">
         <v>42101000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>24364000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>47326000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>181146000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>260806000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>165177000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>153944000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>161645000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>71894000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>46890000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>59547361.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>65899449.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>38952964.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>64930488.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>71353907.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>170000412.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>168091387.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>123136292.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>77091088.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>57499720.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>15008778.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10718921.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6527297.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3455756.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3390373.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>7201581.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>8836294.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4158501.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10429776.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>11198452.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>16111424.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7754307.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>5827805.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>180112.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>14982000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>11668000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>12629000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>15691000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>14652000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>11489000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>10775000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>11757000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>11942000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>11389000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8360000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>9488000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>12061000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>6330000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>0.58</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>0.32</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-0.4</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-0.33</v>
       </c>
-      <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-      <c r="BE22">
+      <c r="BE22"/>
+      <c r="BF22">
         <v>-0.73</v>
       </c>
-      <c r="BF22"/>
-      <c r="BG22">
+      <c r="BG22"/>
+      <c r="BH22">
         <v>-0.34</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>0.37</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>0.09</v>
       </c>
-      <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-    </row>
-    <row r="23" spans="1:64">
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B23">
+        <v>639146000.0</v>
+      </c>
+      <c r="C23">
         <v>623995000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>692971000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>628734000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>531598000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>478587000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>334686000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>319543130.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>306682000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>231235000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>169957000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>188370602.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>196248355.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>189310161.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>276390512.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>319715242.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>451478671.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>486500775.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>318590473.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>242358400.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>178330730.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>66912871.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>46686214.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>37826018.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>29104363.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>26176194.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>26404314.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>33170539.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>27761197.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>96042103.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>129576545.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>157840520.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>161367859.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>163986233.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>14763852.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>492403.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>477988.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>520567.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>439613.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>146250.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>149114.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>139308.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>143121.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>156019.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>151584.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>163997.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>171725.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>182138.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>192862.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>198786.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>201342.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>171982.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>183865.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>68908.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>73106.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>70467.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>76986.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>41351.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>44859.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>72251.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>55636.0</v>
       </c>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
-    </row>
-    <row r="24" spans="1:64">
+      <c r="BM23"/>
+    </row>
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B24">
+        <v>23845000.0</v>
+      </c>
+      <c r="C24">
         <v>9828000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>10946000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10759000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>10200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8999000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11958000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11979000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>12395000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>13356000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>14126000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>14594008.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>16582630.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>17907309.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>17225489.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>19118551.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>20067244.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>30475840.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>31239496.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>31892741.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>23428134.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -6949,54 +7131,55 @@
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -7017,54 +7200,55 @@
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7085,932 +7269,949 @@
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B28">
+        <v>47953000.0</v>
+      </c>
+      <c r="C28">
         <v>4010000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>507000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15624000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>31786000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15362000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>20643000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2738000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>20434000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15387000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>28050000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>29974332.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>31061952.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>28351382.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>28082220.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>35934424.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>37930016.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-19452750.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>31748220.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10932847.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-9402349.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5893641.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1050885.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6007785.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-73116.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3400191.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4944905.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-4669611.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-3983447.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3527255.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-9690868.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-13168151.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5270710.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-79082749.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3285629.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4706.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>86100.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>83738.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>260779.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>323289.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>490687.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>412194.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>379590.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>240927.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>237914.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>250418.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>247508.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>237590.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>216200.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>284007.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>262834.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>257408.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>271373.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>272069.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>272950.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>263157.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>269519.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>266205.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>298445.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>290589.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>332746.0</v>
       </c>
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
-    </row>
-    <row r="29" spans="1:64">
+      <c r="BM28"/>
+    </row>
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B29">
+        <v>556845000.0</v>
+      </c>
+      <c r="C29">
         <v>573046000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>642945000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>595199000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>498558000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>453030000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>299664000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>293583000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>282162000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>203945000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>146205000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>165654803.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>173761408.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>167557832.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>254828451.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>289103170.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>419719155.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>466000635.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>301677217.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>230104992.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>162297338.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>56713727.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>38391718.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-    </row>
-    <row r="30" spans="1:64">
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B30">
+        <v>15566000.0</v>
+      </c>
+      <c r="C30">
         <v>14772000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>16994000.0</v>
+      </c>
+      <c r="E30">
         <v>34520000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15343000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8910000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6654000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4397355.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6929000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8194000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10028000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8967346.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9360113.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10752807.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9092640.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7713120.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7964291.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8115773.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
+        <v>7857711.0</v>
+      </c>
+      <c r="U30">
         <v>6572540.0</v>
       </c>
-      <c r="T30">
-[...2 lines deleted...]
-      <c r="U30">
+      <c r="V30">
         <v>6845611.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10824556.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11207668.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11452153.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9104330.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7683260.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>890116.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>655147.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2437911.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>182317.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1564005.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1253709.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>25326833.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>11529066.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2209979.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1456.3</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1251.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>301.32</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>22472000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>29493000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2945.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2231.05</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1244.69</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>861.19</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2479.1</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1349.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2444.95</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3853.26</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>22053.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>18437.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>15145.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>14373.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>20856.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2744.19</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>6199.64</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5677.91</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>5972.68</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6231.15</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>9712.83</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>11952.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>17628.0</v>
       </c>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
-    </row>
-    <row r="31" spans="1:64">
+      <c r="BM30"/>
+    </row>
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>141580519.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>140739437.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>228290935.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>259700184.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>388716971.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>417404668.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>252118892.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>179760912.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>133868943.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>52732106.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>34813331.0</v>
       </c>
-      <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
-    </row>
-    <row r="32" spans="1:64">
+      <c r="BM31"/>
+    </row>
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B32">
+        <v>5413000.0</v>
+      </c>
+      <c r="C32">
         <v>38571000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>83060000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>127835000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>179343000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>280455000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>166889000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>172071000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>157874000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>74958000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>38549000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>51145330.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>60599221.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>41541830.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>65049936.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>61748571.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>174143771.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>253134010.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>141642497.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>117046744.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>97681953.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>23160578.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>20876697.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
-    </row>
-    <row r="33" spans="1:64">
+      <c r="BM32"/>
+    </row>
+    <row r="33" spans="1:65">
       <c r="A33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B33">
+        <v>579298000.0</v>
+      </c>
+      <c r="C33">
         <v>533135000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>556297000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>448086000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>286298000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>168326000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>131168000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>120405339.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>121456000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>126423000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>106003000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>113104233.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>113700991.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>125479086.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>188307318.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>228580627.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>251532641.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>218360035.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>166762046.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>120807952.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>70790652.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>31659045.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>16349640.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>17568786.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>10769631.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>8654707.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>9999920.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>11251992.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>12106259.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>78565332.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>103925907.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>123815116.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>113282419.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>47250404.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>8919863.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>457208.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>445887.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>416358.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>420270.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>144962.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>144487.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>135152.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>139702.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>151090.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>147933.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>161561.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>168028.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>175791.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>169670.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>176141.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>181808.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>154491.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>159762.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>62875.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>63550.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>61498.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>62693.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>31880.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>31367.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>33607.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>33490.0</v>
       </c>
-      <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
-    </row>
-    <row r="34" spans="1:64">
+      <c r="BM33"/>
+    </row>
+    <row r="34" spans="1:65">
       <c r="A34" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -8031,378 +8232,385 @@
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
-    </row>
-    <row r="35" spans="1:64">
+      <c r="BM34"/>
+    </row>
+    <row r="35" spans="1:65">
       <c r="A35" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B35">
+        <v>55352000.0</v>
+      </c>
+      <c r="C35">
         <v>12436000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>14758000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>15400000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>16504000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14421000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>18526000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>19305000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>20144000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>21328000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>21649000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>22669044.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>25425642.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>26192275.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>26027278.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>30041904.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>37001924.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>39708712.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>41464133.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>43139355.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>34004592.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1214971.0</v>
       </c>
-      <c r="W35">
-[...1 lines deleted...]
-      </c>
       <c r="X35">
+        <v>1540461.0</v>
+      </c>
+      <c r="Y35">
         <v>2552654.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>775480.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>290914.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>318636.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>356089.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>60561000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="AE35">
         <v>220000.0</v>
       </c>
       <c r="AF35">
         <v>220000.0</v>
       </c>
       <c r="AG35">
+        <v>220000.0</v>
+      </c>
+      <c r="AH35">
         <v>227000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>485000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>58332000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>57606000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>55736000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>39862000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>35915000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>35354000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>33035000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>54198000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>49119000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>47741000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>45861000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>32349000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>-89591.28</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>29793000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>36600000.0</v>
       </c>
-      <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
-    </row>
-    <row r="36" spans="1:64">
+      <c r="BM35"/>
+    </row>
+    <row r="36" spans="1:65">
       <c r="A36" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B36">
+        <v>98822000.0</v>
+      </c>
+      <c r="C36">
         <v>59688000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>87358000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>122346000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>77904000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>52704815.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>8378000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>10436469.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>18512000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>25547000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>9670000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>10707675.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>9548186.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>15880347.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>45434361.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>45549332.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>61401497.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>95518020.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>69900170.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>58559958.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>45609495.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>11290808.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2100111.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>2214358.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1645353.0</v>
       </c>
-      <c r="Z36"/>
       <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>8342000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>8243000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-58141224.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>5244000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>5270000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>5009000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-22645195.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>5362000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-513000.0</v>
       </c>
       <c r="AK36">
         <v>-513000.0</v>
       </c>
       <c r="AL36">
+        <v>-513000.0</v>
+      </c>
+      <c r="AM36">
         <v>1066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-513000.0</v>
       </c>
       <c r="AN36">
         <v>-513000.0</v>
       </c>
       <c r="AO36">
         <v>-513000.0</v>
       </c>
       <c r="AP36">
+        <v>-513000.0</v>
+      </c>
+      <c r="AQ36">
         <v>-2127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-513000.0</v>
       </c>
       <c r="AR36">
         <v>-513000.0</v>
       </c>
       <c r="AS36">
         <v>-513000.0</v>
       </c>
       <c r="AT36">
+        <v>-513000.0</v>
+      </c>
+      <c r="AU36">
         <v>167000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-540000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-581000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-621000.0</v>
       </c>
-      <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
-    </row>
-    <row r="37" spans="1:64">
+      <c r="BM36"/>
+    </row>
+    <row r="37" spans="1:65">
       <c r="A37" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -8423,814 +8631,826 @@
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
-    </row>
-    <row r="38" spans="1:64">
+      <c r="BM37"/>
+    </row>
+    <row r="38" spans="1:65">
       <c r="A38" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>16670603.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>20547569.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>47575745.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>45476231.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>61509708.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-1.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>69900170.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>58559958.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>45532751.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>-1.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38">
         <v>-1.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
-      <c r="AJ38">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ38"/>
       <c r="AK38">
         <v>1.0</v>
       </c>
-      <c r="AL38"/>
+      <c r="AL38">
+        <v>1.0</v>
+      </c>
       <c r="AM38"/>
-      <c r="AN38">
+      <c r="AN38"/>
+      <c r="AO38">
         <v>0.3</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>0.02</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>0.17</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>0.01</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>-0.47</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>-0.21</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>-0.12</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>-0.43</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>-0.42</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>0.0</v>
       </c>
-      <c r="AX38"/>
       <c r="AY38"/>
-      <c r="AZ38">
+      <c r="AZ38"/>
+      <c r="BA38">
         <v>1.0</v>
       </c>
-      <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>-0.19</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>0.5</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>0.36</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>-0.11</v>
       </c>
-      <c r="BG38"/>
-      <c r="BH38">
+      <c r="BH38"/>
+      <c r="BI38">
         <v>1.0</v>
       </c>
-      <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
-    </row>
-    <row r="39" spans="1:64">
+      <c r="BM38"/>
+    </row>
+    <row r="39" spans="1:65">
       <c r="A39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B39">
-        <v>64669000.0</v>
+        <v>11428000.0</v>
       </c>
       <c r="C39">
-        <v>71395566.0</v>
+        <v>7796000.0</v>
       </c>
       <c r="D39">
+        <v>47015000.0</v>
+      </c>
+      <c r="E39">
         <v>40507000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1300000.0</v>
       </c>
-      <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>171831000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-153944000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-161645000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6004000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5105000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>68514706.0</v>
       </c>
-      <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>49710649.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3691887.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2643055.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>176758429.0</v>
       </c>
-      <c r="R39">
-[...1 lines deleted...]
-      </c>
       <c r="S39">
-        <v>132559920.0</v>
+        <v>1555332.0</v>
       </c>
       <c r="T39">
+        <v>1565917.0</v>
+      </c>
+      <c r="U39">
         <v>82157798.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1922498.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>8117006.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2578540.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1035071.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>644519.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>260308.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>124805.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>152898.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>233491.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>549087.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>431723.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>768489.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>275010.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>5827805.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>180112.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>7128000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>6927000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>929.99</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>950.75</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>966.16</v>
       </c>
-      <c r="AO39">
-[...1 lines deleted...]
-      </c>
       <c r="AP39">
-        <v>3132.16</v>
+        <v>0.99</v>
       </c>
       <c r="AQ39">
-        <v>2178.5</v>
+        <v>900.78</v>
       </c>
       <c r="AR39">
-        <v>1858.59</v>
+        <v>931.1</v>
       </c>
       <c r="AS39">
-        <v>3019985.96</v>
+        <v>1001.83</v>
       </c>
       <c r="AT39">
+        <v>985.96</v>
+      </c>
+      <c r="AU39">
         <v>1076.79</v>
       </c>
-      <c r="AU39">
-[...1 lines deleted...]
-      </c>
       <c r="AV39">
-        <v>5026.01</v>
+        <v>1118.14</v>
       </c>
       <c r="AW39">
-        <v>8316130.83</v>
+        <v>1171.63</v>
       </c>
       <c r="AX39">
-        <v>2350.59</v>
+        <v>1130.83</v>
       </c>
       <c r="AY39">
-        <v>2423.47</v>
+        <v>1176.63</v>
       </c>
       <c r="AZ39">
-        <v>2376.06</v>
+        <v>1211.73</v>
       </c>
       <c r="BA39">
-        <v>2457.12</v>
+        <v>1188.03</v>
       </c>
       <c r="BB39">
-        <v>2512.99</v>
+        <v>1228.56</v>
       </c>
       <c r="BC39">
-        <v>2540.01</v>
+        <v>1256.5</v>
       </c>
       <c r="BD39">
-        <v>2457.97</v>
+        <v>1270.0</v>
       </c>
       <c r="BE39">
+        <v>1228.98</v>
+      </c>
+      <c r="BF39">
         <v>1252.87</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1224.29</v>
       </c>
-      <c r="BG39">
-[...1 lines deleted...]
-      </c>
       <c r="BH39">
+        <v>1204.59</v>
+      </c>
+      <c r="BI39">
         <v>1290.63</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1286.13</v>
       </c>
-      <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
-    </row>
-    <row r="40" spans="1:64">
+      <c r="BM39"/>
+    </row>
+    <row r="40" spans="1:65">
       <c r="A40" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B40">
+        <v>14582000.0</v>
+      </c>
+      <c r="C40">
         <v>34951000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>22773000.0</v>
+      </c>
+      <c r="E40">
         <v>7772000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4487000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3883000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3125000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3249797.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3129000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3655000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2391000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2071364.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-3104202.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-2744437.24</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-1403132.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-889372.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-838896.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-2187641.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>142929.0</v>
       </c>
-      <c r="T40"/>
-      <c r="U40">
+      <c r="U40"/>
+      <c r="V40">
         <v>117373.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2284469.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2238648.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>735737.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1013529.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-152290.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>59642.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>132654.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2039626.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1372630.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>102060.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>223020.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-11374604.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3801000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-43266322.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>48168.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-4422384.63</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>90470.01</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>78339.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>80934.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-3258700.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>59228.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>64057.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>62719.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-2466121.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-17653.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>80028.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>108959.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>7089.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>8160.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>256.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>85650.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>2540.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>2567.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>2484.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>2533.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>2475.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>2436.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2609.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>2600.0</v>
       </c>
-      <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
-    </row>
-    <row r="41" spans="1:64">
+      <c r="BM40"/>
+    </row>
+    <row r="41" spans="1:65">
       <c r="A41" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>624878.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>92343.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>807310.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2144159.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>6515354.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>8798714.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>9389551.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>10303943.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>9418331.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
-    </row>
-    <row r="42" spans="1:64">
+      <c r="BM41"/>
+    </row>
+    <row r="42" spans="1:65">
       <c r="A42" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B42">
+        <v>944048000.0</v>
+      </c>
+      <c r="C42">
         <v>897030000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>871751000.0</v>
       </c>
-      <c r="D42">
-[...1 lines deleted...]
-      </c>
       <c r="E42">
+        <v>791220001.0</v>
+      </c>
+      <c r="F42">
         <v>716708000.0</v>
       </c>
-      <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42">
         <v>523949000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>18959000.0</v>
       </c>
-      <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>33371425.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-731.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>26984017.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>25171375.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>24033110.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>35635637.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>84522843.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-1.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-5066710.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>5195324.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>5833513.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>5675691.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
-      <c r="AB42">
+      <c r="AB42"/>
+      <c r="AC42">
         <v>308455958.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>296290525.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>356103950.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>385967873.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>411478400.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>405860725.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>405119260.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>258329905.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-317.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AL42">
         <v>1.0</v>
       </c>
       <c r="AM42">
         <v>1.0</v>
       </c>
       <c r="AN42">
+        <v>1.0</v>
+      </c>
+      <c r="AO42">
         <v>9976.3</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>11935.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-129.64</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>13054.94</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AT42">
         <v>1.0</v>
       </c>
       <c r="AU42">
+        <v>1.0</v>
+      </c>
+      <c r="AV42">
         <v>3661.66</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-13.79</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-3640311.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>66695.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>38578.85</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1012.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>689249.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>691843.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>691068.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>505041.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>376439.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>141310.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>43632.53</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>46749.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>36012.0</v>
       </c>
-      <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
-    </row>
-    <row r="43" spans="1:64">
+      <c r="BM42"/>
+    </row>
+    <row r="43" spans="1:65">
       <c r="A43" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -9251,54 +9471,55 @@
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
-    </row>
-    <row r="44" spans="1:64">
+      <c r="BM43"/>
+    </row>
+    <row r="44" spans="1:65">
       <c r="A44" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -9319,628 +9540,639 @@
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
-    </row>
-    <row r="45" spans="1:64">
+      <c r="BM44"/>
+    </row>
+    <row r="45" spans="1:65">
       <c r="A45" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B45">
+        <v>910081000.0</v>
+      </c>
+      <c r="C45">
         <v>821578000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>748317000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>572938000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>430211000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>348504000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>352663000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>332993000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>339773000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>323542000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>301384000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>287872219.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>273679936.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>272864981.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>367932306.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>47293565.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>24653831.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>19495692.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>13376984.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>14678917.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>8890126.0</v>
       </c>
-      <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
-    </row>
-    <row r="46" spans="1:64">
+      <c r="BM45"/>
+    </row>
+    <row r="46" spans="1:65">
       <c r="A46" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B46">
+        <v>480476000.0</v>
+      </c>
+      <c r="C46">
         <v>473447000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>468939000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>325740000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>208394000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>115621185.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>122790000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>107372251.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>102944000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>100876000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>96333000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>96433630.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>98266984.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>104806654.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>140869982.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>182762386.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>189796140.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>108238991.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>82040357.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>47293565.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>24577086.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>19495692.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>13376984.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>14481882.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>8890126.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>7541301.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>8426965.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>9311863.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>9798956.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>78565332.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>69925907.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>89815116.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>57086779.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>15250404.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>8919863.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>457208.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>445887.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>416358.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>420270.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>144962.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>144487.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>135152.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>139702.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>151090.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>147933.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>161561.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>168028.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>175791.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>169670.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>176141.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>181808.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>154491.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>159762.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>62875.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>63550.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>61498.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>62693.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>31880.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>31367.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>33607.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>33490.0</v>
       </c>
-      <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
-    </row>
-    <row r="47" spans="1:64">
+      <c r="BM46"/>
+    </row>
+    <row r="47" spans="1:65">
       <c r="A47" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>96433630.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>104854194.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>141878950.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>182469072.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>190130626.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>108385703.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>82040357.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>47258432.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>24577087.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>19378126.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>13219381.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
-    </row>
-    <row r="48" spans="1:64">
+      <c r="BM47"/>
+    </row>
+    <row r="48" spans="1:65">
       <c r="A48" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B48">
+        <v>-422310000.0</v>
+      </c>
+      <c r="C48">
         <v>-345970000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-254643000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-238846000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-273862000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-351009000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-352276000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-344562460.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-270866000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-344417000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-337466000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-312916972.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-296863729.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-304547227.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-209725182.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-178010622.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-60137573.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>6961593.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-57274637.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-117102516.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-130627717.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-144696016.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-162157735.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-171368708.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-173167402.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-174088603.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-177476618.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-165949796.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-171504579.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-101098928.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-64674949.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-36424898.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-33702459.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-27596813.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-27746537.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-6845105.95</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-8023964.07</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-7945181.16</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-7953650.5</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-7903920.3</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-7703898.96</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-7090638.4</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-7156540.04</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-7552724.94</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-7243054.9</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-7751068.17</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-7912328.66</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-8117124.54</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-7696343.34</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-7815841.92</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-7886651.54</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-7505173.17</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-7729157.21</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-7769773.73</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-7750339.85</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-7366531.31</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-7404297.84</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-7042272.28</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-6820707.33</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-7178184.24</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-7002167.9</v>
       </c>
-      <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
-    </row>
-    <row r="49" spans="1:64">
+      <c r="BM48"/>
+    </row>
+    <row r="49" spans="1:65">
       <c r="A49" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -9961,692 +10193,705 @@
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
-    </row>
-    <row r="50" spans="1:64">
+      <c r="BM49"/>
+    </row>
+    <row r="50" spans="1:65">
       <c r="A50" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B50">
+        <v>3641000.0</v>
+      </c>
+      <c r="C50">
         <v>3948000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>7400000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>23919000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>39221000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>9671000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>8175000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>8415000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>10075000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>10536000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>9176000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>9480276.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>8363047.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>8776846.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>9110670.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>10015959.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>10599346.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3497310.0</v>
       </c>
       <c r="S50">
         <v>3497310.0</v>
       </c>
       <c r="T50">
+        <v>3497310.0</v>
+      </c>
+      <c r="U50">
         <v>3496910.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>4396191.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3109076.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>2705842.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
-    </row>
-    <row r="51" spans="1:64">
+      <c r="BM50"/>
+    </row>
+    <row r="51" spans="1:65">
       <c r="A51" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B51">
+        <v>71066000.0</v>
+      </c>
+      <c r="C51">
         <v>18079000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>23150000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>40225000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>55161000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>25207000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>27884000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>28346000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>30112000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>33211000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>32594000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>34494187.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>35437705.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>36958873.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>36166760.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>39960432.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>43239581.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>44107636.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>36515358.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>37844689.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>30888164.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>6866640.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>6882329.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7250495.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>5057011.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2787354.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3242987.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3230525.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2827024.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2788336.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2765590.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2723631.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AH51">
         <v>20000000.0</v>
       </c>
       <c r="AI51">
+        <v>20000000.0</v>
+      </c>
+      <c r="AJ51">
         <v>168269.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>38444.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>116952.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>186716.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>279171.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>323611.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>492372.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>413219.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>380834.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>243989.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>238101.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>250429.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>247641.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>238913.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>216209.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>285915.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>264799.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>259338.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>273392.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>274102.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>275036.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>265219.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>276587.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>268221.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>301020.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>315989.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>335978.0</v>
       </c>
-      <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
-    </row>
-    <row r="52" spans="1:64">
+      <c r="BM51"/>
+    </row>
+    <row r="52" spans="1:65">
       <c r="A52" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B52">
+        <v>16009000.0</v>
+      </c>
+      <c r="C52">
         <v>6496000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>10241000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>26782000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>41866000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>12372000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>11048000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>11117000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>12383000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>13064000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>11523000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>11825143.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>10700520.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>10858899.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>10941050.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>12066133.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>12741549.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4398924.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>4440777.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>5009277.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6306903.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>5651669.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>5341867.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4697841.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4281531.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2496439.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2924351.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2874436.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2827024.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2788336.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2765590.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2723631.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>20000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>41265027.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>168269.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>38444.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>117180.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>186716.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>279171.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>323611.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>492372.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>413219.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>380834.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>243989.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>238101.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>250429.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>247641.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>238913.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>216209.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>285915.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>264799.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>258920.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>210469.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>274102.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>275036.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>265219.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>276587.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>268221.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>301020.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>315989.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>335978.0</v>
       </c>
-      <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
-    </row>
-    <row r="53" spans="1:64">
+      <c r="BM52"/>
+    </row>
+    <row r="53" spans="1:65">
       <c r="A53" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B53">
+        <v>9741000.0</v>
+      </c>
+      <c r="C53">
         <v>12122000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>25658000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>33694000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>24136000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>30700000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>24446000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>169136191.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>6974000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>6900000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2492000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>2231807.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>68811495.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>44470775.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>70906013.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>79395486.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>186672174.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>194559380.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>14501369.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>8636997.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>58481455.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>330488.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>10718921.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>6527297.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>3455756.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>3390372.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>7201581.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>4374072.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>2014564.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>10429776.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>11198452.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>16111424.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>7754307.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>5827805.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>180112.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>45613000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>45926000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>42408000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>35256000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>39642000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>44750000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>46593000.0</v>
       </c>
-      <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
-    </row>
-    <row r="54" spans="1:64">
+      <c r="BM53"/>
+    </row>
+    <row r="54" spans="1:65">
       <c r="A54" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10667,806 +10912,819 @@
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
-    </row>
-    <row r="55" spans="1:64">
+      <c r="BM54"/>
+    </row>
+    <row r="55" spans="1:65">
       <c r="A55" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B55">
+        <v>639146000.0</v>
+      </c>
+      <c r="C55">
         <v>623995000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>692971000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>628734000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>531598000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>478587000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>334686000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>319543130.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>306682000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>231235000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>169957000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>188370602.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>196248355.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>189310161.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>276390512.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>319715242.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>451478671.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>486500775.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>318590473.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>242358400.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>178330730.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>66912871.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>46686214.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>37826018.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>29104363.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>26176194.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>26404314.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>33170539.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>27761197.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>96042103.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>129576545.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>157840520.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>161367859.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>163986233.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>14763852.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>492403.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>477988.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>520567.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>439613.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>146250.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>149114.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>139308.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>143121.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>156019.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>151584.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>163997.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>171725.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>182138.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>192862.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>198786.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>201342.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>171982.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>183865.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>68908.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>73106.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>70467.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>76986.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>41351.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>44859.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>72251.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>55636.0</v>
       </c>
-      <c r="BJ55"/>
       <c r="BK55"/>
       <c r="BL55"/>
-    </row>
-    <row r="56" spans="1:64">
+      <c r="BM55"/>
+    </row>
+    <row r="56" spans="1:65">
       <c r="A56" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B56">
+        <v>59848000.0</v>
+      </c>
+      <c r="C56">
         <v>90860000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>136674000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>180648000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>245300000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>310261000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>203518000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>199137791.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>185226000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>104812000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>63954000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>75266369.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>82547363.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>63831074.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>88083193.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>91134615.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>199946030.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>268140740.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>151828427.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>121550448.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>107540077.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>35253827.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>30336573.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>20257232.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>18334732.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>17521487.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>16404394.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>21918547.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>15654938.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>17476771.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>25650638.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>34025404.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>48085440.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>116735829.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>5843989.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>35194.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>32100.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>104209.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>19343.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1287.7</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4626.98</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>4155.83</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3418.99</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>4929.47</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3651.21</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2436.12</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3697.43</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>6347.42</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>23192.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>22645.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>19534.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>17490.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>24103.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>6033.19</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>9555.5</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>8968.64</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>14292.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>9471.11</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>13492.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>38643.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>22146.0</v>
       </c>
-      <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
-    </row>
-    <row r="57" spans="1:64">
+      <c r="BM56"/>
+    </row>
+    <row r="57" spans="1:65">
       <c r="A57" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B57">
+        <v>54435000.0</v>
+      </c>
+      <c r="C57">
         <v>52289000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>53614000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>52813000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>65957000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>29806000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>36629000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>27096000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>27126000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>29854000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>25405000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>24121039.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>21907723.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>22308079.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>23495858.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>29286785.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>26108619.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>15349374.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>10185930.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>9570414.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>9853125.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>12093249.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>9459876.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>9560798.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7242448.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>5670189.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>9491753.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>4749492.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>5812672.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>5436153.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3362672.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>3703120.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>10034134.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>8762973.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3371947.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>58833.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2671200.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2680633.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2872618.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2824963.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3007038.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2688969.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2605829.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2654834.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2446328.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2424766.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2553164.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2512847.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2304276.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2216691.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2193192.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2011753.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2054347.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1862857.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1783386.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1750311.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1822496.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>2470115.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>2421708.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2489158.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>2541321.0</v>
       </c>
-      <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
-    </row>
-    <row r="58" spans="1:64">
+      <c r="BM57"/>
+    </row>
+    <row r="58" spans="1:65">
       <c r="A58" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B58">
+        <v>109787000.0</v>
+      </c>
+      <c r="C58">
         <v>64725000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>68372000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>68213000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>82461000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>44227000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>55155000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>46394195.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>47270000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>51182000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>47054000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>46790083.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>47333365.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>48500354.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>49523136.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>59328689.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>63110543.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>55058086.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>51650063.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>52709769.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>43857717.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>13308220.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>11000338.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>12113453.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8017928.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5961103.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>9810389.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>5105581.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>5812672.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5656153.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3582672.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3923120.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>10261134.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>9247973.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3371947.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>58833.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2671200.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2680633.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2872618.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2824963.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3007038.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2688969.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2605829.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2654834.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2446328.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2424766.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2463573.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2512847.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2304276.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2216691.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2193192.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2011753.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2054347.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1862857.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1783386.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1750311.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1822496.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2470115.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2421708.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2489158.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>2541321.0</v>
       </c>
-      <c r="BJ58"/>
       <c r="BK58"/>
       <c r="BL58"/>
-    </row>
-    <row r="59" spans="1:64">
+      <c r="BM58"/>
+    </row>
+    <row r="59" spans="1:65">
       <c r="A59" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -11487,242 +11745,246 @@
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
-    </row>
-    <row r="60" spans="1:64">
+      <c r="BM59"/>
+    </row>
+    <row r="60" spans="1:65">
       <c r="A60" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B60">
+        <v>529359000.0</v>
+      </c>
+      <c r="C60">
         <v>559270000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>624599000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>560521000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>449137000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>434360000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>279531000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>273148935.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>259412000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>180053000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>122903000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>141580519.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>148914989.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>140809806.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>226867375.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>260386553.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>388368128.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>431442688.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>266940410.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>189648631.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>134473013.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>53604651.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>35685876.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>25712565.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>21086435.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>20215090.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>16593925.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>28064958.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>21948525.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>90385950.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>125993873.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>153917400.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>151106725.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>154738260.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>11391905.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>433570.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-2193212.26</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-2160065.47</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-2433004.75</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-2678712.76</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-2857924.26</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>-2549660.95</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>-2462708.38</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>-2498814.96</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-2294743.65</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-2260768.74</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-2291847.19</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-2330708.88</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-2111414.17</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-2017905.28</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-1991850.37</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-1839771.52</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-1870482.09</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-1793949.72</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>-1710279.91</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-1679844.66</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>-1745510.22</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>-2428763.96</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>-2376848.8</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>-2416907.24</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>-2485684.89</v>
       </c>
-      <c r="BJ60"/>
       <c r="BK60"/>
       <c r="BL60"/>
-    </row>
-    <row r="61" spans="1:64">
+      <c r="BM60"/>
+    </row>
+    <row r="61" spans="1:65">
       <c r="A61" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -11743,54 +12005,55 @@
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
-    </row>
-    <row r="62" spans="1:64">
+      <c r="BM61"/>
+    </row>
+    <row r="62" spans="1:65">
       <c r="A62" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11811,105 +12074,107 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
+      <c r="BM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11932,2121 +12197,2202 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>360319000.0</v>
+      </c>
+      <c r="C2">
         <v>90131000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>76943000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>55463000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>47251210.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16573049.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20707315.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>24793774.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2941464.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>55297000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>50393000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44765000.0</v>
       </c>
-      <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>26.61</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9.54</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15.59</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19.94</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>28.29</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>39.67</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>170425000.0</v>
+      </c>
+      <c r="C3">
         <v>62088000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>61418000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>79220000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>64613100.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8488479.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5690559.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>56074286.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3197911.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>56136.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>90442.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>109410.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>184158.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>139332.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>395982.0</v>
       </c>
-      <c r="P3"/>
-      <c r="Q3">
+      <c r="Q3"/>
+      <c r="R3">
         <v>26.49</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9.5</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15.54</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>19.94</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>28.29</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>39.67</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-      <c r="I4">
+      <c r="I4"/>
+      <c r="J4">
         <v>-446752.0</v>
       </c>
-      <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5">
+        <v>-143255000.0</v>
+      </c>
+      <c r="C5">
         <v>-33204000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>35305000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-125212000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>79280769.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>54034075.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3028129.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-70379448.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-7653342.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-54983.58</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-96669.59</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-117849.03</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-194577.43</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-148323.75</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-582982.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-189135.83</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-77051.49</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-78823.5</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-158015.54</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-116019.94</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-112352.29</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-108039.67</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>27170000.0</v>
+      </c>
+      <c r="C6">
         <v>28884000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>96723000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-45992000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>143893869.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>62522554.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2662430.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-14305162.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4455431.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-54984.33</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-96669.59</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-117849.03</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-194577.43</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-148323.75</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-187000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-189135.83</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-77025.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-78814.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-158000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-116000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-112324.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-108000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>-62528000.0</v>
+      </c>
+      <c r="C9">
         <v>25148000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>37522000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>50855000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>163932819.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>51120896.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8512528.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>7030669.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>10139931.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>114528000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>101266000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>92527000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>-19.94</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-28.29</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-39.67</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>-144581000.0</v>
+      </c>
+      <c r="C10">
         <v>1612000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>32685000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-236134000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>82038129.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>24295608.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-832081.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-138029120.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-25568684.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-535134.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-629583.06</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-532703.11</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-582019.76</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-468513.44</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-582000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-248968.53</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-279396.7</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-208940.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-271000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-192000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-120202.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-168000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11">
+        <v>3867000.0</v>
+      </c>
+      <c r="C11">
         <v>4608000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6185000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>289000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2416000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>151366.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>830742.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-227000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>227000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>269000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-352000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-441000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-184158.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-139332.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>0.8</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>0.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12">
+        <v>1326000.0</v>
+      </c>
+      <c r="C12">
         <v>2290000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3557000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3962000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3870112.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1214224.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>418888.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>182691.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>122683.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>470390.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>539857.79</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>414854.08</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>387442.33</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>320189.69</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>395982.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>276143.88</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>202711.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>129647.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>113470.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>75896.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7849.31</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>60639.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15">
+        <v>-148448000.0</v>
+      </c>
+      <c r="C15">
         <v>-2996000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>26500000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-236423000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>79622129.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>24144242.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1662823.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-137802120.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-26242436.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-535134.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-629583.06</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-532703.11</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-582019.76</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-468513.44</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-583000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-248968.53</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-279396.7</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-208187.22</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-271000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-192000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-120202.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-168000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>79622129.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>42539684.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-1662823.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-137802120.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-26242436.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17">
+        <v>-148448000.0</v>
+      </c>
+      <c r="C17">
         <v>-2996000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-51205000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-236422300.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>79622129.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>42539684.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1662823.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-137802120.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-25795684.0</v>
       </c>
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-1326000.0</v>
+      </c>
+      <c r="C18">
         <v>-2290000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3557000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3705899.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3870112.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1214224.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-418888.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-182691.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>240284.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>-119768000.0</v>
+      </c>
+      <c r="C21">
         <v>1612000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>32685000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>29234000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>146226630.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>44324406.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3087452.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1161985.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>781630.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-56136.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-96669.59</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-117849.03</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-194577.43</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-148323.75</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-187000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-189135.83</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-76685.31</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-78539.64</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-158000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-116000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-112352.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-108000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>417559000.0</v>
+      </c>
+      <c r="C23">
         <v>113667000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>81780000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>77084000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>64957399.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>23369540.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>26132391.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>30662458.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12299765.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>56136.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>96669.59</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>117849.03</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>194577.43</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>148323.75</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>187217.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>189135.83</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>76685.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>78539.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>157789.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>116379.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>112352.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>107682.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>170425000.0</v>
+      </c>
+      <c r="C25">
         <v>64490000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>65948000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>81730193.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>67021722.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10669991.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6301146.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>29324286.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3197911.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>35646000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>36418000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>41504000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>36924000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>27546000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>157</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>2157000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1298000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1018999.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>592837.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>466429.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>95848.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>679505.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1306065.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>80998000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>83066000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>72364000.0</v>
       </c>
-      <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>31392000.0</v>
+      </c>
+      <c r="C28">
         <v>25379000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>19155000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20602000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17113352.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6330062.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5329228.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5189179.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3235217.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>56136.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>90357.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>109273.54</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>183808.28</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>138112.93</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>187217.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>189135.83</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>76658.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>78530.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>157774.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>3867000.0</v>
+      </c>
+      <c r="C29">
         <v>4608000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6185000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>289000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2416000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>151366.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>830742.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-227000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>227000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>57240000.0</v>
+      </c>
+      <c r="C30">
         <v>23536000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4837000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21621000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17706189.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6796491.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5425076.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5868684.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9358301.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>56136.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>96669.59</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>117849.03</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>194577.43</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>148323.75</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>187217.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>189135.83</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>76685.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>78539.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>157789.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>116359.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>112324.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>107645.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B31">
+        <v>-24813000.0</v>
+      </c>
+      <c r="C31">
         <v>67524000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-64957000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-265368000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-64188501.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-20028798.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3919533.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-139191105.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-26350314.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-478998.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>6944.32</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-414854.08</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-387442.33</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-320189.69</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-395000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>216311.18</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-202711.4</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-129647.58</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-113000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-75896.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-7850.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-60640.0</v>
       </c>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B32">
+        <v>297791000.0</v>
+      </c>
+      <c r="C32">
         <v>115279000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>114465000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>106318000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>211184029.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>67693946.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>29219843.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>31824443.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>13081395.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>169825000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>151659000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>137292000.0</v>
       </c>
-      <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
+      <c r="W32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL32"/>
+  <dimension ref="A1:BM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="BF1" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="BJ1" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
-    </row>
-    <row r="2" spans="1:64">
+      <c r="BM1" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>186419000.0</v>
+      </c>
+      <c r="C2">
         <v>60967000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>83141000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29792000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24669000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23179000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21482000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21548000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23427000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19894000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18096000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15526000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13942000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10703000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13656000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17161751.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26910860.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6526317.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7593349.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5726129.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10957315.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3078934.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3780716.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3987271.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1410378.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1170145.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>12571817.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5554975.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5219055.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10694763.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4660473.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4219483.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1992105.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>891499.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>12652000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>13769000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11912000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>13327000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>13165000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>15463000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>13342000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>15219000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14393000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>12145000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8636000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>11876000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11442000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12199000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>9248000.0</v>
       </c>
-      <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-    </row>
-    <row r="3" spans="1:64">
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>54017000.0</v>
+      </c>
+      <c r="C3">
         <v>56747000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>38292000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>21369000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15565000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18050000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15379000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12518000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11945000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16423000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16567000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16483000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8805000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>20340000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>24322819.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>25752181.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>33095101.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14992288.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9626529.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2585244.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5072845.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2476592.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1796774.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1629869.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1840319.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1345212.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1252072.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1252957.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>36854251.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>9392790.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5142789.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4684456.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2163625.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>954149.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3484789.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>24727.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>19591.0</v>
       </c>
-      <c r="AL3">
-[...1 lines deleted...]
-      </c>
       <c r="AM3">
+        <v>869000.0</v>
+      </c>
+      <c r="AN3">
         <v>23676.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>14355.0</v>
       </c>
-      <c r="AO3">
-[...1 lines deleted...]
-      </c>
       <c r="AP3">
+        <v>896000.0</v>
+      </c>
+      <c r="AQ3">
         <v>43410.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>29659.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>24043.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>30944.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>27294.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>33879.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>28006.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>59445.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>100521.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>197943.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>29146.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-237807.46</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>21262.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>80995.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>77517.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>160723.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>80393.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>78468.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>79183.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>-191000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>66160.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>60434.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>59292.0</v>
       </c>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -14067,442 +14413,449 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5">
+        <v>-83799000.0</v>
+      </c>
+      <c r="C5">
         <v>-50475000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-14450000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5469000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>15288000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-20192000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-20753000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-28275000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>74399000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3156000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-22179000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-13759000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>15104000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-31736000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12527000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-96054330.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-17172903.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>41700829.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>34534412.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>27037167.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>15457421.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>15420252.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>9629527.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1695923.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2018314.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>681399.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-10087502.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4359659.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-36504951.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-19565767.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-13152668.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1156062.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2323552.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1820274.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4091000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-49454.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-854579.0</v>
       </c>
-      <c r="AL5">
-[...1 lines deleted...]
-      </c>
       <c r="AM5">
+        <v>1589.0</v>
+      </c>
+      <c r="AN5">
         <v>-895357.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-915644.0</v>
       </c>
-      <c r="AO5">
-[...1 lines deleted...]
-      </c>
       <c r="AP5">
+        <v>9774.0</v>
+      </c>
+      <c r="AQ5">
         <v>-1153000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1031954.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1007662.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-55747.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-57351.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-70962.62</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-57745.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-167961.53</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-175025.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-231749.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-30945.1</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>195716.94</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-44700.18</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-137944.96</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-103388.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-206429.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-110001.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-121067.98</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-151506.75</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>114723.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-130113.77</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>121917.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-78945.73</v>
       </c>
     </row>
-    <row r="6" spans="1:64">
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-29782000.0</v>
+      </c>
+      <c r="C6">
         <v>6272000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>23842000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>26838000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>30853000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2142000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5374000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-15757000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>86344000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>13267000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5612000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2724000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>23909000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-11396000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>11795819.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-70302149.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>15922198.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>56693117.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>44160941.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>29622411.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20530266.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>17896844.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11426301.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3325792.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3858633.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2026611.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-8835430.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5612616.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>349300.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-10172977.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-8009879.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3528394.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-159927.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-866125.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3351000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-24727.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-12579.0</v>
       </c>
-      <c r="AL6">
-[...1 lines deleted...]
-      </c>
       <c r="AM6">
+        <v>870589.0</v>
+      </c>
+      <c r="AN6">
         <v>-25357.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-16644.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
+        <v>905774.0</v>
+      </c>
+      <c r="AQ6">
         <v>-124000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-32954.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-24662.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-24803.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-30057.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-37083.62</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-29739.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-108516.53</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-74504.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-33806.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1799.1</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-42090.52</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-23438.18</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-56949.96</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-25871.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-45706.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-29608.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-42599.98</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-72323.75</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-76277.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-63953.77</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>182351.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-19653.73</v>
       </c>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14523,54 +14876,55 @@
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14591,800 +14945,813 @@
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>-114603000.0</v>
+      </c>
+      <c r="C9">
         <v>32144000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4112000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>15819000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6492000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6050000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1166000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>10693000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>13454000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>11358000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4671000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8039000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4282000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3615000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>15941000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>27016775.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>22872655.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>62318472.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>45979703.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>28690064.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>42805655.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10628945.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9208876.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2593011.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3840933.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3833799.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2730859.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3568655.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>971962.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2245218.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1862744.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6441181.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>7644285.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2382687.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>42115.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>28531000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>24439000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>28370000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>27204000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>32168000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>26786000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>31007000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>28387000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>24691000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>17181000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>24304000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>23884000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>25355000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>18984000.0</v>
       </c>
-      <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>-74637000.0</v>
+      </c>
+      <c r="C10">
         <v>-90831000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-14778000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>35665000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3301000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1390000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7345000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-17280000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>75268000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5202000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-22943000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-14438000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7551000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-93870000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-33788000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-116026798.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-31555684.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>51192586.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>38927566.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4175778.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>14219664.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>17210513.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9210973.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1798694.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1751943.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3388015.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-11526822.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5554783.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-70682652.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-36423978.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-28250051.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2672439.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6363646.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>634724.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-19811159.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-28603.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-16228.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-166374.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-177210.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-174089.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-123658.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-167175.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-173472.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-154303.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-145978.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-143619.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-153412.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-143000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-167962.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-175000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-232000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-30995.29</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-124472.75</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-101858.61</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-137945.64</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-103000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-206000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-110000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-121068.71</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-151507.45</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-161000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-130114.18</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>121917.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-78946.02</v>
       </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11">
+        <v>1703000.0</v>
+      </c>
+      <c r="C11">
         <v>496000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1019000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>649000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3159000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>123000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>318000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1008000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1017000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1749000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1605000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1814000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>831000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-411000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-131000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>989514.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2416000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1338000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>305147.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>151366.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1023307.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>111918.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>115611.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>114754.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>830742.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2707000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2934000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>158000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-277000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-42000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>60000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>50000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-258000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>485000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>75000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>197000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>97000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>567000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>85000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>68000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>145000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>70000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>215000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>99000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>108000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>205000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>81000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>135000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>20000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-103000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-204000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-29146.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>0.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-80399.9</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-85437.6</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>0.45</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>0.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.73</v>
       </c>
       <c r="BG11">
         <v>0.73</v>
       </c>
       <c r="BH11">
+        <v>0.73</v>
+      </c>
+      <c r="BI11">
         <v>0.7</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>276143.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>0.41</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>0.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>0.29</v>
       </c>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12">
+        <v>710000.0</v>
+      </c>
+      <c r="C12">
         <v>299000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>328000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>288000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>265000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>522000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>743000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>760000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>997000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>843000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>838000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>938000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>773665.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1004000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>938000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>989514.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>736835.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1338000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>888075.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>871941.0</v>
       </c>
       <c r="U12">
         <v>871941.0</v>
       </c>
       <c r="V12">
+        <v>871941.0</v>
+      </c>
+      <c r="W12">
         <v>111918.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>115611.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>114754.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>157574.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>153792.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>53557.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>53965.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>169994.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>205000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>22052.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>38794.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>164000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1071.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>40478.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3876.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7513.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>163429.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>151853.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>158010.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>164264.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>123335.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>140142.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>130438.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>85350.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>140446.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>116569.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>113381.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>95119.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>100521.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>197943.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>28.51</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>82382.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>78420.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>80995.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>77517.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>160723.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>80393.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>78468.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>79183.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>85147.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>66160.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>60434.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>59292.0</v>
       </c>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -15405,54 +15772,55 @@
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -15473,564 +15841,575 @@
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15">
+        <v>-76340000.0</v>
+      </c>
+      <c r="C15">
         <v>-91327000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-15797000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>35016000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>142000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1267000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-7663000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-18288000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>74251000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-6951000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-24548000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-16251999.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6720000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-93459000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-33657000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-116026798.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-33971684.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>51192586.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>38927566.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-4327144.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14068298.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>17210513.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>9210973.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1798694.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>921201.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3388015.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-11526822.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>5554783.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-70405652.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-36423978.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-28250051.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-2722439.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-6105646.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>149724.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-20257911.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-28603.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-16228.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-166374.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-177210.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-174089.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-123658.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-167175.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-173472.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-154303.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-145978.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-143619.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-153412.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-143000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-167962.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-175000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-232000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-30995.29</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-124472.75</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-101858.61</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-137945.64</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-103000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-206000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-110000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-121068.71</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-151507.45</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-161000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-130114.18</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>121917.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-78946.02</v>
       </c>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>-16251116.0</v>
       </c>
       <c r="N16">
+        <v>-16251116.0</v>
+      </c>
+      <c r="O16">
         <v>-90010068.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-37037567.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-95264545.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-57976619.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>64245667.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>59827879.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>18591912.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14068298.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17210513.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9210973.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17">
+        <v>-76340000.0</v>
+      </c>
+      <c r="C17">
         <v>-91327000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-15797000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>35016000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>142000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1267000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-7663000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3258000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-3454000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-6951000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-24548000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-16251116.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-14110120.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-90010068.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-37037567.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-95264545.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-57976619.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>64245667.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>59827879.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>18591912.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>14068298.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>17210513.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>9210973.0</v>
       </c>
-      <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-411000.0</v>
+      </c>
+      <c r="C18">
         <v>-299000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-328000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-288000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-265000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-522000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-743000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-760000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-997000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-843000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-838000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-879312.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-773665.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1004023.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-938697.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-989514.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-736835.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1338151.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-305147.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-319644.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-871941.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-111918.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-115611.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16051,54 +16430,55 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -16119,248 +16499,252 @@
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>-162972000.0</v>
+      </c>
+      <c r="C21">
         <v>16699000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9160000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>35665000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1612000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2040000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4449000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-17280000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>32685000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7027000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-2936000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3299000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2031000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2191000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10757000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>22698097.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>17279717.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>57783847.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>42450969.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>24801816.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>39113362.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9508143.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>8510778.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1252462.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2578296.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2645715.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-4112219.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1975660.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-880911.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-3744461.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>983717.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4803640.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>5077134.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-866125.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3517611.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-24727.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-19591.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1589.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-23676.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-14355.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-9774.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-43410.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-29659.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-24043.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-30944.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-27294.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-33879.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-28006.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-59445.47</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-72719.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-232000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-30966.77</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>195716.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-23438.18</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-52398.4</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-103000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-206000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-110000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-121068.71</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-151507.45</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>117622.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-130114.18</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-90574.72</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-78946.02</v>
       </c>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16381,248 +16765,252 @@
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-    </row>
-    <row r="23" spans="1:64">
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>234788000.0</v>
+      </c>
+      <c r="C23">
         <v>76412000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>96413000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9946000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>29549000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>31269000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>27097000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>49521000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4196000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24225000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>25703000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>20266000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>20255000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16509000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>18840000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21480429.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>32503798.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11060942.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11122083.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9614377.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14649608.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4199736.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4478814.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5327820.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2673015.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2358229.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13953177.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7147970.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7071928.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>12194006.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5539500.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5857024.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4559256.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4140311.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3517611.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>24727.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>19591.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1589.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>23676.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14355.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9774.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>43410.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>29659.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>24043.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>30944.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>27294.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>33879.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>29739.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>56720.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>74504.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>33806.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>30966.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>42090.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>23438.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>56949.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>103389.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>45706.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>110000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>121068.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>151507.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>118000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>130114.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>90574.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>78946.0</v>
       </c>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16643,1375 +17031,1399 @@
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>52702000.0</v>
+      </c>
+      <c r="C25">
         <v>57420000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>38292000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>22011000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15743000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18794000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16138000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13815000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16475000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>16423000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>16567014.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16482986.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11315486.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>20339868.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>24322658.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>25752181.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>35503723.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14992288.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9626529.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6899182.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4766756.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2476592.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1796774.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1629869.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2450905.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1345212.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1252072.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1252957.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10104251.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>9392790.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5142789.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4684456.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2163625.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>954149.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>740000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>789000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>842000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>869000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>870000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>899000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>896000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1029000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>999000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>983000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>915000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>628000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>783000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>576000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>540000.0</v>
       </c>
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>9668000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>8763000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>9257000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>8529000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>8581000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>9279000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>8386000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9260000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>9222000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>9550000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>10047000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>10685000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>10562000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>10210000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>10433000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>10098000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>8883000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>7510000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>7031000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>7544000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>6833000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>6138000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27">
+        <v>-1767000.0</v>
+      </c>
+      <c r="C27">
         <v>686000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>567000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>514000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>692000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>519000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>563000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>383000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>341000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>319000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>331000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>307000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>298000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>312000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>210529.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>198471.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>125404.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>169253.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>84749.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257615.0</v>
       </c>
       <c r="U27">
         <v>257615.0</v>
       </c>
       <c r="V27">
+        <v>257615.0</v>
+      </c>
+      <c r="W27">
         <v>209726.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>36548.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>37716.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>27507.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>62220.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>45916.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>22425.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>32454.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>531587.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>160361.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>402382.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>500071.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1827024.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3512633.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>17420000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>17439000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>18961000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>19647000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>21322000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>694.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>648.66</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>671.85</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>721.32</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>710.78</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>777.16</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>805.06</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>19011000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>815.75</v>
       </c>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>4814.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>-7058000.0</v>
+      </c>
+      <c r="C28">
         <v>14759000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12705000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10986000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9207000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7571000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5052000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3549000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3434000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4012000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7276000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4433000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6015338.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5494000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5184000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4120207.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5467533.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4534625.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3528734.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3630633.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3434678.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>911076.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>698098.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1302833.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1235130.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1125864.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1381360.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1592995.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1820418.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>967656.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>718666.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1137158.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1783724.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1421788.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4978.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>24727.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>19591.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1589.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>23676.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>14355.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10468.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>42761.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>28987.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>23322.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>30233.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>26517.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>33074.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>27998.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>58629.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>72272.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>28134.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>28908.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>41254.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>21000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>52135.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>23744.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>45706.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>27684.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>42599.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>72323.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>73374.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>63953.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>30140.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>19653.0</v>
       </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>1703000.0</v>
+      </c>
+      <c r="C29">
         <v>496000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1019000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>649000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3159000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>123000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>318000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1008000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1017000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1749000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1605000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1814000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>831000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-411000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-131000.0</v>
       </c>
-      <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-    </row>
-    <row r="30" spans="1:64">
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>48369000.0</v>
+      </c>
+      <c r="C30">
         <v>15445000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13272000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-19846000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4880000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8090000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5615000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27973000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-19231000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4331000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7607000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4740000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6313000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5806000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5184000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4318678.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5592938.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4534625.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3528734.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3888248.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3692293.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1120802.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>698098.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1340549.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1262637.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1188084.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1381360.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1592995.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1852873.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1499243.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>879027.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1637541.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2567151.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3248812.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3517611.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>24727.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>19591.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1589.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>23676.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>14355.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9774.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>43410.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>29659.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>24043.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>30944.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>27294.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>33879.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>29739.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>56720.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>74504.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>33806.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>30966.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>42090.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>23438.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>56949.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>103389.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>45706.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>110000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>42599.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>72323.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>73374.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>63953.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>30140.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>19653.0</v>
       </c>
     </row>
-    <row r="31" spans="1:64">
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B31">
+        <v>88335000.0</v>
+      </c>
+      <c r="C31">
         <v>-107530000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5618000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>28829000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1689000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3430000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2896000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3242000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>42583000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-12229000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-20007000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-17737000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>9582000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-91679000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-44545000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-138724895.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-48835401.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6591261.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3523403.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-28977594.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-12817503.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>7702370.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>700195.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>546232.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-826353.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>742300.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-7414603.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3579123.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-69801741.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-32679517.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-29233768.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-7476079.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-11440780.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1500849.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-16293548.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3876.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>3363.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-164785.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-153534.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-159733.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-113883.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-123764.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-143812.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-130259.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-115033.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-116324.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-119532.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-115000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-108516.53</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-102000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-203000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-28.51</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-320189.69</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-80399.9</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-85437.6</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
-      <c r="BI31">
+      <c r="BI31"/>
+      <c r="BJ31">
         <v>-279000.0</v>
       </c>
-      <c r="BJ31"/>
-      <c r="BK31">
+      <c r="BK31"/>
+      <c r="BL31">
         <v>212491.0</v>
       </c>
-      <c r="BL31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:64">
+      <c r="BM31"/>
+    </row>
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B32">
+        <v>71816000.0</v>
+      </c>
+      <c r="C32">
         <v>93111000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>87253000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>45611000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>31161000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>29229000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>22648000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>32241000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>36881000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>31252000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>22767000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>23565000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>18224000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>14318000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>29597000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>44178526.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>49783515.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>68844789.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>53573052.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>34416193.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>53762970.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>13707879.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12989592.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>6580282.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>5251311.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>5003944.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>9840958.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>9123630.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>6191017.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>8449545.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>6523217.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>10660664.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>9636390.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3274186.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>37068000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>42300000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>36351000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>41697000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>40369000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>47631000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>40128000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>46226000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>42780000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>36836000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>25817000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>36180000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>35326000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>37554000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>28232000.0</v>
       </c>
-      <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
+      <c r="BM32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -18034,2125 +18446,2204 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
+        <v>23375000.0</v>
+      </c>
+      <c r="C2">
         <v>9678000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4373000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5319000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>40290513.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5130127.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6810471.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14729290.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>30912.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1639.2</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>181.81</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7.1</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1858.18</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6930.07</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3148.21</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1798.52</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>102.02</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>178.19</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>828.72</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>261.44</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>122.33</v>
       </c>
-      <c r="V2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:22">
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
+        <v>168798560</v>
+      </c>
+      <c r="C3">
         <v>174305000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>79258000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>42829000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>212842436</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>65240061</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1879505</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2444000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>113118103</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>273699.37</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2270000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2385000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>22616.66</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
         <v>823.12</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
         <v>48830</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>37686</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3.31</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
+        <v>-187118.0</v>
+      </c>
+      <c r="C6">
         <v>13697000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>5305000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-946000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-34971591.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>35160386.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1680344.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7918819.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>14698378.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>29212.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1502.26</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>179.05</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1850.04</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4911.3</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3918.97</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1433.26</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1612.71</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-95.83</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-610.12</v>
       </c>
-      <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7">
+        <v>13820212.0</v>
+      </c>
+      <c r="C7">
         <v>-378000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>96594000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>185903000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>122739592.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-56369838.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4207637.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13552418.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-24895656.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>78306.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>358324.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>436101.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>353630.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-169927.76</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-581404.42</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>438244.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>252435.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>199520.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>249998.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>233569.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>112643.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>153310.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9">
+        <v>1319522.0</v>
+      </c>
+      <c r="C9">
         <v>-4743000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3992000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-5374000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>60014.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-5798273.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-8481265.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>24578776.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-25211531.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>678.62</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>441.43</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>16748.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2856.03</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-15003.54</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>5212.15</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2989.89</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-289.29</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>5258018.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5798273.0</v>
       </c>
       <c r="F10">
         <v>5798273.0</v>
       </c>
       <c r="G10">
+        <v>5798273.0</v>
+      </c>
+      <c r="H10">
         <v>1038262.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2622000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-866000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1854000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2415000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1544000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-    </row>
-    <row r="11" spans="1:22">
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>5137168.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2383786.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1110486.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-7106529.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8070182.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>8711024.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24742206.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-491917.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>66533503.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>22688124.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-92119954.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-51116215.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5384114.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-3919829.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-7754307.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
+        <v>170425000.0</v>
+      </c>
+      <c r="C14">
         <v>64490000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>65948000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>81730000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>67021722.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10669991.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6301146.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>29324286.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3197911.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3534000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3548000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2349000.0</v>
       </c>
-      <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>26.49</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9.5</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>15.54</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19.94</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>28.29</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>39.67</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>2886646.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2147523.67</v>
       </c>
-      <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>443244.04</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16">
+        <v>23113000.0</v>
+      </c>
+      <c r="C16">
         <v>23375000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9678000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4373000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5318922.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>40290513.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5130127.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6810471.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14729290.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>30852.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1684.08</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>186.15</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8.14</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2018.77</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7067.18</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3231.78</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1714.73</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>82.36</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>218.6</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>739.39</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>261.44</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>122.33</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
+        <v>-106859485.0</v>
+      </c>
+      <c r="C18">
         <v>-157671000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-65732000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1953000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-146563146.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-42290612.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1109994.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4085913.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-138370160.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-720767.41</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2528315.61</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2481601.99</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-251005.99</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-321222.66</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-729295.09</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-24281.05</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-26934.47</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8657.64</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-17593.51</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4256.06</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-45216.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-14968.0</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19">
+        <v>-907000.0</v>
+      </c>
+      <c r="C19">
         <v>-183773000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-78364000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-40886035.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1886666.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-187386.0</v>
       </c>
       <c r="G19">
         <v>-187386.0</v>
       </c>
       <c r="H19">
         <v>-187386.0</v>
       </c>
       <c r="I19">
         <v>-187386.0</v>
       </c>
-      <c r="J19"/>
+      <c r="J19">
+        <v>-187386.0</v>
+      </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20">
+        <v>196082000.0</v>
+      </c>
+      <c r="C20">
         <v>186762000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>55701000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>3802089.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>33907451.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>64543080.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B21">
+        <v>-38074000.0</v>
+      </c>
+      <c r="C21">
         <v>-6129000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-4531000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8441000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9176251.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11947563.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-670487.0</v>
       </c>
       <c r="H21">
         <v>-670487.0</v>
       </c>
       <c r="I21">
+        <v>-670487.0</v>
+      </c>
+      <c r="J21">
         <v>-117180.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22">
+        <v>-148448000.0</v>
+      </c>
+      <c r="C22">
         <v>-2996000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-51205000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-236423000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>79622129.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>42539684.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1662823.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-137802120.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-25795684.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-525374.56</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-629583.06</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-532703.11</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-582019.76</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-468513.44</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-583200.53</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-248968.53</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-279396.7</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-208187.22</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-271260.08</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-192275.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-120202.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-168322.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23">
+        <v>159890000.0</v>
+      </c>
+      <c r="C23">
         <v>101000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>21834000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
+        <v>-2615725.0</v>
+      </c>
+      <c r="F23">
         <v>86043692.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14409329.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>329323.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1113587.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2601197.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-370380.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3302183.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>122.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>36555.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-0.2</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>301595.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>36002.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3571.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8561.81</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16983.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>3224.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3108.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B24">
+        <v>-32913041.0</v>
+      </c>
+      <c r="C24">
         <v>15977000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1880503.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1942000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2978856.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-1757266.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>10019000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>15132000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1913000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-4364000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25">
+        <v>-267137.0</v>
+      </c>
+      <c r="C25">
         <v>-59012000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-105060000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4905000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-212273403.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>944195.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1178576.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>92378132.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17197353.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12942.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
+        <v>0.0</v>
+      </c>
+      <c r="O25">
         <v>317218.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>395642.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-212733.69</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
+        <v>0.0</v>
+      </c>
+      <c r="T25">
         <v>3652.97</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3260.06</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>0.28</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>0.33</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-4368000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-11935.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2139000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-3158000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-316000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B27">
+        <v>25457000.0</v>
+      </c>
+      <c r="C27">
         <v>10888000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7249000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8378000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6753250.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1654346.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>686659.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1132371.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4817019.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>21702000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12942.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10252000.0</v>
       </c>
-      <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>39667.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28">
+        <v>158869351.0</v>
+      </c>
+      <c r="C28">
         <v>180734000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>70150000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4639000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>110774892.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>78294075.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-341164.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1113587.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>152852498.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>749980.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>259817.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>96781.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>249155.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>316311.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>733214.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>25714.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>28547.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8561.81</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16983.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4729.34</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>45348.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15002.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29">
+        <v>61939075.0</v>
+      </c>
+      <c r="C29">
         <v>16634000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13526000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>44782000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>66279290.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>22949449.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>769511.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1641913.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-25252057.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-447068.04</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-258315.61</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-96601.99</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-228389.33</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-321222.66</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-729295.09</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-23457.93</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-26934.47</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-8657.64</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-17593.51</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>44574.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-7530.43</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-14972.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30">
+        <v>-221491041.0</v>
+      </c>
+      <c r="C30">
         <v>-183773000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-78364000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-40887000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-211987500.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-66858968.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1879505.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7109792.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-113118103.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-273699.37</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-50908000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6749000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-22616.66</v>
       </c>
-      <c r="N30"/>
       <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>-823.12</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>-48828.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-37683.0</v>
       </c>
-      <c r="V30"/>
+      <c r="W30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL30"/>
+  <dimension ref="A1:BM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="BF1" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="BJ1" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
-    </row>
-    <row r="2" spans="1:64">
+      <c r="BM1" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
+        <v>14069000.0</v>
+      </c>
+      <c r="C2">
         <v>22643000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24601000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23375000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9845000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7241000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25609000.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
+        <v>9678000.0</v>
+      </c>
+      <c r="J2">
         <v>17732807.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4544000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4520000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4373000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8611396.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8084539.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4019547.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5318922.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>63646540.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4767138.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>26911842.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>40290513.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>972999.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5831444.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1242710.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5130127.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6187545.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8187892.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7900136.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6810471.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6315591.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12456458.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>15891782.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>14729290.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>99082749.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3453898.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>33738.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>31635.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>102978.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>17991.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>316.41</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1689.62</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1024.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1202.72</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2830.54</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>190.12</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10.34</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>127.49</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1264.13</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>8.44</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1907.45</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1903.7</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1967.86</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1952.17</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2032.51</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2063.67</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2130.56</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>6932.46</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2015.67</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2617.04</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>23707.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3243.09</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1384.78</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3089.51</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2599.34</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1658.29</v>
       </c>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
+        <v>38500000</v>
+      </c>
+      <c r="C3">
         <v>54983000</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>37582000</v>
+      </c>
+      <c r="E3">
         <v>47357000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>69751000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>71348000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>19876000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13330000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>15010968</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>37943000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10129000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16008000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2075717</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>26214447</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1432651</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>25125160</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>70735565</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>67041153</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>52844510</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>24427739</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>46635789</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>17675565</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>412372</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2309260</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1879505</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
         <v>290000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>74556000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
         <v>77000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>592857.81</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>8991076</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>8924</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2142.19</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1883232.74</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>268492.11</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>9275.15</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>337000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2270000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
+        <v>0</v>
+      </c>
+      <c r="AT3">
         <v>452000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2385000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
+        <v>0</v>
+      </c>
+      <c r="AX3">
         <v>1433000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>24234.67</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
         <v>23.25</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>799.87</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:64">
+      <c r="BM3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20173,54 +20664,55 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20241,442 +20733,449 @@
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
+        <v>9044000.0</v>
+      </c>
+      <c r="C6">
         <v>-8574000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1958000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1226000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>13530000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2604000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-18368000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
+        <v>15931000.0</v>
+      </c>
+      <c r="J6">
         <v>-8064784.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>13297000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>24000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>147000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4238559.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>522952.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4122897.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1299375.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-58327618.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>58879402.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-22144704.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-13378671.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>39317514.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-4858445.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4588734.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3887417.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1057418.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2000347.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>287756.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1089665.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>494880.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6140867.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3435324.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1162492.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-84353459.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>95628851.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3420160.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2103.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-72126.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>84987.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>18075.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1368.08</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>660.07</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-178.71</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1587.34</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2871.16</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>175.81</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-117.15</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1131.54</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1314.1</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1899.31</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3.76</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-2.91</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-22.81</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-13.74</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-31.16</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-44.7</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-4870.71</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>5051.51</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-601.37</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-21132.07</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>22156.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1847.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1704.73</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>395.43</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>886.06</v>
       </c>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7">
-        <v>41381000.0</v>
+        <v>-2454000.0</v>
       </c>
       <c r="C7">
-        <v>-23798000.0</v>
+        <v>45268000.0</v>
       </c>
       <c r="D7">
+        <v>-1510000.0</v>
+      </c>
+      <c r="E7">
         <v>-27395000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-38372000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2935000.0</v>
       </c>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
       <c r="H7">
-        <v>19043000.0</v>
+        <v>7590000.0</v>
       </c>
       <c r="I7">
+        <v>2328000.0</v>
+      </c>
+      <c r="J7">
         <v>-1788206.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>26040000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>30673000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>33368000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>99114259.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-12139720.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2742905.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>66853270.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>20964269.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-27464428.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-45757506.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-21518115.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2481835.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-7121640.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-6235556.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3420002.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2846117.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-7221915.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>9762978.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-3902583.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1435558.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>4083737.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>4749847.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>6154392.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-14815920.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-10161465.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1234623.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-1152894.14</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>56637.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>62158.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-88917.28</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>48294.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>25182.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>122185.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>72738.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>157166.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>117547.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>44695.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>133243.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>158579.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>124296.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>58777.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>140014.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>35325.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-203102.27</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>99837.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-26640.59</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-39422.87</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-694538.6</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>50159.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>93839.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-34155.21</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>371728.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>128650.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-131684.43</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>69943.0</v>
       </c>
     </row>
-    <row r="8" spans="1:64">
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20697,1018 +21196,1033 @@
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9">
+        <v>1686000.0</v>
+      </c>
+      <c r="C9">
         <v>41381000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-23798000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-17941000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3553000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2362000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1357000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2529000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3936590.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>557000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-747000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>228000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>182403.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-5692428.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1037495.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>275220.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1077782.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-822746.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-896319.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>701297.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4262806.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-5894074.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1364348.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-2137686.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-3042615.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-7078122.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-211339.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1850811.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-71462.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1264324.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-51873.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>23437787.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-13399623.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-9603477.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2208254.92</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-176.08</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-932.12</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-301.32</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>23.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1986.43</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>407.57</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1026.89</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-448.42</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1670.82</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-2901.39</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1001.84</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1238.15</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>18995.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1734000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-3724.73</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-1702.07</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>5785.4</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-15003.54</v>
       </c>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>738141.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-230994.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>-275220.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>799000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2622000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-63000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-866000.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>961000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1854000.0</v>
       </c>
-      <c r="AM10"/>
       <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>-714000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2415000.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
-      <c r="AS10">
+      <c r="AS10"/>
+      <c r="AT10">
         <v>-3028000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1544000.0</v>
       </c>
-      <c r="AU10"/>
       <c r="AV10"/>
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10">
         <v>487000.0</v>
       </c>
-      <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
-    </row>
-    <row r="11" spans="1:64">
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-923837.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-779357.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-6073087.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3929189.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1287971.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5220139.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1184017.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2554959.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1021445.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2323571.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-744948.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>-17438761.0</v>
       </c>
       <c r="N12">
+        <v>-17438761.0</v>
+      </c>
+      <c r="O12">
         <v>65949420.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>28402542.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>17599815.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17409353.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-9028647.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-5579963.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5910281.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>23547161.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>60375.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>627029.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-    </row>
-    <row r="13" spans="1:64">
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>34063795.0</v>
       </c>
       <c r="N13">
+        <v>34063795.0</v>
+      </c>
+      <c r="O13">
         <v>22756486.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>9803880.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>62773299.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>18471713.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-45375430.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-41147621.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-24068616.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-40474439.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3551137.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-4126260.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
+        <v>52702000.0</v>
+      </c>
+      <c r="C14">
         <v>57420000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>38292000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22011000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15743000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18794000.0</v>
       </c>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
       <c r="H14">
-        <v>13815000.0</v>
+        <v>15379000.0</v>
       </c>
       <c r="I14">
+        <v>13094000.0</v>
+      </c>
+      <c r="J14">
         <v>16821521.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>16423000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16567000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16483000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11315486.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>20370728.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>24322658.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>25752181.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>35503723.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14992288.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9626529.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6899182.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5072845.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2476592.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1796774.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1629869.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2450905.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1345212.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1252072.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1252957.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10104251.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>9392790.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5142789.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4684456.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2163625.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>954149.0</v>
       </c>
-      <c r="AI14"/>
       <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AK14"/>
+      <c r="AL14">
         <v>842000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>869000.0</v>
       </c>
-      <c r="AM14"/>
       <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>896000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1029000.0</v>
       </c>
-      <c r="AQ14"/>
       <c r="AR14"/>
-      <c r="AS14">
+      <c r="AS14"/>
+      <c r="AT14">
         <v>619000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1773000.0</v>
       </c>
-      <c r="AU14"/>
-      <c r="AV14">
+      <c r="AV14"/>
+      <c r="AW14">
         <v>576000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>497000.0</v>
       </c>
-      <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>4065065.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>141839.64</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>2139000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>372240.91</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16">
+        <v>23113000.0</v>
+      </c>
+      <c r="C16">
         <v>14069000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>22643000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>24601000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>23375000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9845000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7241000.0</v>
       </c>
-      <c r="H16">
-[...1 lines deleted...]
-      </c>
       <c r="I16">
+        <v>25609000.0</v>
+      </c>
+      <c r="J16">
         <v>9668023.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>17841000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4544000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4520000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4372837.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8607491.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8142444.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4019547.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5318922.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>63646540.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4767138.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>26911842.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>40290513.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>972999.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5831444.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1242710.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5130127.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6187545.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8187892.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7900136.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6810471.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6315591.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>12456458.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>15891782.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>14729290.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>99082749.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3453898.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>33738.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>30852.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>102978.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>18392.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>321.54</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1684.08</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1024.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1243.2</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3061.28</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>186.15</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>10.34</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>132.6</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1322.54</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8.14</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1907.45</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1964.95</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1929.36</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2018.77</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2032.51</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2085.85</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2061.74</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7067.18</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2015.67</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2574.93</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>25400.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3231.78</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1384.78</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2994.77</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2544.35</v>
       </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21729,2056 +22243,2098 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
-        <v>-8997999.0</v>
+        <v>-21764000.0</v>
       </c>
       <c r="C18">
-        <v>-38945000.0</v>
+        <v>-8998000.0</v>
       </c>
       <c r="D18">
+        <v>-48194000.0</v>
+      </c>
+      <c r="E18">
         <v>-37129000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-29521000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-89924000.0</v>
       </c>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
       <c r="H18">
-        <v>-16984000.0</v>
+        <v>-22031000.0</v>
       </c>
       <c r="I18">
+        <v>-17717000.0</v>
+      </c>
+      <c r="J18">
         <v>-37810192.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-26089000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4842000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>153000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4136485.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-61465746.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>16997887.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10184439.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-54834839.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-37809882.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-34896698.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-19021727.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1192688.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4798519.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4986848.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1793058.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>106186.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2404273.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>343753.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>844340.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-348812.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>68107921.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3412288.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>8277266.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-94915573.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-7338424.81</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-8399526.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1191391.55</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>34401.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1986282.37</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-533205.55</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-135635.89</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-455107.79</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-2314965.37</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-100358.29</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>2065.56</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-444605.81</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-2483579.5</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-20408.89</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>15458.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-1460543.14</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-116248.58</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-115970.65</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>4330.14</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-10356.49</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-2021.45</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-164586.23</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-142811.92</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-510004.19</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-59842.31</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-27229.45</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-138914.01</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-2452.55</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-2263.64</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-9767.4</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-9002.94</v>
       </c>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-46145000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-61956000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-93314000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-62488000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-18911000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-9060000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-13716000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-38581000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-10086088.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-15980912.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-133341.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-14194883.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-12788128.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-13769683.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1386686.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-67041153.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-52844510.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-499980.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>136463.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-323849.0</v>
       </c>
       <c r="W19">
         <v>-323849.0</v>
       </c>
-      <c r="X19"/>
+      <c r="X19">
+        <v>-323849.0</v>
+      </c>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20">
+        <v>39782000.0</v>
+      </c>
+      <c r="C20">
         <v>17137000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>71139000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>68024000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>65740000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>85098000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>4023000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>31901000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>25807000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>21532000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>6521081.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1840919.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>19664.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>3399329.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>422424.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>469785.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>11420683.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>14741789.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>7275194.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B21">
+        <v>-445000.0</v>
+      </c>
+      <c r="C21">
         <v>-5056000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-16663000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-15910000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>668000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2891000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1383000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-1862536.0</v>
       </c>
       <c r="N21">
+        <v>-1862536.0</v>
+      </c>
+      <c r="O21">
         <v>-2239685.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1912679.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2237115.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4152966.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2478659.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1133167.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1411459.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>13689808.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-613414.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-621202.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22">
+        <v>-76340000.0</v>
+      </c>
+      <c r="C22">
         <v>-91327000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-15797000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>35016000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>142000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1267000.0</v>
       </c>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
       <c r="H22">
-        <v>3258000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="I22">
+        <v>-18288000.0</v>
+      </c>
+      <c r="J22">
         <v>-3438570.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-6951000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-24548000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-16252000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-14110120.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-93600192.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-37037567.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-95264545.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-57976619.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>51192586.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>59827879.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>13525202.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>14426473.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>17461719.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9210973.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1798694.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>921201.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3388015.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-11526822.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5554783.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-70405652.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-36423978.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-28250051.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-2722439.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-6105646.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>149724.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-21222341.04</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1382579.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-20092.95</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-165207.95</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-175796.16</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-174654.89</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-156233.11</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-167150.44</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-173096.46</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-155100.66</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-110153.45</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-143274.81</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-153652.64</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-143121.6</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-151839.53</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-175025.59</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-231750.32</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-30995.29</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-124472.75</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-101858.61</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-137945.64</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-103389.05</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-206429.72</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-110001.96</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-121068.71</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-151507.45</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-161424.53</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-130114.18</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>121917.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-78946.02</v>
       </c>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23">
+        <v>-540496.0</v>
+      </c>
+      <c r="C23">
         <v>18281000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>788123.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1000155.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23">
+        <v>2186963.0</v>
+      </c>
+      <c r="G23">
         <v>101000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4023000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-9060000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>737619.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>20282000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>53000.0</v>
       </c>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
       <c r="M23">
+        <v>-700665.0</v>
+      </c>
+      <c r="N23">
         <v>-676071.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1263177.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1884668.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-692840.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-466264.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>86526845.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-416859.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>399970.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-652740.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>115785.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>84474.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>489874.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-647876.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>34384.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>223544.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>758150.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>19253.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>122144.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>214040.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1332795.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>427451.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8930.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1237190.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-15987.64</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1168841.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>601083.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-3314.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>903756.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1757663.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>98770.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>805.6</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1508.1</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>86143.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>19277.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-14143.91</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-159140.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>86883.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>116374.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-4345.93</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>17788.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1990.29</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>163575.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>135777.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>224473.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>96962.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6097.14</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-36137.72</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>36011.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>558.91</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>10162.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>9889.0</v>
       </c>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B24">
+        <v>-8529000.0</v>
+      </c>
+      <c r="C24">
         <v>-12801000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>-7782000.0</v>
+      </c>
+      <c r="E24">
         <v>-14473000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2129000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8860000.0</v>
       </c>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
       <c r="H24">
+        <v>1523000.0</v>
+      </c>
+      <c r="I24">
         <v>4840000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1462000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-638000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>293000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>27000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>42049.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-877852.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>96742.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2978856.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24">
-        <v>-499980.0</v>
-[...2 lines deleted...]
-      <c r="U24">
+        <v>-0.44</v>
+      </c>
+      <c r="T24">
+        <v>-0.18</v>
+      </c>
+      <c r="U24"/>
+      <c r="V24">
         <v>1.07</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1.0</v>
       </c>
-      <c r="W24">
-[...1 lines deleted...]
-      </c>
       <c r="X24">
+        <v>143054.0</v>
+      </c>
+      <c r="Y24">
         <v>-137819.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1879505.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>-4890000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-9000000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>9000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-35525245.19</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-9000000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>3509000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1500000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>-1500000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1913000.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>-1789000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-4364862.59</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>1433862.0</v>
       </c>
-      <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25">
-        <v>31513000.0</v>
+        <v>33888000.0</v>
       </c>
       <c r="C25">
-        <v>-14781000.0</v>
+        <v>28678000.0</v>
       </c>
       <c r="D25">
+        <v>-38088000.0</v>
+      </c>
+      <c r="E25">
         <v>-24436000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>54919000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-39351000.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
-        <v>-41267000.0</v>
+        <v>-26790000.0</v>
       </c>
       <c r="I25">
+        <v>-3018000.0</v>
+      </c>
+      <c r="J25">
         <v>-1182933.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-30971000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-23054000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-21225000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-102132973.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>50117885.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>26454631.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>16646453.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16129780.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-11161789.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-145096.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>654457.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>25847323.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>101855.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>112591.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>111652.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>313420.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>22195.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2371970.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-2354697.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>61612725.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>15759785.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>38346.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>12856.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>817012.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>20579268.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1412152.46</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>8998907.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6229792.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN25">
         <v>0.0</v>
       </c>
       <c r="AO25">
+        <v>0.0</v>
+      </c>
+      <c r="AP25">
         <v>12379709.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7066849.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AR25">
         <v>0.0</v>
       </c>
       <c r="AS25">
+        <v>0.0</v>
+      </c>
+      <c r="AT25">
         <v>15732846.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>7432725.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>131798.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-576000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>8775160.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>62634.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AZ25">
         <v>0.0</v>
       </c>
       <c r="BA25">
+        <v>0.0</v>
+      </c>
+      <c r="BB25">
         <v>317218.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>0.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-26576.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25">
+      <c r="BE25"/>
+      <c r="BF25">
         <v>395642.0</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>0.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>46748.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-212733.69</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BK25">
         <v>0.0</v>
       </c>
       <c r="BL25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>-4368000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>-4065065.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-2277.62</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-11935.0</v>
       </c>
-      <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>-2139000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-785000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-3158000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>-545000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-316000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B27">
+        <v>7237000.0</v>
+      </c>
+      <c r="C27">
         <v>6998000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5472000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5750000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4639000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3526000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2234000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>489000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>599000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>633000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4044000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1973000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2921580.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2556000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1947911.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>953362.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1279573.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1672614.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1478637.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2322426.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>785399.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-41480.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>514438.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>395989.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>315540.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>62220.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>15019.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>293880.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>342422.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>531587.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>160361.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>98001.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>283356.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1827024.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>3553000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>21702000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>4896000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>18371000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>3822000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>10252000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>1566000.0</v>
       </c>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>-38909.32</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>40178.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27">
+      <c r="BE27"/>
+      <c r="BF27">
         <v>-4677.9</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>46748.0</v>
       </c>
-      <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28">
+        <v>39337000.0</v>
+      </c>
+      <c r="C28">
         <v>13225000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>54476000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>52852000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>66408000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>83830000.0</v>
       </c>
-      <c r="G28">
-[...1 lines deleted...]
-      </c>
       <c r="H28">
-        <v>28645000.0</v>
+        <v>2640000.0</v>
       </c>
       <c r="I28">
+        <v>29378000.0</v>
+      </c>
+      <c r="J28">
         <v>25210433.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>39950000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4829000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-21000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2071006.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-346068.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1490255.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2237115.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4149445.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>95468869.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13191764.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6263705.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>83481784.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-497629.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-536728.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-17755.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-647876.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>34384.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>272328.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>758150.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>19253.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>122144.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>214040.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1495058.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>137963397.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>12209472.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1184570.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-106541.33</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>188036.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>551281.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>134267.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>118756.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>44786.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>98770.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>805.6</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-7217.72</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>98462.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>19277.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-14143.91</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>24852.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>116252.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>115967.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-4352.95</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>10500.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1990.29</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>164541.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>137941.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>514983.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>59240.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6097.14</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>161071.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>4248.75</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>558.91</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>10162.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>9889.0</v>
       </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29">
+        <v>16736000.0</v>
+      </c>
+      <c r="C29">
         <v>45985000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-10612000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10228000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>40230000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-18576000.0</v>
       </c>
-      <c r="G29">
-[...1 lines deleted...]
-      </c>
       <c r="H29">
-        <v>-3654000.0</v>
+        <v>-2155000.0</v>
       </c>
       <c r="I29">
+        <v>-4387000.0</v>
+      </c>
+      <c r="J29">
         <v>-22799224.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11854000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5287000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16161000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2060768.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-35251299.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18430538.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14940721.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15900726.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>29231271.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17947812.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5406012.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>47828477.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12877046.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5399220.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>516202.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1985691.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2404273.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>343753.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>844340.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-58812.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-6448079.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-3412288.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>8277266.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-17915573.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-6745567.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>591550.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1182467.55</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>36544.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-103049.62</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-264713.44</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-126360.74</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-118107.79</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-44965.37</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-100358.29</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>2065.56</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>7394.19</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-98579.5</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-20408.89</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>15458.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-27543.14</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-116248.58</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-91735.98</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>4330.14</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-10356.49</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-2021.45</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-164586.23</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-142811.92</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-510004.19</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-59842.31</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-27229.45</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-138914.01</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-2429.3</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-1463.77</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-9767.4</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-9002.94</v>
       </c>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30">
+        <v>-47029000.0</v>
+      </c>
+      <c r="C30">
         <v>-67784000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-46145000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-61956000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-93314000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-62488000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-18911000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9060000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-13554493.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-38581000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-10086000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-15981000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-133341.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-26214450.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-12788128.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-13769683.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-69143395.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-67041153.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-52844510.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-25164973.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-46668561.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-17999415.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-412372.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3682952.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1879505.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>195640.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>65286432.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>-7305432.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-68000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-36118103.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-9000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-8924.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2142.19</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>553767.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-268492.11</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-9275.15</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-43000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-50908000.0</v>
       </c>
-      <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>-2241000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-6749862.59</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>862.59</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>-24234.67</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>-23.25</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-799.87</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
+      <c r="BM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>