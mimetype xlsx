--- v0 (2026-07-13)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3326,362 +3329,368 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX62"/>
+  <dimension ref="A1:AY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>122000000.0</v>
+      </c>
+      <c r="C2">
         <v>135944000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>107659000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>108861000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>105597000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>137228000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>123129000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>104661000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>110114000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>114171000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>100319000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>95125000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>91100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>113421000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>119974000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>98182000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>98644000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>126190000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>123395000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>60273000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>70259000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>67468000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>55035000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>42006000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>37233000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>53883000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>45391000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>40911000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>41414000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>55048000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>45159000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>41183000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>41247000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>40772000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>36717000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>39735000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>39391000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>41655000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>39608000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>31611000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>29541000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>34400000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>35924000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>40152000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>34529000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>37190000.0</v>
       </c>
-      <c r="AU2"/>
       <c r="AV2"/>
-      <c r="AW2">
+      <c r="AW2"/>
+      <c r="AX2">
         <v>25972000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>35560000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3690,52 +3699,53 @@
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
-    </row>
-    <row r="4" spans="1:50">
+      <c r="AY3"/>
+    </row>
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3744,1566 +3754,1591 @@
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>-51000000.0</v>
+      </c>
+      <c r="C5">
         <v>-48910000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-29470000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-29026000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-14962000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-63281000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-86357000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-38209000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-69570000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-66608000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-54149000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-79723000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-59840000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-62814000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-70006000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-94210000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-65656000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-43347000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-26412000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-24588000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-18551000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-20176000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-20701000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-34738000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-40181000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-43108000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-29317000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-43705000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-34265000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-30294000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-32994000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-30234000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-26539000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-13956000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-13276000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-14164000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-16856000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-21917000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-26986000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-20797000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-18479000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-14613000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-10622000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-12625000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-10931000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-11338000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-18623000.0</v>
       </c>
-      <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>711938000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-8903000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:50">
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>636150000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>644125000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>753077000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>655108000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>665551000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>664304000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>854750000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>678148000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>668424000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>658684000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>637332000.0</v>
       </c>
-      <c r="AQ6">
-[...1 lines deleted...]
-      </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
-      <c r="AS6"/>
+      <c r="AS6">
+        <v>0.0</v>
+      </c>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
-    </row>
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>493000000.0</v>
+      </c>
+      <c r="C7">
         <v>492108000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>497131000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>432899000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>440380000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>438185000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>433032000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>431222000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>435200000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>415412000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>420107000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>419421000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>429085000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>374869000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>283728000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>188937000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>188039000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>197091000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>187264000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>164209000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>168622000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>174516000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>168567000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>170696000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>172871000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>154218000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>150157000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>151669000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>147426000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
-        <v>69000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C8">
         <v>69000.0</v>
       </c>
       <c r="D8">
+        <v>69000.0</v>
+      </c>
+      <c r="E8">
         <v>71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="F8">
         <v>70000.0</v>
       </c>
       <c r="G8">
         <v>70000.0</v>
       </c>
       <c r="H8">
-        <v>69000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="I8">
         <v>69000.0</v>
       </c>
       <c r="J8">
         <v>69000.0</v>
       </c>
       <c r="K8">
         <v>69000.0</v>
       </c>
       <c r="L8">
         <v>69000.0</v>
       </c>
       <c r="M8">
         <v>69000.0</v>
       </c>
       <c r="N8">
         <v>69000.0</v>
       </c>
       <c r="O8">
+        <v>69000.0</v>
+      </c>
+      <c r="P8">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="Q8">
         <v>69000.0</v>
       </c>
       <c r="R8">
-        <v>68000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="S8">
         <v>68000.0</v>
       </c>
       <c r="T8">
         <v>68000.0</v>
       </c>
       <c r="U8">
+        <v>68000.0</v>
+      </c>
+      <c r="V8">
         <v>69000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>734490000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>759693000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>743715000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>843350000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>851854000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>735277000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>638404000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>616315000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>642970000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>602349000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>559605000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>527666000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>564761000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>668765000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>720579000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>745705000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>803573000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>851444000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>880370000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>848756000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>649954000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>636123000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>635362000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>631189000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>645090000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>635005000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>636150000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>644125000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>753077000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>655108000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>665551000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>664304000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>854750000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>678148000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>668424000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>658684000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>637332000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>626702000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>619493000.0</v>
       </c>
-      <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>745000000.0</v>
+      </c>
+      <c r="C10">
         <v>1189454000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1056482000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>923576000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>793823000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>971007000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>799340000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>691410000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>449697000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>721235000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>555532000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>493929000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>456116000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>714439000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>549422000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>503806000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>488949000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>833697000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1058603000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>923009000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>782194000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>846851000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>633659000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>421967000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>422164000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>380373000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>276735000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>220248000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>211731000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>285746000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>256401000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>227599000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>144244000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>206723000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>197178000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>245356000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>183221000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>300314000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>253605000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>156067000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>105972000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>166169000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>131927000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>97777000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>97687000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>88662000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>76630000.0</v>
       </c>
-      <c r="AV10"/>
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10">
         <v>72214000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>109420000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:50">
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1056482000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>923576000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>793823000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>971007000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>799340000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>691410000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>493929000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>456116000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>714439000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>549422000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>503806000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>488949000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>833697000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1058603000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>923009000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>782194000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>797000000.0</v>
+      </c>
+      <c r="C12">
         <v>1359725000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1140625000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1079521000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>837126000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1138335000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>874799000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>721837000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>459189000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>728801000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>560864000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>497856000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>461004000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>720693000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>549422000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>503806000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>488949000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>833697000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1058603000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>923009000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>782194000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>846851000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>633659000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>421967000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>422164000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>485675000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>276735000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>220248000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>217716000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>285746000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>256401000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>227599000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>144244000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>206723000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>330013000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>305914000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>183221000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>300314000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>253605000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>156067000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>105972000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>166169000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>131927000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>97777000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>97687000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>88662000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>76630000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>109420000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:50">
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>69000.0</v>
       </c>
       <c r="D13">
+        <v>69000.0</v>
+      </c>
+      <c r="E13">
         <v>71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="F13">
         <v>70000.0</v>
       </c>
       <c r="G13">
         <v>70000.0</v>
       </c>
       <c r="H13">
-        <v>69000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="I13">
         <v>69000.0</v>
       </c>
       <c r="J13">
         <v>69000.0</v>
       </c>
       <c r="K13">
         <v>69000.0</v>
       </c>
       <c r="L13">
         <v>69000.0</v>
       </c>
       <c r="M13">
         <v>69000.0</v>
       </c>
       <c r="N13">
         <v>69000.0</v>
       </c>
       <c r="O13">
+        <v>69000.0</v>
+      </c>
+      <c r="P13">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="Q13">
         <v>69000.0</v>
       </c>
       <c r="R13">
-        <v>68000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="S13">
         <v>68000.0</v>
       </c>
       <c r="T13">
         <v>68000.0</v>
       </c>
       <c r="U13">
+        <v>68000.0</v>
+      </c>
+      <c r="V13">
         <v>69000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>68000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="Y13">
         <v>70000.0</v>
       </c>
       <c r="Z13">
+        <v>70000.0</v>
+      </c>
+      <c r="AA13">
         <v>65000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000.0</v>
       </c>
       <c r="AB13">
         <v>66000.0</v>
       </c>
       <c r="AC13">
         <v>66000.0</v>
       </c>
       <c r="AD13">
+        <v>66000.0</v>
+      </c>
+      <c r="AE13">
         <v>65000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000.0</v>
       </c>
       <c r="AF13">
         <v>66000.0</v>
       </c>
       <c r="AG13">
+        <v>66000.0</v>
+      </c>
+      <c r="AH13">
         <v>67000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>68000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>66000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000.0</v>
       </c>
       <c r="AK13">
         <v>67000.0</v>
       </c>
       <c r="AL13">
+        <v>67000.0</v>
+      </c>
+      <c r="AM13">
         <v>73000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000.0</v>
       </c>
       <c r="AN13">
         <v>67000.0</v>
       </c>
       <c r="AO13">
         <v>67000.0</v>
       </c>
       <c r="AP13">
-        <v>65000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="AQ13">
         <v>65000.0</v>
       </c>
       <c r="AR13">
         <v>65000.0</v>
       </c>
       <c r="AS13">
-        <v>59000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="AT13">
         <v>59000.0</v>
       </c>
       <c r="AU13">
         <v>59000.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13">
+      <c r="AV13">
         <v>59000.0</v>
       </c>
+      <c r="AW13"/>
       <c r="AX13">
         <v>59000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13">
+        <v>59000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>67600000.0</v>
+      </c>
+      <c r="C14">
         <v>68066209.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>68426644.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>68591031.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>68888000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>69183000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>68761000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>68423000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>68501059.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>68492023.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>67886301.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>67867381.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>68000392.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>68107465.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>69725692.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>69800028.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>68828246.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>67461779.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>68279939.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>68566127.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>68718629.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>68899634.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>69356347.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>69615060.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>66798560.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>65590918.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>65608026.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>66086210.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>65621103.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>65419798.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>65758679.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>66045921.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>66154212.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>65886277.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>66122939.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>66907890.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>66370249.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>66456651.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>66692326.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>66816689.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>66345599.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>65323743.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>65405521.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>62696730.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>65212700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60462053.0</v>
       </c>
       <c r="AU14">
         <v>60462053.0</v>
       </c>
       <c r="AV14">
         <v>60462053.0</v>
       </c>
       <c r="AW14">
         <v>60462053.0</v>
       </c>
       <c r="AX14">
+        <v>60462053.0</v>
+      </c>
+      <c r="AY14">
         <v>58786600.0</v>
       </c>
     </row>
-    <row r="15" spans="1:50">
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>69000.0</v>
       </c>
       <c r="O15">
+        <v>69000.0</v>
+      </c>
+      <c r="P15">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="Q15">
         <v>69000.0</v>
       </c>
       <c r="R15">
-        <v>68000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="S15">
         <v>68000.0</v>
       </c>
       <c r="T15">
         <v>68000.0</v>
       </c>
       <c r="U15">
+        <v>68000.0</v>
+      </c>
+      <c r="V15">
         <v>51000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>68000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="Y15">
         <v>70000.0</v>
       </c>
       <c r="Z15">
+        <v>70000.0</v>
+      </c>
+      <c r="AA15">
         <v>65000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000.0</v>
       </c>
       <c r="AB15">
         <v>66000.0</v>
       </c>
       <c r="AC15">
         <v>66000.0</v>
       </c>
       <c r="AD15">
+        <v>66000.0</v>
+      </c>
+      <c r="AE15">
         <v>65000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000.0</v>
       </c>
       <c r="AF15">
         <v>66000.0</v>
       </c>
       <c r="AG15">
+        <v>66000.0</v>
+      </c>
+      <c r="AH15">
         <v>67000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>68000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>66000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000.0</v>
       </c>
       <c r="AK15">
         <v>67000.0</v>
       </c>
       <c r="AL15">
+        <v>67000.0</v>
+      </c>
+      <c r="AM15">
         <v>73000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000.0</v>
       </c>
       <c r="AN15">
         <v>67000.0</v>
       </c>
       <c r="AO15">
         <v>67000.0</v>
       </c>
       <c r="AP15">
-        <v>65000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="AQ15">
         <v>65000.0</v>
       </c>
       <c r="AR15">
         <v>65000.0</v>
       </c>
       <c r="AS15">
-        <v>59000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="AT15">
         <v>59000.0</v>
       </c>
-      <c r="AU15"/>
+      <c r="AU15">
+        <v>59000.0</v>
+      </c>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>51496000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>48215000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>40500000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>37956000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>36647000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>33139000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>41014000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>37370000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>39442000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>40695000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>40576000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>35482000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>35803000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>28753000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>27319000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>26923000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>29845000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>27868000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>37008000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>29660000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>28570000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>26780000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>27896000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>29709000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>29219000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>27812000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>28522000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>30946000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>31153000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3620000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3790000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5123000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>9181000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3717000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>6851000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>7599000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4613000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5547000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4772000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3049000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3660000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3064000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>5379000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:50">
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5312,174 +5347,176 @@
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>285000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>544000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>619000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>538000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>683000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>789000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1159000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>45000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>21000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>52000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>35000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4016000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2350000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>664000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1686000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3327000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>6057000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>5204000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>9343000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>10148000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>16112000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>25800000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>29708000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>36739000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>43048000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>34913000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>39312000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>39951000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>39901000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>42835000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>44701000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>42787000.0</v>
       </c>
-      <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>41453000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-      <c r="AX18">
+      <c r="AX18"/>
+      <c r="AY18">
         <v>48646000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:50">
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5488,1000 +5525,1016 @@
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
+        <v>1396000000.0</v>
+      </c>
+      <c r="C20">
         <v>1395857000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1292804000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1292121000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1295128000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1284589000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1280304000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1177757000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1175370000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1127497000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1128610000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1086438000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1090597000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1087784000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1060666000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1051294000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1062408000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1070442000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1082934000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>679323000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>671951000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>671065000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>670200000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>664248000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>618955000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>618455000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>626519000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>600578000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>605026000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>594812000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>594001000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>596390000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>597475000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>528889000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>527047000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>526547000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>522186000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>519487000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>512265000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>515505000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>515905000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>518679000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>515436000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>490490000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>475687000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>455550000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>444875000.0</v>
       </c>
-      <c r="AV20"/>
-      <c r="AW20">
+      <c r="AW20"/>
+      <c r="AX20">
         <v>445778000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>445532000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:50">
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>203000000.0</v>
+      </c>
+      <c r="C21">
         <v>204202000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>199597000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>200881000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>203624000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>212670000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>222113000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>196641000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>198707000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>197439000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>199941000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>196652000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>200151000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>203370000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>204845000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>214598000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>230944000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>247333000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>263493000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>204641000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>194092000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>195156000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>196238000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>197410000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>193400000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>194389000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>196213000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>196986000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>198815000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>199792000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>201250000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>202932000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>204596000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>194421000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>194642000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>194987000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>195433000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>195856000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>195887000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>196643000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>197611000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>198689000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>199871000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>198445000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>196878000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>197256000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>196172000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>642629000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>197190000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:50">
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>945631000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>829164000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>738528000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1058821000.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>35742000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>35587000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>1356528000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>40425000.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>5985000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>70830000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>30660000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>31841000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>32890000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>286578000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>41528000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>34518000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>35651000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1200000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>41756000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>35656000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>49529000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>51300000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>68336000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>45082000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>30361000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>42547000.0</v>
       </c>
-      <c r="AU22"/>
       <c r="AV22"/>
-      <c r="AW22">
+      <c r="AW22"/>
+      <c r="AX22">
         <v>28505000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>38452000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:50">
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>3717000000.0</v>
+      </c>
+      <c r="C23">
         <v>4308955000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3936755000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3793365000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3517803000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3819708000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3475762000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3212751000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2942916000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3170759000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2958908000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2781553000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2706821000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2968814000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2671642000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2510199000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2435864000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2886810000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3045762000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2356829000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2149079000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2426067000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2119799000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1835543000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1698683000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1677003000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1538630000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1447900000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1392900000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1425912000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1260170000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1220406000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1147277000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1418841000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1197618000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1168681000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1080476000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1385707000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1093454000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1008000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>986469000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1070884000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1026175000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>981003000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1108895000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1229848000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1011743000.0</v>
       </c>
-      <c r="AV23"/>
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23">
         <v>714938000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1061226000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:50">
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
+      <c r="E24"/>
       <c r="F24">
         <v>14500000.0</v>
       </c>
       <c r="G24">
         <v>14500000.0</v>
       </c>
       <c r="H24">
         <v>14500000.0</v>
       </c>
-      <c r="I24"/>
+      <c r="I24">
+        <v>14500000.0</v>
+      </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
-[...1 lines deleted...]
-      </c>
+      <c r="N24"/>
       <c r="O24">
+        <v>0.0</v>
+      </c>
+      <c r="P24">
         <v>307000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>506000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="S24">
         <v>539000.0</v>
       </c>
       <c r="T24">
+        <v>539000.0</v>
+      </c>
+      <c r="U24">
         <v>711000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>744000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>818000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1007000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3517000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4665000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4676000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4944000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>8268000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>17405000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>6610000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>6712000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>8899000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>8862000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>8825000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>8787000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>12177000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>12127000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>12080000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>15345000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>15000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>39941000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>14882000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>15233000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>45000000.0</v>
       </c>
-      <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
-        <v>14500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F25">
         <v>14500000.0</v>
       </c>
       <c r="G25">
         <v>14500000.0</v>
       </c>
       <c r="H25">
         <v>14500000.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>14500000.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
         <v>307000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>506000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="S25">
         <v>539000.0</v>
       </c>
       <c r="T25">
+        <v>539000.0</v>
+      </c>
+      <c r="U25">
         <v>711000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>744000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>818000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1007000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3517000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4665000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4676000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4944000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>8268000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>17405000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6610000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6712000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8899000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>8862000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8825000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>8787000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12177000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>12127000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>12080000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>15345000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>15000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>39941000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>14882000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>15233000.0</v>
       </c>
-      <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
+        <v>41000000.0</v>
+      </c>
+      <c r="C26">
         <v>43517000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>43457000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>28673000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>29540000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>28296000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>28079000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>26402000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>26130000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>30439000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>30035000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>31214000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>33860000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>37309000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>36775000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>35742000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>35587000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>109143000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>39829000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>40425000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>47856000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>208618000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>234576000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>30279000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>29320000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>30087000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>27355000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>27515000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>27055000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>125258000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>40960000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>26565000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>15657000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>209319000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>132835000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>60558000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>19075000.0</v>
       </c>
-      <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>4487000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2265000.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>12666000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>14253000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:50">
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6490,2038 +6543,2076 @@
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>-252000000.0</v>
+      </c>
+      <c r="C28">
         <v>-697346000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-559351000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-490677000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-353443000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-532822000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-366308000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-260188000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-14497000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-305823000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-135425000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-74508000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-27031000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-339570000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-265387000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-314363000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-300373000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-636067000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-870800000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-758089000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-612828000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-671517000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-464085000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-246548000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-244628000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-221479000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-121634000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-60311000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-46900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-277089000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-247347000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-216058000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-132486000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-194862000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-184969000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-229176000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-165718000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-267752000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-209843000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-104833000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-12380000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-89549000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-54182000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-35773000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-97687000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-88662000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-76630000.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>-109420000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>2255000000.0</v>
+      </c>
+      <c r="C29">
         <v>2342377000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2293767000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2246892000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2177816000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2174877000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2080541000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1957087000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1829478000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1836750000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1769303000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1646076000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1615053000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1628297000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1540964000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1447174000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1418100000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1444244000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1529955000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1438448000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1385342000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1384379000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1355273000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1255335000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1214305000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>989058000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>224000000.0</v>
+      </c>
+      <c r="C30">
         <v>499550000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>443549000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>442404000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>401453000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>415086000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>369403000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>379258000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>396789000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>424498000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>359831000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>308579000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>258426000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>314767000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>299944000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>291126000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>240643000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>248780000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>282416000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>243006000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>178550000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>226524000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>132043000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>131061000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>100108000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>125015000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>130369000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>130916000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>139915000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>151352000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>103052000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>105721000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>126452000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>131853000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>94671000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>88143000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>110043000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>129313000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>83184000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>94431000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>116990000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>144012000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>137711000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>156133000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>279611000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>427956000.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>260407000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:50">
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>362986000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>324305000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>322143000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>275146000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>180776000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>124211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182989000.0</v>
       </c>
       <c r="S31">
         <v>182989000.0</v>
       </c>
       <c r="T31">
+        <v>182989000.0</v>
+      </c>
+      <c r="U31">
         <v>553773000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>518555000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>517340000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>487828000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>388954000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>397285000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>171538000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>123961000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>94300000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>89478000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>96725000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>55416000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>28984000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>17284000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>129503000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>106922000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>68631000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>47316000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>15112000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>14183000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-15916000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-34215000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-63813000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-78345000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-74202000.0</v>
       </c>
-      <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>169891000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>69216000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:50">
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>524000000.0</v>
+      </c>
+      <c r="C32">
         <v>603216000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>595382000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>590301000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>445599000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>429535000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>357223000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>318560000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>218788000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>280577000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>204647000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>117713000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>110909000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>109586000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>50543000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-27796000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-46363000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-86963000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>147018000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>476954000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>411336000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>261674000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>421725000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>340974000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>328617000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>110024000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
-    </row>
-    <row r="33" spans="1:50">
+      <c r="AY32"/>
+    </row>
+    <row r="33" spans="1:51">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>2647000000.0</v>
+      </c>
+      <c r="C33">
         <v>2449680000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2352581000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2271416000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2274616000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2261715000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2230108000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2110204000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2086319000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2016841000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2037840000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1974745000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1987018000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1932981000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1821903000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1714894000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1705899000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1803960000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1704370000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1190441000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1187962000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1352319000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1353724000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1282142000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1176038000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1065940000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1131153000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1096364000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1034898000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>988445000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>900349000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>886720000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>876215000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>986765000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>772934000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>774624000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>787212000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>763708000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>756665000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>757502000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>763507000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>760703000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>756537000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>727093000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>731597000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>713230000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1027335000.0</v>
       </c>
-      <c r="AV33"/>
       <c r="AW33"/>
-      <c r="AX33">
+      <c r="AX33"/>
+      <c r="AY33">
         <v>691399000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:50">
+    <row r="34" spans="1:51">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34">
+        <v>148000000.0</v>
+      </c>
+      <c r="C34">
         <v>151379000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>157065000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>181950000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>93057000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>69404000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>66047000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>32880000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>32831000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>37751000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>49808000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>30539000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>58392000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>45111000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>47135000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>50449000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>52714000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>300717000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>347593000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>64693000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>45313000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>258248000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>254174000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>246625000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>20961000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>32024000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>35949000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>24756000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>22118000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>52391000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>53759000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>55381000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>54774000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>102763000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>12715000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>13175000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>14347000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>210202000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>13796000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>14506000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>24475000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>26154000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>26607000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>26659000.0</v>
       </c>
-      <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
-    </row>
-    <row r="35" spans="1:50">
+      <c r="AY34"/>
+    </row>
+    <row r="35" spans="1:51">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>641000000.0</v>
+      </c>
+      <c r="C35">
         <v>643487000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>654196000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>614849000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>542434000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>516373000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>506790000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>471677000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>475629000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>460668000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>473184000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>450309000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>487762000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>435524000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>331789000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>240430000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>241973000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>273292000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>321972000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>229658000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>214700000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>230432000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>217201000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>224498000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>200847000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>191582000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>192736000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>188020000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>193006000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>39247000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>41292000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>43482000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>48595000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>133768000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>47420000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>56968000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>60341000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>268478000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>84102000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>91858000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>137204000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>123324000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>126769000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>111397000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>58464000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>52661000.0</v>
       </c>
-      <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
-      <c r="AX35">
+      <c r="AX35"/>
+      <c r="AY35">
         <v>55517000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:50">
+    <row r="36" spans="1:51">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>493000000.0</v>
+      </c>
+      <c r="C36">
         <v>706745000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>260158000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>251926000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>135209000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>131365000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>120142000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>113916000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>99915000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>90677000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>88491000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>74912000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>77821000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>83609000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>75542000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>70671000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>56247000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>57646000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>64792000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>43015000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>48929000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>50747000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>51612000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>43956000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>39874000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>38890000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>38657000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>34725000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>35998000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>34695000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>23930000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>18986000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>10504000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>21990000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>19074000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>20007000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-15456000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>17949000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>18184000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>17639000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>22058000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>21634000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>18466000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>19042000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>26682000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>31269000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>370382000.0</v>
       </c>
-      <c r="AV36"/>
       <c r="AW36"/>
-      <c r="AX36">
+      <c r="AX36"/>
+      <c r="AY36">
         <v>18457000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:50">
+    <row r="37" spans="1:51">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
-      <c r="AS37"/>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
-    </row>
-    <row r="38" spans="1:50">
+      <c r="AY37"/>
+    </row>
+    <row r="38" spans="1:51">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38">
+        <v>49000000.0</v>
+      </c>
+      <c r="C38">
         <v>78426000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>4822000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>24000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>35000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>97348000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-33005000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-155729000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-130464000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>-99248000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>-124167000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>-187800000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-230016000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>105314000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>191192000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>191237000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>129637000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3546255000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>151669000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>118695000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>218240000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>62422000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>494566000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>32209000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>27433000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>27540000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>30574000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>6911000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>371000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>22321000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>19247000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>16044000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>13945000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>14501000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>740763000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>741541000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>736030000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>733292000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>726336000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>729787000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>735574000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>739002000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>738260000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>710242000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>715190000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>696741000.0</v>
       </c>
-      <c r="AU38"/>
       <c r="AV38"/>
-      <c r="AW38">
+      <c r="AW38"/>
+      <c r="AX38">
         <v>675402000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>675432000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:50">
+    <row r="39" spans="1:51">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>-170271000.0</v>
       </c>
-      <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>4573000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4572000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452000.0</v>
       </c>
       <c r="H39">
         <v>1452000.0</v>
       </c>
       <c r="I39">
-        <v>619000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="J39">
         <v>619000.0</v>
       </c>
       <c r="K39">
-        <v>373000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="L39">
         <v>373000.0</v>
       </c>
       <c r="M39">
         <v>373000.0</v>
       </c>
       <c r="N39">
         <v>373000.0</v>
       </c>
       <c r="O39">
         <v>373000.0</v>
       </c>
       <c r="P39">
         <v>373000.0</v>
       </c>
       <c r="Q39">
         <v>373000.0</v>
       </c>
       <c r="R39">
         <v>373000.0</v>
       </c>
       <c r="S39">
         <v>373000.0</v>
       </c>
       <c r="T39">
         <v>373000.0</v>
       </c>
       <c r="U39">
         <v>373000.0</v>
       </c>
       <c r="V39">
         <v>373000.0</v>
       </c>
       <c r="W39">
         <v>373000.0</v>
       </c>
       <c r="X39">
         <v>373000.0</v>
       </c>
       <c r="Y39">
         <v>373000.0</v>
       </c>
       <c r="Z39">
         <v>373000.0</v>
       </c>
       <c r="AA39">
         <v>373000.0</v>
       </c>
       <c r="AB39">
+        <v>373000.0</v>
+      </c>
+      <c r="AC39">
         <v>372000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>371000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>369000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366000.0</v>
       </c>
       <c r="AG39">
         <v>366000.0</v>
       </c>
       <c r="AH39">
+        <v>366000.0</v>
+      </c>
+      <c r="AI39">
         <v>-193078000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>11439000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>12981000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>10000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>192372000.0</v>
       </c>
-      <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
-    </row>
-    <row r="40" spans="1:50">
+      <c r="AY39"/>
+    </row>
+    <row r="40" spans="1:51">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>589000000.0</v>
+      </c>
+      <c r="C40">
         <v>1076593000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>881133000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>822763000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>640460000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>936619000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>719301000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>641370000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>491048000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>726031000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>575088000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>552673000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>473464000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>765877000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>638646000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>685568000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>573472000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>953604000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>669132000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>577698000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>390894000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>648399000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>436438000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>288767000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>222393000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>420376000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>322156000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>297396000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>232532000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>404717000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>291073000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>268548000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>189688000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>377901000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>281080000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>276690000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>199644000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>336465000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>233104000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>180700000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>135810000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>254058000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>196736000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>185445000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>149072000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>301285000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>217292000.0</v>
       </c>
-      <c r="AV40"/>
-      <c r="AW40">
+      <c r="AW40"/>
+      <c r="AX40">
         <v>128740000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>247746000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:50">
+    <row r="41" spans="1:51">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>30888000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>60655000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>47754000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>50987000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>53397000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>75662000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>134169000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>64738000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>45334000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>55098000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>47627000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>38579000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>12811000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>27909000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>37635000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>28083000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>17675000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>30590000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>9343000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>10148000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>16112000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>28407000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>13083000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>14295000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>18152000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>208437000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>14730000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>15871000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>12937000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>14963000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>13867000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>12704000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>21256000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>14272000.0</v>
       </c>
-      <c r="AU41"/>
       <c r="AV41"/>
-      <c r="AW41">
+      <c r="AW41"/>
+      <c r="AX41">
         <v>12475000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>12250000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:50">
+    <row r="42" spans="1:51">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>639000000.0</v>
+      </c>
+      <c r="C42">
         <v>746118000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>734490000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>759693000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>743715000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>843350000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>851854000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>735277000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>691651000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>739870000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>701996000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>638404000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>616315000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>642970000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>602349000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>559605000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>527666000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>564761000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>668765000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>720579000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>745705000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>803573000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>851444000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>857659000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>848756000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>649954000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>636123000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>624143000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>628687000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>645090000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>635005000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>636150000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>644125000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>659577000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>655108000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>665551000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>664304000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>661054000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>678025000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>668302000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>658563000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>637085000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>626457000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>619250000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>668385000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>663047000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>663426000.0</v>
       </c>
-      <c r="AV42"/>
-      <c r="AW42">
+      <c r="AW42"/>
+      <c r="AX42">
         <v>3000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>628846000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:50">
+    <row r="43" spans="1:51">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8530,2372 +8621,2412 @@
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
-    </row>
-    <row r="44" spans="1:50">
+      <c r="AY43"/>
+    </row>
+    <row r="44" spans="1:51">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
-      <c r="AS44"/>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
-    </row>
-    <row r="45" spans="1:50">
+      <c r="AY44"/>
+    </row>
+    <row r="45" spans="1:51">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>660000000.0</v>
+      </c>
+      <c r="C45">
         <v>649424000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>655234000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>591807000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>601963000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>592552000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>573321000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>583788000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>578938000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>549034000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>556785000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>483113000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>480487000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>422222000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>331349000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>230497000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>191807000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>198401000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>191534000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>193096000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>195304000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>177612000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>170959000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>172714000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>168004000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>31034000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>30865000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>31699000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>31871000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>32146000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>32171000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>33083000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>32107000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>30416000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>30329000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>27715000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>27933000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>21701000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>18277000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>16851000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>16407000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>16489000.0</v>
       </c>
-      <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-    </row>
-    <row r="46" spans="1:50">
+      <c r="AY45"/>
+    </row>
+    <row r="46" spans="1:51">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>555000000.0</v>
+      </c>
+      <c r="C46">
         <v>142876000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>556565000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>497815000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>514826000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>512019000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>496042000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>508468000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>505590000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>480725000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>487291000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>483113000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>480487000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>422222000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>331349000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>230497000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>218758000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>224118000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>213747000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>186636000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>191807000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>198401000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>191534000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>193096000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>195304000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>177612000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>170959000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>172714000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>168004000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>31034000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>30865000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>31699000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>31871000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>32146000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>32171000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>33083000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>32107000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>30416000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>30329000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>27715000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>27933000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>21701000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>18277000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>16851000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>16407000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>16489000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>15906000.0</v>
       </c>
-      <c r="AV46"/>
       <c r="AW46"/>
-      <c r="AX46">
+      <c r="AX46"/>
+      <c r="AY46">
         <v>15967000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:50">
+    <row r="47" spans="1:51">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>556565000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>497815000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>514826000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>512019000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>496042000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>508468000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>483113000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>480487000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>88345000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>331349000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>230497000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>218758000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>52176000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>213747000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>186636000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>191807000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>46370000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>46167000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>43642000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>195304000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>177612000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>170959000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>172714000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>168004000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>31034000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>30865000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>31699000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>31871000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>32146000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>32171000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>33083000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>32107000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>30416000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>30329000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>27715000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>27933000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>21701000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>18277000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>16851000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>16407000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>16489000.0</v>
       </c>
-      <c r="AU47"/>
       <c r="AV47"/>
-      <c r="AW47">
+      <c r="AW47"/>
+      <c r="AX47">
         <v>15827000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>15967000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:50">
+    <row r="48" spans="1:51">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>1667000000.0</v>
+      </c>
+      <c r="C48">
         <v>1645100000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1588678000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1516154000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1448993000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1394738000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1314974000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1259950000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1207328000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1163419000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1121387000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1087326000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1058509000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1033072000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1008246000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>981204000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>955484000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>922223000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>886995000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>741678000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>657375000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>600096000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>523454000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>427621000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>400995000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>377471000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>339821000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>311360000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>298831000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>276468000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>248590000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>222324000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>201702000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>207124000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>181999000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>134244000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>113507000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>87407000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>67861000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>46804000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>36520000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>28623000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>19021000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>6470000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>185974000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>170929000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>146382000.0</v>
       </c>
-      <c r="AV48"/>
-      <c r="AW48">
+      <c r="AW48"/>
+      <c r="AX48">
         <v>90371000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>91936000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:50">
+    <row r="49" spans="1:51">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>1058509000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1033072000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1008246000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>981204000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>955484000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>922223000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>886995000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>741678000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>657375000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>600096000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>523454000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>427621000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>400995000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>377471000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>339821000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>311360000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>298831000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>276468000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>248590000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>222324000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>201702000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>207124000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>181999000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>134244000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>113507000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>87407000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>67861000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>46804000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>36520000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>28623000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>19021000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>6470000.0</v>
       </c>
-      <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
-    </row>
-    <row r="50" spans="1:50">
+      <c r="AY49"/>
+    </row>
+    <row r="50" spans="1:51">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>654000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>294000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>595000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>650000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>989000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>386000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>967000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>17503000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>15000000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>76620000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-    </row>
-    <row r="51" spans="1:50">
+      <c r="AY50"/>
+    </row>
+    <row r="51" spans="1:51">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>493000000.0</v>
+      </c>
+      <c r="C51">
         <v>492108000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>497131000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>432899000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>440380000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>438185000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>433032000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>431222000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>435200000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>415412000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>420107000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>419421000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>429085000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>374869000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>284035000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>189443000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>188576000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>197630000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>375067000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>164920000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>169366000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>175334000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>169574000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>175419000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>177536000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>158894000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>155101000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>159937000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>164831000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>8657000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>10169000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>16840000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>26101000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>18792000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>12209000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>16180000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>19111000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>32562000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>43762000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>51234000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>93592000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>91502000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>77745000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>62004000.0</v>
       </c>
-      <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-    </row>
-    <row r="52" spans="1:50">
+      <c r="AY51"/>
+    </row>
+    <row r="52" spans="1:51">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
         <v>36965000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>49866000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7326000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>17523000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>30028000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>41348000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4788000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>12980000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>25954000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>31617000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3560000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>188937000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>188039000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>197091000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>374528000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>164209000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>58783000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>68339000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>19851000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>3758000.0</v>
       </c>
-      <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>3410000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>654000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>3457000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>7941000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>17239000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>9967000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>386000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>967000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>6984000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>4937000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>7454000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>76620000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>25012000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>26227000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>16296000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>9760000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-    </row>
-    <row r="53" spans="1:50">
+      <c r="AY52"/>
+    </row>
+    <row r="53" spans="1:51">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>52000000.0</v>
+      </c>
+      <c r="C53">
         <v>170271000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>84143000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>155945000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>43303000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>167328000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>75459000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>30427000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>9492000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>7566000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>5332000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>3927000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>4888000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>6254000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>36775000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>35742000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>35587000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>109143000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>39829000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>40425000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>47856000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>208618000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>203982000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>148006000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>94168000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>105302000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>91195000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>84822000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>5985000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>125258000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>40960000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>26565000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>15657000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>209319000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>132835000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>60558000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>19075000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>192372000.0</v>
       </c>
-      <c r="AM53">
-[...1 lines deleted...]
-      </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
-      <c r="AS53"/>
+      <c r="AS53">
+        <v>0.0</v>
+      </c>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
-    </row>
-    <row r="54" spans="1:50">
+      <c r="AY53"/>
+    </row>
+    <row r="54" spans="1:51">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
-      <c r="AS54"/>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
-    </row>
-    <row r="55" spans="1:50">
+      <c r="AY54"/>
+    </row>
+    <row r="55" spans="1:51">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>3717000000.0</v>
+      </c>
+      <c r="C55">
         <v>4308955000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3936755000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3793365000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3517803000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3819708000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3475762000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3212751000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2942916000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3170759000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2958908000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2781553000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2706821000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2968814000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2671642000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2510199000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2435864000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2886810000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3045762000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2356829000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2149079000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2426067000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2119799000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1835543000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1698683000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1677003000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1538630000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1447900000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1392900000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1423058000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1260170000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1220406000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1147277000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1418841000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1197618000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1168681000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1080476000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1382379000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1093454000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1008000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>986469000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1070884000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1026175000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>981003000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1108895000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1229848000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1103965000.0</v>
       </c>
-      <c r="AV55"/>
-      <c r="AW55">
+      <c r="AW55"/>
+      <c r="AX55">
         <v>968076000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1061226000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:50">
+    <row r="56" spans="1:51">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>1021000000.0</v>
+      </c>
+      <c r="C56">
         <v>1859275000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1584174000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1521925000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1243152000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1557993000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1245654000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1102547000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>856597000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1153918000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>921068000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>806808000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>719803000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1035833000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>849739000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>795305000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>729965000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1082850000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1341392000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1166388000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>961117000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1073748000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>766075000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>553401000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>522645000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>611063000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>407477000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>351536000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>358002000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>437467000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>359821000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>333686000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>271062000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>432076000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>424684000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>394057000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>293264000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>621999000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>336789000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>250498000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>222962000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>310181000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>269638000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>253910000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>377298000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>516618000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>76630000.0</v>
       </c>
-      <c r="AV56"/>
       <c r="AW56"/>
-      <c r="AX56">
+      <c r="AX56"/>
+      <c r="AY56">
         <v>369827000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:50">
+    <row r="57" spans="1:51">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>711000000.0</v>
+      </c>
+      <c r="C57">
         <v>1212537000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>988792000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>931624000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>797553000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1128458000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>888431000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>783987000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>637809000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>873341000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>716421000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>685168000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>604006000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>919993000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>799196000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>823101000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>776328000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1169813000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1194374000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>689434000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>549781000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>812074000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>548332000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>360433000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>288196000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>501039000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>399201000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>368016000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>306575000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>495336000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>368211000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>348618000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>279327000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>432260000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>321587000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>321548000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>255200000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>386774000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>287017000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>219910000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>169964000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>294005000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>262444000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>254873000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>203557000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>351299000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>217292000.0</v>
       </c>
-      <c r="AV57"/>
       <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57">
         <v>290771000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:50">
+    <row r="58" spans="1:51">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>1352000000.0</v>
+      </c>
+      <c r="C58">
         <v>1856024000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1642988000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1546473000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1339987000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1644831000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1395221000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1255664000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1113438000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1334009000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1189605000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1135477000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1091768000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1355517000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1130985000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1063531000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1018301000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1443105000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1516346000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>919092000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>764481000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1042506000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>765533000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>584931000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>489043000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>692621000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>591937000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>556036000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>499581000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>534583000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>409503000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>392100000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>327922000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>566028000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>369007000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>378516000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>315541000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>655252000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>371119000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>311768000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>307168000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>417329000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>389213000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>366270000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>262021000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>403960000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>217292000.0</v>
       </c>
-      <c r="AV58"/>
-      <c r="AW58">
+      <c r="AW58"/>
+      <c r="AX58">
         <v>220428000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>346288000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:50">
+    <row r="59" spans="1:51">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>828306000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>819355000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>852813000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>823897000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>785698000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>761022000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>726617000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>718967000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>694376000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>676671000.0</v>
       </c>
-      <c r="AP59">
+      <c r="AQ59">
         <v>651160000.0</v>
       </c>
-      <c r="AQ59">
-[...1 lines deleted...]
-      </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
-      <c r="AS59"/>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
-    </row>
-    <row r="60" spans="1:50">
+      <c r="AY59"/>
+    </row>
+    <row r="60" spans="1:51">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>2255000000.0</v>
+      </c>
+      <c r="C60">
         <v>2342377000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2293767000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2246892000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2177816000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2174877000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2080541000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1957087000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1829478000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1836750000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1769303000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1646076000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1615053000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1613297000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1540657000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1446668000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1417563000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1443705000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1529416000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1437737000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1384598000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1383561000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1354266000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1250612000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1209640000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>984382000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>946693000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>891864000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>893319000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>891329000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>850667000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>828306000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>819355000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>852813000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>823897000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>785698000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>761022000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>726617000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>718967000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>694376000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>676671000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>651160000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>634921000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>613160000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>843487000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>822697000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>791244000.0</v>
       </c>
-      <c r="AV60"/>
-      <c r="AW60">
+      <c r="AW60"/>
+      <c r="AX60">
         <v>714938000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>711938000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:50">
+    <row r="61" spans="1:51">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
-      <c r="X61">
+      <c r="X61"/>
+      <c r="Y61">
         <v>-22711000.0</v>
       </c>
-      <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-      <c r="AB61">
+      <c r="AB61"/>
+      <c r="AC61">
         <v>-11219000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-2502000.0</v>
       </c>
-      <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
         <v>-93500000.0</v>
       </c>
-      <c r="AI61">
-[...1 lines deleted...]
-      </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
         <v>-193572000.0</v>
       </c>
-      <c r="AM61">
-[...1 lines deleted...]
-      </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
-      <c r="AS61"/>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
-    </row>
-    <row r="62" spans="1:50">
+      <c r="AY61"/>
+    </row>
+    <row r="62" spans="1:51">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
-      <c r="AI62">
+      <c r="AI62"/>
+      <c r="AJ62">
         <v>4714000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>4467000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>3913000.0</v>
       </c>
-      <c r="AL62">
+      <c r="AM62">
         <v>3838000.0</v>
       </c>
-      <c r="AM62">
+      <c r="AN62">
         <v>3368000.0</v>
       </c>
-      <c r="AN62">
+      <c r="AO62">
         <v>1856000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>2630000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>2395000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>2041000.0</v>
       </c>
-      <c r="AR62">
+      <c r="AS62">
         <v>1573000.0</v>
       </c>
-      <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
+      <c r="AY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10948,1179 +11079,1179 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B2">
         <v>42634000.0</v>
       </c>
       <c r="C2">
         <v>1469491000.0</v>
       </c>
       <c r="D2">
         <v>1177355000.0</v>
       </c>
       <c r="E2">
         <v>1112809000.0</v>
       </c>
       <c r="F2">
         <v>1408634000.0</v>
       </c>
       <c r="G2">
         <v>971195000.0</v>
       </c>
       <c r="H2">
         <v>737762000.0</v>
       </c>
       <c r="I2">
         <v>692073000.0</v>
       </c>
       <c r="J2">
         <v>636631000.0</v>
       </c>
       <c r="K2">
         <v>582244000.0</v>
       </c>
       <c r="L2">
         <v>461609000.0</v>
       </c>
       <c r="M2">
         <v>475100000.0</v>
       </c>
       <c r="N2">
         <v>414918000.0</v>
       </c>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B3">
         <v>42634000.0</v>
       </c>
       <c r="C3">
         <v>41270000.0</v>
       </c>
       <c r="D3">
         <v>28536000.0</v>
       </c>
       <c r="E3">
         <v>58221000.0</v>
       </c>
       <c r="F3">
         <v>48537000.0</v>
       </c>
       <c r="G3">
         <v>15228000.0</v>
       </c>
       <c r="H3">
         <v>17291000.0</v>
       </c>
       <c r="I3">
         <v>14475000.0</v>
       </c>
       <c r="J3">
         <v>7905000.0</v>
       </c>
       <c r="K3">
         <v>8853000.0</v>
       </c>
       <c r="L3">
         <v>7499000.0</v>
       </c>
       <c r="M3">
         <v>5508000.0</v>
       </c>
       <c r="N3">
         <v>6040000.0</v>
       </c>
       <c r="O3">
         <v>5364000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B5">
         <v>562265000.0</v>
       </c>
       <c r="C5">
         <v>556321000.0</v>
       </c>
       <c r="D5">
         <v>399095000.0</v>
       </c>
       <c r="E5">
         <v>376808000.0</v>
       </c>
       <c r="F5">
         <v>612864000.0</v>
       </c>
       <c r="G5">
         <v>408157000.0</v>
       </c>
       <c r="H5">
         <v>229601000.0</v>
       </c>
       <c r="I5">
         <v>219097000.0</v>
       </c>
       <c r="J5">
         <v>214413000.0</v>
       </c>
       <c r="K5">
         <v>181995000.0</v>
       </c>
       <c r="L5">
         <v>126400000.0</v>
       </c>
       <c r="M5">
         <v>128654000.0</v>
       </c>
       <c r="N5">
         <v>102848000.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B6">
         <v>604899000.0</v>
       </c>
       <c r="C6">
         <v>597591000.0</v>
       </c>
       <c r="D6">
         <v>427631000.0</v>
       </c>
       <c r="E6">
         <v>435029000.0</v>
       </c>
       <c r="F6">
         <v>661401000.0</v>
       </c>
       <c r="G6">
         <v>423385000.0</v>
       </c>
       <c r="H6">
         <v>246892000.0</v>
       </c>
       <c r="I6">
         <v>233572000.0</v>
       </c>
       <c r="J6">
         <v>222318000.0</v>
       </c>
       <c r="K6">
         <v>190848000.0</v>
       </c>
       <c r="L6">
         <v>133899000.0</v>
       </c>
       <c r="M6">
         <v>134162000.0</v>
       </c>
       <c r="N6">
         <v>108888000.0</v>
       </c>
       <c r="O6">
         <v>5364000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>-1313000.0</v>
       </c>
       <c r="J8">
         <v>10731000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B9">
         <v>2574882000.0</v>
       </c>
       <c r="C9">
         <v>919925000.0</v>
       </c>
       <c r="D9">
         <v>737049000.0</v>
       </c>
       <c r="E9">
         <v>696638000.0</v>
       </c>
       <c r="F9">
         <v>861324000.0</v>
       </c>
       <c r="G9">
         <v>554257000.0</v>
       </c>
       <c r="H9">
         <v>421606000.0</v>
       </c>
       <c r="I9">
         <v>392312000.0</v>
       </c>
       <c r="J9">
         <v>326733000.0</v>
       </c>
       <c r="K9">
         <v>289847000.0</v>
       </c>
       <c r="L9">
         <v>232156000.0</v>
       </c>
       <c r="M9">
         <v>205772000.0</v>
       </c>
       <c r="N9">
         <v>177532000.0</v>
       </c>
       <c r="O9">
         <v>520285000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B10">
         <v>562265000.0</v>
       </c>
       <c r="C10">
         <v>531335000.0</v>
       </c>
       <c r="D10">
         <v>390539000.0</v>
       </c>
       <c r="E10">
         <v>324000000.0</v>
       </c>
       <c r="F10">
         <v>603938000.0</v>
       </c>
       <c r="G10">
         <v>409228000.0</v>
       </c>
       <c r="H10">
         <v>235647000.0</v>
       </c>
       <c r="I10">
         <v>224320000.0</v>
       </c>
       <c r="J10">
         <v>217836000.0</v>
       </c>
       <c r="K10">
         <v>178487000.0</v>
       </c>
       <c r="L10">
         <v>125630000.0</v>
       </c>
       <c r="M10">
         <v>132135000.0</v>
       </c>
       <c r="N10">
         <v>105326000.0</v>
       </c>
       <c r="O10">
         <v>98311000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B11">
         <v>138091000.0</v>
       </c>
       <c r="C11">
         <v>131624000.0</v>
       </c>
       <c r="D11">
         <v>110238000.0</v>
       </c>
       <c r="E11">
         <v>69777000.0</v>
       </c>
       <c r="F11">
         <v>165614000.0</v>
       </c>
       <c r="G11">
         <v>96457000.0</v>
       </c>
       <c r="H11">
         <v>51854000.0</v>
       </c>
       <c r="I11">
         <v>65214000.0</v>
       </c>
       <c r="J11">
         <v>45553000.0</v>
       </c>
       <c r="K11">
         <v>70144000.0</v>
       </c>
       <c r="L11">
         <v>55863000.0</v>
       </c>
       <c r="M11">
         <v>52196000.0</v>
       </c>
       <c r="N11">
         <v>43898000.0</v>
       </c>
       <c r="O11">
         <v>39381000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2738000.0</v>
       </c>
       <c r="F12">
         <v>9499000.0</v>
       </c>
       <c r="G12">
         <v>547000.0</v>
       </c>
       <c r="H12">
         <v>571000.0</v>
       </c>
       <c r="I12">
         <v>640000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>290000.0</v>
       </c>
       <c r="D13">
         <v>146000.0</v>
       </c>
       <c r="E13">
         <v>121000.0</v>
       </c>
       <c r="F13">
         <v>356000.0</v>
       </c>
       <c r="G13">
         <v>259000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13">
         <v>3839000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B14">
         <v>1523000.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>-573000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14">
         <v>3838000.0</v>
       </c>
       <c r="L14">
         <v>2395000.0</v>
       </c>
       <c r="M14">
         <v>58000.0</v>
       </c>
       <c r="N14">
         <v>108000.0</v>
       </c>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B15">
         <v>425697000.0</v>
       </c>
       <c r="C15">
         <v>399711000.0</v>
       </c>
       <c r="D15">
         <v>280301000.0</v>
       </c>
       <c r="E15">
         <v>254223000.0</v>
       </c>
       <c r="F15">
         <v>437751000.0</v>
       </c>
       <c r="G15">
         <v>312771000.0</v>
       </c>
       <c r="H15">
         <v>183793000.0</v>
       </c>
       <c r="I15">
         <v>159106000.0</v>
       </c>
       <c r="J15">
         <v>172283000.0</v>
       </c>
       <c r="K15">
         <v>108343000.0</v>
       </c>
       <c r="L15">
         <v>69741000.0</v>
       </c>
       <c r="M15">
         <v>79881000.0</v>
       </c>
       <c r="N15">
         <v>61320000.0</v>
       </c>
       <c r="O15">
         <v>58974000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>399711000.0</v>
       </c>
       <c r="D16">
         <v>280301000.0</v>
       </c>
       <c r="E16">
         <v>254223000.0</v>
       </c>
       <c r="F16">
         <v>437751000.0</v>
       </c>
       <c r="G16">
         <v>312771000.0</v>
       </c>
       <c r="H16">
         <v>183793000.0</v>
       </c>
       <c r="I16">
         <v>159106000.0</v>
       </c>
       <c r="J16">
         <v>172283000.0</v>
       </c>
       <c r="K16">
         <v>108343000.0</v>
       </c>
       <c r="L16">
         <v>69741000.0</v>
       </c>
       <c r="M16">
         <v>79881000.0</v>
       </c>
       <c r="N16">
         <v>61320000.0</v>
       </c>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B17">
         <v>424174000.0</v>
       </c>
       <c r="C17">
         <v>399711000.0</v>
       </c>
       <c r="D17">
         <v>280301000.0</v>
       </c>
       <c r="E17">
         <v>269223000.0</v>
       </c>
       <c r="F17">
         <v>438324000.0</v>
       </c>
       <c r="G17">
         <v>312771000.0</v>
       </c>
       <c r="H17">
         <v>183793000.0</v>
       </c>
       <c r="I17">
         <v>159106000.0</v>
       </c>
       <c r="J17">
         <v>172283000.0</v>
       </c>
       <c r="K17">
         <v>108343000.0</v>
       </c>
       <c r="L17">
         <v>69767000.0</v>
       </c>
       <c r="M17">
         <v>79939000.0</v>
       </c>
       <c r="N17">
         <v>61320000.0</v>
       </c>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-17738000.0</v>
       </c>
       <c r="F19">
         <v>-8926000.0</v>
       </c>
       <c r="G19">
         <v>1071000.0</v>
       </c>
       <c r="H19">
         <v>6046000.0</v>
       </c>
       <c r="I19">
         <v>4793000.0</v>
       </c>
       <c r="J19">
         <v>3390000.0</v>
       </c>
       <c r="K19">
         <v>-3508000.0</v>
       </c>
       <c r="L19">
         <v>-770000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>13779000.0</v>
       </c>
       <c r="K20">
         <v>19497000.0</v>
       </c>
       <c r="L20">
         <v>14139000.0</v>
       </c>
       <c r="M20">
         <v>9853000.0</v>
       </c>
       <c r="N20">
         <v>15475000.0</v>
       </c>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B21">
         <v>618535000.0</v>
       </c>
       <c r="C21">
         <v>501544000.0</v>
       </c>
       <c r="D21">
         <v>362861000.0</v>
       </c>
       <c r="E21">
         <v>341738000.0</v>
       </c>
       <c r="F21">
         <v>612864000.0</v>
       </c>
       <c r="G21">
         <v>408157000.0</v>
       </c>
       <c r="H21">
         <v>229601000.0</v>
       </c>
       <c r="I21">
         <v>219097000.0</v>
       </c>
       <c r="J21">
         <v>214413000.0</v>
       </c>
       <c r="K21">
         <v>181995000.0</v>
       </c>
       <c r="L21">
         <v>126400000.0</v>
       </c>
       <c r="M21">
         <v>128654000.0</v>
       </c>
       <c r="N21">
         <v>102848000.0</v>
       </c>
       <c r="O21">
         <v>95393000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B23">
         <v>1998981000.0</v>
       </c>
       <c r="C23">
         <v>1887872000.0</v>
       </c>
       <c r="D23">
         <v>1551543000.0</v>
       </c>
       <c r="E23">
         <v>1467709000.0</v>
       </c>
       <c r="F23">
         <v>1657094000.0</v>
       </c>
       <c r="G23">
         <v>1117295000.0</v>
       </c>
       <c r="H23">
         <v>929767000.0</v>
       </c>
       <c r="I23">
         <v>865288000.0</v>
       </c>
       <c r="J23">
         <v>748951000.0</v>
       </c>
       <c r="K23">
         <v>690096000.0</v>
       </c>
       <c r="L23">
         <v>567365000.0</v>
       </c>
       <c r="M23">
         <v>552218000.0</v>
       </c>
       <c r="N23">
         <v>489602000.0</v>
       </c>
       <c r="O23">
         <v>423811000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B25">
         <v>42634000.0</v>
       </c>
       <c r="C25">
         <v>41270000.0</v>
       </c>
       <c r="D25">
         <v>28536000.0</v>
       </c>
       <c r="E25">
         <v>58221000.0</v>
       </c>
       <c r="F25">
         <v>48537000.0</v>
       </c>
       <c r="G25">
         <v>15228000.0</v>
       </c>
       <c r="H25">
         <v>17291000.0</v>
       </c>
       <c r="I25">
         <v>14475000.0</v>
       </c>
       <c r="J25">
         <v>7905000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.2</v>
       </c>
       <c r="E26">
         <v>0.18</v>
       </c>
       <c r="F26">
         <v>0.27</v>
       </c>
       <c r="G26">
         <v>0.27</v>
       </c>
       <c r="H26">
         <v>0.2</v>
       </c>
       <c r="I26">
         <v>0.21</v>
       </c>
       <c r="J26">
         <v>0.23</v>
       </c>
       <c r="K26">
         <v>0.2</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>136247000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B28">
         <v>201123000.0</v>
       </c>
       <c r="C28">
         <v>188484000.0</v>
       </c>
       <c r="D28">
         <v>185324000.0</v>
       </c>
       <c r="E28">
         <v>142903000.0</v>
       </c>
       <c r="F28">
         <v>127810000.0</v>
       </c>
       <c r="G28">
         <v>95560000.0</v>
       </c>
       <c r="H28">
         <v>93301000.0</v>
       </c>
       <c r="I28">
         <v>83219000.0</v>
       </c>
       <c r="J28">
         <v>64158000.0</v>
       </c>
       <c r="K28">
         <v>57795000.0</v>
       </c>
       <c r="L28">
         <v>63163000.0</v>
       </c>
       <c r="M28">
         <v>43829000.0</v>
       </c>
       <c r="N28">
         <v>38056000.0</v>
       </c>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B29">
         <v>138091000.0</v>
       </c>
       <c r="C29">
         <v>131624000.0</v>
       </c>
       <c r="D29">
         <v>110238000.0</v>
       </c>
       <c r="E29">
         <v>69777000.0</v>
       </c>
       <c r="F29">
         <v>165614000.0</v>
       </c>
       <c r="G29">
         <v>96457000.0</v>
       </c>
       <c r="H29">
         <v>51854000.0</v>
       </c>
       <c r="I29">
         <v>63901000.0</v>
       </c>
       <c r="J29">
         <v>56284000.0</v>
       </c>
       <c r="K29">
         <v>70144000.0</v>
       </c>
       <c r="L29">
         <v>55863000.0</v>
       </c>
       <c r="M29">
         <v>52196000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B30">
         <v>1956347000.0</v>
       </c>
       <c r="C30">
         <v>418381000.0</v>
       </c>
       <c r="D30">
         <v>374188000.0</v>
       </c>
       <c r="E30">
         <v>354900000.0</v>
       </c>
       <c r="F30">
         <v>248460000.0</v>
       </c>
       <c r="G30">
         <v>146100000.0</v>
       </c>
       <c r="H30">
         <v>192005000.0</v>
       </c>
       <c r="I30">
         <v>173215000.0</v>
       </c>
       <c r="J30">
         <v>112320000.0</v>
       </c>
       <c r="K30">
         <v>107852000.0</v>
       </c>
       <c r="L30">
         <v>105756000.0</v>
       </c>
       <c r="M30">
         <v>77118000.0</v>
       </c>
       <c r="N30">
         <v>74684000.0</v>
       </c>
       <c r="O30">
         <v>423811000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B31">
         <v>-56270000.0</v>
       </c>
       <c r="C31">
         <v>29791000.0</v>
       </c>
       <c r="D31">
         <v>27678000.0</v>
       </c>
       <c r="E31">
         <v>-17738000.0</v>
       </c>
       <c r="F31">
         <v>-8926000.0</v>
       </c>
       <c r="G31">
         <v>1071000.0</v>
       </c>
       <c r="H31">
         <v>6046000.0</v>
       </c>
       <c r="I31">
         <v>5223000.0</v>
       </c>
       <c r="J31">
         <v>3423000.0</v>
       </c>
       <c r="K31">
         <v>-3508000.0</v>
       </c>
       <c r="L31">
         <v>-770000.0</v>
       </c>
       <c r="M31">
         <v>3481000.0</v>
       </c>
       <c r="N31">
         <v>2478000.0</v>
       </c>
       <c r="O31">
         <v>2918000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B32">
         <v>2617516000.0</v>
       </c>
       <c r="C32">
         <v>2389416000.0</v>
       </c>
       <c r="D32">
         <v>1914404000.0</v>
       </c>
       <c r="E32">
         <v>1809447000.0</v>
       </c>
       <c r="F32">
         <v>2269958000.0</v>
       </c>
       <c r="G32">
         <v>1525452000.0</v>
       </c>
       <c r="H32">
         <v>1159368000.0</v>
       </c>
       <c r="I32">
         <v>1084385000.0</v>
       </c>
@@ -12142,3161 +12273,3214 @@
       <c r="O32">
         <v>520285000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX32"/>
+  <dimension ref="A1:AY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B2">
+        <v>354000000.0</v>
+      </c>
+      <c r="C2">
         <v>8044000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>441001000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>438480000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>372289000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>409850000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>390173000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>353599000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>315869000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>329525000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>314345000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>296542000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>263483000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>282937000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>289348000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>309859000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>265735000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>293580000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>549376000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>333374000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>232304000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>317082000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>339743000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>177249000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>137121000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>186706000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>213107000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>174638000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>163311000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>190391000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>187180000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>175321000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>139181000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>155519000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>174308000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>161295000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>145509000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>170567000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>164971000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>124902000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>121804000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>120683000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>135981000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>111256000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>93689000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>128540000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>138737000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>109412000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>98411000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>483562000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B3">
+        <v>8000000.0</v>
+      </c>
+      <c r="C3">
         <v>8044000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8297000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10303000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15990000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15409000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9561000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7444000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8856000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8261000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6657000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7086000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6532000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6347000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13256000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19475000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>19143000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19948000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>20074000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4344000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4171000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3937000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3949000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3670000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3672000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5011000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4336000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3981000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3963000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3666000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3635000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3706000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3468000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1785000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1971000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2175000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1974000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1955000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2845000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1814000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2239000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2433000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1921000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1713000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1432000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1322000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1390000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1406000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1390000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1249000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:50">
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
-[...1 lines deleted...]
-      </c>
+      <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B5">
+        <v>78000000.0</v>
+      </c>
+      <c r="C5">
         <v>134514000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>178300000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>168981000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>128243000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>159899000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>148900000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>137707000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>109815000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>102697000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>106234000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>90277000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>73347000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>90624000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>84173000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>89371000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>77570000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>98609000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>249260000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>157319000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>107676000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>140276000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>158416000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>66875000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>42590000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>68655000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>68016000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>45153000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>47774000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>60965000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>62243000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>56175000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>40128000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>59762000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>54485000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>53326000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>46873000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>57334000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>56823000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>35545000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>32861000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>39244000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>43686000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>17437000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>23780000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>39653000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>37451000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>28856000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>24721000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>65331998.0</v>
       </c>
     </row>
-    <row r="6" spans="1:50">
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B6">
+        <v>86000000.0</v>
+      </c>
+      <c r="C6">
         <v>142558000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>186597000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>179284000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>144233000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>175308000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>158461000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>145151000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>118671000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>110958000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>112891000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>97363000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>79879000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>96971000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>97429000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>108846000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>96713000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>118557000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>269334000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>161663000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>111847000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>144213000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>162365000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>70545000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>46262000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>73666000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>72352000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>49134000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>51737000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>64631000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>65878000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>59881000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>43596000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>61547000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>56456000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>55501000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>48847000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>59289000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>59668000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>37359000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>35100000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>41677000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>45607000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>19150000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>25212000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>40975000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>38841000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>30262000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>26111000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>66580998.0</v>
       </c>
     </row>
-    <row r="7" spans="1:50">
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
-[...1 lines deleted...]
-      </c>
+      <c r="AH7"/>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-1313000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
-[...1 lines deleted...]
-      </c>
+      <c r="AH8"/>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B9">
+        <v>157000000.0</v>
+      </c>
+      <c r="C9">
         <v>627599000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>276071000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>220972000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>233060000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>256572000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>244255000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>221358000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>197740000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>190931000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>196785000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>170447000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>152346000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>161830000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>167151000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>179678000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>152909000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>177586000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>339422000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>203898000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>140418000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>183622000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>198133000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>98487000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>74015000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>115988000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>120408000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>98172000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>87038000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>100987000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>110833000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>99671000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>80821000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>89234000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>84629000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>80888000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>71982000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>86533000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>82709000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>61635000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>58970000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>62913000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>69542000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>47124000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>52577000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>57928000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>57871000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>46882000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>43091000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>175855000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:50">
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B10">
+        <v>86000000.0</v>
+      </c>
+      <c r="C10">
         <v>134514000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>169648000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>160053000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>98050000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>150255000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>145118000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>136088000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>99874000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>118039000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>102575000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>93573000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>76352000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>80302000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>83610000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>84267000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>75821000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>90688000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>249007000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>156466000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>107777000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>139803000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>158603000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>67071000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>43751000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>70914000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>69055000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>46254000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>49425000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>62473000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>62931000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>57182000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>41734000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>60814000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>55117000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>53526000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>48379000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>56567000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>55739000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>34228000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>31953000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>40833000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>42592000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>17104000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>25101000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>40971000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>38059000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>28479000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>24626000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>33219000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:50">
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B11">
+        <v>8000000.0</v>
+      </c>
+      <c r="C11">
         <v>36202000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>53100000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>48272000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>517000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>28335000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>49816000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>42539000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>10934000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>36962000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>31772000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>26542000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>14962000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>20642000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>20559000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>23537000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5039000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>25515000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>74699000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>43583000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>21817000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>40437000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>40088000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>18281000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2349000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>11900000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>20161000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>13144000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6649000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>17125000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>18974000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>17063000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>12052000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>22715000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-6466000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>20169000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>9135000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>22491000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>21759000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>13352000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>12542000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>18053000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>19931000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7849000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>10030000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>16186000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>13874000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>11867000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>10269000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>13889000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:50">
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>4678000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>563000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5104000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1749000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7921000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-      <c r="AE12">
-[...1 lines deleted...]
-      </c>
+      <c r="AE12"/>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12">
         <v>591000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>739000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>148000.0</v>
       </c>
-      <c r="AS12">
-[...1 lines deleted...]
-      </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
         <v>0.0</v>
       </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
-[...1 lines deleted...]
-      </c>
+      <c r="E13"/>
       <c r="F13">
         <v>72000.0</v>
       </c>
       <c r="G13">
-        <v>73000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="H13">
         <v>73000.0</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>73000.0</v>
+      </c>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>21000.0</v>
       </c>
       <c r="N13">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="O13">
         <v>20000.0</v>
       </c>
       <c r="P13">
+        <v>20000.0</v>
+      </c>
+      <c r="Q13">
         <v>22000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="S13">
         <v>82000.0</v>
       </c>
       <c r="T13">
+        <v>82000.0</v>
+      </c>
+      <c r="U13">
         <v>85000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>107000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>49000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>65000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>73000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>72000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>125</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14"/>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
+      <c r="N14"/>
       <c r="O14">
         <v>0.0</v>
       </c>
-      <c r="P14"/>
+      <c r="P14">
+        <v>0.0</v>
+      </c>
       <c r="Q14"/>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
+      <c r="R14"/>
       <c r="S14">
+        <v>0.0</v>
+      </c>
+      <c r="T14">
         <v>573000.0</v>
       </c>
-      <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-      <c r="AH14">
+      <c r="AH14"/>
+      <c r="AI14">
         <v>-4714000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>11986000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-11185000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3913000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3838000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>2395000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
         <v>-26000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>26000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>13000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>25000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>21000.0</v>
       </c>
-      <c r="AW14">
-[...1 lines deleted...]
-      </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>108000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:50">
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B15">
+        <v>78000000.0</v>
+      </c>
+      <c r="C15">
         <v>99835000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>116548000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>111781000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>97533000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>121920000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>95302000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>93549000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>88940000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>81077000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>70803000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>67031000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>61390000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>59660000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>63051000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>60730000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>70782000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>65173000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>173735000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>112883000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>85960000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>99366000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>118515000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>48790000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>46100000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>59014000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>48894000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>33110000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>42776000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>45348000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>43957000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>40119000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>29682000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>38099000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>61583000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>33357000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>39244000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>34076000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>33980000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>20876000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>19411000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>22780000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>22661000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>9255000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>15045000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>24772000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>24160000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>16591000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>14358000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>19363000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:50">
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>116548000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>111781000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>97533000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>121920000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>95302000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>93549000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>67031000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>61390000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>59660000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>63051000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>60730000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>70782000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>65173000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>173735000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>112883000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>85960000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>99366000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>118515000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>48790000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>46100000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>59014000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>48894000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>33110000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>42776000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>45348000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>43957000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>40119000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>29682000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>38099000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>61583000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>33357000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>39244000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>34076000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>33980000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>20876000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>19411000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>22780000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>22661000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>9255000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>15045000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>24772000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>24160000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>16591000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>14358000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>61320000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:50">
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B17">
+        <v>78000000.0</v>
+      </c>
+      <c r="C17">
         <v>98312000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>116548000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>111781000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>97533000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>121920000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>95302000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>93549000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>88940000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>81077000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>70803000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>67031000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>61390000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>74660000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>63051000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>60730000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>70782000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>65173000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>174308000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>112883000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>85960000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>99366000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>118515000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>48790000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>46100000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>59014000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>48894000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>33110000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>42776000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>45348000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>43957000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>40119000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>29682000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>38099000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>61583000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>33357000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>39244000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>78758000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>33980000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>20876000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>19411000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>69767000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>22661000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>9255000.0</v>
       </c>
-      <c r="AS17">
-[...1 lines deleted...]
-      </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>79939000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>61320000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:50">
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>3005000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10322000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-563000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5104000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1749000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-7921000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-253000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-853000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>101000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-473000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>187000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>196000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1161000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>1039000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1101000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>672000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1007000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1606000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>632000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>200000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>1506000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-1084000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-749000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-908000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-355000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-481000.0</v>
       </c>
-      <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>10481000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>534000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>365000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>614000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>17067000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>705000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>739000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>14139000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>532000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>-685000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>9853000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
         <v>15475000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:50">
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B21">
+        <v>78000000.0</v>
+      </c>
+      <c r="C21">
         <v>143011000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>178300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>151341000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>89800000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>139205000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>136102000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>130669000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>94740000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>102697000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>96540000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>90277000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>73347000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>90624000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>84173000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>89371000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>77570000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>98609000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>249260000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>157319000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>107676000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>140276000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>158416000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>66875000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>42590000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>68655000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>68016000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>45153000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>47774000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>60965000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>62243000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>56175000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>40128000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>59762000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>54485000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>53326000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>46873000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>57334000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>56823000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>34977000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>32861000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>41497000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>43686000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>17437000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>23780000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>40605000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>36613000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>27387000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>24049000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>32666000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:50">
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
+      <c r="AH22"/>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B23">
+        <v>433000000.0</v>
+      </c>
+      <c r="C23">
         <v>492632000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>538772000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>508111000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>515549000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>527217000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>498326000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>444288000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>418869000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>417759000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>414590000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>376712000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>342482000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>354143000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>372326000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>400166000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>341074000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>372557000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>639538000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>379953000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>265046000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>360428000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>379460000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>208861000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>168546000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>234039000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>265499000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>227657000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>202575000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>230413000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>235770000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>218817000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>179874000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>184991000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>204452000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>188857000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>170618000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>199766000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>190857000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>151560000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>147913000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>142099000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>161837000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>140943000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>122486000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>145863000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>159995000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>128907000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>117453000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>143355000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:50">
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B25">
+        <v>8000000.0</v>
+      </c>
+      <c r="C25">
         <v>8044000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8297000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10303000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15990000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15409000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9561000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7444000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8856000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8261000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6657000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7086000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6532000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6347000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13256000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>19475000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>19143000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19948000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>20074000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4344000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4171000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3937000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3949000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3670000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3672000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5011000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4336000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3981000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3963000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3666000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3635000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3706000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3468000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1785000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1971000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2175000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1974000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1955000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2845000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1814000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2239000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2433000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1921000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1713000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1432000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1322000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1390000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1406000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1390000.0</v>
       </c>
-      <c r="AX25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -15310,828 +15494,847 @@
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>349400000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>340738000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B28">
+        <v>17000000.0</v>
+      </c>
+      <c r="C28">
         <v>57015000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>51620000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10321000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>47713000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>50980000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>50948000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>42606000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>43950000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>51318000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>49298000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>44200000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>40508000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>42190000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>35398000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>36066000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>29249000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>37978000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>41122000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>24823000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>23887000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>26596000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>25555000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>22396000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>21013000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>22876000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>22960000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>27684000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>19781000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>20386000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>21849000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>20930000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>20054000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>18942000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>16067000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>15296000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>13853000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>15351000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14426000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>14241000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13777000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>13472000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>14506000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>17941000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>17244000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6211000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11687000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10611000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9165000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>481097000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B29">
+        <v>8000000.0</v>
+      </c>
+      <c r="C29">
         <v>36202000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>53100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>48272000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>517000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>28335000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>49816000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>42539000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10934000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>36962000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>31772000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>26542000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>14962000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>20642000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>20559000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>23537000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5039000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>25515000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>74699000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>43583000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>21817000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>40437000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>40088000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>18281000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2349000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>11900000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>20161000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>13144000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6649000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>17125000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>18974000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B30">
+        <v>79000000.0</v>
+      </c>
+      <c r="C30">
         <v>484588000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>97771000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>69631000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>143260000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>117367000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>108153000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>90689000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>103000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>88234000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>100245000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>80170000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>78999000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>71206000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>82978000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>90307000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>75339000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>78977000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>90162000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>46579000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>32742000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>43346000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>39717000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>31612000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>31425000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>47333000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>52392000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>53019000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>39264000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>40022000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>48590000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>43496000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>40693000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>29472000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>30144000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>27562000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>25109000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>29199000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>25886000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>26658000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>26109000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>21416000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>25856000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>29687000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>28797000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>17323000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>21258000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>19495000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>19042000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>143355000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:50">
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B31">
+        <v>8000000.0</v>
+      </c>
+      <c r="C31">
         <v>-8497000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-8652000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>8712000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>8250000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>11050000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>9016000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5419000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>5134000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>15342000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>6035000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3296000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3005000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-10322000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-563000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5104000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1749000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7921000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-253000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-853000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>101000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-473000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>187000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>196000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1161000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2259000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1039000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1101000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1651000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1508000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>688000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1007000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1606000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1052000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>632000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>200000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1506000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-767000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1084000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-749000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-908000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-664000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1094000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-333000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1321000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>366000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1446000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1092000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>577000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>553000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:50">
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B32">
+        <v>511000000.0</v>
+      </c>
+      <c r="C32">
         <v>635643000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>717072000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>659452000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>605349000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>666422000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>634428000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>574957000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>513609000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>520456000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>511130000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>466989000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>415829000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>444767000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>456499000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>489537000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>418644000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>471166000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>888798000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>537272000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>372722000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>500704000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>537876000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>275736000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>211136000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>302694000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>333515000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>272810000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>250349000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>291378000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>298013000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>274992000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>220002000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>244753000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>258937000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>242183000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>217491000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>257100000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>247680000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>186537000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>180774000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>183596000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>205523000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>158380000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>146266000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>186468000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>196608000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>156294000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>141502000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>175855000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -16186,1247 +16389,1247 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B2">
         <v>975579000.0</v>
       </c>
       <c r="C2">
         <v>721854000.0</v>
       </c>
       <c r="D2">
         <v>714812000.0</v>
       </c>
       <c r="E2">
         <v>834070000.0</v>
       </c>
       <c r="F2">
         <v>847224000.0</v>
       </c>
       <c r="G2">
         <v>380746000.0</v>
       </c>
       <c r="H2">
         <v>286115000.0</v>
       </c>
       <c r="I2">
         <v>300223000.0</v>
       </c>
       <c r="J2">
         <v>492686000.0</v>
       </c>
       <c r="K2">
         <v>166169000.0</v>
       </c>
       <c r="L2">
         <v>88662000.0</v>
       </c>
       <c r="M2">
         <v>109420000.0</v>
       </c>
       <c r="N2">
         <v>68386000.0</v>
       </c>
       <c r="O2">
         <v>127226000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B3">
         <v>22312000</v>
       </c>
       <c r="C3">
         <v>39699000</v>
       </c>
       <c r="D3">
         <v>66730000</v>
       </c>
       <c r="E3">
         <v>50731000</v>
       </c>
       <c r="F3">
         <v>8680000</v>
       </c>
       <c r="G3">
         <v>14148000</v>
       </c>
       <c r="H3">
         <v>20722000</v>
       </c>
       <c r="I3">
         <v>6726000</v>
       </c>
       <c r="J3">
         <v>7719000</v>
       </c>
       <c r="K3">
         <v>14423000</v>
       </c>
       <c r="L3">
         <v>9385000</v>
       </c>
       <c r="M3">
         <v>4671000</v>
       </c>
       <c r="N3">
         <v>2241000</v>
       </c>
       <c r="O3">
         <v>6839000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-107193000.0</v>
       </c>
       <c r="F4">
         <v>3630000.0</v>
       </c>
       <c r="G4">
         <v>453266000.0</v>
       </c>
       <c r="H4">
         <v>102386000.0</v>
       </c>
       <c r="I4">
         <v>-14108000.0</v>
       </c>
       <c r="J4">
         <v>-192463000.0</v>
       </c>
       <c r="K4">
         <v>326517000.0</v>
       </c>
       <c r="L4">
         <v>77507000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>998000.0</v>
       </c>
       <c r="F5">
         <v>65246000.0</v>
       </c>
       <c r="G5">
         <v>-66358000.0</v>
       </c>
       <c r="H5">
         <v>51504000.0</v>
       </c>
       <c r="I5">
         <v>-15081000.0</v>
       </c>
       <c r="J5">
         <v>880000.0</v>
       </c>
       <c r="K5">
         <v>15886000.0</v>
       </c>
       <c r="L5">
         <v>-643000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B6">
         <v>218289000.0</v>
       </c>
       <c r="C6">
         <v>253725000.0</v>
       </c>
       <c r="D6">
         <v>7042000.0</v>
       </c>
       <c r="E6">
         <v>-119258000.0</v>
       </c>
       <c r="F6">
         <v>-13154000.0</v>
       </c>
       <c r="G6">
         <v>466478000.0</v>
       </c>
       <c r="H6">
         <v>94631000.0</v>
       </c>
       <c r="I6">
         <v>-14108000.0</v>
       </c>
       <c r="J6">
         <v>-192463000.0</v>
       </c>
       <c r="K6">
         <v>326517000.0</v>
       </c>
       <c r="L6">
         <v>77507000.0</v>
       </c>
       <c r="M6">
         <v>-20758000.0</v>
       </c>
       <c r="N6">
         <v>41034000.0</v>
       </c>
       <c r="O6">
         <v>-58840000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B7">
         <v>-2072000.0</v>
       </c>
       <c r="C7">
         <v>196075000.0</v>
       </c>
       <c r="D7">
         <v>-196367000.0</v>
       </c>
       <c r="E7">
         <v>-368510000.0</v>
       </c>
       <c r="F7">
         <v>182378000.0</v>
       </c>
       <c r="G7">
         <v>180229000.0</v>
       </c>
       <c r="H7">
         <v>3662000.0</v>
       </c>
       <c r="I7">
         <v>4250000.0</v>
       </c>
       <c r="J7">
         <v>29470000.0</v>
       </c>
       <c r="K7">
         <v>74796000.0</v>
       </c>
       <c r="L7">
         <v>-97177000.0</v>
       </c>
       <c r="M7">
         <v>92458000.0</v>
       </c>
       <c r="N7">
         <v>79775000.0</v>
       </c>
       <c r="O7">
         <v>6972000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-37742000.0</v>
       </c>
       <c r="F8">
         <v>14128000.0</v>
       </c>
       <c r="G8">
         <v>-32965000.0</v>
       </c>
       <c r="H8">
         <v>-13387000.0</v>
       </c>
       <c r="I8">
         <v>-4418000.0</v>
       </c>
       <c r="J8">
         <v>-6327000.0</v>
       </c>
       <c r="K8">
         <v>-11909000.0</v>
       </c>
       <c r="L8">
         <v>-9747000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B9">
         <v>-82515000.0</v>
       </c>
       <c r="C9">
         <v>-21928000.0</v>
       </c>
       <c r="D9">
         <v>-23828000.0</v>
       </c>
       <c r="E9">
         <v>-37742000.0</v>
       </c>
       <c r="F9">
         <v>14128000.0</v>
       </c>
       <c r="G9">
         <v>-32965000.0</v>
       </c>
       <c r="H9">
         <v>-13387000.0</v>
       </c>
       <c r="I9">
         <v>21611000.0</v>
       </c>
       <c r="J9">
         <v>-18202000.0</v>
       </c>
       <c r="K9">
         <v>-5527000.0</v>
       </c>
       <c r="L9">
         <v>-1387000.0</v>
       </c>
       <c r="M9">
         <v>-8533000.0</v>
       </c>
       <c r="N9">
         <v>-20341000.0</v>
       </c>
       <c r="O9">
         <v>-13906000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>211668000.0</v>
       </c>
       <c r="H10">
         <v>39259000.0</v>
       </c>
       <c r="I10">
         <v>-26528000.0</v>
       </c>
       <c r="J10">
         <v>44697000.0</v>
       </c>
       <c r="K10">
         <v>56653000.0</v>
       </c>
       <c r="L10">
         <v>-84306000.0</v>
       </c>
       <c r="M10">
         <v>100223000.0</v>
       </c>
       <c r="N10">
         <v>93664000.0</v>
       </c>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-305157000.0</v>
       </c>
       <c r="F11">
         <v>134512000.0</v>
       </c>
       <c r="G11">
         <v>302308000.0</v>
       </c>
       <c r="H11">
         <v>-9801000.0</v>
       </c>
       <c r="I11">
         <v>23749000.0</v>
       </c>
       <c r="J11">
         <v>361000.0</v>
       </c>
       <c r="K11">
         <v>11529000.0</v>
       </c>
       <c r="L11">
         <v>-11484000.0</v>
       </c>
       <c r="M11">
         <v>51797000.0</v>
       </c>
       <c r="N11">
         <v>50545000.0</v>
       </c>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>165730000.0</v>
       </c>
       <c r="F12">
         <v>35857000.0</v>
       </c>
       <c r="G12">
         <v>48853000.0</v>
       </c>
       <c r="H12">
         <v>58269000.0</v>
       </c>
       <c r="I12">
         <v>46443000.0</v>
       </c>
       <c r="J12">
         <v>40989000.0</v>
       </c>
       <c r="K12">
         <v>37272000.0</v>
       </c>
       <c r="L12">
         <v>33456000.0</v>
       </c>
       <c r="M12">
         <v>53674000.0</v>
       </c>
       <c r="N12">
         <v>49139000.0</v>
       </c>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-215492000.0</v>
       </c>
       <c r="F13">
         <v>165616000.0</v>
       </c>
       <c r="G13">
         <v>216967000.0</v>
       </c>
       <c r="H13">
         <v>6836000.0</v>
       </c>
       <c r="I13">
         <v>6162000.0</v>
       </c>
       <c r="J13">
         <v>32853000.0</v>
       </c>
       <c r="K13">
         <v>85791000.0</v>
       </c>
       <c r="L13">
         <v>-56827000.0</v>
       </c>
       <c r="M13">
         <v>51002000.0</v>
       </c>
       <c r="N13">
         <v>-2111000.0</v>
       </c>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B14">
         <v>42634000.0</v>
       </c>
       <c r="C14">
         <v>41270000.0</v>
       </c>
       <c r="D14">
         <v>28536000.0</v>
       </c>
       <c r="E14">
         <v>58221000.0</v>
       </c>
       <c r="F14">
         <v>48537000.0</v>
       </c>
       <c r="G14">
         <v>15228000.0</v>
       </c>
       <c r="H14">
         <v>17291000.0</v>
       </c>
       <c r="I14">
         <v>14475000.0</v>
       </c>
       <c r="J14">
         <v>7905000.0</v>
       </c>
       <c r="K14">
         <v>8853000.0</v>
       </c>
       <c r="L14">
         <v>7499000.0</v>
       </c>
       <c r="M14">
         <v>5508000.0</v>
       </c>
       <c r="N14">
         <v>6040000.0</v>
       </c>
       <c r="O14">
         <v>5364000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B15">
         <v>174037000.0</v>
       </c>
       <c r="C15">
         <v>165217000.0</v>
       </c>
       <c r="D15">
         <v>148454000.0</v>
       </c>
       <c r="E15">
         <v>140384000.0</v>
       </c>
       <c r="F15">
         <v>114806000.0</v>
       </c>
       <c r="G15">
         <v>92006000.0</v>
       </c>
       <c r="H15">
         <v>80655000.0</v>
       </c>
       <c r="I15">
         <v>66928000.0</v>
       </c>
       <c r="J15">
         <v>52081000.0</v>
       </c>
       <c r="K15">
         <v>55293000.0</v>
       </c>
       <c r="L15">
         <v>114297000.0</v>
       </c>
       <c r="M15">
         <v>2166000.0</v>
       </c>
       <c r="N15">
         <v>1075000.0</v>
       </c>
       <c r="O15">
         <v>62374000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B16">
         <v>1193868000.0</v>
       </c>
       <c r="C16">
         <v>975579000.0</v>
       </c>
       <c r="D16">
         <v>721854000.0</v>
       </c>
       <c r="E16">
         <v>714812000.0</v>
       </c>
       <c r="F16">
         <v>834070000.0</v>
       </c>
       <c r="G16">
         <v>847224000.0</v>
       </c>
       <c r="H16">
         <v>380746000.0</v>
       </c>
       <c r="I16">
         <v>286115000.0</v>
       </c>
       <c r="J16">
         <v>300223000.0</v>
       </c>
       <c r="K16">
         <v>492686000.0</v>
       </c>
       <c r="L16">
         <v>166169000.0</v>
       </c>
       <c r="M16">
         <v>88662000.0</v>
       </c>
       <c r="N16">
         <v>109420000.0</v>
       </c>
       <c r="O16">
         <v>68386000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-8703000.0</v>
       </c>
       <c r="J17">
         <v>785000.0</v>
       </c>
       <c r="K17">
         <v>-4018000.0</v>
       </c>
       <c r="L17">
         <v>443000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B18">
         <v>681819000.0</v>
       </c>
       <c r="C18">
         <v>808910000.0</v>
       </c>
       <c r="D18">
         <v>261728000.0</v>
       </c>
       <c r="E18">
         <v>85542000.0</v>
       </c>
       <c r="F18">
         <v>727924000.0</v>
       </c>
       <c r="G18">
         <v>565689000.0</v>
       </c>
       <c r="H18">
         <v>266947000.0</v>
       </c>
       <c r="I18">
         <v>217548000.0</v>
       </c>
       <c r="J18">
         <v>242928000.0</v>
       </c>
       <c r="K18">
         <v>214841000.0</v>
       </c>
       <c r="L18">
         <v>4134000.0</v>
       </c>
       <c r="M18">
         <v>191836000.0</v>
       </c>
       <c r="N18">
         <v>162770000.0</v>
       </c>
       <c r="O18">
         <v>121603000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B19">
         <v>27027000.0</v>
       </c>
       <c r="C19">
         <v>-265058000.0</v>
       </c>
       <c r="D19">
         <v>-70406000.0</v>
       </c>
       <c r="E19">
         <v>68154000.0</v>
       </c>
       <c r="F19">
         <v>95762000.0</v>
       </c>
       <c r="G19">
         <v>-73130000.0</v>
       </c>
       <c r="H19">
         <v>-10225000.0</v>
       </c>
       <c r="I19">
         <v>84592000.0</v>
       </c>
       <c r="J19">
         <v>-218584000.0</v>
       </c>
       <c r="K19">
         <v>-1653000.0</v>
       </c>
       <c r="L19">
         <v>225792000.0</v>
       </c>
       <c r="M19">
         <v>-193200000.0</v>
       </c>
       <c r="N19">
         <v>-105653000.0</v>
       </c>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>189060000.0</v>
       </c>
       <c r="H20">
         <v>189060000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-3027000.0</v>
       </c>
       <c r="F21">
         <v>-280000.0</v>
       </c>
       <c r="G21">
         <v>-4176000.0</v>
       </c>
       <c r="H21">
         <v>-10081000.0</v>
       </c>
       <c r="I21">
         <v>-1475000.0</v>
       </c>
       <c r="J21">
         <v>-19107000.0</v>
       </c>
       <c r="K21">
         <v>-41256000.0</v>
       </c>
       <c r="L21">
         <v>-3047000.0</v>
       </c>
       <c r="M21">
         <v>-3047000.0</v>
       </c>
       <c r="N21">
         <v>-3047000.0</v>
       </c>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22">
         <v>424174000.0</v>
       </c>
       <c r="C22">
         <v>399711000.0</v>
       </c>
       <c r="D22">
         <v>280301000.0</v>
       </c>
       <c r="E22">
         <v>254223000.0</v>
       </c>
       <c r="F22">
         <v>438324000.0</v>
       </c>
       <c r="G22">
         <v>312771000.0</v>
       </c>
       <c r="H22">
         <v>183793000.0</v>
       </c>
       <c r="I22">
         <v>159106000.0</v>
       </c>
       <c r="J22">
         <v>172283000.0</v>
       </c>
       <c r="K22">
         <v>108343000.0</v>
       </c>
       <c r="L22">
         <v>69767000.0</v>
       </c>
       <c r="M22">
         <v>79939000.0</v>
       </c>
       <c r="N22">
         <v>61428000.0</v>
       </c>
       <c r="O22">
         <v>58974000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B23">
         <v>-143479000.0</v>
       </c>
       <c r="C23">
         <v>-111339000.0</v>
       </c>
       <c r="D23">
         <v>-77179000.0</v>
       </c>
       <c r="E23">
         <v>-48392000.0</v>
       </c>
       <c r="F23">
         <v>-39181000.0</v>
       </c>
       <c r="G23">
         <v>-17477000.0</v>
       </c>
       <c r="H23">
         <v>-31108000.0</v>
       </c>
       <c r="I23">
         <v>-97183000.0</v>
       </c>
       <c r="J23">
         <v>-229548000.0</v>
       </c>
       <c r="K23">
         <v>5908000.0</v>
       </c>
       <c r="L23">
         <v>1336000.0</v>
       </c>
       <c r="M23">
         <v>635000.0</v>
       </c>
       <c r="N23">
         <v>-2189000.0</v>
       </c>
       <c r="O23">
         <v>-3654000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-225359000.0</v>
       </c>
       <c r="D24">
         <v>-3676000.0</v>
       </c>
       <c r="E24">
         <v>-20427000.0</v>
       </c>
       <c r="F24">
         <v>-360996000.0</v>
       </c>
       <c r="G24">
         <v>-12470000.0</v>
       </c>
       <c r="H24">
         <v>-2197000.0</v>
       </c>
       <c r="I24">
         <v>101000.0</v>
       </c>
       <c r="J24">
         <v>1155000.0</v>
       </c>
       <c r="K24">
         <v>16495000.0</v>
       </c>
       <c r="L24">
         <v>225792000.0</v>
       </c>
       <c r="M24">
         <v>-203615000.0</v>
       </c>
       <c r="N24">
         <v>-110653000.0</v>
       </c>
       <c r="O24">
         <v>-102855000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B25">
         <v>63207000.0</v>
       </c>
       <c r="C25">
         <v>44067000.0</v>
       </c>
       <c r="D25">
         <v>28923000.0</v>
       </c>
       <c r="E25">
         <v>38849000.0</v>
       </c>
       <c r="F25">
         <v>46558000.0</v>
       </c>
       <c r="G25">
         <v>30425000.0</v>
       </c>
       <c r="H25">
         <v>28232000.0</v>
       </c>
       <c r="I25">
         <v>569000.0</v>
       </c>
       <c r="J25">
         <v>447000.0</v>
       </c>
       <c r="K25">
         <v>4008000.0</v>
       </c>
       <c r="L25">
         <v>2538000.0</v>
       </c>
       <c r="M25">
         <v>2760000.0</v>
       </c>
       <c r="N25">
         <v>2465000.0</v>
       </c>
       <c r="O25">
         <v>33171000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B26">
         <v>-175428000.0</v>
       </c>
       <c r="C26">
         <v>-52514000.0</v>
       </c>
       <c r="D26">
         <v>-24952000.0</v>
       </c>
       <c r="E26">
         <v>-48659000.0</v>
       </c>
       <c r="F26">
         <v>-304793000.0</v>
       </c>
       <c r="G26">
         <v>-102224000.0</v>
       </c>
       <c r="H26">
         <v>-29641000.0</v>
       </c>
       <c r="I26">
         <v>-69563000.0</v>
       </c>
       <c r="J26">
         <v>-18075000.0</v>
       </c>
       <c r="K26">
         <v>65000000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>995000.0</v>
       </c>
       <c r="N26">
         <v>-2172000.0</v>
       </c>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B27">
         <v>201304000.0</v>
       </c>
       <c r="C27">
         <v>168443000.0</v>
       </c>
       <c r="D27">
         <v>166595000.0</v>
       </c>
       <c r="E27">
         <v>156936000.0</v>
       </c>
       <c r="F27">
         <v>91875000.0</v>
       </c>
       <c r="G27">
         <v>62421000.0</v>
       </c>
       <c r="H27">
         <v>64345000.0</v>
       </c>
       <c r="I27">
         <v>56561000.0</v>
       </c>
       <c r="J27">
         <v>47111000.0</v>
       </c>
       <c r="K27">
         <v>39357000.0</v>
       </c>
       <c r="L27">
         <v>35057000.0</v>
       </c>
       <c r="M27">
         <v>23200000.0</v>
       </c>
       <c r="N27">
         <v>22479000.0</v>
       </c>
       <c r="O27">
         <v>23961000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B28">
         <v>-492944000.0</v>
       </c>
       <c r="C28">
         <v>-329070000.0</v>
       </c>
       <c r="D28">
         <v>-250585000.0</v>
       </c>
       <c r="E28">
         <v>-240462000.0</v>
       </c>
       <c r="F28">
         <v>-459060000.0</v>
       </c>
       <c r="G28">
         <v>-26823000.0</v>
       </c>
       <c r="H28">
         <v>-152139000.0</v>
       </c>
       <c r="I28">
         <v>-236138000.0</v>
       </c>
       <c r="J28">
         <v>-225311000.0</v>
       </c>
       <c r="K28">
         <v>102924000.0</v>
       </c>
       <c r="L28">
         <v>-116008000.0</v>
       </c>
       <c r="M28">
         <v>-1531000.0</v>
       </c>
       <c r="N28">
         <v>-3264000.0</v>
       </c>
       <c r="O28">
         <v>-66028000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B29">
         <v>704131000.0</v>
       </c>
       <c r="C29">
         <v>848609000.0</v>
       </c>
       <c r="D29">
         <v>328458000.0</v>
       </c>
       <c r="E29">
         <v>136273000.0</v>
       </c>
       <c r="F29">
         <v>736604000.0</v>
       </c>
       <c r="G29">
         <v>579837000.0</v>
       </c>
       <c r="H29">
         <v>287669000.0</v>
       </c>
       <c r="I29">
         <v>224274000.0</v>
       </c>
       <c r="J29">
         <v>250647000.0</v>
       </c>
       <c r="K29">
         <v>229264000.0</v>
       </c>
       <c r="L29">
         <v>13519000.0</v>
       </c>
       <c r="M29">
         <v>196507000.0</v>
       </c>
       <c r="N29">
         <v>165011000.0</v>
       </c>
       <c r="O29">
         <v>128442000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B30">
         <v>2176000.0</v>
       </c>
       <c r="C30">
         <v>-265058000.0</v>
       </c>
       <c r="D30">
         <v>-70406000.0</v>
       </c>
       <c r="E30">
         <v>-3004000.0</v>
       </c>
       <c r="F30">
         <v>-273914000.0</v>
       </c>
       <c r="G30">
         <v>-99748000.0</v>
       </c>
       <c r="H30">
         <v>-33144000.0</v>
       </c>
       <c r="I30">
         <v>6459000.0</v>
       </c>
@@ -17448,4116 +17651,4184 @@
       <c r="O30">
         <v>-120090000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX30"/>
+  <dimension ref="A1:AY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B2">
+        <v>1193000000.0</v>
+      </c>
+      <c r="C2">
         <v>1061304000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>928398000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>798396000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>975579000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>800792000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>692862000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>450316000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>721854000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>555905000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>494302000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>456489000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>714812000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>549795000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>504179000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>489322000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>834070000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1058976000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>923382000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>782567000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>847224000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>634032000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>422340000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>422537000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>380746000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>277108000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>220620000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>212102000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>286115000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>256769000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>227965000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>144610000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>300223000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>197178000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>245356000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>183221000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>492686000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>253605000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>156067000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>105972000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>166169000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>131927000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>97777000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>97687000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>88662000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>76630000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>73110000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>72214000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>109420000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>98801000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B3">
+        <v>6000000</v>
+      </c>
+      <c r="C3">
         <v>6250000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>639000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2238000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13185000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14481000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3850000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10496000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10872000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12223000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15580000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>23273000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15654000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19085000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13850000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13311000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4485000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1126000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5054000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1097000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1403000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3146000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4456000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3052000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3494000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3751000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2691000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6839000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7441000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2190000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1337000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2176000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1023000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1538000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>652000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2311000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3218000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1591000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4756000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>622000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7454000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4598000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2230000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1586000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>971000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1565000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1293000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>902000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>911000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>275000</v>
       </c>
     </row>
-    <row r="4" spans="1:50">
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-257079000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>166063000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>35133000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>25100000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-333489000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-212177000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>138377000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>142269000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-64839000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>210968000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>205017000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-1990000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>39271000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>107984000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>52085000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>14791000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-72474000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>18584000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>27824000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>85660000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-146176000.0</v>
       </c>
-      <c r="AH4"/>
       <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>61331000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-311703000.0</v>
       </c>
-      <c r="AL4"/>
       <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>50095000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-60197000.0</v>
       </c>
-      <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>25734000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>41972000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5231000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-52622000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6417000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-7593000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>47159000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-14687000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>40367000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-72412000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-5646000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2202000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9498000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>43776000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-537000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2234000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>6031000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-12088000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5385000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1675000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4067000.0</v>
       </c>
-      <c r="AH5"/>
       <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>-11855000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1585000.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>6053000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4842000.0</v>
       </c>
-      <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-    </row>
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>-444000000.0</v>
+      </c>
+      <c r="C6">
         <v>132564000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>132906000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>130002000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-177183000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>174787000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>107930000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>242546000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-271538000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>165949000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>61603000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>37813000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-258323000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>165017000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>45616000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>14857000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-344748000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-224906000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>135594000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>140815000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-64657000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>213192000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>211692000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-197000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>41791000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>103638000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>56488000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8518000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-74013000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>29346000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>28804000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>83355000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-155613000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>103045000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-48178000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>62135000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-309465000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>239081000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>97538000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>50095000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-60197000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>34242000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>34150000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>90000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>9025000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>12032000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3520000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>896000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-37206000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>10619000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:50">
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B7">
+        <v>-477000000.0</v>
+      </c>
+      <c r="C7">
         <v>149731000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17318000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>144450000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-313571000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>175602000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>97967000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>139341000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-216835000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>83979000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-40968000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6713000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-246091000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>128380000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-40259000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-45387000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-411244000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2369000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>329512000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>66590000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-216093000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>163782000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>173679000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>35277000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-192509000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>79830000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>25325000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>75665000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-177158000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>76146000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>15286000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>82391000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-169573000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>71221000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-7758000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>82021000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-116014000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>39371000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>61665000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>75123000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-101363000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>17640000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-11658000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>28546000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-131705000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>42213000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>79425000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>61594000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-90774000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>52206000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:50">
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>42358000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-37508000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-5622000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-5257000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>10645000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>52791000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-14275000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-41632000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>17244000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-31901000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-6699000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-21171000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>26806000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-23202000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>3196000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>3212000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>3407000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-32242000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>274000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>15799000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>11751000.0</v>
       </c>
-      <c r="AH8"/>
       <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>24270000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>19655000.0</v>
       </c>
-      <c r="AL8"/>
       <c r="AM8"/>
-      <c r="AN8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>20501000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>6051000.0</v>
       </c>
-      <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B9">
+        <v>19000000.0</v>
+      </c>
+      <c r="C9">
         <v>-42745000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-7158000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-47003000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>14391000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-89669000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>27061000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-10945000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>51625000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-64185000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-238000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-45549000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>42358000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-37508000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-5622000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-5257000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>10645000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>52575000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-14275000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-41632000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>17244000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-31901000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-6699000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-21171000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>26806000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-23202000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3196000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3212000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3407000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-6213000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>274000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>15799000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>11751000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-44188000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5279000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>23083000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-2376000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-27954000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>11519000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6628000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4280000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-15248000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>13209000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2338000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2990000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-30065000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-3034000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>10929000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>13637000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-29462000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:50">
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>275617000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-49229000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>44909000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-271297000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-211068000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>315804000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>127608000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-232344000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>195065000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>162370000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>52263000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-198030000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>128545000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>20924000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>66821000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-177031000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>69437000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>13450000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>66543000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-175958000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>105398000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-9796000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>62052000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-112957000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>53538000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>43030000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>63951000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-103866000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>37461000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-15232000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>26789000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-133324000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>67963000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>79471000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>50704000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-97915000.0</v>
       </c>
-      <c r="AX10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:50">
+      <c r="AY10"/>
+    </row>
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-22407000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-304412000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>120861000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-30861000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>24276000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-419433000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-40126000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>308923000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>133204000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-993000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>268999000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>193188000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>63360000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-223239000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>76375000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>32794000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>61414000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-180384000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>120476000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>20397000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>68267000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-185391000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>7397000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-3241000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>69606000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-137254000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>72789000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>53782000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>48569000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-112256000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-11484000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>51797000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>50545000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:50">
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>54990000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>34830000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>46816000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>45987000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>38501000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>34426000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-25724000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15828000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>16099000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>35869000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4664000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5207000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17059000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>21923000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>19871000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>14167000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9127000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>15104000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7051000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>13330000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8613000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>17449000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-1172000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>17199000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11121000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>13841000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>37272000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>14728000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>8555000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>11937000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>33456000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>16645000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>16146000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8334000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>17927000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>49139000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:50">
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>80981000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-283513000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>115292000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-53035000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>96470000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-374219000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-27200000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>254626000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>191225000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-253035000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>211310000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>138150000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>60865000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-193358000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>96006000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>19306000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>64336000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-172812000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>110652000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>16753000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>74791000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-196034000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>92334000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>4095000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>73459000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-137035000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>85791000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2464000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>6053000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>4842000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-56827000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>51002000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-2111000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:50">
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B14">
+        <v>8000000.0</v>
+      </c>
+      <c r="C14">
         <v>8044000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8297000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10303000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15990000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15409000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9561000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7444000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8856000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8260999.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6657000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7086000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6532000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6347000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13256000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19475000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>19143000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19948000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>20074000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4344000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4171000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3937000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3949000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3670000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3672000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5011000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4336000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3981000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3963000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3666000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3635000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3706000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3468000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1785000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1971000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2175000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1974000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1955000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2845000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1814000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2239000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2433000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1921000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1713000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1432000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1322000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1390000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1406000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1390000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1249000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:50">
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B15">
+        <v>61000000.0</v>
+      </c>
+      <c r="C15">
         <v>39157000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>40628000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>41776000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>52476000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>38517000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>37026000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>38404000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>51270000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>35554000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>35510000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>35419000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>41971000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>32341000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>34231000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>33322000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>40490000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>27447000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>27855000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>28299000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>31205000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>21704000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>21889000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>22166000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>26247000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>19551000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>18894000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>19323000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>22887000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>16644000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>16710000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>16731000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>16843000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>12597000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>14590000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>12407000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>12487000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>19413000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>10389000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>10419000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>15072000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>8909000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>8913000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>95560000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147000.0</v>
       </c>
       <c r="AU15">
         <v>1147000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AV15">
+        <v>1147000.0</v>
+      </c>
+      <c r="AW15"/>
+      <c r="AX15">
         <v>2166000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1075000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:50">
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B16">
+        <v>749000000.0</v>
+      </c>
+      <c r="C16">
         <v>1193868000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1061304000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>928398000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>798396000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>975579000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>800792000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>692862000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>450316000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>721854000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>555905000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>494302000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>456489000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>714812000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>549795000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>504179000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>489322000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>834070000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1058976000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>923382000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>782567000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>847224000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>634032000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>422340000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>422537000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>380746000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>277108000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>220620000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>212102000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>286115000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>256769000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>227965000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>144610000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>300223000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>197178000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>245356000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>183221000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>492686000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>253605000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>156067000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>105972000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>166169000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>131927000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>97777000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>97687000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>88662000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>76630000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>73110000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>72214000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>109420000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:50">
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-8703000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>-2084000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-1074000.0</v>
       </c>
-      <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B18">
+        <v>-342000000.0</v>
+      </c>
+      <c r="C18">
         <v>286783000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>217043000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>322808000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-144815000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>343903000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>261664000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>278726000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-75383000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>213087000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>85316000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>112547000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-149222000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>219063000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>77192000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>71792000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-282505000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>63343000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>546963000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>209114000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-91496000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>269507000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>304058000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>110858000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-118734000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>173160000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>94924000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>115513000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-116650000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>130021000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>74869000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>132655000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-119997000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>108395000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>72343000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>126363000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-64173000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>75863000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>108462000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>105746000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-75230000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>43430000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>22306000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>45858000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-107460000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>71808000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>104528000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>83125000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-67625000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>90288000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:50">
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B19">
+        <v>118000000.0</v>
+      </c>
+      <c r="C19">
         <v>-41539000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>57048000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-114278000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>109648000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-106349000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-87398000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-30879000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-40432000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-14688000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-22744000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>2660000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>3293000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>50000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3157000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1426000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>72687000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-71077000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-779000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>7243000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>160375000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>25465000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-56432000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-54886000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>12723000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-44301000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-6369000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-51767000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>92212000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-85488000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-13537000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-10015000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>193632000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-78109000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-70726000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-39255000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-20074000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>16495000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-269000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-429000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>19908000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>225792000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-193200000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-105653000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:50">
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-307000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-199000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2519000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="R21">
         <v>-2000.0</v>
       </c>
       <c r="S21">
+        <v>-2000.0</v>
+      </c>
+      <c r="T21">
         <v>-173000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-33000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-74000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1890000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2099000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-97000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-90000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>705000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2389000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-8397000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-90000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>60000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1535000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-254000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-140000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-386000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-2242000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>192372000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-207372000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-41256000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-7816000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-32500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>17500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-3047000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-3047000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-3047000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:50">
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22">
+        <v>78000000.0</v>
+      </c>
+      <c r="C22">
         <v>98312000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>116548000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>111781000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>97533000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>121920000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>95302000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>93549000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>88940000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>81077000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>70803000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>67031000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>61390000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>59660000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>63051000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>60730000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>70782000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>65173000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>174308000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>112883000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>85960000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>99366000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>118515000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>48790000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>46100000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>59014000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>48894000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>33109000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>42776000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>45348000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>43955000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>40121000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>29682000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>38099000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>61583000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>33357000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>39244000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>34076000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>33980000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>20876000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>19411000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>22780000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>22661000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9255000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>15071000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>24785000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>24185000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>16612000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>14357000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>19363000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:50">
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B23">
+        <v>-106000000.0</v>
+      </c>
+      <c r="C23">
         <v>-3628000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2870000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-38172000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-136341000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-380000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-247000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-723000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-109989000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-593000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-95000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-7312000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-69179000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-407000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-4286000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1244000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-42455000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-41000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-4195000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-34946000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>22319000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-19000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-17000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-17441000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-8000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>254000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-87000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-31267000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-87678000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-14874000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-97191000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4134000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-33353000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>247000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-198022000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>216507000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>11336000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>28000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1071000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-52000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-2562000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1257000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>420000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1014000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1330000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-260000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>845000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-17000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:50">
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>67841000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10793000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>122833000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-225359000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-133491000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-49943000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2535000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2462000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-3311000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2660000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3293000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-20427000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>68104000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1426000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>72687000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-71077000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-779000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-304000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>160375000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>25465000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-56432000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-54886000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>12723000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-44301000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-6369000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-51767000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-170000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1604000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>843000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>892000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-30000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1625000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1551000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2228000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-999000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-2715000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-269000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-429000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>19908000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>690000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>32679000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>63630000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>128793000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-55730000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-98919000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-80595000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>31629000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-70685000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:50">
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B25">
+        <v>10000000.0</v>
+      </c>
+      <c r="C25">
         <v>10533000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14596000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11880000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>27479000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7981000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15765000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7853000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>12468000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-5287999.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14136000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10148000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9927000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2052000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11131000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>15923000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9743000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>15229000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14244000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10484000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6601000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9166000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7304000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7260000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6695000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>16873000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5090000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>348000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5921000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>310000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>354000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>240000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-335000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-1066000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>534000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>365000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>614000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1564000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>705000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>739000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-148000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>887000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-204000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2003000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>97000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>661000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1321000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>681000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>12299000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:50">
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B26">
+        <v>-50000000.0</v>
+      </c>
+      <c r="C26">
         <v>-49999000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-87897000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7811000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-7811000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-52188000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-86000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-723000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-240000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-593000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-95000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-24952000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-69766000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>432000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-186000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-8181000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-40724000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-121596000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-70251000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-45453000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-67493000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-60410000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-18602000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-23212000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>189060000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1813000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-4325000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-21001000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-2502000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-367000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-14963000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-20003000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-34230000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-16239000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-1000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-9419000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1841000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-22756000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="AN26">
         <v>-1000.0</v>
       </c>
       <c r="AO26">
+        <v>-1000.0</v>
+      </c>
+      <c r="AP26">
         <v>-4571000.0</v>
       </c>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>995000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>-2172000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:50">
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B27">
+        <v>45000000.0</v>
+      </c>
+      <c r="C27">
         <v>51529000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>60923000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>46632000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>42220000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>44461000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>45586000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>45325000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>33071000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>40472000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>43974000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>42740000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>39409000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>34170000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>40760000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>41399000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>40607000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>19477000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>19152000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>18956000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>34290000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>15642000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>12642000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>16941000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>17196000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>16554000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>16682000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>18347000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>12762000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>12021000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>13781000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>13569000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>17190000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1186000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>22363000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>13006000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>10556000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6503000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>10872000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>10640000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>11342000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>9686000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>10054000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>8085000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>7232000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>6093000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>6381000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3485000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>7241000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>5446000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:50">
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B28">
+        <v>-217000000.0</v>
+      </c>
+      <c r="C28">
         <v>-92784000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-131395000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-72137000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-196628000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-91085000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-37359000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-39127000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-161499000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-36147000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-35605000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-67683000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-111150000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-32623000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-38902000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-45266000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-123671000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-149084000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-102474000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-73784000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-133718000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-84004000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-42609000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-45492000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>145282000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-20875000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-25563000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-48955000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-56746000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-17246000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-33508000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-36980000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-148404000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>75283000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-50186000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-22952000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-227456000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>166732000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-6869000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-53138000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3801000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-9735000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-11475000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-94303000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-495000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-133000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>183000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-260000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1321000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-3264000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B29">
+        <v>-336000000.0</v>
+      </c>
+      <c r="C29">
         <v>293033000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>217682000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>325046000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-131630000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>358384000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>265514000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>289222000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-64511000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>225310000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>100896000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>135820000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-133568000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>238148000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>91042000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>85103000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-278020000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>64469000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>552017000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>210211000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-90093000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>272653000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>308514000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>113910000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-115240000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>176911000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>97615000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>122352000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-109209000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>132211000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>76206000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>134831000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-118974000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>109933000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>72995000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>128674000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-60955000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>77454000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>113218000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>106368000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-67776000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>48028000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>24536000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>47444000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-106489000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>73373000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>105821000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>84027000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-66714000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>90563000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:50">
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B30">
+        <v>112000000.0</v>
+      </c>
+      <c r="C30">
         <v>-49603000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>56409000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-114278000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>109648000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-106349000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-87398000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-30879000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-40432000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-14688000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-22744000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-20613000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-12361000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-39462000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-17007000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-14737000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>68202000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-127562000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-311166000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5842000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>158972000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>22319000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-60888000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-70408000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9229000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-48052000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-19967000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-58606000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>93481000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-87678000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-14874000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-12191000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>121202000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-79673000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-71228000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-44391000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-23292000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-8031000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-5025000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1051000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>12454000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3209000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>19492000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>47605000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>115665000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-61473000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-101212000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-81497000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>30718000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-80050000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>