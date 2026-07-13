--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -975,72 +978,76 @@
       <c r="G5">
         <v>-674000.0</v>
       </c>
       <c r="H5">
         <v>-397000.0</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>5841000.0</v>
+      </c>
       <c r="C7">
         <v>5324000.0</v>
       </c>
       <c r="D7">
         <v>4948000.0</v>
       </c>
       <c r="E7">
         <v>30104000.0</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>12000.0</v>
+      </c>
       <c r="C8">
         <v>12000.0</v>
       </c>
       <c r="D8">
         <v>12000.0</v>
       </c>
       <c r="E8">
         <v>12000.0</v>
       </c>
       <c r="F8">
         <v>12000.0</v>
       </c>
       <c r="G8">
         <v>7000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
@@ -1344,51 +1351,53 @@
       </c>
       <c r="C23">
         <v>1133320000.0</v>
       </c>
       <c r="D23">
         <v>1203343000.0</v>
       </c>
       <c r="E23">
         <v>1249642000.0</v>
       </c>
       <c r="F23">
         <v>1193056000.0</v>
       </c>
       <c r="G23">
         <v>1065329999.0</v>
       </c>
       <c r="H23">
         <v>829213000.0</v>
       </c>
       <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>516078000.0</v>
+      </c>
       <c r="C24">
         <v>545385000.0</v>
       </c>
       <c r="D24">
         <v>576710000.0</v>
       </c>
       <c r="E24">
         <v>643563000.0</v>
       </c>
       <c r="F24">
         <v>637673000.0</v>
       </c>
       <c r="G24">
         <v>669458000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
@@ -1413,77 +1422,79 @@
       </c>
       <c r="G26">
         <v>250052906.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>485418000.0</v>
+        <v>491259000.0</v>
       </c>
       <c r="C28">
         <v>501823000.0</v>
       </c>
       <c r="D28">
         <v>548038000.0</v>
       </c>
       <c r="E28">
         <v>654517000.0</v>
       </c>
       <c r="F28">
         <v>609223000.0</v>
       </c>
       <c r="G28">
         <v>603312000.0</v>
       </c>
       <c r="H28">
         <v>518300000.0</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>971574000.0</v>
+      </c>
       <c r="C29">
         <v>973738000.0</v>
       </c>
       <c r="D29">
         <v>1025322000.0</v>
       </c>
       <c r="E29">
         <v>1066553000.0</v>
       </c>
       <c r="F29">
         <v>950035000.0</v>
       </c>
       <c r="G29">
         <v>-24604078.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
         <v>57895000.0</v>
       </c>
@@ -1510,101 +1521,105 @@
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>415990000.0</v>
       </c>
       <c r="F31">
         <v>225448828.0</v>
       </c>
       <c r="G31">
         <v>225448828.0</v>
       </c>
       <c r="H31">
         <v>-425699000.0</v>
       </c>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>201038000.0</v>
+      </c>
       <c r="C32">
         <v>202175000.0</v>
       </c>
       <c r="D32">
         <v>203629000.0</v>
       </c>
       <c r="E32">
         <v>223704000.0</v>
       </c>
       <c r="F32">
         <v>199922000.0</v>
       </c>
       <c r="G32">
         <v>1285922.0</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
         <v>847792000.0</v>
       </c>
       <c r="C33">
         <v>835973000.0</v>
       </c>
       <c r="D33">
         <v>905977000.0</v>
       </c>
       <c r="E33">
         <v>924679000.0</v>
       </c>
       <c r="F33">
         <v>901339000.0</v>
       </c>
       <c r="G33">
         <v>807349999.0</v>
       </c>
       <c r="H33">
         <v>664648000.0</v>
       </c>
       <c r="I33"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>35263000.0</v>
+      </c>
       <c r="C34">
         <v>33407000.0</v>
       </c>
       <c r="D34">
         <v>29820000.0</v>
       </c>
       <c r="E34">
         <v>30440000.0</v>
       </c>
       <c r="F34">
         <v>25890000.0</v>
       </c>
       <c r="G34">
         <v>25890000.0</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
         <v>599905000.0</v>
       </c>
@@ -1693,51 +1708,51 @@
       <c r="C39">
         <v>12614000.0</v>
       </c>
       <c r="D39">
         <v>15665000.0</v>
       </c>
       <c r="E39">
         <v>18157000.0</v>
       </c>
       <c r="F39">
         <v>18962000.0</v>
       </c>
       <c r="G39">
         <v>5037000.0</v>
       </c>
       <c r="H39">
         <v>4904000.0</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>48431000.0</v>
+        <v>42590000.0</v>
       </c>
       <c r="C40">
         <v>33813000.0</v>
       </c>
       <c r="D40">
         <v>36161000.0</v>
       </c>
       <c r="E40">
         <v>37502000.0</v>
       </c>
       <c r="F40">
         <v>36800000.0</v>
       </c>
       <c r="G40">
         <v>41880000.0</v>
       </c>
       <c r="H40">
         <v>22970000.0</v>
       </c>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
@@ -1793,51 +1808,53 @@
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>131798000.0</v>
+      </c>
       <c r="C45">
         <v>123632000.0</v>
       </c>
       <c r="D45">
         <v>123536000.0</v>
       </c>
       <c r="E45">
         <v>81703000.0</v>
       </c>
       <c r="F45">
         <v>51495000.0</v>
       </c>
       <c r="G45">
         <v>62702000.0</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
         <v>45127000.0</v>
       </c>
@@ -1910,102 +1927,104 @@
       <c r="I48"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49">
         <v>48800000.0</v>
       </c>
       <c r="F49">
         <v>-24604703.0</v>
       </c>
       <c r="G49">
         <v>-4443894.0</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>6571000.0</v>
+      </c>
       <c r="C50">
         <v>7201000.0</v>
       </c>
       <c r="D50">
         <v>7461000.0</v>
       </c>
       <c r="E50">
         <v>7000000.0</v>
       </c>
       <c r="F50">
         <v>7875000.0</v>
       </c>
       <c r="G50">
         <v>5528000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>522649000.0</v>
+        <v>528490000.0</v>
       </c>
       <c r="C51">
         <v>557910000.0</v>
       </c>
       <c r="D51">
         <v>589119000.0</v>
       </c>
       <c r="E51">
         <v>680667000.0</v>
       </c>
       <c r="F51">
         <v>645548000.0</v>
       </c>
       <c r="G51">
         <v>674986000.0</v>
       </c>
       <c r="H51">
         <v>526635000.0</v>
       </c>
       <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>6571000.0</v>
+        <v>12412000.0</v>
       </c>
       <c r="C52">
         <v>12525000.0</v>
       </c>
       <c r="D52">
         <v>12409000.0</v>
       </c>
       <c r="E52">
         <v>12112000.0</v>
       </c>
       <c r="F52">
         <v>7875000.0</v>
       </c>
       <c r="G52">
         <v>5528000.0</v>
       </c>
       <c r="H52">
         <v>3800000.0</v>
       </c>
       <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>60</v>
       </c>
@@ -2212,453 +2231,473 @@
       </c>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>50782000.0</v>
+      </c>
+      <c r="C2">
         <v>60121000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>51231000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>44492000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>37586000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>44781000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>52738000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>58595000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>50258000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43692000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>39762000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>43774000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>37403000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>44948000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>43519000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>39648000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>41931000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>45708000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>46631000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>42744000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>36107000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>34601000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>145893.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-836000.0</v>
+      </c>
+      <c r="C5">
         <v>120000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>174000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-208000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1447000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1162000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-466000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-852000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-896000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-710000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1047000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-871000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1143000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-944000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1002000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>486000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-15000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-256000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-686000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-654999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-689999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-674000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>205414000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>6385000.0</v>
+      </c>
       <c r="C7">
+        <v>5841000.0</v>
+      </c>
+      <c r="D7">
         <v>5579000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5476000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5272000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4302000.0</v>
       </c>
       <c r="H7">
         <v>4302000.0</v>
       </c>
       <c r="I7">
+        <v>4302000.0</v>
+      </c>
+      <c r="J7">
         <v>29742000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4948000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>31237000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5112000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4946000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>30104000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>12000.0</v>
+      </c>
       <c r="C8">
         <v>12000.0</v>
       </c>
       <c r="D8">
         <v>12000.0</v>
       </c>
       <c r="E8">
         <v>12000.0</v>
       </c>
       <c r="F8">
         <v>12000.0</v>
       </c>
       <c r="G8">
         <v>12000.0</v>
       </c>
       <c r="H8">
         <v>12000.0</v>
       </c>
       <c r="I8">
         <v>12000.0</v>
       </c>
       <c r="J8">
         <v>12000.0</v>
       </c>
       <c r="K8">
@@ -2666,284 +2705,295 @@
       </c>
       <c r="L8">
         <v>12000.0</v>
       </c>
       <c r="M8">
         <v>12000.0</v>
       </c>
       <c r="N8">
         <v>12000.0</v>
       </c>
       <c r="O8">
         <v>12000.0</v>
       </c>
       <c r="P8">
         <v>12000.0</v>
       </c>
       <c r="Q8">
         <v>12000.0</v>
       </c>
       <c r="R8">
         <v>12000.0</v>
       </c>
       <c r="S8">
         <v>12000.0</v>
       </c>
-      <c r="T8"/>
+      <c r="T8">
+        <v>12000.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>370249000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>368482000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>368122000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>353245000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>351422000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>347556000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>329705000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>327490000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>25319734.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>12460438.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>24281.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>33066000.0</v>
+      </c>
+      <c r="C10">
         <v>37231000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>50723000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>63842000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>39068000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>56087000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>50751000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>53080000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>41127000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>41081000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>36833000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>42740000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>20816000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>26150000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16606000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>30555000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>44081000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>36325000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>53927000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>55665000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>87462000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>71674000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-8335000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>33066000.0</v>
+      </c>
+      <c r="C12">
         <v>37231000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>50723000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>63842000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>39068000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>56087000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>50751000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>53080000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>41127000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>41081000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>36833000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>42740000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20816000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>26150000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16606000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>30555000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>44081000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>36325000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>53927000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>55665000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>87462000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>71674000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>8335000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>12000.0</v>
       </c>
       <c r="C13">
         <v>12000.0</v>
       </c>
       <c r="D13">
         <v>12000.0</v>
       </c>
       <c r="E13">
         <v>12000.0</v>
       </c>
       <c r="F13">
         <v>12000.0</v>
       </c>
       <c r="G13">
         <v>12000.0</v>
       </c>
       <c r="H13">
         <v>12000.0</v>
       </c>
       <c r="I13">
@@ -2958,2832 +3008,2950 @@
       <c r="L13">
         <v>12000.0</v>
       </c>
       <c r="M13">
         <v>12000.0</v>
       </c>
       <c r="N13">
         <v>12000.0</v>
       </c>
       <c r="O13">
         <v>12000.0</v>
       </c>
       <c r="P13">
         <v>12000.0</v>
       </c>
       <c r="Q13">
         <v>12000.0</v>
       </c>
       <c r="R13">
         <v>12000.0</v>
       </c>
       <c r="S13">
         <v>12000.0</v>
       </c>
       <c r="T13">
+        <v>12000.0</v>
+      </c>
+      <c r="U13">
         <v>250112890.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>250110066.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>7000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>719.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>122004920.0</v>
+      </c>
+      <c r="C14">
         <v>121526000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>119405911.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>119790625.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>119559217.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>118442000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>118694000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>119261236.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>119505330.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>119573000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>119245956.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>117868922.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>117244762.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>117179000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>117138134.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>117114553.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>116048559.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>115807000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>106285072.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67673884.0</v>
       </c>
       <c r="U14">
         <v>67673884.0</v>
       </c>
       <c r="V14">
         <v>67673884.0</v>
       </c>
       <c r="W14">
         <v>67673884.0</v>
       </c>
       <c r="X14">
+        <v>67673884.0</v>
+      </c>
+      <c r="Y14">
         <v>92833512.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>105413326.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>12000.0</v>
       </c>
       <c r="N15">
         <v>12000.0</v>
       </c>
       <c r="O15">
         <v>12000.0</v>
       </c>
       <c r="P15">
         <v>12000.0</v>
       </c>
       <c r="Q15">
         <v>12000.0</v>
       </c>
       <c r="R15">
+        <v>12000.0</v>
+      </c>
+      <c r="S15">
         <v>625.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>12000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1080.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>952.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>719.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>450000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1581000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1475000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-11683000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-979000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>-48272000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-41635000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>165893.0</v>
       </c>
-      <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>58390000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>68955000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>68735000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>72172000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
-        <v>372340000.0</v>
+        <v>375025000.0</v>
       </c>
       <c r="C20">
         <v>372340000.0</v>
       </c>
       <c r="D20">
         <v>372340000.0</v>
       </c>
       <c r="E20">
         <v>372340000.0</v>
       </c>
       <c r="F20">
         <v>372340000.0</v>
       </c>
       <c r="G20">
+        <v>372340000.0</v>
+      </c>
+      <c r="H20">
         <v>413245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>419056000.0</v>
       </c>
       <c r="I20">
         <v>419056000.0</v>
       </c>
       <c r="J20">
         <v>419056000.0</v>
       </c>
       <c r="K20">
         <v>419056000.0</v>
       </c>
       <c r="L20">
         <v>419056000.0</v>
       </c>
       <c r="M20">
-        <v>418121000.0</v>
+        <v>419056000.0</v>
       </c>
       <c r="N20">
         <v>418121000.0</v>
       </c>
       <c r="O20">
+        <v>418121000.0</v>
+      </c>
+      <c r="P20">
         <v>417298000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>417339000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>411721000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>411383000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>381860000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>377368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>359099000.0</v>
       </c>
       <c r="V20">
         <v>359099000.0</v>
       </c>
-      <c r="W20"/>
+      <c r="W20">
+        <v>359099000.0</v>
+      </c>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>396922000.0</v>
+      </c>
+      <c r="C21">
         <v>396910000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>400324000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>403713000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>407130000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>386676000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>398804000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>403483000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>406896000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>410465000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>413774000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>417613000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>421292000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>424855000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>428404000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>434120000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>434672000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>438461000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>421870000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>425423000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>401186000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>404522000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>210513000.0</v>
+      </c>
+      <c r="C22">
         <v>205661000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>195657000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>180827000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>189143000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>192523000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>179285000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>173518000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>184016000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>192260000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>207161000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>217504000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>229045000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>233573000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>230509000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>214867000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>191126000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>185040000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>164343000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>134833000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>126194000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>133928000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>1178809000.0</v>
+      </c>
+      <c r="C23">
         <v>1163953000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1165114000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1158230000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1144161000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1133320000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1184234000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1198091000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1191734000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1203343000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1219123000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1250668000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1242317000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1249642000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1257059000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1260755000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1248685000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1193056000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1136686000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1113690000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1080698000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1065329999.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>165893.0</v>
       </c>
-      <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>205414000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>530825000.0</v>
+      </c>
       <c r="C24">
+        <v>516078000.0</v>
+      </c>
+      <c r="D24">
         <v>528856000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>543271000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>544194000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>545385000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>548905000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>548698000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>560112000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>576710000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>603507000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>629435000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>636151000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>643563000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>635627000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>636756000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>636303000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>637673000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>564187000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>669458000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>636151000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>643563000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>635627000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>636756000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>636303000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>564187000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>250112265.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>250112265.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>250109441.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>485418000.0</v>
+        <v>548397000.0</v>
       </c>
       <c r="C28">
+        <v>491259000.0</v>
+      </c>
+      <c r="D28">
         <v>518198000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>491784000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>517466000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>501823000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>509935000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>507357000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>556171000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>548038000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>604482000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>598378000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>615335000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>654517000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>625021000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>612501000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>598522000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>609223000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>521995000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>619737000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>588189000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>603312000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>8335000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>993357000.0</v>
+      </c>
       <c r="C29">
+        <v>971574000.0</v>
+      </c>
+      <c r="D29">
         <v>975244000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>987989000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>975847000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>973738000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1015127000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1019304000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1012471000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1025322000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1047979000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1071422000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1056549000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1066553000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1059912000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1027423000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>982040000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>950035000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>895745000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>-24604078.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>59075000.0</v>
+      </c>
+      <c r="C30">
         <v>57895000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>49553000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>51011000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>50894000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36123000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>44492000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>56061000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>48721000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>48360000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>47390000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>57080000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>56277000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>47083000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>59722000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>58222000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>63722000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>51390000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>55359000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>62873000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>55285000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>47341000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-394929000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-401253000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-419015000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>415990000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-427417000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>384367000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-506956000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>209571916.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-483907000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>209571916.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>222431340.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-523240000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>20000.0</v>
       </c>
-      <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-425699000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>217613000.0</v>
+      </c>
       <c r="C32">
+        <v>201038000.0</v>
+      </c>
+      <c r="D32">
         <v>202178000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>199654000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>187368000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>202175000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>196688000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>193582000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>188084000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>203629000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>215785000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>230064000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>228619000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>223704000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>228919000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>229683000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>217477000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>199922000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>180986000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>1285922.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>860886000.0</v>
+      </c>
+      <c r="C33">
         <v>847792000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>849057000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>855017000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>855975000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>835973000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>885678000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>896988000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>901926000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>905977000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>914456000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>917393000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>918133000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>924679000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>931744000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>940230000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>934399000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>901339000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>854123000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>852483000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>804866000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>807349999.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>165893.0</v>
       </c>
-      <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-8335000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>42739000.0</v>
+      </c>
       <c r="C34">
+        <v>35263000.0</v>
+      </c>
+      <c r="D34">
         <v>35284000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>37032000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>36516000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>33407000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>28897000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>28207000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2830000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>29820000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3265000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>24589000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>34104000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>30440000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>30745000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>79835000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>107401000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>37233333.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>78927000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>37233333.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>26026667.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2146000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>622538000.0</v>
+      </c>
+      <c r="C35">
         <v>599905000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>611498000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>616832000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>618758000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>616996000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>623623000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>627401000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>645095000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>668455000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>692340000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>712041000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>726354000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>732393000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>742378000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>785546000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>812439000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>796774000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>715286000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>744558000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>744083000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>742939999.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>43</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>33415000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>32635000.0</v>
       </c>
-      <c r="D36"/>
       <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>35974000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>30911000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1191000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1117000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>29250000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3185000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2068000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-918133000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-924679000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-931744000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-940230000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>32814000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-70045000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-72172000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>250112265.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>250109441.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-1.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-8335000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
-      <c r="T38">
+      <c r="T38"/>
+      <c r="U38">
         <v>1.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>810.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>15269000.0</v>
+      </c>
+      <c r="C39">
         <v>15374000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>20124000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7533000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9081000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12614000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>24028000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>18444000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>15944000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>15665000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>13283000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>15951000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>18046000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>18157000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>18478000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>16881000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>15357000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>18962000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8934000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7836000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>6891000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5037000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>48431000.0</v>
+        <v>36572000.0</v>
       </c>
       <c r="C40">
+        <v>42590000.0</v>
+      </c>
+      <c r="D40">
         <v>55997000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>43452000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>48663000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>33813000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>37137000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>36737000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>37965000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>36161000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>33288000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>38961000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>46645000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>37502000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>46877000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>44894000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>48578000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>36800000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>49418000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>59156000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>56540000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>41880000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>62827000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>58017000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>88830000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>79801000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>120565000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>176136000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>160080000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>144892000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>74684000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>73960000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>73482000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>385608000.0</v>
+      </c>
+      <c r="C42">
         <v>384873000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>381932000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>379610000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>378458000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>377557000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>376670000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>375194000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>374089000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>373869000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>372158000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>370249000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>368482000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>368122000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>353245000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>351422000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>347556000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>329705000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>327490000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>239151999.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>239020999.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>238883000.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>144627000.0</v>
+      </c>
       <c r="C45">
+        <v>131798000.0</v>
+      </c>
+      <c r="D45">
         <v>128185000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>131675000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>121778000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>123632000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>125122000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>124974000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>123947000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>123536000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>123117000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>120946000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>78720000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>81703000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>122391000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>56009000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45">
+      <c r="R45"/>
+      <c r="S45">
         <v>51495000.0</v>
       </c>
-      <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>88939000.0</v>
+      </c>
+      <c r="C46">
         <v>45127000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>43758000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>78964000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>76505000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>76957000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>73629000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>73258000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>74857000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>76456000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>78441000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>78656000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>78720000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>81703000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>86042000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>88771000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>88006000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>51495000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>50393000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>49692000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>44581000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>43729000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>78441000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>49691000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>50621000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>52181000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>86042000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>56009000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>55192000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>51495000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>50393000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>49692000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>44581000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>43729000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>71177000.0</v>
+      </c>
+      <c r="C48">
         <v>63920000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>57619000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>58425000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>47562000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>44745000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>82527000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>88815000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>71710000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>67980000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>66778000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>66026000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>53047000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>48800000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>64026000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>32447000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-8116000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-24974000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-6993000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>23207000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>109000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>2165000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-5000.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>66026000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>53047000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>48800000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>64026000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>32447000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-8116000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-40540974.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>6993000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-20320806.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-7461382.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49">
+      <c r="W49"/>
+      <c r="X49">
         <v>-5000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>6571000.0</v>
+      </c>
       <c r="C50">
+        <v>6571000.0</v>
+      </c>
+      <c r="D50">
         <v>6651000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>6879000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>7068000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>7201000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>7479000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>7437000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>7444000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>7461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6571000.0</v>
       </c>
       <c r="L50">
         <v>6571000.0</v>
       </c>
       <c r="M50">
         <v>6571000.0</v>
       </c>
       <c r="N50">
+        <v>6571000.0</v>
+      </c>
+      <c r="O50">
         <v>7000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="Q50">
         <v>6300000.0</v>
       </c>
       <c r="R50">
+        <v>6300000.0</v>
+      </c>
+      <c r="S50">
         <v>7875000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>5528000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>5528000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>522649000.0</v>
+        <v>581463000.0</v>
       </c>
       <c r="C51">
+        <v>528490000.0</v>
+      </c>
+      <c r="D51">
         <v>568921000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>555626000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>556534000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>557910000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>560686000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>560437000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>597298000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>589119000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>641315000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>641118000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>647668000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>680667000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>641627000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>643056000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>642603000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>645548000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>575922000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>675402000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>675651000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>674986000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>6571000.0</v>
+        <v>12956000.0</v>
       </c>
       <c r="C52">
+        <v>12412000.0</v>
+      </c>
+      <c r="D52">
         <v>6651000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>12355000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12340000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>12525000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>11781000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>11739000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>11920000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>12409000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>11802000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>11683000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>11517000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>12112000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="Q52">
         <v>6300000.0</v>
       </c>
       <c r="R52">
+        <v>6300000.0</v>
+      </c>
+      <c r="S52">
         <v>7875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5528000.0</v>
       </c>
       <c r="T52">
         <v>5528000.0</v>
       </c>
       <c r="U52">
         <v>5528000.0</v>
       </c>
       <c r="V52">
         <v>5528000.0</v>
       </c>
-      <c r="W52"/>
+      <c r="W52">
+        <v>5528000.0</v>
+      </c>
       <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>250052096.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>250112265.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>250109441.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>16670000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>1178809000.0</v>
+      </c>
+      <c r="C55">
         <v>1163953000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1165114000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1158230000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1144161000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1133320000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1184234000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1198091000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1191734000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1203343000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1219123000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1250668000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1242317000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1249642000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1257059000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1260755000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1248685000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1193056000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1136686000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1113690000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1080698000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1065329999.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>165893.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>317923000.0</v>
+      </c>
+      <c r="C56">
         <v>316161000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>316057000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>303213000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>288186000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>297347000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>298556000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>301103000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>289808000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>297366000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>304667000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>333275000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>324184000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>324963000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>325315000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>320525000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>314286000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>291717000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>282563000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>261207000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>275832000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>257980000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>8335000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>100310000.0</v>
+      </c>
+      <c r="C57">
         <v>115123000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>113879000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>103559000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>100818000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>95172000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>101868000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>107521000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>101724000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>93737000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>88882000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>103211000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>95565000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>101259000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>96396000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>90842000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>96809000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>91795000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>101577000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>107428000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>98175000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>82009000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>145893.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>722848000.0</v>
+      </c>
+      <c r="C58">
         <v>715028000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>725377000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>720391000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>719576000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>712168000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>725491000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>734922000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>746819000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>762192000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>781222000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>815252000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>821919000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>833652000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>838774000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>876388000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>909248000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>888569000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>816863000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>851986000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>842258000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>824948999.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>145893.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>455961000.0</v>
+      </c>
+      <c r="C60">
         <v>448925000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>439737000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>437839000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>424585000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>421152000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>458743000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>463169000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>444915000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>441151000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>437901000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>435416000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>420398000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>415990000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>418285000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>384367000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>339437000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>304487000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>319823000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>261704000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>238440000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>240381000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>20719.0</v>
       </c>
-      <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>205414000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
-      <c r="R62">
+      <c r="R62"/>
+      <c r="S62">
         <v>250112265.0</v>
       </c>
-      <c r="S62"/>
-      <c r="T62">
+      <c r="T62"/>
+      <c r="U62">
         <v>204571908.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>217431332.0</v>
       </c>
-      <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5812,2804 +5980,2899 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>361057000.0</v>
       </c>
       <c r="C2">
         <v>355480000.0</v>
       </c>
       <c r="D2">
         <v>403615000.0</v>
       </c>
       <c r="E2">
         <v>434757000.0</v>
       </c>
       <c r="F2">
         <v>406040000.0</v>
       </c>
       <c r="G2">
         <v>295935000.0</v>
       </c>
       <c r="H2">
         <v>219884000.0</v>
       </c>
       <c r="I2">
         <v>90839000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>23482000.0</v>
       </c>
       <c r="C3">
         <v>24435000.0</v>
       </c>
       <c r="D3">
         <v>24865000.0</v>
       </c>
       <c r="E3">
         <v>30456000.0</v>
       </c>
       <c r="F3">
         <v>25526000.0</v>
       </c>
       <c r="G3">
         <v>18968000.0</v>
       </c>
       <c r="H3">
         <v>19283000.0</v>
       </c>
       <c r="I3">
         <v>8088000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
-        <v>87494000.0</v>
+        <v>80466000.0</v>
       </c>
       <c r="C5">
         <v>82269000.0</v>
       </c>
       <c r="D5">
         <v>96679000.0</v>
       </c>
       <c r="E5">
         <v>118494000.0</v>
       </c>
       <c r="F5">
         <v>126942000.0</v>
       </c>
       <c r="G5">
         <v>85455000.0</v>
       </c>
       <c r="H5">
         <v>55484000.0</v>
       </c>
       <c r="I5">
         <v>-16192000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
-        <v>110976000.0</v>
+        <v>103948000.0</v>
       </c>
       <c r="C6">
         <v>106704000.0</v>
       </c>
       <c r="D6">
         <v>121544000.0</v>
       </c>
       <c r="E6">
         <v>148950000.0</v>
       </c>
       <c r="F6">
         <v>152468000.0</v>
       </c>
       <c r="G6">
         <v>104423000.0</v>
       </c>
       <c r="H6">
         <v>74767000.0</v>
       </c>
       <c r="I6">
         <v>-8104000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>252457000.0</v>
       </c>
       <c r="C9">
         <v>246744000.0</v>
       </c>
       <c r="D9">
         <v>256089000.0</v>
       </c>
       <c r="E9">
         <v>253658000.0</v>
       </c>
       <c r="F9">
         <v>286807000.0</v>
       </c>
       <c r="G9">
         <v>208244000.0</v>
       </c>
       <c r="H9">
         <v>148779000.0</v>
       </c>
       <c r="I9">
         <v>47072000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>28633000.0</v>
       </c>
       <c r="C10">
         <v>-26260000.0</v>
       </c>
       <c r="D10">
         <v>27579000.0</v>
       </c>
       <c r="E10">
         <v>78267000.0</v>
       </c>
       <c r="F10">
         <v>-16710000.0</v>
       </c>
       <c r="G10">
         <v>41683000.0</v>
       </c>
       <c r="H10">
         <v>5434000.0</v>
       </c>
       <c r="I10">
         <v>-35188000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>9458000.0</v>
       </c>
       <c r="C11">
         <v>-3025000.0</v>
       </c>
       <c r="D11">
         <v>8399000.0</v>
       </c>
       <c r="E11">
         <v>4493000.0</v>
       </c>
       <c r="F11">
         <v>10429000.0</v>
       </c>
       <c r="G11">
         <v>8826000.0</v>
       </c>
       <c r="H11">
         <v>4873000.0</v>
       </c>
       <c r="I11">
         <v>-4575000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
         <v>51833000.0</v>
       </c>
       <c r="C12">
         <v>50690000.0</v>
       </c>
       <c r="D12">
         <v>60746000.0</v>
       </c>
       <c r="E12">
         <v>40227000.0</v>
       </c>
       <c r="F12">
         <v>39128000.0</v>
       </c>
       <c r="G12">
         <v>43772000.0</v>
       </c>
       <c r="H12">
         <v>50386000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>19175000.0</v>
       </c>
       <c r="C15">
         <v>-23235000.0</v>
       </c>
       <c r="D15">
         <v>19180000.0</v>
       </c>
       <c r="E15">
         <v>73774000.0</v>
       </c>
       <c r="F15">
         <v>-27139000.0</v>
       </c>
       <c r="G15">
         <v>32857000.0</v>
       </c>
       <c r="H15">
         <v>561000.0</v>
       </c>
       <c r="I15">
         <v>-30613000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>73774000.0</v>
       </c>
       <c r="F16">
         <v>-27139000.0</v>
       </c>
       <c r="G16">
         <v>32857000.0</v>
       </c>
       <c r="H16">
         <v>561000.0</v>
       </c>
       <c r="I16">
         <v>-30613000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>104</v>
+      </c>
+      <c r="B17">
+        <v>19175000.0</v>
+      </c>
       <c r="C17">
         <v>-23235000.0</v>
       </c>
       <c r="D17">
         <v>2752000.0</v>
       </c>
       <c r="E17">
         <v>73774000.0</v>
       </c>
       <c r="F17">
         <v>-27139000.0</v>
       </c>
       <c r="G17">
         <v>32857000.0</v>
       </c>
       <c r="H17">
         <v>561000.0</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>105</v>
+      </c>
+      <c r="B18">
+        <v>-51833000.0</v>
+      </c>
       <c r="C18">
         <v>-50690000.0</v>
       </c>
       <c r="D18">
         <v>-55356000.0</v>
       </c>
       <c r="E18">
         <v>-40227000.0</v>
       </c>
       <c r="F18">
         <v>-39128000.0</v>
       </c>
       <c r="G18">
         <v>-43772000.0</v>
       </c>
       <c r="H18">
         <v>-50386000.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>67752000.0</v>
       </c>
       <c r="F19">
         <v>-55105000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>2395000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>87494000.0</v>
       </c>
       <c r="C21">
         <v>14668000.0</v>
       </c>
       <c r="D21">
         <v>94038000.0</v>
       </c>
       <c r="E21">
         <v>50742000.0</v>
       </c>
       <c r="F21">
         <v>77523000.0</v>
       </c>
       <c r="G21">
         <v>85455000.0</v>
       </c>
       <c r="H21">
         <v>46074000.0</v>
       </c>
       <c r="I21">
         <v>7039000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>526020000.0</v>
       </c>
       <c r="C23">
         <v>587556000.0</v>
       </c>
       <c r="D23">
         <v>565666000.0</v>
       </c>
       <c r="E23">
         <v>637673000.0</v>
       </c>
       <c r="F23">
         <v>615324000.0</v>
       </c>
       <c r="G23">
         <v>418724000.0</v>
       </c>
       <c r="H23">
         <v>322589000.0</v>
       </c>
       <c r="I23">
         <v>130872000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>112</v>
+      </c>
+      <c r="B25">
+        <v>28879000.0</v>
+      </c>
       <c r="C25">
         <v>29669000.0</v>
       </c>
       <c r="D25">
         <v>30560000.0</v>
       </c>
       <c r="E25">
         <v>30456000.0</v>
       </c>
       <c r="F25">
         <v>25526000.0</v>
       </c>
       <c r="G25">
         <v>18968000.0</v>
       </c>
       <c r="H25">
         <v>19283000.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
         <v>18831000.0</v>
       </c>
       <c r="C26">
         <v>18710000.0</v>
       </c>
       <c r="D26">
         <v>23844000.0</v>
       </c>
       <c r="E26">
         <v>29083000.0</v>
       </c>
       <c r="F26">
         <v>28280000.0</v>
       </c>
       <c r="G26">
         <v>23483000.0</v>
       </c>
       <c r="H26">
         <v>20630000.0</v>
       </c>
       <c r="I26">
         <v>6802000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>9355000.0</v>
       </c>
       <c r="D27">
         <v>5987000.0</v>
       </c>
       <c r="E27">
         <v>7159000.0</v>
       </c>
       <c r="F27">
         <v>6299000.0</v>
       </c>
       <c r="G27">
         <v>4379000.0</v>
       </c>
       <c r="H27">
         <v>3921000.0</v>
       </c>
       <c r="I27">
         <v>997000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>115</v>
+      </c>
+      <c r="B28">
+        <v>146132000.0</v>
+      </c>
       <c r="C28">
         <v>122794000.0</v>
       </c>
       <c r="D28">
         <v>114257000.0</v>
       </c>
       <c r="E28">
         <v>143569000.0</v>
       </c>
       <c r="F28">
         <v>110494000.0</v>
       </c>
       <c r="G28">
         <v>66496000.0</v>
       </c>
       <c r="H28">
         <v>58450000.0</v>
       </c>
       <c r="I28">
         <v>32234000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>116</v>
+      </c>
+      <c r="B29">
+        <v>9458000.0</v>
+      </c>
       <c r="C29">
         <v>-3025000.0</v>
       </c>
       <c r="D29">
         <v>3383000.0</v>
       </c>
       <c r="E29">
         <v>4493000.0</v>
       </c>
       <c r="F29">
         <v>10429000.0</v>
       </c>
       <c r="G29">
         <v>8826000.0</v>
       </c>
       <c r="H29">
         <v>-4873000.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>164963000.0</v>
       </c>
       <c r="C30">
         <v>232076000.0</v>
       </c>
       <c r="D30">
         <v>162051000.0</v>
       </c>
       <c r="E30">
         <v>202916000.0</v>
       </c>
       <c r="F30">
         <v>209284000.0</v>
       </c>
       <c r="G30">
         <v>122789000.0</v>
       </c>
       <c r="H30">
         <v>102705000.0</v>
       </c>
       <c r="I30">
         <v>40033000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>-58861000.0</v>
       </c>
       <c r="C31">
         <v>-40928000.0</v>
       </c>
       <c r="D31">
         <v>-66459000.0</v>
       </c>
       <c r="E31">
         <v>27525000.0</v>
       </c>
       <c r="F31">
         <v>-94233000.0</v>
       </c>
       <c r="G31">
         <v>-43772000.0</v>
       </c>
       <c r="H31">
         <v>-40640000.0</v>
       </c>
       <c r="I31">
         <v>-42227000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>613514000.0</v>
       </c>
       <c r="C32">
         <v>602224000.0</v>
       </c>
       <c r="D32">
         <v>659704000.0</v>
       </c>
       <c r="E32">
         <v>688415000.0</v>
       </c>
       <c r="F32">
         <v>692847000.0</v>
       </c>
       <c r="G32">
         <v>504179000.0</v>
       </c>
       <c r="H32">
         <v>368663000.0</v>
       </c>
       <c r="I32">
         <v>137911000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
-        <v>96464000.0</v>
+        <v>90021000.0</v>
       </c>
       <c r="C2">
+        <v>86126000.0</v>
+      </c>
+      <c r="D2">
         <v>78534000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>97103000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>88956000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>67968000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>81732000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>99203000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>106577000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>95453000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>98156000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>105514000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>104492000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>106908000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>106383000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>104132000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>117334000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>105071000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>94475000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>111841000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>94653000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>83865000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>77778000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>70468000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>63824000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
-        <v>5961000.0</v>
+        <v>7478000.0</v>
       </c>
       <c r="C3">
+        <v>7368000.0</v>
+      </c>
+      <c r="D3">
         <v>6125000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5564999.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7147000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6764000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5667000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6104000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5899999.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6087000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6472000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6142000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6163999.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7768000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6499000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6185000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5801000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7807000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6428000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5703000.0</v>
       </c>
-      <c r="U3">
-[...1 lines deleted...]
-      </c>
       <c r="V3">
+        <v>5588001.0</v>
+      </c>
+      <c r="W3">
         <v>4830000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2699000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4689000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4724000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
-        <v>21360000.0</v>
+        <v>19053000.0</v>
       </c>
       <c r="C5">
+        <v>21403000.0</v>
+      </c>
+      <c r="D5">
         <v>11722000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>27869000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>19601000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>30117000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>14022000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>27875000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>10823000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>19552000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>19735000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>30306000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>27313000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6152000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6723000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>26836000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>36335000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>24809000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-23650000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>44396000.0</v>
       </c>
-      <c r="U5">
-[...1 lines deleted...]
-      </c>
       <c r="V5">
+        <v>32494999.0</v>
+      </c>
+      <c r="W5">
         <v>21236000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>28380000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>30347000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>20020000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
-        <v>27321000.0</v>
+        <v>26531000.0</v>
       </c>
       <c r="C6">
+        <v>28771000.0</v>
+      </c>
+      <c r="D6">
         <v>17847000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>33433999.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>26748000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>36881000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>19689000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>33979000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>16722999.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>25639000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>26207000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>36448000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>33476999.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1616000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>13222000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>33021000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>42136000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>32616000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-17222000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>50099000.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
+        <v>38083000.0</v>
+      </c>
+      <c r="W6">
         <v>26066000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>31079000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>35036000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>24744000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
-        <v>58972000.0</v>
+        <v>57309000.0</v>
       </c>
       <c r="C9">
+        <v>69310000.0</v>
+      </c>
+      <c r="D9">
         <v>59839000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>69558000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>64088000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>72086000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>52306000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>70293000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>52059000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>60254000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>58374000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>69748000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>67713000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>47257000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>48392000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>75288000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>82721000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>74730000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>65198000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>81200000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>65679000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>54554000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>55529000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>54828000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>43333000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>9136000.0</v>
+      </c>
+      <c r="C10">
         <v>9911000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>463000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14366000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3893000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-40487000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7772000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>19160000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2839000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1845000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2844000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>17077000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5813000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-19599000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>30234000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>43586000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>24046000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-14807000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-33501000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>28888000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2710000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1123000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>19055000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>15336000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6169000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>1879000.0</v>
+      </c>
+      <c r="C11">
         <v>3610000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1269000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3503000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1076000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2705000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1484000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2055000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-891000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>643000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2092000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4098000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1566000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4373000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1345000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3023000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7188000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3174000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3301000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5790000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4766000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-830000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5512000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2827000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1317000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>9917000.0</v>
+      </c>
+      <c r="C12">
         <v>11492000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11259000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13374000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15708000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11498000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15010000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>13178000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11004000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18837000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13712000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9899000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>18298000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13447000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10428000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8961000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7391000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8032000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9851000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11174000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10071000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11929000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9325000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>52169.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>7257000.0</v>
+      </c>
+      <c r="C15">
         <v>6301000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-806000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>10863000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2817000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-37782000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6288000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>17105000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3730000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1202000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>752000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12979000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4247000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-15226000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>31579000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>40563000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>16858000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-17981000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-30200000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>23098000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-2056000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1953000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>13543000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>12509000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4852000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>752000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12979000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4247000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-15226000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>31579000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>40563000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>16858000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-12859424.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-30200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-12859424.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-3017488.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1953000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>13543000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12509000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4852000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>104</v>
+      </c>
+      <c r="B17">
+        <v>7257000.0</v>
+      </c>
       <c r="C17">
+        <v>6301000.0</v>
+      </c>
+      <c r="D17">
         <v>-806000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>10863000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2817000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-37782000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-6288000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>17105000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>3730000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1202000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>752000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>12979000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>4247000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-15226000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>31579000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>40563000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>16858000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-12859424.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-30200000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-12859424.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-3017668.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1953000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>13543000.0</v>
       </c>
-      <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>105</v>
+      </c>
+      <c r="B18">
+        <v>-9917000.0</v>
+      </c>
       <c r="C18">
+        <v>-11492000.0</v>
+      </c>
+      <c r="D18">
         <v>-11259000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13374000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-15708000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11498000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-15010000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-13178000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-11004000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-18837000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-13712000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-9899000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-18298000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13447000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-10428000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8961000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-7391000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8032000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9851000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-11174000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>52169.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-11929000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-9325000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-2978000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1863000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>7358000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>37600000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>27402000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4608000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-11203841.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-25564000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-11203841.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-80312.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>2395000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
-        <v>24770000.0</v>
+        <v>18383000.0</v>
       </c>
       <c r="C21">
+        <v>20482000.0</v>
+      </c>
+      <c r="D21">
         <v>15867000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>27514000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>19343000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-28981000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5563000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>27878000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10208000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>18790000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>19320000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>29954000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>25974000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-13510000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3062000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25145000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>36045000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>22766000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1914000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>40062000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>12781000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>13052000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>28380000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>26349000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>17674000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
-        <v>130666000.0</v>
+        <v>128947000.0</v>
       </c>
       <c r="C23">
+        <v>134954000.0</v>
+      </c>
+      <c r="D23">
         <v>122506000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>139147000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>133701000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>169035000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>128475000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>141618000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>148428000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>136917000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>137210000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>145308000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>146231000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>167675000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>151713000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>154275000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>164010000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>157035000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>157759000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>152979000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>147551000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>125367000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>104927000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>98947000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>89483000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>112</v>
+      </c>
+      <c r="B25">
+        <v>7478000.0</v>
+      </c>
       <c r="C25">
+        <v>7368000.0</v>
+      </c>
+      <c r="D25">
         <v>7473000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6891000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7147000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7895000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6960000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7493000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7321000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7553000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7779000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7478000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3679000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7768000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7949000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7590000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7149000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7807000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3553000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5703000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5588000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4830000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2699000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>3996000.0</v>
+      </c>
+      <c r="C26">
         <v>4937000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4715000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>5086000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4093000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4967000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4620000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4311000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>4812000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>4909000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>6100000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>6182000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>6653000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6687000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>6039000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>8196000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>8161000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>8113000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7133000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7065000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5969000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>6285000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5982000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>5595000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>5621000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>9355000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>5987000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>7159000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>6299000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>21074644.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4379000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>115</v>
+      </c>
+      <c r="B28">
+        <v>35402000.0</v>
+      </c>
       <c r="C28">
+        <v>43013000.0</v>
+      </c>
+      <c r="D28">
         <v>33466000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>32954000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>36699000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>25119000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>30109000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>34570000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>32996000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>26259000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>28880000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>29101000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>30017000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>41037000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>31921000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>36269000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>34342000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>31401000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>28891000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>26190000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2937356.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>17706000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>17303000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>116</v>
+      </c>
+      <c r="B29">
+        <v>1879000.0</v>
+      </c>
       <c r="C29">
+        <v>3610000.0</v>
+      </c>
+      <c r="D29">
         <v>1269000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3503000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1076000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2705000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1484000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2055000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-891000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>643000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2092000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4098000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1566000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4373000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1345000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3023000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7188000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3174000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3301000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5790000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4766000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-830000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5512000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
-        <v>34202000.0</v>
+        <v>38926000.0</v>
       </c>
       <c r="C30">
+        <v>48828000.0</v>
+      </c>
+      <c r="D30">
         <v>43972000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>42044000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>44745000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>101067000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>46743000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>42415000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>41851000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>41464000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>39054000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>39794000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>41739000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>60767000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45330000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>50143000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>46676000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>51964000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>63284000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>41138000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>52898000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>41502000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>27149000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>28479000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>25659000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
-        <v>-14859000.0</v>
+        <v>-9247000.0</v>
       </c>
       <c r="C31">
+        <v>-10571000.0</v>
+      </c>
+      <c r="D31">
         <v>-15404000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-13148000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-15450000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-11506000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-13335000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-8718000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-7369000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-16945000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-16476000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-12877000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-20161000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-6089000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>27172000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>18441000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-11999000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-37573000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-35415000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-11174000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-10071000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-11929000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-9325000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-11013000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-11505000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>147330000.0</v>
+      </c>
+      <c r="C32">
         <v>155436000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>138373000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>166661000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>153044000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>140054000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>134038000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>169496000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>158636000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>155707000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>156530000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>175262000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>172205000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>154165000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>154775000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>179420000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>200055000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>179801000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>159673000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>193041000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>160332000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>138419000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>133307000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>125296000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>107157000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -8640,2768 +8903,2857 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>56087000.0</v>
       </c>
       <c r="C2">
         <v>41081000.0</v>
       </c>
       <c r="D2">
         <v>26150000.0</v>
       </c>
       <c r="E2">
         <v>36325000.0</v>
       </c>
       <c r="F2">
         <v>71674000.0</v>
       </c>
       <c r="G2">
         <v>8335000.0</v>
       </c>
       <c r="H2">
         <v>10963000.0</v>
       </c>
       <c r="I2">
         <v>5479000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
-        <v>34607000</v>
+        <v>32551000</v>
       </c>
       <c r="C3">
         <v>6804000</v>
       </c>
       <c r="D3">
         <v>5934000</v>
       </c>
       <c r="E3">
         <v>13590000</v>
       </c>
       <c r="F3">
         <v>15233000</v>
       </c>
       <c r="G3">
         <v>9483000</v>
       </c>
       <c r="H3">
         <v>8542000</v>
       </c>
       <c r="I3">
         <v>2851000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-9875000.0</v>
       </c>
       <c r="F4">
         <v>-35349000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-5126000.0</v>
       </c>
       <c r="F5">
         <v>-371000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>-18856000.0</v>
       </c>
       <c r="C6">
         <v>15006000.0</v>
       </c>
       <c r="D6">
         <v>14931000.0</v>
       </c>
       <c r="E6">
         <v>-10175000.0</v>
       </c>
       <c r="F6">
         <v>-35349000.0</v>
       </c>
       <c r="G6">
         <v>63339000.0</v>
       </c>
       <c r="H6">
         <v>-2628000.0</v>
       </c>
       <c r="I6">
         <v>5484000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
-        <v>-29207000.0</v>
+        <v>-31585000.0</v>
       </c>
       <c r="C7">
         <v>-9111000.0</v>
       </c>
       <c r="D7">
         <v>24841000.0</v>
       </c>
       <c r="E7">
         <v>-56307000.0</v>
       </c>
       <c r="F7">
         <v>-44281000.0</v>
       </c>
       <c r="G7">
         <v>20716000.0</v>
       </c>
       <c r="H7">
         <v>-6280000.0</v>
       </c>
       <c r="I7">
         <v>10585000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>3777000.0</v>
       </c>
       <c r="F8">
         <v>-2765000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>127</v>
+      </c>
+      <c r="B9">
+        <v>-21409000.0</v>
+      </c>
       <c r="C9">
         <v>10756000.0</v>
       </c>
       <c r="D9">
         <v>-2280000.0</v>
       </c>
       <c r="E9">
         <v>3777000.0</v>
       </c>
       <c r="F9">
         <v>464000.0</v>
       </c>
       <c r="G9">
         <v>-11349000.0</v>
       </c>
       <c r="H9">
         <v>2110000.0</v>
       </c>
       <c r="I9">
         <v>-3344000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>128</v>
+      </c>
+      <c r="B10">
+        <v>-17076000.0</v>
+      </c>
       <c r="C10">
         <v>-16557000.0</v>
       </c>
       <c r="D10">
         <v>38199000.0</v>
       </c>
       <c r="E10">
         <v>-58406000.0</v>
       </c>
       <c r="F10">
         <v>-45073000.0</v>
       </c>
       <c r="G10">
         <v>22006000.0</v>
       </c>
       <c r="H10">
         <v>-7058000.0</v>
       </c>
       <c r="I10">
         <v>4469000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-2820000.0</v>
       </c>
       <c r="F11">
         <v>16965000.0</v>
       </c>
       <c r="G11">
         <v>8399000.0</v>
       </c>
       <c r="H11">
         <v>181000.0</v>
       </c>
       <c r="I11">
         <v>4369000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-25384000.0</v>
       </c>
       <c r="F12">
         <v>93002000.0</v>
       </c>
       <c r="G12">
         <v>12780000.0</v>
       </c>
       <c r="H12">
         <v>-7243000.0</v>
       </c>
       <c r="I12">
         <v>-5680000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-938000.0</v>
       </c>
       <c r="F13">
         <v>-44280000.0</v>
       </c>
       <c r="G13">
         <v>1660000.0</v>
       </c>
       <c r="H13">
         <v>-1513000.0</v>
       </c>
       <c r="I13">
         <v>5091000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>132</v>
+      </c>
+      <c r="B14">
+        <v>28879000.0</v>
+      </c>
       <c r="C14">
         <v>29669000.0</v>
       </c>
       <c r="D14">
         <v>30345000.0</v>
       </c>
       <c r="E14">
         <v>30456000.0</v>
       </c>
       <c r="F14">
         <v>25526000.0</v>
       </c>
       <c r="G14">
         <v>18968000.0</v>
       </c>
       <c r="H14">
         <v>19283000.0</v>
       </c>
       <c r="I14">
         <v>8088000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>100000.0</v>
       </c>
       <c r="H15">
         <v>417000.0</v>
       </c>
       <c r="I15">
         <v>417000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>37231000.0</v>
       </c>
       <c r="C16">
         <v>56087000.0</v>
       </c>
       <c r="D16">
         <v>41081000.0</v>
       </c>
       <c r="E16">
         <v>26150000.0</v>
       </c>
       <c r="F16">
         <v>36325000.0</v>
       </c>
       <c r="G16">
         <v>71674000.0</v>
       </c>
       <c r="H16">
         <v>8335000.0</v>
       </c>
       <c r="I16">
         <v>10963000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
-        <v>14334000.0</v>
+        <v>13669000.0</v>
       </c>
       <c r="C18">
         <v>40095000.0</v>
       </c>
       <c r="D18">
         <v>82158000.0</v>
       </c>
       <c r="E18">
         <v>-1278000.0</v>
       </c>
       <c r="F18">
         <v>6350000.0</v>
       </c>
       <c r="G18">
         <v>78930000.0</v>
       </c>
       <c r="H18">
         <v>876000.0</v>
       </c>
       <c r="I18">
         <v>-16674000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>2021000.0</v>
       </c>
       <c r="D19">
         <v>-2813000.0</v>
       </c>
       <c r="E19">
         <v>-25037000.0</v>
       </c>
       <c r="F19">
         <v>-134089000.0</v>
       </c>
       <c r="G19">
         <v>-165618000.0</v>
       </c>
       <c r="H19">
         <v>-14479000.0</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>139</v>
+      </c>
+      <c r="B21">
+        <v>-32108000.0</v>
+      </c>
       <c r="C21">
         <v>-32444000.0</v>
       </c>
       <c r="D21">
         <v>-66038000.0</v>
       </c>
       <c r="E21">
         <v>3517000.0</v>
       </c>
       <c r="F21">
         <v>-45942000.0</v>
       </c>
       <c r="G21">
         <v>145354000.0</v>
       </c>
       <c r="H21">
         <v>2700000.0</v>
       </c>
       <c r="I21">
         <v>439453000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>19175000.0</v>
       </c>
       <c r="C22">
         <v>-23235000.0</v>
       </c>
       <c r="D22">
         <v>19180000.0</v>
       </c>
       <c r="E22">
         <v>73774000.0</v>
       </c>
       <c r="F22">
         <v>-27139000.0</v>
       </c>
       <c r="G22">
         <v>32857000.0</v>
       </c>
       <c r="H22">
         <v>561000.0</v>
       </c>
       <c r="I22">
         <v>-30613000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
-        <v>-847000.0</v>
+        <v>342999.0</v>
       </c>
       <c r="C23">
         <v>-2161000.0</v>
       </c>
       <c r="D23">
         <v>-2970000.0</v>
       </c>
       <c r="E23">
         <v>-667000.0</v>
       </c>
       <c r="F23">
         <v>109686000.0</v>
       </c>
       <c r="G23">
         <v>-4810000.0</v>
       </c>
       <c r="H23">
         <v>-267000.0</v>
       </c>
       <c r="I23">
         <v>170109000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
         <v>-34607000.0</v>
       </c>
       <c r="C24">
         <v>1726000.0</v>
       </c>
       <c r="D24">
         <v>1481000.0</v>
       </c>
       <c r="E24">
         <v>888000.0</v>
       </c>
       <c r="F24">
         <v>364000.0</v>
       </c>
       <c r="G24">
         <v>698000.0</v>
       </c>
       <c r="H24">
         <v>-1121000.0</v>
       </c>
       <c r="I24">
         <v>-175000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
-        <v>58973000.0</v>
+        <v>12439000.0</v>
       </c>
       <c r="C25">
         <v>60557000.0</v>
       </c>
       <c r="D25">
         <v>11283000.0</v>
       </c>
       <c r="E25">
         <v>-48351000.0</v>
       </c>
       <c r="F25">
         <v>62580000.0</v>
       </c>
       <c r="G25">
         <v>8635000.0</v>
       </c>
       <c r="H25">
         <v>6906000.0</v>
       </c>
       <c r="I25">
         <v>14570000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>383000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>267000.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>144</v>
+      </c>
+      <c r="B27">
+        <v>8163000.0</v>
+      </c>
       <c r="C27">
         <v>5170000.0</v>
       </c>
       <c r="D27">
         <v>7291000.0</v>
       </c>
       <c r="E27">
         <v>24395000.0</v>
       </c>
       <c r="F27">
         <v>4963000.0</v>
       </c>
       <c r="G27">
         <v>487000.0</v>
       </c>
       <c r="H27">
         <v>437000.0</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
-        <v>-32955000.0</v>
+        <v>-32612000.0</v>
       </c>
       <c r="C28">
         <v>-34605000.0</v>
       </c>
       <c r="D28">
         <v>-69008000.0</v>
       </c>
       <c r="E28">
         <v>2850000.0</v>
       </c>
       <c r="F28">
         <v>77157000.0</v>
       </c>
       <c r="G28">
         <v>140544000.0</v>
       </c>
       <c r="H28">
         <v>2433000.0</v>
       </c>
       <c r="I28">
         <v>609562000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
-        <v>48941000.0</v>
+        <v>46220000.0</v>
       </c>
       <c r="C29">
         <v>46899000.0</v>
       </c>
       <c r="D29">
         <v>88092000.0</v>
       </c>
       <c r="E29">
         <v>12312000.0</v>
       </c>
       <c r="F29">
         <v>21583000.0</v>
       </c>
       <c r="G29">
         <v>88413000.0</v>
       </c>
       <c r="H29">
         <v>9418000.0</v>
       </c>
       <c r="I29">
         <v>-13823000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
-        <v>-34607000.0</v>
+        <v>-32229000.0</v>
       </c>
       <c r="C30">
         <v>2021000.0</v>
       </c>
       <c r="D30">
         <v>-4453000.0</v>
       </c>
       <c r="E30">
         <v>-25037000.0</v>
       </c>
       <c r="F30">
         <v>-134089000.0</v>
       </c>
       <c r="G30">
         <v>-165618000.0</v>
       </c>
       <c r="H30">
         <v>-14479000.0</v>
       </c>
       <c r="I30">
         <v>-590255000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>37231000.0</v>
+      </c>
+      <c r="C2">
         <v>50723000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>63842000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>39068000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>56087000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>50751000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>53080000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>41127000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>41081000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>36833000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42740000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>20816000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26150000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16606000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>30555000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>44081000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36325000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>53927000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>55665000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>87462000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>71674000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>54736000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>74749000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>52132000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8335000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
-        <v>7994000</v>
+        <v>7041000</v>
       </c>
       <c r="C3">
+        <v>5938000</v>
+      </c>
+      <c r="D3">
         <v>5715000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13158000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7740000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2432000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1727000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1380000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1265000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1517000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1679000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1737000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1001000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1845000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2136000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3869000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5740000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4765000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3327000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4037000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3104000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2780000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3218000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2152000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1283000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>21908000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-5479000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>8767000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-13315000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-13184000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>7857000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-322929.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-17370380.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-322929.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-53691.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-4932000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-785000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-10077000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1361000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-437000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6749000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>11258960.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8327710.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>11258960.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>144330.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-4165000.0</v>
+      </c>
+      <c r="C6">
         <v>-13492000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-13119000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>24774000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-17019000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5336000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2329000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>11953000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>46000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4248000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5907000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>21924000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5334000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>9544000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13949000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-13526000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>7756000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-17602000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1738000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-31797000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>15788000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>16938000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-20013000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>22617000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>43797000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
-        <v>-13910000.0</v>
+        <v>-18882000.0</v>
       </c>
       <c r="C7">
+        <v>-16288000.0</v>
+      </c>
+      <c r="D7">
         <v>-10405000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>20235000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-25127000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-10505000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-7701000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4953000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4142000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>15402000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6265000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>17656000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-14482000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2091000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-16291000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-23350000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-12509000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-11212000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-27813000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-6745000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3070000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-12635000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>11456999.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5956000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>7539000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-1084000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-9623000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>12350000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-2230000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>6104000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-12447000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2742000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-5507000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>127</v>
+      </c>
+      <c r="B9">
+        <v>-136000.0</v>
+      </c>
       <c r="C9">
+        <v>-7807000.0</v>
+      </c>
+      <c r="D9">
         <v>1263000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>63000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-14928000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7397000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>11473000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-7647000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-467000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1226000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>9653000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1084000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-9623000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>12350000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2230000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5932000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12275000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5660000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>7261000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-4297000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-8160000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4329000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1028999.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-12782000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-3925000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>128</v>
+      </c>
+      <c r="B10">
+        <v>-2979000.0</v>
+      </c>
       <c r="C10">
+        <v>-14118000.0</v>
+      </c>
+      <c r="D10">
         <v>-12110000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8143000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1009000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-14254000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-9117000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9071000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2257000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17153000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9355000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9792000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1899000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-12107000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-16816000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-24099000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-5384000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-19077000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-29847000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-8675000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7967000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-11202000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8164000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14488000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10556000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-4076000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6855000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-6904000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2449000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3856000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-6973000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1036000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1273169.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2191002.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1273169.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2823833.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>6528000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1053000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1593000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-775000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>7246000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>536000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8196000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20922000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-32335000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-19290000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5319000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-4366.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>22478366.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>17926000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-4366.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8239000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>648000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>393000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>497000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-8667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2674000.0</v>
       </c>
       <c r="M13">
         <v>2674000.0</v>
       </c>
       <c r="N13">
+        <v>2674000.0</v>
+      </c>
+      <c r="O13">
         <v>-3516000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-1101000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-5183000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>8862000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-11211000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-8954000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-15478000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>12790000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-5762000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2264000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4250000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>908000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>132</v>
+      </c>
+      <c r="B14">
+        <v>7478000.0</v>
+      </c>
       <c r="C14">
+        <v>7368000.0</v>
+      </c>
+      <c r="D14">
         <v>7473000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6891000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7147000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7895000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6960000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7493000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7321000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7553000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7779000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7478000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7535000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7768000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7949000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8019000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7149000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7807000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6428000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5703000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5588000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5721000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5454000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5418000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4724000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>100000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
+        <v>-100000.0</v>
+      </c>
+      <c r="Z15">
         <v>100000.0</v>
       </c>
-      <c r="Y15">
-[...3 lines deleted...]
-    <row r="16" spans="1:25">
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>33066000.0</v>
+      </c>
+      <c r="C16">
         <v>37231000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>50723000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>63842000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>39068000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>56087000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>50751000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>53080000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>41127000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>41081000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>36833000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>42740000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>20816000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>26150000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16606000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>30555000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>44081000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>36325000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>53927000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>55665000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>87462000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>71674000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>54736000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>74749000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>52132000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
-        <v>880000.0</v>
+        <v>-9898000.0</v>
       </c>
       <c r="C18">
+        <v>215000.0</v>
+      </c>
+      <c r="D18">
         <v>1715000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>27329000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-15590000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1694000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3475000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>24298000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>17578000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>29712000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>20801000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>29007000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2638000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1697000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-10803000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1387000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>12609000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8099000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-24807000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>23404000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>15852000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>10029000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>28937000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>23717000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>16297000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-5510000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-13158000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7740000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>4748000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-311000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1325000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1091000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1328000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-743000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1699000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-683000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>312000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1907000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-16238000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-7204000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-62158000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-11064000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-57763000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3104000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-158915000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>139</v>
+      </c>
+      <c r="B21">
+        <v>10000000.0</v>
+      </c>
       <c r="C21">
+        <v>-13483000.0</v>
+      </c>
+      <c r="D21">
         <v>-15017000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1832000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1776000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3612000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-227000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-26365000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-7098000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-8401000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8307000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1691000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>189000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3288000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>57090000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-103032000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1475000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-64000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>167754000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-48950000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-950000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>27500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>7257000.0</v>
+      </c>
+      <c r="C22">
         <v>6301000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-806000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10863000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2817000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-37782000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6288000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>17105000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3730000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1202000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>752000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12979000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4247000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-15226000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>31579000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>40563000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>16858000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-17981000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-30200000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>23098000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2056000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1953000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>13543000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>12509000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4852000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
-        <v>3000.0</v>
+        <v>-996000.0</v>
       </c>
       <c r="C23">
+        <v>343000.0</v>
+      </c>
+      <c r="D23">
         <v>-15017000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-256000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-594000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-679000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-45000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-516000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-921000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-409000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1061000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-349000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1151000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9617383.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1050000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>27383000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-7204000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-9200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>132299000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-57763000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3104000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>200290000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-27500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-950000.0</v>
       </c>
-      <c r="Y23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:25">
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
-        <v>-8199000.0</v>
+        <v>-3570000.0</v>
       </c>
       <c r="C24">
+        <v>117000.0</v>
+      </c>
+      <c r="D24">
         <v>205000.0</v>
       </c>
-      <c r="D24">
-[...3 lines deleted...]
-      <c r="F24">
+      <c r="E24">
+        <v>-8330000.0</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24">
         <v>7180000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1416000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>55000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>174000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>189000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>936000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>38000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>318000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>415000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>229000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>91000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>153000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>41000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>38000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>285000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>698000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>-50000.0</v>
       </c>
-      <c r="Y24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
-        <v>16483000.0</v>
+        <v>-1206000.0</v>
       </c>
       <c r="C25">
+        <v>2900000.0</v>
+      </c>
+      <c r="D25">
         <v>1036000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2602000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5901000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>51248000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7393000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2504000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4420000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1183000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2667000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-814000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8247000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2256000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-31648000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-26233000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4999000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>16739000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>27971000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4544000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>17885000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>17639000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1580001.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1872000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>344000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>383000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>144</v>
+      </c>
+      <c r="B27">
+        <v>1731000.0</v>
+      </c>
       <c r="C27">
+        <v>2938000.0</v>
+      </c>
+      <c r="D27">
         <v>2322000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1408000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1495000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>887000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1521000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1621000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1141000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2121000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2970000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1806000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>394000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>14877000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2873000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3483000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3162000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2215000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131000.0</v>
       </c>
       <c r="U27">
         <v>131000.0</v>
       </c>
       <c r="V27">
         <v>131000.0</v>
       </c>
       <c r="W27">
+        <v>131000.0</v>
+      </c>
+      <c r="X27">
         <v>121000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>114000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>121000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
-        <v>-13480000.0</v>
+        <v>9004000.0</v>
       </c>
       <c r="C28">
+        <v>-13137000.0</v>
+      </c>
+      <c r="D28">
         <v>-15017000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2088000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2370000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4291000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-272000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-12373000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-17669000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-26010000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-27426000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7137000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-8435000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8307000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2741000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>572000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3288000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>47890000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>30806000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1475000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-64000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>163044000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-48950000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1050000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>27500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
-        <v>8874000.0</v>
+        <v>-2857000.0</v>
       </c>
       <c r="C29">
+        <v>6153000.0</v>
+      </c>
+      <c r="D29">
         <v>7430000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>40487000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7850000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4126000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1748000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>25678000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18843000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>31229000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>22480000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>30744000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3639000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>148000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-8667000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2482000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>18349000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3334000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-21480000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>27441000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>18956000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12809000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>32155000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>25869000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17580000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
-        <v>-8199000.0</v>
+        <v>-9817000.0</v>
       </c>
       <c r="C30">
+        <v>-5821000.0</v>
+      </c>
+      <c r="D30">
         <v>-5510000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-13158000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7740000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4748000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-311000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1325000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1091000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1328000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-743000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1699000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-683000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>312000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1907000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-16238000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-7204000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-62158000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-11064000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-57763000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3104000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-158915000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3218000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2202000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1283000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>