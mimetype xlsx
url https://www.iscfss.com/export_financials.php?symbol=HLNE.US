--- v0 (2026-07-13)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3087,6602 +3090,6730 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT62"/>
+  <dimension ref="A1:AU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>5203000.0</v>
+      </c>
+      <c r="C2">
         <v>5659000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5029000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6080000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6508000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5469000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5250000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6430000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4683000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4505000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3313000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3542000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5574000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4559000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2045000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1942000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3570000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2827000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2190000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1124000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3154000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2173000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2069000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2303000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1148000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1968000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2511000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1964000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2749000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2619000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2445000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>476000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>405000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1700000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1080000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>783000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1326000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1366000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1622000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>490000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1326000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>641000.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>1667000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
-    </row>
-    <row r="4" spans="1:46">
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>638000.0</v>
+      </c>
+      <c r="C5">
         <v>1170000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1150000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1218000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>140000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-141000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
       <c r="M5"/>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
+      <c r="N5"/>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="R5"/>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>0.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-10063000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>0.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-84000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-78000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-7000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>14000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>7000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>11000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9523000.0</v>
       </c>
       <c r="AH5">
         <v>-9523000.0</v>
       </c>
       <c r="AI5">
+        <v>-9523000.0</v>
+      </c>
+      <c r="AJ5">
         <v>-5000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>0.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-299000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-311000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-963000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-965000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-952000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-823000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>56238000.0</v>
       </c>
-      <c r="AT5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>86089000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>74802000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>0.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>62853000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>61174000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>60220000.0</v>
       </c>
-      <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
-    </row>
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>90591000.0</v>
+      </c>
+      <c r="C7">
         <v>78059000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>80324000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>75554000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>76910000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>78017000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>77842000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>79884000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>78916000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>79033000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>80373000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>80935000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>80994000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>78817000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>79549000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>79979000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>80433000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>82244000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>83720000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>84318000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>76257000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>75281000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>73967000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>10592000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>10243000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>10184000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>9397000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>10471000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>11661000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
-        <v>56000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="C8">
         <v>56000.0</v>
       </c>
       <c r="D8">
         <v>56000.0</v>
       </c>
       <c r="E8">
         <v>56000.0</v>
       </c>
       <c r="F8">
+        <v>56000.0</v>
+      </c>
+      <c r="G8">
         <v>55000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="I8">
         <v>55000.0</v>
       </c>
       <c r="J8">
         <v>55000.0</v>
       </c>
       <c r="K8">
-        <v>54000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="L8">
         <v>54000.0</v>
       </c>
       <c r="M8">
         <v>54000.0</v>
       </c>
       <c r="N8">
         <v>54000.0</v>
       </c>
       <c r="O8">
         <v>54000.0</v>
       </c>
       <c r="P8">
         <v>54000.0</v>
       </c>
       <c r="Q8">
-        <v>53000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="R8">
         <v>53000.0</v>
       </c>
       <c r="S8">
         <v>53000.0</v>
       </c>
       <c r="T8">
         <v>53000.0</v>
       </c>
       <c r="U8">
         <v>53000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>53000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>176673000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>171567000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>166821000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>164763000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>163129000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>161676000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>162067000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>161000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>150345000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>150564000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>142564000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>141010000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>126585000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>107727000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>109050000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>107718000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>93543000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>92482000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>88234000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>86089000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>74802000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>73829000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>62853000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>61174000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>60220000.0</v>
       </c>
-      <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9"/>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>337018000.0</v>
+      </c>
+      <c r="C10">
         <v>363896000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>340187000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>240773000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>315880000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>277273000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>321455000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>226969000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>166277000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>114634000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>164450000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>229810000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>125164000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>111748000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>149979000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>122276000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>83196000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>72174000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>79025000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>86256000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>73200000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>87336000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>92895000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>81987000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>71091000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>50124000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>81599000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>71899000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>58871000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>49357000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>78941000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>75181000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>53641000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>47596000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>68677000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>48940000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>46471000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>32286000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>54441000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>58214000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>61851000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>68584000.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
-      <c r="AS10">
+      <c r="AS10"/>
+      <c r="AT10">
         <v>-67089000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>67089000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-    </row>
-    <row r="12" spans="1:46">
+      <c r="AU11"/>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>337018000.0</v>
+      </c>
+      <c r="C12">
         <v>363896000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>340187000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>240773000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>315880000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>277273000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>321455000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>226969000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>166277000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>114634000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>164450000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>229810000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>125164000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>111748000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>149979000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>122276000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>83196000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>72174000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>79025000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>86256000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>73200000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>87336000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>92895000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>81987000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>71091000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>50124000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>81599000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>71899000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>58871000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>49357000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>78941000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>75181000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>53641000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>47596000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>68677000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>48940000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>46471000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>32286000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>54441000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>58214000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>61947000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>68584000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>67089000.0</v>
       </c>
-      <c r="AT12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:46">
+      <c r="AU12"/>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
-        <v>56000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="C13">
         <v>56000.0</v>
       </c>
       <c r="D13">
         <v>56000.0</v>
       </c>
       <c r="E13">
         <v>56000.0</v>
       </c>
       <c r="F13">
+        <v>56000.0</v>
+      </c>
+      <c r="G13">
         <v>55000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="I13">
         <v>55000.0</v>
       </c>
       <c r="J13">
         <v>55000.0</v>
       </c>
       <c r="K13">
-        <v>54000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="L13">
         <v>54000.0</v>
       </c>
       <c r="M13">
         <v>54000.0</v>
       </c>
       <c r="N13">
         <v>54000.0</v>
       </c>
       <c r="O13">
         <v>54000.0</v>
       </c>
       <c r="P13">
         <v>54000.0</v>
       </c>
       <c r="Q13">
-        <v>53000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="R13">
         <v>53000.0</v>
       </c>
       <c r="S13">
         <v>53000.0</v>
       </c>
       <c r="T13">
         <v>53000.0</v>
       </c>
       <c r="U13">
         <v>53000.0</v>
       </c>
       <c r="V13">
         <v>53000.0</v>
       </c>
       <c r="W13">
         <v>53000.0</v>
       </c>
       <c r="X13">
         <v>53000.0</v>
       </c>
       <c r="Y13">
         <v>53000.0</v>
       </c>
       <c r="Z13">
-        <v>52000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="AA13">
         <v>52000.0</v>
       </c>
       <c r="AB13">
         <v>52000.0</v>
       </c>
       <c r="AC13">
-        <v>51000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="AD13">
         <v>51000.0</v>
       </c>
       <c r="AE13">
+        <v>51000.0</v>
+      </c>
+      <c r="AF13">
         <v>50000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="AH13">
         <v>48000.0</v>
       </c>
       <c r="AI13">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="AJ13">
         <v>47000.0</v>
       </c>
       <c r="AK13">
         <v>47000.0</v>
       </c>
       <c r="AL13">
         <v>47000.0</v>
       </c>
-      <c r="AM13"/>
+      <c r="AM13">
+        <v>47000.0</v>
+      </c>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-122483000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>56238000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:46">
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
         <v>54417274.0</v>
       </c>
       <c r="C14">
-        <v>54495410.0</v>
+        <v>54417274.0</v>
       </c>
       <c r="D14">
         <v>54495410.0</v>
       </c>
       <c r="E14">
+        <v>54495410.0</v>
+      </c>
+      <c r="F14">
         <v>54472249.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>41008195.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>54453665.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>54180960.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>54049746.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>54453665.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>53987555.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>53941082.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>53855751.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>53734030.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>53769379.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>53745933.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>53706941.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>53690617.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>53744144.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>36342615.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>36128994.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>34478437.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>34751392.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>33204126.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>30440152.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>29439462.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>29608206.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>27632890.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>27041981.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>25670388.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>25574818.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>23257419.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>22773487.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>22248547.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>18126532.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>18646866.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>18459415.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>17705792.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17070505.0</v>
       </c>
       <c r="AN14">
         <v>17070505.0</v>
       </c>
       <c r="AO14">
         <v>17070505.0</v>
       </c>
       <c r="AP14">
         <v>17070505.0</v>
       </c>
       <c r="AQ14">
         <v>17070505.0</v>
       </c>
       <c r="AR14">
         <v>17070505.0</v>
       </c>
       <c r="AS14">
         <v>17070505.0</v>
       </c>
-      <c r="AT14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:46">
+      <c r="AT14">
+        <v>17070505.0</v>
+      </c>
+      <c r="AU14"/>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>54000.0</v>
       </c>
       <c r="O15">
         <v>54000.0</v>
       </c>
       <c r="P15">
         <v>54000.0</v>
       </c>
       <c r="Q15">
-        <v>53000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="R15">
         <v>53000.0</v>
       </c>
       <c r="S15">
         <v>53000.0</v>
       </c>
       <c r="T15">
         <v>53000.0</v>
       </c>
       <c r="U15">
         <v>53000.0</v>
       </c>
       <c r="V15">
         <v>53000.0</v>
       </c>
       <c r="W15">
         <v>53000.0</v>
       </c>
       <c r="X15">
         <v>53000.0</v>
       </c>
       <c r="Y15">
         <v>53000.0</v>
       </c>
       <c r="Z15">
-        <v>52000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="AA15">
         <v>52000.0</v>
       </c>
       <c r="AB15">
         <v>52000.0</v>
       </c>
       <c r="AC15">
-        <v>51000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="AD15">
         <v>51000.0</v>
       </c>
       <c r="AE15">
+        <v>51000.0</v>
+      </c>
+      <c r="AF15">
         <v>50000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="AH15">
         <v>48000.0</v>
       </c>
       <c r="AI15">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="AJ15">
         <v>47000.0</v>
       </c>
       <c r="AK15">
         <v>47000.0</v>
       </c>
       <c r="AL15">
         <v>47000.0</v>
       </c>
-      <c r="AM15"/>
+      <c r="AM15">
+        <v>47000.0</v>
+      </c>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-    </row>
-    <row r="16" spans="1:46">
+      <c r="AU15"/>
+    </row>
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
         <v>28</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>55561000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>31792000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>25077000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-6574000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-11334000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-2245000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-4357000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-6223000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-25270000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>230154000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>237207000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>246089000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-9779000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>-3189000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-4642000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-23064000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3704000.0</v>
       </c>
       <c r="X16">
         <v>3704000.0</v>
       </c>
       <c r="Y16">
         <v>3704000.0</v>
       </c>
       <c r="Z16">
         <v>3704000.0</v>
       </c>
       <c r="AA16">
         <v>3704000.0</v>
       </c>
       <c r="AB16">
         <v>3704000.0</v>
       </c>
       <c r="AC16">
         <v>3704000.0</v>
       </c>
       <c r="AD16">
         <v>3704000.0</v>
       </c>
       <c r="AE16">
         <v>3704000.0</v>
       </c>
       <c r="AF16">
         <v>3704000.0</v>
       </c>
       <c r="AG16">
         <v>3704000.0</v>
       </c>
       <c r="AH16">
+        <v>3704000.0</v>
+      </c>
+      <c r="AI16">
         <v>6245000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>31422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45166000.0</v>
       </c>
       <c r="AK16">
         <v>45166000.0</v>
       </c>
       <c r="AL16">
         <v>45166000.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16">
+      <c r="AM16">
         <v>45166000.0</v>
       </c>
-      <c r="AO16"/>
+      <c r="AN16"/>
+      <c r="AO16">
+        <v>45166000.0</v>
+      </c>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-    </row>
-    <row r="17" spans="1:46">
+      <c r="AU16"/>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>1031000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1022000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>979000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>964000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1006000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1010000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1009000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>994000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>973000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>960000.0</v>
       </c>
       <c r="AC18">
         <v>960000.0</v>
       </c>
       <c r="AD18">
+        <v>960000.0</v>
+      </c>
+      <c r="AE18">
         <v>968000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>974000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>991000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>999000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>6245000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>31422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45166000.0</v>
       </c>
       <c r="AK18">
         <v>45166000.0</v>
       </c>
-      <c r="AL18"/>
+      <c r="AL18">
+        <v>45166000.0</v>
+      </c>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>9566000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>9566000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>9566000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5623000.0</v>
       </c>
       <c r="P20">
         <v>5623000.0</v>
       </c>
       <c r="Q20">
         <v>5623000.0</v>
       </c>
       <c r="R20">
+        <v>5623000.0</v>
+      </c>
+      <c r="S20">
         <v>9566000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5623000.0</v>
       </c>
       <c r="T20">
         <v>5623000.0</v>
       </c>
       <c r="U20">
         <v>5623000.0</v>
       </c>
       <c r="V20">
+        <v>5623000.0</v>
+      </c>
+      <c r="W20">
         <v>3943000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>3943000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>3943000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2874000.0</v>
       </c>
       <c r="AF20">
         <v>2874000.0</v>
       </c>
       <c r="AG20">
         <v>2874000.0</v>
       </c>
       <c r="AH20">
+        <v>2874000.0</v>
+      </c>
+      <c r="AI20">
         <v>3943000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2874000.0</v>
       </c>
       <c r="AJ20">
         <v>2874000.0</v>
       </c>
       <c r="AK20">
+        <v>2874000.0</v>
+      </c>
+      <c r="AL20">
         <v>0.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1069000.0</v>
       </c>
-      <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-      <c r="AP20">
+      <c r="AP20"/>
+      <c r="AQ20">
         <v>1069000.0</v>
       </c>
-      <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20">
         <v>1069000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:46">
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>2884000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>4584000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>6285000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7145000.0</v>
       </c>
       <c r="Q21">
         <v>7145000.0</v>
       </c>
       <c r="R21">
+        <v>7145000.0</v>
+      </c>
+      <c r="S21">
         <v>12567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7145000.0</v>
       </c>
       <c r="T21">
         <v>7145000.0</v>
       </c>
       <c r="U21">
         <v>7145000.0</v>
       </c>
       <c r="V21">
+        <v>7145000.0</v>
+      </c>
+      <c r="W21">
         <v>11868000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>8328000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>2562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2948000.0</v>
       </c>
       <c r="AF21">
         <v>2948000.0</v>
       </c>
       <c r="AG21">
         <v>2948000.0</v>
       </c>
       <c r="AH21">
+        <v>2948000.0</v>
+      </c>
+      <c r="AI21">
         <v>3021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2948000.0</v>
       </c>
       <c r="AJ21">
         <v>2948000.0</v>
       </c>
       <c r="AK21">
+        <v>2948000.0</v>
+      </c>
+      <c r="AL21">
         <v>0.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>400000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>490000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>1650000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>33198000.0</v>
       </c>
-      <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>252118000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>261558000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>216608000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>185499000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>223147000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>269111000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>533263000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>483320000.0</v>
       </c>
-      <c r="T22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U22"/>
       <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="W22"/>
+      <c r="W22">
+        <v>1.0</v>
+      </c>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>1.0</v>
       </c>
       <c r="AF22">
         <v>1.0</v>
       </c>
       <c r="AG22">
+        <v>1.0</v>
+      </c>
+      <c r="AH22">
         <v>0.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-83999.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-62999.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-87000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-193998.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-304000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-83000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-96000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-225000.0</v>
       </c>
-      <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
-    </row>
-    <row r="23" spans="1:46">
+      <c r="AU22"/>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>2538747000.0</v>
+      </c>
+      <c r="C23">
         <v>2304896000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2170813000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1980318000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1802038000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1690355000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1591028000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1424330000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1371913000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1271200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1208824000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1358656000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1200094000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1140543000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1124361000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1387742000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1352304000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1294946000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1279453000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1233973000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1139302000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1136519000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>715829000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>608089000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>526507000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>473529000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>469379000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>445382000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>392844000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>360591000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>363852000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>356241000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>306735000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>293795000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>273046000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>271178000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>264543000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>240617000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>201991000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>207122000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>198978000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>196636000.0</v>
       </c>
-      <c r="AQ23"/>
       <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>73690000.0</v>
       </c>
-      <c r="AT23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:46">
+      <c r="AU23"/>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>274199000.0</v>
+      </c>
+      <c r="C24">
         <v>278420000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>279515000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>285611000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>288582000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>290303000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>292024000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>194971000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>195565000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>196159000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>196752000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>197346000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>197939000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>213533000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>199126000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>194115000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>220885000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>171326000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>146767000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>147207000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>147648000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>163175000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>73630000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>74084000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>74538000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>74524000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>67245000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>69107000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>70030000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>70954000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>71878000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>72802000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>83707000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>84162000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>84617000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>85072000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>83745000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>81710000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>241417000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>240830000.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>107719000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:46">
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>197939000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>213533000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>199126000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>194115000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>220885000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>171326000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>146767000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>147207000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>147648000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>163175000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>73630000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>74084000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>74538000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>74524000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>67245000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>69107000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>70030000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>70954000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>71878000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>72802000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>83707000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>84162000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>84617000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>85072000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>83745000.0</v>
       </c>
-      <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-    </row>
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26">
+        <v>1479814000.0</v>
+      </c>
+      <c r="C26">
         <v>1300521000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1170485000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1036701000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>862528000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>761054000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>716450000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>669060000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>649471000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>632272000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>603626000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>676798000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>546080000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>530921000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>514332000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>568106000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>533263000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>513825000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>491614000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>440125000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>383930000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>368836000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>264613000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>224032000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>194864000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>207747000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>193168000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>174134000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>168436000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>154491000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>147411000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>134256000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>141164000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>137253000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>130765000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>127090000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>124027000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>120147000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>102749000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>103360000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:46">
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>27772000.0</v>
+      </c>
+      <c r="C28">
         <v>-7417000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>19652000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>195946000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>49612000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>91047000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>48411000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>47886000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>108204000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>160558000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>112675000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>48471000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>153769000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>180602000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>128696000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>151818000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>218122000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>181396000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>151462000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>145269000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>150705000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>151120000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>54702000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2689000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>13690000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>34584000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4957000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7679000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>22820000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>21597000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-7063000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2379000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>30066000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>36566000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>15940000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>36132000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>37274000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>52024000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>186976000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>184232000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>181030000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>174733000.0</v>
       </c>
-      <c r="AQ28"/>
       <c r="AR28"/>
-      <c r="AS28">
+      <c r="AS28"/>
+      <c r="AT28">
         <v>67089000.0</v>
       </c>
-      <c r="AT28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:46">
+      <c r="AU28"/>
+    </row>
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>1213484000.0</v>
+      </c>
+      <c r="C29">
         <v>1193652000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1156910000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1111430000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1047383000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1007584000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>941281000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>801551000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>761928000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>721312000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>664699000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>659866000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>632707000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>628977000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>593787000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>584889000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>589392000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>518204000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>490524000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>449390000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>401126000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>401304000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>289950000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>266422000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>241326000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>229315000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>228014000.0</v>
+      </c>
+      <c r="C30">
         <v>175655000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>207129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178154000.0</v>
       </c>
       <c r="E30">
         <v>178154000.0</v>
       </c>
       <c r="F30">
+        <v>178154000.0</v>
+      </c>
+      <c r="G30">
         <v>197628000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>156961000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>111976000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>155298000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>126656000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>77720000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>69622000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>73827000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>56354000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>59858000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>54977000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>48762000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>53741000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>49101000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>43431000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>31406000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>31697000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>30611000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>36586000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>25832000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>32989000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>22123000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>21826000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>24106000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>22948000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>19471000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>15469000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>18673000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>18160000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>17562000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>19154000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>22425000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>15426000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>14000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>19911000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>11280000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>14680000.0</v>
       </c>
-      <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>16034000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:46">
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>434768000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>415444000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>394661000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>666774000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>644507000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>622878000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>343757000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>578183000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>339424000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>514129000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>216320000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>192338000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>166788000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>142520000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>143573000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>136761000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>115330000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>103721000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>103606000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>101316000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>83535000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>78426000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>57843000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>65646000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>62877000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>58573000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>-124865000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>54588000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:46">
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>305050000.0</v>
+      </c>
+      <c r="C32">
         <v>215111000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>249324000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>200846000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>192466000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>199330000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>254604000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>126044000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>87750000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>9978000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>41433000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>104449000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4167000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-29338000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4584000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>255342000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>208952000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>189383000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>199235000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>178951000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>168959000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>179205000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-65328000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-66747000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-52000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-21593000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
-    </row>
-    <row r="33" spans="1:46">
+      <c r="AU32"/>
+    </row>
+    <row r="33" spans="1:47">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>1220466000.0</v>
+      </c>
+      <c r="C33">
         <v>1743554000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1603259000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>58700000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1291152000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1197865000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1097308000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1062777000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1038045000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1013852000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>952251000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1047725000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>988291000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>957820000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>904330000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>925299000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>933692000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>882134000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>866091000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>820764000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>749631000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>732299000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>584361000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>480818000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>420520000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>380342000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>357975000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>343072000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>302563000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>281339000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>260872000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>260560000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>229467000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>223951000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>183436000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>199166000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>191071000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>188463000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>129978000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>125562000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>119715000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>110019000.0</v>
       </c>
-      <c r="AQ33"/>
       <c r="AR33"/>
-      <c r="AS33">
+      <c r="AS33"/>
+      <c r="AT33">
         <v>-67089000.0</v>
       </c>
-      <c r="AT33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:46">
+      <c r="AU33"/>
+    </row>
+    <row r="34" spans="1:47">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34">
+        <v>89736000.0</v>
+      </c>
+      <c r="C34">
         <v>51493000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>65357000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>62391000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>58872000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>56424000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>42250000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>40613000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>46248000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>36701000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>34405000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>45174000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>131758000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>134318000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>133230000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>41359000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>128615000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>169707000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>47682000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>143634000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>47657000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>128280000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>112671000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>45186000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>23981000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>22132000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>23936000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>21635000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>25073000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>8986000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>19897000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>20640000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>16848000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>19496000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>10250000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>5661000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>11268000.0</v>
       </c>
-      <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
-    </row>
-    <row r="35" spans="1:46">
+      <c r="AU34"/>
+    </row>
+    <row r="35" spans="1:47">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>656662000.0</v>
+      </c>
+      <c r="C35">
         <v>492126000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>526532000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>816190000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>488572000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>473300000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>489887000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>386899000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>388965000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>347872000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>369578000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>370606000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>350758000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>356318000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>378956000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>379663000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>375670000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>334031000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>326451000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>319463000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>303166000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>321303000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>219181000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>150876000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>135909000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>121348000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>130583000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>125606000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>126158000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>95860000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>116367000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>115126000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>117723000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>106158000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>149820000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>156438000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>147124000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>139505000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>316605000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>310268000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>291408000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>298547000.0</v>
       </c>
-      <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
-    </row>
-    <row r="36" spans="1:46">
+      <c r="AU35"/>
+    </row>
+    <row r="36" spans="1:47">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>51034000.0</v>
+      </c>
+      <c r="C36">
         <v>53519000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>38879000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-1036611000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>29977000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>16837000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>28484000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>41275000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>34188000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>10105000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>25882000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>44779000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>29936000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>29340000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>30984000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>26916000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>26884000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>28785000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>29221000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>30914000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>32705000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>19035000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>23429000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>17751000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>16918000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>17675000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>10553000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>10478000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>10377000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>11014000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>10330000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>10769000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>9705000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>8535000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>8844000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>9481000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>3595000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>3030000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>7582000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>6670000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4858000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2651000.0</v>
       </c>
-      <c r="AQ36"/>
       <c r="AR36"/>
-      <c r="AS36">
+      <c r="AS36"/>
+      <c r="AT36">
         <v>-67089000.0</v>
       </c>
-      <c r="AT36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:46">
+      <c r="AU36"/>
+    </row>
+    <row r="37" spans="1:47">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>206932000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>158748000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>135297000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>134204000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>122467000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>114608000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>119118000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>102069000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>85946000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>76072000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>83532000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>70857000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>65823000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>82610000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>72777000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>67870000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>62505000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>59496000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>69525000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>60831000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>61390000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>57648000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>50175000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>37689000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>34717000.0</v>
       </c>
-      <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
-    </row>
-    <row r="38" spans="1:46">
+      <c r="AU37"/>
+    </row>
+    <row r="38" spans="1:47">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38">
+        <v>734183000.0</v>
+      </c>
+      <c r="C38">
         <v>1882536000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1768640000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1680845000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1478842000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1690355000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1244039000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>742599000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>755020000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>936224000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>599252000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>585870000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>35356000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>430732000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>425630000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1029701000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>468291000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1148011000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1066178000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>540217000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>406795000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>305287000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>208293000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>143345000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>148054000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>151223000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>115199000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>109959000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>98555000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>113386000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>76681000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>74733000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>179375000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>195167000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>187057000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>184400000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>126019000.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>105407000.0</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38">
         <v>106685000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:46">
+    <row r="39" spans="1:47">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>19066000.0</v>
+      </c>
+      <c r="C39">
         <v>21791000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>20238000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-178154000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>16852000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>17589000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>15304000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>22608000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>12293000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>16058000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>14403000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>11499000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>12812000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>14621000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>10194000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>285190000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>286654000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>286897000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-198084000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>283522000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>285065000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>285187000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>7962000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>8698000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>9064000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>10074000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>7682000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>8585000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>7304000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>6947000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>4568000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>5031000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4954000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>4088000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3371000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3918000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>4576000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>4442000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3572000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3435000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>6132000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3353000.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>1506000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:46">
+    <row r="40" spans="1:47">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>139074000.0</v>
+      </c>
+      <c r="C40">
         <v>285011000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>281409000.0</v>
       </c>
-      <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>286835000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>287691000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>233866000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>229079000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>241435000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>242865000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>211827000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>202940000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>202062000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>205474000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>213402000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>205159000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>206090000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>220602000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>65170000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>233134000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>217558000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>222842000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>194727000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>191715000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>156839000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>112812000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>119935000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>113181000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>86102000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>92390000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>71909000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>78492000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>43682000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>49863000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>14128000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>10622000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>18499000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>13119000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>7994000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-45166000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>42452000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>9386000.0</v>
       </c>
-      <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>12360000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:46">
+    <row r="41" spans="1:47">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>200252000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>199997000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>207244000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>203743000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>226310000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>234934000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>229425000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>241882000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>247871000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>206490000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>205409000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>170732000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>124364000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>128621000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>126199000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>98096000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>81876000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>69211000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>76557000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>46160000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>47644000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>43588000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>61449000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>62570000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>62512000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>50423000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>51201000.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>6064000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:46">
+    <row r="42" spans="1:47">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>268130000.0</v>
+      </c>
+      <c r="C42">
         <v>299313000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>305149000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>289308000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>271691000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>261856000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>223956000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>214788000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>210099000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>208402000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>181929000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>179215000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>176673000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>171567000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>166821000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>164763000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>163129000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>161676000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>162067000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>161000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>150345000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>150564000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>142564000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>141010000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>126585000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>107727000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>109050000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>107718000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>93543000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>92482000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>88234000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>86089000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>74802000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>73829000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>67853000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>61174000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>60220000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>59694000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>9546000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>10108000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-127815000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-112449000.0</v>
       </c>
-      <c r="AQ42"/>
       <c r="AR42"/>
-      <c r="AS42">
+      <c r="AS42"/>
+      <c r="AT42">
         <v>17452000.0</v>
       </c>
-      <c r="AT42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:46">
+      <c r="AU42"/>
+    </row>
+    <row r="43" spans="1:47">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
-    </row>
-    <row r="44" spans="1:46">
+      <c r="AU43"/>
+    </row>
+    <row r="44" spans="1:47">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
+      <c r="AF44"/>
+      <c r="AG44">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="AH44">
         <v>26000.0</v>
       </c>
       <c r="AI44">
-        <v>28000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="AJ44">
         <v>28000.0</v>
       </c>
       <c r="AK44">
         <v>28000.0</v>
       </c>
       <c r="AL44">
         <v>28000.0</v>
       </c>
-      <c r="AM44"/>
+      <c r="AM44">
+        <v>28000.0</v>
+      </c>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
-    </row>
-    <row r="45" spans="1:46">
+      <c r="AU44"/>
+    </row>
+    <row r="45" spans="1:47">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>108695000.0</v>
+      </c>
+      <c r="C45">
         <v>128754000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>99010000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>94468000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>96677000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>124210000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>97373000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>95255000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>95085000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>113699000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>96821000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>96357000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>94756000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>102963000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>91500000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>93070000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>89007000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>87692000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>80180000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>18220000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>17363000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>16979000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>15876000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>17715000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>18928000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>8108000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>8125000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>7096000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>5800000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>4782000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>4061000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>3999000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>4014000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>4063000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>3959000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>4267000.0</v>
       </c>
-      <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>4612000.0</v>
       </c>
-      <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
-    </row>
-    <row r="46" spans="1:46">
+      <c r="AU45"/>
+    </row>
+    <row r="46" spans="1:47">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>108695000.0</v>
+      </c>
+      <c r="C46">
         <v>96422000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>99010000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>58700000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>96677000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>98999000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>97373000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>95255000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>95085000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>95438000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>96821000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>96357000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>94756000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>90752000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>91500000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>93070000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>93680000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>94478000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>96252000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>97110000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>89007000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>87692000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>80180000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>18220000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>17363000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>16979000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>15876000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>17715000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>18928000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>8108000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>8125000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>7096000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>5800000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>4782000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>4061000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3999000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>4014000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>4063000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3959000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>4267000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>4510000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>4612000.0</v>
       </c>
-      <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
-    </row>
-    <row r="47" spans="1:46">
+      <c r="AU46"/>
+    </row>
+    <row r="47" spans="1:47">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>30360000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>28425000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>28348000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>28920000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>29410000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>28842000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>96252000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>28702000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>89007000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>23308000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>14010000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>8223000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>17363000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>16979000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>15876000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>17715000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>18928000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>8108000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>8125000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>7096000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>5800000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>4782000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>4061000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>3999000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>4014000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>4063000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3959000.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>4612000.0</v>
       </c>
-      <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
-      <c r="AT47">
+      <c r="AT47"/>
+      <c r="AU47">
         <v>5678000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:46">
+    <row r="48" spans="1:47">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>670462000.0</v>
+      </c>
+      <c r="C48">
         <v>614693000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>571040000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>535237000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>486914000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>455511000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>425245000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>391737000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>356209000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>316696000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>285964000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>283251000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>258041000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>243823000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>227786000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>225957000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>205325000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>185149000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>181637000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>141130000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>103080000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>87512000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>73703000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>51275000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>40234000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>47090000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>34469000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>28998000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>21722000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>17686000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>15311000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>15178000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>8685000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>4549000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-5057000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>4425000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>2909000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>612000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-133776000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-113744000.0</v>
       </c>
-      <c r="AO48"/>
       <c r="AP48"/>
       <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
-    </row>
-    <row r="49" spans="1:46">
+      <c r="AU48"/>
+    </row>
+    <row r="49" spans="1:47">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>258041000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>243823000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>227786000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>225957000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>205325000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>185149000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>181637000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>141130000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>103080000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>87512000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>73703000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>51275000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>40234000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>47090000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>34469000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>28998000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>21722000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>17686000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>15311000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>15178000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>8685000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>4549000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-5057000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>4425000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>2909000.0</v>
       </c>
-      <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
-    </row>
-    <row r="50" spans="1:46">
+      <c r="AU49"/>
+    </row>
+    <row r="50" spans="1:47">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>83707000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>84162000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>84617000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>85072000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>83745000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>84310000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>243317000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>107719000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:46">
+    <row r="51" spans="1:47">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>364790000.0</v>
+      </c>
+      <c r="C51">
         <v>356479000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>359839000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>436719000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>365492000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>368320000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>369866000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>274855000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>274481000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>275192000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>277125000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>278281000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>278933000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>292350000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>278675000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>274094000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>301318000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>253570000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>230487000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>231525000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>223905000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>489525000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>147597000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>84676000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>84781000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>84708000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>76642000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>79578000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>81691000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>70954000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>75582000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>76506000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>87411000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>84162000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>116039000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>130238000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>128911000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>84310000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>241417000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>242446000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>242881000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>243317000.0</v>
       </c>
-      <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
-    </row>
-    <row r="52" spans="1:46">
+      <c r="AU51"/>
+    </row>
+    <row r="52" spans="1:47">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>21711000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2147000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4444000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6574000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>11334000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2245000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4357000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6223000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>25270000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2092000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3957000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5910000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>146767000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>147207000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>147648000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>326350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3704000.0</v>
       </c>
       <c r="X52">
         <v>3704000.0</v>
       </c>
       <c r="Y52">
         <v>3704000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="Z52">
         <v>3704000.0</v>
       </c>
+      <c r="AA52"/>
       <c r="AB52">
         <v>3704000.0</v>
       </c>
       <c r="AC52">
         <v>3704000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AD52">
         <v>3704000.0</v>
       </c>
+      <c r="AE52"/>
       <c r="AF52">
         <v>3704000.0</v>
       </c>
       <c r="AG52">
         <v>3704000.0</v>
       </c>
       <c r="AH52">
+        <v>3704000.0</v>
+      </c>
+      <c r="AI52">
         <v>84162000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>31422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45166000.0</v>
       </c>
       <c r="AK52">
         <v>45166000.0</v>
       </c>
       <c r="AL52">
+        <v>45166000.0</v>
+      </c>
+      <c r="AM52">
         <v>84310000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>243317000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>107719000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:46">
+    <row r="53" spans="1:47">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>33198000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>-28804000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>514332000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>-34217000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>533263000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>503789000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>483320000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>2176000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1787000.0</v>
       </c>
       <c r="AI53">
         <v>1787000.0</v>
       </c>
       <c r="AJ53">
+        <v>1787000.0</v>
+      </c>
+      <c r="AK53">
         <v>1783000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1857000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>194000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>304000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>83000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>96000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>225000.0</v>
       </c>
-      <c r="AQ53"/>
       <c r="AR53"/>
-      <c r="AS53">
+      <c r="AS53"/>
+      <c r="AT53">
         <v>134178000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1720000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:46">
+    <row r="54" spans="1:47">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
-      <c r="AL54"/>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
-    </row>
-    <row r="55" spans="1:46">
+      <c r="AU54"/>
+    </row>
+    <row r="55" spans="1:47">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>2538747000.0</v>
+      </c>
+      <c r="C55">
         <v>2304896000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2170813000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1980318000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1802038000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1690355000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1591028000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1424330000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1371913000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1271200000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1208824000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1358656000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1200094000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1140543000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1124361000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1387742000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1352304000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1294946000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1279453000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1233973000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1139302000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1136519000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>715829000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>608089000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>526507000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>473529000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>469379000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>445382000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>392844000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>360591000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>363852000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>356241000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>306735000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>293795000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>273046000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>271178000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>264543000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>240617000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>201991000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>207122000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>198978000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>196636000.0</v>
       </c>
-      <c r="AQ55"/>
       <c r="AR55"/>
       <c r="AS55"/>
-      <c r="AT55">
+      <c r="AT55"/>
+      <c r="AU55">
         <v>201500000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:46">
+    <row r="56" spans="1:47">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>584098000.0</v>
+      </c>
+      <c r="C56">
         <v>561342000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>567554000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>240773000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>510886000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>492490000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>493720000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>361553000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>333868000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>257348000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>256573000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>310931000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>211803000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>182723000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>220031000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>462443000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>418612000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>412812000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>413362000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>413209000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>389671000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>404220000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>131468000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>127271000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>105987000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>93187000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>111404000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>102310000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>90281000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>79252000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>102980000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>95681000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>77268000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>69844000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>89610000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>72012000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>73472000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>52154000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>72013000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>81560000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>79263000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>86617000.0</v>
       </c>
-      <c r="AQ56"/>
       <c r="AR56"/>
-      <c r="AS56">
+      <c r="AS56"/>
+      <c r="AT56">
         <v>67089000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>89137000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:46">
+    <row r="57" spans="1:47">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>144277000.0</v>
+      </c>
+      <c r="C57">
         <v>346231000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>318230000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6080000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>318420000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>293160000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>239116000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>235509000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>246118000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>247370000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>215140000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>206482000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>207636000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>210033000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>215447000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>207101000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>209660000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>223429000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>214127000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>234258000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>220712000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>225015000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>196796000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>194018000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>157987000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>114780000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>122446000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>115145000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>88851000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>95009000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>74354000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>78968000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>44087000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>51563000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>15208000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>11405000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>19825000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>14485000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>9616000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>490000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>24340000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>10027000.0</v>
       </c>
-      <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
-      <c r="AT57">
+      <c r="AT57"/>
+      <c r="AU57">
         <v>14027000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:46">
+    <row r="58" spans="1:47">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>846626000.0</v>
+      </c>
+      <c r="C58">
         <v>838357000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>844762000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>822270000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>806992000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>766460000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>729003000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>622408000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>635083000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>595242000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>584718000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>577088000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>558394000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>566351000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>594403000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>586764000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>585330000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>557460000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>540578000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>553721000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>523878000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>546318000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>415977000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>344894000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>293896000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>236128000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>253029000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>240751000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>215009000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>190869000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>190721000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>194094000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>161810000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>157721000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>165028000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>167843000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>166949000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>153990000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>326221000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>310758000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>315748000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>308574000.0</v>
       </c>
-      <c r="AQ58"/>
       <c r="AR58"/>
       <c r="AS58"/>
-      <c r="AT58">
+      <c r="AT58"/>
+      <c r="AU58">
         <v>127810000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:46">
+    <row r="59" spans="1:47">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>162147000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>144925000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>136074000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>108018000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>103335000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>97594000.0</v>
       </c>
-      <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
-    </row>
-    <row r="60" spans="1:46">
+      <c r="AU59"/>
+    </row>
+    <row r="60" spans="1:47">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>939285000.0</v>
+      </c>
+      <c r="C60">
         <v>915232000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>877395000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>825819000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>758801000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>717281000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>649257000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>606580000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>566363000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>525153000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>467947000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>462520000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>434768000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>415444000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>394661000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>390774000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>368507000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>346878000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>343757000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>302183000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>253478000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>238129000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>216320000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>192338000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>166788000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>154791000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>143573000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>136761000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>115330000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>110226000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>103606000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>101316000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>83535000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>78426000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>57843000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>65646000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>62877000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>60042000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-134739000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-114709000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-128767000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>-123306000.0</v>
       </c>
-      <c r="AQ60"/>
       <c r="AR60"/>
-      <c r="AS60">
+      <c r="AS60"/>
+      <c r="AT60">
         <v>73690000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>56238000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:46">
+    <row r="61" spans="1:47">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
         <v>-2151000.0</v>
       </c>
-      <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
-    </row>
-    <row r="62" spans="1:46">
+      <c r="AU61"/>
+    </row>
+    <row r="62" spans="1:47">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
-      <c r="P62">
-[...1 lines deleted...]
-      </c>
+      <c r="P62"/>
       <c r="Q62">
         <v>276000000.0</v>
       </c>
       <c r="R62">
         <v>276000000.0</v>
       </c>
       <c r="S62">
         <v>276000000.0</v>
       </c>
       <c r="T62">
         <v>276000000.0</v>
       </c>
       <c r="U62">
         <v>276000000.0</v>
       </c>
       <c r="V62">
         <v>276000000.0</v>
       </c>
-      <c r="W62"/>
+      <c r="W62">
+        <v>276000000.0</v>
+      </c>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
+      <c r="AU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9731,1143 +9862,1143 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
         <v>228630000.0</v>
       </c>
       <c r="C2">
         <v>208222000.0</v>
       </c>
       <c r="D2">
         <v>166394000.0</v>
       </c>
       <c r="E2">
         <v>149318000.0</v>
       </c>
       <c r="F2">
         <v>108395000.0</v>
       </c>
       <c r="G2">
         <v>136319000.0</v>
       </c>
       <c r="H2">
         <v>85763000.0</v>
       </c>
       <c r="I2">
         <v>98995000.0</v>
       </c>
       <c r="J2">
         <v>82868000.0</v>
       </c>
       <c r="K2">
         <v>72116000.0</v>
       </c>
       <c r="L2">
         <v>92065000.0</v>
       </c>
       <c r="M2">
         <v>60157000.0</v>
       </c>
       <c r="N2">
         <v>55950000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
         <v>9878000.0</v>
       </c>
       <c r="C3">
         <v>9285000.0</v>
       </c>
       <c r="D3">
         <v>8186000.0</v>
       </c>
       <c r="E3">
         <v>7443000.0</v>
       </c>
       <c r="F3">
         <v>5495000.0</v>
       </c>
       <c r="G3">
         <v>4134000.0</v>
       </c>
       <c r="H3">
         <v>3291000.0</v>
       </c>
       <c r="I3">
         <v>2979000.0</v>
       </c>
       <c r="J3">
         <v>1891000.0</v>
       </c>
       <c r="K3">
         <v>1915000.0</v>
       </c>
       <c r="L3">
         <v>2027000.0</v>
       </c>
       <c r="M3">
         <v>1867000.0</v>
       </c>
       <c r="N3">
         <v>1853000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5">
         <v>477875000.0</v>
       </c>
       <c r="C5">
         <v>375609000.0</v>
       </c>
       <c r="D5">
         <v>292836000.0</v>
       </c>
       <c r="E5">
         <v>251227000.0</v>
       </c>
       <c r="F5">
         <v>318314000.0</v>
       </c>
       <c r="G5">
         <v>155728000.0</v>
       </c>
       <c r="H5">
         <v>143560000.0</v>
       </c>
       <c r="I5">
         <v>132596000.0</v>
       </c>
       <c r="J5">
         <v>145619000.0</v>
       </c>
       <c r="K5">
         <v>89319000.0</v>
       </c>
       <c r="L5">
         <v>69362000.0</v>
       </c>
       <c r="M5">
         <v>77868000.0</v>
       </c>
       <c r="N5">
         <v>75402000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
         <v>487753000.0</v>
       </c>
       <c r="C6">
         <v>384894000.0</v>
       </c>
       <c r="D6">
         <v>301022000.0</v>
       </c>
       <c r="E6">
         <v>258670000.0</v>
       </c>
       <c r="F6">
         <v>323809000.0</v>
       </c>
       <c r="G6">
         <v>159862000.0</v>
       </c>
       <c r="H6">
         <v>146851000.0</v>
       </c>
       <c r="I6">
         <v>135575000.0</v>
       </c>
       <c r="J6">
         <v>147510000.0</v>
       </c>
       <c r="K6">
         <v>91234000.0</v>
       </c>
       <c r="L6">
         <v>71389000.0</v>
       </c>
       <c r="M6">
         <v>79735000.0</v>
       </c>
       <c r="N6">
         <v>77255000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-19998000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
         <v>530363000.0</v>
       </c>
       <c r="C9">
         <v>504741000.0</v>
       </c>
       <c r="D9">
         <v>387448000.0</v>
       </c>
       <c r="E9">
         <v>379435000.0</v>
       </c>
       <c r="F9">
         <v>259524000.0</v>
       </c>
       <c r="G9">
         <v>205316000.0</v>
       </c>
       <c r="H9">
         <v>188285000.0</v>
       </c>
       <c r="I9">
         <v>153184000.0</v>
       </c>
       <c r="J9">
         <v>161165000.0</v>
       </c>
       <c r="K9">
         <v>107704000.0</v>
       </c>
       <c r="L9">
         <v>88732000.0</v>
       </c>
       <c r="M9">
         <v>95228000.0</v>
       </c>
       <c r="N9">
         <v>83814000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
         <v>462923000.0</v>
       </c>
       <c r="C10">
         <v>362277000.0</v>
       </c>
       <c r="D10">
         <v>281661000.0</v>
       </c>
       <c r="E10">
         <v>242610000.0</v>
       </c>
       <c r="F10">
         <v>313676000.0</v>
       </c>
       <c r="G10">
         <v>193202000.0</v>
       </c>
       <c r="H10">
         <v>140744000.0</v>
       </c>
       <c r="I10">
         <v>129557000.0</v>
       </c>
       <c r="J10">
         <v>139630000.0</v>
       </c>
       <c r="K10">
         <v>74754000.0</v>
       </c>
       <c r="L10">
         <v>56721000.0</v>
       </c>
       <c r="M10">
         <v>71985000.0</v>
       </c>
       <c r="N10">
         <v>66899000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
         <v>75203000.0</v>
       </c>
       <c r="C11">
         <v>48509000.0</v>
       </c>
       <c r="D11">
         <v>54454000.0</v>
       </c>
       <c r="E11">
         <v>55425000.0</v>
       </c>
       <c r="F11">
         <v>66423000.0</v>
       </c>
       <c r="G11">
         <v>24417000.0</v>
       </c>
       <c r="H11">
         <v>13968000.0</v>
       </c>
       <c r="I11">
         <v>30560000.0</v>
       </c>
       <c r="J11">
         <v>33333000.0</v>
       </c>
       <c r="K11">
         <v>316000.0</v>
       </c>
       <c r="L11">
         <v>869000.0</v>
       </c>
       <c r="M11">
         <v>483000.0</v>
       </c>
       <c r="N11">
         <v>-128000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
         <v>14952000.0</v>
       </c>
       <c r="C12">
         <v>13332000.0</v>
       </c>
       <c r="D12">
         <v>11175000.0</v>
       </c>
       <c r="E12">
         <v>8617000.0</v>
       </c>
       <c r="F12">
         <v>4634000.0</v>
       </c>
       <c r="G12">
         <v>2503000.0</v>
       </c>
       <c r="H12">
         <v>2816000.0</v>
       </c>
       <c r="I12">
         <v>3039000.0</v>
       </c>
       <c r="J12">
         <v>5989000.0</v>
       </c>
       <c r="K12">
         <v>14565000.0</v>
       </c>
       <c r="L12">
         <v>12641000.0</v>
       </c>
       <c r="M12">
         <v>5883000.0</v>
       </c>
       <c r="N12">
         <v>8503000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13">
         <v>13284000.0</v>
       </c>
       <c r="C13">
         <v>8079000.0</v>
       </c>
       <c r="D13">
         <v>10008000.0</v>
       </c>
       <c r="E13">
         <v>5114000.0</v>
       </c>
       <c r="F13">
         <v>500000.0</v>
       </c>
       <c r="G13">
         <v>1676000.0</v>
       </c>
       <c r="H13">
         <v>709000.0</v>
       </c>
       <c r="I13">
         <v>255000.0</v>
       </c>
       <c r="J13">
         <v>528000.0</v>
       </c>
       <c r="K13">
         <v>320000.0</v>
       </c>
       <c r="L13">
         <v>3113000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14">
         <v>-138540000.0</v>
       </c>
       <c r="C14">
         <v>-96351000.0</v>
       </c>
       <c r="D14">
         <v>-86349000.0</v>
       </c>
       <c r="E14">
         <v>78065000.0</v>
       </c>
       <c r="F14">
         <v>101267000.0</v>
       </c>
       <c r="G14">
         <v>70763000.0</v>
       </c>
       <c r="H14">
         <v>82610000.0</v>
       </c>
       <c r="I14">
         <v>59496000.0</v>
       </c>
       <c r="J14">
         <v>57648000.0</v>
       </c>
       <c r="K14">
         <v>26585000.0</v>
       </c>
       <c r="L14">
         <v>11368000.0</v>
       </c>
       <c r="M14">
         <v>17452000.0</v>
       </c>
       <c r="N14">
         <v>17452000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
         <v>249180000.0</v>
       </c>
       <c r="C15">
         <v>217417000.0</v>
       </c>
       <c r="D15">
         <v>140858000.0</v>
       </c>
       <c r="E15">
         <v>109120000.0</v>
       </c>
       <c r="F15">
         <v>145986000.0</v>
       </c>
       <c r="G15">
         <v>98022000.0</v>
       </c>
       <c r="H15">
         <v>60825000.0</v>
       </c>
       <c r="I15">
         <v>33573000.0</v>
       </c>
       <c r="J15">
         <v>17341000.0</v>
       </c>
       <c r="K15">
         <v>612000.0</v>
       </c>
       <c r="L15">
         <v>57107000.0</v>
       </c>
       <c r="M15">
         <v>71502000.0</v>
       </c>
       <c r="N15">
         <v>62462000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>218240000.0</v>
       </c>
       <c r="F16">
         <v>291972000.0</v>
       </c>
       <c r="G16">
         <v>196044000.0</v>
       </c>
       <c r="H16">
         <v>60825000.0</v>
       </c>
       <c r="I16">
         <v>33573000.0</v>
       </c>
       <c r="J16">
         <v>17341000.0</v>
       </c>
       <c r="K16">
         <v>612000.0</v>
       </c>
       <c r="L16">
         <v>612000.0</v>
       </c>
       <c r="M16">
         <v>612000.0</v>
       </c>
       <c r="N16">
         <v>62462000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17">
         <v>387720000.0</v>
       </c>
       <c r="C17">
         <v>313768000.0</v>
       </c>
       <c r="D17">
         <v>227207000.0</v>
       </c>
       <c r="E17">
         <v>187185000.0</v>
       </c>
       <c r="F17">
         <v>247253000.0</v>
       </c>
       <c r="G17">
         <v>168785000.0</v>
       </c>
       <c r="H17">
         <v>126776000.0</v>
       </c>
       <c r="I17">
         <v>98997000.0</v>
       </c>
       <c r="J17">
         <v>106297000.0</v>
       </c>
       <c r="K17">
         <v>74438000.0</v>
       </c>
       <c r="L17">
         <v>74438000.0</v>
       </c>
       <c r="M17">
         <v>74438000.0</v>
       </c>
       <c r="N17">
         <v>67027000.0</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
         <v>-1668000.0</v>
       </c>
       <c r="C18">
         <v>-5253000.0</v>
       </c>
       <c r="D18">
         <v>-1167000.0</v>
       </c>
       <c r="E18">
         <v>-3503000.0</v>
       </c>
       <c r="F18">
         <v>-4134000.0</v>
       </c>
       <c r="G18">
         <v>-368000.0</v>
       </c>
       <c r="H18">
         <v>-2107000.0</v>
       </c>
       <c r="I18">
         <v>-2784000.0</v>
       </c>
       <c r="J18">
         <v>-5461000.0</v>
       </c>
       <c r="K18">
         <v>-14245000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>23819000.0</v>
       </c>
       <c r="F19">
         <v>148750000.0</v>
       </c>
       <c r="G19">
         <v>39977000.0</v>
       </c>
       <c r="H19">
         <v>27131000.0</v>
       </c>
       <c r="I19">
         <v>28372000.0</v>
       </c>
       <c r="J19">
         <v>22666000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
         <v>324943000.0</v>
       </c>
       <c r="C21">
         <v>316552000.0</v>
       </c>
       <c r="D21">
         <v>245818000.0</v>
       </c>
       <c r="E21">
         <v>240040000.0</v>
       </c>
       <c r="F21">
         <v>169564000.0</v>
       </c>
       <c r="G21">
         <v>155728000.0</v>
       </c>
       <c r="H21">
         <v>116429000.0</v>
       </c>
       <c r="I21">
         <v>104224000.0</v>
       </c>
       <c r="J21">
         <v>122953000.0</v>
       </c>
       <c r="K21">
         <v>76115000.0</v>
       </c>
       <c r="L21">
         <v>61834000.0</v>
       </c>
       <c r="M21">
         <v>68363000.0</v>
       </c>
       <c r="N21">
         <v>59054000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
         <v>434050000.0</v>
       </c>
       <c r="C23">
         <v>396411000.0</v>
       </c>
       <c r="D23">
         <v>308024000.0</v>
       </c>
       <c r="E23">
         <v>288713000.0</v>
       </c>
       <c r="F23">
         <v>198355000.0</v>
       </c>
       <c r="G23">
         <v>185907000.0</v>
       </c>
       <c r="H23">
         <v>157619000.0</v>
       </c>
       <c r="I23">
         <v>147955000.0</v>
       </c>
       <c r="J23">
         <v>121080000.0</v>
       </c>
       <c r="K23">
         <v>103705000.0</v>
       </c>
       <c r="L23">
         <v>118963000.0</v>
       </c>
       <c r="M23">
         <v>87022000.0</v>
       </c>
       <c r="N23">
         <v>80710000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
         <v>9878000.0</v>
       </c>
       <c r="C25">
         <v>9285000.0</v>
       </c>
       <c r="D25">
         <v>8186000.0</v>
       </c>
       <c r="E25">
         <v>7443000.0</v>
       </c>
       <c r="F25">
         <v>5495000.0</v>
       </c>
       <c r="G25">
         <v>4134000.0</v>
       </c>
       <c r="H25">
         <v>3291000.0</v>
       </c>
       <c r="I25">
         <v>2979000.0</v>
       </c>
       <c r="J25">
         <v>1891000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.51</v>
       </c>
       <c r="E26">
         <v>0.46</v>
       </c>
       <c r="F26">
         <v>0.82</v>
       </c>
       <c r="G26">
         <v>0.55</v>
       </c>
       <c r="H26">
         <v>0.5</v>
       </c>
       <c r="I26">
         <v>0.51</v>
       </c>
       <c r="J26">
         <v>0.57</v>
       </c>
       <c r="K26">
         <v>0.42</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>617000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
         <v>205420000.0</v>
       </c>
       <c r="C28">
         <v>188189000.0</v>
       </c>
       <c r="D28">
         <v>141630000.0</v>
       </c>
       <c r="E28">
         <v>139395000.0</v>
       </c>
       <c r="F28">
         <v>89960000.0</v>
       </c>
       <c r="G28">
         <v>49588000.0</v>
       </c>
       <c r="H28">
         <v>71856000.0</v>
       </c>
       <c r="I28">
         <v>48960000.0</v>
       </c>
       <c r="J28">
         <v>38212000.0</v>
       </c>
       <c r="K28">
         <v>31589000.0</v>
       </c>
       <c r="L28">
         <v>26898000.0</v>
       </c>
       <c r="M28">
         <v>26865000.0</v>
       </c>
       <c r="N28">
         <v>24760000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
         <v>75203000.0</v>
       </c>
       <c r="C29">
         <v>48509000.0</v>
       </c>
       <c r="D29">
         <v>54454000.0</v>
       </c>
       <c r="E29">
         <v>55425000.0</v>
       </c>
       <c r="F29">
         <v>66423000.0</v>
       </c>
       <c r="G29">
         <v>24417000.0</v>
       </c>
       <c r="H29">
         <v>13968000.0</v>
       </c>
       <c r="I29">
         <v>30560000.0</v>
       </c>
       <c r="J29">
         <v>33333000.0</v>
       </c>
       <c r="K29">
         <v>316000.0</v>
       </c>
       <c r="L29">
         <v>869000.0</v>
       </c>
       <c r="M29">
         <v>483000.0</v>
       </c>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
         <v>205420000.0</v>
       </c>
       <c r="C30">
         <v>188189000.0</v>
       </c>
       <c r="D30">
         <v>141630000.0</v>
       </c>
       <c r="E30">
         <v>139395000.0</v>
       </c>
       <c r="F30">
         <v>89960000.0</v>
       </c>
       <c r="G30">
         <v>49588000.0</v>
       </c>
       <c r="H30">
         <v>71856000.0</v>
       </c>
       <c r="I30">
         <v>48960000.0</v>
       </c>
       <c r="J30">
         <v>38212000.0</v>
       </c>
       <c r="K30">
         <v>31589000.0</v>
       </c>
       <c r="L30">
         <v>26898000.0</v>
       </c>
       <c r="M30">
         <v>26865000.0</v>
       </c>
       <c r="N30">
         <v>24760000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31">
         <v>137980000.0</v>
       </c>
       <c r="C31">
         <v>45725000.0</v>
       </c>
       <c r="D31">
         <v>35843000.0</v>
       </c>
       <c r="E31">
         <v>2570000.0</v>
       </c>
       <c r="F31">
         <v>144112000.0</v>
       </c>
       <c r="G31">
         <v>37474000.0</v>
       </c>
       <c r="H31">
         <v>24315000.0</v>
       </c>
       <c r="I31">
         <v>25333000.0</v>
       </c>
       <c r="J31">
         <v>16677000.0</v>
       </c>
       <c r="K31">
         <v>-1361000.0</v>
       </c>
       <c r="L31">
         <v>-5113000.0</v>
       </c>
       <c r="M31">
         <v>3622000.0</v>
       </c>
       <c r="N31">
         <v>7845000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
         <v>758993000.0</v>
       </c>
       <c r="C32">
         <v>712963000.0</v>
       </c>
       <c r="D32">
         <v>553842000.0</v>
       </c>
       <c r="E32">
         <v>528753000.0</v>
       </c>
       <c r="F32">
         <v>367919000.0</v>
       </c>
       <c r="G32">
         <v>341635000.0</v>
       </c>
       <c r="H32">
         <v>274048000.0</v>
       </c>
       <c r="I32">
         <v>252179000.0</v>
       </c>
@@ -10886,3790 +11017,3866 @@
       <c r="N32">
         <v>139764000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT32"/>
+  <dimension ref="A1:AU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>83327000.0</v>
+      </c>
+      <c r="C2">
         <v>58497000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>60886000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>55734000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>53515000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>64727000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>39633000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>42843000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>61020000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>39633000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42843000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>61020000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36350000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>32769000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>35473000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>43168000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>37907000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14367000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>29340000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>33292000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>26732000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>42405000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>28536000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>35027000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>30351000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>28151000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23773000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23353000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23646000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>24483000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>23843000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>22771000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>26622000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>22621000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>20006000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>20279000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>19962000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>18955000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16739000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>20486000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>15936000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>14872000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>22910000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>36494000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17789000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>85154000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>2528000.0</v>
+      </c>
+      <c r="C3">
         <v>2403000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2428000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2519000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2528000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2220000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2385000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2367000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2313000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2385000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2367000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2313000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1873000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1843000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2023000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1813000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1764000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1751000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1292000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1074000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1378000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4313000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1005000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>973000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1004000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>912000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>771000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>806000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>802000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1220000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>618000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>631000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>510000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>495000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>486000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>473000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>437000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>475000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>467000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>485000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>488000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>501000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>513000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>512000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>501000.0</v>
       </c>
-      <c r="AT3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:46">
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
-[...1 lines deleted...]
-      </c>
+      <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
-      <c r="AS4"/>
-      <c r="AT4">
+      <c r="AS4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AT4"/>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5">
+        <v>153464000.0</v>
+      </c>
+      <c r="C5">
         <v>133421000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>123738000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>121412000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>99305000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>92074000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>94017000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>79798000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>109721000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>94017000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>79798000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>109721000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>70640000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>70684000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>36091000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>75342000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>69109000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>67611000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>92876000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>100018000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>57810000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>48003000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>61529000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>57261000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7379000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>41620000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>33639000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>35694000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>32607000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>26086000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>42145000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>38880000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>25485000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>49321000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>41454000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>24434000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>30410000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>22991000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>20098000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>27338000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>18892000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>19264000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>23418000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1676000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>21867000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>68363000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:46">
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>155992000.0</v>
+      </c>
+      <c r="C6">
         <v>135824000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>126166000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>123931000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>101833000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>94294000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>96402000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>82165000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>112034000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>96402000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>82165000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>112034000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>72513000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>72527000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>38114000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>77155000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>70873000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>69362000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>94168000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>101092000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>59188000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>52316000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>62534000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>58234000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>8383000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>42532000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>34410000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>36500000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>33409000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>27306000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>42763000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>39511000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>25995000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>49816000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>41940000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>24907000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>30847000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>23466000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>20565000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>27823000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>19380000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>19765000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>23931000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2188000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>22368000.0</v>
       </c>
-      <c r="AT6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
-[...1 lines deleted...]
-      </c>
+      <c r="AH7"/>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
-      <c r="AS7"/>
-      <c r="AT7">
+      <c r="AS7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AT7"/>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
-[...1 lines deleted...]
-      </c>
+      <c r="AH8"/>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
-      <c r="AS8"/>
-      <c r="AT8">
+      <c r="AS8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AT8"/>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
+        <v>192004000.0</v>
+      </c>
+      <c r="C9">
         <v>135069000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>137703000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>135146000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>122443000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>133245000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>128628000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>107156000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>135711000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>128628000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>107156000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>135711000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>88687000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>80019000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>91601000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>110214000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>97602000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>86533000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>62364000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>63028000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>52263000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>60472000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>56047000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>49404000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>39393000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>48781000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>44365000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>40939000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>41040000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>42505000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>42153000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>33062000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>36740000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>54988000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>45008000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>28430000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>32739000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>27724000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>25592000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>30758000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>23630000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>26471000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>32187000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2290000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>27784000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>95228000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:46">
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
+        <v>149967000.0</v>
+      </c>
+      <c r="C10">
         <v>129843000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>120050000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>117582000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>95449000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>88259000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>90151000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>77094000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>106774000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>90151000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>77094000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>106774000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>67744000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>68094000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>33672000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>73228000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>67614000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>66465000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>91715000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>98852000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>56645000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>68480000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>61061000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>56768000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6892000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>41017000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>32988000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>34949000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>31790000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>25307000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>41378000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>38152000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>24720000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>48614000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>40790000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>20922000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>29304000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>17206000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>17174000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>24384000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>15990000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>16326000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>20396000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-3637000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>23636000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>71985000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
+        <v>25083000.0</v>
+      </c>
+      <c r="C11">
         <v>15594000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>27253000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>13978000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>18379000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>14954000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>12696000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1172000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>19687000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>12696000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1172000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>19687000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>16400000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>16659000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11788000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>15489000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11488000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>28908000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11519000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>14032000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>11964000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3895000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6429000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>12169000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1924000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2404000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4551000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2676000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4337000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4900000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>18463000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5580000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1617000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3996000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>22957000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2688000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3692000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>580000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>111000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>26000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-401000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>656000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>62000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>80000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>71000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>483000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:46">
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
+        <v>3497000.0</v>
+      </c>
+      <c r="C12">
         <v>3578000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3688000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3830000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3856000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3815000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3866000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2704000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2947000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3866000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2704000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2947000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2896000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2590000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2419000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2114000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1495000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1146000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1157000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1166000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1165000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1055000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>468000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>493000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>487000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>603000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>651000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>745000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>817000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>779000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>767000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>728000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>765000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>707000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>664000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3512000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1106000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5785000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2924000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2954000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2902000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2938000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3022000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>5313000.0</v>
       </c>
-      <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>5883000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13">
+        <v>4110000.0</v>
+      </c>
+      <c r="C13">
         <v>3438000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3698000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3115000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3034000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3001000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2798000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1498000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>782000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1891000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1500000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3940000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2677000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1286000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2553000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1107000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>168000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>26000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>39000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>423000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>901000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>658000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>93000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>24000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>85000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>196000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>148000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>280000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3585000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14">
+        <v>-44423000.0</v>
+      </c>
+      <c r="C14">
         <v>-48076000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-34425000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-32715000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-23325000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-22806000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-24483000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-20940000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-28123000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-28465000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-15026000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-22509000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20346000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>20350000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12215000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-22858000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>22642000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>23732000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-28347000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>32675000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>276000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24826000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>21429000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>22786000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>65823000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>82610000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>72777000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>67870000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>62505000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>59496000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>17457000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>21350000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>14258000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>57648000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>24142000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>13546000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>20148000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>16014000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>17063000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>24358000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>16391000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>11368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
-      <c r="AS14"/>
-      <c r="AT14">
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14"/>
+      <c r="AU14">
         <v>2242000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:46">
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
+        <v>80461000.0</v>
+      </c>
+      <c r="C15">
         <v>66173000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>58372000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>70889000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>53745000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>50499000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>52972000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>54982000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>58964000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>52972000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>54982000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>58964000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>30998000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>31086000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9669000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>34881000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>33484000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>13825000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>51849000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>52145000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>28168000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>39759000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>33203000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>21813000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3246000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>20648000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>13497000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>15299000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>11381000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8048000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5458000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11222000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8845000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>13498000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-6309000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4688000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5464000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-56176000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>16999000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>23943000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>16391000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>16073000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>20827000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-2615000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>22822000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>69260000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:46">
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>61996000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>62172000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>19338000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>69762000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>66968000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>55816000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>51849000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>104290000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>28168000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>137782000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>33203000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>21813000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3246000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>20648000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13497000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>15299000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11381000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8048000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5458000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>11222000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8845000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>13498000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-6309000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4688000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5464000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN16">
         <v>0.0</v>
       </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>16073000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>20827000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>20207000.0</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>69260000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:46">
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17">
+        <v>124884000.0</v>
+      </c>
+      <c r="C17">
         <v>114249000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>92797000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>103604000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>77070000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>73305000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>77455000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>75922000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>87087000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>76825000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>34532000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>64503000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>51344000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>51436000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>21884000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>57739000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>56126000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>37556000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>80196000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>84820000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>44681000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>64586000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>54632000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>44599000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4968000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>38613000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>28437000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>32273000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>27453000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>20407000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>22915000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>32572000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>23103000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>44618000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>17833000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>18234000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>25612000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>74438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>74438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
-      <c r="AS17"/>
-      <c r="AT17">
+      <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17"/>
+      <c r="AU17">
         <v>74438000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:46">
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>613000.0</v>
+      </c>
+      <c r="C18">
         <v>-140000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>10000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-715000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-822000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-814000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1068000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1206000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2165000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-897000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1248000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1197000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-219000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1304000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>134000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1007000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1327000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1134000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1131000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1127000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-742000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>305000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>190000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-400000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-463000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-518000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-455000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-597000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-537000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-691000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>13924000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>33733000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-24392000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>5516000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>8962000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>15644000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>51830000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>53517000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>27759000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>23674000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>18810000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>18947000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-21454000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>4747000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>8769000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>5614000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>13908000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>17513000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-207000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>7150000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>4428000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>6129000.0</v>
       </c>
-      <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
+      <c r="AH20"/>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
-      <c r="AS20"/>
-      <c r="AT20">
+      <c r="AS20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AT20"/>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
+        <v>126471000.0</v>
+      </c>
+      <c r="C21">
         <v>82247000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>86006000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>79715000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>76975000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>84030000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>75722000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>67192000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>89611000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>75722000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>67192000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>89611000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>54939000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>49317000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>58372000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>69826000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>62525000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>46267000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>41046000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>46501000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>35750000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>45862000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>42719000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>38314000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>28833000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>33619000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>28892000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>26925000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>26993000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>28928000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>28237000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>21367000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>25692000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>44362000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>34304000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>20006000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>24281000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>19060000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>16752000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>23443000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>16860000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>18846000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>24805000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-3684000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>21867000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>68363000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
+      <c r="AH22"/>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
-      <c r="AS22"/>
-      <c r="AT22">
+      <c r="AS22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:46">
+      <c r="AT22"/>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>148860000.0</v>
+      </c>
+      <c r="C23">
         <v>111319000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>112583000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>111165000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>98983000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>113942000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>92539000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>82807000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>107120000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>92539000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>82807000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>107120000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>70098000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>63471000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>68702000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>83556000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>72984000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>54633000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>50658000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>49819000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>43245000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>57015000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>41864000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>46117000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>40911000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>43313000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>39246000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>37367000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>37693000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>38060000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>37759000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>34466000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>37670000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>33247000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>30710000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>28703000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>28420000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>27619000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>25579000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>27801000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>22706000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>22497000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>30292000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>42468000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>20605000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>2528000.0</v>
+      </c>
+      <c r="C25">
         <v>2403000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2428000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2519000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2528000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2220000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2385000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2367000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2313000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2412000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2038000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1863000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1873000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1843000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2023000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1813000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1764000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1751000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1292000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1074000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1378000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1152000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1005000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>973000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1004000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>912000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>771000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>806000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>802000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1220000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>618000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>631000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>510000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>495000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>486000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>473000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>437000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>475000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>467000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>485000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>488000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>501000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>513000.0</v>
       </c>
-      <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-    </row>
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AS26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:46">
+      <c r="AT26"/>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>49215000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>65533000.0</v>
+      </c>
+      <c r="C28">
         <v>52822000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>51697000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>55431000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>45468000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>49215000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>52906000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>39964000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>46100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>52906000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>39964000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>46100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>33748000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>30702000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>33229000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>40388000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>35077000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>40266000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>21318000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>16527000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>16513000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14610000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13328000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11090000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10560000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15162000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>15473000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>14014000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>14047000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>13577000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>13916000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>11695000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>11048000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>10626000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>10704000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8424000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>8458000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8664000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>8840000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7315000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>6770000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7625000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7382000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5974000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5917000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>26865000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>25083000.0</v>
+      </c>
+      <c r="C29">
         <v>15594000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>27253000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13978000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>18379000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14954000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12696000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1172000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>19687000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>20399000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15800000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1856000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>16659000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>11788000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>15489000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11488000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>28908000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11519000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>14032000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11964000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3895000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6429000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>12169000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1924000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2404000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4551000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2676000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4337000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4900000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>18463000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>65533000.0</v>
+      </c>
+      <c r="C30">
         <v>52822000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>51697000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>55431000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>45468000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49215000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>52906000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>39964000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>46100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>52906000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>39964000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>46100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>33748000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>30702000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>33229000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>40388000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>35077000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>40266000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21318000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16527000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16513000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14610000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>13328000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11090000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10560000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15162000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>15473000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14014000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14047000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>13577000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>13916000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>11695000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>11048000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>10626000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10704000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>8424000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8458000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8664000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>8840000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7315000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>6770000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7625000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>7382000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5974000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2816000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>87022000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:46">
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31">
+        <v>23496000.0</v>
+      </c>
+      <c r="C31">
         <v>47596000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>34044000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>37867000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>18474000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4229000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>14429000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>9902000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>17163000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>14429000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>9902000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>17163000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>12805000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>18777000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-24700000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3402000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>5089000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>20198000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>50669000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>52351000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>20895000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>22618000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>18342000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>18454000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-21941000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>7398000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>4096000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>8024000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>4797000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3621000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>13141000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>16785000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-972000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>4252000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>6486000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>916000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>5023000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1854000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>422000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>941000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-870000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2520000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-4409000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>47000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1769000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>3622000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:46">
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
+        <v>275331000.0</v>
+      </c>
+      <c r="C32">
         <v>193566000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>198589000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>190880000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>175958000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>197972000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>168261000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>149999000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>196731000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>168261000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>149999000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>196731000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>125037000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>112788000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>127074000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>153382000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>135509000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>100900000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>91704000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>96320000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>78995000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>102877000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>84583000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>84431000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>69744000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>76932000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>68138000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>64292000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>64686000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>66988000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>65996000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>55833000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>63362000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>77609000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>65014000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>48709000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>52701000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>46679000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>42331000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>51244000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>39566000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>41343000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>55097000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>38784000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>45573000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>155385000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -14720,1175 +14927,1175 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
         <v>283604000.0</v>
       </c>
       <c r="C2">
         <v>119619000.0</v>
       </c>
       <c r="D2">
         <v>116552000.0</v>
       </c>
       <c r="E2">
         <v>76197000.0</v>
       </c>
       <c r="F2">
         <v>90377000.0</v>
       </c>
       <c r="G2">
         <v>53210000.0</v>
       </c>
       <c r="H2">
         <v>51590000.0</v>
       </c>
       <c r="I2">
         <v>49383000.0</v>
       </c>
       <c r="J2">
         <v>34135000.0</v>
       </c>
       <c r="K2">
         <v>70382000.0</v>
       </c>
       <c r="L2">
         <v>68809000.0</v>
       </c>
       <c r="M2">
         <v>76866000.0</v>
       </c>
       <c r="N2">
         <v>57416000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
         <v>5844000</v>
       </c>
       <c r="C3">
         <v>12156000</v>
       </c>
       <c r="D3">
         <v>11073000</v>
       </c>
       <c r="E3">
         <v>4747000</v>
       </c>
       <c r="F3">
         <v>8526000</v>
       </c>
       <c r="G3">
         <v>19637000</v>
       </c>
       <c r="H3">
         <v>6150000</v>
       </c>
       <c r="I3">
         <v>5366000</v>
       </c>
       <c r="J3">
         <v>2254000</v>
       </c>
       <c r="K3">
         <v>1275000</v>
       </c>
       <c r="L3">
         <v>921000</v>
       </c>
       <c r="M3">
         <v>3874000</v>
       </c>
       <c r="N3">
         <v>1510000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>40355000.0</v>
       </c>
       <c r="F4">
         <v>-14180000.0</v>
       </c>
       <c r="G4">
         <v>37037000.0</v>
       </c>
       <c r="H4">
         <v>1764000.0</v>
       </c>
       <c r="I4">
         <v>2199000.0</v>
       </c>
       <c r="J4">
         <v>15248000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-3995000.0</v>
       </c>
       <c r="F5">
         <v>-69631000.0</v>
       </c>
       <c r="G5">
         <v>8083000.0</v>
       </c>
       <c r="H5">
         <v>-20673000.0</v>
       </c>
       <c r="I5">
         <v>-30329000.0</v>
       </c>
       <c r="J5">
         <v>-7385000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
         <v>88300000.0</v>
       </c>
       <c r="C6">
         <v>163985000.0</v>
       </c>
       <c r="D6">
         <v>3067000.0</v>
       </c>
       <c r="E6">
         <v>40355000.0</v>
       </c>
       <c r="F6">
         <v>-14180000.0</v>
       </c>
       <c r="G6">
         <v>37167000.0</v>
       </c>
       <c r="H6">
         <v>1620000.0</v>
       </c>
       <c r="I6">
         <v>2207000.0</v>
       </c>
       <c r="J6">
         <v>15248000.0</v>
       </c>
       <c r="K6">
         <v>-36247000.0</v>
       </c>
       <c r="L6">
         <v>1573000.0</v>
       </c>
       <c r="M6">
         <v>-8057000.0</v>
       </c>
       <c r="N6">
         <v>18402000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
         <v>42315000.0</v>
       </c>
       <c r="C7">
         <v>-60860000.0</v>
       </c>
       <c r="D7">
         <v>-42357000.0</v>
       </c>
       <c r="E7">
         <v>-23811000.0</v>
       </c>
       <c r="F7">
         <v>-26897000.0</v>
       </c>
       <c r="G7">
         <v>29123000.0</v>
       </c>
       <c r="H7">
         <v>-14909000.0</v>
       </c>
       <c r="I7">
         <v>-4555000.0</v>
       </c>
       <c r="J7">
         <v>-35304000.0</v>
       </c>
       <c r="K7">
         <v>-1704000.0</v>
       </c>
       <c r="L7">
         <v>46275000.0</v>
       </c>
       <c r="M7">
         <v>247000.0</v>
       </c>
       <c r="N7">
         <v>4438000.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-5313000.0</v>
       </c>
       <c r="F8">
         <v>623000.0</v>
       </c>
       <c r="G8">
         <v>110000.0</v>
       </c>
       <c r="H8">
         <v>23000.0</v>
       </c>
       <c r="I8">
         <v>608000.0</v>
       </c>
       <c r="J8">
         <v>77000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
         <v>21973000.0</v>
       </c>
       <c r="C9">
         <v>-81187000.0</v>
       </c>
       <c r="D9">
         <v>-61679000.0</v>
       </c>
       <c r="E9">
         <v>4729000.0</v>
       </c>
       <c r="F9">
         <v>-22667000.0</v>
       </c>
       <c r="G9">
         <v>1182000.0</v>
       </c>
       <c r="H9">
         <v>-10003000.0</v>
       </c>
       <c r="I9">
         <v>-5390000.0</v>
       </c>
       <c r="J9">
         <v>-2547000.0</v>
       </c>
       <c r="K9">
         <v>-746000.0</v>
       </c>
       <c r="L9">
         <v>4142000.0</v>
       </c>
       <c r="M9">
         <v>-5507000.0</v>
       </c>
       <c r="N9">
         <v>4379000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>11373000.0</v>
       </c>
       <c r="H10">
         <v>-3265000.0</v>
       </c>
       <c r="I10">
         <v>-2092000.0</v>
       </c>
       <c r="J10">
         <v>1232000.0</v>
       </c>
       <c r="K10">
         <v>-1532000.0</v>
       </c>
       <c r="L10">
         <v>1704000.0</v>
       </c>
       <c r="M10">
         <v>2393000.0</v>
       </c>
       <c r="N10">
         <v>102000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-7411000.0</v>
       </c>
       <c r="F11">
         <v>3667000.0</v>
       </c>
       <c r="G11">
         <v>25115000.0</v>
       </c>
       <c r="H11">
         <v>-1085000.0</v>
       </c>
       <c r="I11">
         <v>4255000.0</v>
       </c>
       <c r="J11">
         <v>-38587000.0</v>
       </c>
       <c r="K11">
         <v>725000.0</v>
       </c>
       <c r="L11">
         <v>42180000.0</v>
       </c>
       <c r="M11">
         <v>2649000.0</v>
       </c>
       <c r="N11">
         <v>-80000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>48680000.0</v>
       </c>
       <c r="F12">
         <v>-17884000.0</v>
       </c>
       <c r="G12">
         <v>-18069000.0</v>
       </c>
       <c r="H12">
         <v>8041000.0</v>
       </c>
       <c r="I12">
         <v>35112000.0</v>
       </c>
       <c r="J12">
         <v>111107000.0</v>
       </c>
       <c r="K12">
         <v>77497000.0</v>
       </c>
       <c r="L12">
         <v>1756000.0</v>
       </c>
       <c r="M12">
         <v>2375000.0</v>
       </c>
       <c r="N12">
         <v>-2806000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>84000.0</v>
       </c>
       <c r="G13">
         <v>31458000.0</v>
       </c>
       <c r="H13">
         <v>-4252000.0</v>
       </c>
       <c r="I13">
         <v>2457000.0</v>
       </c>
       <c r="J13">
         <v>5907000.0</v>
       </c>
       <c r="K13">
         <v>-2144000.0</v>
       </c>
       <c r="L13">
         <v>54000.0</v>
       </c>
       <c r="M13">
         <v>4241000.0</v>
       </c>
       <c r="N13">
         <v>-430000.0</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
         <v>9878000.0</v>
       </c>
       <c r="C14">
         <v>9285000.0</v>
       </c>
       <c r="D14">
         <v>8186000.0</v>
       </c>
       <c r="E14">
         <v>7443000.0</v>
       </c>
       <c r="F14">
         <v>5495000.0</v>
       </c>
       <c r="G14">
         <v>4134000.0</v>
       </c>
       <c r="H14">
         <v>3291000.0</v>
       </c>
       <c r="I14">
         <v>2979000.0</v>
       </c>
       <c r="J14">
         <v>1891000.0</v>
       </c>
       <c r="K14">
         <v>1915000.0</v>
       </c>
       <c r="L14">
         <v>2027000.0</v>
       </c>
       <c r="M14">
         <v>1867000.0</v>
       </c>
       <c r="N14">
         <v>1853000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
         <v>141836000.0</v>
       </c>
       <c r="C15">
         <v>119800000.0</v>
       </c>
       <c r="D15">
         <v>109278000.0</v>
       </c>
       <c r="E15">
         <v>135853000.0</v>
       </c>
       <c r="F15">
         <v>97341000.0</v>
       </c>
       <c r="G15">
         <v>74044000.0</v>
       </c>
       <c r="H15">
         <v>76435000.0</v>
       </c>
       <c r="I15">
         <v>69325000.0</v>
       </c>
       <c r="J15">
         <v>46454000.0</v>
       </c>
       <c r="K15">
         <v>80457000.0</v>
       </c>
       <c r="L15">
         <v>67815000.0</v>
       </c>
       <c r="M15">
         <v>47089000.0</v>
       </c>
       <c r="N15">
         <v>16789000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
         <v>371904000.0</v>
       </c>
       <c r="C16">
         <v>283604000.0</v>
       </c>
       <c r="D16">
         <v>119619000.0</v>
       </c>
       <c r="E16">
         <v>116552000.0</v>
       </c>
       <c r="F16">
         <v>76197000.0</v>
       </c>
       <c r="G16">
         <v>90377000.0</v>
       </c>
       <c r="H16">
         <v>53210000.0</v>
       </c>
       <c r="I16">
         <v>51590000.0</v>
       </c>
       <c r="J16">
         <v>49383000.0</v>
       </c>
       <c r="K16">
         <v>34135000.0</v>
       </c>
       <c r="L16">
         <v>70382000.0</v>
       </c>
       <c r="M16">
         <v>68809000.0</v>
       </c>
       <c r="N16">
         <v>75818000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
         <v>454534000.0</v>
       </c>
       <c r="C18">
         <v>288664000.0</v>
       </c>
       <c r="D18">
         <v>109779000.0</v>
       </c>
       <c r="E18">
         <v>221842000.0</v>
       </c>
       <c r="F18">
         <v>160997000.0</v>
       </c>
       <c r="G18">
         <v>168521000.0</v>
       </c>
       <c r="H18">
         <v>110223000.0</v>
       </c>
       <c r="I18">
         <v>106256000.0</v>
       </c>
       <c r="J18">
         <v>94438000.0</v>
       </c>
       <c r="K18">
         <v>80404000.0</v>
       </c>
       <c r="L18">
         <v>108254000.0</v>
       </c>
       <c r="M18">
         <v>73029000.0</v>
       </c>
       <c r="N18">
         <v>65349000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19">
         <v>-449835000.0</v>
       </c>
       <c r="C19">
         <v>-117576000.0</v>
       </c>
       <c r="D19">
         <v>-122184000.0</v>
       </c>
       <c r="E19">
         <v>-96201000.0</v>
       </c>
       <c r="F19">
         <v>-64604000.0</v>
       </c>
       <c r="G19">
         <v>-405216000.0</v>
       </c>
       <c r="H19">
         <v>-43750000.0</v>
       </c>
       <c r="I19">
         <v>-13847000.0</v>
       </c>
       <c r="J19">
         <v>-21773000.0</v>
       </c>
       <c r="K19">
         <v>-16715000.0</v>
       </c>
       <c r="L19">
         <v>-18164000.0</v>
       </c>
       <c r="M19">
         <v>-19653000.0</v>
       </c>
       <c r="N19">
         <v>-12127000.0</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20">
         <v>55484000.0</v>
       </c>
       <c r="C20">
         <v>248403000.0</v>
       </c>
       <c r="D20">
         <v>201671000.0</v>
       </c>
       <c r="E20">
         <v>43686000.0</v>
       </c>
       <c r="F20">
         <v>73833000.0</v>
       </c>
       <c r="G20">
         <v>749339000.0</v>
       </c>
       <c r="H20">
         <v>147122000.0</v>
       </c>
       <c r="I20">
         <v>193504000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
         <v>-12500000.0</v>
       </c>
       <c r="C21">
         <v>93908000.0</v>
       </c>
       <c r="D21">
         <v>-17500000.0</v>
       </c>
       <c r="E21">
         <v>31841000.0</v>
       </c>
       <c r="F21">
         <v>-15010000.0</v>
       </c>
       <c r="G21">
         <v>81700000.0</v>
       </c>
       <c r="H21">
         <v>1563000.0</v>
       </c>
       <c r="I21">
         <v>-13263000.0</v>
       </c>
       <c r="J21">
         <v>-1972000.0</v>
       </c>
       <c r="K21">
         <v>-162600000.0</v>
       </c>
       <c r="L21">
         <v>132308000.0</v>
       </c>
       <c r="M21">
         <v>-15620000.0</v>
       </c>
       <c r="N21">
         <v>-26000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
         <v>387720000.0</v>
       </c>
       <c r="C22">
         <v>313768000.0</v>
       </c>
       <c r="D22">
         <v>227207000.0</v>
       </c>
       <c r="E22">
         <v>187185000.0</v>
       </c>
       <c r="F22">
         <v>247253000.0</v>
       </c>
       <c r="G22">
         <v>168785000.0</v>
       </c>
       <c r="H22">
         <v>126776000.0</v>
       </c>
       <c r="I22">
         <v>98997000.0</v>
       </c>
       <c r="J22">
         <v>106297000.0</v>
       </c>
       <c r="K22">
         <v>74438000.0</v>
       </c>
       <c r="L22">
         <v>55852000.0</v>
       </c>
       <c r="M22">
         <v>71502000.0</v>
       </c>
       <c r="N22">
         <v>67027000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
         <v>331588000.0</v>
       </c>
       <c r="C23">
         <v>8943000.0</v>
       </c>
       <c r="D23">
         <v>-66985000.0</v>
       </c>
       <c r="E23">
         <v>38047000.0</v>
       </c>
       <c r="F23">
         <v>-69382000.0</v>
       </c>
       <c r="G23">
         <v>-397205000.0</v>
       </c>
       <c r="H23">
         <v>-43263000.0</v>
       </c>
       <c r="I23">
         <v>-195737000.0</v>
       </c>
       <c r="J23">
         <v>-129970000.0</v>
       </c>
       <c r="K23">
         <v>-61387000.0</v>
       </c>
       <c r="L23">
         <v>-174597000.0</v>
       </c>
       <c r="M23">
         <v>-12192000.0</v>
       </c>
       <c r="N23">
         <v>-3380000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24">
         <v>-80448000.0</v>
       </c>
       <c r="C24">
         <v>23774000.0</v>
       </c>
       <c r="D24">
         <v>-49040000.0</v>
       </c>
       <c r="E24">
         <v>278860000.0</v>
       </c>
       <c r="F24">
         <v>2643000.0</v>
       </c>
       <c r="G24">
         <v>2072000.0</v>
       </c>
       <c r="H24">
         <v>-4172000.0</v>
       </c>
       <c r="I24">
         <v>-944000.0</v>
       </c>
       <c r="J24">
         <v>16055000.0</v>
       </c>
       <c r="K24">
         <v>8782000.0</v>
       </c>
       <c r="L24">
         <v>21587000.0</v>
       </c>
       <c r="M24">
         <v>13468000.0</v>
       </c>
       <c r="N24">
         <v>11349000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
         <v>-58826000.0</v>
       </c>
       <c r="C25">
         <v>-4861000.0</v>
       </c>
       <c r="D25">
         <v>-101014000.0</v>
       </c>
       <c r="E25">
         <v>25389000.0</v>
       </c>
       <c r="F25">
         <v>-87676000.0</v>
       </c>
       <c r="G25">
         <v>-27990000.0</v>
       </c>
       <c r="H25">
         <v>-13897000.0</v>
       </c>
       <c r="I25">
         <v>-13846000.0</v>
       </c>
       <c r="J25">
         <v>-4719000.0</v>
       </c>
       <c r="K25">
         <v>2323000.0</v>
       </c>
       <c r="L25">
         <v>561000.0</v>
       </c>
       <c r="M25">
         <v>-377000.0</v>
       </c>
       <c r="N25">
         <v>-9529000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
         <v>-80083000.0</v>
       </c>
       <c r="C26">
         <v>-253869000.0</v>
       </c>
       <c r="D26">
         <v>-3509000.0</v>
       </c>
       <c r="E26">
         <v>-280530000.0</v>
       </c>
       <c r="F26">
         <v>-3486000.0</v>
       </c>
       <c r="G26">
         <v>-6024000.0</v>
       </c>
       <c r="H26">
         <v>-5883000.0</v>
       </c>
       <c r="I26">
         <v>-5389000.0</v>
       </c>
       <c r="J26">
         <v>-6475000.0</v>
       </c>
       <c r="K26">
         <v>-2151000.0</v>
       </c>
       <c r="L26">
         <v>-173622000.0</v>
       </c>
       <c r="M26">
         <v>1579000.0</v>
       </c>
       <c r="N26">
         <v>561000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
         <v>50867000.0</v>
       </c>
       <c r="C27">
         <v>31407000.0</v>
       </c>
       <c r="D27">
         <v>12133000.0</v>
       </c>
       <c r="E27">
         <v>9950000.0</v>
       </c>
       <c r="F27">
         <v>7404000.0</v>
       </c>
       <c r="G27">
         <v>7079000.0</v>
       </c>
       <c r="H27">
         <v>7183000.0</v>
       </c>
       <c r="I27">
         <v>6382000.0</v>
       </c>
       <c r="J27">
         <v>5544000.0</v>
       </c>
       <c r="K27">
         <v>4681000.0</v>
       </c>
       <c r="L27">
         <v>3730000.0</v>
       </c>
       <c r="M27">
         <v>3390000.0</v>
       </c>
       <c r="N27">
         <v>3070000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
         <v>155777000.0</v>
       </c>
       <c r="C28">
         <v>-19618000.0</v>
       </c>
       <c r="D28">
         <v>4399000.0</v>
       </c>
       <c r="E28">
         <v>-364146000.0</v>
       </c>
       <c r="F28">
         <v>-113216000.0</v>
       </c>
       <c r="G28">
         <v>270660000.0</v>
       </c>
       <c r="H28">
         <v>-64709000.0</v>
       </c>
       <c r="I28">
         <v>-90210000.0</v>
       </c>
       <c r="J28">
         <v>-59671000.0</v>
       </c>
       <c r="K28">
         <v>-101211000.0</v>
       </c>
       <c r="L28">
         <v>-110104000.0</v>
       </c>
       <c r="M28">
         <v>-74901000.0</v>
       </c>
       <c r="N28">
         <v>-46169000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
         <v>460378000.0</v>
       </c>
       <c r="C29">
         <v>300820000.0</v>
       </c>
       <c r="D29">
         <v>120852000.0</v>
       </c>
       <c r="E29">
         <v>226589000.0</v>
       </c>
       <c r="F29">
         <v>169523000.0</v>
       </c>
       <c r="G29">
         <v>188158000.0</v>
       </c>
       <c r="H29">
         <v>116373000.0</v>
       </c>
       <c r="I29">
         <v>111622000.0</v>
       </c>
       <c r="J29">
         <v>96692000.0</v>
       </c>
       <c r="K29">
         <v>81679000.0</v>
       </c>
       <c r="L29">
         <v>109175000.0</v>
       </c>
       <c r="M29">
         <v>76903000.0</v>
       </c>
       <c r="N29">
         <v>66859000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
         <v>-530283000.0</v>
       </c>
       <c r="C30">
         <v>-117576000.0</v>
       </c>
       <c r="D30">
         <v>-122184000.0</v>
       </c>
       <c r="E30">
         <v>177912000.0</v>
       </c>
       <c r="F30">
         <v>-70487000.0</v>
       </c>
       <c r="G30">
         <v>-421781000.0</v>
       </c>
       <c r="H30">
         <v>-49900000.0</v>
       </c>
       <c r="I30">
         <v>-19213000.0</v>
       </c>
@@ -15907,3762 +16114,3834 @@
       <c r="N30">
         <v>-2288000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT30"/>
+  <dimension ref="A1:AU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>371904000.0</v>
+      </c>
+      <c r="C2">
         <v>347983000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>334352000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>322137000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>283604000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>327313000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>232827000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>171076000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>119619000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>169435000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>234775000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>129969000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>116552000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>153095000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>125354000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>87192000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>76197000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>82340000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>89571000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>76248000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>90377000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>95937000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>85029000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>74238000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>53210000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>84694000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>75083000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>61373000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>51590000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>81141000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>77357000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>55442000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>49383000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>70464000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>50723000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>48328000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>34135000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>56236000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>58214000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>63649000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>70382000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>110321000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>80273000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>76531000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>67089000.0</v>
       </c>
-      <c r="AT2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:46">
+      <c r="AU2"/>
+    </row>
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
+        <v>1801000</v>
+      </c>
+      <c r="C3">
         <v>1746000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1668000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1086000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1344000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3443000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5633000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1574000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1506000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1610000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3187000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2891000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3385000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1486000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>771000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>783000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1707000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>737999</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1104000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2149000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4535000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10079000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7410000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1150000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>998000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4943000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>89000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>559000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>737000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>608000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1533000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1812000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1413000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1102000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>433000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>331000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>388000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>556000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>136000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>220000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>363000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>169000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>104000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>273000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>375000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3874000</v>
       </c>
     </row>
-    <row r="4" spans="1:46">
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>13417000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-36543000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>27741000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>38162000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>10995000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-6143000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-7231000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>13323000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-14129000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-5560000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>10908000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>10651000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>21038000.0</v>
       </c>
-      <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>13699000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>9779000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-29546000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>3771000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>21915000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>6059000.0</v>
       </c>
-      <c r="AH4"/>
       <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>2395000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>14193000.0</v>
       </c>
-      <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-3677000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4417000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12306000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3241000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>7135000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-52120000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-10163000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9721000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2373000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>733000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>9517000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-10369000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>8202000.0</v>
       </c>
-      <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>3184000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3492000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-16297000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-9811000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1110000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-5331000.0</v>
       </c>
-      <c r="AH5"/>
       <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>3739000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-8159000.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-    </row>
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>-22178000.0</v>
+      </c>
+      <c r="C6">
         <v>23921000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>13631000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12215000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>38533000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-43709000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>94486000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>61751000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>51457000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-49816000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-65340000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>104806000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>13417000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-36543000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>27741000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>38162000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>10995000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-6143000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7231000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13323000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-14129000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5560000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>10908000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>10791000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>21028000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-31484000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>9611000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>13710000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>9783000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-29551000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3784000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>21915000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>6059000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-21081000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>19741000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2395000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>14193000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-22101000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1978000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-5435000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-6733000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-41737000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>30048000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3742000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>9442000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-8057000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:46">
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
+        <v>-63778000.0</v>
+      </c>
+      <c r="C7">
         <v>17287000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-21625000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>20159000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>35455000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-62919000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-32108000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>32405000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-5077000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>38655000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9946000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6623000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2316000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-35654000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-11227000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>22484000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3880000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-16486000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3326000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2702000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-8126000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2826000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>9384000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3652000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>18931000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-30062000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>8647000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2774000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>3732000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-26586000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2323000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>10702000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>9006000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-43575000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-3297000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>11221000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>347000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-17969000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>13339000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2251000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>675000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-30064000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>5638000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>22299000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>4560000.0</v>
       </c>
-      <c r="AT7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-777000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>598000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-303000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-3700000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1908000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>144000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-296000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>639000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>136000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1492000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-473000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-1361000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>452000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>261000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-1831000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-120000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-717000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>172000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>1273000.0</v>
       </c>
-      <c r="AH8"/>
       <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>226000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>362000.0</v>
       </c>
-      <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
+        <v>-76190000.0</v>
+      </c>
+      <c r="C9">
         <v>31474000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-43647000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>14672000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>19474000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-40667000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-44985000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>43322000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-38857000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-38722000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5951000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4065000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-18725000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4934000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-4578000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-6214000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4979000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-4640000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-5374000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-12025000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>291000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1086000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6448000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-9395000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6707000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-10797000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1820000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2003000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>673000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3481000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3992000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3204000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1786000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1637000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2955000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3645000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-7361000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1426000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6174000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-5689000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1227000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1339000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-1883000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6419000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>844000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-6643000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:46">
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-3912000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-11153000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15065000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>7936000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-316000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1582000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-9202000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13249000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1113000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1168000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>405000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3160000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4307000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-3442000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-970000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2819000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>807000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1014000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>934000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2578000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-317000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-651000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-378000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4953000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-530000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1412000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-4543000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3864000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>77000.0</v>
       </c>
-      <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
-    </row>
-    <row r="11" spans="1:46">
+      <c r="AU10"/>
+    </row>
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>7949000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-40725000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4315000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>29690000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-691000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-8760000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1066000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8561000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>976000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-5163000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4692000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>15309000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>10277000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-546000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>548000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1327000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4401000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-21946000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4556000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8379000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>13266000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-24557000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>24348000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>7144000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>8144000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>113000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>21717000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>42180000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>2537000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:46">
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1261000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-4350000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>41904000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-1474000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>38439000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10489000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-33839000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10969000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-22432000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-11217000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-6972000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>22552000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16820000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18937000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-5050000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-915000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>21490000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>16278000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-7685000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5029000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>30917000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>41658000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3735000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2705000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>76652000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>1756000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>2375000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>-5801000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>26626000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-3750000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-11914000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>9268000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11987000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-8126000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3352000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3170000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>11892000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>13044000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-18657000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>9919000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1557000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2929000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-23400000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3630000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>7599000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>14628000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-17381000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>7195000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>8345000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>7748000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-2144000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>54000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>4241000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:46">
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
+        <v>2528000.0</v>
+      </c>
+      <c r="C14">
         <v>2403000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2428000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2519000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2528000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2220000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2385000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2367000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2313000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2412000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2038000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1863000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1873000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1843000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2023000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1813000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1764000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4590000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1292000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1074000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1378000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4313000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1005000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>973000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1004000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>912000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>771000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>806000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>802000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1220000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>618000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>631000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>510000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>495000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>486000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>473000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>437000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>475000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>467000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>485000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>488000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>501000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>513000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>512000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>501000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1867000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:46">
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
+        <v>38009000.0</v>
+      </c>
+      <c r="C15">
         <v>33177000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>32889000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>39514000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>36256000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>26957000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>24743000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>33685000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>34415000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>28848000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>20002000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>26956000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>33472000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>47475000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>18559000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>26387000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>43432000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>23158000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>24379000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>22794000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>27010000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>18620000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>15737000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>19231000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>20456000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>18781000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>11961000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>17775000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>27918000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>14096000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>13917000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>18657000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3893000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>7794000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6772000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>22501000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>9387000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>7990000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>30206000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>42261000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>18281000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>13828000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>190000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>37135000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>17042000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>47089000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:46">
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
+        <v>349726000.0</v>
+      </c>
+      <c r="C16">
         <v>371904000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>347983000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>334352000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>322137000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>283604000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>327313000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>232827000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>171076000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>119619000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>169435000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>234775000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>129969000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>116552000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>153095000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>125354000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>87192000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>76197000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>82340000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>89571000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>76248000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>90377000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>95937000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>85029000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>74238000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>53210000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>84694000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>75083000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>61373000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>51590000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>81141000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>77357000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>55442000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>49383000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>70464000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>50723000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>48328000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>34135000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>56236000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>58214000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>63649000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>68584000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>110321000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>80273000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>76531000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>67089000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:46">
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
+        <v>98940000.0</v>
+      </c>
+      <c r="C18">
         <v>101227000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>72446000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>120088000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>127588000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>35838000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>58761000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>115828000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>78237000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>20102000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-39616000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>74705000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>54588000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11732000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>56746000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>94119000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>59245000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>31934000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>67485000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>49385000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>27854000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>44791000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>50747000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>41029000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>46457000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3375000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>41941000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>32242000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>32665000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4105000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>32320000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>33380000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>36451000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>247000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>32119000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>33274000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>28798000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>3496000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>32754000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>27081000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>17073000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-12649000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>29616000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>64476000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>26733000.0</v>
       </c>
-      <c r="AT18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19">
+        <v>-148088000.0</v>
+      </c>
+      <c r="C19">
         <v>-141808000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-110187000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-134109000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-93807000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-49627000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-42912000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-27169000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>2132000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-28187000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-8988000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-45287000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-20844000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-22167000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-15950000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4215000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-53246000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-14085000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-26083000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-13029000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-15820000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-367361000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-22652000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-10127000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5076000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-20670000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-18450000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>267000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-9751000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-12958000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-12694000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>18486000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-6681000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-10737000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-7699000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1635000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-3124000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-24222000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-18164000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-19653000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:46">
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>43686000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>73833000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
+        <v>-4375000.0</v>
+      </c>
+      <c r="C21">
         <v>-1250000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-6250000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1875000.0</v>
       </c>
       <c r="F21">
         <v>-1875000.0</v>
       </c>
       <c r="G21">
+        <v>-1875000.0</v>
+      </c>
+      <c r="H21">
         <v>97033000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-625000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-15625000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4032000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4973000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-26707000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>49543000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>16956000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-456000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-457000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-15469000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>82673000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-468000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-469000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-36000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7265000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1876000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-936000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-938000.0</v>
       </c>
       <c r="AD21">
         <v>-938000.0</v>
       </c>
       <c r="AE21">
         <v>-938000.0</v>
       </c>
       <c r="AF21">
+        <v>-938000.0</v>
+      </c>
+      <c r="AG21">
         <v>-10918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-469000.0</v>
       </c>
       <c r="AH21">
         <v>-469000.0</v>
       </c>
       <c r="AI21">
         <v>-469000.0</v>
       </c>
       <c r="AJ21">
+        <v>-469000.0</v>
+      </c>
+      <c r="AK21">
         <v>-384000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-650000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-162600000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>132308000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-15620000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
+        <v>124884000.0</v>
+      </c>
+      <c r="C22">
         <v>114249000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>125512000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>70889000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>77070000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>73305000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>77455000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>54982000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>87087000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>48360000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>34532000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>64506000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>51344000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>51435000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>21884000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>57740000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>56126000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>14418000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>80195000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>84820000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>44681000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>39759000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>54633000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>44599000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4968000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>38613000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>28437000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>32273000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>27453000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>20407000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>22915000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>32572000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>23103000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>44618000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>17833000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>18234000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>25612000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>16626000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>17063000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>24358000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>16391000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>15670000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>20334000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-2615000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>22822000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>69260000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
+        <v>-494000.0</v>
+      </c>
+      <c r="C23">
         <v>126205000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>95620000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-12240000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>41399000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-715000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6219000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5149000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-212299000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>865000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>100078000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>43820000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-19533000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6533000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>662000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>385000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>17316000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-14929000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-73078000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>460000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>82989000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-982000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-150163000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-204864000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1673000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>98000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-147191000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-12000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-69711000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-129976000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-19199000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-8268000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1266000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-928000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-781000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>144852000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1239000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14807000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1707000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2198000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-182000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-24796000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-3813000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-13771000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24">
+        <v>87362000.0</v>
+      </c>
+      <c r="C24">
         <v>22279000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>58871000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-19075000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2355000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5507000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4314000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-570000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4731000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>161820000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>16608000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-94366000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>876000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1552000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>278954000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>7884000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2227000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2922000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-8868000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7675000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>26020000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>14503000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>11036000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4566000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4162000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-3363000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1883000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>9396000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1861000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2448000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3117000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>24677000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1960000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5263000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3641000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1728000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3465000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1791000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1373000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>4131000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1487000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>5452000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4053000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1197000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3564000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>13468000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:46">
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>15354000.0</v>
+      </c>
+      <c r="C25">
         <v>-46264000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-77121000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>27607000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-5475000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9754000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2691000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20861000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-10685000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-79328000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-90078000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2020000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-5060000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-13081000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>34950000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1898000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1672000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>30149999.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-21546000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-41682000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-15845000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>13624000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-13300000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-18192000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>21442000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-3816000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-233000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-6632000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-3216000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5347000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-9677000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-12591000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3075000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-1531000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-3754000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1095000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-529000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3745000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3937000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2385000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-802000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>855000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6312000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>43614000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1715000.0</v>
       </c>
-      <c r="AT25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
+        <v>-50624000.0</v>
+      </c>
+      <c r="C26">
         <v>-23162000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-595000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-835000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-7000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-252879000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-72000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-391000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-527000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-3240000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-161000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-531000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-108000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2163000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-278274000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-93000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>385000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-2880000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-537000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-68000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-124694000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-4000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-38000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-5836000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>0.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-30000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-17000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>174000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-130626000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-26000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-150000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>678000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>0.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-17000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-663000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-2151000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>586000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>1579000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:46">
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
+        <v>12907000.0</v>
+      </c>
+      <c r="C27">
         <v>12968000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>25381000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12389000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12799000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11726000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11785000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4673000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3223000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2906000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3264000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3117000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2846000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3134000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2834000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2085000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1897000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1698000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1711000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1654000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2341000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1769000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1759000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1803000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1748000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1939000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1761000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1756000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1727000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1605000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1595000.0</v>
       </c>
       <c r="AF27">
         <v>1595000.0</v>
       </c>
       <c r="AG27">
+        <v>1595000.0</v>
+      </c>
+      <c r="AH27">
         <v>1587000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1272000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1284000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1572000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1416000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1175000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1169000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1243000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1094000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>911000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>940000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>939000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>940000.0</v>
       </c>
-      <c r="AT27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>-92683000.0</v>
+      </c>
+      <c r="C28">
         <v>69344000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>56710000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-54958000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3261000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-33261000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>73004000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-28482000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-30418000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-43341000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-19923000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>72497000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4834000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-26108000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-292009000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-52525000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6496000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-8702000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-39765000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-23033000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-42087000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>328259000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-17187000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-20251000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-20343000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-19025000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-13739000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-18810000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-13135000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-20693000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-15855000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-29951000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-23711000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-15853000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-8507000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-23830000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-11481000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-23788000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-32095000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-28104000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-17224000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-26676000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-642000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-61931000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-20855000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-74901000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>100741000.0</v>
+      </c>
+      <c r="C29">
         <v>102973000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>74114000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>121174000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>128932000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>39281000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>64394000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>117402000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>79743000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>21712000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-36429000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>77596000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>57973000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>13218000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>57517000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>94902000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>60952000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>32671999.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>68589000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>51534000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>32389000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>54870000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>58157000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>42179000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>47455000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8318000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>41852000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>32801000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>33402000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4713000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>33853000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>35192000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>37864000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1349000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>32552000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>33605000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>29186000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>4052000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>32890000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>27301000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>17436000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-12480000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>29720000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>64749000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>27108000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>76231000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:46">
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>-30030000.0</v>
+      </c>
+      <c r="C30">
         <v>-149802000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-117104000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-54965000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-93807000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-49627000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-42912000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-27169000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2132000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-28187000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-8988000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-45287000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-39722000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-23653000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>262233000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4215000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-56453000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-30113000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-36055000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-15178000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4431000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-388689000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-30062000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-11277000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-6074000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-20670000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-18450000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-292000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-10488000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-13566000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-14227000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>16674000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-8094000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-6577000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-4304000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-7380000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3512000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-2365000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4571000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2834000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-6945000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-861000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-750000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>924000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3189000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-10059000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>