--- v1 (2026-07-13)
+++ v2 (2026-09-12)
@@ -22541,54 +22541,54 @@
         <v>45980000.0</v>
       </c>
       <c r="T27">
         <v>67240000.0</v>
       </c>
       <c r="U27">
         <v>62049000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>198</v>
       </c>
       <c r="B28">
         <v>79147000.0</v>
       </c>
       <c r="C28">
-        <v>97771000.0</v>
+        <v>97615000.0</v>
       </c>
       <c r="D28">
-        <v>90205000.0</v>
+        <v>90078000.0</v>
       </c>
       <c r="E28">
         <v>93815000.0</v>
       </c>
       <c r="F28">
         <v>82575000.0</v>
       </c>
       <c r="G28">
         <v>78310000.0</v>
       </c>
       <c r="H28">
         <v>85467000.0</v>
       </c>
       <c r="I28">
         <v>88628000.0</v>
       </c>
       <c r="J28">
         <v>84279000.0</v>
       </c>
       <c r="K28">
         <v>80567000.0</v>
       </c>
       <c r="L28">
         <v>42126000.0</v>
       </c>