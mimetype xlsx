--- v0 (2026-07-13)
+++ v1 (2026-11-06)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2772,54 +2775,62 @@
         <v>184013000.0</v>
       </c>
       <c r="O36">
         <v>133536000.0</v>
       </c>
       <c r="P36">
         <v>143024000.0</v>
       </c>
       <c r="Q36">
         <v>79953000.0</v>
       </c>
       <c r="R36">
         <v>61170258.0</v>
       </c>
       <c r="S36">
         <v>53475709.0</v>
       </c>
       <c r="T36">
         <v>35195077.0</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" t="s">
         <v>55</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>154000000.0</v>
+      </c>
+      <c r="C37">
+        <v>94000000.0</v>
+      </c>
+      <c r="D37">
+        <v>114000000.0</v>
+      </c>
+      <c r="E37">
+        <v>74000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
@@ -4129,1100 +4140,1115 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS62"/>
+  <dimension ref="A1:BT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>1040368000.0</v>
+      </c>
+      <c r="C2">
         <v>958407000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1020650000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>915000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>841000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>838000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>983000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1026000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>865000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000000.0</v>
       </c>
       <c r="K2">
         <v>900000000.0</v>
       </c>
       <c r="L2">
+        <v>900000000.0</v>
+      </c>
+      <c r="M2">
         <v>937000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>935000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>915000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>810000000.0</v>
       </c>
       <c r="P2">
         <v>810000000.0</v>
       </c>
       <c r="Q2">
+        <v>810000000.0</v>
+      </c>
+      <c r="R2">
         <v>862000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>723000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>968000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>909000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>975000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>901000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>975000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1209000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1343000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1143000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1176000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>991000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>930000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>788000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>890000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>829655000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>810151000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>720854000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>766000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>656553000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>600330000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>459979000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>584731000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>500712000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>502419000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>470243000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>585347000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>535183000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>534108000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>548633000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>640691000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>641216000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>604051000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>527496000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>677305000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>630217000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>600044000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>464146000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>624824000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>502034000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>471839000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>343526000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>417605000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>275000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>231830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283000000.0</v>
       </c>
       <c r="BK2">
         <v>283000000.0</v>
       </c>
       <c r="BL2">
+        <v>283000000.0</v>
+      </c>
+      <c r="BM2">
         <v>213000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>156329000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>137657000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>20740000.0</v>
       </c>
-      <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>26794000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
+      <c r="BT3"/>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5">
+        <v>118042000.0</v>
+      </c>
+      <c r="C5">
         <v>193275000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>199127000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>204000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>262000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>324000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>382000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>459000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>331000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355000000.0</v>
       </c>
       <c r="K5">
         <v>355000000.0</v>
       </c>
       <c r="L5">
+        <v>355000000.0</v>
+      </c>
+      <c r="M5">
         <v>450000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>474000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>271000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000.0</v>
       </c>
       <c r="P5">
         <v>70000000.0</v>
       </c>
       <c r="Q5">
+        <v>70000000.0</v>
+      </c>
+      <c r="R5">
         <v>63000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>37000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>41000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>21000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>49000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>72000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>49000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>162000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-69000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-115000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-49000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-78000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-13000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>51000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-42000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-61982000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>85754000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>252499000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>167965000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>98063000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>32743000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1609000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-4503000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-870000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-9718000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>47239000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>59596000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-50346000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>16222000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>8509000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-12008000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>20543000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-11652000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-38782000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-39384000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-39497000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-39183000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-38622000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-38408000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-37648000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-37773000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-38935000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-39166000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-72000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-30309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46000000.0</v>
       </c>
       <c r="BK5">
         <v>-46000000.0</v>
       </c>
       <c r="BL5">
+        <v>-46000000.0</v>
+      </c>
+      <c r="BM5">
         <v>-38000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-14240000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-12537000.0</v>
       </c>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
+        <v>30008000000.0</v>
+      </c>
+      <c r="C7">
         <v>29572000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>30253000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>30475000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>30359000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>29855000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>30019000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>30659000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>30497000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>30344000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>30566000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>33162000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>34104000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>34197000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>33964000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>33850000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>34184000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>34270000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>34365000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>33960000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>33673000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>32486000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>32982000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>33458000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>33242000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>33197000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>21578000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>21394000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>21410000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>20994000000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -5242,402 +5268,409 @@
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>3863000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3834000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3811000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3778000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3743000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>78476109.77</v>
       </c>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
+        <v>14396090000.0</v>
+      </c>
+      <c r="C10">
         <v>12454313000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10538707000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7103000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10145000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8184000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7474000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7247000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7801000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5909000000.0</v>
       </c>
       <c r="K10">
         <v>5909000000.0</v>
       </c>
       <c r="L10">
+        <v>5909000000.0</v>
+      </c>
+      <c r="M10">
         <v>5767000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7316000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8963000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5177000000.0</v>
       </c>
       <c r="P10">
         <v>5177000000.0</v>
       </c>
       <c r="Q10">
+        <v>5177000000.0</v>
+      </c>
+      <c r="R10">
         <v>4642000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4125000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5116000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5385000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6201000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5745000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6201000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6577000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3699000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1800000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3234000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4013000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3346000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3840000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4262000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3927561000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4146471000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3547531000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3474719000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3333108000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2980375000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2375492000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3235007000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3001831000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2466352000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1414760000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1237838000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>799228000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>893476000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>663150000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>808865000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>849522000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>682272000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>476711000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>397435000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>353803000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>297984000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>174138000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>449844000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>465695000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>541143000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>615682000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>781601000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>837000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>974701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1060000000.0</v>
       </c>
       <c r="BK10">
         <v>1060000000.0</v>
       </c>
       <c r="BL10">
+        <v>1060000000.0</v>
+      </c>
+      <c r="BM10">
         <v>1272000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1285430000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>258374000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>39641000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>26859000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5667,1113 +5700,1127 @@
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
+        <v>15711555000.0</v>
+      </c>
+      <c r="C12">
         <v>15751951000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15435823000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13156000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12450000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10866000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11077000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7982000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8913000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7566000000.0</v>
       </c>
       <c r="K12">
         <v>7566000000.0</v>
       </c>
       <c r="L12">
+        <v>7566000000.0</v>
+      </c>
+      <c r="M12">
         <v>7861000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8065000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9059000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7092000000.0</v>
       </c>
       <c r="P12">
         <v>7092000000.0</v>
       </c>
       <c r="Q12">
+        <v>7092000000.0</v>
+      </c>
+      <c r="R12">
         <v>6570000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6406000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7705000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8291000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8928000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8717000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8928000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9746000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5203000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3339000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6142000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4076000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3422000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3924000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4351000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4017152000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4255455000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3658372000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3604630000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3440837000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2980375000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2375492000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3235007000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3046582000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2512647000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1861755000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1771053000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1271091000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1164861000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>703558000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>835480000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>910422000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>685143000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>476711000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>397435000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>366191000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>306058000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>182212000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>457918000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>465695000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>541143000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>615682000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>781601000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>867000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>974701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1160000000.0</v>
       </c>
       <c r="BK12">
         <v>1160000000.0</v>
       </c>
       <c r="BL12">
+        <v>1160000000.0</v>
+      </c>
+      <c r="BM12">
         <v>1272000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1285430000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>258374000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
+      <c r="BT12"/>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
-[...1 lines deleted...]
-      </c>
+      <c r="AA13"/>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13">
         <v>0.0</v>
       </c>
       <c r="AF13">
-        <v>213000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG13">
         <v>213000.0</v>
       </c>
       <c r="AH13">
         <v>213000.0</v>
       </c>
       <c r="AI13">
+        <v>213000.0</v>
+      </c>
+      <c r="AJ13">
         <v>212000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204000.0</v>
       </c>
       <c r="AL13">
         <v>204000.0</v>
       </c>
       <c r="AM13">
         <v>204000.0</v>
       </c>
       <c r="AN13">
-        <v>203000.0</v>
+        <v>204000.0</v>
       </c>
       <c r="AO13">
         <v>203000.0</v>
       </c>
       <c r="AP13">
+        <v>203000.0</v>
+      </c>
+      <c r="AQ13">
         <v>202000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>186000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>184000.0</v>
       </c>
       <c r="AT13">
         <v>184000.0</v>
       </c>
       <c r="AU13">
         <v>184000.0</v>
       </c>
       <c r="AV13">
+        <v>184000.0</v>
+      </c>
+      <c r="AW13">
         <v>183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="AX13">
         <v>182000.0</v>
       </c>
       <c r="AY13">
         <v>182000.0</v>
       </c>
       <c r="AZ13">
+        <v>182000.0</v>
+      </c>
+      <c r="BA13">
         <v>181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180000.0</v>
       </c>
       <c r="BB13">
         <v>180000.0</v>
       </c>
       <c r="BC13">
         <v>180000.0</v>
       </c>
       <c r="BD13">
         <v>180000.0</v>
       </c>
       <c r="BE13">
-        <v>179000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="BF13">
         <v>179000.0</v>
       </c>
       <c r="BG13">
         <v>179000.0</v>
       </c>
       <c r="BH13">
         <v>179000.0</v>
       </c>
       <c r="BI13">
-        <v>178000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="BJ13">
         <v>178000.0</v>
       </c>
       <c r="BK13">
-        <v>27000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="BL13">
         <v>27000.0</v>
       </c>
       <c r="BM13">
-        <v>178000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="BN13">
         <v>178000.0</v>
       </c>
       <c r="BO13">
+        <v>178000.0</v>
+      </c>
+      <c r="BP13">
         <v>7000.0</v>
       </c>
-      <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
-      <c r="BS13">
+      <c r="BS13"/>
+      <c r="BT13">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
+        <v>325333543.0</v>
+      </c>
+      <c r="C14">
         <v>327061295.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>325697477.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>324969347.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323205000.0</v>
       </c>
       <c r="F14">
         <v>323205000.0</v>
       </c>
       <c r="G14">
+        <v>323205000.0</v>
+      </c>
+      <c r="H14">
         <v>31233646.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>325759000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>313334441.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>317277000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>317277049.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>335559000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>335472000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>334372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>310780000.0</v>
       </c>
       <c r="P14">
         <v>310780000.0</v>
       </c>
       <c r="Q14">
+        <v>310780000.0</v>
+      </c>
+      <c r="R14">
         <v>310869000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>311890000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>311775000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>311511000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>327398000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>310943000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>327397819.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>291675000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>286473000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>286014000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>304319000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>304311000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>304526000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>293450000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>282500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>303605000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>303963000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>293243000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>298903000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>289317000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>288316000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>287313000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>285887000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>285426000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>284009000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>275949000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>256546000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>256083000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>257161000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>251042000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>253906000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>253608000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>252082000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>247955000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>250748000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>249679000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>248661000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>248840000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>248265000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>247620000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>245900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242629000.0</v>
       </c>
       <c r="BG14">
         <v>242629000.0</v>
       </c>
       <c r="BH14">
+        <v>242629000.0</v>
+      </c>
+      <c r="BI14">
         <v>246272000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>246470000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234481000.0</v>
       </c>
       <c r="BK14">
         <v>234481000.0</v>
       </c>
       <c r="BL14">
         <v>234481000.0</v>
       </c>
       <c r="BM14">
+        <v>234481000.0</v>
+      </c>
+      <c r="BN14">
         <v>246305000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>196751000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>58905000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>186265000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>50318500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162213000.0</v>
       </c>
       <c r="BS14">
         <v>162213000.0</v>
       </c>
+      <c r="BT14">
+        <v>162213000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
         <v>213000.0</v>
       </c>
-      <c r="AG15">
-[...1 lines deleted...]
-      </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AI15"/>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16">
+        <v>2004709000.0</v>
+      </c>
+      <c r="C16">
         <v>1837113000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1824161000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1868000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1885000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1864000000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>1812000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1760000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1674000000.0</v>
       </c>
       <c r="K16">
         <v>1674000000.0</v>
       </c>
       <c r="L16">
+        <v>1674000000.0</v>
+      </c>
+      <c r="M16">
         <v>1554000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1413000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1400000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1280000000.0</v>
       </c>
       <c r="P16">
         <v>1280000000.0</v>
       </c>
       <c r="Q16">
+        <v>1280000000.0</v>
+      </c>
+      <c r="R16">
         <v>1276000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1292000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1366000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1340000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1357000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1310000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1357000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1317000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1280000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1230000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1179000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1156000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1154000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1082000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1005000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1063012000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1028480000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1003154000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>832021000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>822586000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>799238000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>739912000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>749793000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>828911000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>863716000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>811513000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>705607000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>629748000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>583661000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>514579000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>514268000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>459361000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>399564000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>330728000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>297284000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>266904000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>226759000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>214740000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>200515000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>183703000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>163931000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>150317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138148000.0</v>
       </c>
       <c r="BH16">
         <v>138148000.0</v>
       </c>
       <c r="BI16">
+        <v>138148000.0</v>
+      </c>
+      <c r="BJ16">
         <v>99011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68599015000.0</v>
       </c>
       <c r="BK16">
         <v>68599015000.0</v>
       </c>
       <c r="BL16">
         <v>68599015000.0</v>
       </c>
       <c r="BM16">
+        <v>68599015000.0</v>
+      </c>
+      <c r="BN16">
         <v>116101000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>50423000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
+      <c r="BT16"/>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>303180000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>185212000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>182849000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>164988000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6803,7271 +6850,7383 @@
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20">
+        <v>5292871000.0</v>
+      </c>
+      <c r="C20">
         <v>5319060000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>5431457000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>5457000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5476000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5300000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>5221000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>5309000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>5261000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5265000000.0</v>
       </c>
       <c r="K20">
         <v>5265000000.0</v>
       </c>
       <c r="L20">
+        <v>5265000000.0</v>
+      </c>
+      <c r="M20">
         <v>5242000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5327000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>5216000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5069000000.0</v>
       </c>
       <c r="P20">
         <v>5069000000.0</v>
       </c>
       <c r="Q20">
+        <v>5069000000.0</v>
+      </c>
+      <c r="R20">
         <v>5074000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>5093000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>5132000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>5221000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5268000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>4900000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>5268000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>4976000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>5402000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>5339000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2657000000.0</v>
       </c>
       <c r="AB20">
         <v>2657000000.0</v>
       </c>
       <c r="AC20">
         <v>2657000000.0</v>
       </c>
       <c r="AD20">
         <v>2657000000.0</v>
       </c>
       <c r="AE20">
+        <v>2657000000.0</v>
+      </c>
+      <c r="AF20">
         <v>2630000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2572907000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>2264758000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>2264759000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2264758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2136710000.0</v>
       </c>
       <c r="AK20">
         <v>2136710000.0</v>
       </c>
       <c r="AL20">
-        <v>171504000.0</v>
+        <v>2136710000.0</v>
       </c>
       <c r="AM20">
         <v>171504000.0</v>
       </c>
       <c r="AN20">
+        <v>171504000.0</v>
+      </c>
+      <c r="AO20">
         <v>167505000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>170280000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>550363000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>108344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64654000.0</v>
       </c>
       <c r="AS20">
         <v>64654000.0</v>
       </c>
       <c r="AT20">
         <v>64654000.0</v>
       </c>
       <c r="AU20">
         <v>64654000.0</v>
       </c>
       <c r="AV20">
-        <v>64842000.0</v>
+        <v>64654000.0</v>
       </c>
       <c r="AW20">
         <v>64842000.0</v>
       </c>
       <c r="AX20">
         <v>64842000.0</v>
       </c>
       <c r="AY20">
         <v>64842000.0</v>
       </c>
       <c r="AZ20">
-        <v>64180000.0</v>
+        <v>64842000.0</v>
       </c>
       <c r="BA20">
         <v>64180000.0</v>
       </c>
       <c r="BB20">
         <v>64180000.0</v>
       </c>
       <c r="BC20">
         <v>64180000.0</v>
       </c>
       <c r="BD20">
-        <v>42689000.0</v>
+        <v>64180000.0</v>
       </c>
       <c r="BE20">
         <v>42689000.0</v>
       </c>
       <c r="BF20">
-        <v>42536000.0</v>
+        <v>42689000.0</v>
       </c>
       <c r="BG20">
         <v>42536000.0</v>
       </c>
       <c r="BH20">
+        <v>42536000.0</v>
+      </c>
+      <c r="BI20">
         <v>41000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>41373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="BK20">
         <v>41000000.0</v>
       </c>
       <c r="BL20">
+        <v>41000000.0</v>
+      </c>
+      <c r="BM20">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18452000.0</v>
       </c>
       <c r="BN20">
         <v>18452000.0</v>
       </c>
       <c r="BO20">
+        <v>18452000.0</v>
+      </c>
+      <c r="BP20">
         <v>2703000.0</v>
       </c>
-      <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20">
         <v>2866000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21">
+        <v>4822705000.0</v>
+      </c>
+      <c r="C21">
         <v>4876719000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5031202000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5235000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5284000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5047000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4950000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5478000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5351000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5367000000.0</v>
       </c>
       <c r="K21">
         <v>5367000000.0</v>
       </c>
       <c r="L21">
+        <v>5367000000.0</v>
+      </c>
+      <c r="M21">
         <v>5509000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5670000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5499000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5441000000.0</v>
       </c>
       <c r="P21">
         <v>5441000000.0</v>
       </c>
       <c r="Q21">
+        <v>5441000000.0</v>
+      </c>
+      <c r="R21">
         <v>5455000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5508000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5591000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5956000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6112000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5981000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6112000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6158000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6139000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6067000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1877000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1876000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1879000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1883000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1834000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2070944000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1761672000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1773395000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1784080000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1941717000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1949209000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>483532000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>488215000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>495889000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>487848000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>220016000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>144812000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>110162000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>112631000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>112786000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>104537000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>101962000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>103116000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>103942000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>101845000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>98577000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>97357000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>98905000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>100980000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>117881000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>120750000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>67700000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>69779000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>57000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>57872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000000.0</v>
       </c>
       <c r="BK21">
         <v>57000000.0</v>
       </c>
       <c r="BL21">
+        <v>57000000.0</v>
+      </c>
+      <c r="BM21">
         <v>37000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>34138000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>20389000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>5691000.0</v>
       </c>
-      <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
-      <c r="BS21">
+      <c r="BS21"/>
+      <c r="BT21">
         <v>6087000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22">
+        <v>52018000.0</v>
+      </c>
+      <c r="C22">
         <v>51806000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>57036000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>61000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>62000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>58000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>60000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>63000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000000.0</v>
       </c>
       <c r="K22">
         <v>56000000.0</v>
       </c>
       <c r="L22">
-        <v>65000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="M22">
         <v>65000000.0</v>
       </c>
       <c r="N22">
+        <v>65000000.0</v>
+      </c>
+      <c r="O22">
         <v>63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000000.0</v>
       </c>
       <c r="P22">
         <v>83000000.0</v>
       </c>
       <c r="Q22">
+        <v>83000000.0</v>
+      </c>
+      <c r="R22">
         <v>88000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>84000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>88000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>85000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>82000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>86000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>82000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>93000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>92000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>90000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>57000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>47000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="AE22">
         <v>41000000.0</v>
       </c>
       <c r="AF22">
+        <v>41000000.0</v>
+      </c>
+      <c r="AG22">
         <v>39137000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>30139000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>27217000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>24006000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>27712000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>33239000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>23354000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>21606000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>21759000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>21162000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>22627000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>24529000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>25818000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>27371000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>29087000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>29882000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>32758000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>29386000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>30970000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>34013000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>31195000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>34411000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>32466000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>37971000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>32980000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>31783000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>27662000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>31232000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>26000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>21710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="BK22">
         <v>18000000.0</v>
       </c>
       <c r="BL22">
+        <v>18000000.0</v>
+      </c>
+      <c r="BM22">
         <v>11000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>7864000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>7818000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1301000.0</v>
       </c>
-      <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
-      <c r="BS22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>3320000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23">
+        <v>63637501000.0</v>
+      </c>
+      <c r="C23">
         <v>63923371000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>64815248000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>63552000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>64779000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>61559000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>62552000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>62039000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>62452000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61444000000.0</v>
       </c>
       <c r="K23">
         <v>61444000000.0</v>
       </c>
       <c r="L23">
+        <v>61444000000.0</v>
+      </c>
+      <c r="M23">
         <v>62762000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>63112000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>64972000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61387000000.0</v>
       </c>
       <c r="P23">
         <v>61387000000.0</v>
       </c>
       <c r="Q23">
+        <v>61387000000.0</v>
+      </c>
+      <c r="R23">
         <v>61821000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>61871000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>63269000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>63873000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>64601000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>62205000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>64601000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>65736000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>61343000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>59678000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>52983000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>43687000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>43689000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>42891000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>23993000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>23391175000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>21468806000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>21140594000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>17427442000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>15779445000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>15003483000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9953437000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9993364000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9690458000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9523966000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8926210000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7693521000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7214340000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6561233000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6129457000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6182906000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6181912000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5807396000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5379549000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5185052000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4856016000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4566306000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4211415000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4330187000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4017229000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3799891000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3476965000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3524950000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3241000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3093933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3044000000.0</v>
       </c>
       <c r="BK23">
         <v>3044000000.0</v>
       </c>
       <c r="BL23">
+        <v>3044000000.0</v>
+      </c>
+      <c r="BM23">
         <v>2871000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2720611000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1597994000.0</v>
       </c>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24">
+        <v>3315000000.0</v>
+      </c>
+      <c r="C24">
         <v>2438000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>479000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>722000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>777000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4420000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4546000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4499000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5220000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1645000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1265000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>975000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1065000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6521000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6635000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6091000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3696000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3550000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3565000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>9936000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>10002000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>10043000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>10856000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>7686000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>9240000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>7810000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>8084000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5880000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6126000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>8583000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>27076546.03</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1260920234.68</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1197378674.27</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1302749462.62</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>756463000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>538649000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>539590000.0</v>
       </c>
-      <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-      <c r="BD24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>102000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>113000.0</v>
       </c>
-      <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>8385000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>8403000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>11720000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>4031000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>9978000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>8084000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5880000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6126000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8583000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>186246021.9</v>
       </c>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26">
+        <v>1352000000.0</v>
+      </c>
+      <c r="C26">
         <v>1373000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1369000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1419000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2301000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2336000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2316000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2427000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2499000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2552000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2564000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2718000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2199000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1931000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1945000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1865000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1893000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1960000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1965000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2058000000.0</v>
       </c>
       <c r="U26">
         <v>2058000000.0</v>
       </c>
       <c r="V26">
+        <v>2058000000.0</v>
+      </c>
+      <c r="W26">
         <v>1932000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1923000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1866000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1888000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1920000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1929000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>5730000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>6130000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>5747000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>18903190.11</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>982797973.47</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>883232453.51</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>961665950.16</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2361969000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1485610000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1282714000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1135342000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1064321000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>913105000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>837000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>816000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>344242000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>229005000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>90517000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
+        <v>19850019000.0</v>
+      </c>
+      <c r="C28">
         <v>23171138000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>25553261000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>30058000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>27624000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>26940000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>27971000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>28803000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28231000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30184000000.0</v>
       </c>
       <c r="K28">
         <v>30184000000.0</v>
       </c>
       <c r="L28">
+        <v>30184000000.0</v>
+      </c>
+      <c r="M28">
         <v>32604000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>32618000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>34629000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39908000000.0</v>
       </c>
       <c r="P28">
         <v>39908000000.0</v>
       </c>
       <c r="Q28">
+        <v>39908000000.0</v>
+      </c>
+      <c r="R28">
         <v>39945000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>40255000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>39046000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>39172000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>38140000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>37705000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>38140000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>40268000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>44604000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>44989000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>34927000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>26092000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>27232000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>27174000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5498000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5312207000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4127782000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4980275000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1577870000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>383556000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>840387000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-2078822000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-2936716000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2714686000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1849650000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-813868000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-913158000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-204416000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-793987000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-663150000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-808865000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-549522000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-382272000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-176711000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-390323000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-352573000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-296748000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-172884000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-449844000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-464815000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-540173000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-615682000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-781601000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-837000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-974701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1060000000.0</v>
       </c>
       <c r="BK28">
         <v>-1060000000.0</v>
       </c>
       <c r="BL28">
+        <v>-1060000000.0</v>
+      </c>
+      <c r="BM28">
         <v>-1248000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1216430000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-188874000.0</v>
       </c>
-      <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
+      <c r="BT28"/>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29">
+        <v>18306000000.0</v>
+      </c>
+      <c r="C29">
         <v>17134000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18620000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18566000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19563000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15764000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17603000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17523000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18117000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>18025000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>17449000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>19567000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>18831000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>21144000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18652000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>19915000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>19764000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>19826000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>20732000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>21955000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>22160000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>22024000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>23328000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>23246000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>19797000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>18672000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
+        <v>1017360000.0</v>
+      </c>
+      <c r="C30">
         <v>1099877000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1082689000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1352000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1204000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1265000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>817000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1288000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1261000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>812000000.0</v>
       </c>
       <c r="K30">
         <v>812000000.0</v>
       </c>
       <c r="L30">
+        <v>812000000.0</v>
+      </c>
+      <c r="M30">
         <v>1102000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>933000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>936000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408000000.0</v>
       </c>
       <c r="P30">
         <v>1408000000.0</v>
       </c>
       <c r="Q30">
+        <v>1408000000.0</v>
+      </c>
+      <c r="R30">
         <v>1333000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>878000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>521000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>671000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>601000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>589000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>601000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>670000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>608000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>448000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>235000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>472000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>496000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>450000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>231000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>341126000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>328921000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>310945000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>197000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>260080000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>168508000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>306825000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>262512000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>143545000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>137477000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>119179000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>93956000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>89516000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>94023000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>90318000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>89243000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>101196000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>91893000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>90774000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>75304000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>76306000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>85602000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>81847000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>50633000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>48125000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>54153000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>42667000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>37416000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>53000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>46466000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="BK30">
         <v>25000000.0</v>
       </c>
       <c r="BL30">
+        <v>25000000.0</v>
+      </c>
+      <c r="BM30">
         <v>26000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>24174000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>25032000.0</v>
       </c>
-      <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
+      <c r="BT30"/>
     </row>
-    <row r="31" spans="1:71">
+    <row r="31" spans="1:72">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>3607000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2004000000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>-1830000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1168000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-885000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>212000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>181000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>112000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>179000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>184000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1275000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6805000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6206000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2845000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2853000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2451000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1863000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>4578308.4</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>372705818.98</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>395933413.32</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>386978743.73</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2389858000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>2211532000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1943097000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>4925129000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>4739881000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>3176953000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>3047773000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>2649066000.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
+      <c r="BT31"/>
     </row>
-    <row r="32" spans="1:71">
+    <row r="32" spans="1:72">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32">
+        <v>3060000000.0</v>
+      </c>
+      <c r="C32">
         <v>-1270000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1692000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-2778000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-3713000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-1796000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-106000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-1526000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-392000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-4548000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-5355000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-4012000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-5180000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-859000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-3968000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-4172000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-6092000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-6808000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-5726000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>756000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>758000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1412000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2353000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-2057000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-5985000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-6878000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
+      <c r="BT32"/>
     </row>
-    <row r="33" spans="1:71">
+    <row r="33" spans="1:72">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
+        <v>45870219000.0</v>
+      </c>
+      <c r="C33">
         <v>46188852000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>47369145000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>48031000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>49111000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>48496000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>49337000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>51157000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>50985000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50946000000.0</v>
       </c>
       <c r="K33">
         <v>50946000000.0</v>
       </c>
       <c r="L33">
+        <v>50946000000.0</v>
+      </c>
+      <c r="M33">
         <v>51964000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>52547000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>52397000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51824000000.0</v>
       </c>
       <c r="P33">
         <v>51824000000.0</v>
       </c>
       <c r="Q33">
+        <v>51824000000.0</v>
+      </c>
+      <c r="R33">
         <v>52364000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>53353000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>53716000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>53746000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>53835000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>51617000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>53835000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>52960000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>52977000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>52868000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>34727000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>37823000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>38200000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>37158000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>17019000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>17280625000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>15478294000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>15609472000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>11666318000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>10685291000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>10425887000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>5830149000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>5818683000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>5686595000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>5735258000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>5791084000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>4731543000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4557218000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4611979000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4665092000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4586242000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4527074000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4412019000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4240542000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4142664000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>3874714000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>3657353000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>3445216000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3333281000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>3026693000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2799366000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2455676000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2351133000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2040000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1825401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629000000.0</v>
       </c>
       <c r="BK33">
         <v>1629000000.0</v>
       </c>
       <c r="BL33">
+        <v>1629000000.0</v>
+      </c>
+      <c r="BM33">
         <v>1382000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1251290000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1187346000.0</v>
       </c>
-      <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
+      <c r="BT33"/>
     </row>
-    <row r="34" spans="1:71">
+    <row r="34" spans="1:72">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34">
+        <v>2082000000.0</v>
+      </c>
+      <c r="C34">
         <v>1957000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1925000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1838000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1750000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1627000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1472000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1387000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1215000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1145000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1118000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1109000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1057000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1003000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>977000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>967000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>943000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>938000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>903000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>864000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>834000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>791000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>771000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>735000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>687000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>659000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>566000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>537000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>507000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>474000000.0</v>
       </c>
-      <c r="AE34">
-[...1 lines deleted...]
-      </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
+      <c r="BT34"/>
     </row>
-    <row r="35" spans="1:71">
+    <row r="35" spans="1:72">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35">
+        <v>34691266000.0</v>
+      </c>
+      <c r="C35">
         <v>33864054000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>32709816000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>33230000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>33105000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>36078000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>36960000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>37415000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>37876000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000000.0</v>
       </c>
       <c r="K35">
         <v>34000000000.0</v>
       </c>
       <c r="L35">
+        <v>34000000000.0</v>
+      </c>
+      <c r="M35">
         <v>33478000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>34265000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>39708000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38889000000.0</v>
       </c>
       <c r="P35">
         <v>38889000000.0</v>
       </c>
       <c r="Q35">
+        <v>38889000000.0</v>
+      </c>
+      <c r="R35">
         <v>36835000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>36739000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>36946000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>43038000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>42996000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>41884000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>42996000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>40960000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>42186000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>40714000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>28196000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>25827000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>26122000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>28164000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>11705000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>11411523000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>10640436000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>10800589000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>7276661000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>5849543000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>5876607000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1624581000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1611126000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1582027000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1556614000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1517125000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1461835000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1400904000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1347047000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1301379000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1243432000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1143733000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1080965000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1014884000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>954452000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>874356000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>800232000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>744203000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>684980000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>626470000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>564852000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>510135000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>475723000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>446000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>399863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>354000000.0</v>
       </c>
       <c r="BK35">
         <v>354000000.0</v>
       </c>
       <c r="BL35">
+        <v>354000000.0</v>
+      </c>
+      <c r="BM35">
         <v>326000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>337138000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>306729000.0</v>
       </c>
-      <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
+      <c r="BT35"/>
     </row>
-    <row r="36" spans="1:71">
+    <row r="36" spans="1:72">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
+        <v>913323000.0</v>
+      </c>
+      <c r="C36">
         <v>1566129000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1577004000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1822000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1895000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1977000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3904000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2944000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3090000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3121000000.0</v>
       </c>
       <c r="K36">
         <v>3121000000.0</v>
       </c>
       <c r="L36">
+        <v>3121000000.0</v>
+      </c>
+      <c r="M36">
         <v>868000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>814000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>825000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>817000000.0</v>
       </c>
       <c r="P36">
         <v>817000000.0</v>
       </c>
       <c r="Q36">
+        <v>817000000.0</v>
+      </c>
+      <c r="R36">
         <v>859000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>984000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>933000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>941000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>961000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>863000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>961000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1018000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1010000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>969000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>987000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>839000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>814000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>733000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>660000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>523984000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>486484000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>475996000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>406990000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>406372000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>352511000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>228691000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>207761000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>205854000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>247365000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>199814000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>195446000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>201991000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>201986000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>202981000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>197233000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>190372000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>193670000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>186619000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>184013000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>183111000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>174089000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>166156000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>133536000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>126508000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>118803000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>107073000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>102056000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>119000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>89517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000000.0</v>
       </c>
       <c r="BK36">
         <v>97000000.0</v>
       </c>
       <c r="BL36">
+        <v>97000000.0</v>
+      </c>
+      <c r="BM36">
         <v>108000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>108794000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>62285000.0</v>
       </c>
-      <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
+      <c r="BT36"/>
     </row>
-    <row r="37" spans="1:71">
+    <row r="37" spans="1:72">
       <c r="A37" t="s">
         <v>55</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>155000000.0</v>
+      </c>
+      <c r="C37">
+        <v>154000000.0</v>
+      </c>
+      <c r="D37">
+        <v>154000000.0</v>
+      </c>
+      <c r="E37">
+        <v>143000000.0</v>
+      </c>
+      <c r="F37">
+        <v>140000000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
+      <c r="BT37"/>
     </row>
-    <row r="38" spans="1:71">
+    <row r="38" spans="1:72">
       <c r="A38" t="s">
         <v>56</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1945000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1896000000.0</v>
       </c>
-      <c r="N38"/>
       <c r="O38"/>
-      <c r="P38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>1663000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1704000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1832000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1795000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1549000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1714000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1574000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2144000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1920000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1867000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1728000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1535000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1327000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1314000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>995000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3579684.08</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>135386888.73</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>132859628.07</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>139663721.04</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1097926000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>932956000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>879581000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>318389000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>303646000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>283999000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>279721000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>295623000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>142896000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>119840000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>122091000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>117848000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>109418000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>108652000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>100501000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>87403000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>84019000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>70139000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>68286000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>66387000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>61279000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>56672000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>55304000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>41012000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>40569000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>35852000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>33560000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>31744000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>31338000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>25358000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>23798000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>20301000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>19959000.0</v>
       </c>
-      <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
-      <c r="BS38">
+      <c r="BS38"/>
+      <c r="BT38">
         <v>21343000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:71">
+    <row r="39" spans="1:72">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
+        <v>986349000.0</v>
+      </c>
+      <c r="C39">
         <v>830885000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>870554000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>952000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1952000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>874000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1261000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1549000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>868000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2064000000.0</v>
       </c>
       <c r="K39">
         <v>2064000000.0</v>
       </c>
       <c r="L39">
+        <v>2064000000.0</v>
+      </c>
+      <c r="M39">
         <v>1770000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1502000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2517000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>980000000.0</v>
       </c>
       <c r="P39">
         <v>980000000.0</v>
       </c>
       <c r="Q39">
+        <v>980000000.0</v>
+      </c>
+      <c r="R39">
         <v>1466000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1150000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1239000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1080000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1155000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1196000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1155000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2267000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2463000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2933000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>11822000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1269000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1534000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1318000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2351000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1713135000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1375997000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1534588000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1935000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1365525000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1395474000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1417617000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>655556000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>791977000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1117422000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1131565000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1001048000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1270697000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>662999000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>641402000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>642059000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>610462000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>588955000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>540552000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>535636000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>507610000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>482882000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>469674000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>450384000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>443736000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>373446000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>335278000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>323568000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>255000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>225655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>212000000.0</v>
       </c>
       <c r="BK39">
         <v>212000000.0</v>
       </c>
       <c r="BL39">
+        <v>212000000.0</v>
+      </c>
+      <c r="BM39">
         <v>180000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>151853000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>119424000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>17121000.0</v>
       </c>
-      <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
-      <c r="BS39">
+      <c r="BS39"/>
+      <c r="BT39">
         <v>14729000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:71">
+    <row r="40" spans="1:72">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
+        <v>7123519000.0</v>
+      </c>
+      <c r="C40">
         <v>8956426000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>7414719000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4924000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5715000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7175000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>7916000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4203000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5343000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4182000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>5856000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3506000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4133000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4021000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2405000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4614000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2980000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2908000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>5115000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2697000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3209000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2427000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4566000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2994000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2297000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1846000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>6228000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2173000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2174000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1973000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2861000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1865679000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1867556000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1666816000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2561448000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1773995000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1321726000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1142000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1181154000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1065722000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>926574000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>749995000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1072494000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>515451000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>520399000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>496278000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>506172000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>398516000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>810040000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>374317000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>402167000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>417134000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>334733000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>286089000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>306161000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>237555000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>253970000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>221063000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>194993000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>306000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>201490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291000000.0</v>
       </c>
       <c r="BK40">
         <v>291000000.0</v>
       </c>
       <c r="BL40">
+        <v>291000000.0</v>
+      </c>
+      <c r="BM40">
         <v>253000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>65908000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>114668000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>23896000.0</v>
       </c>
-      <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
-      <c r="BS40">
+      <c r="BS40"/>
+      <c r="BT40">
         <v>29082000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:71">
+    <row r="41" spans="1:72">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>3089000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>2977000000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>2725000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2666000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2692000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2685000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2756000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2864000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2750000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>3436000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3301000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>3183000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>3118000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1616000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1531000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1461000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1406000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>8889292.75</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>400411710.75</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>398367576.48</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>416952631.16</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>297065000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>272204000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>259585000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>221881000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>218176000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>222432000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>219992000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>226007000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>216432000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>214476000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>211172000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>203840000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>194317000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>182090000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>170045000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>159065000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>153357000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>139219000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>126747000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>116228000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>106362000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>97561000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>86803000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>78993000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>73571000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>66712000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>60018000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>53774000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>50377000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>46526000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>40366000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>35576000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>33224000.0</v>
       </c>
-      <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
-      <c r="BS41">
+      <c r="BS41"/>
+      <c r="BT41">
         <v>23833000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:71">
+    <row r="42" spans="1:72">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
+        <v>10832830000.0</v>
+      </c>
+      <c r="C42">
         <v>9044096000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>8996725000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>9234000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>9140000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>8964000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>9346000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>9273000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>9731000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10468000000.0</v>
       </c>
       <c r="K42">
         <v>10468000000.0</v>
       </c>
       <c r="L42">
+        <v>10468000000.0</v>
+      </c>
+      <c r="M42">
         <v>11766000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>11722000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>11688000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9686000000.0</v>
       </c>
       <c r="P42">
         <v>9686000000.0</v>
       </c>
       <c r="Q42">
+        <v>9686000000.0</v>
+      </c>
+      <c r="R42">
         <v>9657000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>9688000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>9857000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>9842000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>9811000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>9734000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>9811000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>8898000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>3794000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3756000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>3727000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3704000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>3671000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>3636000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>3606000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>3577637000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>3560237000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>3533979000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>3757696000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>3671734000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>3646173000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>3618095000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>3591725000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>3563957000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>3546121000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>3526808000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2362768000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2328329000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>2419038000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2396225000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2381568000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2362780000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2340315000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2332745000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2315083000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2279897000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2262795000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2253236000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>2243403000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>2234254000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>2212607000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2205262000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2199954000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2231000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>2187684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2192000000.0</v>
       </c>
       <c r="BK42">
         <v>2192000000.0</v>
       </c>
       <c r="BL42">
+        <v>2192000000.0</v>
+      </c>
+      <c r="BM42">
         <v>2182000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>2168395000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1209679000.0</v>
       </c>
-      <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
+      <c r="BT42"/>
     </row>
-    <row r="43" spans="1:71">
+    <row r="43" spans="1:72">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
+      <c r="BT43"/>
     </row>
-    <row r="44" spans="1:71">
+    <row r="44" spans="1:72">
       <c r="A44" t="s">
         <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
-      <c r="BO44">
+      <c r="BO44"/>
+      <c r="BP44">
         <v>116737000.0</v>
       </c>
-      <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
-      <c r="BS44">
+      <c r="BS44"/>
+      <c r="BT44">
         <v>116795000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:71">
+    <row r="45" spans="1:72">
       <c r="A45" t="s">
         <v>63</v>
       </c>
       <c r="B45">
+        <v>32186000000.0</v>
+      </c>
+      <c r="C45">
         <v>31854000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>41728000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>33026000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>33087000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>32774000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>41715000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>33968000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>33749000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>33605000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>42382000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>36550000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>37455000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>37840000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>37801000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>45286000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>38683000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>37230000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>37703000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>38040000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>37681000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>37814000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>26729000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>26233000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>26220000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>25641000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>5018000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>4956074000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>4677000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>4654000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>4523000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>4478000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>4463000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>3639000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>3710000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>3793000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>3876000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>3885000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>3806000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>3796000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>3855000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>3935000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>3907000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>3860000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>3789000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>3697000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>3634000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>3445000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>3238000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>3033000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>2952000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>2671000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>2448000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>2197000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>2096000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1811000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1608000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1485000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1422000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1212000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1090000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1049000000.0</v>
       </c>
-      <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
+      <c r="BT45"/>
     </row>
-    <row r="46" spans="1:71">
+    <row r="46" spans="1:72">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46">
+        <v>32197384000.0</v>
+      </c>
+      <c r="C46">
         <v>31735035000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>32627764000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>33026000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>33087000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>32774000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>32946000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>33968000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>33749000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33605000000.0</v>
       </c>
       <c r="K46">
         <v>33605000000.0</v>
       </c>
       <c r="L46">
+        <v>33605000000.0</v>
+      </c>
+      <c r="M46">
         <v>36550000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>37455000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>37840000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37786000000.0</v>
       </c>
       <c r="P46">
         <v>37786000000.0</v>
       </c>
       <c r="Q46">
+        <v>37786000000.0</v>
+      </c>
+      <c r="R46">
         <v>38238000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>38960000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>39233000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>38962000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>38683000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>37230000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>38683000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>38040000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>37681000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>37814000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>26729000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>26233000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>26220000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>25641000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>5238000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>4956074000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>4676562000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>4654417000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>4522878000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>4478055000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>4462948000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3638614000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3710468000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3792742000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3876258000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3884909000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3805886000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3795565000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3855014000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3934551000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3907343000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3860165000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3788550000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3697214000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3634039000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3445462000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>3238255000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>3032899000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2951509000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>2670518000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2448027000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2197399000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2095794000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1811000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1608484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1422000000.0</v>
       </c>
       <c r="BK46">
         <v>1422000000.0</v>
       </c>
       <c r="BL46">
+        <v>1422000000.0</v>
+      </c>
+      <c r="BM46">
         <v>1212000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1089906000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1048778000.0</v>
       </c>
-      <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
+      <c r="BT46"/>
     </row>
-    <row r="47" spans="1:71">
+    <row r="47" spans="1:72">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>36550000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>37455000000.0</v>
       </c>
-      <c r="N47"/>
       <c r="O47"/>
-      <c r="P47">
+      <c r="P47"/>
+      <c r="Q47">
         <v>37786000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>38238000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>38960000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>39233000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>38962000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>38683000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>37230000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>37703000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>38040000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>37681000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>37814000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>26729000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>26233000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>26220000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>25641000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>15418759.42</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>721523679.19</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>701344031.19</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>741090199.82</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>695154000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>673058000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>658320000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>528623000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>534419000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>568755000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>583256000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>602498000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>587528000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>597200000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>621776000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>634708000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>629750000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>628897000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>610702000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>594751000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>600300000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>562985000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>527626000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>488327000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>473750000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>424917000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>385333000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>348932000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>332988000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>284010000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>248857000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>226777000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>215520000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>181162000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>160717000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>153649000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>150642000.0</v>
       </c>
-      <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
-      <c r="BS47">
+      <c r="BS47"/>
+      <c r="BT47">
         <v>140331000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:71">
+    <row r="48" spans="1:72">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48">
+        <v>3134108000.0</v>
+      </c>
+      <c r="C48">
         <v>1668744000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3616301000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2442000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2751000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1207000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2449000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2400000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2520000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1453000000.0</v>
       </c>
       <c r="K48">
         <v>1453000000.0</v>
       </c>
       <c r="L48">
+        <v>1453000000.0</v>
+      </c>
+      <c r="M48">
         <v>2142000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>805000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-210000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1076000000.0</v>
       </c>
       <c r="P48">
         <v>-1076000000.0</v>
       </c>
       <c r="Q48">
+        <v>-1076000000.0</v>
+      </c>
+      <c r="R48">
         <v>-359000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-9000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1037000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1495000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1632000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1254000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1632000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>799000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1011000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1559000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>3701000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>3760000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>3329000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>2716000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2610000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>3688062000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3020310000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>2681883000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>2753715000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>2519957000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>2349896000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1960257000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1812174000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1686316000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1392447000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1076947000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>1007559000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1213062000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>989413000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>840227000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>847221000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>800380000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>650782000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>526538000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>539872000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>481332000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>356414000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>260083000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>260014000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>241822000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>146029000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>75698000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>85127000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>55000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-3350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30000000.0</v>
       </c>
       <c r="BK48">
         <v>-30000000.0</v>
       </c>
       <c r="BL48">
+        <v>-30000000.0</v>
+      </c>
+      <c r="BM48">
         <v>-65000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-153307000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-233010000.0</v>
       </c>
-      <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
+      <c r="BT48"/>
     </row>
-    <row r="49" spans="1:71">
+    <row r="49" spans="1:72">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
-      <c r="AI49"/>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
+      <c r="BT49"/>
     </row>
-    <row r="50" spans="1:71">
+    <row r="50" spans="1:72">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50">
+        <v>911000000.0</v>
+      </c>
+      <c r="C50">
         <v>3749000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>5337000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>5964000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>6633000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>849000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>880000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>892000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>315000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4104000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>4049000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>4234000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>4765000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>2874000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>3288000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>5144000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>6707000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>6560000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>6232000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>661000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>666000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>921000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1142000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>5701000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>5821000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>5782000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>8499000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>2831000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>3042000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1437000000.0</v>
       </c>
-      <c r="AE50">
-[...1 lines deleted...]
-      </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
         <v>0.0</v>
       </c>
       <c r="AH50">
+        <v>0.0</v>
+      </c>
+      <c r="AI50">
         <v>1357822784.81</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>131000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>133000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>3820762000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>296670000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>298291000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>287145000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>617000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>601000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>348618000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>349000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>7112000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
+      <c r="BT50"/>
     </row>
-    <row r="51" spans="1:71">
+    <row r="51" spans="1:72">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51">
+        <v>34246109000.0</v>
+      </c>
+      <c r="C51">
         <v>35625451000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>36091968000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>37161000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>37769000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>35124000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>35445000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>36050000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>36032000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36093000000.0</v>
       </c>
       <c r="K51">
         <v>36093000000.0</v>
       </c>
       <c r="L51">
+        <v>36093000000.0</v>
+      </c>
+      <c r="M51">
         <v>38371000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>39934000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>43592000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45085000000.0</v>
       </c>
       <c r="P51">
         <v>45085000000.0</v>
       </c>
       <c r="Q51">
+        <v>45085000000.0</v>
+      </c>
+      <c r="R51">
         <v>44587000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>44380000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>44162000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>44557000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>44341000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>43450000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>44341000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>46845000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>48303000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>46789000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>38161000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>30105000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>30578000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>31014000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>9760000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>9239768000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>8274253000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>8527806000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>5052589000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3716664000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3820762000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>296670000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>298291000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>287145000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>616702000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>600892000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>324680000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>594812000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>99489000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>300000000.0</v>
       </c>
-      <c r="AU51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV51"/>
       <c r="AW51">
         <v>300000000.0</v>
       </c>
       <c r="AX51">
         <v>300000000.0</v>
       </c>
       <c r="AY51">
+        <v>300000000.0</v>
+      </c>
+      <c r="AZ51">
         <v>7112000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1230000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1254000.0</v>
       </c>
       <c r="BC51">
         <v>1254000.0</v>
       </c>
       <c r="BD51">
+        <v>1254000.0</v>
+      </c>
+      <c r="BE51">
         <v>880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>970000.0</v>
       </c>
       <c r="BF51">
         <v>970000.0</v>
       </c>
-      <c r="BG51"/>
+      <c r="BG51">
+        <v>970000.0</v>
+      </c>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
-      <c r="BL51">
+      <c r="BL51"/>
+      <c r="BM51">
         <v>24000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>69000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>69500000.0</v>
       </c>
-      <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
+      <c r="BT51"/>
     </row>
-    <row r="52" spans="1:71">
+    <row r="52" spans="1:72">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
+        <v>4537604000.0</v>
+      </c>
+      <c r="C52">
         <v>7247830000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>8879651000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>9379000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10066000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4288000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4422000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4425000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3891000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7737000000.0</v>
       </c>
       <c r="K52">
         <v>7737000000.0</v>
       </c>
       <c r="L52">
+        <v>7737000000.0</v>
+      </c>
+      <c r="M52">
         <v>7982000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8646000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>6717000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8921000000.0</v>
       </c>
       <c r="P52">
         <v>8921000000.0</v>
       </c>
       <c r="Q52">
+        <v>8921000000.0</v>
+      </c>
+      <c r="R52">
         <v>10418000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>10333000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>9948000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4275000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4209000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4316000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4209000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>9186000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>9300000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>9193000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>11581000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>5809000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>5917000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>4256000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>948000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>578633000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>290132000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>345888000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>130815000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>132871000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>162721000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>296670000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>298291000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>287145000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>616702000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>600892000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>324680000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>594812000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>99489000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>300000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>118517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="AW52">
         <v>300000000.0</v>
       </c>
       <c r="AX52">
         <v>300000000.0</v>
       </c>
       <c r="AY52">
         <v>300000000.0</v>
       </c>
       <c r="AZ52">
+        <v>300000000.0</v>
+      </c>
+      <c r="BA52">
         <v>1230000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>1236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1254000.0</v>
       </c>
       <c r="BC52">
         <v>1254000.0</v>
       </c>
       <c r="BD52">
+        <v>1254000.0</v>
+      </c>
+      <c r="BE52">
         <v>240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="BF52">
         <v>250000.0</v>
       </c>
       <c r="BG52">
+        <v>250000.0</v>
+      </c>
+      <c r="BH52">
         <v>42597000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
-      <c r="BJ52">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ52"/>
       <c r="BK52">
         <v>68599015000.0</v>
       </c>
-      <c r="BL52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL52">
+        <v>68599015000.0</v>
+      </c>
+      <c r="BM52"/>
       <c r="BN52">
         <v>12140000.0</v>
       </c>
-      <c r="BO52"/>
+      <c r="BO52">
+        <v>12140000.0</v>
+      </c>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
+      <c r="BT52"/>
     </row>
-    <row r="53" spans="1:71">
+    <row r="53" spans="1:72">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53">
+        <v>1315465000.0</v>
+      </c>
+      <c r="C53">
         <v>3297638000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>4897116000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>6053000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2305000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2682000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>3603000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>735000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1112000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1657000000.0</v>
       </c>
       <c r="K53">
         <v>1657000000.0</v>
       </c>
       <c r="L53">
+        <v>1657000000.0</v>
+      </c>
+      <c r="M53">
         <v>2094000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>749000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>96000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1915000000.0</v>
       </c>
       <c r="P53">
         <v>1915000000.0</v>
       </c>
       <c r="Q53">
+        <v>1915000000.0</v>
+      </c>
+      <c r="R53">
         <v>1928000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2281000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>2589000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>2906000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>2727000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>2972000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>2727000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>3169000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1504000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1539000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>2908000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>63000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>76000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>84000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>89000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>89591000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>108984000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>110841000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>129911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107729000.0</v>
       </c>
       <c r="AK53">
         <v>107729000.0</v>
       </c>
       <c r="AL53">
+        <v>107729000.0</v>
+      </c>
+      <c r="AM53">
         <v>73000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>72000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>44751000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>46295000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>446995000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>533215000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>471863000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>271385000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>40408000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>26615000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>60900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2871000.0</v>
       </c>
       <c r="AX53">
         <v>2871000.0</v>
       </c>
       <c r="AY53">
+        <v>2871000.0</v>
+      </c>
+      <c r="AZ53">
         <v>548000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>12388000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8074000.0</v>
       </c>
       <c r="BB53">
         <v>8074000.0</v>
       </c>
       <c r="BC53">
         <v>8074000.0</v>
       </c>
       <c r="BD53">
         <v>8074000.0</v>
       </c>
       <c r="BE53">
+        <v>8074000.0</v>
+      </c>
+      <c r="BF53">
         <v>2354000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>2302000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="BI53">
         <v>30000000.0</v>
       </c>
       <c r="BJ53">
-        <v>100000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="BK53">
         <v>100000000.0</v>
       </c>
       <c r="BL53">
         <v>100000000.0</v>
       </c>
       <c r="BM53">
+        <v>100000000.0</v>
+      </c>
+      <c r="BN53">
         <v>1957000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>147000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>73000.0</v>
       </c>
-      <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>820000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:71">
+    <row r="54" spans="1:72">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
+      <c r="BT54"/>
     </row>
-    <row r="55" spans="1:71">
+    <row r="55" spans="1:72">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55">
+        <v>63637501000.0</v>
+      </c>
+      <c r="C55">
         <v>63923371000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>64815248000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>63552000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>64779000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>61559000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>62552000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>62039000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>62452000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61444000000.0</v>
       </c>
       <c r="K55">
         <v>61444000000.0</v>
       </c>
       <c r="L55">
+        <v>61444000000.0</v>
+      </c>
+      <c r="M55">
         <v>62762000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>63112000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>64972000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61387000000.0</v>
       </c>
       <c r="P55">
         <v>61387000000.0</v>
       </c>
       <c r="Q55">
+        <v>61387000000.0</v>
+      </c>
+      <c r="R55">
         <v>61821000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>61871000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>63269000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>63873000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>64601000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>62205000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>64601000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>65736000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>61343000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>59678000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>52983000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>43687000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>43689000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>42891000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>23993000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>23391175000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>21468806000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>21140594000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>17427442000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>15779445000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>15003483000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>9953437000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>9993364000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>9690458000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>9523966000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>8926210000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>7693521000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>7214340000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>6561233000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>6129457000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>6182906000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>6181912000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>5807396000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>5379549000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>5185052000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>4856016000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>4566306000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>4211415000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>4330187000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>4017229000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>3799891000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3476965000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3524950000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3241000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3093933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3044000000.0</v>
       </c>
       <c r="BK55">
         <v>3044000000.0</v>
       </c>
       <c r="BL55">
+        <v>3044000000.0</v>
+      </c>
+      <c r="BM55">
         <v>2871000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2720611000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1597994000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>231637000.0</v>
       </c>
-      <c r="BP55"/>
       <c r="BQ55"/>
       <c r="BR55"/>
-      <c r="BS55">
+      <c r="BS55"/>
+      <c r="BT55">
         <v>210032000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:71">
+    <row r="56" spans="1:72">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
+        <v>17767282000.0</v>
+      </c>
+      <c r="C56">
         <v>17734519000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>17446102000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>15521000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>15668000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>13063000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>13215000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>10882000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>11467000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10498000000.0</v>
       </c>
       <c r="K56">
         <v>10498000000.0</v>
       </c>
       <c r="L56">
+        <v>10498000000.0</v>
+      </c>
+      <c r="M56">
         <v>10798000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>10565000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>12575000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9563000000.0</v>
       </c>
       <c r="P56">
         <v>9563000000.0</v>
       </c>
       <c r="Q56">
+        <v>9563000000.0</v>
+      </c>
+      <c r="R56">
         <v>9457000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>8518000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>9553000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>10127000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>10766000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>10588000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>10766000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>12776000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>8366000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>6810000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>18256000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>5864000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>5489000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>5733000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>6974000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>6110550000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>5990512000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>5531122000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>5761124000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>5094154000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4577596000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>4123288000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>4174681000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>4003863000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3788708000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3135126000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2961978000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2657122000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1949254000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1464365000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1596664000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1654838000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1395377000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1139007000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1042388000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>981302000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>908953000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>766199000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>996906000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>990536000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1000525000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1021289000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1173817000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1201000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1268532000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1415000000.0</v>
       </c>
       <c r="BK56">
         <v>1415000000.0</v>
       </c>
       <c r="BL56">
+        <v>1415000000.0</v>
+      </c>
+      <c r="BM56">
         <v>1489000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1469321000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>410648000.0</v>
       </c>
-      <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
+      <c r="BT56"/>
     </row>
-    <row r="57" spans="1:71">
+    <row r="57" spans="1:72">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57">
+        <v>14706200000.0</v>
+      </c>
+      <c r="C57">
         <v>18999776000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>19139180000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>18299000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>19381000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>14859000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>13321000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>12408000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>11859000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15046000000.0</v>
       </c>
       <c r="K57">
         <v>15046000000.0</v>
       </c>
       <c r="L57">
+        <v>15046000000.0</v>
+      </c>
+      <c r="M57">
         <v>14810000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>15745000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>13434000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13735000000.0</v>
       </c>
       <c r="P57">
         <v>13735000000.0</v>
       </c>
       <c r="Q57">
+        <v>13735000000.0</v>
+      </c>
+      <c r="R57">
         <v>15549000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>15326000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>15279000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>9371000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>10008000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>9176000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>10008000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>14833000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>14351000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>13688000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>17287000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>10359000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>10430000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>8181000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>5969000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4576847000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>4122396000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>3835930000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3676501000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>3618727000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>3079152000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2736705000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2966081000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2855789000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3028954000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2716328000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2790938000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2319989000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1787776000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1582202000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1720761000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1844729000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1739254000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1532541000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1402809000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1235005000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1162772000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>966229000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1154642000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>926006000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>889990000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>714906000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>793343000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>581000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>532331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>574000000.0</v>
       </c>
       <c r="BK57">
         <v>574000000.0</v>
       </c>
       <c r="BL57">
+        <v>574000000.0</v>
+      </c>
+      <c r="BM57">
         <v>466000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>375358000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>319083000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>53554000.0</v>
       </c>
-      <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
-      <c r="BS57">
+      <c r="BS57"/>
+      <c r="BT57">
         <v>68647000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:71">
+    <row r="58" spans="1:72">
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58">
+        <v>49397466000.0</v>
+      </c>
+      <c r="C58">
         <v>52863830000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>51848996000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>51529000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>52486000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>50937000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>50281000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>49823000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>49735000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49046000000.0</v>
       </c>
       <c r="K58">
         <v>49046000000.0</v>
       </c>
       <c r="L58">
+        <v>49046000000.0</v>
+      </c>
+      <c r="M58">
         <v>48288000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>50010000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>53142000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52624000000.0</v>
       </c>
       <c r="P58">
         <v>52624000000.0</v>
       </c>
       <c r="Q58">
+        <v>52624000000.0</v>
+      </c>
+      <c r="R58">
         <v>52384000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>52065000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>52225000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>52409000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>53004000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>51060000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>53004000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>55793000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>56537000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>54402000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>45483000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>36186000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>36552000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>36345000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>17674000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>15988370000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>14762832000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>14636519000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>10953162000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>9468270000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>8955759000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>4361286000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4577207000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4437816000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4585568000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>4233453000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>4252773000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3720893000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>3134823000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2883581000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2964193000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2988462000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2820219000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2547425000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2357261000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2109361000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1963004000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1710432000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1839622000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1552476000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1454842000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1225041000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1269066000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1027000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>932194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>928000000.0</v>
       </c>
       <c r="BK58">
         <v>928000000.0</v>
       </c>
       <c r="BL58">
+        <v>928000000.0</v>
+      </c>
+      <c r="BM58">
         <v>792000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>712496000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>625812000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>99456000.0</v>
       </c>
-      <c r="BP58"/>
       <c r="BQ58"/>
       <c r="BR58"/>
-      <c r="BS58">
+      <c r="BS58"/>
+      <c r="BT58">
         <v>97528000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:71">
+    <row r="59" spans="1:72">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
+      <c r="BT59"/>
     </row>
-    <row r="60" spans="1:71">
+    <row r="60" spans="1:72">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60">
+        <v>14084980000.0</v>
+      </c>
+      <c r="C60">
         <v>10906116000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>12812153000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>11880000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>12153000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>10495000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>12177000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>12132000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>12582000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12276000000.0</v>
       </c>
       <c r="K60">
         <v>12276000000.0</v>
       </c>
       <c r="L60">
+        <v>12276000000.0</v>
+      </c>
+      <c r="M60">
         <v>14358000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>13001000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>11749000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8680000000.0</v>
       </c>
       <c r="P60">
         <v>8680000000.0</v>
       </c>
       <c r="Q60">
+        <v>8680000000.0</v>
+      </c>
+      <c r="R60">
         <v>9361000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>9716000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>10935000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>11358000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>11492000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>11060000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>11492000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>9859000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>4736000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5200000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>7379000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>7386000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>6987000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>6403000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>6174000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>7203930000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>6666514000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>6468574000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>6438696000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>6289959000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>6029016000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>5580165000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>5399600000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>5249606000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>4929053000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>4651196000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>3430109000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3491230000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>3424857000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>3245145000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>3216965000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3183886000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2979627000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2820683000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2815753000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2721913000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2580206000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2474877000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2465189000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2438608000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2321042000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2242204000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2246094000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2214000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2154203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2116000000.0</v>
       </c>
       <c r="BK60">
         <v>2116000000.0</v>
       </c>
       <c r="BL60">
+        <v>2116000000.0</v>
+      </c>
+      <c r="BM60">
         <v>2079000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>2001026000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>964310000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>130516000.0</v>
       </c>
-      <c r="BP60"/>
       <c r="BQ60"/>
       <c r="BR60"/>
-      <c r="BS60">
+      <c r="BS60"/>
+      <c r="BT60">
         <v>111608000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:71">
+    <row r="61" spans="1:72">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>-107000000.0</v>
       </c>
       <c r="AB61">
         <v>-107000000.0</v>
       </c>
       <c r="AC61">
         <v>-107000000.0</v>
       </c>
       <c r="AD61">
         <v>-107000000.0</v>
       </c>
       <c r="AE61">
+        <v>-107000000.0</v>
+      </c>
+      <c r="AF61">
         <v>-15555717.09</v>
       </c>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
         <v>-2724464.61</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-16496000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-16132000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-15832000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-15593000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-15459000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-16095000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-16150000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-16646000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-16569000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-16887000.0</v>
       </c>
-      <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
+      <c r="BT61"/>
     </row>
-    <row r="62" spans="1:71">
+    <row r="62" spans="1:72">
       <c r="A62" t="s">
         <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
+      <c r="BT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14140,51 +14299,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
         <v>14921092000.0</v>
       </c>
       <c r="C2">
         <v>14031000000.0</v>
       </c>
       <c r="D2">
         <v>14341000000.0</v>
       </c>
       <c r="E2">
         <v>12260000000.0</v>
       </c>
       <c r="F2">
         <v>11286000000.0</v>
       </c>
       <c r="G2">
         <v>9729000000.0</v>
       </c>
       <c r="H2">
         <v>7190000000.0</v>
       </c>
       <c r="I2">
         <v>6476000000.0</v>
       </c>
@@ -14202,54 +14361,54 @@
       </c>
       <c r="N2">
         <v>3181666000.0</v>
       </c>
       <c r="O2">
         <v>2453902000.0</v>
       </c>
       <c r="P2">
         <v>1703337000.0</v>
       </c>
       <c r="Q2">
         <v>1180202000.0</v>
       </c>
       <c r="R2">
         <v>1004472153.0</v>
       </c>
       <c r="S2">
         <v>687364048.0</v>
       </c>
       <c r="T2">
         <v>228361572.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
-        <v>1157579000.0</v>
+        <v>1257000000.0</v>
       </c>
       <c r="C3">
         <v>1332000000.0</v>
       </c>
       <c r="D3">
         <v>1414000000.0</v>
       </c>
       <c r="E3">
         <v>1456000000.0</v>
       </c>
       <c r="F3">
         <v>1503000000.0</v>
       </c>
       <c r="G3">
         <v>1362000000.0</v>
       </c>
       <c r="H3">
         <v>991000000.0</v>
       </c>
       <c r="I3">
         <v>891000000.0</v>
       </c>
       <c r="J3">
         <v>789000000.0</v>
       </c>
@@ -14264,85 +14423,85 @@
       </c>
       <c r="N3">
         <v>463146000.0</v>
       </c>
       <c r="O3">
         <v>347575000.0</v>
       </c>
       <c r="P3">
         <v>236857000.0</v>
       </c>
       <c r="Q3">
         <v>171539000.0</v>
       </c>
       <c r="R3">
         <v>145571393.0</v>
       </c>
       <c r="S3">
         <v>90835965.0</v>
       </c>
       <c r="T3">
         <v>32901981.0</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5">
         <v>7405585000.0</v>
       </c>
       <c r="C5">
         <v>5123000000.0</v>
       </c>
       <c r="D5">
         <v>5734000000.0</v>
       </c>
       <c r="E5">
         <v>-1197000000.0</v>
       </c>
       <c r="F5">
         <v>-3000000.0</v>
       </c>
       <c r="G5">
         <v>-1746000000.0</v>
       </c>
       <c r="H5">
         <v>2880000000.0</v>
       </c>
       <c r="I5">
         <v>1637000000.0</v>
       </c>
@@ -14360,54 +14519,54 @@
       </c>
       <c r="N5">
         <v>389328000.0</v>
       </c>
       <c r="O5">
         <v>234495000.0</v>
       </c>
       <c r="P5">
         <v>143836000.0</v>
       </c>
       <c r="Q5">
         <v>281738000.0</v>
       </c>
       <c r="R5">
         <v>78224860.0</v>
       </c>
       <c r="S5">
         <v>-155214612.0</v>
       </c>
       <c r="T5">
         <v>-131001550.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
-        <v>8563164000.0</v>
+        <v>8662585000.0</v>
       </c>
       <c r="C6">
         <v>6455000000.0</v>
       </c>
       <c r="D6">
         <v>7148000000.0</v>
       </c>
       <c r="E6">
         <v>259000000.0</v>
       </c>
       <c r="F6">
         <v>1500000000.0</v>
       </c>
       <c r="G6">
         <v>-384000000.0</v>
       </c>
       <c r="H6">
         <v>3871000000.0</v>
       </c>
       <c r="I6">
         <v>2528000000.0</v>
       </c>
       <c r="J6">
         <v>2473000000.0</v>
       </c>
@@ -14422,119 +14581,119 @@
       </c>
       <c r="N6">
         <v>852474000.0</v>
       </c>
       <c r="O6">
         <v>582070000.0</v>
       </c>
       <c r="P6">
         <v>380693000.0</v>
       </c>
       <c r="Q6">
         <v>453277000.0</v>
       </c>
       <c r="R6">
         <v>223796253.0</v>
       </c>
       <c r="S6">
         <v>-64378647.0</v>
       </c>
       <c r="T6">
         <v>-98099569.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9">
         <v>9696424000.0</v>
       </c>
       <c r="C9">
         <v>9860000000.0</v>
       </c>
       <c r="D9">
         <v>7541000000.0</v>
       </c>
       <c r="E9">
         <v>1602000000.0</v>
       </c>
       <c r="F9">
         <v>1501000000.0</v>
       </c>
       <c r="G9">
         <v>467000000.0</v>
       </c>
       <c r="H9">
         <v>4022000000.0</v>
       </c>
       <c r="I9">
         <v>3587000000.0</v>
       </c>
@@ -14552,51 +14711,51 @@
       </c>
       <c r="N9">
         <v>986963000.0</v>
       </c>
       <c r="O9">
         <v>770625000.0</v>
       </c>
       <c r="P9">
         <v>546260000.0</v>
       </c>
       <c r="Q9">
         <v>558291000.0</v>
       </c>
       <c r="R9">
         <v>255718971.0</v>
       </c>
       <c r="S9">
         <v>76884559.0</v>
       </c>
       <c r="T9">
         <v>6943425.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
         <v>7077767000.0</v>
       </c>
       <c r="C10">
         <v>4764000000.0</v>
       </c>
       <c r="D10">
         <v>5335000000.0</v>
       </c>
       <c r="E10">
         <v>-1642000000.0</v>
       </c>
       <c r="F10">
         <v>-468000000.0</v>
       </c>
       <c r="G10">
         <v>-2419000000.0</v>
       </c>
       <c r="H10">
         <v>2401000000.0</v>
       </c>
       <c r="I10">
         <v>1393000000.0</v>
       </c>
@@ -14614,51 +14773,51 @@
       </c>
       <c r="N10">
         <v>388515000.0</v>
       </c>
       <c r="O10">
         <v>233673000.0</v>
       </c>
       <c r="P10">
         <v>142954000.0</v>
       </c>
       <c r="Q10">
         <v>279056000.0</v>
       </c>
       <c r="R10">
         <v>69437764.0</v>
       </c>
       <c r="S10">
         <v>-156463121.0</v>
       </c>
       <c r="T10">
         <v>-131001550.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11">
         <v>2102124000.0</v>
       </c>
       <c r="C11">
         <v>1662000000.0</v>
       </c>
       <c r="D11">
         <v>1204000000.0</v>
       </c>
       <c r="E11">
         <v>207000000.0</v>
       </c>
       <c r="F11">
         <v>12000000.0</v>
       </c>
       <c r="G11">
         <v>-335313620.0</v>
       </c>
       <c r="H11">
         <v>640000000.0</v>
       </c>
       <c r="I11">
         <v>569000000.0</v>
       </c>
@@ -14676,51 +14835,51 @@
       </c>
       <c r="N11">
         <v>104820000.0</v>
       </c>
       <c r="O11">
         <v>54169000.0</v>
       </c>
       <c r="P11">
         <v>24816000.0</v>
       </c>
       <c r="Q11">
         <v>57262000.0</v>
       </c>
       <c r="R11">
         <v>17989675.0</v>
       </c>
       <c r="S11">
         <v>-23879778.0</v>
       </c>
       <c r="T11">
         <v>-17262118.0</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12">
         <v>327818000.0</v>
       </c>
       <c r="C12">
         <v>318000000.0</v>
       </c>
       <c r="D12">
         <v>385000000.0</v>
       </c>
       <c r="E12">
         <v>409000000.0</v>
       </c>
       <c r="F12">
         <v>405000000.0</v>
       </c>
       <c r="G12">
         <v>533000000.0</v>
       </c>
       <c r="H12">
         <v>315000000.0</v>
       </c>
       <c r="I12">
         <v>244000000.0</v>
       </c>
@@ -14738,97 +14897,97 @@
       </c>
       <c r="N12">
         <v>813000.0</v>
       </c>
       <c r="O12">
         <v>822000.0</v>
       </c>
       <c r="P12">
         <v>882000.0</v>
       </c>
       <c r="Q12">
         <v>2682000.0</v>
       </c>
       <c r="R12">
         <v>8787096.0</v>
       </c>
       <c r="S12">
         <v>1248509.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13">
         <v>223000000.0</v>
       </c>
       <c r="C13">
         <v>210000000.0</v>
       </c>
       <c r="D13">
         <v>248000000.0</v>
       </c>
       <c r="E13">
         <v>87000000.0</v>
       </c>
       <c r="F13">
         <v>89000000.0</v>
       </c>
       <c r="G13">
         <v>119000000.0</v>
       </c>
       <c r="H13">
         <v>160000000.0</v>
       </c>
       <c r="I13">
         <v>148000000.0</v>
       </c>
       <c r="J13">
         <v>112645000.0</v>
       </c>
       <c r="K13">
         <v>67366000.0</v>
       </c>
       <c r="L13">
         <v>30672000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
         <v>-35000000.0</v>
       </c>
       <c r="C14">
         <v>-54000000.0</v>
       </c>
       <c r="D14">
         <v>-46000000.0</v>
       </c>
       <c r="E14">
         <v>28000000.0</v>
       </c>
       <c r="F14">
         <v>15000000.0</v>
       </c>
       <c r="G14">
         <v>102000000.0</v>
       </c>
       <c r="H14">
         <v>121000000.0</v>
       </c>
       <c r="I14">
         <v>145000000.0</v>
       </c>
@@ -14844,51 +15003,51 @@
       <c r="M14">
         <v>1749000.0</v>
       </c>
       <c r="N14">
         <v>634000.0</v>
       </c>
       <c r="O14">
         <v>741000.0</v>
       </c>
       <c r="P14">
         <v>525000.0</v>
       </c>
       <c r="Q14">
         <v>916000.0</v>
       </c>
       <c r="R14">
         <v>1304000.0</v>
       </c>
       <c r="S14">
         <v>525000.0</v>
       </c>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15">
         <v>4941596000.0</v>
       </c>
       <c r="C15">
         <v>3048000000.0</v>
       </c>
       <c r="D15">
         <v>4085000000.0</v>
       </c>
       <c r="E15">
         <v>-1813000000.0</v>
       </c>
       <c r="F15">
         <v>-465000000.0</v>
       </c>
       <c r="G15">
         <v>-2072341448.0</v>
       </c>
       <c r="H15">
         <v>1769000000.0</v>
       </c>
       <c r="I15">
         <v>716000000.0</v>
       </c>
@@ -14906,265 +15065,265 @@
       </c>
       <c r="N15">
         <v>279858000.0</v>
       </c>
       <c r="O15">
         <v>174887000.0</v>
       </c>
       <c r="P15">
         <v>114832000.0</v>
       </c>
       <c r="Q15">
         <v>215751000.0</v>
       </c>
       <c r="R15">
         <v>42544530.0</v>
       </c>
       <c r="S15">
         <v>-136162467.0</v>
       </c>
       <c r="T15">
         <v>-111623123.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>-465000000.0</v>
       </c>
       <c r="G16">
         <v>-2192000000.0</v>
       </c>
       <c r="H16">
         <v>1769000000.0</v>
       </c>
       <c r="I16">
         <v>716000000.0</v>
       </c>
       <c r="J16">
         <v>1228000000.0</v>
       </c>
       <c r="K16">
         <v>782000000.0</v>
       </c>
       <c r="L16">
         <v>436600000.0</v>
       </c>
       <c r="M16">
         <v>49536000.0</v>
       </c>
       <c r="N16">
         <v>46229000.0</v>
       </c>
       <c r="O16">
         <v>28071000.0</v>
       </c>
       <c r="P16">
         <v>18245000.0</v>
       </c>
       <c r="Q16">
         <v>32690000.0</v>
       </c>
       <c r="R16">
         <v>6233000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17">
         <v>5115000000.0</v>
       </c>
       <c r="C17">
         <v>3102000000.0</v>
       </c>
       <c r="D17">
         <v>4131000000.0</v>
       </c>
       <c r="E17">
         <v>-1849000000.0</v>
       </c>
       <c r="F17">
         <v>-480000000.0</v>
       </c>
       <c r="G17">
         <v>-2204000000.0</v>
       </c>
       <c r="H17">
         <v>1761000000.0</v>
       </c>
       <c r="I17">
         <v>727000000.0</v>
       </c>
       <c r="J17">
         <v>1236647000.0</v>
       </c>
       <c r="K17">
         <v>796482000.0</v>
       </c>
       <c r="L17">
         <v>1604588.3</v>
       </c>
       <c r="M17">
         <v>302391000.0</v>
       </c>
       <c r="N17">
         <v>283695000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
         <v>-114000000.0</v>
       </c>
       <c r="C18">
         <v>-108000000.0</v>
       </c>
       <c r="D18">
         <v>-137000000.0</v>
       </c>
       <c r="E18">
         <v>-322000000.0</v>
       </c>
       <c r="F18">
         <v>-316000000.0</v>
       </c>
       <c r="G18">
         <v>-414000000.0</v>
       </c>
       <c r="H18">
         <v>-155000000.0</v>
       </c>
       <c r="I18">
         <v>-96000000.0</v>
       </c>
       <c r="J18">
         <v>25325000.0</v>
       </c>
       <c r="K18">
         <v>56310000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>30033000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
         <v>6260652000.0</v>
       </c>
       <c r="C21">
         <v>5200000000.0</v>
       </c>
       <c r="D21">
         <v>4714000000.0</v>
       </c>
       <c r="E21">
         <v>-294000000.0</v>
       </c>
       <c r="F21">
         <v>164000000.0</v>
       </c>
       <c r="G21">
         <v>-1686000000.0</v>
       </c>
       <c r="H21">
         <v>2108000000.0</v>
       </c>
       <c r="I21">
         <v>2344000000.0</v>
       </c>
@@ -15182,85 +15341,85 @@
       </c>
       <c r="N21">
         <v>380544000.0</v>
       </c>
       <c r="O21">
         <v>219733000.0</v>
       </c>
       <c r="P21">
         <v>107146000.0</v>
       </c>
       <c r="Q21">
         <v>256306000.0</v>
       </c>
       <c r="R21">
         <v>76414360.0</v>
       </c>
       <c r="S21">
         <v>-153653338.0</v>
       </c>
       <c r="T21">
         <v>-137310735.0</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
         <v>18356863000.0</v>
       </c>
       <c r="C23">
         <v>18691000000.0</v>
       </c>
       <c r="D23">
         <v>17168000000.0</v>
       </c>
       <c r="E23">
         <v>14156000000.0</v>
       </c>
       <c r="F23">
         <v>12623000000.0</v>
       </c>
       <c r="G23">
         <v>11882000000.0</v>
       </c>
       <c r="H23">
         <v>9104000000.0</v>
       </c>
       <c r="I23">
         <v>7719000000.0</v>
       </c>
@@ -15278,161 +15437,161 @@
       </c>
       <c r="N23">
         <v>3788085000.0</v>
       </c>
       <c r="O23">
         <v>3004794000.0</v>
       </c>
       <c r="P23">
         <v>2142451000.0</v>
       </c>
       <c r="Q23">
         <v>1482187000.0</v>
       </c>
       <c r="R23">
         <v>1183776764.0</v>
       </c>
       <c r="S23">
         <v>917901945.0</v>
       </c>
       <c r="T23">
         <v>372615732.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
         <v>1257000000.0</v>
       </c>
       <c r="C25">
         <v>1332000000.0</v>
       </c>
       <c r="D25">
         <v>1414000000.0</v>
       </c>
       <c r="E25">
         <v>1513000000.0</v>
       </c>
       <c r="F25">
         <v>1563000000.0</v>
       </c>
       <c r="G25">
         <v>1445000000.0</v>
       </c>
       <c r="H25">
         <v>991000000.0</v>
       </c>
       <c r="I25">
         <v>891000000.0</v>
       </c>
       <c r="J25">
         <v>789252000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
         <v>1270000000.0</v>
       </c>
       <c r="C27">
         <v>1176000000.0</v>
       </c>
       <c r="D27">
         <v>1072000000.0</v>
       </c>
       <c r="E27">
         <v>613000000.0</v>
       </c>
       <c r="F27">
         <v>641000000.0</v>
       </c>
       <c r="G27">
         <v>597000000.0</v>
       </c>
       <c r="H27">
         <v>426000000.0</v>
       </c>
       <c r="I27">
         <v>348000000.0</v>
       </c>
@@ -15450,51 +15609,51 @@
       </c>
       <c r="N27">
         <v>138129000.0</v>
       </c>
       <c r="O27">
         <v>102814000.0</v>
       </c>
       <c r="P27">
         <v>94754000.0</v>
       </c>
       <c r="Q27">
         <v>70786000.0</v>
       </c>
       <c r="R27">
         <v>57818168.0</v>
       </c>
       <c r="S27">
         <v>40810261.0</v>
       </c>
       <c r="T27">
         <v>17581275.0</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>2262000000.0</v>
       </c>
       <c r="C28">
         <v>2508000000.0</v>
       </c>
       <c r="D28">
         <v>2117000000.0</v>
       </c>
       <c r="E28">
         <v>1675000000.0</v>
       </c>
       <c r="F28">
         <v>1547000000.0</v>
       </c>
       <c r="G28">
         <v>1525000000.0</v>
       </c>
       <c r="H28">
         <v>1061000000.0</v>
       </c>
       <c r="I28">
         <v>1090000000.0</v>
       </c>
@@ -15512,97 +15671,97 @@
       </c>
       <c r="N28">
         <v>284756000.0</v>
       </c>
       <c r="O28">
         <v>217388000.0</v>
       </c>
       <c r="P28">
         <v>344360000.0</v>
       </c>
       <c r="Q28">
         <v>231199000.0</v>
       </c>
       <c r="R28">
         <v>121486443.0</v>
       </c>
       <c r="S28">
         <v>189727636.0</v>
       </c>
       <c r="T28">
         <v>126672885.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>2161000000.0</v>
       </c>
       <c r="C29">
         <v>1662000000.0</v>
       </c>
       <c r="D29">
         <v>1204000000.0</v>
       </c>
       <c r="E29">
         <v>207000000.0</v>
       </c>
       <c r="F29">
         <v>12000000.0</v>
       </c>
       <c r="G29">
         <v>-215000000.0</v>
       </c>
       <c r="H29">
         <v>640000000.0</v>
       </c>
       <c r="I29">
         <v>569000000.0</v>
       </c>
       <c r="J29">
         <v>359958000.0</v>
       </c>
       <c r="K29">
         <v>287120000.0</v>
       </c>
       <c r="L29">
         <v>196529000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
         <v>3435771000.0</v>
       </c>
       <c r="C30">
         <v>4660000000.0</v>
       </c>
       <c r="D30">
         <v>2827000000.0</v>
       </c>
       <c r="E30">
         <v>1896000000.0</v>
       </c>
       <c r="F30">
         <v>1337000000.0</v>
       </c>
       <c r="G30">
         <v>2153000000.0</v>
       </c>
       <c r="H30">
         <v>1914000000.0</v>
       </c>
       <c r="I30">
         <v>1243000000.0</v>
       </c>
@@ -15620,51 +15779,51 @@
       </c>
       <c r="N30">
         <v>606419000.0</v>
       </c>
       <c r="O30">
         <v>550892000.0</v>
       </c>
       <c r="P30">
         <v>439114000.0</v>
       </c>
       <c r="Q30">
         <v>301985000.0</v>
       </c>
       <c r="R30">
         <v>179304611.0</v>
       </c>
       <c r="S30">
         <v>230537897.0</v>
       </c>
       <c r="T30">
         <v>144254160.0</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B31">
         <v>817114000.0</v>
       </c>
       <c r="C31">
         <v>-436000000.0</v>
       </c>
       <c r="D31">
         <v>621000000.0</v>
       </c>
       <c r="E31">
         <v>-1348000000.0</v>
       </c>
       <c r="F31">
         <v>-632000000.0</v>
       </c>
       <c r="G31">
         <v>-733000000.0</v>
       </c>
       <c r="H31">
         <v>293000000.0</v>
       </c>
       <c r="I31">
         <v>-951000000.0</v>
       </c>
@@ -15682,51 +15841,51 @@
       </c>
       <c r="N31">
         <v>7971000.0</v>
       </c>
       <c r="O31">
         <v>13940000.0</v>
       </c>
       <c r="P31">
         <v>35808000.0</v>
       </c>
       <c r="Q31">
         <v>22750000.0</v>
       </c>
       <c r="R31">
         <v>-6976596.0</v>
       </c>
       <c r="S31">
         <v>-2809783.0</v>
       </c>
       <c r="T31">
         <v>6309185.0</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B32">
         <v>24617515000.0</v>
       </c>
       <c r="C32">
         <v>23891000000.0</v>
       </c>
       <c r="D32">
         <v>21882000000.0</v>
       </c>
       <c r="E32">
         <v>13862000000.0</v>
       </c>
       <c r="F32">
         <v>12787000000.0</v>
       </c>
       <c r="G32">
         <v>10196000000.0</v>
       </c>
       <c r="H32">
         <v>11212000000.0</v>
       </c>
       <c r="I32">
         <v>10063000000.0</v>
       </c>
@@ -15763,756 +15922,763 @@
       <c r="T32">
         <v>235304997.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BV32"/>
+  <dimension ref="A1:BW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74">
+    <row r="1" spans="1:75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="BU1" t="s">
         <v>165</v>
       </c>
       <c r="BV1" t="s">
         <v>166</v>
       </c>
+      <c r="BW1" t="s">
+        <v>167</v>
+      </c>
     </row>
-    <row r="2" spans="1:74">
+    <row r="2" spans="1:75">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>4072000000.0</v>
+      </c>
+      <c r="C2">
         <v>3649791455.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3866882074.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4062000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3752000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3604000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3885000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3799000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3731000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3565000000.0</v>
       </c>
       <c r="K2">
         <v>3565000000.0</v>
       </c>
       <c r="L2">
+        <v>3565000000.0</v>
+      </c>
+      <c r="M2">
         <v>3613000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3482000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3045000000.0</v>
       </c>
       <c r="P2">
         <v>3045000000.0</v>
       </c>
       <c r="Q2">
+        <v>3045000000.0</v>
+      </c>
+      <c r="R2">
         <v>2972000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2813000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3197000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2885000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2739000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2463000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2739000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2470000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2135000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2377000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1879000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1834000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1743000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1735000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1737000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1657803000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1575100000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1506035000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1622849000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1503838000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1348269000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1199226000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1264602000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1249701000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1217412000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1200459000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1198604000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1166759000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1088159000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1058624000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1048926000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>983259000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>928860000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>916982000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>876713000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>823214000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>746557000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>735181000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>694075000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>630025000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>580436000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>549368000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>493818000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>452579000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>395673000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>361267000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>323300000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>311100000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>273633000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>272202000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>267464153.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>256268000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>239090000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>241650000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>34890000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>27992000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>21144000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>16724000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:74">
+    <row r="3" spans="1:75">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>318000000.0</v>
+      </c>
+      <c r="C3">
         <v>290233960.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>285011194.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>319000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>317000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>319000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>305000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>329000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>337000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345000000.0</v>
       </c>
       <c r="K3">
         <v>345000000.0</v>
       </c>
       <c r="L3">
+        <v>345000000.0</v>
+      </c>
+      <c r="M3">
         <v>358000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>359000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>385000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000000.0</v>
       </c>
       <c r="P3">
         <v>370000000.0</v>
       </c>
       <c r="Q3">
+        <v>370000000.0</v>
+      </c>
+      <c r="R3">
         <v>374000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>399000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>436000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>383000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>377000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>366000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>377000000.0</v>
       </c>
-      <c r="X3">
-[...1 lines deleted...]
-      </c>
       <c r="Y3">
+        <v>348050289.0</v>
+      </c>
+      <c r="Z3">
         <v>359000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>336000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>273000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>257000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>252000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>231000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>229962000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>228000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>230000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>215671000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>208756000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>218081000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>189210000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>173204000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>173826000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>175637000.0</v>
       </c>
-      <c r="AO3">
-[...1 lines deleted...]
-      </c>
       <c r="AP3">
+        <v>174355862.0</v>
+      </c>
+      <c r="AQ3">
         <v>170478000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>169355000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>165302000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>166535000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>160213000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>156096000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>145568000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>136972000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>132085000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>126700000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>120333000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>111751000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>104363000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>96834000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>90991000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>83238000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>76512000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>70328000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>59583000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>54885000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>52061000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>171500000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>17200000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1526000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>663000.0</v>
       </c>
-      <c r="BO3"/>
-      <c r="BP3">
+      <c r="BP3"/>
+      <c r="BQ3">
         <v>-3184000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>206000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>271000.0</v>
       </c>
-      <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
+      <c r="BW3"/>
     </row>
-    <row r="4" spans="1:74">
+    <row r="4" spans="1:75">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
@@ -16610,521 +16776,528 @@
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:74">
+    <row r="5" spans="1:75">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5">
+        <v>2307000000.0</v>
+      </c>
+      <c r="C5">
         <v>1367677836.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1816576583.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2206000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2219000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1349000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>902000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1739000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1577000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1040000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>977000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1838000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1450000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1339000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-163000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>481000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-586000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-638000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1868000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-51000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>612000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-250000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>603000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-84000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-447000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1991000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>570000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>755000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1017000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>240000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>625000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1012000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>573000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>225000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>280735000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>660156000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>529545000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>213404000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>215791000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>383570000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>394510000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>94630000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>146977000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>294462000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>207571000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-6522000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>56286000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>207568000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>158250000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-15497000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>87503000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>173766000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>131454000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3397000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>33321000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>124393000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>86233000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-9454000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>43045000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>66563000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>49761000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-15533000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>55600000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>122300000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>104641000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>17179000.0</v>
       </c>
-      <c r="BO5">
-[...1 lines deleted...]
-      </c>
       <c r="BP5">
+        <v>0.0</v>
+      </c>
+      <c r="BQ5">
         <v>37695000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>37966000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-31738000.0</v>
       </c>
-      <c r="BS5">
-[...1 lines deleted...]
-      </c>
       <c r="BT5">
         <v>0.0</v>
       </c>
       <c r="BU5">
         <v>0.0</v>
       </c>
       <c r="BV5">
         <v>0.0</v>
       </c>
+      <c r="BW5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:74">
+    <row r="6" spans="1:75">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>2625000000.0</v>
+      </c>
+      <c r="C6">
         <v>1657911796.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2101587777.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2525000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2536000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1668000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1207000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2068000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1914000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1385000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1322000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2196000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1809000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1724000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>207000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>851000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-212000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-239000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1432000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>332000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>989000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>116000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>980000000.0</v>
       </c>
-      <c r="X6">
-[...1 lines deleted...]
-      </c>
       <c r="Y6">
+        <v>264050289.0</v>
+      </c>
+      <c r="Z6">
         <v>-88000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1655000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>843000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1012000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1269000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>471000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>854962000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1240000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>803000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>440671000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>489491000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>878237000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>718755000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>386608000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>389617000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>559207000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
+        <v>568865862.0</v>
+      </c>
+      <c r="AQ6">
         <v>265108000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>316332000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>459764000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>374106000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>153691000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>212382000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>353136000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>295222000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>116588000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>214203000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>294099000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>243205000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>100966000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>130155000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>215384000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>169471000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>67058000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>113373000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>126146000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>104646000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>36528000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>227100000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>139500000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>106167000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>17842000.0</v>
       </c>
-      <c r="BO6"/>
-      <c r="BP6">
+      <c r="BP6"/>
+      <c r="BQ6">
         <v>34511000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>38172000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-31470000.0</v>
       </c>
-      <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
+      <c r="BW6"/>
     </row>
-    <row r="7" spans="1:74">
+    <row r="7" spans="1:75">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -17222,83 +17395,84 @@
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:74">
+    <row r="8" spans="1:75">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -17396,1892 +17570,1917 @@
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:74">
+    <row r="9" spans="1:75">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9">
+        <v>3049000000.0</v>
+      </c>
+      <c r="C9">
         <v>2309944268.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2568059404.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2899000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2674000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1791000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2138000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2643000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2417000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1713000000.0</v>
       </c>
       <c r="K9">
         <v>1713000000.0</v>
       </c>
       <c r="L9">
+        <v>1713000000.0</v>
+      </c>
+      <c r="M9">
         <v>2675000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2048000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1230000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048000000.0</v>
       </c>
       <c r="P9">
         <v>1048000000.0</v>
       </c>
       <c r="Q9">
+        <v>1048000000.0</v>
+      </c>
+      <c r="R9">
         <v>410000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-132000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>153000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>638000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>848000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-136000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>848000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>688000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-182000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-364000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1031000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1221000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1116000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>652000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>946000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1109758000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>946180000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>585189000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>592049000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>883504000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>654087000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>414836000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>405321000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>524105000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>439507000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>237526000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>307711000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>433421000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>369600000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>151746000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>247311000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>404242000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>318111000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>117037000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>243501000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>323452000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>288253000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>131756000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>189122000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>263612000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>217798000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>100090000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>156918000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>174107000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>152067000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>63168000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>129300000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>195000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>165230000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>68743000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>82785971.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>84841000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>76206000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>11886000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>24628000.0</v>
       </c>
-      <c r="BT9">
-[...1 lines deleted...]
-      </c>
       <c r="BU9">
         <v>0.0</v>
       </c>
       <c r="BV9">
         <v>0.0</v>
       </c>
+      <c r="BW9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:74">
+    <row r="10" spans="1:75">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
+        <v>2244000000.0</v>
+      </c>
+      <c r="C10">
         <v>1292137495.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1731763562.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2120000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2124000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1275000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>639000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1674000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1505000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>946000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>957000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1773000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1344000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1194000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-276000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-256000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-662000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-780000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-406000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-149000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>509000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-380000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>510000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-255000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-622000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2188000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>786000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>623000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>891000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>130000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-243000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>948418000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>503126000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>170000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>251392000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>622080000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>513675000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>206392000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>213502000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>383689000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>390969000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>94854000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>144580000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>292077000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>207403000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-8150000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>56113000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>206937000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>168350000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-15905000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>87306000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>173568000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>131248000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-3608000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>33121000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>124193000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>86024000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-9667000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>42832000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>66350000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>49529000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-15757000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>44100000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>113200000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>105428000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>16297000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>31293764.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>35202000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>35750000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-32808000.0</v>
       </c>
-      <c r="BS10">
-[...1 lines deleted...]
-      </c>
       <c r="BT10">
         <v>0.0</v>
       </c>
       <c r="BU10">
         <v>0.0</v>
       </c>
       <c r="BV10">
         <v>0.0</v>
       </c>
+      <c r="BW10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:74">
+    <row r="11" spans="1:75">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11">
+        <v>687000000.0</v>
+      </c>
+      <c r="C11">
         <v>478090871.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>563119014.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>648000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>565000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>377000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>578000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>382000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>423000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>279000000.0</v>
       </c>
       <c r="K11">
         <v>279000000.0</v>
       </c>
       <c r="L11">
+        <v>279000000.0</v>
+      </c>
+      <c r="M11">
         <v>421000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>308000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>194000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>434000000.0</v>
       </c>
       <c r="P11">
         <v>434000000.0</v>
       </c>
       <c r="Q11">
+        <v>434000000.0</v>
+      </c>
+      <c r="R11">
         <v>-299000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-131000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>16000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-13000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>132000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-122000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>132000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-50000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-68000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-30000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>133000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>191000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>286000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>31000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>106000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>255000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>163575000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>44000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>18986000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>156374000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>129011000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>53858000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>87745000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>94204000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>77457000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>27713000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>73742000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>67290000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>56432000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-934000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>8755000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>59512000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>47628000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-2791000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>27348000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>46637000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>35385000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-4551000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>13311000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>26289000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>15536000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-967000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>11192000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>7174000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>8859000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-2409000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>8100000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>23100000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>23403000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2626000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>8376675.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>9112000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>6078000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-5577000.0</v>
       </c>
-      <c r="BS11">
-[...1 lines deleted...]
-      </c>
       <c r="BT11">
         <v>0.0</v>
       </c>
       <c r="BU11">
         <v>0.0</v>
       </c>
       <c r="BV11">
         <v>0.0</v>
       </c>
+      <c r="BW11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:74">
+    <row r="12" spans="1:75">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12">
+        <v>63000000.0</v>
+      </c>
+      <c r="C12">
         <v>75540341.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>84813021.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>86000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>91000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000000.0</v>
       </c>
       <c r="G12">
         <v>74000000.0</v>
       </c>
       <c r="H12">
+        <v>74000000.0</v>
+      </c>
+      <c r="I12">
         <v>77000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>84000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000000.0</v>
       </c>
       <c r="K12">
         <v>83000000.0</v>
       </c>
       <c r="L12">
+        <v>83000000.0</v>
+      </c>
+      <c r="M12">
         <v>85000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>94000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>130000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000000.0</v>
       </c>
       <c r="P12">
         <v>93000000.0</v>
       </c>
       <c r="Q12">
+        <v>93000000.0</v>
+      </c>
+      <c r="R12">
         <v>90000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>109000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>92000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>101000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>102000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>110000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>102000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>136000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>142000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>137000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>83000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>72000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>83000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>77000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>70000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>64000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>59000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>51000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>34295000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>34797000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>15870000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2358000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2289000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2158000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3541000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3067000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1606000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1908000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173000.0</v>
       </c>
       <c r="AU12">
         <v>173000.0</v>
       </c>
       <c r="AV12">
+        <v>173000.0</v>
+      </c>
+      <c r="AW12">
         <v>631000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>320000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>408000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>197000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>198000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>206000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="BD12">
         <v>200000.0</v>
       </c>
       <c r="BE12">
+        <v>200000.0</v>
+      </c>
+      <c r="BF12">
         <v>209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>213000.0</v>
       </c>
       <c r="BG12">
         <v>213000.0</v>
       </c>
       <c r="BH12">
         <v>213000.0</v>
       </c>
       <c r="BI12">
+        <v>213000.0</v>
+      </c>
+      <c r="BJ12">
         <v>232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>224000.0</v>
       </c>
       <c r="BK12">
         <v>224000.0</v>
       </c>
       <c r="BL12">
+        <v>224000.0</v>
+      </c>
+      <c r="BM12">
         <v>9100000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>739000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1545000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2534096.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2493000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2422000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1338000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>183000.0</v>
       </c>
-      <c r="BT12">
-[...1 lines deleted...]
-      </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
+      <c r="BW12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:74">
+    <row r="13" spans="1:75">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13">
+        <v>55000000.0</v>
+      </c>
+      <c r="C13">
         <v>65000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>62000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>60000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>52000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>49000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>53000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>50000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>56000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>51000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>85000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>62000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>57000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>44000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>27000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>23000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>19000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>18000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>23000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>25000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>17000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>22000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>33000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>31000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>26000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>29000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>39000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>46000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>41000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>166000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
+      <c r="BW13"/>
     </row>
-    <row r="14" spans="1:74">
+    <row r="14" spans="1:75">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>-4000000.0</v>
+      </c>
+      <c r="C14">
         <v>-2000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-12000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-3000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-15000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-5000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-12000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-19000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-15000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-8000000.0</v>
       </c>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
       <c r="L14">
+        <v>0.0</v>
+      </c>
+      <c r="M14">
         <v>-15000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-21000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-10000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-7000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>13000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-1000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>105000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>85000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>102000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>84000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>70000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>76000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>121000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>115000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>150000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>143000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>445540.08</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>28952961.9</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5917816.44</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5652575.43</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>9000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>279000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-17250000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>11986000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>607000.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>10460000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>179000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>288000.0</v>
       </c>
-      <c r="AT14">
-[...1 lines deleted...]
-      </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>93000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
         <v>-35000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>35000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>239000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>329000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-141000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>141000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>265000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>336000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>25000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>115000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>217000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>159000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>56000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>93000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>180000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>213000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>344000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>179000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>450000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>561000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>253000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>40000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>173000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>99000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>215000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>38000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:74">
+    <row r="15" spans="1:75">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15">
+        <v>1577000000.0</v>
+      </c>
+      <c r="C15">
         <v>812058718.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1156810166.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1469000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1544000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>894000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>49000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1273000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1067000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>659000000.0</v>
       </c>
       <c r="K15">
         <v>659000000.0</v>
       </c>
       <c r="L15">
+        <v>659000000.0</v>
+      </c>
+      <c r="M15">
         <v>1337000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1015000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>990000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-717000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-690000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-350000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-630000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-459000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-137000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>378000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-248000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>378000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-212000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-548000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2135000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>619000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>431000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>613000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>106000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-419000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>667752000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>338427000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>128524000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>229419000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>463848000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>389639000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>152626000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>125858000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>293869000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>315500000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>69388000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>70760000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>223649000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>149186000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-6993000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>46841000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>149599000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>124244000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-13334000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>58540000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>124919000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>96331000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>69000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>18192000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>95792000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>70331000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-9429000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>30299000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>58177000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>40311000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-13955000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>34900000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>88700000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>79702000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>12448000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>19840530.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>22264000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>27947000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-27507000.0</v>
       </c>
-      <c r="BS15">
-[...1 lines deleted...]
-      </c>
       <c r="BT15">
         <v>0.0</v>
       </c>
       <c r="BU15">
         <v>0.0</v>
       </c>
       <c r="BV15">
         <v>0.0</v>
       </c>
+      <c r="BW15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:74">
+    <row r="16" spans="1:75">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>1337000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1015000000.0</v>
       </c>
       <c r="N16">
         <v>1015000000.0</v>
       </c>
       <c r="O16">
         <v>1015000000.0</v>
       </c>
       <c r="P16">
+        <v>1015000000.0</v>
+      </c>
+      <c r="Q16">
         <v>-717000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-350000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-630000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-459000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-137000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>378000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-248000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>703000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-212000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-548000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2135000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>619000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>431000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>613000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>106000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-1286544.6</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>97213818.81</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>50753899.22</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>20463975.8</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>40514000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>69717000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>56956000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>22174000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>13586000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>44068000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>47473000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>10761000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>9276000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>35189000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>24062000.0</v>
       </c>
-      <c r="AT16">
-[...1 lines deleted...]
-      </c>
       <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>7094000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>24564000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>20023000.0</v>
       </c>
-      <c r="AX16">
-[...1 lines deleted...]
-      </c>
       <c r="AY16">
+        <v>0.0</v>
+      </c>
+      <c r="AZ16">
         <v>10066000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>20456000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>15696000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>11000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3138000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>15347000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>11083000.0</v>
       </c>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>4991000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>9176000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>6209000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
         <v>5662000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>13440000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>11764000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1824000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2907000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>3262000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>4090000.0</v>
       </c>
-      <c r="BR16">
-[...1 lines deleted...]
-      </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
+      <c r="BW16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:74">
+    <row r="17" spans="1:75">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17">
+        <v>1581000000.0</v>
+      </c>
+      <c r="C17">
         <v>819000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1185000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1472000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1559000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>899000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>61000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1292000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1082000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>667000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>743000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1352000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1036000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1000000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-127000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-710000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-363000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-649000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-464000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-136000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>377000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-258000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>712000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-205000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-554000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-2158000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>625000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>432000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>605000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>99000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1270517.45</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>98289828.07</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>50922465.51</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>20029137.81</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1003939000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>141488000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-56771000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>147991000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>796482000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>439380000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>302391000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>283695000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
@@ -19304,374 +19503,379 @@
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:74">
+    <row r="18" spans="1:75">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>-8000000.0</v>
+      </c>
+      <c r="C18">
         <v>-11000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-24000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-26000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-39000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-25000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-21000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-27000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-28000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-32000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>9000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-23000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-37000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-86000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-90000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-70000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-71000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-91000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-69000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-76000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-85000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-88000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-85000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-105000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-116000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-108000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-44000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-26000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-42000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-44000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
+      <c r="BW18"/>
     </row>
-    <row r="19" spans="1:74">
+    <row r="19" spans="1:75">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
+      <c r="BW19"/>
     </row>
-    <row r="20" spans="1:74">
+    <row r="20" spans="1:75">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>31704000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>10338000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>16941000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>30033000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -19706,307 +19910,311 @@
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:74">
+    <row r="21" spans="1:75">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
+        <v>2218000000.0</v>
+      </c>
+      <c r="C21">
         <v>1485958123.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1656812518.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2048000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1787000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1082000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>902000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1723000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1572000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003000000.0</v>
       </c>
       <c r="K21">
         <v>1003000000.0</v>
       </c>
       <c r="L21">
+        <v>1003000000.0</v>
+      </c>
+      <c r="M21">
         <v>1909000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1385000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>664000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000000.0</v>
       </c>
       <c r="P21">
         <v>500000000.0</v>
       </c>
       <c r="Q21">
+        <v>500000000.0</v>
+      </c>
+      <c r="R21">
         <v>8000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-708000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>39000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>72000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>629000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-575000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>629000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-201000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-494000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-857000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>486000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>703000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>657000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>264000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>592000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>775000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>671000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>306000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>236120000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>583059000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>438018000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>173401000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>185718000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>351039000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>263388000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>70754000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>130582000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>281681000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>199662000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-10769000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>48848000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>202111000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>158250000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-19845000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>85202000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>171073000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>129192000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-4924000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>29284000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>120332000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>82404000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-12288000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>34360000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>55876000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>40465000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-23555000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>30900000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>103700000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>104538000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>17208000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>4856000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>37053000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>37958000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-31738000.0</v>
       </c>
-      <c r="BS21">
-[...1 lines deleted...]
-      </c>
       <c r="BT21">
         <v>0.0</v>
       </c>
       <c r="BU21">
         <v>0.0</v>
       </c>
       <c r="BV21">
         <v>0.0</v>
       </c>
+      <c r="BW21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:74">
+    <row r="22" spans="1:75">
       <c r="A22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -20104,601 +20312,609 @@
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:74">
+    <row r="23" spans="1:75">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>4903000000.0</v>
+      </c>
+      <c r="C23">
         <v>4473777600.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4778128959.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4913000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4639000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4313000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5121000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4719000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4576000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4275000000.0</v>
       </c>
       <c r="K23">
         <v>4275000000.0</v>
       </c>
       <c r="L23">
+        <v>4275000000.0</v>
+      </c>
+      <c r="M23">
         <v>4379000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4145000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3816000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3593000000.0</v>
       </c>
       <c r="P23">
         <v>3593000000.0</v>
       </c>
       <c r="Q23">
+        <v>3593000000.0</v>
+      </c>
+      <c r="R23">
         <v>3374000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3389000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3311000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3451000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2958000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2902000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2958000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3359000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2447000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2870000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2424000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2352000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2202000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2123000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2091000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1992789000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1850244000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1784638000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1978778000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1804283000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1564338000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1440661000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1484205000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1422767000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1393531000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1367231000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1375733000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1318499000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1258097000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1221139000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1247389000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1185390000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1088721000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1053864000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1035012000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>975593000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>905618000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>871861000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>853913000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>773305000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>715830000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>661746000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>616376000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>570810000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>507275000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>447990000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>421800000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>402400000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>334325000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>323737000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>317108764.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>304056000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>277338000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>285274000.0</v>
       </c>
-      <c r="BS23">
-[...1 lines deleted...]
-      </c>
       <c r="BT23">
         <v>0.0</v>
       </c>
       <c r="BU23">
         <v>0.0</v>
       </c>
       <c r="BV23">
         <v>0.0</v>
       </c>
+      <c r="BW23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:74">
+    <row r="24" spans="1:75">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
+      <c r="BW24"/>
     </row>
-    <row r="25" spans="1:74">
+    <row r="25" spans="1:75">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>318000000.0</v>
+      </c>
+      <c r="C25">
         <v>292000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>302000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>319000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>317000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>319000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>321000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>329000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>337000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>345000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>312000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>358000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>359000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>385000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>369000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>370000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>374000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>399000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>436000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>383000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>377000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>366000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>384000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>367000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>359000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>321000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>273000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>257000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>252000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>231000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>229962000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>221552000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>223815000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>215671000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>208756000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>218081000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>189210000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>173204000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>173826000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>175637000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>174952000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>170478000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>169355000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>165302000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>166535000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>160213000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>156096000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>145568000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>136972000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>132085000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>126700000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>120333000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>111751000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>104363000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>96834000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>90991000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>83238000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>76512000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>70328000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>59583000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>54885000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>52061000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>171500000.0</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
+      <c r="BW25"/>
     </row>
-    <row r="26" spans="1:74">
+    <row r="26" spans="1:75">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
@@ -20796,1298 +21012,1319 @@
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:74">
+    <row r="27" spans="1:75">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>337000000.0</v>
+      </c>
+      <c r="C27">
         <v>286000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>379000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>339000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>309000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>243000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>296000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>303000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>317000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260000000.0</v>
       </c>
       <c r="K27">
         <v>260000000.0</v>
       </c>
       <c r="L27">
+        <v>260000000.0</v>
+      </c>
+      <c r="M27">
         <v>289000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>262000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>195000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181000000.0</v>
       </c>
       <c r="P27">
         <v>181000000.0</v>
       </c>
       <c r="Q27">
+        <v>181000000.0</v>
+      </c>
+      <c r="R27">
         <v>142000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>122000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>183000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>189000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>161000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>107000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>161000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>162000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>107000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>146000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>134000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>113000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>102000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>77000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>108000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>91322000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>83090000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>65826000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>83868000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>74409000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>45262000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>48902000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>46142000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>31264000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>36064000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>33055000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>46791000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>42383000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>44566000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>45828000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>65179000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>53610000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>37252000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>31394000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>45088000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>37280000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>31947000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>23813000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>28959000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>24316000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>27327000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>22211000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>29307000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>24857000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>22693000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>17897000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>70755383000.0</v>
       </c>
-      <c r="BL27">
-[...1 lines deleted...]
-      </c>
       <c r="BM27">
+        <v>0.0</v>
+      </c>
+      <c r="BN27">
         <v>16507000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>14511000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>14120168.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>18546000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>16305000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>8847000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
+      <c r="BW27"/>
     </row>
-    <row r="28" spans="1:74">
+    <row r="28" spans="1:75">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>691000000.0</v>
+      </c>
+      <c r="C28">
         <v>560000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>545000000.0</v>
       </c>
       <c r="D28">
         <v>545000000.0</v>
       </c>
       <c r="E28">
+        <v>545000000.0</v>
+      </c>
+      <c r="F28">
         <v>660000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>512000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>725000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>672000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>602000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>509000000.0</v>
       </c>
       <c r="K28">
         <v>509000000.0</v>
       </c>
       <c r="L28">
+        <v>509000000.0</v>
+      </c>
+      <c r="M28">
         <v>539000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>477000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>425000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>405000000.0</v>
       </c>
       <c r="P28">
         <v>405000000.0</v>
       </c>
       <c r="Q28">
+        <v>405000000.0</v>
+      </c>
+      <c r="R28">
         <v>368000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>462000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>441000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>388000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>392000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>328000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>392000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>343000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>263000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>419000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>330000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>277000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>247000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>206000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>269000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>233353000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>189514000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>158752000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>236213000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>153725000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>135689000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>165343000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>143434000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>123233000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>118868000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>106607000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>128233000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>101426000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>95408000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>77942000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>102985000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>99520000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>78280000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>61344000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>80765000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>62661000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>71233000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>58900000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>61044000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>118964000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>108067000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>90167000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>93251000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>93374000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>88909000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>68826000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>98500000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>91300000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>44185000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>37024000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>35524443.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>29242000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>21943000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>34777000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7333000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>9420000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7987000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>9051000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:74">
+    <row r="29" spans="1:75">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>687000000.0</v>
+      </c>
+      <c r="C29">
         <v>481000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>571000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>648000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>565000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>377000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>578000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>382000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>423000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>279000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>281000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>421000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>308000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>194000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>203000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>434000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-299000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-131000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-13000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>132000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-122000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-66000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-50000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-68000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-30000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>133000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>191000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>286000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>31000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>106117000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
+      <c r="BW29"/>
     </row>
-    <row r="30" spans="1:74">
+    <row r="30" spans="1:75">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>831000000.0</v>
+      </c>
+      <c r="C30">
         <v>823986138.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>911246885.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>851000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>887000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>709000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1236000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>920000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>845000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>710000000.0</v>
       </c>
       <c r="K30">
         <v>710000000.0</v>
       </c>
       <c r="L30">
+        <v>710000000.0</v>
+      </c>
+      <c r="M30">
         <v>766000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>663000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>566000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>548000000.0</v>
       </c>
       <c r="P30">
         <v>548000000.0</v>
       </c>
       <c r="Q30">
+        <v>548000000.0</v>
+      </c>
+      <c r="R30">
         <v>402000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>576000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>114000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>566000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>219000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>439000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>219000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>891000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>312000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>493000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>545000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>518000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>459000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>388000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>354000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>334986000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>275144000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>278603000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>355929000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>300445000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>216069000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>241435000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>219603000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>173066000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>176119000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>166772000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>177129000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>151740000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>169938000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>162515000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>198463000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>202131000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>159861000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>136882000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>158299000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>152379000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>159061000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>136680000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>159838000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>143280000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>135394000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>112378000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>122558000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>118231000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>111602000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>86723000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>98500000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>91300000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>60692000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>51535000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>49644611.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>47788000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>38248000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>43624000.0</v>
       </c>
-      <c r="BS30">
-[...1 lines deleted...]
-      </c>
       <c r="BT30">
         <v>0.0</v>
       </c>
       <c r="BU30">
         <v>0.0</v>
       </c>
       <c r="BV30">
         <v>0.0</v>
       </c>
+      <c r="BW30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:74">
+    <row r="31" spans="1:75">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B31">
+        <v>26000000.0</v>
+      </c>
+      <c r="C31">
         <v>-193820627.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>74951043.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>72000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>337000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>193000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-263000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-49000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-67000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-57000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-46000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-136000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-41000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>530000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-776000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-756000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-670000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-72000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-445000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-221000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-120000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>195000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-120000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-54000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-128000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1331000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>271000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-80000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>234000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-134000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-835000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>173036000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-167910000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-136000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>9081000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>39021000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>75657000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>32991000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>31518000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>32650000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>127581000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>24100000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>13998000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>10396000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>7741000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>2619000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>7266000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>4826000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>10100000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>3940000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2104000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>2495000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>2056000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1316000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>3837000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>3861000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>3620000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>2621000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>8472000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>10474000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>9064000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>7798000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>13200000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>9571000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>890000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-911000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-1847596.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-1851000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-2208000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-1070000.0</v>
       </c>
-      <c r="BS31">
-[...1 lines deleted...]
-      </c>
       <c r="BT31">
         <v>0.0</v>
       </c>
       <c r="BU31">
         <v>0.0</v>
       </c>
       <c r="BV31">
         <v>0.0</v>
       </c>
+      <c r="BW31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:74">
+    <row r="32" spans="1:75">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B32">
+        <v>7121000000.0</v>
+      </c>
+      <c r="C32">
         <v>5959735724.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6434941478.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6961000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6426000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5395000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6023000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>6442000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6148000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5278000000.0</v>
       </c>
       <c r="K32">
         <v>5278000000.0</v>
       </c>
       <c r="L32">
+        <v>5278000000.0</v>
+      </c>
+      <c r="M32">
         <v>6288000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5530000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4480000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4093000000.0</v>
       </c>
       <c r="P32">
         <v>4093000000.0</v>
       </c>
       <c r="Q32">
+        <v>4093000000.0</v>
+      </c>
+      <c r="R32">
         <v>3382000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2681000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3350000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3523000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3587000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2327000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3587000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3158000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1953000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2013000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2910000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3055000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2859000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2387000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2683000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2767561000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>2521280000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2091224000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2214898000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2387342000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2002356000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1614062000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1669923000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1773806000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1656919000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1437985000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1506315000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1600180000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1457759000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1210370000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1296237000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1387501000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1246971000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1034019000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1120214000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1146666000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1034810000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>866937000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>883197000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>893637000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>798234000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>649458000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>650736000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>626686000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>547740000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>424435000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>452600000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>506100000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>438863000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>340945000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>350250124.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>341109000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>315296000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>253536000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>37361000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>31979000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>25408000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>17271000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T30"/>
@@ -22162,51 +22399,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B2">
         <v>7207907985.0</v>
       </c>
       <c r="C2">
         <v>7934596876.0</v>
       </c>
       <c r="D2">
         <v>5182845526.0</v>
       </c>
       <c r="E2">
         <v>5141000000.0</v>
       </c>
       <c r="F2">
         <v>7090000000.0</v>
       </c>
       <c r="G2">
         <v>13999000000.0</v>
       </c>
       <c r="H2">
         <v>4884000000.0</v>
       </c>
       <c r="I2">
         <v>3956000000.0</v>
       </c>
@@ -22224,51 +22461,51 @@
       </c>
       <c r="N2">
         <v>449844000.0</v>
       </c>
       <c r="O2">
         <v>781601000.0</v>
       </c>
       <c r="P2">
         <v>1060067000.0</v>
       </c>
       <c r="Q2">
         <v>270587296.0</v>
       </c>
       <c r="R2">
         <v>183245953.0</v>
       </c>
       <c r="S2">
         <v>173635533.0</v>
       </c>
       <c r="T2">
         <v>33272490.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B3">
         <v>815168792</v>
       </c>
       <c r="C3">
         <v>895512522</v>
       </c>
       <c r="D3">
         <v>901000000</v>
       </c>
       <c r="E3">
         <v>1053000000</v>
       </c>
       <c r="F3">
         <v>1675000000</v>
       </c>
       <c r="G3">
         <v>1776000000</v>
       </c>
       <c r="H3">
         <v>1535000000</v>
       </c>
       <c r="I3">
         <v>1195000000</v>
       </c>
@@ -22286,119 +22523,119 @@
       </c>
       <c r="N3">
         <v>1076937000</v>
       </c>
       <c r="O3">
         <v>1001582000</v>
       </c>
       <c r="P3">
         <v>783430000</v>
       </c>
       <c r="Q3">
         <v>404881504</v>
       </c>
       <c r="R3">
         <v>264780840</v>
       </c>
       <c r="S3">
         <v>470349508</v>
       </c>
       <c r="T3">
         <v>259833910</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B6">
         <v>3330798709.0</v>
       </c>
       <c r="C6">
         <v>-411060737.0</v>
       </c>
       <c r="D6">
         <v>2518317820.0</v>
       </c>
       <c r="E6">
         <v>-55000000.0</v>
       </c>
       <c r="F6">
         <v>-1949000000.0</v>
       </c>
       <c r="G6">
         <v>-6909000000.0</v>
       </c>
       <c r="H6">
         <v>9115000000.0</v>
       </c>
       <c r="I6">
         <v>928000000.0</v>
       </c>
@@ -22416,51 +22653,51 @@
       </c>
       <c r="N6">
         <v>-52409000.0</v>
       </c>
       <c r="O6">
         <v>-331757000.0</v>
       </c>
       <c r="P6">
         <v>-278466000.0</v>
       </c>
       <c r="Q6">
         <v>789479367.0</v>
       </c>
       <c r="R6">
         <v>87341343.0</v>
       </c>
       <c r="S6">
         <v>9610420.0</v>
       </c>
       <c r="T6">
         <v>140363043.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B7">
         <v>2023330745.0</v>
       </c>
       <c r="C7">
         <v>-574020490.0</v>
       </c>
       <c r="D7">
         <v>-678000000.0</v>
       </c>
       <c r="E7">
         <v>166000000.0</v>
       </c>
       <c r="F7">
         <v>-92000000.0</v>
       </c>
       <c r="G7">
         <v>339000000.0</v>
       </c>
       <c r="H7">
         <v>482000000.0</v>
       </c>
       <c r="I7">
         <v>60000000.0</v>
       </c>
@@ -22478,85 +22715,85 @@
       </c>
       <c r="N7">
         <v>140613000.0</v>
       </c>
       <c r="O7">
         <v>39887000.0</v>
       </c>
       <c r="P7">
         <v>37996000.0</v>
       </c>
       <c r="Q7">
         <v>-17411974.0</v>
       </c>
       <c r="R7">
         <v>43640182.0</v>
       </c>
       <c r="S7">
         <v>-26689097.0</v>
       </c>
       <c r="T7">
         <v>-8695012.0</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B9">
         <v>117000000.0</v>
       </c>
       <c r="C9">
         <v>-96346196.0</v>
       </c>
       <c r="D9">
         <v>296000000.0</v>
       </c>
       <c r="E9">
         <v>-621000000.0</v>
       </c>
       <c r="F9">
         <v>-113000000.0</v>
       </c>
       <c r="G9">
         <v>35000000.0</v>
       </c>
       <c r="H9">
         <v>-34000000.0</v>
       </c>
       <c r="I9">
         <v>-36000000.0</v>
       </c>
@@ -22574,51 +22811,51 @@
       </c>
       <c r="N9">
         <v>-28270000.0</v>
       </c>
       <c r="O9">
         <v>-12336000.0</v>
       </c>
       <c r="P9">
         <v>-13134000.0</v>
       </c>
       <c r="Q9">
         <v>-6480529.0</v>
       </c>
       <c r="R9">
         <v>-2848180.0</v>
       </c>
       <c r="S9">
         <v>-8891721.0</v>
       </c>
       <c r="T9">
         <v>1191869.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>20000000.0</v>
       </c>
       <c r="F10">
         <v>2000000.0</v>
       </c>
       <c r="G10">
         <v>325000000.0</v>
       </c>
       <c r="H10">
         <v>-17000000.0</v>
       </c>
       <c r="I10">
         <v>-14000000.0</v>
       </c>
       <c r="J10">
         <v>2766000.0</v>
       </c>
       <c r="K10">
         <v>3923000.0</v>
       </c>
@@ -22630,95 +22867,95 @@
       </c>
       <c r="N10">
         <v>4043000.0</v>
       </c>
       <c r="O10">
         <v>-6714000.0</v>
       </c>
       <c r="P10">
         <v>-12792000.0</v>
       </c>
       <c r="Q10">
         <v>-9407130.0</v>
       </c>
       <c r="R10">
         <v>13767424.0</v>
       </c>
       <c r="S10">
         <v>-12823253.0</v>
       </c>
       <c r="T10">
         <v>-7612112.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-19000000.0</v>
       </c>
       <c r="F11">
         <v>231000000.0</v>
       </c>
       <c r="G11">
         <v>-21000000.0</v>
       </c>
       <c r="H11">
         <v>278000000.0</v>
       </c>
       <c r="I11">
         <v>125000000.0</v>
       </c>
       <c r="J11">
         <v>34000000.0</v>
       </c>
       <c r="K11">
         <v>86000000.0</v>
       </c>
       <c r="L11">
         <v>843593.91</v>
       </c>
       <c r="M11">
         <v>271578000.0</v>
       </c>
       <c r="N11">
         <v>119392000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1805000000.0</v>
       </c>
       <c r="F12">
         <v>486000000.0</v>
       </c>
       <c r="G12">
         <v>1146000000.0</v>
       </c>
       <c r="H12">
         <v>2059000000.0</v>
       </c>
       <c r="I12">
         <v>1354000000.0</v>
       </c>
       <c r="J12">
         <v>232000000.0</v>
       </c>
       <c r="K12">
         <v>217000000.0</v>
       </c>
@@ -22726,155 +22963,155 @@
         <v>831480.43</v>
       </c>
       <c r="M12">
         <v>7297000.0</v>
       </c>
       <c r="N12">
         <v>2890000.0</v>
       </c>
       <c r="O12">
         <v>2134000.0</v>
       </c>
       <c r="P12">
         <v>1168000.0</v>
       </c>
       <c r="Q12">
         <v>1705000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12">
         <v>311000.0</v>
       </c>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-92000000.0</v>
       </c>
       <c r="G13">
         <v>339000000.0</v>
       </c>
       <c r="H13">
         <v>-1746000000.0</v>
       </c>
       <c r="I13">
         <v>-63000000.0</v>
       </c>
       <c r="J13">
         <v>115000000.0</v>
       </c>
       <c r="K13">
         <v>264000000.0</v>
       </c>
       <c r="L13">
         <v>546344.46</v>
       </c>
       <c r="M13">
         <v>90202000.0</v>
       </c>
       <c r="N13">
         <v>27955000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B14">
-        <v>1157578645.0</v>
+        <v>1257000000.0</v>
       </c>
       <c r="C14">
         <v>1332000000.0</v>
       </c>
       <c r="D14">
         <v>1414000000.0</v>
       </c>
       <c r="E14">
         <v>1513000000.0</v>
       </c>
       <c r="F14">
-        <v>1563000000.0</v>
+        <v>1503000000.0</v>
       </c>
       <c r="G14">
         <v>1445000000.0</v>
       </c>
       <c r="H14">
         <v>1019000000.0</v>
       </c>
       <c r="I14">
         <v>891000000.0</v>
       </c>
       <c r="J14">
-        <v>789252000.0</v>
+        <v>789000000.0</v>
       </c>
       <c r="K14">
-        <v>694894000.0</v>
+        <v>695000000.0</v>
       </c>
       <c r="L14">
         <v>661404000.0</v>
       </c>
       <c r="M14">
         <v>570722000.0</v>
       </c>
       <c r="N14">
         <v>463146000.0</v>
       </c>
       <c r="O14">
         <v>347575000.0</v>
       </c>
       <c r="P14">
         <v>236857000.0</v>
       </c>
       <c r="Q14">
-        <v>171538603.0</v>
+        <v>171539000.0</v>
       </c>
       <c r="R14">
         <v>145571393.0</v>
       </c>
       <c r="S14">
         <v>90835965.0</v>
       </c>
       <c r="T14">
         <v>32901981.0</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B15">
         <v>3800554438.0</v>
       </c>
       <c r="C15">
         <v>3529313303.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>416000000.0</v>
       </c>
       <c r="F15">
         <v>416000000.0</v>
       </c>
       <c r="G15">
         <v>678000000.0</v>
       </c>
       <c r="H15">
         <v>658000000.0</v>
       </c>
       <c r="I15">
         <v>5000000.0</v>
       </c>
@@ -22886,51 +23123,51 @@
       </c>
       <c r="L15">
         <v>4604000.0</v>
       </c>
       <c r="M15">
         <v>5357000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15">
         <v>3151000.0</v>
       </c>
       <c r="Q15">
         <v>2298686.0</v>
       </c>
       <c r="R15">
         <v>2200000.0</v>
       </c>
       <c r="S15">
         <v>1008333.0</v>
       </c>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B16">
         <v>10538706695.0</v>
       </c>
       <c r="C16">
         <v>7523536139.0</v>
       </c>
       <c r="D16">
         <v>7701163346.0</v>
       </c>
       <c r="E16">
         <v>5086000000.0</v>
       </c>
       <c r="F16">
         <v>5141000000.0</v>
       </c>
       <c r="G16">
         <v>7090000000.0</v>
       </c>
       <c r="H16">
         <v>13999000000.0</v>
       </c>
       <c r="I16">
         <v>4884000000.0</v>
       </c>
@@ -22948,85 +23185,85 @@
       </c>
       <c r="N16">
         <v>397435000.0</v>
       </c>
       <c r="O16">
         <v>449844000.0</v>
       </c>
       <c r="P16">
         <v>781601000.0</v>
       </c>
       <c r="Q16">
         <v>1060066663.0</v>
       </c>
       <c r="R16">
         <v>270587296.0</v>
       </c>
       <c r="S16">
         <v>183245953.0</v>
       </c>
       <c r="T16">
         <v>173635533.0</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B18">
         <v>7335546752.0</v>
       </c>
       <c r="C18">
         <v>6729021221.0</v>
       </c>
       <c r="D18">
         <v>6773000000.0</v>
       </c>
       <c r="E18">
         <v>511000000.0</v>
       </c>
       <c r="F18">
         <v>-333000000.0</v>
       </c>
       <c r="G18">
         <v>-1167000000.0</v>
       </c>
       <c r="H18">
         <v>1758000000.0</v>
       </c>
       <c r="I18">
         <v>1854000000.0</v>
       </c>
@@ -23044,187 +23281,187 @@
       </c>
       <c r="N18">
         <v>-6768000.0</v>
       </c>
       <c r="O18">
         <v>-285862000.0</v>
       </c>
       <c r="P18">
         <v>-316366000.0</v>
       </c>
       <c r="Q18">
         <v>64244679.0</v>
       </c>
       <c r="R18">
         <v>31559173.0</v>
       </c>
       <c r="S18">
         <v>-484087032.0</v>
       </c>
       <c r="T18">
         <v>-328087614.0</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B19">
         <v>-357000000.0</v>
       </c>
       <c r="C19">
         <v>-2239000000.0</v>
       </c>
       <c r="D19">
         <v>-1477000000.0</v>
       </c>
       <c r="E19">
         <v>-522000000.0</v>
       </c>
       <c r="F19">
         <v>973000000.0</v>
       </c>
       <c r="G19">
         <v>-1306000000.0</v>
       </c>
       <c r="H19">
         <v>-285000000.0</v>
       </c>
       <c r="I19">
         <v>-6345000000.0</v>
       </c>
       <c r="J19">
         <v>-6716254000.0</v>
       </c>
       <c r="K19">
         <v>183762000.0</v>
       </c>
       <c r="L19">
         <v>-1921313.54</v>
       </c>
       <c r="M19">
         <v>-122509000.0</v>
       </c>
       <c r="N19">
         <v>-54744000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>1973000000.0</v>
       </c>
       <c r="E20">
         <v>-1000000.0</v>
       </c>
       <c r="F20">
         <v>1000000.0</v>
       </c>
       <c r="G20">
         <v>6018000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B21">
         <v>378000000.0</v>
       </c>
       <c r="C21">
         <v>-6000000.0</v>
       </c>
       <c r="D21">
         <v>-4751000000.0</v>
       </c>
       <c r="E21">
         <v>-693000000.0</v>
       </c>
       <c r="F21">
         <v>-1788000000.0</v>
       </c>
       <c r="G21">
         <v>-4301000000.0</v>
       </c>
       <c r="H21">
         <v>6711000000.0</v>
       </c>
       <c r="I21">
         <v>4294000000.0</v>
       </c>
       <c r="J21">
         <v>4824000000.0</v>
       </c>
       <c r="K21">
         <v>-40000000.0</v>
       </c>
       <c r="L21">
         <v>1133532.19</v>
       </c>
       <c r="M21">
         <v>-1559000.0</v>
       </c>
       <c r="N21">
         <v>-4619000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22">
         <v>4941596249.0</v>
       </c>
       <c r="C22">
         <v>3102000000.0</v>
       </c>
       <c r="D22">
         <v>4131000000.0</v>
       </c>
       <c r="E22">
         <v>-1849000000.0</v>
       </c>
       <c r="F22">
         <v>-480000000.0</v>
       </c>
       <c r="G22">
         <v>-2204000000.0</v>
       </c>
       <c r="H22">
         <v>1761000000.0</v>
       </c>
       <c r="I22">
         <v>727000000.0</v>
       </c>
@@ -23242,51 +23479,51 @@
       </c>
       <c r="N22">
         <v>283695000.0</v>
       </c>
       <c r="O22">
         <v>179504000.0</v>
       </c>
       <c r="P22">
         <v>118138000.0</v>
       </c>
       <c r="Q22">
         <v>221794431.0</v>
       </c>
       <c r="R22">
         <v>51448089.0</v>
       </c>
       <c r="S22">
         <v>-132583343.0</v>
       </c>
       <c r="T22">
         <v>-113739432.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B23">
         <v>-39882965.0</v>
       </c>
       <c r="C23">
         <v>-857988231.0</v>
       </c>
       <c r="D23">
         <v>-94000000.0</v>
       </c>
       <c r="E23">
         <v>7137000000.0</v>
       </c>
       <c r="F23">
         <v>18000000.0</v>
       </c>
       <c r="G23">
         <v>-157000000.0</v>
       </c>
       <c r="H23">
         <v>15385000000.0</v>
       </c>
       <c r="I23">
         <v>777000000.0</v>
       </c>
@@ -23304,51 +23541,51 @@
       </c>
       <c r="N23">
         <v>2524000.0</v>
       </c>
       <c r="O23">
         <v>19895000.0</v>
       </c>
       <c r="P23">
         <v>8661000.0</v>
       </c>
       <c r="Q23">
         <v>26030889.0</v>
       </c>
       <c r="R23">
         <v>-33181638.0</v>
       </c>
       <c r="S23">
         <v>411787061.0</v>
       </c>
       <c r="T23">
         <v>392348518.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B24">
         <v>57392554.0</v>
       </c>
       <c r="C24">
         <v>114601261.0</v>
       </c>
       <c r="D24">
         <v>-39000000.0</v>
       </c>
       <c r="E24">
         <v>52000000.0</v>
       </c>
       <c r="F24">
         <v>42000000.0</v>
       </c>
       <c r="G24">
         <v>4000000.0</v>
       </c>
       <c r="H24">
         <v>14000000.0</v>
       </c>
       <c r="I24">
         <v>120000000.0</v>
       </c>
@@ -23366,113 +23603,113 @@
       </c>
       <c r="N24">
         <v>17793000.0</v>
       </c>
       <c r="O24">
         <v>-330290000.0</v>
       </c>
       <c r="P24">
         <v>6675000.0</v>
       </c>
       <c r="Q24">
         <v>-775000.0</v>
       </c>
       <c r="R24">
         <v>8754226.0</v>
       </c>
       <c r="S24">
         <v>20379796.0</v>
       </c>
       <c r="T24">
         <v>-22156121.0</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B25">
-        <v>28209903.0</v>
+        <v>-71211450.0</v>
       </c>
       <c r="C25">
         <v>3641886228.0</v>
       </c>
       <c r="D25">
         <v>2635000000.0</v>
       </c>
       <c r="E25">
         <v>1915000000.0</v>
       </c>
       <c r="F25">
-        <v>785000000.0</v>
+        <v>845000000.0</v>
       </c>
       <c r="G25">
         <v>1460000000.0</v>
       </c>
       <c r="H25">
         <v>-41000000.0</v>
       </c>
       <c r="I25">
         <v>1379000000.0</v>
       </c>
       <c r="J25">
-        <v>248024000.0</v>
+        <v>248276000.0</v>
       </c>
       <c r="K25">
-        <v>125913000.0</v>
+        <v>125807000.0</v>
       </c>
       <c r="L25">
         <v>209678000.0</v>
       </c>
       <c r="M25">
         <v>198945000.0</v>
       </c>
       <c r="N25">
         <v>174866000.0</v>
       </c>
       <c r="O25">
         <v>146143000.0</v>
       </c>
       <c r="P25">
         <v>94304000.0</v>
       </c>
       <c r="Q25">
-        <v>70864087.0</v>
+        <v>70863690.0</v>
       </c>
       <c r="R25">
         <v>39768037.0</v>
       </c>
       <c r="S25">
         <v>84010639.0</v>
       </c>
       <c r="T25">
         <v>26239592.0</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B26">
         <v>-761667290.0</v>
       </c>
       <c r="C26">
         <v>-1172000000.0</v>
       </c>
       <c r="D26">
         <v>-848000000.0</v>
       </c>
       <c r="E26">
         <v>-334000000.0</v>
       </c>
       <c r="F26">
         <v>-191000000.0</v>
       </c>
       <c r="G26">
         <v>6906000000.0</v>
       </c>
       <c r="H26">
         <v>14000000.0</v>
       </c>
       <c r="I26">
         <v>14000000.0</v>
       </c>
@@ -23486,51 +23723,51 @@
         <v>-107331000.0</v>
       </c>
       <c r="M26">
         <v>20985000.0</v>
       </c>
       <c r="N26">
         <v>28100000.0</v>
       </c>
       <c r="O26">
         <v>18500000.0</v>
       </c>
       <c r="P26">
         <v>7300000.0</v>
       </c>
       <c r="Q26">
         <v>128997683.0</v>
       </c>
       <c r="R26">
         <v>296981647.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B27">
         <v>420000000.0</v>
       </c>
       <c r="C27">
         <v>322000000.0</v>
       </c>
       <c r="D27">
         <v>143000000.0</v>
       </c>
       <c r="E27">
         <v>87000000.0</v>
       </c>
       <c r="F27">
         <v>109000000.0</v>
       </c>
       <c r="G27">
         <v>122000000.0</v>
       </c>
       <c r="H27">
         <v>110000000.0</v>
       </c>
       <c r="I27">
         <v>83000000.0</v>
       </c>
@@ -23548,51 +23785,51 @@
       </c>
       <c r="N27">
         <v>30468000.0</v>
       </c>
       <c r="O27">
         <v>20837000.0</v>
       </c>
       <c r="P27">
         <v>15483000.0</v>
       </c>
       <c r="Q27">
         <v>13113341.0</v>
       </c>
       <c r="R27">
         <v>7955166.0</v>
       </c>
       <c r="S27">
         <v>4815022.0</v>
       </c>
       <c r="T27">
         <v>14785372.0</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28">
         <v>-4188683749.0</v>
       </c>
       <c r="C28">
         <v>-5581994372.0</v>
       </c>
       <c r="D28">
         <v>-3720000000.0</v>
       </c>
       <c r="E28">
         <v>-1394000000.0</v>
       </c>
       <c r="F28">
         <v>-1801000000.0</v>
       </c>
       <c r="G28">
         <v>883000000.0</v>
       </c>
       <c r="H28">
         <v>6045000000.0</v>
       </c>
       <c r="I28">
         <v>4248000000.0</v>
       </c>
@@ -23610,51 +23847,51 @@
       </c>
       <c r="N28">
         <v>30646000.0</v>
       </c>
       <c r="O28">
         <v>19895000.0</v>
       </c>
       <c r="P28">
         <v>5510000.0</v>
       </c>
       <c r="Q28">
         <v>845836203.0</v>
       </c>
       <c r="R28">
         <v>47063523.0</v>
       </c>
       <c r="S28">
         <v>482478728.0</v>
       </c>
       <c r="T28">
         <v>499306491.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29">
         <v>8150715544.0</v>
       </c>
       <c r="C29">
         <v>7624533744.0</v>
       </c>
       <c r="D29">
         <v>7672963259.0</v>
       </c>
       <c r="E29">
         <v>1564000000.0</v>
       </c>
       <c r="F29">
         <v>1342000000.0</v>
       </c>
       <c r="G29">
         <v>609000000.0</v>
       </c>
       <c r="H29">
         <v>3293000000.0</v>
       </c>
       <c r="I29">
         <v>3049000000.0</v>
       </c>
@@ -23672,51 +23909,51 @@
       </c>
       <c r="N29">
         <v>1070169000.0</v>
       </c>
       <c r="O29">
         <v>715720000.0</v>
       </c>
       <c r="P29">
         <v>467064000.0</v>
       </c>
       <c r="Q29">
         <v>469126183.0</v>
       </c>
       <c r="R29">
         <v>296340013.0</v>
       </c>
       <c r="S29">
         <v>-13737524.0</v>
       </c>
       <c r="T29">
         <v>-68253704.0</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B30">
         <v>-1013610878.0</v>
       </c>
       <c r="C30">
         <v>-2270727726.0</v>
       </c>
       <c r="D30">
         <v>-1476800459.0</v>
       </c>
       <c r="E30">
         <v>-522000000.0</v>
       </c>
       <c r="F30">
         <v>-1402000000.0</v>
       </c>
       <c r="G30">
         <v>-8101000000.0</v>
       </c>
       <c r="H30">
         <v>-285000000.0</v>
       </c>
       <c r="I30">
         <v>-6345000000.0</v>
       </c>
@@ -23753,5193 +23990,5263 @@
       <c r="T30">
         <v>-284014183.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR30"/>
+  <dimension ref="A1:BS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:70">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B2">
+        <v>12283126000.0</v>
+      </c>
+      <c r="C2">
         <v>10372621766.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7137541396.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10515000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8305000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7524000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7940000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7877608805.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6664000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7710000000.0</v>
       </c>
       <c r="K2">
         <v>7710000000.0</v>
       </c>
       <c r="L2">
+        <v>7710000000.0</v>
+      </c>
+      <c r="M2">
         <v>7836000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10352000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5217000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4680000000.0</v>
       </c>
       <c r="P2">
         <v>4680000000.0</v>
       </c>
       <c r="Q2">
+        <v>4680000000.0</v>
+      </c>
+      <c r="R2">
         <v>4149000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5141000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5411000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6258000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5803000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7090000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5803000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5067000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3475000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13999000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4451000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4065000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4457000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4884000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4547440000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4486910000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4044707000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3956067000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3333108000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2980375000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2375992000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3235007000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3001831000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2466352000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1414760000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1237838000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>799228000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>893476000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>663150000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>808865000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>849522000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>682272000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>476711000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>397435000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>353803000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>297984000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>174138000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>449844000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>465695000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>541143000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>615682000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>781601000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>837101000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>974701000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>902002000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1060067000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1272000000.0</v>
       </c>
       <c r="BL2">
         <v>1272000000.0</v>
       </c>
-      <c r="BM2"/>
+      <c r="BM2">
+        <v>1272000000.0</v>
+      </c>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
+      <c r="BS2"/>
     </row>
-    <row r="3" spans="1:70">
+    <row r="3" spans="1:71">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B3">
+        <v>166882000</v>
+      </c>
+      <c r="C3">
         <v>180899231</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>200443221</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>204000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>189000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>240000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>205000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>199046237</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>203445770</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000000</v>
       </c>
       <c r="K3">
         <v>281000000</v>
       </c>
       <c r="L3">
+        <v>281000000</v>
+      </c>
+      <c r="M3">
         <v>196000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>171000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>229000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>256000000</v>
       </c>
       <c r="P3">
         <v>256000000</v>
       </c>
       <c r="Q3">
+        <v>256000000</v>
+      </c>
+      <c r="R3">
         <v>143000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>425000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>469000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>346000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>311000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>550000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>311000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>452000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>339000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>484000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>459000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>390000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>301000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>384000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>312542000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>349485000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>161996000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>370977000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>271411000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>212937000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>157087000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>185942000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>112748000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>113841000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>106796000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>183308000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>120562000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>129354000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>104772000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>294351000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>224653000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>226827000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>154504000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>335360000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>289368000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>266770000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>173955000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>346842000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>265700000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>278753000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>206850000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>250280000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>221782000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>222830000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>181668000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>157150000</v>
-      </c>
-[...1 lines deleted...]
-        <v>404900000</v>
       </c>
       <c r="BL3">
         <v>404900000</v>
       </c>
       <c r="BM3">
-        <v>0</v>
+        <v>404900000</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
         <v>38643000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
         <v>68817000</v>
       </c>
     </row>
-    <row r="4" spans="1:70">
+    <row r="4" spans="1:71">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
+      <c r="BS4"/>
     </row>
-    <row r="5" spans="1:70">
+    <row r="5" spans="1:71">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
+      <c r="BS5"/>
     </row>
-    <row r="6" spans="1:70">
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B6">
+        <v>2112965000.0</v>
+      </c>
+      <c r="C6">
         <v>2081690842.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3401165299.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3249000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2210000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>781000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-416000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>55827428.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1501000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1046000000.0</v>
       </c>
       <c r="K6">
         <v>-1046000000.0</v>
       </c>
       <c r="L6">
+        <v>-1046000000.0</v>
+      </c>
+      <c r="M6">
         <v>-1540000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2516000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-131000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>537000000.0</v>
       </c>
       <c r="P6">
         <v>537000000.0</v>
       </c>
       <c r="Q6">
+        <v>537000000.0</v>
+      </c>
+      <c r="R6">
         <v>531000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-992000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-270000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-847000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>455000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1287000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>455000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2833000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1592000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-10524000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>9548000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>386000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-392000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-427000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>336560000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>60530000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>442203000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>88640000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>141611000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>352733000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1071883000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-859515000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>233176000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>535479000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1051592000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>176922000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>438610000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-94248000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>230326000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-145715000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-40657000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>167250000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>205561000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>79276000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>43632000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>55819000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>123846000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-275706000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-15851000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-75448000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-74539000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-165919000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-55500000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-137600000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>974701000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-158065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>789500000.0</v>
       </c>
       <c r="BL6">
         <v>789500000.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>789500000.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
+      <c r="BS6"/>
     </row>
-    <row r="7" spans="1:70">
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B7">
+        <v>1168424000.0</v>
+      </c>
+      <c r="C7">
         <v>-1193736257.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2937439961.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-240000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>924000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-288000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1323000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1160179461.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>602876904.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-230000000.0</v>
       </c>
       <c r="K7">
         <v>-230000000.0</v>
       </c>
       <c r="L7">
+        <v>-230000000.0</v>
+      </c>
+      <c r="M7">
         <v>-583000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>712000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1008000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>182000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1144000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-135000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-888000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>458000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1858000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>472000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-717000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>472000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>747000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>470000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1321000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>387000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>20000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>382000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-667000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-222869000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>146613000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>249950000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-113694000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>21884000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>163180000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>159282000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-151114000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>16148000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>68101000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>203308000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>53927000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>297453000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>38216000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>108533000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-7379000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>221639000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>82878000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>120000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-32104000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>147535000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>38899000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>44343000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-90165000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>47561000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>2230000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-13527000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>3624000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>44907000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-25259000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>34190000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-15842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17400000.0</v>
       </c>
       <c r="BL7">
         <v>-17400000.0</v>
       </c>
-      <c r="BM7"/>
+      <c r="BM7">
+        <v>-17400000.0</v>
+      </c>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
+      <c r="BS7"/>
     </row>
-    <row r="8" spans="1:70">
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
+      <c r="BS8"/>
     </row>
-    <row r="9" spans="1:70">
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>296000000.0</v>
       </c>
-      <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>296000000.0</v>
       </c>
-      <c r="M9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>-621000000.0</v>
       </c>
       <c r="P9">
         <v>-621000000.0</v>
       </c>
-      <c r="Q9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q9">
+        <v>-621000000.0</v>
+      </c>
+      <c r="R9"/>
       <c r="S9">
         <v>-113000000.0</v>
       </c>
       <c r="T9">
         <v>-113000000.0</v>
       </c>
       <c r="U9">
         <v>-113000000.0</v>
       </c>
       <c r="V9">
+        <v>-113000000.0</v>
+      </c>
+      <c r="W9">
         <v>35000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-8000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>35000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-21000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34000000.0</v>
       </c>
       <c r="AB9">
         <v>-34000000.0</v>
       </c>
       <c r="AC9">
+        <v>-34000000.0</v>
+      </c>
+      <c r="AD9">
         <v>-27000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-29000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-8523000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>21849000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-13166000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-36160000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>10735000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-7798000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-4904000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>6174000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>922000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-4114000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-20809000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-22211000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-5419000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4159000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-2256000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-2232000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>9119000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-10057000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1986000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-15849000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1379000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>9520000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-5366000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-33803000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-1773000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2129000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-7151000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-5540000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-7936000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-1817000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>3872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10520000.0</v>
       </c>
       <c r="BK9">
         <v>-10520000.0</v>
       </c>
-      <c r="BL9"/>
+      <c r="BL9">
+        <v>-10520000.0</v>
+      </c>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
+      <c r="BS9"/>
     </row>
-    <row r="10" spans="1:70">
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
+      <c r="N10"/>
       <c r="O10">
         <v>20000000.0</v>
       </c>
       <c r="P10">
         <v>20000000.0</v>
       </c>
-      <c r="Q10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q10">
+        <v>20000000.0</v>
+      </c>
+      <c r="R10"/>
       <c r="S10">
         <v>2000000.0</v>
       </c>
       <c r="T10">
         <v>2000000.0</v>
       </c>
       <c r="U10">
         <v>2000000.0</v>
       </c>
       <c r="V10">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="W10">
         <v>3000000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="X10">
+        <v>3000000.0</v>
+      </c>
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-2000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17000000.0</v>
       </c>
       <c r="AB10">
         <v>-17000000.0</v>
       </c>
       <c r="AC10">
+        <v>-17000000.0</v>
+      </c>
+      <c r="AD10">
         <v>4000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-688000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1143000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-6697000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2950000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-3210000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3684000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5527000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4697000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1748000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>167000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-565000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1590000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2731000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1888000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1553000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1716000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>795000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2876000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-3373000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1584000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3043000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-2817000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3284000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1929000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5505000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-4991000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1198000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-4095000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3570000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-4735000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-4637000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-906000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-2514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="BL10">
         <v>-7000000.0</v>
       </c>
-      <c r="BM10"/>
+      <c r="BM10">
+        <v>-7000000.0</v>
+      </c>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>2016000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
+      <c r="BS10"/>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-19000000.0</v>
       </c>
-      <c r="P11">
-[...1 lines deleted...]
-      </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>231000000.0</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>-21000000.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>-17308.46</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5704989.15</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6616226.75</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>7535864.98</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>12157000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>34571000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-12616000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-59054000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>78658000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>230999000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>271578000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>119392000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
+      <c r="BS11"/>
     </row>
-    <row r="12" spans="1:70">
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>97000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1342000000.0</v>
       </c>
       <c r="N12">
         <v>1342000000.0</v>
       </c>
       <c r="O12">
+        <v>1342000000.0</v>
+      </c>
+      <c r="P12">
         <v>-193000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>617000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1119000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>240000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>503000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>278000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>37000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-358000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-1146000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>267000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>270000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1753000000.0</v>
       </c>
       <c r="AA12">
         <v>1753000000.0</v>
       </c>
       <c r="AB12">
+        <v>1753000000.0</v>
+      </c>
+      <c r="AC12">
         <v>313000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-86000000.0</v>
       </c>
       <c r="AD12">
         <v>-86000000.0</v>
       </c>
       <c r="AE12">
+        <v>-86000000.0</v>
+      </c>
+      <c r="AF12">
         <v>3009875.19</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-18731383.48</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>48198410.32</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>28934002.07</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>235001000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>37157000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>72586000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8316000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>225307000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>227682000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>7297000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>2890000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>2134000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-      <c r="BG12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>1168000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>1705000.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>311000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:70">
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-583000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-478000000.0</v>
       </c>
       <c r="N13">
         <v>-478000000.0</v>
       </c>
       <c r="O13">
         <v>-478000000.0</v>
       </c>
       <c r="P13">
+        <v>-478000000.0</v>
+      </c>
+      <c r="Q13">
         <v>182000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-135000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-888000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>458000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-305000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>472000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-717000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>399000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>747000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>470000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1275000000.0</v>
       </c>
       <c r="AA13">
         <v>-1275000000.0</v>
       </c>
       <c r="AB13">
+        <v>-1275000000.0</v>
+      </c>
+      <c r="AC13">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>382000000.0</v>
       </c>
       <c r="AD13">
         <v>382000000.0</v>
       </c>
       <c r="AE13">
+        <v>382000000.0</v>
+      </c>
+      <c r="AF13">
         <v>-717451.65</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-3197600.78</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>29257648.47</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-419234.14</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>124725000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>83614000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>93722000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-50044000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>241028000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>61469000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>109000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-6000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>149604000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>90202000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>27955000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
+      <c r="BS13"/>
     </row>
-    <row r="14" spans="1:70">
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B14">
+        <v>318000000.0</v>
+      </c>
+      <c r="C14">
         <v>290233960.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>285011194.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>319000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>317000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>319000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>305000000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
-        <v>336127072.0</v>
+        <v>329000000.0</v>
       </c>
       <c r="J14">
-        <v>345000000.0</v>
+        <v>337000000.0</v>
       </c>
       <c r="K14">
         <v>345000000.0</v>
       </c>
       <c r="L14">
+        <v>345000000.0</v>
+      </c>
+      <c r="M14">
         <v>358000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>359000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>369000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>351000000.0</v>
       </c>
       <c r="P14">
         <v>370000000.0</v>
       </c>
       <c r="Q14">
+        <v>370000000.0</v>
+      </c>
+      <c r="R14">
         <v>374000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>399000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>436000000.0</v>
       </c>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
       <c r="U14">
+        <v>383000000.0</v>
+      </c>
+      <c r="V14">
         <v>377000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>366000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>377000000.0</v>
       </c>
-      <c r="X14">
-[...1 lines deleted...]
-      </c>
       <c r="Y14">
+        <v>348050289.0</v>
+      </c>
+      <c r="Z14">
         <v>359000000.0</v>
       </c>
-      <c r="Z14">
-[...1 lines deleted...]
-      </c>
       <c r="AA14">
+        <v>336000000.0</v>
+      </c>
+      <c r="AB14">
         <v>273000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>257000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>252000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>231000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>229962000.0</v>
       </c>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
       <c r="AG14">
-        <v>223815000.0</v>
+        <v>228000000.0</v>
       </c>
       <c r="AH14">
+        <v>230000000.0</v>
+      </c>
+      <c r="AI14">
         <v>215671000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>208756000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>218081000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>189210000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>173204000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>173826000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>175637000.0</v>
       </c>
-      <c r="AO14">
-[...1 lines deleted...]
-      </c>
       <c r="AP14">
+        <v>174355862.0</v>
+      </c>
+      <c r="AQ14">
         <v>170478000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>169355000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>165302000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>166535000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>160213000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>156096000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>145568000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>136972000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>132085000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>126700000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>120333000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>111751000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>104363000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>96834000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>90991000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>83238000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>76512000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>70328000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>59583000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>54885000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>52061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171500000.0</v>
       </c>
       <c r="BL14">
         <v>171500000.0</v>
       </c>
-      <c r="BM14"/>
+      <c r="BM14">
+        <v>171500000.0</v>
+      </c>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
+      <c r="BS14"/>
     </row>
-    <row r="15" spans="1:70">
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B15">
-        <v>8454396.0</v>
+        <v>2813808000.0</v>
       </c>
       <c r="C15">
         <v>8454396.0</v>
       </c>
       <c r="D15">
+        <v>8454396.0</v>
+      </c>
+      <c r="E15">
         <v>1771000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2136000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>40059602.0</v>
       </c>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
       <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
         <v>1329727191.0</v>
       </c>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
       <c r="J15">
-        <v>2091000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K15">
         <v>2091000000.0</v>
       </c>
       <c r="L15">
-        <v>0.0</v>
+        <v>2091000000.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
-        <v>416000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O15">
         <v>416000000.0</v>
       </c>
       <c r="P15">
-        <v>0.0</v>
+        <v>416000000.0</v>
       </c>
       <c r="Q15">
-        <v>416000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R15">
         <v>416000000.0</v>
       </c>
       <c r="S15">
         <v>416000000.0</v>
       </c>
       <c r="T15">
         <v>416000000.0</v>
       </c>
       <c r="U15">
-        <v>0.0</v>
+        <v>416000000.0</v>
       </c>
       <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15">
         <v>1000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>673000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="Y15">
         <v>1000000.0</v>
       </c>
       <c r="Z15">
+        <v>1000000.0</v>
+      </c>
+      <c r="AA15">
         <v>677000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>653000000.0</v>
       </c>
       <c r="AB15">
         <v>653000000.0</v>
       </c>
       <c r="AC15">
-        <v>0.0</v>
+        <v>653000000.0</v>
       </c>
       <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
         <v>658000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AF15">
         <v>5000000.0</v>
       </c>
       <c r="AG15">
-        <v>0.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="AH15">
-        <v>306343000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI15">
         <v>306343000.0</v>
       </c>
       <c r="AJ15">
         <v>306343000.0</v>
       </c>
       <c r="AK15">
         <v>306343000.0</v>
       </c>
       <c r="AL15">
-        <v>276261000.0</v>
+        <v>306343000.0</v>
       </c>
       <c r="AM15">
         <v>276261000.0</v>
       </c>
       <c r="AN15">
         <v>276261000.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AO15">
+        <v>276261000.0</v>
+      </c>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>276262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4604000.0</v>
       </c>
       <c r="AR15">
         <v>4604000.0</v>
       </c>
-      <c r="AS15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS15">
+        <v>4604000.0</v>
+      </c>
+      <c r="AT15"/>
       <c r="AU15">
         <v>5357000.0</v>
       </c>
       <c r="AV15">
         <v>5357000.0</v>
       </c>
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>5357000.0</v>
+      </c>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
-[...1 lines deleted...]
-      </c>
+      <c r="BB15"/>
       <c r="BC15">
         <v>804000.0</v>
       </c>
       <c r="BD15">
         <v>804000.0</v>
       </c>
-      <c r="BE15"/>
-      <c r="BF15">
+      <c r="BE15">
         <v>804000.0</v>
       </c>
+      <c r="BF15"/>
       <c r="BG15">
-        <v>3151000.0</v>
+        <v>804000.0</v>
       </c>
       <c r="BH15">
         <v>3151000.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>3151000.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
+      <c r="BS15"/>
     </row>
-    <row r="16" spans="1:70">
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B16">
+        <v>14396090000.0</v>
+      </c>
+      <c r="C16">
         <v>12454312608.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10538706695.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7266000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10515000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8305000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7524000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7940000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8165000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6664000000.0</v>
       </c>
       <c r="K16">
         <v>6664000000.0</v>
       </c>
       <c r="L16">
+        <v>6664000000.0</v>
+      </c>
+      <c r="M16">
         <v>6296000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7836000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5086000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5217000000.0</v>
       </c>
       <c r="P16">
         <v>5217000000.0</v>
       </c>
       <c r="Q16">
+        <v>5217000000.0</v>
+      </c>
+      <c r="R16">
         <v>4680000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4149000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5141000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5411000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6258000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5803000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6258000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7900000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5067000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3475000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13999000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4451000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4065000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4457000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4884000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4547440000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4486910000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4044707000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3474719000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3333108000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3447875000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2375492000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3235007000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3001831000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2466352000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1414760000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1237838000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>799228000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>893476000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>663150000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>808865000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>849522000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>682272000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>476711000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>397435000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>353803000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>297984000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>174138000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>449844000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>465695000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>541143000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>615682000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>781601000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>837101000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1876703000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>902002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2061500000.0</v>
       </c>
       <c r="BL16">
         <v>2061500000.0</v>
       </c>
       <c r="BM16">
+        <v>2061500000.0</v>
+      </c>
+      <c r="BN16">
         <v>1272000000.0</v>
       </c>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
+      <c r="BS16"/>
     </row>
-    <row r="17" spans="1:70">
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
+      <c r="BS17"/>
     </row>
-    <row r="18" spans="1:70">
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B18">
+        <v>3207057000.0</v>
+      </c>
+      <c r="C18">
         <v>50691560.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3153700429.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1493000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2470000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>340000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2499000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1418210329.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2046058994.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>605000000.0</v>
       </c>
       <c r="K18">
         <v>605000000.0</v>
       </c>
       <c r="L18">
+        <v>605000000.0</v>
+      </c>
+      <c r="M18">
         <v>985000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2067000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>813000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196000000.0</v>
       </c>
       <c r="P18">
         <v>196000000.0</v>
       </c>
       <c r="Q18">
+        <v>196000000.0</v>
+      </c>
+      <c r="R18">
         <v>846000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1346000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>398000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-154000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>927000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1507000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>927000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>687000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>173000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1830000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>520000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>617000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>860000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-237000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>262140000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>564620000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>978038000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>49202000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>282782000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>675542000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>657142000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-7453000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>329722000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>506345000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>553308000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>141587000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>457710000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>383141000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>369190000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-109410000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>232819000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>212220000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>272790000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-205158000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>56473000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>83527000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>129014000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-275780000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-74338000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-35931000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-26287000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-149307000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-86857000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-98828000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-20475000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-118530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64200000.0</v>
       </c>
       <c r="BL18">
         <v>64200000.0</v>
       </c>
-      <c r="BM18"/>
+      <c r="BM18">
+        <v>64200000.0</v>
+      </c>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
+      <c r="BS18"/>
     </row>
-    <row r="19" spans="1:70">
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B19">
+        <v>1995000000.0</v>
+      </c>
+      <c r="C19">
         <v>1577000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>1155000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3046000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>239000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>757000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3099000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>166000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>346000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>348000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-277000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2049000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1132000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1981000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>149000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-294000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>186000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>299000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>15000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-303000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>40000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1221000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-59000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2069000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-281000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-5235000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>635000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>11000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-553000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-378000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-1111284.5</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-85176811.43</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-7138722.26</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-603083034.79</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-1295136000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-270992000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-129324000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-39996000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>248160000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-526108000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-122509000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-54744000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
+      <c r="BS19"/>
     </row>
-    <row r="20" spans="1:70">
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>1973000000.0</v>
       </c>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
+      <c r="BS20"/>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B21">
+        <v>1494000000.0</v>
+      </c>
+      <c r="C21">
         <v>439000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-865000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-29000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1438000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-166000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-60000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-106000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-595000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3803000000.0</v>
       </c>
       <c r="N21">
         <v>-3803000000.0</v>
       </c>
       <c r="O21">
         <v>-3803000000.0</v>
       </c>
       <c r="P21">
+        <v>-3803000000.0</v>
+      </c>
+      <c r="Q21">
         <v>385000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-30000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>347000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-601000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-6000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-227000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-953000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1099000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1376000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1361000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3187000000.0</v>
       </c>
       <c r="AA21">
         <v>-3187000000.0</v>
       </c>
       <c r="AB21">
+        <v>-3187000000.0</v>
+      </c>
+      <c r="AC21">
         <v>-603000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1074000000.0</v>
       </c>
       <c r="AD21">
         <v>-1074000000.0</v>
       </c>
       <c r="AE21">
+        <v>-1074000000.0</v>
+      </c>
+      <c r="AF21">
         <v>1710428.36</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>76770807.55</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-81697510.5</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>597846190.59</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4824114000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-22053000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3514171000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>22739000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-39983000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>310392000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-1559000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-4619000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
+      <c r="BS21"/>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22">
+        <v>1572548000.0</v>
+      </c>
+      <c r="C22">
         <v>812058718.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1156810166.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1472000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1559000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>899000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>49000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1245044471.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1070589816.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>667000000.0</v>
       </c>
       <c r="K22">
         <v>667000000.0</v>
       </c>
       <c r="L22">
+        <v>667000000.0</v>
+      </c>
+      <c r="M22">
         <v>1352000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1036000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-127000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-717000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-710000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-363000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-649000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-464000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-136000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>377000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-258000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>377000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-212000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-548000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2158000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>625000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>432000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>613000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>99000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-413487000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>675143000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>339551000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>125793000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>229535000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>471919000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>383686000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>147991000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>129491000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>289485000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>310366000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>69388000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>70838000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>224787000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>150971000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-7216000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>47358000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>149599000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>120722000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-13114000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>59958000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>126931000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>95863000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>943000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>19810000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>97904000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>70488000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-8700000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>31640000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>59176000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>40670000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-13348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34900000.0</v>
       </c>
       <c r="BL22">
         <v>34900000.0</v>
       </c>
       <c r="BM22">
+        <v>34900000.0</v>
+      </c>
+      <c r="BN22">
         <v>11764000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1824000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2907000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>3262000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>4090000.0</v>
       </c>
-      <c r="BR22"/>
+      <c r="BS22"/>
     </row>
-    <row r="23" spans="1:70">
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B23">
+        <v>-16039000.0</v>
+      </c>
+      <c r="C23">
         <v>-22860896.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1057651.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-10000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-32000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-13000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-104597216.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-734000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22000000.0</v>
       </c>
       <c r="K23">
         <v>-22000000.0</v>
       </c>
       <c r="L23">
+        <v>-22000000.0</v>
+      </c>
+      <c r="M23">
         <v>-18000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-21000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2351000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000000.0</v>
       </c>
       <c r="P23">
         <v>76000000.0</v>
       </c>
       <c r="Q23">
+        <v>76000000.0</v>
+      </c>
+      <c r="R23">
         <v>-12000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-10000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-11000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>42000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-48000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>42000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-33000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-12000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-29000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>656000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-37000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>20000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>488386000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-98313000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>26459000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>86816000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>27388000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>15771000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>21652000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>20839000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9350000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5820000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-3500493000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>44329000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-247272000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1090000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8349000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2161000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4776000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>8339000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-2121000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>10689000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4725000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6658000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2443000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1616000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>9046000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2218000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>100000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2376000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>8571000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2042000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1015000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>845800000.0</v>
       </c>
       <c r="BL23">
         <v>845800000.0</v>
       </c>
-      <c r="BM23"/>
+      <c r="BM23">
+        <v>845800000.0</v>
+      </c>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>9630000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B24">
+        <v>2006000.0</v>
+      </c>
+      <c r="C24">
         <v>2981847.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-75448566.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>22000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>42000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>31000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2894000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>9959519.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="K24">
         <v>41000000.0</v>
       </c>
       <c r="L24">
+        <v>41000000.0</v>
+      </c>
+      <c r="M24">
         <v>-7000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-173000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="P24">
         <v>25000000.0</v>
       </c>
       <c r="Q24">
+        <v>25000000.0</v>
+      </c>
+      <c r="R24">
         <v>-127000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-19000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-518000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>13000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>35000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>43000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-276000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>23000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-33000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-423000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>9000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-79000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-146000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-35481000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-29482000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1088000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>134144000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-294599000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-7174000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>5251000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-73568000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>22548000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>342275000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-3442000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-16834000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>223905000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-579227000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>749000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-122000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-6363000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2547000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-14136000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>5763000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>10065000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1891000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-1349000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>188000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>57729000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-46500000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>395000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-12995000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>20963000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-1161000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>407000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>4930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-110400000.0</v>
       </c>
       <c r="BL24">
         <v>-110400000.0</v>
       </c>
-      <c r="BM24"/>
+      <c r="BM24">
+        <v>-110400000.0</v>
+      </c>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>389000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>217000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B25">
+        <v>314967000.0</v>
+      </c>
+      <c r="C25">
         <v>323034370.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1025117670.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>54000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-311000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-427000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>954000000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
-        <v>239910957.0</v>
+        <v>1203391557.0</v>
       </c>
       <c r="J25">
+        <v>239038045.0</v>
+      </c>
+      <c r="K25">
         <v>46000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-144000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>45000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>51000000.0</v>
       </c>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
       <c r="P25">
+        <v>588000000.0</v>
+      </c>
+      <c r="Q25">
         <v>1907000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>479000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>172000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>422000000.0</v>
       </c>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
       <c r="U25">
+        <v>1585000000.0</v>
+      </c>
+      <c r="V25">
         <v>24000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-139000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-16000000.0</v>
       </c>
-      <c r="X25">
-[...1 lines deleted...]
-      </c>
       <c r="Y25">
+        <v>-155050289.0</v>
+      </c>
+      <c r="Z25">
         <v>155000000.0</v>
       </c>
-      <c r="Z25">
-[...1 lines deleted...]
-      </c>
       <c r="AA25">
+        <v>1815000000.0</v>
+      </c>
+      <c r="AB25">
         <v>-328000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>174000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>34000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>453000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1051807000.0</v>
       </c>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
       <c r="AG25">
-        <v>308517000.0</v>
+        <v>-160380000.0</v>
       </c>
       <c r="AH25">
+        <v>302332000.0</v>
+      </c>
+      <c r="AI25">
         <v>172608000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>155873000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>17174000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>68118000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-10346000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>79669000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>68724000.0</v>
       </c>
-      <c r="AO25">
-[...1 lines deleted...]
-      </c>
       <c r="AP25">
+        <v>-40368862.0</v>
+      </c>
+      <c r="AQ25">
         <v>28300000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>69390000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>37482000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>27400000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>34423000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>72571000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>33340000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>42685000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>42677000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>28056000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>57119000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>42179000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>46207000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>40280000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>46155000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>34948000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>25496000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-14808000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>25548000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>27246000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>12372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>270900000.0</v>
       </c>
       <c r="BL25">
         <v>270900000.0</v>
       </c>
-      <c r="BM25"/>
+      <c r="BM25">
+        <v>270900000.0</v>
+      </c>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
+      <c r="BS25"/>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B26">
-        <v>-328222399.0</v>
+        <v>-1837286000.0</v>
       </c>
       <c r="C26">
         <v>-328222399.0</v>
       </c>
       <c r="D26">
+        <v>-328222399.0</v>
+      </c>
+      <c r="E26">
         <v>-3000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-13000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-430000000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>-475266141.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-132000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-544000000.0</v>
       </c>
       <c r="K26">
         <v>-544000000.0</v>
       </c>
       <c r="L26">
+        <v>-544000000.0</v>
+      </c>
+      <c r="M26">
         <v>-848000000.0</v>
       </c>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
       <c r="N26">
-        <v>334000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O26">
         <v>334000000.0</v>
       </c>
       <c r="P26">
         <v>334000000.0</v>
       </c>
       <c r="Q26">
+        <v>334000000.0</v>
+      </c>
+      <c r="R26">
         <v>-143000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-191000000.0</v>
       </c>
       <c r="S26">
         <v>-191000000.0</v>
       </c>
-      <c r="T26"/>
+      <c r="T26">
+        <v>-191000000.0</v>
+      </c>
       <c r="U26"/>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>984000000.0</v>
       </c>
-      <c r="X26"/>
+      <c r="X26">
+        <v>984000000.0</v>
+      </c>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>4000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>7000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1953000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>47000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>12000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>7483.48</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1800000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>600000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4400000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2200000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3500000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3300000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107331000.0</v>
       </c>
       <c r="AQ26">
         <v>107331000.0</v>
       </c>
       <c r="AR26">
+        <v>107331000.0</v>
+      </c>
+      <c r="AS26">
         <v>-107331000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>7700000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>12600000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1500000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>400000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>6500000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>18800000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>6000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14591000.0</v>
       </c>
       <c r="BC26">
         <v>14591000.0</v>
       </c>
       <c r="BD26">
+        <v>14591000.0</v>
+      </c>
+      <c r="BE26">
         <v>7800000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9893000.0</v>
       </c>
       <c r="BG26">
         <v>9893000.0</v>
       </c>
       <c r="BH26">
+        <v>9893000.0</v>
+      </c>
+      <c r="BI26">
         <v>1100000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018100000.0</v>
       </c>
       <c r="BK26">
         <v>1018100000.0</v>
       </c>
       <c r="BL26">
         <v>1018100000.0</v>
       </c>
-      <c r="BM26"/>
+      <c r="BM26">
+        <v>1018100000.0</v>
+      </c>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
+      <c r="BS26"/>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B27">
+        <v>179000000.0</v>
+      </c>
+      <c r="C27">
         <v>86000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>81000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>92000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>170000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>77000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>73000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>79000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>112000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000000.0</v>
       </c>
       <c r="K27">
         <v>58000000.0</v>
       </c>
       <c r="L27">
+        <v>58000000.0</v>
+      </c>
+      <c r="M27">
         <v>44000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>34000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="P27">
         <v>29000000.0</v>
       </c>
       <c r="Q27">
+        <v>29000000.0</v>
+      </c>
+      <c r="R27">
         <v>26000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>22000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>15000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>31000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>28000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>35000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>28000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>33000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>38000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>29000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="AC27">
         <v>31000000.0</v>
       </c>
       <c r="AD27">
+        <v>31000000.0</v>
+      </c>
+      <c r="AE27">
         <v>26000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>26844000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>20397000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>18630000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>17129000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>19245000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>15302000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>16021000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>15799000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>12527000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>11813000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>16232000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>14863000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>13909000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>12938000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>13311000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>12376000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2199000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>15891000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>6915000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>6932000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>6211000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>8920000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>7665000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>7673000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>5103000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>7789000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>4657000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>3288000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2858000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>5046000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>4186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3393000.0</v>
       </c>
       <c r="BK27">
         <v>3393000.0</v>
       </c>
-      <c r="BL27"/>
+      <c r="BL27">
+        <v>3393000.0</v>
+      </c>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
+      <c r="BS27"/>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28">
+        <v>-3185001000.0</v>
+      </c>
+      <c r="C28">
         <v>413483993.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1129396258.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1813000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-709000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-628000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-37000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2013020326.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1105000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2258000000.0</v>
       </c>
       <c r="K28">
         <v>-2258000000.0</v>
       </c>
       <c r="L28">
+        <v>-2258000000.0</v>
+      </c>
+      <c r="M28">
         <v>-613000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3824000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1401000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>461000000.0</v>
       </c>
       <c r="P28">
         <v>461000000.0</v>
       </c>
       <c r="Q28">
+        <v>461000000.0</v>
+      </c>
+      <c r="R28">
         <v>-601000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>146000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-598000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-17000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-185000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1000000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-185000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3836000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1349000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3893000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7930000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-638000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1054000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-194000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>483386000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>541687000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-534541000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3757468000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1012537000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-11142000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3523550000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>20839000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>27996000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-326735000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1405000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>49786000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-247271000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>369554000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>107838000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2161000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-295224000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>8339000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2121000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>310689000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>23559000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6658000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-2443000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2872000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8166000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>9898000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1070000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>762000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>9740000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2708000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2264000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>845800000.0</v>
       </c>
       <c r="BL28">
         <v>845800000.0</v>
       </c>
-      <c r="BM28"/>
+      <c r="BM28">
+        <v>845800000.0</v>
+      </c>
       <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>6895000.0</v>
       </c>
-      <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>70719000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29">
+        <v>3373939000.0</v>
+      </c>
+      <c r="C29">
         <v>231590791.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3354143651.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1697000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2659000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>580000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2704000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1617256567.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2249504765.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>886000000.0</v>
       </c>
       <c r="K29">
         <v>886000000.0</v>
       </c>
       <c r="L29">
+        <v>886000000.0</v>
+      </c>
+      <c r="M29">
         <v>1181000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2238000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1042000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>452000000.0</v>
       </c>
       <c r="P29">
         <v>452000000.0</v>
       </c>
       <c r="Q29">
+        <v>452000000.0</v>
+      </c>
+      <c r="R29">
         <v>989000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-921000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>867000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>192000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1238000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-957000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1238000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1139000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>512000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1346000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>979000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1007000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1161000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>147000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>574682000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>914105000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1140034000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>420179000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>554193000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>888479000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>814229000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>178489000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>442470000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>620186000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>660104000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>324895000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>578272000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>512495000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>473962000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>184941000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>457472000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>439047000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>427294000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>130202000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>345841000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>350297000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>302969000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>71062000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>191362000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>242822000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>180563000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>100973000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>134925000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>124002000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>161193000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>38620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>469100000.0</v>
       </c>
       <c r="BL29">
         <v>469100000.0</v>
       </c>
-      <c r="BM29"/>
+      <c r="BM29">
+        <v>469100000.0</v>
+      </c>
       <c r="BN29"/>
-      <c r="BO29">
+      <c r="BO29"/>
+      <c r="BP29">
         <v>43414000.0</v>
       </c>
-      <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
+      <c r="BS29"/>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B30">
+        <v>1832427000.0</v>
+      </c>
+      <c r="C30">
         <v>1415387535.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>974422620.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3046000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>239000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>757000000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>156202088.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>346000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>348000000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>-2049000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1132000000.0</v>
       </c>
       <c r="N30">
         <v>-1132000000.0</v>
       </c>
       <c r="O30">
-        <v>-525000000.0</v>
+        <v>-1132000000.0</v>
       </c>
       <c r="P30">
         <v>-525000000.0</v>
       </c>
       <c r="Q30">
+        <v>-525000000.0</v>
+      </c>
+      <c r="R30">
         <v>56000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-201000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-503000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1031000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-582000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>714000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-515000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2069000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-281000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-5235000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>635000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-553000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-378000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-732919000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1394928000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-193842000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-4023311000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1403402000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-493915000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3261396000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1064529000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-240687000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>240584000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>380246000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-196380000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>114340000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-982002000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-351790000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-330905000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-201202000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-280107000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-219659000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-362217000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-325908000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-300814000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-176100000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-349424000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-214619000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-328293000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-257334000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-267885000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-197322000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-258294000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-86489000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-192472000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-515300000.0</v>
       </c>
-      <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
+      <c r="BS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>