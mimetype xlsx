--- v0 (2026-07-13)
+++ v1 (2026-11-06)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3168,51 +3174,53 @@
         <v>-23847000000.0</v>
       </c>
       <c r="S36">
         <v>-22058000000.0</v>
       </c>
       <c r="T36">
         <v>-2038000000.0</v>
       </c>
       <c r="U36">
         <v>-1718000000.0</v>
       </c>
       <c r="V36">
         <v>-1370000000.0</v>
       </c>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-      <c r="E37"/>
+      <c r="E37">
+        <v>0.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
         <v>14000000.0</v>
       </c>
       <c r="I37">
         <v>12000000.0</v>
       </c>
       <c r="J37">
         <v>14000000.0</v>
       </c>
       <c r="K37">
         <v>26000000.0</v>
       </c>
       <c r="L37">
         <v>2085000000.0</v>
       </c>
       <c r="M37">
         <v>2488000000.0</v>
       </c>
       <c r="N37">
         <v>2929000000.0</v>
       </c>
       <c r="O37">
         <v>3324000000.0</v>
@@ -4694,634 +4702,646 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CD1" t="s">
         <v>146</v>
       </c>
       <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
       <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CL1" t="s">
         <v>152</v>
       </c>
       <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CP1" t="s">
         <v>155</v>
       </c>
       <c r="CQ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>969000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1149000000.0</v>
+      </c>
+      <c r="D2">
         <v>1058000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>845000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>957000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1028000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>991000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>948000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>917000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>971000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>964000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>982000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>894000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>881000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>877000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>962000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>812000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>814000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>777000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>732000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>646000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>632000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>596000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>599000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>521000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>632000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1799000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>976000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1988000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2095000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2193000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2129000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2061000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2024000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1874000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1839000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1656000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1667000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1597000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1744000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2739000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2665000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2657000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1510000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2734000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>3009000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2934000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>3152000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2979000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>3023000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2853000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>2960000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2816000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2920000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2860000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2702000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2590000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2633000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2734000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>2692000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2480000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>2605000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>2488000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>2322000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1971000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1854000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1868000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1954000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1850000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1838000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1957000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>2518000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>2791000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>3121000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>2895000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>2787000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>2649000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>2668000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>2570000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>2680000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>2700000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>2822000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>2691000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>2661000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>2400000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>2350000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>2428000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>2226000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>2416000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>2253000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>2230000000.0</v>
       </c>
-      <c r="CM2"/>
-      <c r="CN2">
+      <c r="CO2"/>
+      <c r="CP2">
         <v>1807000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>1774000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>1762000000.0</v>
       </c>
-      <c r="CQ2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5375,462 +5395,472 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4">
         <v>-6265000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-6231000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-6160000000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AO4"/>
+      <c r="AP4">
         <v>-19821000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-19424000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-19405000000.0</v>
       </c>
-      <c r="AQ4"/>
-[...1 lines deleted...]
-      <c r="AS4">
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4">
         <v>-19003000000.0</v>
       </c>
-      <c r="AT4"/>
-[...1 lines deleted...]
-      <c r="AV4">
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4">
         <v>-20031000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-20286000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-19792000000.0</v>
       </c>
-      <c r="AY4"/>
-      <c r="AZ4">
+      <c r="BA4"/>
+      <c r="BB4">
         <v>-19465000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-19150000000.0</v>
       </c>
-      <c r="BB4"/>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
+        <v>-1695000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-1697000000.0</v>
+      </c>
+      <c r="D5">
         <v>-1691000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-1673000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-1754000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-1749000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1830000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-1878000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1798000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-1858000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1861000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-1830000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1850000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1808000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1806000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1841000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2111000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1992000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1864000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1863000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1911000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1884000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1941000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1943000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1929000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1968000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-3369000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3329000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-2928000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2869000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2852000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-2926000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-2544000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-2556000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-2386000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-2644000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-2327000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2454000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-2498000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-2568000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-5858000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-5215000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>11988000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-5431000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-5532000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-4966000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-5591000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-4677000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-3836000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-3168000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-3301000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-3659000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-3714000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-3783000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-3309000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-3402000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-2777000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-2878000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-2406000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-2627000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-1725000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-858000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-1418000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-1675000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-1688000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-2393000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-2223000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-2092000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-1559000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-1945000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-2756000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-3169000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-1031000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>140000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-189000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-337000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-721000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-367000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-974000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-1233000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-770000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-846000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-746000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-773000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-338000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-587000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-217000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-165000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-624000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-872000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-566000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-569000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-1146000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-1300000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-1627000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-1754000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5884,117 +5914,123 @@
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
         <v>30</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>178000000.0</v>
+      </c>
       <c r="C7">
         <v>163000000.0</v>
       </c>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>163000000.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7">
+        <v>163000000.0</v>
+      </c>
+      <c r="G7"/>
+      <c r="H7">
         <v>159000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>156000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>158000000.0</v>
       </c>
       <c r="J7"/>
       <c r="K7">
+        <v>158000000.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7">
         <v>129000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>115000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>111000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>112000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>115000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>111000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>110000000.0</v>
       </c>
       <c r="S7">
         <v>114000000.0</v>
       </c>
-      <c r="T7"/>
+      <c r="T7">
+        <v>110000000.0</v>
+      </c>
       <c r="U7">
+        <v>114000000.0</v>
+      </c>
+      <c r="V7"/>
+      <c r="W7">
         <v>129000000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7">
         <v>258000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>265000000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -6017,117 +6053,123 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
+        <v>398000000.0</v>
+      </c>
+      <c r="C8">
+        <v>400000000.0</v>
+      </c>
+      <c r="D8">
         <v>401000000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>402000000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>458000000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>459000000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>459000000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>460000000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>462000000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>463000000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>463000000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>465000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>467000000.0</v>
       </c>
       <c r="N8">
         <v>467000000.0</v>
       </c>
       <c r="O8">
         <v>467000000.0</v>
       </c>
       <c r="P8">
+        <v>467000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>467000000.0</v>
+      </c>
+      <c r="R8">
         <v>469000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>471000000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>473000000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>477000000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>483000000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>484000000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -6156,589 +6198,599 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
         <v>2531000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2717000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2898000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3095000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>3206000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3386000000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>3770000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3782000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>3941000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3947000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>3998000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4079000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>4123000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>4291000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4473000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4481000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>4671000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>4668000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>4683000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>4703000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>7326000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>7319000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>7314000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>7484000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>7644000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>8319000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>8310000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>8295000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>8280000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>8266000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>8294000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>8262000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>8249000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>8214000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>8197000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>9877000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>9856000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>10019000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>9147000000.0</v>
       </c>
       <c r="AT9"/>
       <c r="AU9">
+        <v>9147000000.0</v>
+      </c>
+      <c r="AV9"/>
+      <c r="AW9">
         <v>9284000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>8760000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>7635000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>7704000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>7509000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>7536000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>7524000000.0</v>
       </c>
-      <c r="BB9"/>
-      <c r="BC9">
+      <c r="BD9"/>
+      <c r="BE9">
         <v>7560000000.0</v>
       </c>
-      <c r="BD9"/>
-      <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>507000000.0</v>
+      </c>
+      <c r="C10">
+        <v>563000000.0</v>
+      </c>
+      <c r="D10">
         <v>2435000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>742000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>660000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>545000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>536000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>564000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>475000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>753000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>534000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>610000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>424000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>535000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>537000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>791000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>453000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>537000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>520000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>720000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>724000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>715000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1238000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1610000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1365000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1281000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2591000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1577000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1321000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1357000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1319000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2277000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1535000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1455000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1205000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2150000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1815000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1785000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2553000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1863000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1863000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>1929000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-1362000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>1362000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1739000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1311000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1191000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1877000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>3272000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1183000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>665000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1437000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1017000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1202000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1555000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1861000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1432000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1712000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1749000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1939000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1332000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>1260000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>887000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>1543000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>843000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1344000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1292000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>1481000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>1066000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>851000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>1131000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>762000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>831000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>815000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>378000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>483000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>1314000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>1168000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>420000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>506000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>562000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>453000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>459000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>762000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>532000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>497000000.0</v>
       </c>
       <c r="CI10">
         <v>457000000.0</v>
       </c>
       <c r="CJ10">
+        <v>497000000.0</v>
+      </c>
+      <c r="CK10">
+        <v>457000000.0</v>
+      </c>
+      <c r="CL10">
         <v>561000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>466000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>459000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>576000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>393000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>430000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>370000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>344000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>742000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>659000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>545000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>536000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>564000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>475000000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>424000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>535000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>537000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>791000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>453000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>537000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>520000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>720000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>724000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>715000000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
@@ -6767,550 +6819,558 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>507000000.0</v>
+      </c>
+      <c r="C12">
+        <v>563000000.0</v>
+      </c>
+      <c r="D12">
         <v>2435000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>742000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>664000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>545000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>536000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>564000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>475000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>753000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>534000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>610000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>424000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>535000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>537000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>791000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>453000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>537000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>520000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>720000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>724000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>715000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1238000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1610000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1365000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1281000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2591000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1577000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1321000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1357000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1319000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2277000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1535000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1455000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1205000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2150000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1815000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1785000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2553000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1863000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3328000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>3395000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1362000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1362000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>3386000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>3239000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>3122000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>3821000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>5218000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>3162000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>2614000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>3344000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>2925000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>3050000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>3417000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>3721000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>3263000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>3487000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>2336000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>2310000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>1718000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>1625000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>1260000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>1869000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>1166000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1617000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>2350000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>2542000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>2006000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>1701000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>1932000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>2677000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>3520000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>4168000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>3511000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>2521000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>3295000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>4495000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>2323000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>2228000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>1941000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>1864000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>2103000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>2132000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>1795000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>1640000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>2394000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>2523000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>561000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>466000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>459000000.0</v>
       </c>
-      <c r="CM12"/>
-      <c r="CN12">
+      <c r="CO12"/>
+      <c r="CP12">
         <v>393000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>430000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>370000000.0</v>
       </c>
-      <c r="CQ12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
+        <v>398000000.0</v>
+      </c>
+      <c r="C13">
+        <v>400000000.0</v>
+      </c>
+      <c r="D13">
         <v>401000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>402000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>403000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>404000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>404000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>405000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>407000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>408000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>408000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>410000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>412000000.0</v>
       </c>
       <c r="N13">
         <v>412000000.0</v>
       </c>
       <c r="O13">
         <v>412000000.0</v>
       </c>
       <c r="P13">
+        <v>412000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>412000000.0</v>
+      </c>
+      <c r="R13">
         <v>414000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>416000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>418000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>422000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>428000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>429000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>433000000.0</v>
       </c>
       <c r="X13">
         <v>434000000.0</v>
       </c>
       <c r="Y13">
+        <v>433000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>434000000.0</v>
+      </c>
+      <c r="AA13">
         <v>436000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>436000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>433000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>434000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>440000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>453000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>483000000.0</v>
       </c>
       <c r="AG13">
         <v>483000000.0</v>
       </c>
       <c r="AH13">
         <v>483000000.0</v>
       </c>
       <c r="AI13">
+        <v>483000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>483000000.0</v>
+      </c>
+      <c r="AK13">
         <v>481000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>442000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>441000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>441000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>438000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>438000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1391000000.0</v>
       </c>
       <c r="AQ13">
         <v>1391000000.0</v>
       </c>
       <c r="AR13">
         <v>1391000000.0</v>
       </c>
       <c r="AS13">
-        <v>1304000000.0</v>
+        <v>1391000000.0</v>
       </c>
       <c r="AT13">
-        <v>1304000000.0</v>
+        <v>1391000000.0</v>
       </c>
       <c r="AU13">
         <v>1304000000.0</v>
       </c>
       <c r="AV13">
-        <v>1267000000.0</v>
+        <v>1304000000.0</v>
       </c>
       <c r="AW13">
-        <v>1267000000.0</v>
+        <v>1304000000.0</v>
       </c>
       <c r="AX13">
         <v>1267000000.0</v>
       </c>
       <c r="AY13">
-        <v>1178000000.0</v>
+        <v>1267000000.0</v>
       </c>
       <c r="AZ13">
-        <v>1178000000.0</v>
+        <v>1267000000.0</v>
       </c>
       <c r="BA13">
         <v>1178000000.0</v>
       </c>
       <c r="BB13">
         <v>1178000000.0</v>
       </c>
       <c r="BC13">
         <v>1178000000.0</v>
       </c>
       <c r="BD13">
         <v>1178000000.0</v>
       </c>
       <c r="BE13">
         <v>1178000000.0</v>
       </c>
       <c r="BF13">
         <v>1178000000.0</v>
       </c>
       <c r="BG13">
         <v>1178000000.0</v>
       </c>
       <c r="BH13">
         <v>1178000000.0</v>
       </c>
       <c r="BI13">
         <v>1178000000.0</v>
       </c>
       <c r="BJ13">
         <v>1178000000.0</v>
       </c>
       <c r="BK13">
-        <v>1141000000.0</v>
+        <v>1178000000.0</v>
       </c>
       <c r="BL13">
-        <v>1141000000.0</v>
+        <v>1178000000.0</v>
       </c>
       <c r="BM13">
         <v>1141000000.0</v>
       </c>
       <c r="BN13">
         <v>1141000000.0</v>
       </c>
       <c r="BO13">
-        <v>1097000000.0</v>
+        <v>1141000000.0</v>
       </c>
       <c r="BP13">
-        <v>1097000000.0</v>
+        <v>1141000000.0</v>
       </c>
       <c r="BQ13">
         <v>1097000000.0</v>
       </c>
       <c r="BR13">
         <v>1097000000.0</v>
       </c>
       <c r="BS13">
-        <v>925000000.0</v>
+        <v>1097000000.0</v>
       </c>
       <c r="BT13">
-        <v>925000000.0</v>
+        <v>1097000000.0</v>
       </c>
       <c r="BU13">
         <v>925000000.0</v>
       </c>
       <c r="BV13">
         <v>925000000.0</v>
       </c>
       <c r="BW13">
         <v>925000000.0</v>
       </c>
       <c r="BX13">
         <v>925000000.0</v>
       </c>
       <c r="BY13">
         <v>925000000.0</v>
       </c>
       <c r="BZ13">
         <v>925000000.0</v>
       </c>
       <c r="CA13">
         <v>925000000.0</v>
       </c>
       <c r="CB13">
         <v>925000000.0</v>
       </c>
@@ -7322,539 +7382,547 @@
       </c>
       <c r="CE13">
         <v>925000000.0</v>
       </c>
       <c r="CF13">
         <v>925000000.0</v>
       </c>
       <c r="CG13">
         <v>925000000.0</v>
       </c>
       <c r="CH13">
         <v>925000000.0</v>
       </c>
       <c r="CI13">
         <v>925000000.0</v>
       </c>
       <c r="CJ13">
         <v>925000000.0</v>
       </c>
       <c r="CK13">
         <v>925000000.0</v>
       </c>
       <c r="CL13">
         <v>925000000.0</v>
       </c>
-      <c r="CM13"/>
+      <c r="CM13">
+        <v>925000000.0</v>
+      </c>
       <c r="CN13">
         <v>925000000.0</v>
       </c>
-      <c r="CO13">
-[...1 lines deleted...]
-      </c>
+      <c r="CO13"/>
       <c r="CP13">
         <v>925000000.0</v>
       </c>
-      <c r="CQ13"/>
+      <c r="CQ13">
+        <v>925000000.0</v>
+      </c>
+      <c r="CR13">
+        <v>925000000.0</v>
+      </c>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
+        <v>400000000.0</v>
+      </c>
+      <c r="C14">
+        <v>402000000.0</v>
+      </c>
+      <c r="D14">
         <v>403000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>404000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>405000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>407000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>407000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>408000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>410000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>411000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>412000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>413941353.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>415000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>417000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>418000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>419082115.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>420000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>422000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>425000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>431460887.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>434000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>437000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>433598864.0</v>
       </c>
       <c r="X14">
         <v>439000000.0</v>
       </c>
       <c r="Y14">
+        <v>433598864.0</v>
+      </c>
+      <c r="Z14">
+        <v>439000000.0</v>
+      </c>
+      <c r="AA14">
         <v>436000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>440000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>441941647.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>457000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>445000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>489000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>503018904.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>502000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>502000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>503000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>481339090.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>462000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>462000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>499000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>438486935.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>453000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>438519780.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>438519780.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>436703833.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>419662470.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>412662540.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>412662540.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>393329400.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1180000000.0</v>
       </c>
       <c r="AX14">
         <v>1180000000.0</v>
       </c>
       <c r="AY14">
         <v>1180000000.0</v>
       </c>
       <c r="AZ14">
         <v>1180000000.0</v>
       </c>
       <c r="BA14">
         <v>1180000000.0</v>
       </c>
       <c r="BB14">
         <v>1180000000.0</v>
       </c>
       <c r="BC14">
         <v>1180000000.0</v>
       </c>
       <c r="BD14">
         <v>1180000000.0</v>
       </c>
       <c r="BE14">
         <v>1180000000.0</v>
       </c>
       <c r="BF14">
+        <v>1180000000.0</v>
+      </c>
+      <c r="BG14">
+        <v>1180000000.0</v>
+      </c>
+      <c r="BH14">
         <v>1164000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>1161000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>1160000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>1159000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>1153000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>1025000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>1023000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>1014000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1014000.0</v>
       </c>
       <c r="BP14">
         <v>1014000000.0</v>
       </c>
       <c r="BQ14">
-        <v>1014000000.0</v>
+        <v>1014000.0</v>
       </c>
       <c r="BR14">
         <v>1014000000.0</v>
       </c>
       <c r="BS14">
+        <v>1014000000.0</v>
+      </c>
+      <c r="BT14">
+        <v>1014000000.0</v>
+      </c>
+      <c r="BU14">
         <v>834204000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>834204000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>861054000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>818918000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>873297000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>859430000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>853159000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>840101000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>865614000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>842927000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>847117000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>844444000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>826407000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>839434000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>831408000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>780780000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>795385000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>835605000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>865450000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>887500000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>741501000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>721293000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>660071000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>594488000.0</v>
       </c>
-      <c r="CQ14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...4 lines deleted...]
-      </c>
+      <c r="M15"/>
+      <c r="N15"/>
       <c r="O15">
         <v>412000000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>412000000.0</v>
+      </c>
       <c r="Q15">
+        <v>412000000.0</v>
+      </c>
+      <c r="R15"/>
+      <c r="S15">
         <v>416000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>418000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>422000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>428000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>429000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>433000000.0</v>
       </c>
       <c r="X15">
         <v>434000000.0</v>
       </c>
       <c r="Y15">
+        <v>433000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>434000000.0</v>
+      </c>
+      <c r="AA15">
         <v>5139000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>7762000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>433000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>7748000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>440000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>453000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>483000000.0</v>
       </c>
       <c r="AG15">
         <v>483000000.0</v>
       </c>
       <c r="AH15">
         <v>483000000.0</v>
       </c>
       <c r="AI15">
+        <v>483000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>483000000.0</v>
+      </c>
+      <c r="AK15">
         <v>481000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>442000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>441000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>441000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>438000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>438000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1391000000.0</v>
       </c>
       <c r="AQ15">
         <v>1391000000.0</v>
       </c>
       <c r="AR15">
         <v>1391000000.0</v>
       </c>
       <c r="AS15">
-        <v>1304000000.0</v>
+        <v>1391000000.0</v>
       </c>
       <c r="AT15">
-        <v>1304000000.0</v>
+        <v>1391000000.0</v>
       </c>
       <c r="AU15">
         <v>1304000000.0</v>
       </c>
       <c r="AV15">
-        <v>1267000000.0</v>
+        <v>1304000000.0</v>
       </c>
       <c r="AW15">
-        <v>1267000000.0</v>
+        <v>1304000000.0</v>
       </c>
       <c r="AX15">
         <v>1267000000.0</v>
       </c>
       <c r="AY15">
-        <v>1178000000.0</v>
+        <v>1267000000.0</v>
       </c>
       <c r="AZ15">
-        <v>1178000000.0</v>
+        <v>1267000000.0</v>
       </c>
       <c r="BA15">
         <v>1178000000.0</v>
       </c>
       <c r="BB15">
         <v>1178000000.0</v>
       </c>
       <c r="BC15">
         <v>1178000000.0</v>
       </c>
       <c r="BD15">
         <v>1178000000.0</v>
       </c>
       <c r="BE15">
         <v>1178000000.0</v>
       </c>
       <c r="BF15">
         <v>1178000000.0</v>
       </c>
       <c r="BG15">
         <v>1178000000.0</v>
       </c>
       <c r="BH15">
         <v>1178000000.0</v>
       </c>
       <c r="BI15">
         <v>1178000000.0</v>
       </c>
       <c r="BJ15">
         <v>1178000000.0</v>
       </c>
       <c r="BK15">
-        <v>1141000000.0</v>
+        <v>1178000000.0</v>
       </c>
       <c r="BL15">
-        <v>1141000000.0</v>
+        <v>1178000000.0</v>
       </c>
       <c r="BM15">
         <v>1141000000.0</v>
       </c>
       <c r="BN15">
         <v>1141000000.0</v>
       </c>
       <c r="BO15">
-        <v>1097000000.0</v>
+        <v>1141000000.0</v>
       </c>
       <c r="BP15">
-        <v>1097000000.0</v>
+        <v>1141000000.0</v>
       </c>
       <c r="BQ15">
         <v>1097000000.0</v>
       </c>
       <c r="BR15">
         <v>1097000000.0</v>
       </c>
       <c r="BS15">
-        <v>925000000.0</v>
+        <v>1097000000.0</v>
       </c>
       <c r="BT15">
-        <v>925000000.0</v>
+        <v>1097000000.0</v>
       </c>
       <c r="BU15">
         <v>925000000.0</v>
       </c>
       <c r="BV15">
         <v>925000000.0</v>
       </c>
       <c r="BW15">
         <v>925000000.0</v>
       </c>
       <c r="BX15">
         <v>925000000.0</v>
       </c>
       <c r="BY15">
         <v>925000000.0</v>
       </c>
       <c r="BZ15">
         <v>925000000.0</v>
       </c>
       <c r="CA15">
         <v>925000000.0</v>
       </c>
       <c r="CB15">
         <v>925000000.0</v>
       </c>
@@ -7881,617 +7949,633 @@
       </c>
       <c r="CJ15">
         <v>925000000.0</v>
       </c>
       <c r="CK15">
         <v>925000000.0</v>
       </c>
       <c r="CL15">
         <v>925000000.0</v>
       </c>
       <c r="CM15">
         <v>925000000.0</v>
       </c>
       <c r="CN15">
         <v>925000000.0</v>
       </c>
       <c r="CO15">
         <v>925000000.0</v>
       </c>
       <c r="CP15">
         <v>925000000.0</v>
       </c>
       <c r="CQ15">
         <v>925000000.0</v>
       </c>
+      <c r="CR15">
+        <v>925000000.0</v>
+      </c>
+      <c r="CS15">
+        <v>925000000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16">
+        <v>204000000.0</v>
+      </c>
+      <c r="C16">
+        <v>119000000.0</v>
+      </c>
+      <c r="D16">
         <v>129000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>147000000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>-37000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>59000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>81000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>84000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>396000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-32000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3629000000.0</v>
       </c>
-      <c r="N16"/>
-[...1 lines deleted...]
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16">
         <v>106000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>118000000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="T16"/>
+      <c r="U16">
         <v>333000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>347000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>350000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>352000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>396000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>396000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>358000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>513000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>631000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>604000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>613000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>550000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>601000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>540000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>546000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>513000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>598000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>554000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>564000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>523000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>635000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>3074000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>2752000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>2738000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>2668000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>2265000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>2518000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>2485000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>2754000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>2981000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>3243000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>3209000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>3184000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>3621000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>3689000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>3717000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>3790000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>3494000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>3443000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>3615000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>3546000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>3060000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>3219000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>3264000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>3184000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>3070000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>2848000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>2918000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>2958000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>2642000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>2572000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>2367000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>2688000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>532000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>635000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>524000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>545000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>534000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>1029000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>763000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>762000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>795000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>833000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>907000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>875000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>197000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>273000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>191000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>279000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>225000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>237000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>240000000.0</v>
       </c>
-      <c r="CM16"/>
-      <c r="CN16">
+      <c r="CO16"/>
+      <c r="CP16">
         <v>754000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>743000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>817000000.0</v>
       </c>
-      <c r="CQ16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-      <c r="AJ17">
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17">
         <v>1024000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>1080000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>1084000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>1234000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>3074000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>2752000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>2738000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>2668000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2518000000.0</v>
       </c>
       <c r="AT17"/>
       <c r="AU17">
+        <v>2518000000.0</v>
+      </c>
+      <c r="AV17"/>
+      <c r="AW17">
         <v>2754000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>2981000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>3243000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>3209000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>3184000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>3621000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>3689000000.0</v>
       </c>
-      <c r="BB17"/>
-      <c r="BC17">
+      <c r="BD17"/>
+      <c r="BE17">
         <v>3790000000.0</v>
       </c>
-      <c r="BD17"/>
-      <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18">
         <v>327000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>289000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>268000000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18">
+      <c r="R18"/>
+      <c r="S18">
         <v>280000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>291000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>307000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>297000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>303000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>305000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>324000000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>365000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>695000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>751000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>779000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>805000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>817000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>739000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>730000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>713000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>744000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>759000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>876000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>875000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>869000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>870000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>2625000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>2652000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>2639000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>2738000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2743000000.0</v>
       </c>
       <c r="AT18"/>
       <c r="AU18">
+        <v>2743000000.0</v>
+      </c>
+      <c r="AV18"/>
+      <c r="AW18">
         <v>2849000000.0</v>
       </c>
-      <c r="AV18"/>
-      <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8545,1179 +8629,1209 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20">
+        <v>5098000000.0</v>
+      </c>
+      <c r="C20">
+        <v>5084000000.0</v>
+      </c>
+      <c r="D20">
         <v>4078000000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>4022000000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>4058000000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>4065000000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>4028000000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>4010000000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>4047000000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>4016000000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>4020000000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>4035000000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>4007000000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>4026000000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>4024000000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>4013000000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>3965000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>4012000000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>4053000000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>4067000000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>4077000000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>4090000000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>4086000000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>4102000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>4072000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>4051000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>4457000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>4493000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>4460000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4509000000.0</v>
       </c>
       <c r="AE20">
         <v>4500000000.0</v>
       </c>
       <c r="AF20">
+        <v>4509000000.0</v>
+      </c>
+      <c r="AG20">
+        <v>4500000000.0</v>
+      </c>
+      <c r="AH20">
         <v>4517000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>4518000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>4573000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>4535000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>5246000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>5215000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>5170000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>5148000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>5384000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>5396000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>5402000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>5249000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>5443000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>5232000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>5050000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>5247000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>3389000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>3435000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>3423000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>3415000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>5144000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>5113000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>5123000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>5170000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>5175000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>5141000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5251000000.0</v>
       </c>
       <c r="BH20">
         <v>5271000000.0</v>
       </c>
       <c r="BI20">
+        <v>5251000000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>5271000000.0</v>
+      </c>
+      <c r="BK20">
         <v>5329000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>5363000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>5119000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>5128000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>5032000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>5065000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>5051000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>5048000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>5032000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>4934000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>4981000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>5084000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>5184000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>5095000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>4806000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BZ20">
         <v>4793000000.0</v>
       </c>
-      <c r="BY20">
+      <c r="CA20">
         <v>6181000000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CB20">
         <v>6169000000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CC20">
         <v>6166000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CD20">
         <v>6286000000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CE20">
         <v>6296000000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CF20">
         <v>6262000000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CG20">
         <v>6249000000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CH20">
         <v>6299000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CI20">
         <v>6494000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CJ20">
         <v>6574000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CK20">
         <v>6541000000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CL20">
         <v>6575000000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CM20">
         <v>6553000000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CN20">
         <v>6567000000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CO20">
         <v>6549000000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CP20">
         <v>6397000000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CQ20">
         <v>6383000000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CR20">
         <v>6365000000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CS20">
         <v>6365000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
+        <v>855000000.0</v>
+      </c>
+      <c r="C21">
+        <v>869000000.0</v>
+      </c>
+      <c r="D21">
         <v>451000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>457000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>462000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>467000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>470000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>475000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>484000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>489000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>498000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>505000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>507000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>513000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>518000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>521000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>523000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>534000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>543000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>549000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>554000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>557000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>563000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>571000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>584000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>589000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>647000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>658000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>668000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>686000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>912000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>919000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>954000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>963000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>990000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>987000000.0</v>
       </c>
-      <c r="AJ21"/>
-      <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21">
         <v>988000000.0</v>
       </c>
-      <c r="AN21"/>
-      <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21">
         <v>1104000000.0</v>
       </c>
-      <c r="AR21"/>
-      <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22">
-        <v>1975000000.0</v>
+        <v>2113000000.0</v>
       </c>
       <c r="C22">
-        <v>1849000000.0</v>
+        <v>2183000000.0</v>
       </c>
       <c r="D22">
         <v>1975000000.0</v>
       </c>
       <c r="E22">
+        <v>1849000000.0</v>
+      </c>
+      <c r="F22">
+        <v>1975000000.0</v>
+      </c>
+      <c r="G22">
         <v>1964000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1840000000.0</v>
       </c>
       <c r="H22">
         <v>1902000000.0</v>
       </c>
       <c r="I22">
+        <v>1840000000.0</v>
+      </c>
+      <c r="J22">
+        <v>1902000000.0</v>
+      </c>
+      <c r="K22">
         <v>1848000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1783000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1765000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1748000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1715000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1662000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1609000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1612000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1563000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1483000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1402000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1420000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1456000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1453000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1488000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1592000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1673000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>2512000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1607000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2555000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>2606000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2612000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>2492000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>2622000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>2659000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2648000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2480000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>2453000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2416000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>2328000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2253000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>3455000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>3438000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>3549000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>2284000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>3559000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>3160000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>3173000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>3082000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>3138000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>3227000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>3067000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>2705000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>2893000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>2905000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>2982000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>2825000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>2973000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>3051000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>3097000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>2899000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>3172000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>3201000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>2995000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>2562000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>2435000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>2391000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>2394000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>2328000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>2516000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>2493000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>2756000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>3238000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>3844000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>3813000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>3679000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>3326000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>3311000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>3633000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>3780000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>3805000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>4064000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>4087000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>3778000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>3452000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>3512000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>3467000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>3370000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>2968000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>2995000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>2855000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>2816000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2534000000.0</v>
       </c>
       <c r="CO22">
         <v>2524000000.0</v>
       </c>
       <c r="CP22">
+        <v>2534000000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>2524000000.0</v>
+      </c>
+      <c r="CR22">
         <v>2557000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>2441000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
+        <v>13280000000.0</v>
+      </c>
+      <c r="C23">
+        <v>13251000000.0</v>
+      </c>
+      <c r="D23">
         <v>13067000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>11179000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>11177000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>11046000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>10772000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>10519000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>10558000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>10679000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>10410000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>10428000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>10166000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>10233000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>10174000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>10255000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>9929000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>10052000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>10129000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>10219000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>10357000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>10379000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>10971000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>11446000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>11339000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>11363000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>18465000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>17578000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>17484000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>17913000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>18361000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>18693000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>18327000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>18219000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>18219000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>18718000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>19237000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>19106000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>20157000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>20041000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>37448000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>13489000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>14131000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>36477000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>36587000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>36587000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>35694000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>37399000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>13078000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>10822000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>10188000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>10384000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>12193000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>12350000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>12891000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>12870000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>12950000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>12908000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>40703000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>40120000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>39598000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>41466000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>40336000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>39293000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>38370000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>37312000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>11684000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>12073000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>12080000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>12491000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>12982000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>13131000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>14356000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>14726000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>13989000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>12892000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>14187000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>16122000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>15407000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>15323000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>16056000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>16165000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>15644000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>15039000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>14996000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>14992000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>14998000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>14034000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>14372000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>14033000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>13867000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>30371000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>29709000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>29255000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>28986000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>28517000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24">
+        <v>4052000000.0</v>
+      </c>
+      <c r="C24">
         <v>4050000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
+        <v>4050000000.0</v>
+      </c>
+      <c r="E24">
         <v>2859000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>3188000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>3253000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>3317000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>3309000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>3393000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2877000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>3486000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>3500000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>3794000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3989000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>3988000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>4162000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>4170000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>4169000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>4228000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4272000000.0</v>
       </c>
       <c r="U24">
         <v>4227000000.0</v>
       </c>
       <c r="V24">
+        <v>4272000000.0</v>
+      </c>
+      <c r="W24">
+        <v>4227000000.0</v>
+      </c>
+      <c r="X24">
         <v>4224000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>4699000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>4697000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>4695000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>5777000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>4906000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>4905000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>5901000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>5899000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>5896000000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
@@ -9736,374 +9850,380 @@
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>2859000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3188000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3253000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3317000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3309000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3393000000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>3794000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3989000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3988000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4162000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>4170000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>4169000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4228000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4272000000.0</v>
       </c>
       <c r="U25">
         <v>4227000000.0</v>
       </c>
       <c r="V25">
+        <v>4272000000.0</v>
+      </c>
+      <c r="W25">
+        <v>4227000000.0</v>
+      </c>
+      <c r="X25">
         <v>4224000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>4699000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4697000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4695000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>5777000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>4906000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4905000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>5901000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>5899000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>5896000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>6315000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>6312000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>6309000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>6806000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>6802000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>6796000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>8046000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>8044000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>9501000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>8278000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>8257000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>9044000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>8713000000.0</v>
       </c>
       <c r="AT25"/>
       <c r="AU25">
+        <v>8713000000.0</v>
+      </c>
+      <c r="AV25"/>
+      <c r="AW25">
         <v>8769000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>8797000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>7612000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>7609000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>7607000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>7630000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>7700000000.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25">
+      <c r="BD25"/>
+      <c r="BE25">
         <v>8311000000.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
         <v>49</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26">
         <v>446000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>1020000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>1465000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>1466000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>1684000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>1685000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1928000000.0</v>
       </c>
       <c r="AT26"/>
       <c r="AU26">
+        <v>1928000000.0</v>
+      </c>
+      <c r="AV26"/>
+      <c r="AW26">
         <v>1944000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>1946000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>1979000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>1949000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>1907000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>1908000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>1848000000.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26">
+      <c r="BD26"/>
+      <c r="BE26">
         <v>1860000000.0</v>
       </c>
-      <c r="BD26"/>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10157,419 +10277,431 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
+        <v>3936000000.0</v>
+      </c>
+      <c r="C28">
+        <v>3947000000.0</v>
+      </c>
+      <c r="D28">
         <v>2251000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2308000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2814000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2883000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2947000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2907000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2919000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3064000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3159000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3225000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3370000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3454000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3451000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3371000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3829000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3747000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3821000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3626000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3562000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3654000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3475000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3603000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3716000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3805000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>4786000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4628000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>5018000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4978000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5015000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4053000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>4822000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4902000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>5149000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4694000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>5042000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>5059000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>5540000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>6221000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>8411000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-1122000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2174000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>7465000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>7488000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>7428000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>7546000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>6921000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-3180000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-963000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-527000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-725000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-303000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-543000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-479000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-1343000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-301000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-1035000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>6997000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>7146000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>7815000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>8023000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>8186000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>7530000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>8347000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>8248000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-460000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-636000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-60000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-73000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-366000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-228000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-279000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-159000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>224000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>288000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-541000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>33000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>757000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>479000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>734000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-30000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-30000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-404000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-215000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-152000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-120000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-133000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-20000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>86000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>69000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>3000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>7462000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>7627000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>8409000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-222000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29">
+        <v>10205000000.0</v>
+      </c>
+      <c r="C29">
+        <v>10233000000.0</v>
+      </c>
+      <c r="D29">
         <v>10208000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>8403000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>8277000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>8245000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>8061000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>7814000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7842000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>7881000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>7723000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>7688000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7611000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>7709000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>7694000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>7708000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>7389000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>7536000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>7633000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>7685000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>7810000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7783000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>8320000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>8597000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>8527000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>8480000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>11847000000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -10593,588 +10725,602 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
+        <v>1116000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1040000000.0</v>
+      </c>
+      <c r="D30">
         <v>940000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>796000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>902000000.0</v>
       </c>
       <c r="F30">
         <v>901000000.0</v>
       </c>
       <c r="G30">
+        <v>902000000.0</v>
+      </c>
+      <c r="H30">
+        <v>901000000.0</v>
+      </c>
+      <c r="I30">
         <v>709000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>775000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>768000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>803000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>692000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>727000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>671000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>671000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>537000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>600000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>550000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>529000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>420000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>465000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>416000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>435000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>357000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>430000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>527000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1534000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>932000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1773000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1795000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1816000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1498000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1658000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1637000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1663000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1374000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1523000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1527000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1510000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>1451000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2133000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1595000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1556000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1354000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1525000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1558000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1469000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1395000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1480000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1381000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1379000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1221000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1422000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1354000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1680000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1739000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>1619000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>1575000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1526000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>1942000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2301000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>2448000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>2374000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>1891000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>2294000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>2211000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>1955000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>2182000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>2374000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>2857000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>2680000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>2591000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>3288000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>3521000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>3589000000.0</v>
       </c>
-      <c r="BW30"/>
-      <c r="BX30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>3340000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>3672000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>3651000000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>3860000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>3995000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>3791000000.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>3381000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>3536000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>3422000000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>3237000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>3279000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>3129000000.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>2824000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>2844000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>2864000000.0</v>
       </c>
-      <c r="CQ30"/>
+      <c r="CS30"/>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>-697000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-819000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-836000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-988000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1270000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1180000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1194000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1163000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-1107000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1104000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1042000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-1151000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-1210000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1246000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-376000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-599000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-487000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-387000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-310000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>99000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-165000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-332000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-350000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-667000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>644000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>467000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>254000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-91000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>6333000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>6881000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>6766000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>6587000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>7024000000.0</v>
       </c>
       <c r="AT31"/>
       <c r="AU31">
+        <v>7024000000.0</v>
+      </c>
+      <c r="AV31"/>
+      <c r="AW31">
         <v>7001000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>8949000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>8187000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>7913000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>7123000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>7657000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>7647000000.0</v>
       </c>
-      <c r="BB31"/>
-      <c r="BC31">
+      <c r="BD31"/>
+      <c r="BE31">
         <v>7974000000.0</v>
       </c>
-      <c r="BD31"/>
-      <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
         <v>55</v>
       </c>
       <c r="B32">
+        <v>1902000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1887000000.0</v>
+      </c>
+      <c r="D32">
         <v>3342000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>2008000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2199000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2094000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>2006000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1813000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1874000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1245000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1642000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1532000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1657000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1718000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1654000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1661000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1465000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1515000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1527000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1484000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1612000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1572000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1648000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2012000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2023000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2044000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>2841000000.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
@@ -11198,1361 +11344,1389 @@
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
     </row>
-    <row r="33" spans="1:95">
+    <row r="33" spans="1:97">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
+        <v>9163000000.0</v>
+      </c>
+      <c r="C33">
+        <v>9058000000.0</v>
+      </c>
+      <c r="D33">
         <v>7410000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>7400000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>7353000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>7352000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>7218000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>7157000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>7167000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>7076000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>7070000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>7112000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>7055000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>7105000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>7117000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>7112000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>7083000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>7215000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>7347000000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>7482000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>7537000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>7580000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>7643000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>7774000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>7739000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>7661000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>11517000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>11736000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>11576000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>11895000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>12308000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>12112000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>12195000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>12144000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>12324000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>12340000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>13089000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>13073000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>13447000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>14155000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>28080000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>5396000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>-1362000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>28524000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>27995000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>28758000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>27972000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>29130000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>3389000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>3435000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>3423000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>3415000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>5144000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>5113000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>5123000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>5170000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>5175000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>5141000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>32820000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>32407000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>31928000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>33598000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>33127000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>32424000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>31851000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>30490000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>5065000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>5051000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>5048000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>5032000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>4934000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>4981000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>5084000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>5184000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>5095000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>4806000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>4793000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>6181000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>6169000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>6166000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>6286000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>6296000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>6262000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>6249000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>6299000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>6494000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>6574000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>6541000000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>6575000000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>6553000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>6567000000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>6549000000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>24183000000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>24048000000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>23671000000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>6365000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:95">
+    <row r="34" spans="1:97">
       <c r="A34" t="s">
         <v>57</v>
       </c>
       <c r="B34">
+        <v>593000000.0</v>
+      </c>
+      <c r="C34">
+        <v>501000000.0</v>
+      </c>
+      <c r="D34">
         <v>611000000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>491000000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>452000000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>486000000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>316000000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>309000000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>432000000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>311000000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>387000000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>254000000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>330000000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>732000000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>733000000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>185000000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>189000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>860000000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>898000000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>307000000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>1001000000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>303000000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>1100000000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>1183000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>371000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>1196000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>3089000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>3174000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>2630000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>2720000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>2808000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>2953000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>2893000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>2999000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>3082000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>3405000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>2921000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>3024000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>3160000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>3234000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>5877000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>5192000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>5328000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>5404000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>5287000000.0</v>
       </c>
       <c r="AT34"/>
       <c r="AU34">
+        <v>5287000000.0</v>
+      </c>
+      <c r="AV34"/>
+      <c r="AW34">
         <v>5446000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>7836000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>8149000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>8355000000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>8508000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>8695000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>8846000000.0</v>
       </c>
-      <c r="BB34"/>
-      <c r="BC34">
+      <c r="BD34"/>
+      <c r="BE34">
         <v>9403000000.0</v>
       </c>
-      <c r="BD34"/>
-      <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
     </row>
-    <row r="35" spans="1:95">
+    <row r="35" spans="1:97">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
+        <v>5303000000.0</v>
+      </c>
+      <c r="C35">
+        <v>5213000000.0</v>
+      </c>
+      <c r="D35">
         <v>5230000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>4055000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>4409000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>4404000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>4432000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>4416000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>4538000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>4044000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>4626000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>4607000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>4840000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>5048000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>5010000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>5172000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>5275000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>5309000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>5417000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>5458000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>5570000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>5554000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>5629000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>6206000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>6261000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>6256000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>9561000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>8832000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>8314000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>9426000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>9524000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>9588000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>9938000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>10024000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>10135000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>10970000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>10599000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>10695000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>12075000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>12148000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>9501000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>3426000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>3411000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>17135000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>9091000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>8713000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>8711000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>8769000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>2912000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>2972000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>3025000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>3626000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>3416000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>3351000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>3908000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>3543000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>3726000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>2569000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>11166000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>11068000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>11031000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>11442000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>11271000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>11402000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>11516000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>10488000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>3297000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>3274000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>2466000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>1774000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>1615000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>1636000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>1906000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>2170000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>2121000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>2145000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>2157000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>2637000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>2586000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>2533000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>2786000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>2160000000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>1978000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>1881000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>1809000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>1742000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>1839000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>1784000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>3771000000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>3865000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>3739000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>3912000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>13961000000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>14221000000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>14506000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>2963000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:95">
+    <row r="36" spans="1:97">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
+        <v>250000000.0</v>
+      </c>
+      <c r="C36">
+        <v>240000000.0</v>
+      </c>
+      <c r="D36">
         <v>232000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>288000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>249000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>263000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>248000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>96000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>239000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>75000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>74000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>70000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>200000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>195000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>195000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>192000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>201000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>211000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>202000000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>215000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>221000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>230000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>243000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>234000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>269000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>269000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>502000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>514000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>605000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>624000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>680000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>416000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>474000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>455000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>458000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>481000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>1293000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>1271000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>1274000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>1244000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>3035000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>-38659000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>-45607000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>15245000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>3888000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>3806000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>3218000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>2759000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>-41674000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>-43119000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>-42563000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>-22730000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>-42855000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-42798000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-43957000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>-24597000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>-43043000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>-42437000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>2568000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>2568000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>2605000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>2731000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>2664000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>2620000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>2550000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>2393000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>-39733000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>-23847000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>-38514000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>-37266000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>-35259000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>-22058000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>-36098000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>-37941000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>-36486000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>-2038000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>-33175000000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>-35748000000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>-32903000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>-1718000000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>-31199000000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>-30631000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>-30058000000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>-1370000000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>-28298000000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>-27835000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>-28168000000.0</v>
       </c>
-      <c r="CI36"/>
-      <c r="CJ36">
+      <c r="CK36"/>
+      <c r="CL36">
         <v>-25357000000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>-25057000000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>-25170000000.0</v>
       </c>
-      <c r="CM36"/>
-      <c r="CN36">
+      <c r="CO36"/>
+      <c r="CP36">
         <v>-7188000000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>-6938000000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>-6757000000.0</v>
       </c>
-      <c r="CQ36"/>
+      <c r="CS36"/>
     </row>
-    <row r="37" spans="1:95">
+    <row r="37" spans="1:97">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...4 lines deleted...]
-      </c>
+      <c r="Z37"/>
+      <c r="AA37"/>
       <c r="AB37">
         <v>14000000.0</v>
       </c>
       <c r="AC37">
-        <v>12000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="AD37">
-        <v>12000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="AE37">
         <v>12000000.0</v>
       </c>
       <c r="AF37">
-        <v>14000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="AG37">
-        <v>14000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="AH37">
         <v>14000000.0</v>
       </c>
       <c r="AI37">
         <v>14000000.0</v>
       </c>
       <c r="AJ37">
-        <v>13000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="AK37">
-        <v>13000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="AL37">
         <v>13000000.0</v>
       </c>
       <c r="AM37">
+        <v>13000000.0</v>
+      </c>
+      <c r="AN37">
+        <v>13000000.0</v>
+      </c>
+      <c r="AO37">
         <v>26000000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AP37">
         <v>2170000000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AQ37">
         <v>2194000000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AR37">
         <v>2135000000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AS37">
         <v>2085000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2324000000.0</v>
       </c>
       <c r="AT37"/>
       <c r="AU37">
+        <v>2324000000.0</v>
+      </c>
+      <c r="AV37"/>
+      <c r="AW37">
         <v>2488000000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AX37">
         <v>2739000000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AY37">
         <v>3029000000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AZ37">
         <v>2983000000.0</v>
       </c>
-      <c r="AY37">
+      <c r="BA37">
         <v>2929000000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BB37">
         <v>3008000000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BC37">
         <v>3043000000.0</v>
       </c>
-      <c r="BB37"/>
-      <c r="BC37">
+      <c r="BD37"/>
+      <c r="BE37">
         <v>3324000000.0</v>
       </c>
-      <c r="BD37"/>
-      <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
     </row>
-    <row r="38" spans="1:95">
+    <row r="38" spans="1:97">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>166000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>119000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>125000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>122000000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>131000000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>119000000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>245000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>247000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>254000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>135000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>201000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>329000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>246000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>399000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>307000000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>418000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>470000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>509000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>412000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>345000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>813000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>870000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>815000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>915000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>858000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>989000000.0</v>
       </c>
-      <c r="AF38"/>
-      <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>13067000000.0</v>
       </c>
-      <c r="AQ38"/>
-      <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
@@ -12560,688 +12734,702 @@
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
+      <c r="CR38"/>
+      <c r="CS38"/>
     </row>
-    <row r="39" spans="1:95">
+    <row r="39" spans="1:97">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
+        <v>381000000.0</v>
+      </c>
+      <c r="C39">
+        <v>407000000.0</v>
+      </c>
+      <c r="D39">
         <v>307000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>392000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>289000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>283000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>215000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>249000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>239000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>235000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>221000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>249000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>212000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>207000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>187000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>206000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>181000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>187000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>250000000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>195000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>211000000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>212000000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>202000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>217000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>213000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>221000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>311000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1727000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>259000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>260000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>306000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>314000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>317000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>324000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>379000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>374000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>357000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>305000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>319000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>802000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>2375000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1260000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>1048000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>2953000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>1769000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>1800000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>1889000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>-29000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>1333000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>998000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>1084000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>920000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>1231000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>1282000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>-311000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>1154000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>-80000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>-346000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>1511000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>933000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>865000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>959000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>953000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>873000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>947000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>876000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>-80000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>-30000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>136000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>408000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>680000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>-356000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>-1380000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>-1960000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>-1885000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>2239000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>-552000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>-1859000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>-516000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>3124000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>-95000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>-77000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>-290000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>3206000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>9000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>-145000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>-762000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>2002000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>1004000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>880000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>896000000.0</v>
       </c>
-      <c r="CM39"/>
-      <c r="CN39">
+      <c r="CO39"/>
+      <c r="CP39">
         <v>1055000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>925000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>894000000.0</v>
       </c>
-      <c r="CQ39"/>
+      <c r="CS39"/>
     </row>
-    <row r="40" spans="1:95">
+    <row r="40" spans="1:97">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
+        <v>563000000.0</v>
+      </c>
+      <c r="C40">
+        <v>500000000.0</v>
+      </c>
+      <c r="D40">
         <v>411000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>511000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>555000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>462000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>406000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>498000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>540000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>487000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>444000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>496000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>560000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>169000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-3462000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>488000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>481000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>417000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>380000000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>422000000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>471000000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>466000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>502000000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>545000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>590000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>569000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>808000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>1957000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>923000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>976000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>917000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>827000000.0</v>
       </c>
       <c r="AG40">
         <v>839000000.0</v>
       </c>
       <c r="AH40">
+        <v>827000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>839000000.0</v>
+      </c>
+      <c r="AJ40">
         <v>800000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>872000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>892000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>866000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>862000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>880000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>1771000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>38000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>120000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>3557000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>-409000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>1788000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>1747000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>-742000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>-663000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>-557000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>-848000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>-96000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>-456000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>-517000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>3151000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>-603000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>2945000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>2553000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>2951000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>2438000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>2144000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>2179000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>2182000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>2222000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>2114000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>2165000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>-179000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>-19000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>-181000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>2191000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>95000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>1217000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>2842000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>2788000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>3298000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>3265000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>2265000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>2416000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>2298000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>3364000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>4459000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>3245000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>3095000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>3532000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>3418000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>2945000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>3472000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>3526000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>2388000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>2104000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>2126000000.0</v>
       </c>
-      <c r="CM40"/>
-      <c r="CN40">
+      <c r="CO40"/>
+      <c r="CP40">
         <v>1118000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>1273000000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>894000000.0</v>
       </c>
-      <c r="CQ40"/>
+      <c r="CS40"/>
     </row>
-    <row r="41" spans="1:95">
+    <row r="41" spans="1:97">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>963000000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>943000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>927000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1025000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1140000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>1111000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>1231000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>1210000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1327000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1405000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1507000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>1473000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>1470000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>3596000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>3731000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>3215000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>3314000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>3410000000.0</v>
       </c>
-      <c r="AE41"/>
-      <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
@@ -13261,335 +13449,343 @@
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
     </row>
-    <row r="42" spans="1:95">
+    <row r="42" spans="1:97">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
+        <v>1438000000.0</v>
+      </c>
+      <c r="C42">
+        <v>1919000000.0</v>
+      </c>
+      <c r="D42">
         <v>2187000000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>2531000000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>2717000000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>2898000000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>3095000000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>3206000000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>3386000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>3486000000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>3542000000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>3682000000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>3770000000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>3782000000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>3941000000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>3947000000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>3998000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>4079000000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>4123000000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>4291000000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>4473000000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>4481000000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>4671000000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>4668000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>4683000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>4703000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>7326000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>7319000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>7314000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>7484000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>7644000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>8319000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>8310000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>8295000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>8280000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>8266000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>8294000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>8262000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>8249000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>8214000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>8200000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>7233000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>-8059000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>7194000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>7127000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>6316000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>6286000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>6300000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>5634000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>4360000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>4309000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>3747000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>3726000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>3712000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>3692000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>3679000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>3667000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>3648000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>3625000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>3609000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>3591000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>3563000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>3535000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>2941000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>2923000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>2914000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>2909000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>2340000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>2344000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>2329000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>2307000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>1524000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>1516000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>1975000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>1959000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>2389000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>3250000000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>4073000000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>3837000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>3873000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>3789000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>3855000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>3877000000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>3876000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>3879000000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>3870000000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>3875000000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>3904000000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>3832000000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>3820000000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>3806000000.0</v>
       </c>
-      <c r="CM42"/>
-      <c r="CN42">
+      <c r="CO42"/>
+      <c r="CP42">
         <v>3723000000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>3296000000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>3279000000.0</v>
       </c>
-      <c r="CQ42"/>
+      <c r="CS42"/>
     </row>
-    <row r="43" spans="1:95">
+    <row r="43" spans="1:97">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13643,1450 +13839,1480 @@
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
     </row>
-    <row r="44" spans="1:95">
+    <row r="44" spans="1:97">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-      <c r="M44">
-[...4 lines deleted...]
-      </c>
+      <c r="M44"/>
+      <c r="N44"/>
       <c r="O44">
         <v>55000000.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>55000000.0</v>
+      </c>
       <c r="Q44">
         <v>55000000.0</v>
       </c>
-      <c r="R44">
-[...1 lines deleted...]
-      </c>
+      <c r="R44"/>
       <c r="S44">
         <v>55000000.0</v>
       </c>
       <c r="T44">
         <v>55000000.0</v>
       </c>
       <c r="U44">
         <v>55000000.0</v>
       </c>
       <c r="V44">
         <v>55000000.0</v>
       </c>
       <c r="W44">
         <v>55000000.0</v>
       </c>
-      <c r="X44"/>
+      <c r="X44">
+        <v>55000000.0</v>
+      </c>
       <c r="Y44">
         <v>55000000.0</v>
       </c>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>55000000.0</v>
       </c>
       <c r="AB44">
         <v>55000000.0</v>
       </c>
       <c r="AC44">
         <v>55000000.0</v>
       </c>
       <c r="AD44">
         <v>55000000.0</v>
       </c>
       <c r="AE44">
         <v>55000000.0</v>
       </c>
       <c r="AF44">
         <v>55000000.0</v>
       </c>
       <c r="AG44">
         <v>55000000.0</v>
       </c>
       <c r="AH44">
         <v>55000000.0</v>
       </c>
       <c r="AI44">
         <v>55000000.0</v>
       </c>
       <c r="AJ44">
-        <v>58000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="AK44">
-        <v>58000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="AL44">
         <v>58000000.0</v>
       </c>
       <c r="AM44">
         <v>58000000.0</v>
       </c>
       <c r="AN44">
         <v>58000000.0</v>
       </c>
       <c r="AO44">
         <v>58000000.0</v>
       </c>
       <c r="AP44">
         <v>58000000.0</v>
       </c>
       <c r="AQ44">
         <v>58000000.0</v>
       </c>
-      <c r="AR44"/>
+      <c r="AR44">
+        <v>58000000.0</v>
+      </c>
       <c r="AS44">
         <v>58000000.0</v>
       </c>
       <c r="AT44"/>
       <c r="AU44">
         <v>58000000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AV44"/>
+      <c r="AW44">
         <v>58000000.0</v>
       </c>
-      <c r="AW44">
-[...1 lines deleted...]
-      </c>
       <c r="AX44">
-        <v>55000000.0</v>
+        <v>58000000.0</v>
       </c>
       <c r="AY44">
         <v>55000000.0</v>
       </c>
       <c r="AZ44">
         <v>55000000.0</v>
       </c>
       <c r="BA44">
         <v>55000000.0</v>
       </c>
-      <c r="BB44"/>
+      <c r="BB44">
+        <v>55000000.0</v>
+      </c>
       <c r="BC44">
         <v>55000000.0</v>
       </c>
       <c r="BD44"/>
-      <c r="BE44"/>
+      <c r="BE44">
+        <v>55000000.0</v>
+      </c>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
     </row>
-    <row r="45" spans="1:95">
+    <row r="45" spans="1:97">
       <c r="A45" t="s">
         <v>68</v>
       </c>
       <c r="B45">
+        <v>6448000000.0</v>
+      </c>
+      <c r="C45">
+        <v>6309000000.0</v>
+      </c>
+      <c r="D45">
         <v>5893000000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>5991000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>6069000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>5842000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>5815000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>5691000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>5551000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>5604000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>5399000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>5537000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>5401000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>5281000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>5240000000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>5301000000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>5053000000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45">
         <v>2515000000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>2524000000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>2592000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>2552000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>2676000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>5600000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>5715000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>5633000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>5794000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>6029000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>5704000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>5645000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>5582000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>5628000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>5594000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>5526000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>5507000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>5473000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>5499000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>15122000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>34441000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>34421000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>14815000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>14752000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>15274000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>15288000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>16426000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>36747000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>37897000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>37405000000.0</v>
       </c>
-      <c r="AY45"/>
-      <c r="AZ45">
+      <c r="BA45"/>
+      <c r="BB45">
         <v>37326000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>37261000000.0</v>
       </c>
-      <c r="BB45"/>
-      <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
-      <c r="BF45">
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45">
         <v>19616000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>19416000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>19471000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>20723000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>20367000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>20161000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>19914000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>19138000000.0</v>
       </c>
-      <c r="BN45"/>
-      <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
     </row>
-    <row r="46" spans="1:95">
+    <row r="46" spans="1:97">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
+        <v>2912000000.0</v>
+      </c>
+      <c r="C46">
+        <v>2817000000.0</v>
+      </c>
+      <c r="D46">
         <v>2614000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2593000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2551000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2526000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2440000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>2541000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2358000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2464000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2440000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2456000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>2296000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>2319000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2321000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2332000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2288000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>2340000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2400000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2467000000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2483000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2515000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2524000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2592000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2552000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>2558000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>5358000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>5463000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>5377000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>5517000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>5727000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>5704000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>5645000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>5582000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>5628000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>5594000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>5526000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>5507000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>5473000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>5494000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>15122000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>34441000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>34421000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>5425000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>14752000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>15274000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>15288000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>16426000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>36747000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>37897000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>37405000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>17639000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>37326000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>37261000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>38378000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>18947000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>37718000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>37219000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>19616000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>19416000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>19471000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>20723000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>20367000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>20161000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>19914000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>19138000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>35757000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>19828000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>34932000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>33844000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>32091000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>17455000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>32877000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>33953000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>32829000000.0</v>
       </c>
-      <c r="BW46"/>
-      <c r="BX46">
+      <c r="BY46"/>
+      <c r="BZ46">
         <v>30660000000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>31392000000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>30237000000.0</v>
       </c>
-      <c r="CA46"/>
-      <c r="CB46">
+      <c r="CC46"/>
+      <c r="CD46">
         <v>29025000000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>28387000000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>27507000000.0</v>
       </c>
-      <c r="CE46"/>
-      <c r="CF46">
+      <c r="CG46"/>
+      <c r="CH46">
         <v>26838000000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>26379000000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>26080000000.0</v>
       </c>
-      <c r="CI46"/>
-      <c r="CJ46">
+      <c r="CK46"/>
+      <c r="CL46">
         <v>25132000000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>24820000000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>24930000000.0</v>
       </c>
-      <c r="CM46"/>
-      <c r="CN46">
+      <c r="CO46"/>
+      <c r="CP46">
         <v>24490000000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>24149000000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>23606000000.0</v>
       </c>
-      <c r="CQ46"/>
+      <c r="CS46"/>
     </row>
-    <row r="47" spans="1:95">
+    <row r="47" spans="1:97">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>2755000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>2714000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>2695000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>2598000000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>2541000000.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>2517000000.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>2296000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>2319000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>2321000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>2332000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2394000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2340000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2400000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2467000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>2483000000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>2515000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2524000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2592000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>2671000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>2558000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>5358000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>5463000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>5377000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>5517000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>5727000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>5704000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>5645000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>5582000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>5628000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>5594000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>5526000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>5507000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>5473000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>5499000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>15122000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>15017000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>15016000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>14815000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>15274000000.0</v>
       </c>
       <c r="AT47"/>
       <c r="AU47">
+        <v>15274000000.0</v>
+      </c>
+      <c r="AV47"/>
+      <c r="AW47">
         <v>16426000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>16716000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>17611000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>17613000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>17639000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>17861000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>18111000000.0</v>
       </c>
-      <c r="BB47"/>
-      <c r="BC47">
+      <c r="BD47"/>
+      <c r="BE47">
         <v>18947000000.0</v>
       </c>
-      <c r="BD47"/>
-      <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
+      <c r="CR47"/>
+      <c r="CS47"/>
     </row>
-    <row r="48" spans="1:95">
+    <row r="48" spans="1:97">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48">
+        <v>5621000000.0</v>
+      </c>
+      <c r="C48">
+        <v>5110000000.0</v>
+      </c>
+      <c r="D48">
         <v>4625000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>4093000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>3722000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>3434000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>3068000000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>2766000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>2453000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>2186000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>1942000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>1720000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>1485000000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>1334000000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>1159000000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>1028000000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>917000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>863000000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>725000000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>603000000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>534000000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>517000000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>443000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>364000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>258000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>223000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>335000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>129000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-179000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-256000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-134000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-358000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-943000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-1073000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-1164000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-1248000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-519000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-567000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-768000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-1226000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>8940000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>8871000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>8753000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>8834000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>9553000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>9605000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>9520000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>9379000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>9276000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>9163000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>9061000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>9272000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>11611000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>11653000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>11805000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>11689000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>11447000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>11655000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>11690000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>11629000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>11820000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>11714000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>11424000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>11149000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>10922000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>10892000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>10787000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>11020000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>11297000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>11281000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>11734000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>12400000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>13600000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>13607000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>13063000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>13039000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>12405000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>12146000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>11579000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>11066000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>10706000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>10431000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>9818000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>9345000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>9124000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>9093000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>8765000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>8636000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>8367000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>8347000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>8074000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>7850000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>7560000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>7413000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>7451000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>7428000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:95">
+    <row r="49" spans="1:97">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>1334000000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>1159000000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>1028000000.0</v>
       </c>
-      <c r="P49"/>
-      <c r="Q49">
+      <c r="R49"/>
+      <c r="S49">
         <v>863000000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>725000000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>603000000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>534000000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>517000000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>443000000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>364000000.0</v>
       </c>
-      <c r="X49"/>
-      <c r="Y49">
+      <c r="Z49"/>
+      <c r="AA49">
         <v>223000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>335000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>129000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-179000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-256000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-134000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-358000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-943000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-1073000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-1164000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-1248000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-519000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-567000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-768000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-1027000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>8940000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>8871000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>8753000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>8834000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>9605000000.0</v>
       </c>
       <c r="AT49"/>
       <c r="AU49">
+        <v>9605000000.0</v>
+      </c>
+      <c r="AV49"/>
+      <c r="AW49">
         <v>9379000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>9276000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>9163000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>9061000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>9272000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>11611000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>11653000000.0</v>
       </c>
-      <c r="BB49"/>
-      <c r="BC49">
+      <c r="BD49"/>
+      <c r="BE49">
         <v>11689000000.0</v>
       </c>
-      <c r="BD49"/>
-      <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
     </row>
-    <row r="50" spans="1:95">
+    <row r="50" spans="1:97">
       <c r="A50" t="s">
         <v>73</v>
       </c>
       <c r="B50">
+        <v>391000000.0</v>
+      </c>
+      <c r="C50">
+        <v>451000000.0</v>
+      </c>
+      <c r="D50">
         <v>636000000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>191000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>1000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>5000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>7000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>6000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>1000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>782000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>206000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>206000000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50">
         <v>1000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>1000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>3000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>5000000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>14000000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>13000000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>489000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>376000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>384000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>391000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>1342000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>1034000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>1434000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>434000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>435000000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
@@ -15106,829 +15332,845 @@
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
     </row>
-    <row r="51" spans="1:95">
+    <row r="51" spans="1:97">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
+        <v>4443000000.0</v>
+      </c>
+      <c r="C51">
+        <v>4510000000.0</v>
+      </c>
+      <c r="D51">
         <v>4686000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>3050000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>3474000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>3428000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>3483000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>3471000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>3394000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>3817000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>3692000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>3835000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>3826000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3989000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>3988000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>4194000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>4282000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>4284000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>4341000000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>4346000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>4286000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>4369000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>4713000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>5213000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>5081000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>5086000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>7377000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>6205000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>6339000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>6335000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>6334000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>6330000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>6357000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>6357000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>6354000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6857000000.0</v>
       </c>
       <c r="AK51">
         <v>6844000000.0</v>
       </c>
       <c r="AL51">
+        <v>6857000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>6844000000.0</v>
+      </c>
+      <c r="AN51">
         <v>8093000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>8084000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>10274000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>8311000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>8297000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>8827000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>9227000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>8739000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>8737000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>8798000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>8854000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>7745000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>7662000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>7664000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>7689000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>7755000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>1076000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>8364000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>1131000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>677000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>8746000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>9085000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>9147000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>9283000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>9073000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>9073000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>9190000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>9592000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>832000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>845000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>1006000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>778000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>765000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>534000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>552000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>656000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>602000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>771000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>773000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>1201000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>1177000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>985000000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>1296000000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>423000000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>429000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>358000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>317000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>305000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>377000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>324000000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>541000000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>552000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>528000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>579000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>7855000000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>8057000000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>8779000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>122000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:95">
+    <row r="52" spans="1:97">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
+        <v>391000000.0</v>
+      </c>
+      <c r="C52">
+        <v>451000000.0</v>
+      </c>
+      <c r="D52">
         <v>636000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>191000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>42000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>46000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>46000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>43000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>819000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>206000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>238000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>32000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>3989000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>3988000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>32000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>32000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>33000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>35000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>38000000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>14000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>49000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>489000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>414000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>384000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>391000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>1412000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>1105000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>1434000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>435000000.0</v>
       </c>
       <c r="AE52">
         <v>434000000.0</v>
       </c>
       <c r="AF52">
+        <v>435000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>434000000.0</v>
+      </c>
+      <c r="AH52">
         <v>42000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>45000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>45000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>38000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>55000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>48000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>47000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>40000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>773000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>33000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>40000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>41000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>136000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>26000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>26000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>29000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>57000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>133000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>53000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>57000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>59000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>55000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>51000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>53000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>591000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>559000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>128000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>445000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>489000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>510000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>572000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>231000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>200000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>1311000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>166000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>176000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>343000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>663000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>680000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>478000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>498000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>609000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>548000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>569000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>575000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>545000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>516000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>475000000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>441000000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>361000000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>370000000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>300000000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>270000000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>257000000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>330000000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>267000000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>44000000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>54000000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>38000000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>56000000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>198000000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>112000000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>107000000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>37000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:95">
+    <row r="53" spans="1:97">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53">
         <v>4000000.0</v>
       </c>
-      <c r="E53"/>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53">
         <v>446000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>1020000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>1465000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>1466000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>2724000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>1685000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>1647000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>1928000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>1931000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>1944000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>1946000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>1979000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>1949000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>1907000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>1908000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>1848000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>1862000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>1860000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>1831000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>1775000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>587000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>371000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>386000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>365000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>373000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>326000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>323000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>273000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>1058000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>1061000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>940000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>850000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>801000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>1915000000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>2689000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>3353000000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>3133000000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>2038000000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>1981000000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>3327000000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>1903000000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CC53">
         <v>1722000000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CD53">
         <v>1379000000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CE53">
         <v>1411000000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CF53">
         <v>1644000000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CG53">
         <v>1370000000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CH53">
         <v>1263000000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CI53">
         <v>1183000000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CJ53">
         <v>1897000000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CK53">
         <v>2066000000.0</v>
       </c>
-      <c r="CJ53"/>
-      <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53">
         <v>69000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:95">
+    <row r="54" spans="1:97">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -15982,1200 +16224,1226 @@
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
     </row>
-    <row r="55" spans="1:95">
+    <row r="55" spans="1:97">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
+        <v>13280000000.0</v>
+      </c>
+      <c r="C55">
+        <v>13251000000.0</v>
+      </c>
+      <c r="D55">
         <v>13067000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>11179000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>11177000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>11046000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>10772000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>10519000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>10558000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>10679000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>10410000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>10428000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>10166000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>10233000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>10174000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>10255000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>9929000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>10052000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>10129000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>10219000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>10357000000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>10379000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>10971000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>11446000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>11339000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>11363000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>18465000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>17578000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>17484000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>17913000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>18361000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>18693000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>18327000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>18219000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>18219000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>18718000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>19237000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>19106000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>20157000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>20041000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>37448000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>13489000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>13067000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>36477000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>36587000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>36587000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>35694000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>37399000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>13078000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>10822000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>10188000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>10384000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>12193000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>12350000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>12891000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>12870000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>12950000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>12908000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>40703000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>40120000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>39598000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>41466000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>40336000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>39293000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>38370000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>37312000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>11684000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>12073000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>12080000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>12491000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>12982000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>13131000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>14356000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>14726000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>13989000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>12892000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>14187000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>16122000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>15407000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>15323000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>16056000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>16165000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>15644000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>15039000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>14996000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>14992000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>14998000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>14034000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>14372000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>14033000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>13867000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>31711000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>30989000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>30771000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>30356000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>29810000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:95">
+    <row r="56" spans="1:97">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
+        <v>4117000000.0</v>
+      </c>
+      <c r="C56">
+        <v>4193000000.0</v>
+      </c>
+      <c r="D56">
         <v>5657000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>3779000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>3824000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>3694000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>3554000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>3362000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>3391000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>3603000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>3340000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>3316000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>3111000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>3128000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>3057000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>3143000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>2846000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2837000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>2782000000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>2737000000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>2820000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>2799000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>3328000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>3672000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>3600000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>3702000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>6948000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>5843000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>5908000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>6018000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>6053000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>6581000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>6132000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>6075000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>5895000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>6378000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>6148000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>6033000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>6710000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>5886000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>9368000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>8093000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1362000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>7953000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>8592000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>7829000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>7722000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>8269000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>9689000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>7387000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>6765000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>6969000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>7049000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>7237000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>7768000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>7700000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>7775000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>7767000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>7883000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>7713000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>7670000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>7868000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>7209000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>6869000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>6519000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>6822000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>6619000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>7022000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>7032000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>7459000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>8048000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>8150000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>9272000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>9542000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>8894000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>8086000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>9394000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>9941000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>9238000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>9157000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>9770000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>9869000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>9382000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>8790000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>8697000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>8498000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>8424000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>7493000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>7797000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>7480000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>7300000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>6740000000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>6806000000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>6723000000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>6685000000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>6313000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:95">
+    <row r="57" spans="1:97">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
+        <v>2215000000.0</v>
+      </c>
+      <c r="C57">
+        <v>2306000000.0</v>
+      </c>
+      <c r="D57">
         <v>2315000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1771000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1625000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1600000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1548000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1549000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1517000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>2358000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1698000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1784000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1454000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1410000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1403000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1482000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1381000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1322000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1255000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1253000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1208000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1227000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1680000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1660000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1577000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1658000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>4107000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>4126000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>4460000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>3621000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>3659000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>3520000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>3014000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>2977000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>2802000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>2824000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>2677000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>2658000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>2587000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>2749000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>5500000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>5488000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>5555000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>5211000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>5147000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>5206000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>5064000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>5541000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>5354000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>5842000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>5267000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>6105000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>6040000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>6147000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>6500000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>5942000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>6531000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>6151000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>6292000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>6013000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>5623000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>5800000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>5717000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>5236000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>4682000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>5702000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>5144000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>5414000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>5017000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>5055000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>5287000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>7279000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>7043000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>7642000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>7782000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>7166000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>7547000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>7347000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>6904000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>7281000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>9414000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>8208000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>7930000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>7368000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>7217000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>6819000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>7450000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>6298000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>6029000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>5453000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>5314000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>5084000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>4631000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>4645000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>4397000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>4461000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:95">
+    <row r="58" spans="1:97">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
+        <v>7518000000.0</v>
+      </c>
+      <c r="C58">
+        <v>7519000000.0</v>
+      </c>
+      <c r="D58">
         <v>7545000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>5826000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>6034000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>6004000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>5980000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>5965000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>6055000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>6402000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>6324000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>6391000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>6294000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>6458000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>6413000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>6654000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>6656000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>6631000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>6672000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>6711000000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>6778000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>6781000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>7309000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>7866000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>7838000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>7914000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>13668000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>12957000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>12774000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>13047000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>13183000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>13108000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>12952000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>13001000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>12937000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>13794000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>13276000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>13353000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>14662000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>14879000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>25673000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>21610000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>21779000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>22346000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>23993000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>24273000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>24120000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>25093000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>21987000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>21603000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>21231000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>22220000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>22365000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>22693000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>23332000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>23656000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>23337000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>22584000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>26561000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>26276000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>24679000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>25814000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>25562000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>25682000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>25017000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>24703000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>21985000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>22912000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>21881000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>22067000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>21975000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>23490000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>21233000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>21165000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>20894000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>20327000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>20960000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>21142000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>20652000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>20752000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>36304000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>19877000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>19609000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>18958000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>18664000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>18637000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>19142000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>17893000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>18391000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>18094000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>18448000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>18296000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>18592000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>18866000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>18903000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>18590000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:95">
+    <row r="59" spans="1:97">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -17229,458 +17497,468 @@
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
     </row>
-    <row r="60" spans="1:95">
+    <row r="60" spans="1:97">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
+        <v>5762000000.0</v>
+      </c>
+      <c r="C60">
+        <v>5732000000.0</v>
+      </c>
+      <c r="D60">
         <v>5522000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>5353000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>5143000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>5042000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>4792000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>4554000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>4503000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>4277000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>4086000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>4037000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>3872000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>3775000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>3761000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>3601000000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>3273000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>3421000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>3457000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>3508000000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>3579000000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>3598000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>3662000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>3580000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>3501000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>3449000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>4783000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>4607000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>4696000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>4854000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>5166000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>5573000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>5361000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>5204000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>5268000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>4910000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>5948000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>5740000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>5482000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>5136000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>11775000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>12335000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>14131000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>12046000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>12594000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>12314000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>11574000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>12306000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>12396000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>11677000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>11391000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>10593000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>12856000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>12815000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>13421000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>13199000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>13570000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>13658000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>14142000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>13844000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>14919000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>15652000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>14774000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>13611000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>13353000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>12609000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>12669000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>12420000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>13234000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>12817000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>12437000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>11735000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>15065000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>16702000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>15813000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>16016000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>15914000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>16832000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>15422000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>14631000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>14705000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>14420000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>13929000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>13373000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>13645000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>13356000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>13403000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>13300000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>12555000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>12275000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>12294000000.0</v>
       </c>
-      <c r="CM60"/>
-      <c r="CN60">
+      <c r="CO60"/>
+      <c r="CP60">
         <v>11117000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>10389000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>10083000000.0</v>
       </c>
-      <c r="CQ60"/>
+      <c r="CS60"/>
     </row>
-    <row r="61" spans="1:95">
+    <row r="61" spans="1:97">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
-      <c r="AO61">
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61">
         <v>-2647000000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AR61">
         <v>-2657000000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AS61">
         <v>-2825000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-2834000000.0</v>
       </c>
       <c r="AT61"/>
       <c r="AU61">
+        <v>-2834000000.0</v>
+      </c>
+      <c r="AV61"/>
+      <c r="AW61">
         <v>-3042000000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AX61">
         <v>-3129000000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AY61">
         <v>-3275000000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AZ61">
         <v>-3395000000.0</v>
       </c>
-      <c r="AY61">
+      <c r="BA61">
         <v>-3762000000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BB61">
         <v>-3810000000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BC61">
         <v>-3812000000.0</v>
       </c>
-      <c r="BB61"/>
-      <c r="BC61">
+      <c r="BD61"/>
+      <c r="BE61">
         <v>-3881000000.0</v>
       </c>
-      <c r="BD61"/>
-      <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
     </row>
-    <row r="62" spans="1:95">
+    <row r="62" spans="1:97">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17734,50 +18012,52 @@
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17866,51 +18146,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>5715000000.0</v>
       </c>
       <c r="C2">
         <v>5378000000.0</v>
       </c>
       <c r="D2">
         <v>5026000000.0</v>
       </c>
       <c r="E2">
         <v>4309000000.0</v>
       </c>
       <c r="F2">
         <v>3838000000.0</v>
       </c>
       <c r="G2">
         <v>4116000000.0</v>
       </c>
       <c r="H2">
         <v>5483000000.0</v>
       </c>
       <c r="I2">
         <v>11969000000.0</v>
       </c>
@@ -17940,51 +18220,51 @@
       </c>
       <c r="R2">
         <v>16902000000.0</v>
       </c>
       <c r="S2">
         <v>6000000.0</v>
       </c>
       <c r="T2">
         <v>24248000000.0</v>
       </c>
       <c r="U2">
         <v>23318000000.0</v>
       </c>
       <c r="V2">
         <v>21217000000.0</v>
       </c>
       <c r="W2">
         <v>18623000000.0</v>
       </c>
       <c r="X2">
         <v>17138000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>283000000.0</v>
       </c>
       <c r="C3">
         <v>277000000.0</v>
       </c>
       <c r="D3">
         <v>272000000.0</v>
       </c>
       <c r="E3">
         <v>265000000.0</v>
       </c>
       <c r="F3">
         <v>270000000.0</v>
       </c>
       <c r="G3">
         <v>279000000.0</v>
       </c>
       <c r="H3">
         <v>295000000.0</v>
       </c>
       <c r="I3">
         <v>576000000.0</v>
       </c>
@@ -18014,89 +18294,89 @@
       </c>
       <c r="R3">
         <v>1311000000.0</v>
       </c>
       <c r="S3">
         <v>1234000000.0</v>
       </c>
       <c r="T3">
         <v>1269000000.0</v>
       </c>
       <c r="U3">
         <v>1280000000.0</v>
       </c>
       <c r="V3">
         <v>1267000000.0</v>
       </c>
       <c r="W3">
         <v>1212000000.0</v>
       </c>
       <c r="X3">
         <v>1202000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>50000000.0</v>
       </c>
       <c r="H4">
         <v>50000000.0</v>
       </c>
       <c r="I4">
         <v>50000000.0</v>
       </c>
       <c r="J4">
         <v>50000000.0</v>
       </c>
       <c r="K4">
         <v>184000000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5">
         <v>1991000000.0</v>
       </c>
       <c r="C5">
         <v>1565000000.0</v>
       </c>
       <c r="D5">
         <v>1193000000.0</v>
       </c>
       <c r="E5">
         <v>835000000.0</v>
       </c>
       <c r="F5">
         <v>583000000.0</v>
       </c>
       <c r="G5">
         <v>552000000.0</v>
       </c>
       <c r="H5">
         <v>548000000.0</v>
       </c>
       <c r="I5">
         <v>1244000000.0</v>
       </c>
@@ -18126,51 +18406,51 @@
       </c>
       <c r="R5">
         <v>-1968000000.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>3718000000.0</v>
       </c>
       <c r="U5">
         <v>2699000000.0</v>
       </c>
       <c r="V5">
         <v>1335000000.0</v>
       </c>
       <c r="W5">
         <v>1597000000.0</v>
       </c>
       <c r="X5">
         <v>1034000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>2274000000.0</v>
       </c>
       <c r="C6">
         <v>1842000000.0</v>
       </c>
       <c r="D6">
         <v>1465000000.0</v>
       </c>
       <c r="E6">
         <v>1100000000.0</v>
       </c>
       <c r="F6">
         <v>853000000.0</v>
       </c>
       <c r="G6">
         <v>831000000.0</v>
       </c>
       <c r="H6">
         <v>843000000.0</v>
       </c>
       <c r="I6">
         <v>1820000000.0</v>
       </c>
@@ -18200,123 +18480,123 @@
       </c>
       <c r="R6">
         <v>-657000000.0</v>
       </c>
       <c r="S6">
         <v>1234000000.0</v>
       </c>
       <c r="T6">
         <v>4987000000.0</v>
       </c>
       <c r="U6">
         <v>3979000000.0</v>
       </c>
       <c r="V6">
         <v>2602000000.0</v>
       </c>
       <c r="W6">
         <v>2809000000.0</v>
       </c>
       <c r="X6">
         <v>2236000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>50000000.0</v>
       </c>
       <c r="H8">
         <v>344000000.0</v>
       </c>
       <c r="I8">
         <v>-59000000.0</v>
       </c>
       <c r="J8">
         <v>-272000000.0</v>
       </c>
       <c r="K8">
         <v>121000000.0</v>
       </c>
       <c r="L8">
         <v>-165000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>2537000000.0</v>
       </c>
       <c r="C9">
         <v>2052000000.0</v>
       </c>
       <c r="D9">
         <v>1614000000.0</v>
       </c>
       <c r="E9">
         <v>1354000000.0</v>
       </c>
       <c r="F9">
         <v>1134000000.0</v>
       </c>
       <c r="G9">
         <v>1143000000.0</v>
       </c>
       <c r="H9">
         <v>1615000000.0</v>
       </c>
       <c r="I9">
         <v>2053000000.0</v>
       </c>
@@ -18346,51 +18626,51 @@
       </c>
       <c r="R9">
         <v>-16902000000.0</v>
       </c>
       <c r="S9">
         <v>-6000000.0</v>
       </c>
       <c r="T9">
         <v>-24248000000.0</v>
       </c>
       <c r="U9">
         <v>-23318000000.0</v>
       </c>
       <c r="V9">
         <v>-21217000000.0</v>
       </c>
       <c r="W9">
         <v>-18623000000.0</v>
       </c>
       <c r="X9">
         <v>-17138000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>1840000000.0</v>
       </c>
       <c r="C10">
         <v>1383000000.0</v>
       </c>
       <c r="D10">
         <v>975000000.0</v>
       </c>
       <c r="E10">
         <v>606000000.0</v>
       </c>
       <c r="F10">
         <v>324000000.0</v>
       </c>
       <c r="G10">
         <v>171000000.0</v>
       </c>
       <c r="H10">
         <v>210000000.0</v>
       </c>
       <c r="I10">
         <v>868000000.0</v>
       </c>
@@ -18418,51 +18698,51 @@
       <c r="Q10">
         <v>-548000000.0</v>
       </c>
       <c r="R10">
         <v>-1498000000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10">
         <v>4491000000.0</v>
       </c>
       <c r="U10">
         <v>3432000000.0</v>
       </c>
       <c r="V10">
         <v>1933000000.0</v>
       </c>
       <c r="W10">
         <v>2204000000.0</v>
       </c>
       <c r="X10">
         <v>1669000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11">
         <v>332000000.0</v>
       </c>
       <c r="C11">
         <v>228000000.0</v>
       </c>
       <c r="D11">
         <v>210000000.0</v>
       </c>
       <c r="E11">
         <v>137000000.0</v>
       </c>
       <c r="F11">
         <v>66000000.0</v>
       </c>
       <c r="G11">
         <v>-40000000.0</v>
       </c>
       <c r="H11">
         <v>84000000.0</v>
       </c>
       <c r="I11">
         <v>226000000.0</v>
       </c>
@@ -18490,51 +18770,51 @@
       <c r="Q11">
         <v>148000000.0</v>
       </c>
       <c r="R11">
         <v>-574000000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11">
         <v>1555000000.0</v>
       </c>
       <c r="U11">
         <v>835000000.0</v>
       </c>
       <c r="V11">
         <v>441000000.0</v>
       </c>
       <c r="W11">
         <v>557000000.0</v>
       </c>
       <c r="X11">
         <v>404000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12">
         <v>151000000.0</v>
       </c>
       <c r="C12">
         <v>182000000.0</v>
       </c>
       <c r="D12">
         <v>218000000.0</v>
       </c>
       <c r="E12">
         <v>229000000.0</v>
       </c>
       <c r="F12">
         <v>259000000.0</v>
       </c>
       <c r="G12">
         <v>381000000.0</v>
       </c>
       <c r="H12">
         <v>338000000.0</v>
       </c>
       <c r="I12">
         <v>376000000.0</v>
       </c>
@@ -18564,145 +18844,145 @@
       </c>
       <c r="R12">
         <v>470000000.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>401000000.0</v>
       </c>
       <c r="U12">
         <v>384000000.0</v>
       </c>
       <c r="V12">
         <v>339000000.0</v>
       </c>
       <c r="W12">
         <v>270000000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13">
         <v>20000000.0</v>
       </c>
       <c r="C13">
         <v>20000000.0</v>
       </c>
       <c r="D13">
         <v>23000000.0</v>
       </c>
       <c r="E13">
         <v>6000000.0</v>
       </c>
       <c r="F13">
         <v>259000000.0</v>
       </c>
       <c r="G13">
         <v>381000000.0</v>
       </c>
       <c r="H13">
         <v>25000000.0</v>
       </c>
       <c r="I13">
         <v>23000000.0</v>
       </c>
       <c r="J13">
         <v>19000000.0</v>
       </c>
       <c r="K13">
         <v>16000000.0</v>
       </c>
       <c r="L13">
         <v>505000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>14000000.0</v>
       </c>
       <c r="I14">
         <v>12000000.0</v>
       </c>
       <c r="J14">
         <v>14000000.0</v>
       </c>
       <c r="K14">
         <v>26000000.0</v>
       </c>
       <c r="L14">
         <v>125000000.0</v>
       </c>
       <c r="M14">
         <v>-91000000.0</v>
       </c>
       <c r="N14">
         <v>41000000.0</v>
       </c>
       <c r="O14">
         <v>-29000000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>1508000000.0</v>
       </c>
       <c r="C15">
         <v>1155000000.0</v>
       </c>
       <c r="D15">
         <v>765000000.0</v>
       </c>
       <c r="E15">
         <v>469000000.0</v>
       </c>
       <c r="F15">
         <v>258000000.0</v>
       </c>
       <c r="G15">
         <v>211000000.0</v>
       </c>
       <c r="H15">
         <v>470000000.0</v>
       </c>
       <c r="I15">
         <v>642000000.0</v>
       </c>
@@ -18730,51 +19010,51 @@
       <c r="Q15">
         <v>254000000.0</v>
       </c>
       <c r="R15">
         <v>-924000000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15">
         <v>2564000000.0</v>
       </c>
       <c r="U15">
         <v>2248000000.0</v>
       </c>
       <c r="V15">
         <v>1233000000.0</v>
       </c>
       <c r="W15">
         <v>1310000000.0</v>
       </c>
       <c r="X15">
         <v>938000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>1506000000.0</v>
       </c>
       <c r="C16">
         <v>1153000000.0</v>
       </c>
       <c r="D16">
         <v>763000000.0</v>
       </c>
       <c r="E16">
         <v>469000000.0</v>
       </c>
       <c r="F16">
         <v>256000000.0</v>
       </c>
       <c r="G16">
         <v>261000000.0</v>
       </c>
       <c r="H16">
         <v>470000000.0</v>
       </c>
       <c r="I16">
         <v>642000000.0</v>
       </c>
@@ -18786,51 +19066,51 @@
       </c>
       <c r="L16">
         <v>-391000000.0</v>
       </c>
       <c r="M16">
         <v>268000000.0</v>
       </c>
       <c r="N16">
         <v>-2285000000.0</v>
       </c>
       <c r="O16">
         <v>191000000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17">
         <v>1508000000.0</v>
       </c>
       <c r="C17">
         <v>1155000000.0</v>
       </c>
       <c r="D17">
         <v>765000000.0</v>
       </c>
       <c r="E17">
         <v>469000000.0</v>
       </c>
       <c r="F17">
         <v>258000000.0</v>
       </c>
       <c r="G17">
         <v>211000000.0</v>
       </c>
       <c r="H17">
         <v>470000000.0</v>
       </c>
       <c r="I17">
         <v>642000000.0</v>
       </c>
@@ -18842,199 +19122,199 @@
       </c>
       <c r="L17">
         <v>-197000000.0</v>
       </c>
       <c r="M17">
         <v>177000000.0</v>
       </c>
       <c r="N17">
         <v>-2244000000.0</v>
       </c>
       <c r="O17">
         <v>162000000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>-131000000.0</v>
       </c>
       <c r="C18">
         <v>-162000000.0</v>
       </c>
       <c r="D18">
         <v>-195000000.0</v>
       </c>
       <c r="E18">
         <v>-223000000.0</v>
       </c>
       <c r="F18">
         <v>-259000000.0</v>
       </c>
       <c r="G18">
         <v>-381000000.0</v>
       </c>
       <c r="H18">
         <v>-313000000.0</v>
       </c>
       <c r="I18">
         <v>-355000000.0</v>
       </c>
       <c r="J18">
         <v>-477000000.0</v>
       </c>
       <c r="K18">
         <v>-483000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-84000000.0</v>
       </c>
       <c r="F19">
         <v>-165000000.0</v>
       </c>
       <c r="G19">
         <v>-74000000.0</v>
       </c>
       <c r="H19">
         <v>-122000000.0</v>
       </c>
       <c r="I19">
         <v>-79000000.0</v>
       </c>
       <c r="J19">
         <v>640000000.0</v>
       </c>
       <c r="K19">
         <v>94000000.0</v>
       </c>
       <c r="L19">
         <v>-2000000.0</v>
       </c>
       <c r="M19">
         <v>-47000000.0</v>
       </c>
       <c r="N19">
         <v>25000000.0</v>
       </c>
       <c r="O19">
         <v>341000000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>56000000.0</v>
       </c>
       <c r="F20">
         <v>90000000.0</v>
       </c>
       <c r="G20">
         <v>182000000.0</v>
       </c>
       <c r="H20">
         <v>620000000.0</v>
       </c>
       <c r="I20">
         <v>9000000.0</v>
       </c>
       <c r="J20">
         <v>884000000.0</v>
       </c>
       <c r="K20">
         <v>155000000.0</v>
       </c>
       <c r="L20">
         <v>1220000000.0</v>
       </c>
       <c r="M20">
         <v>1168000000.0</v>
       </c>
       <c r="N20">
         <v>2513000000.0</v>
       </c>
       <c r="O20">
         <v>87000000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>2130000000.0</v>
       </c>
       <c r="C21">
         <v>1672000000.0</v>
       </c>
       <c r="D21">
         <v>1245000000.0</v>
       </c>
       <c r="E21">
         <v>1034000000.0</v>
       </c>
       <c r="F21">
         <v>866000000.0</v>
       </c>
       <c r="G21">
         <v>849000000.0</v>
       </c>
       <c r="H21">
         <v>1187000000.0</v>
       </c>
       <c r="I21">
         <v>1346000000.0</v>
       </c>
@@ -19062,79 +19342,79 @@
       <c r="Q21">
         <v>254000000.0</v>
       </c>
       <c r="R21">
         <v>-924000000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21">
         <v>2571000000.0</v>
       </c>
       <c r="U21">
         <v>2161000000.0</v>
       </c>
       <c r="V21">
         <v>1233000000.0</v>
       </c>
       <c r="W21">
         <v>1402000000.0</v>
       </c>
       <c r="X21">
         <v>1034000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>6122000000.0</v>
       </c>
       <c r="C23">
         <v>5758000000.0</v>
       </c>
       <c r="D23">
         <v>5395000000.0</v>
       </c>
       <c r="E23">
         <v>4629000000.0</v>
       </c>
       <c r="F23">
         <v>4106000000.0</v>
       </c>
       <c r="G23">
         <v>4410000000.0</v>
       </c>
       <c r="H23">
         <v>5911000000.0</v>
       </c>
       <c r="I23">
         <v>12676000000.0</v>
       </c>
@@ -19164,125 +19444,125 @@
       </c>
       <c r="R23">
         <v>19937000000.0</v>
       </c>
       <c r="S23">
         <v>6000000.0</v>
       </c>
       <c r="T23">
         <v>26257000000.0</v>
       </c>
       <c r="U23">
         <v>26947000000.0</v>
       </c>
       <c r="V23">
         <v>22763000000.0</v>
       </c>
       <c r="W23">
         <v>20089000000.0</v>
       </c>
       <c r="X23">
         <v>18627000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>283000000.0</v>
       </c>
       <c r="C25">
         <v>277000000.0</v>
       </c>
       <c r="D25">
         <v>272000000.0</v>
       </c>
       <c r="E25">
         <v>265000000.0</v>
       </c>
       <c r="F25">
         <v>270000000.0</v>
       </c>
       <c r="G25">
         <v>338000000.0</v>
       </c>
       <c r="H25">
         <v>536000000.0</v>
       </c>
       <c r="I25">
         <v>576000000.0</v>
       </c>
       <c r="J25">
         <v>551000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26">
         <v>37000000.0</v>
       </c>
       <c r="C26">
         <v>33000000.0</v>
       </c>
       <c r="D26">
         <v>36000000.0</v>
       </c>
       <c r="E26">
         <v>32000000.0</v>
       </c>
       <c r="F26">
         <v>17000000.0</v>
       </c>
       <c r="G26">
         <v>17000000.0</v>
       </c>
       <c r="H26">
         <v>28000000.0</v>
       </c>
       <c r="I26">
         <v>103000000.0</v>
       </c>
@@ -19310,85 +19590,85 @@
       <c r="Q26">
         <v>174000000.0</v>
       </c>
       <c r="R26">
         <v>169000000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26">
         <v>249000000.0</v>
       </c>
       <c r="U26">
         <v>213000000.0</v>
       </c>
       <c r="V26">
         <v>194000000.0</v>
       </c>
       <c r="W26">
         <v>182000000.0</v>
       </c>
       <c r="X26">
         <v>194000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>8000000.0</v>
       </c>
       <c r="F27">
         <v>8000000.0</v>
       </c>
       <c r="G27">
         <v>10000000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>385000000.0</v>
       </c>
       <c r="C28">
         <v>362000000.0</v>
       </c>
       <c r="D28">
         <v>343000000.0</v>
       </c>
       <c r="E28">
         <v>280000000.0</v>
       </c>
       <c r="F28">
         <v>259000000.0</v>
       </c>
       <c r="G28">
         <v>287000000.0</v>
       </c>
       <c r="H28">
         <v>704000000.0</v>
       </c>
       <c r="I28">
         <v>604000000.0</v>
       </c>
@@ -19416,101 +19696,101 @@
       <c r="Q28">
         <v>961000000.0</v>
       </c>
       <c r="R28">
         <v>1009000000.0</v>
       </c>
       <c r="S28"/>
       <c r="T28">
         <v>1472000000.0</v>
       </c>
       <c r="U28">
         <v>1402000000.0</v>
       </c>
       <c r="V28">
         <v>1352000000.0</v>
       </c>
       <c r="W28">
         <v>1284000000.0</v>
       </c>
       <c r="X28">
         <v>1295000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>332000000.0</v>
       </c>
       <c r="C29">
         <v>228000000.0</v>
       </c>
       <c r="D29">
         <v>210000000.0</v>
       </c>
       <c r="E29">
         <v>137000000.0</v>
       </c>
       <c r="F29">
         <v>66000000.0</v>
       </c>
       <c r="G29">
         <v>-40000000.0</v>
       </c>
       <c r="H29">
         <v>105000000.0</v>
       </c>
       <c r="I29">
         <v>226000000.0</v>
       </c>
       <c r="J29">
         <v>544000000.0</v>
       </c>
       <c r="K29">
         <v>1476000000.0</v>
       </c>
       <c r="L29">
         <v>339000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>407000000.0</v>
       </c>
       <c r="C30">
         <v>380000000.0</v>
       </c>
       <c r="D30">
         <v>369000000.0</v>
       </c>
       <c r="E30">
         <v>320000000.0</v>
       </c>
       <c r="F30">
         <v>268000000.0</v>
       </c>
       <c r="G30">
         <v>294000000.0</v>
       </c>
       <c r="H30">
         <v>428000000.0</v>
       </c>
       <c r="I30">
         <v>707000000.0</v>
       </c>
@@ -19540,51 +19820,51 @@
       </c>
       <c r="R30">
         <v>1178000000.0</v>
       </c>
       <c r="S30">
         <v>25761000000.0</v>
       </c>
       <c r="T30">
         <v>1721000000.0</v>
       </c>
       <c r="U30">
         <v>1615000000.0</v>
       </c>
       <c r="V30">
         <v>1546000000.0</v>
       </c>
       <c r="W30">
         <v>1466000000.0</v>
       </c>
       <c r="X30">
         <v>1489000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31">
         <v>-290000000.0</v>
       </c>
       <c r="C31">
         <v>-289000000.0</v>
       </c>
       <c r="D31">
         <v>-270000000.0</v>
       </c>
       <c r="E31">
         <v>-428000000.0</v>
       </c>
       <c r="F31">
         <v>-542000000.0</v>
       </c>
       <c r="G31">
         <v>-678000000.0</v>
       </c>
       <c r="H31">
         <v>-977000000.0</v>
       </c>
       <c r="I31">
         <v>-478000000.0</v>
       </c>
@@ -19612,51 +19892,51 @@
       <c r="Q31">
         <v>-802000000.0</v>
       </c>
       <c r="R31">
         <v>-574000000.0</v>
       </c>
       <c r="S31"/>
       <c r="T31">
         <v>1920000000.0</v>
       </c>
       <c r="U31">
         <v>1271000000.0</v>
       </c>
       <c r="V31">
         <v>700000000.0</v>
       </c>
       <c r="W31">
         <v>802000000.0</v>
       </c>
       <c r="X31">
         <v>-635000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B32">
         <v>8252000000.0</v>
       </c>
       <c r="C32">
         <v>7430000000.0</v>
       </c>
       <c r="D32">
         <v>6640000000.0</v>
       </c>
       <c r="E32">
         <v>5663000000.0</v>
       </c>
       <c r="F32">
         <v>4972000000.0</v>
       </c>
       <c r="G32">
         <v>5259000000.0</v>
       </c>
       <c r="H32">
         <v>7098000000.0</v>
       </c>
       <c r="I32">
         <v>14022000000.0</v>
       </c>
@@ -19691,956 +19971,974 @@
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP32"/>
+  <dimension ref="A1:CR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CD1" t="s">
         <v>146</v>
       </c>
       <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
       <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CL1" t="s">
         <v>152</v>
       </c>
       <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CP1" t="s">
         <v>155</v>
       </c>
+      <c r="CQ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>157</v>
+      </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>1700000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1596000000.0</v>
+      </c>
+      <c r="D2">
         <v>1459000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1485000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1437000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1434000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1359000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1350000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1321000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1356000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1357000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1280000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1254000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1263000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1229000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1150000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1096000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1052000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1011000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>984000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>995000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>927000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>932000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>915000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>961000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>992000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1254000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>968000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1387000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1413000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2955000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2994000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3049000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>3075000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2938000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2764000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2770000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2725000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2625000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2508000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>4533000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2533000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2400000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2437000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4559000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>4663000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4443000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>19137000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>14164000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>9260000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>4495000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>19286000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>14578000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>9780000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>4847000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>20486000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>15518000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>5154000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>5098000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>5228000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>5290000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>5247000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>4715000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>4538000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>4413000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>8223000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>4013000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>16902000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>11997000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>8109000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>4143000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>6000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>17926000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>11982000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>5892000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>24248000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>18095000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>12185000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>6007000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>23318000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>17186000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>11426000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>5459000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>21217000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>15758000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>10437000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>4981000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>18623000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>13992000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>9245000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>4438000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>17138000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>12672000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>8420000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>4073000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>93000000.0</v>
+      </c>
+      <c r="C3">
+        <v>84000000.0</v>
+      </c>
+      <c r="D3">
         <v>74000000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>73000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>72000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>69000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>69000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>73000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>68000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>69000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>67000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>68000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>68000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="O3">
         <v>67000000.0</v>
       </c>
       <c r="P3">
-        <v>65000000.0</v>
+        <v>69000000.0</v>
       </c>
       <c r="Q3">
         <v>67000000.0</v>
       </c>
       <c r="R3">
-        <v>66000000.0</v>
+        <v>65000000.0</v>
       </c>
       <c r="S3">
         <v>67000000.0</v>
       </c>
       <c r="T3">
-        <v>68000000.0</v>
+        <v>66000000.0</v>
       </c>
       <c r="U3">
         <v>67000000.0</v>
       </c>
       <c r="V3">
         <v>68000000.0</v>
       </c>
       <c r="W3">
         <v>67000000.0</v>
       </c>
       <c r="X3">
         <v>68000000.0</v>
       </c>
       <c r="Y3">
+        <v>67000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>68000000.0</v>
+      </c>
+      <c r="AA3">
         <v>73000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>71000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>68000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>70000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>78000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>137000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>149000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>141000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>144000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>142000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>141000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>140000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>137000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>133000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>133000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>316000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>313000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>309000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>137000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>318000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>320000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>321000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1372000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>346000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>340000000.0</v>
       </c>
       <c r="AY3">
         <v>350000000.0</v>
       </c>
       <c r="AZ3">
+        <v>340000000.0</v>
+      </c>
+      <c r="BA3">
+        <v>350000000.0</v>
+      </c>
+      <c r="BB3">
         <v>348000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>361000000.0</v>
       </c>
       <c r="BC3">
         <v>363000000.0</v>
       </c>
       <c r="BD3">
+        <v>361000000.0</v>
+      </c>
+      <c r="BE3">
+        <v>363000000.0</v>
+      </c>
+      <c r="BF3">
         <v>366000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>364000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>369000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>368000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>377000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>375000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>361000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>371000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>722000000.0</v>
       </c>
       <c r="BN3">
         <v>358000000.0</v>
       </c>
       <c r="BO3">
+        <v>722000000.0</v>
+      </c>
+      <c r="BP3">
+        <v>358000000.0</v>
+      </c>
+      <c r="BQ3">
         <v>369000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>342000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>317000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>283000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>277000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>317000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>321000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>319000000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>310000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>338000000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>317000000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>304000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>321000000.0</v>
       </c>
       <c r="CC3">
         <v>325000000.0</v>
       </c>
       <c r="CD3">
+        <v>321000000.0</v>
+      </c>
+      <c r="CE3">
+        <v>325000000.0</v>
+      </c>
+      <c r="CF3">
         <v>309000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>313000000.0</v>
       </c>
       <c r="CG3">
         <v>317000000.0</v>
       </c>
       <c r="CH3">
+        <v>313000000.0</v>
+      </c>
+      <c r="CI3">
+        <v>317000000.0</v>
+      </c>
+      <c r="CJ3">
         <v>320000000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>304000000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>300000000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>303000000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>305000000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>313000000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>295000000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>303000000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>285000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4">
         <v>-12000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="AB4">
         <v>62000000.0</v>
       </c>
-      <c r="AC4"/>
-      <c r="AD4"/>
+      <c r="AC4">
+        <v>62000000.0</v>
+      </c>
+      <c r="AD4">
+        <v>62000000.0</v>
+      </c>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
@@ -20661,622 +20959,636 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>769000000.0</v>
+      </c>
+      <c r="C5">
+        <v>700000000.0</v>
+      </c>
+      <c r="D5">
         <v>751000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>467000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>532000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>507000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>485000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>432000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>398000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>383000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>352000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>322000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>296000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>298000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>277000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>205000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>161000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>240000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>229000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>136000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>86000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>199000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>185000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>147000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>65000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>58000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>282000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>65000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>248000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-182000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>342000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>313000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>337000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>283000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>313000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-357000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>272000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>452000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>599000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>83000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>467000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>335000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>304000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>161000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>267000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>338000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>543000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>1061000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>475000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>320000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-274000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-1816000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>182000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>19000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>234000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>324000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-52000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>116000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>256000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>1185000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>352000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>621000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>557000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>432000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>151000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-47000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>1000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-1968000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-1608000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-1431000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-891000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>0.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>481000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>864000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>409000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>3718000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>1785000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>1155000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>1080000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>2699000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>855000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>1186000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>981000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>1335000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>505000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>599000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>527000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>1597000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>1335000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>667000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>572000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>1034000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>447000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>403000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>348000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>862000000.0</v>
+      </c>
+      <c r="C6">
+        <v>784000000.0</v>
+      </c>
+      <c r="D6">
         <v>825000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>540000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>604000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>576000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>554000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>505000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>466000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>452000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>419000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>390000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>364000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>365000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>346000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>272000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>226000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>307000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>295000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>203000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>154000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>266000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>253000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>214000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>133000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>131000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>353000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>133000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>318000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-104000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>479000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>462000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>478000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>427000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>455000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-216000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>412000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>589000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>732000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>216000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>783000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>648000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>613000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>298000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>585000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>658000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>864000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>2433000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>821000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>670000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>66000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1466000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>530000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>382000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>595000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>687000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>314000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>480000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>625000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>1553000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>729000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>996000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>918000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>803000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>509000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>675000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>359000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-1599000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-1266000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-1114000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-608000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>277000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>798000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>1185000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>728000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>4028000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>2123000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>1472000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>1384000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>3024000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>1176000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>1511000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>1290000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>1652000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>818000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>916000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>847000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>1901000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>1635000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>970000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>877000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>1347000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>742000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>706000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>633000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -21327,105 +21639,107 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
-[...4 lines deleted...]
-      </c>
+      <c r="S8"/>
+      <c r="T8"/>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
+      <c r="W8">
+        <v>0.0</v>
+      </c>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-12000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>62000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>191000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>37000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>15000000.0</v>
       </c>
-      <c r="AD8"/>
-      <c r="AE8">
+      <c r="AF8"/>
+      <c r="AG8">
         <v>-59000000.0</v>
       </c>
-      <c r="AF8"/>
-      <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
@@ -21443,1270 +21757,1300 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>1003000000.0</v>
+      </c>
+      <c r="C9">
+        <v>951000000.0</v>
+      </c>
+      <c r="D9">
         <v>854000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>683000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>652000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>619000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>583000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>541000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>514000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>524000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>467000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>451000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>404000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>385000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>374000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>363000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>337000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>341000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>313000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>301000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>288000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>268000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>277000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>323000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>173000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>261000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>380000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>166000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>407000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>405000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>586000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>478000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>475000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>498000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>507000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>507000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>466000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>536000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>567000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>454000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>679000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>701000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>655000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>554000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>1014000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>1234000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>1376000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>4769000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-7925000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-3424000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>959000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-19286000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-8813000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-3931000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>986000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-20486000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-9685000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>809000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>908000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>761000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>1129000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>1338000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>1243000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>1114000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1851000000.0</v>
       </c>
       <c r="BN9">
         <v>874000000.0</v>
       </c>
       <c r="BO9">
+        <v>1851000000.0</v>
+      </c>
+      <c r="BP9">
+        <v>874000000.0</v>
+      </c>
+      <c r="BQ9">
         <v>-16902000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-7382000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>-3865000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>4000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>-6000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>-10692000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>-4362000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>1483000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>-24248000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>-10708000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>-4119000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>1901000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>-23318000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>-9555000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>-3467000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>1785000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>-21217000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>-9192000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>-3674000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>1308000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>-18623000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>-8017000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>-3153000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>1258000000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>-17138000000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>5322000000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>5460000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>5112000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>721000000.0</v>
+      </c>
+      <c r="C10">
+        <v>649000000.0</v>
+      </c>
+      <c r="D10">
         <v>708000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>430000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>495000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>469000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>446000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>392000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>354000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>334000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>303000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>270000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>242000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>243000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>220000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>148000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>104000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>183000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>171000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>78000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>23000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>110000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>113000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>71000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-12000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-86000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>198000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-12000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>163000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-268000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>257000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>226000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>249000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>194000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>199000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-455000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>172000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>269000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>484000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-45000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>333000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>176000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>161000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-18000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>144000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>215000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>421000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>497000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>263000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-67000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-274000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-1816000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>182000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>107000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>234000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>324000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-76000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-6000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>138000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1063000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>280000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>517000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>505000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>548000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>60000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>228000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-88000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-1498000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-1104000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-1202000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-777000000.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>1892000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>1422000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>575000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>4491000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>4016000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>2303000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>1123000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>3432000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>3077000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>2221000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>1002000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>1933000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>1551000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>1109000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>525000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>2204000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>1740000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>1228000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>555000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>1669000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>430000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>408000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>363000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>154000000.0</v>
+      </c>
+      <c r="C11">
+        <v>115000000.0</v>
+      </c>
+      <c r="D11">
         <v>128000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>58000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>110000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>62000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>102000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>78000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>22000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>68000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>60000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>34000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>54000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>50000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>72000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>37000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>24000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>36000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>40000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-4000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>36000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>33000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-35000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-48000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-2000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>45000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-48000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>105000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-132000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>70000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>8000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>88000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>74000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>56000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>272000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>53000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>57000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>162000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1236000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>147000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>123000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>51000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>175000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>100000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>75000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>226000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>320000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>200000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-77000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>428000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>116000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>85000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>64000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>162000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>19000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>4000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>39000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>255000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>55000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>136000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>138000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>56000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>92000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>141000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>84000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-574000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-437000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-415000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-307000000.0</v>
       </c>
-      <c r="BS11"/>
-      <c r="BT11">
+      <c r="BU11"/>
+      <c r="BV11">
         <v>553000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>436000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>205000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>1555000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>1768000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>689000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>335000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>835000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>836000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>625000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>282000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>441000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>349000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>243000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>192000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>557000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>493000000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>351000000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>155000000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>404000000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>93000000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>106000000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>109000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>48000000.0</v>
+      </c>
+      <c r="C12">
+        <v>51000000.0</v>
+      </c>
+      <c r="D12">
         <v>43000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>37000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>37000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>38000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>39000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>40000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>44000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>49000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>49000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>52000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>54000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>55000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>57000000.0</v>
       </c>
       <c r="P12">
         <v>57000000.0</v>
       </c>
       <c r="Q12">
         <v>57000000.0</v>
       </c>
       <c r="R12">
+        <v>57000000.0</v>
+      </c>
+      <c r="S12">
+        <v>57000000.0</v>
+      </c>
+      <c r="T12">
         <v>58000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>58000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>63000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>89000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>72000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>76000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>77000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>144000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>84000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>77000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>86000000.0</v>
       </c>
       <c r="AD12">
         <v>85000000.0</v>
       </c>
       <c r="AE12">
+        <v>86000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>85000000.0</v>
+      </c>
+      <c r="AG12">
         <v>87000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>88000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>89000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>114000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>98000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>100000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>183000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>115000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>128000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>133000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>124000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>121000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>129000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>123000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>124000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>122000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>473000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>126000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>105000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>120000000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>108000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>118000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>115000000.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>124000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>123000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>123000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>125000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>125000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>163000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>111000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>118000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>139000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>237000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>118000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>470000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>349000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>229000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>114000000.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>283000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>186000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>99000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>401000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>320000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>169000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>83000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>384000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>291000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>190000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>92000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>339000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>261000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>165000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>78000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>270000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>200000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>133000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>64000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>314000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>74000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>81000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>88000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C13">
         <v>7000000.0</v>
       </c>
       <c r="D13">
+        <v>10000000.0</v>
+      </c>
+      <c r="E13">
+        <v>7000000.0</v>
+      </c>
+      <c r="F13">
         <v>5000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>4000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="H13">
         <v>4000000.0</v>
       </c>
       <c r="I13">
+        <v>5000000.0</v>
+      </c>
+      <c r="J13">
+        <v>4000000.0</v>
+      </c>
+      <c r="K13">
         <v>6000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>5000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>8000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="N13">
         <v>57000000.0</v>
       </c>
       <c r="O13">
-        <v>3000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="P13">
         <v>57000000.0</v>
       </c>
       <c r="Q13">
+        <v>3000000.0</v>
+      </c>
+      <c r="R13">
+        <v>57000000.0</v>
+      </c>
+      <c r="S13">
         <v>1000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>55000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>58000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>60000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>89000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>74000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>76000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>71000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>137000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>4000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>4000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>5000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>6000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>75000000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -22725,920 +23069,942 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-      <c r="Z14">
-[...4 lines deleted...]
-      </c>
+      <c r="Z14"/>
+      <c r="AA14"/>
       <c r="AB14">
         <v>14000000.0</v>
       </c>
       <c r="AC14">
+        <v>14000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>14000000.0</v>
+      </c>
+      <c r="AE14">
         <v>12000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>12000000.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
-      <c r="AN14">
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14">
         <v>20000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>43000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>-5000000.0</v>
       </c>
-      <c r="AQ14"/>
-[...1 lines deleted...]
-      <c r="AS14">
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14">
         <v>67000000.0</v>
       </c>
-      <c r="AT14"/>
-[...1 lines deleted...]
-      <c r="AV14">
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14">
         <v>-18000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>-9000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>-19000000.0</v>
       </c>
-      <c r="AY14"/>
-      <c r="AZ14">
+      <c r="BA14"/>
+      <c r="BB14">
         <v>20000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>-29000000.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>567000000.0</v>
+      </c>
+      <c r="C15">
+        <v>534000000.0</v>
+      </c>
+      <c r="D15">
         <v>580000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>372000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>385000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>407000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>344000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>314000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>332000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>266000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>243000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>236000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>188000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>193000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>148000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>111000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>80000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>147000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>131000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>77000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>27000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>74000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>80000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>106000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>36000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-96000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>215000000.0</v>
       </c>
-      <c r="AA15">
-[...2 lines deleted...]
-      <c r="AB15">
+      <c r="AC15">
+        <v>309000000.0</v>
+      </c>
+      <c r="AD15">
         <v>95000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-121000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>187000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>218000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>161000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>120000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>143000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-727000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>119000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>212000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>322000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-1190000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>166000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>135000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>16000000.0</v>
       </c>
-      <c r="AQ15">
-[...2 lines deleted...]
-      <c r="AR15">
+      <c r="AS15">
+        <v>-701000000.0</v>
+      </c>
+      <c r="AT15">
         <v>44000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>140000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>195000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>268000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>63000000.0</v>
       </c>
-      <c r="AW15">
-[...2 lines deleted...]
-      <c r="AX15">
+      <c r="AY15">
+        <v>138000000.0</v>
+      </c>
+      <c r="AZ15">
         <v>-197000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-2244000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>66000000.0</v>
       </c>
-      <c r="BA15">
-[...2 lines deleted...]
-      <c r="BB15">
+      <c r="BC15">
+        <v>-119000000.0</v>
+      </c>
+      <c r="BD15">
         <v>170000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>162000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-95000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-2000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>94000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>805000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>172000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>322000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>308000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>258000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>61000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-9000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-179000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-924000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-822000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-787000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-470000000.0</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15">
+      <c r="BU15"/>
+      <c r="BV15">
         <v>1117000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>849000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>303000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>2564000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>1932000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>1377000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>662000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>2248000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>1889000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>1352000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>608000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>1233000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>1009000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>720000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>260000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>1310000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>1042000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>759000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>355000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>938000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>280000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>216000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>151000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>372000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>384000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>407000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>343000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>314000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>331000000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>187000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>193000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>147000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>111000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>79000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>147000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>130000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>77000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>26000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>74000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>79000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>106000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>35000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-96000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>214000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>311000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>94000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-121000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>186000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>220000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>160000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>120000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>142000000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>101000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>194000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>305000000.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>148000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>118000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-2000000.0</v>
       </c>
-      <c r="AQ16"/>
-[...1 lines deleted...]
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16">
         <v>140000000.0</v>
       </c>
-      <c r="AT16"/>
-[...1 lines deleted...]
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16">
         <v>149000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>138000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-178000000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>24000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-119000000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>567000000.0</v>
+      </c>
+      <c r="C17">
+        <v>534000000.0</v>
+      </c>
+      <c r="D17">
         <v>580000000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>372000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>385000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>407000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>344000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>314000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>332000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>266000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>243000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>236000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>188000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>193000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>148000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>111000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>80000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>147000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>131000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>77000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>27000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>74000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>80000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>106000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>36000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-84000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>215000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>309000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>95000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-121000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>187000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>218000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>161000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>120000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>143000000.0</v>
       </c>
-      <c r="AI17"/>
-      <c r="AJ17">
+      <c r="AK17"/>
+      <c r="AL17">
         <v>119000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>212000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>322000000.0</v>
       </c>
-      <c r="AM17"/>
-      <c r="AN17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>186000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>178000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>11000000.0</v>
       </c>
-      <c r="AQ17"/>
-[...1 lines deleted...]
-      <c r="AS17">
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17">
         <v>207000000.0</v>
       </c>
-      <c r="AT17"/>
-[...1 lines deleted...]
-      <c r="AV17">
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17">
         <v>131000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>129000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-197000000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="BA17"/>
+      <c r="BB17">
         <v>44000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-148000000.0</v>
       </c>
-      <c r="BB17"/>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-43000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-44000000.0</v>
+      </c>
+      <c r="D18">
         <v>-33000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-30000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-32000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-34000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-35000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-35000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-40000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-43000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-44000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-44000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-54000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-55000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-57000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-54000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-55000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-56000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-58000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-58000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-62000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-89000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-72000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-81000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-76000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-144000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-87000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-78000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-81000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-79000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-75000000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -23657,646 +24023,658 @@
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19">
         <v>-1000000.0</v>
       </c>
-      <c r="O19"/>
-[...1 lines deleted...]
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19">
         <v>-2000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-1000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-43000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-118000000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="W19"/>
+      <c r="X19">
         <v>-4000000.0</v>
       </c>
-      <c r="W19"/>
-[...1 lines deleted...]
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19">
         <v>-16000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-17000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-30000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-31000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-29000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-32000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-10000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-8000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-41000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-20000000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AK19"/>
+      <c r="AL19">
         <v>1000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>171000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>354000000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AO19"/>
+      <c r="AP19">
         <v>117000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>37000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-34000000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-23000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-5000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-25000000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19">
+      <c r="BA19"/>
+      <c r="BB19">
         <v>7000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-19000000.0</v>
       </c>
-      <c r="BB19"/>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>3000000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>1000000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>6000000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>2000000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>68000000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>8000000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>5000000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>9000000.0</v>
       </c>
-      <c r="W20"/>
-[...1 lines deleted...]
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20">
         <v>105000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>21000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>-10000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>119000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>499000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>12000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>-11000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>-2000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>15000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>7000000.0</v>
       </c>
-      <c r="AI20"/>
-      <c r="AJ20">
+      <c r="AK20"/>
+      <c r="AL20">
         <v>19000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>26000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>73000000.0</v>
       </c>
-      <c r="AM20"/>
-      <c r="AN20">
+      <c r="AO20"/>
+      <c r="AP20">
         <v>18000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>23000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>93000000.0</v>
       </c>
-      <c r="AQ20"/>
-[...1 lines deleted...]
-      <c r="AS20">
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20">
         <v>217000000.0</v>
       </c>
-      <c r="AT20"/>
-[...1 lines deleted...]
-      <c r="AV20">
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20">
         <v>209000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>110000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>461000000.0</v>
       </c>
-      <c r="AY20"/>
-      <c r="AZ20">
+      <c r="BA20"/>
+      <c r="BB20">
         <v>151000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>244000000.0</v>
       </c>
-      <c r="BB20"/>
-      <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>777000000.0</v>
+      </c>
+      <c r="C21">
+        <v>711000000.0</v>
+      </c>
+      <c r="D21">
         <v>753000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>577000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>542000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>521000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>490000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>457000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>420000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>420000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>369000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>359000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>308000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>288000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>290000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>291000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>257000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>249000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>237000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>236000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>214000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>209000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>207000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>261000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>102000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>183000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>297000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>95000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>312000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>296000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>386000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>312000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>316000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>311000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>312000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>333000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>290000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>307000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>318000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>146000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>421000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>283000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>286000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>161000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>44000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>140000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>195000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>268000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>263000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-67000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-274000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-2244000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>182000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>107000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>234000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>162000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-95000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-19000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>138000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>808000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>672000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>322000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>308000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>258000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>61000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-1000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-172000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-924000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-667000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-787000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-470000000.0</v>
       </c>
-      <c r="BS21"/>
-      <c r="BT21">
+      <c r="BU21"/>
+      <c r="BV21">
         <v>1118000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>849000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>303000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>2571000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>1947000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>1389000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>673000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>2161000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>1903000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>1367000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>615000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>1233000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>1023000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>746000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>273000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>1402000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>1053000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>754000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>350000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>1034000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>283000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>227000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>195000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -24347,338 +24725,346 @@
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>1926000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1836000000.0</v>
+      </c>
+      <c r="D23">
         <v>1560000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1591000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1547000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1532000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1452000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1434000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1415000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1460000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1455000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1372000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1350000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1360000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1313000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1222000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1176000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1144000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1087000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1049000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1069000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>986000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1002000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>977000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1032000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1070000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1337000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1039000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1482000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1522000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3155000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3160000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3208000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3262000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>3133000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2938000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2946000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2954000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2874000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2816000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>4791000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2937000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2769000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2887000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>5367000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>5615000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>5338000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>23409000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>17266000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>11357000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>5728000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>24848000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>17265000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>11575000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>5599000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>23376000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>17878000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>11837000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>5382000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>5544000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>5598000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>5546000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>5003000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>4870000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>4685000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>8754000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>4975000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>19937000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>14110000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>9593000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>4924000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>6000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>20337000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>13573000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>6800000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>26257000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>19345000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>13671000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>6785000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>26947000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>19462000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>12982000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>6242000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>22763000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>17939000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>11943000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>5764000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>20089000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>15978000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>9996000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>4827000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>18627000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>350000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>393000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>344000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24729,1106 +25115,1132 @@
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>93000000.0</v>
+      </c>
+      <c r="C25">
+        <v>84000000.0</v>
+      </c>
+      <c r="D25">
         <v>74000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>73000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>72000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>69000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>69000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>73000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>68000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>69000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>67000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>68000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>68000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="O25">
         <v>67000000.0</v>
       </c>
       <c r="P25">
-        <v>65000000.0</v>
+        <v>69000000.0</v>
       </c>
       <c r="Q25">
         <v>67000000.0</v>
       </c>
       <c r="R25">
-        <v>66000000.0</v>
+        <v>65000000.0</v>
       </c>
       <c r="S25">
         <v>67000000.0</v>
       </c>
       <c r="T25">
-        <v>68000000.0</v>
+        <v>66000000.0</v>
       </c>
       <c r="U25">
         <v>67000000.0</v>
       </c>
       <c r="V25">
         <v>68000000.0</v>
       </c>
       <c r="W25">
         <v>67000000.0</v>
       </c>
       <c r="X25">
         <v>68000000.0</v>
       </c>
       <c r="Y25">
+        <v>67000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>68000000.0</v>
+      </c>
+      <c r="AA25">
         <v>74000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>129000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>129000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>131000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>139000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>137000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>149000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>141000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>144000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>142000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>141000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>140000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>137000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>133000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>194000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>316000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>313000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>309000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>321000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>318000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>320000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>321000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1372000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>346000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>340000000.0</v>
       </c>
       <c r="AY25">
         <v>350000000.0</v>
       </c>
       <c r="AZ25">
+        <v>340000000.0</v>
+      </c>
+      <c r="BA25">
+        <v>350000000.0</v>
+      </c>
+      <c r="BB25">
         <v>348000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>361000000.0</v>
       </c>
       <c r="BC25">
         <v>363000000.0</v>
       </c>
       <c r="BD25">
+        <v>361000000.0</v>
+      </c>
+      <c r="BE25">
+        <v>363000000.0</v>
+      </c>
+      <c r="BF25">
         <v>366000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-369000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>369000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>368000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>377000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>375000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>361000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>371000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>722000000.0</v>
       </c>
       <c r="BN25">
         <v>358000000.0</v>
       </c>
       <c r="BO25">
+        <v>722000000.0</v>
+      </c>
+      <c r="BP25">
+        <v>358000000.0</v>
+      </c>
+      <c r="BQ25">
         <v>369000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>342000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>317000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>283000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>277000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>317000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>321000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>319000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>310000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>338000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>317000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>304000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>321000000.0</v>
       </c>
       <c r="CC25">
         <v>325000000.0</v>
       </c>
       <c r="CD25">
+        <v>321000000.0</v>
+      </c>
+      <c r="CE25">
+        <v>325000000.0</v>
+      </c>
+      <c r="CF25">
         <v>309000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>313000000.0</v>
       </c>
       <c r="CG25">
         <v>317000000.0</v>
       </c>
       <c r="CH25">
+        <v>313000000.0</v>
+      </c>
+      <c r="CI25">
+        <v>317000000.0</v>
+      </c>
+      <c r="CJ25">
         <v>320000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>304000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>300000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>303000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>305000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>313000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>297000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>305000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>287000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26">
+        <v>11000000.0</v>
+      </c>
+      <c r="C26">
+        <v>8000000.0</v>
+      </c>
+      <c r="D26">
         <v>9000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>10000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>10000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>9000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>8000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="I26">
         <v>7000000.0</v>
       </c>
       <c r="J26">
+        <v>9000000.0</v>
+      </c>
+      <c r="K26">
+        <v>7000000.0</v>
+      </c>
+      <c r="L26">
         <v>10000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="M26">
         <v>9000000.0</v>
       </c>
       <c r="N26">
         <v>9000000.0</v>
       </c>
       <c r="O26">
         <v>9000000.0</v>
       </c>
       <c r="P26">
-        <v>7000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="Q26">
         <v>9000000.0</v>
       </c>
       <c r="R26">
         <v>7000000.0</v>
       </c>
       <c r="S26">
-        <v>4000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="T26">
-        <v>4000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="U26">
         <v>4000000.0</v>
       </c>
       <c r="V26">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="W26">
         <v>4000000.0</v>
       </c>
       <c r="X26">
         <v>5000000.0</v>
       </c>
       <c r="Y26">
         <v>4000000.0</v>
       </c>
       <c r="Z26">
+        <v>5000000.0</v>
+      </c>
+      <c r="AA26">
         <v>4000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
+        <v>4000000.0</v>
+      </c>
+      <c r="AC26">
         <v>5000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>6000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>7000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>22000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>26000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>25000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>29000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>23000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>28000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>24000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>29000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>28000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>39000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>38000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>32000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>31000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>46000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>68000000.0</v>
       </c>
       <c r="AT26">
         <v>55000000.0</v>
       </c>
       <c r="AU26">
+        <v>68000000.0</v>
+      </c>
+      <c r="AV26">
+        <v>55000000.0</v>
+      </c>
+      <c r="AW26">
         <v>218000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>158000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>101000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>51000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>192000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>135000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>91000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>45000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>197000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>141000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>90000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>43000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>48000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>47000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>46000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>43000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>50000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>40000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>84000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>39000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>169000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>118000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>79000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>41000000.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>194000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>130000000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>66000000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>249000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>171000000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>107000000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>52000000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>213000000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>150000000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>99000000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>48000000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>194000000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>144000000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>93000000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>46000000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CK26">
         <v>182000000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CL26">
         <v>132000000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CM26">
         <v>88000000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CN26">
         <v>45000000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CO26">
         <v>194000000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CP26">
         <v>47000000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CQ26">
         <v>50000000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CR26">
         <v>50000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>9000000.0</v>
       </c>
       <c r="J27"/>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="K27">
+        <v>9000000.0</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27">
         <v>7000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>11000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3000000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27">
         <v>3000000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27">
         <v>7000000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27"/>
+      <c r="AS27">
+        <v>52000000.0</v>
+      </c>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>120000000.0</v>
+      </c>
+      <c r="C28">
+        <v>148000000.0</v>
+      </c>
+      <c r="D28">
         <v>111000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>111000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>100000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>96000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="H28">
         <v>85000000.0</v>
       </c>
       <c r="I28">
+        <v>92000000.0</v>
+      </c>
+      <c r="J28">
+        <v>85000000.0</v>
+      </c>
+      <c r="K28">
         <v>106000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>88000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>93000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>94000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>99000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>78000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>55000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>73000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>83000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>67000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>64000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>69000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>55000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>67000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>106000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>73000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>74000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>169000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>181000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>167000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>102000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>178000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>140000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>134000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>158000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>172000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>151000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>155000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>204000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>221000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>269000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>229000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>239000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>205000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>262000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>261000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>224000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>232000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>995000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>724000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>481000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>236000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1008000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>753000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>505000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>251000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>997000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>720000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>486000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>241000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>268000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>261000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>253000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>245000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>282000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>232000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>447000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>239000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1009000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>718000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>484000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>244000000.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28">
+      <c r="BU28"/>
+      <c r="BV28">
         <v>917000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>634000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>328000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1472000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>1089000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>724000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>357000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>1402000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>1035000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>737000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>369000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1352000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>990000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>690000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>333000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>1284000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>974000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>663000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>344000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>1295000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>944000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>637000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>294000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>154000000.0</v>
+      </c>
+      <c r="C29">
+        <v>115000000.0</v>
+      </c>
+      <c r="D29">
         <v>128000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>58000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>110000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>62000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>102000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>78000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>22000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>68000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>60000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>34000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>54000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>50000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>72000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>37000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>24000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>36000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>40000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-4000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>36000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>33000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-35000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-48000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-2000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>76000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-5000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>114000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-74000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>70000000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -25847,930 +26259,954 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>226000000.0</v>
+      </c>
+      <c r="C30">
+        <v>240000000.0</v>
+      </c>
+      <c r="D30">
         <v>101000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>106000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>110000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>98000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>93000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>84000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>94000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>104000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>98000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>92000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>96000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>97000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>84000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>72000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>80000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>92000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>76000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>65000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>74000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>59000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>70000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>62000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>71000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>78000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>83000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>71000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>95000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>109000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>200000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>166000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>159000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>187000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>195000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>174000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>176000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>229000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>249000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>308000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>258000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>404000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>369000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>450000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>316000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>292000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>287000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1213000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>882000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>582000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>287000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1200000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>888000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>596000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>296000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1194000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>861000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>576000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>284000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>316000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>308000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>299000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>288000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>332000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>272000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>531000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>278000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>1178000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>836000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>563000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>285000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>6766000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>1111000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>764000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>394000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>1721000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>1260000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>831000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>409000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>1615000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>1185000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>836000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>417000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>1546000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>1134000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>783000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>379000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>1466000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>1106000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>751000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>389000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>1489000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>350000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>393000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>344000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>-56000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-62000000.0</v>
+      </c>
+      <c r="D31">
         <v>-45000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-147000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-47000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-52000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-44000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-65000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-86000000.0</v>
       </c>
       <c r="J31">
         <v>-66000000.0</v>
       </c>
       <c r="K31">
-        <v>-89000000.0</v>
+        <v>-86000000.0</v>
       </c>
       <c r="L31">
         <v>-66000000.0</v>
       </c>
       <c r="M31">
+        <v>-89000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-66000000.0</v>
+      </c>
+      <c r="O31">
         <v>-45000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-70000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-143000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-153000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-66000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-66000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-158000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-191000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-99000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-94000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-190000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-114000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-269000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-99000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-107000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-149000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-564000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-129000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-86000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-67000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-117000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-113000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-788000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-118000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-38000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>166000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-191000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-88000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-107000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-125000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-316000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>100000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>75000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>226000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>229000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>53000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>30000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>25000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>428000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-15000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-8000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-27000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>162000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>99000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>13000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>39000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>255000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-392000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>195000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>197000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>290000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-1000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>229000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>84000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-574000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-1224000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-885000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-307000000.0</v>
       </c>
-      <c r="BS31"/>
-      <c r="BT31">
+      <c r="BU31"/>
+      <c r="BV31">
         <v>774000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>876000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>272000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>1920000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>2069000000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>1587000000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>450000000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>1271000000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>1174000000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>1469000000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>387000000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>700000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>1261000000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>636000000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>252000000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>802000000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>687000000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>824000000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>205000000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-635000000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>147000000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>181000000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>168000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>2703000000.0</v>
+      </c>
+      <c r="C32">
+        <v>2547000000.0</v>
+      </c>
+      <c r="D32">
         <v>2313000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>2168000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2089000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2053000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1942000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1891000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1835000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1880000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1824000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1731000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1658000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1648000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1603000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1513000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1433000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1393000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1324000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1285000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1283000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1195000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1209000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1238000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1134000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1253000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1634000000.0</v>
       </c>
-      <c r="AA32">
-[...2 lines deleted...]
-      <c r="AB32">
+      <c r="AC32">
+        <v>3401000000.0</v>
+      </c>
+      <c r="AD32">
         <v>1794000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1818000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>3541000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>3472000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>3524000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>3573000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>3445000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>3271000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>3236000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>3261000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>3192000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>2962000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>5212000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>3234000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>3055000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>2991000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>5573000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>5897000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>5819000000.0</v>
       </c>
-      <c r="AU32">
-[...2 lines deleted...]
-      <c r="AV32">
+      <c r="AW32">
+        <v>6377000000.0</v>
+      </c>
+      <c r="AX32">
         <v>6239000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>5836000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>5454000000.0</v>
       </c>
-      <c r="AY32"/>
-      <c r="AZ32">
+      <c r="BA32">
+        <v>5585000000.0</v>
+      </c>
+      <c r="BB32">
         <v>5765000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>5849000000.0</v>
       </c>
-      <c r="BB32">
-[...2 lines deleted...]
-      <c r="BC32"/>
       <c r="BD32">
         <v>5833000000.0</v>
       </c>
       <c r="BE32">
+        <v>5898000000.0</v>
+      </c>
+      <c r="BF32">
+        <v>5833000000.0</v>
+      </c>
+      <c r="BG32">
         <v>5963000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>6006000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>5989000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>6419000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>6585000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>5958000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>5652000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>5287000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>10074000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>4887000000.0</v>
       </c>
-      <c r="BO32"/>
-      <c r="BP32">
+      <c r="BQ32"/>
+      <c r="BR32">
         <v>4615000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>4244000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>4147000000.0</v>
       </c>
-      <c r="BS32"/>
-      <c r="BT32">
+      <c r="BU32"/>
+      <c r="BV32">
         <v>7234000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>7620000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>7375000000.0</v>
       </c>
-      <c r="BW32"/>
-      <c r="BX32">
+      <c r="BY32"/>
+      <c r="BZ32">
         <v>7387000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>8066000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>7908000000.0</v>
       </c>
-      <c r="CA32"/>
-      <c r="CB32">
+      <c r="CC32"/>
+      <c r="CD32">
         <v>7631000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>7959000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>7244000000.0</v>
       </c>
-      <c r="CE32"/>
-      <c r="CF32">
+      <c r="CG32"/>
+      <c r="CH32">
         <v>6566000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>6763000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>6289000000.0</v>
       </c>
-      <c r="CI32"/>
-      <c r="CJ32">
+      <c r="CK32"/>
+      <c r="CL32">
         <v>5975000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>6092000000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>5696000000.0</v>
       </c>
-      <c r="CM32"/>
-      <c r="CN32">
+      <c r="CO32"/>
+      <c r="CP32">
         <v>5322000000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>5460000000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>5112000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -26811,51 +27247,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>565000000.0</v>
       </c>
       <c r="C2">
         <v>610000000.0</v>
       </c>
       <c r="D2">
         <v>792000000.0</v>
       </c>
       <c r="E2">
         <v>722000000.0</v>
       </c>
       <c r="F2">
         <v>1611000000.0</v>
       </c>
       <c r="G2">
         <v>1703000000.0</v>
       </c>
       <c r="H2">
         <v>2282000000.0</v>
       </c>
       <c r="I2">
         <v>2153000000.0</v>
       </c>
@@ -26885,51 +27321,51 @@
       </c>
       <c r="R2">
         <v>762000000.0</v>
       </c>
       <c r="S2">
         <v>483000000.0</v>
       </c>
       <c r="T2">
         <v>506000000.0</v>
       </c>
       <c r="U2">
         <v>762000000.0</v>
       </c>
       <c r="V2">
         <v>457000000.0</v>
       </c>
       <c r="W2">
         <v>576000000.0</v>
       </c>
       <c r="X2">
         <v>344000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>453000000</v>
       </c>
       <c r="C3">
         <v>321000000</v>
       </c>
       <c r="D3">
         <v>219000000</v>
       </c>
       <c r="E3">
         <v>193000000</v>
       </c>
       <c r="F3">
         <v>199000000</v>
       </c>
       <c r="G3">
         <v>267000000</v>
       </c>
       <c r="H3">
         <v>586000000</v>
       </c>
       <c r="I3">
         <v>768000000</v>
       </c>
@@ -26959,151 +27395,151 @@
       </c>
       <c r="R3">
         <v>1622000000</v>
       </c>
       <c r="S3">
         <v>3438000000</v>
       </c>
       <c r="T3">
         <v>3636000000</v>
       </c>
       <c r="U3">
         <v>3205000000</v>
       </c>
       <c r="V3">
         <v>2138000000</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>72000000.0</v>
       </c>
       <c r="F4">
         <v>-888000000.0</v>
       </c>
       <c r="G4">
         <v>-89000000.0</v>
       </c>
       <c r="H4">
         <v>-579000000.0</v>
       </c>
       <c r="I4">
         <v>133000000.0</v>
       </c>
       <c r="J4">
         <v>287000000.0</v>
       </c>
       <c r="K4">
         <v>-56000000.0</v>
       </c>
       <c r="L4">
         <v>42000000.0</v>
       </c>
       <c r="M4">
         <v>440000000.0</v>
       </c>
       <c r="N4">
         <v>-424000000.0</v>
       </c>
       <c r="O4">
         <v>-78000000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>129000000.0</v>
       </c>
       <c r="F5">
         <v>147000000.0</v>
       </c>
       <c r="G5">
         <v>297000000.0</v>
       </c>
       <c r="H5">
         <v>792000000.0</v>
       </c>
       <c r="I5">
         <v>168000000.0</v>
       </c>
       <c r="J5">
         <v>419000000.0</v>
       </c>
       <c r="K5">
         <v>76000000.0</v>
       </c>
       <c r="L5">
         <v>161000000.0</v>
       </c>
       <c r="M5">
         <v>-44000000.0</v>
       </c>
       <c r="N5">
         <v>-162000000.0</v>
       </c>
       <c r="O5">
         <v>9000000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B6">
         <v>178000000.0</v>
       </c>
       <c r="C6">
         <v>-45000000.0</v>
       </c>
       <c r="D6">
         <v>-181000000.0</v>
       </c>
       <c r="E6">
         <v>70000000.0</v>
       </c>
       <c r="F6">
         <v>-889000000.0</v>
       </c>
       <c r="G6">
         <v>-92000000.0</v>
       </c>
       <c r="H6">
         <v>-579000000.0</v>
       </c>
       <c r="I6">
         <v>129000000.0</v>
       </c>
@@ -27133,51 +27569,51 @@
       </c>
       <c r="R6">
         <v>719000000.0</v>
       </c>
       <c r="S6">
         <v>279000000.0</v>
       </c>
       <c r="T6">
         <v>-23000000.0</v>
       </c>
       <c r="U6">
         <v>-256000000.0</v>
       </c>
       <c r="V6">
         <v>305000000.0</v>
       </c>
       <c r="W6">
         <v>-119000000.0</v>
       </c>
       <c r="X6">
         <v>232000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B7">
         <v>-98000000.0</v>
       </c>
       <c r="C7">
         <v>-345000000.0</v>
       </c>
       <c r="D7">
         <v>-345000000.0</v>
       </c>
       <c r="E7">
         <v>-203000000.0</v>
       </c>
       <c r="F7">
         <v>-345000000.0</v>
       </c>
       <c r="G7">
         <v>-662000000.0</v>
       </c>
       <c r="H7">
         <v>-1128000000.0</v>
       </c>
       <c r="I7">
         <v>-1008000000.0</v>
       </c>
@@ -27205,101 +27641,101 @@
       <c r="Q7">
         <v>25000000.0</v>
       </c>
       <c r="R7">
         <v>737000000.0</v>
       </c>
       <c r="S7">
         <v>-49000000.0</v>
       </c>
       <c r="T7">
         <v>-956000000.0</v>
       </c>
       <c r="U7">
         <v>454000000.0</v>
       </c>
       <c r="V7">
         <v>227000000.0</v>
       </c>
       <c r="W7">
         <v>227000000.0</v>
       </c>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-161000000.0</v>
       </c>
       <c r="F8">
         <v>-337000000.0</v>
       </c>
       <c r="G8">
         <v>-238000000.0</v>
       </c>
       <c r="H8">
         <v>-977000000.0</v>
       </c>
       <c r="I8">
         <v>-1142000000.0</v>
       </c>
       <c r="J8">
         <v>-124000000.0</v>
       </c>
       <c r="K8">
         <v>-238000000.0</v>
       </c>
       <c r="L8">
         <v>212000000.0</v>
       </c>
       <c r="M8">
         <v>-312000000.0</v>
       </c>
       <c r="N8">
         <v>-141000000.0</v>
       </c>
       <c r="O8">
         <v>104000000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B9">
         <v>-109000000.0</v>
       </c>
       <c r="C9">
         <v>-57000000.0</v>
       </c>
       <c r="D9">
         <v>-189000000.0</v>
       </c>
       <c r="E9">
         <v>-161000000.0</v>
       </c>
       <c r="F9">
         <v>-508000000.0</v>
       </c>
       <c r="G9">
         <v>-453000000.0</v>
       </c>
       <c r="H9">
         <v>-1067000000.0</v>
       </c>
       <c r="I9">
         <v>-1377000000.0</v>
       </c>
@@ -27329,51 +27765,51 @@
       </c>
       <c r="R9">
         <v>676000000.0</v>
       </c>
       <c r="S9">
         <v>150000000.0</v>
       </c>
       <c r="T9">
         <v>517000000.0</v>
       </c>
       <c r="U9">
         <v>-97000000.0</v>
       </c>
       <c r="V9">
         <v>-483000000.0</v>
       </c>
       <c r="W9">
         <v>-95000000.0</v>
       </c>
       <c r="X9">
         <v>-137000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B10">
         <v>-50000000.0</v>
       </c>
       <c r="C10">
         <v>-106000000.0</v>
       </c>
       <c r="D10">
         <v>-142000000.0</v>
       </c>
       <c r="E10">
         <v>-234000000.0</v>
       </c>
       <c r="F10">
         <v>60000000.0</v>
       </c>
       <c r="G10">
         <v>74000000.0</v>
       </c>
       <c r="H10">
         <v>-3000000.0</v>
       </c>
       <c r="I10">
         <v>-74000000.0</v>
       </c>
@@ -27403,193 +27839,193 @@
       </c>
       <c r="R10">
         <v>1258000000.0</v>
       </c>
       <c r="S10">
         <v>-353000000.0</v>
       </c>
       <c r="T10">
         <v>186000000.0</v>
       </c>
       <c r="U10">
         <v>-496000000.0</v>
       </c>
       <c r="V10">
         <v>-526000000.0</v>
       </c>
       <c r="W10">
         <v>-395000000.0</v>
       </c>
       <c r="X10">
         <v>104000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>197000000.0</v>
       </c>
       <c r="F11">
         <v>144000000.0</v>
       </c>
       <c r="G11">
         <v>-792000000.0</v>
       </c>
       <c r="H11">
         <v>-145000000.0</v>
       </c>
       <c r="I11">
         <v>229000000.0</v>
       </c>
       <c r="J11">
         <v>-270000000.0</v>
       </c>
       <c r="K11">
         <v>-317000000.0</v>
       </c>
       <c r="L11">
         <v>-729000000.0</v>
       </c>
       <c r="M11">
         <v>3000000.0</v>
       </c>
       <c r="N11">
         <v>307000000.0</v>
       </c>
       <c r="O11">
         <v>430000000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>68000000.0</v>
       </c>
       <c r="F12">
         <v>362000000.0</v>
       </c>
       <c r="G12">
         <v>69000000.0</v>
       </c>
       <c r="H12">
         <v>-267000000.0</v>
       </c>
       <c r="I12">
         <v>-182000000.0</v>
       </c>
       <c r="J12">
         <v>391000000.0</v>
       </c>
       <c r="K12">
         <v>1022000000.0</v>
       </c>
       <c r="L12">
         <v>919000000.0</v>
       </c>
       <c r="M12">
         <v>833000000.0</v>
       </c>
       <c r="N12">
         <v>2371000000.0</v>
       </c>
       <c r="O12">
         <v>-766000000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-85000000.0</v>
       </c>
       <c r="F13">
         <v>-267000000.0</v>
       </c>
       <c r="G13">
         <v>-472000000.0</v>
       </c>
       <c r="H13">
         <v>-358000000.0</v>
       </c>
       <c r="I13">
         <v>-533000000.0</v>
       </c>
       <c r="J13">
         <v>-649000000.0</v>
       </c>
       <c r="K13">
         <v>-1160000000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B14">
         <v>283000000.0</v>
       </c>
       <c r="C14">
         <v>277000000.0</v>
       </c>
       <c r="D14">
         <v>272000000.0</v>
       </c>
       <c r="E14">
         <v>265000000.0</v>
       </c>
       <c r="F14">
         <v>270000000.0</v>
       </c>
       <c r="G14">
         <v>338000000.0</v>
       </c>
       <c r="H14">
         <v>536000000.0</v>
       </c>
       <c r="I14">
         <v>576000000.0</v>
       </c>
@@ -27619,125 +28055,125 @@
       </c>
       <c r="R14">
         <v>1311000000.0</v>
       </c>
       <c r="S14">
         <v>1234000000.0</v>
       </c>
       <c r="T14">
         <v>1269000000.0</v>
       </c>
       <c r="U14">
         <v>1280000000.0</v>
       </c>
       <c r="V14">
         <v>1267000000.0</v>
       </c>
       <c r="W14">
         <v>1212000000.0</v>
       </c>
       <c r="X14">
         <v>1202000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B15">
-        <v>-181000000.0</v>
+        <v>181000000.0</v>
       </c>
       <c r="C15">
-        <v>-109000000.0</v>
+        <v>109000000.0</v>
       </c>
       <c r="D15">
-        <v>-73000000.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="E15">
         <v>44000000.0</v>
       </c>
       <c r="F15">
         <v>19000000.0</v>
       </c>
       <c r="G15">
         <v>11000000.0</v>
       </c>
       <c r="H15">
         <v>57000000.0</v>
       </c>
       <c r="I15">
-        <v>-119000000.0</v>
+        <v>119000000.0</v>
       </c>
       <c r="J15">
-        <v>-162000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="K15">
-        <v>-228000000.0</v>
+        <v>228000000.0</v>
       </c>
       <c r="L15">
-        <v>-223000000.0</v>
+        <v>223000000.0</v>
       </c>
       <c r="M15">
-        <v>-161000000.0</v>
+        <v>161000000.0</v>
       </c>
       <c r="N15">
         <v>77000000.0</v>
       </c>
       <c r="O15">
         <v>2000000.0</v>
       </c>
       <c r="P15">
         <v>131000000.0</v>
       </c>
       <c r="Q15">
         <v>125000000.0</v>
       </c>
       <c r="R15">
         <v>39000000.0</v>
       </c>
       <c r="S15">
         <v>48000000.0</v>
       </c>
       <c r="T15">
         <v>116000000.0</v>
       </c>
       <c r="U15">
         <v>89000000.0</v>
       </c>
       <c r="V15">
         <v>35000000.0</v>
       </c>
       <c r="W15">
         <v>54000000.0</v>
       </c>
       <c r="X15">
         <v>94000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B16">
         <v>742000000.0</v>
       </c>
       <c r="C16">
         <v>565000000.0</v>
       </c>
       <c r="D16">
         <v>611000000.0</v>
       </c>
       <c r="E16">
         <v>792000000.0</v>
       </c>
       <c r="F16">
         <v>722000000.0</v>
       </c>
       <c r="G16">
         <v>1611000000.0</v>
       </c>
       <c r="H16">
         <v>1703000000.0</v>
       </c>
       <c r="I16">
         <v>2282000000.0</v>
       </c>
@@ -27767,161 +28203,151 @@
       </c>
       <c r="R16">
         <v>1481000000.0</v>
       </c>
       <c r="S16">
         <v>762000000.0</v>
       </c>
       <c r="T16">
         <v>483000000.0</v>
       </c>
       <c r="U16">
         <v>506000000.0</v>
       </c>
       <c r="V16">
         <v>762000000.0</v>
       </c>
       <c r="W16">
         <v>457000000.0</v>
       </c>
       <c r="X16">
         <v>576000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>9000000.0</v>
       </c>
       <c r="K17">
         <v>-7000000.0</v>
       </c>
       <c r="L17">
         <v>-39000000.0</v>
       </c>
       <c r="M17">
         <v>-24000000.0</v>
       </c>
       <c r="N17">
         <v>-33000000.0</v>
       </c>
       <c r="O17">
         <v>-18000000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>1431000000.0</v>
       </c>
       <c r="C18">
         <v>977000000.0</v>
       </c>
       <c r="D18">
         <v>682000000.0</v>
       </c>
       <c r="E18">
         <v>540000000.0</v>
       </c>
       <c r="F18">
         <v>250000000.0</v>
       </c>
       <c r="G18">
         <v>-258000000.0</v>
       </c>
       <c r="H18">
         <v>-180000000.0</v>
       </c>
       <c r="I18">
         <v>-551000000.0</v>
       </c>
       <c r="J18">
         <v>105000000.0</v>
       </c>
       <c r="K18">
         <v>-252000000.0</v>
       </c>
       <c r="L18">
         <v>402000000.0</v>
       </c>
       <c r="M18">
         <v>455000000.0</v>
       </c>
       <c r="N18">
-        <v>-1180000000.0</v>
+        <v>398000000.0</v>
       </c>
       <c r="O18">
-        <v>-1261000000.0</v>
+        <v>236000000.0</v>
       </c>
       <c r="P18">
         <v>906000000.0</v>
       </c>
       <c r="Q18">
         <v>1246000000.0</v>
       </c>
-      <c r="R18">
-[...13 lines deleted...]
-      </c>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B19">
         <v>6000000.0</v>
       </c>
       <c r="C19">
         <v>-316000000.0</v>
       </c>
       <c r="D19">
         <v>-192000000.0</v>
       </c>
       <c r="E19">
         <v>-135000000.0</v>
       </c>
       <c r="F19">
         <v>107000000.0</v>
       </c>
       <c r="G19">
         <v>422000000.0</v>
       </c>
       <c r="H19">
         <v>1068000000.0</v>
       </c>
       <c r="I19">
         <v>1025000000.0</v>
       </c>
@@ -27933,79 +28359,79 @@
       </c>
       <c r="L19">
         <v>-94000000.0</v>
       </c>
       <c r="M19">
         <v>-138000000.0</v>
       </c>
       <c r="N19">
         <v>-293000000.0</v>
       </c>
       <c r="O19">
         <v>-269000000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B21">
         <v>-265000000.0</v>
       </c>
       <c r="C21">
         <v>-365000000.0</v>
       </c>
       <c r="D21">
         <v>-476000000.0</v>
       </c>
       <c r="E21">
         <v>-76000000.0</v>
       </c>
       <c r="F21">
         <v>-847000000.0</v>
       </c>
       <c r="G21">
         <v>222000000.0</v>
       </c>
       <c r="H21">
         <v>-404000000.0</v>
       </c>
       <c r="I21">
         <v>-527000000.0</v>
       </c>
@@ -28017,51 +28443,51 @@
       </c>
       <c r="L21">
         <v>-148000000.0</v>
       </c>
       <c r="M21">
         <v>1136000000.0</v>
       </c>
       <c r="N21">
         <v>-463000000.0</v>
       </c>
       <c r="O21">
         <v>-756000000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22">
         <v>1508000000.0</v>
       </c>
       <c r="C22">
         <v>1155000000.0</v>
       </c>
       <c r="D22">
         <v>765000000.0</v>
       </c>
       <c r="E22">
         <v>469000000.0</v>
       </c>
       <c r="F22">
         <v>258000000.0</v>
       </c>
       <c r="G22">
         <v>261000000.0</v>
       </c>
       <c r="H22">
         <v>470000000.0</v>
       </c>
       <c r="I22">
         <v>642000000.0</v>
       </c>
@@ -28091,51 +28517,51 @@
       </c>
       <c r="R22">
         <v>-924000000.0</v>
       </c>
       <c r="S22">
         <v>-74000000.0</v>
       </c>
       <c r="T22">
         <v>2564000000.0</v>
       </c>
       <c r="U22">
         <v>2248000000.0</v>
       </c>
       <c r="V22">
         <v>1233000000.0</v>
       </c>
       <c r="W22">
         <v>1310000000.0</v>
       </c>
       <c r="X22">
         <v>938000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B23">
         <v>-64000000.0</v>
       </c>
       <c r="C23">
         <v>-52000000.0</v>
       </c>
       <c r="D23">
         <v>-69000000.0</v>
       </c>
       <c r="E23">
         <v>-29000000.0</v>
       </c>
       <c r="F23">
         <v>-170000000.0</v>
       </c>
       <c r="G23">
         <v>-660000000.0</v>
       </c>
       <c r="H23">
         <v>-13000000.0</v>
       </c>
       <c r="I23">
         <v>-36000000.0</v>
       </c>
@@ -28165,51 +28591,51 @@
       </c>
       <c r="R23">
         <v>37000000.0</v>
       </c>
       <c r="S23">
         <v>1478000000.0</v>
       </c>
       <c r="T23">
         <v>-1538000000.0</v>
       </c>
       <c r="U23">
         <v>-20000000.0</v>
       </c>
       <c r="V23">
         <v>-324000000.0</v>
       </c>
       <c r="W23">
         <v>-1525000000.0</v>
       </c>
       <c r="X23">
         <v>-796000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B24">
         <v>15000000.0</v>
       </c>
       <c r="C24">
         <v>10000000.0</v>
       </c>
       <c r="D24">
         <v>2000000.0</v>
       </c>
       <c r="E24">
         <v>58000000.0</v>
       </c>
       <c r="F24">
         <v>268000000.0</v>
       </c>
       <c r="G24">
         <v>116000000.0</v>
       </c>
       <c r="H24">
         <v>101000000.0</v>
       </c>
       <c r="I24">
         <v>1324000000.0</v>
       </c>
@@ -28237,51 +28663,51 @@
       <c r="Q24">
         <v>167000000.0</v>
       </c>
       <c r="R24">
         <v>1404000000.0</v>
       </c>
       <c r="S24">
         <v>3664000000.0</v>
       </c>
       <c r="T24">
         <v>1851000000.0</v>
       </c>
       <c r="U24">
         <v>3172000000.0</v>
       </c>
       <c r="V24">
         <v>1994000000.0</v>
       </c>
       <c r="W24">
         <v>-42000000.0</v>
       </c>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B25">
         <v>101000000.0</v>
       </c>
       <c r="C25">
         <v>93000000.0</v>
       </c>
       <c r="D25">
         <v>51000000.0</v>
       </c>
       <c r="E25">
         <v>69000000.0</v>
       </c>
       <c r="F25">
         <v>187000000.0</v>
       </c>
       <c r="G25">
         <v>25000000.0</v>
       </c>
       <c r="H25">
         <v>487000000.0</v>
       </c>
       <c r="I25">
         <v>-74000000.0</v>
       </c>
@@ -28309,51 +28735,51 @@
       <c r="Q25">
         <v>160000000.0</v>
       </c>
       <c r="R25">
         <v>-615000000.0</v>
       </c>
       <c r="S25">
         <v>-1018000000.0</v>
       </c>
       <c r="T25">
         <v>-3222000000.0</v>
       </c>
       <c r="U25">
         <v>-3985000000.0</v>
       </c>
       <c r="V25">
         <v>-2783000000.0</v>
       </c>
       <c r="W25">
         <v>-2737000000.0</v>
       </c>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B26">
         <v>-755000000.0</v>
       </c>
       <c r="C26">
         <v>-500000000.0</v>
       </c>
       <c r="D26">
         <v>-250000000.0</v>
       </c>
       <c r="E26">
         <v>-400000000.0</v>
       </c>
       <c r="F26">
         <v>-430000000.0</v>
       </c>
       <c r="G26">
         <v>-73000000.0</v>
       </c>
       <c r="H26">
         <v>-1150000000.0</v>
       </c>
       <c r="I26">
         <v>16000000.0</v>
       </c>
@@ -28379,51 +28805,51 @@
         <v>-1939000000.0</v>
       </c>
       <c r="Q26">
         <v>-1543000000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26">
         <v>-1082000000.0</v>
       </c>
       <c r="T26">
         <v>-2496000000.0</v>
       </c>
       <c r="U26">
         <v>-290000000.0</v>
       </c>
       <c r="V26">
         <v>-108000000.0</v>
       </c>
       <c r="W26">
         <v>-67000000.0</v>
       </c>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27">
         <v>73000000.0</v>
       </c>
       <c r="C27">
         <v>63000000.0</v>
       </c>
       <c r="D27">
         <v>50000000.0</v>
       </c>
       <c r="E27">
         <v>54000000.0</v>
       </c>
       <c r="F27">
         <v>41000000.0</v>
       </c>
       <c r="G27">
         <v>45000000.0</v>
       </c>
       <c r="H27">
         <v>60000000.0</v>
       </c>
       <c r="I27">
         <v>50000000.0</v>
       </c>
@@ -28451,51 +28877,51 @@
       <c r="Q27">
         <v>84000000.0</v>
       </c>
       <c r="R27">
         <v>87000000.0</v>
       </c>
       <c r="S27">
         <v>94000000.0</v>
       </c>
       <c r="T27">
         <v>97000000.0</v>
       </c>
       <c r="U27">
         <v>72000000.0</v>
       </c>
       <c r="V27">
         <v>72000000.0</v>
       </c>
       <c r="W27">
         <v>83000000.0</v>
       </c>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B28">
         <v>-1269000000.0</v>
       </c>
       <c r="C28">
         <v>-1026000000.0</v>
       </c>
       <c r="D28">
         <v>-868000000.0</v>
       </c>
       <c r="E28">
         <v>-526000000.0</v>
       </c>
       <c r="F28">
         <v>-1444000000.0</v>
       </c>
       <c r="G28">
         <v>-369000000.0</v>
       </c>
       <c r="H28">
         <v>-1568000000.0</v>
       </c>
       <c r="I28">
         <v>-649000000.0</v>
       </c>
@@ -28525,51 +28951,51 @@
       </c>
       <c r="R28">
         <v>37000000.0</v>
       </c>
       <c r="S28">
         <v>1478000000.0</v>
       </c>
       <c r="T28">
         <v>-1538000000.0</v>
       </c>
       <c r="U28">
         <v>-20000000.0</v>
       </c>
       <c r="V28">
         <v>-324000000.0</v>
       </c>
       <c r="W28">
         <v>-1525000000.0</v>
       </c>
       <c r="X28">
         <v>-1713000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B29">
         <v>1884000000.0</v>
       </c>
       <c r="C29">
         <v>1298000000.0</v>
       </c>
       <c r="D29">
         <v>901000000.0</v>
       </c>
       <c r="E29">
         <v>733000000.0</v>
       </c>
       <c r="F29">
         <v>449000000.0</v>
       </c>
       <c r="G29">
         <v>9000000.0</v>
       </c>
       <c r="H29">
         <v>406000000.0</v>
       </c>
       <c r="I29">
         <v>217000000.0</v>
       </c>
@@ -28585,51 +29011,51 @@
       <c r="M29">
         <v>1674000000.0</v>
       </c>
       <c r="N29">
         <v>1578000000.0</v>
       </c>
       <c r="O29">
         <v>1497000000.0</v>
       </c>
       <c r="P29">
         <v>2193000000.0</v>
       </c>
       <c r="Q29">
         <v>2261000000.0</v>
       </c>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B30">
         <v>-438000000.0</v>
       </c>
       <c r="C30">
         <v>-316000000.0</v>
       </c>
       <c r="D30">
         <v>-215000000.0</v>
       </c>
       <c r="E30">
         <v>-135000000.0</v>
       </c>
       <c r="F30">
         <v>107000000.0</v>
       </c>
       <c r="G30">
         <v>271000000.0</v>
       </c>
       <c r="H30">
         <v>583000000.0</v>
       </c>
       <c r="I30">
         <v>565000000.0</v>
       </c>
@@ -28660,2902 +29086,2954 @@
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP30"/>
+  <dimension ref="A1:CR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CD1" t="s">
         <v>146</v>
       </c>
       <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
       <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CL1" t="s">
         <v>152</v>
       </c>
       <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CP1" t="s">
         <v>155</v>
       </c>
+      <c r="CQ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>157</v>
+      </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>564000000.0</v>
+      </c>
+      <c r="C2">
+        <v>2436000000.0</v>
+      </c>
+      <c r="D2">
         <v>743000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>660000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>546000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>537000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>565000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>475000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>752000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>534000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>611000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>425000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>536000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>538000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>792000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>454000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>538000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>522000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>722000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>726000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>716000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1239000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1611000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1368000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1285000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2643000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1703000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1324000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1360000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1326000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2282000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1542000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1460000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1208000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2153000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1815000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1785000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2553000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1863000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1863000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1929000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1384000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1919000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1739000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1311000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1191000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1877000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1437000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1183000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>665000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1437000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1017000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1202000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1555000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1861000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1432000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1712000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>-190000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1939000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1332000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1260000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>887000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1543000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>843000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1344000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1481000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1481000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1066000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>851000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1131000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>762000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>831000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>815000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>378000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>483000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>1314000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>1168000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>420000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>506000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>562000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>453000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>459000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>762000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>532000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>497000000.0</v>
       </c>
       <c r="CH2">
         <v>457000000.0</v>
       </c>
       <c r="CI2">
+        <v>497000000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>457000000.0</v>
+      </c>
+      <c r="CK2">
         <v>561000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>466000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>459000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>576000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>393000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>430000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>370000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>344000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>147000000</v>
+      </c>
+      <c r="C3">
+        <v>104000000</v>
+      </c>
+      <c r="D3">
         <v>94000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>124000000</v>
       </c>
-      <c r="D3">
-[...4 lines deleted...]
-      </c>
       <c r="F3">
-        <v>119000000</v>
+        <v>108000000</v>
       </c>
       <c r="G3">
         <v>102000000</v>
       </c>
       <c r="H3">
-        <v>82000000</v>
+        <v>119000000</v>
       </c>
       <c r="I3">
-        <v>55000000</v>
+        <v>102000000</v>
       </c>
       <c r="J3">
         <v>82000000</v>
       </c>
       <c r="K3">
         <v>55000000</v>
       </c>
       <c r="L3">
+        <v>82000000</v>
+      </c>
+      <c r="M3">
+        <v>55000000</v>
+      </c>
+      <c r="N3">
         <v>59000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>41000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>64000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>45000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>42000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>44000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>62000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>61000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>47000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>36000000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>55000000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>47000000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>119000000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>32000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>69000000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>171000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>111000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>136000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>168000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>271000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>209000000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>171000000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>117000000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>236000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>131000000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>126000000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>103000000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>311000000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>286000000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>277000000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>251000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>398000000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>268000000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>267000000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>247000000</v>
       </c>
-      <c r="AU3">
-[...2 lines deleted...]
-      <c r="AV3">
+      <c r="AW3">
+        <v>469000000</v>
+      </c>
+      <c r="AX3">
         <v>283000000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>258000000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>209000000</v>
       </c>
-      <c r="AY3">
-[...4 lines deleted...]
-      </c>
       <c r="BA3">
-        <v>0</v>
+        <v>422000000</v>
       </c>
       <c r="BB3">
+        <v>250000000</v>
+      </c>
+      <c r="BC3">
+        <v>286000000</v>
+      </c>
+      <c r="BD3">
         <v>235000000</v>
       </c>
-      <c r="BC3">
-[...4 lines deleted...]
-      </c>
       <c r="BE3">
+        <v>398000000</v>
+      </c>
+      <c r="BF3">
+        <v>302000000</v>
+      </c>
+      <c r="BG3">
         <v>270000000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>270000000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>486000000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>325000000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>272000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>204000000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>365000000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>216000000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>434000000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>221000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
-        <v>468000000</v>
+        <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
-        <v>0</v>
+        <v>468000000</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
-        <v>748000000</v>
+        <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
-        <v>0</v>
+        <v>748000000</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
-        <v>783000000</v>
+        <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
-        <v>0</v>
+        <v>783000000</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
-        <v>592000000</v>
+        <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
-        <v>0</v>
+        <v>592000000</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
-        <v>347000000</v>
+        <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
-        <v>0</v>
+        <v>347000000</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
-        <v>193000000</v>
+        <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
-        <v>0</v>
+        <v>193000000</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
+        <v>0</v>
+      </c>
+      <c r="CQ3">
+        <v>0</v>
+      </c>
+      <c r="CR3">
         <v>180000000</v>
       </c>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>-1000000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-255000000.0</v>
       </c>
-      <c r="O4"/>
-[...1 lines deleted...]
-      <c r="Q4">
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4">
         <v>17000000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-200000000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-4000000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>11000000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-524000000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-371000000.0</v>
       </c>
-      <c r="W4"/>
-[...1 lines deleted...]
-      <c r="Y4">
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4">
         <v>-1358000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>948000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>377000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-33000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>34000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-957000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>740000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>84000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>258000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-949000000.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AK4"/>
+      <c r="AL4">
         <v>30000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-768000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>690000000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AO4"/>
+      <c r="AP4">
         <v>-66000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>545000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-535000000.0</v>
       </c>
-      <c r="AQ4"/>
-      <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-      <c r="AV4">
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4">
         <v>2089000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>518000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-772000000.0</v>
       </c>
-      <c r="AY4"/>
-      <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>-23000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>38000000.0</v>
       </c>
-      <c r="O5"/>
-[...1 lines deleted...]
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5">
         <v>25000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>23000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>79000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>25000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>3000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>40000000.0</v>
       </c>
-      <c r="W5"/>
-[...1 lines deleted...]
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5">
         <v>108000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>58000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>20000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>159000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>575000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>38000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>41000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>1000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>74000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>52000000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>18000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>10000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>59000000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>-5000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-110000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>67000000.0</v>
       </c>
-      <c r="AQ5"/>
-      <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5">
         <v>21000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-39000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>13000000.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>-56000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1873000000.0</v>
+      </c>
+      <c r="D6">
         <v>1693000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>82000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>114000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>9000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-28000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>90000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-277000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>219000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-77000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>185000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-111000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-2000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-254000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>338000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-84000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>16000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-200000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-4000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>10000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-523000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-372000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>243000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>83000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1358000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>940000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>379000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-36000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>34000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-956000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>740000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>82000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>252000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-945000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>335000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>30000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-764000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>690000000.0</v>
       </c>
-      <c r="AM6"/>
-      <c r="AN6">
+      <c r="AO6"/>
+      <c r="AP6">
         <v>-66000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>545000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-535000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>180000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>428000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>120000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-686000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>440000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>2089000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>518000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-772000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>420000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-185000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-353000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-306000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>429000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-280000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>1902000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-190000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>607000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>72000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>373000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-656000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>700000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-501000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-137000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-189000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>415000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>215000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-280000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>369000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-69000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>16000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>437000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-105000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-831000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>146000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>748000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-86000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-56000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>109000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-6000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-303000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>230000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>75000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-40000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>40000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-104000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>95000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>7000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-117000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>183000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>280000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>216000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>26000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B7">
+        <v>-35000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1000000.0</v>
+      </c>
+      <c r="D7">
         <v>-162000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>169000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-26000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-65000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-206000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>101000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>220000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-40000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-198000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>113000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-127000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-81000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-250000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>211000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-114000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-111000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-214000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>88000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-182000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-80000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-171000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-32000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-37000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-101000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-685000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>18000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-307000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-291000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-599000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>90000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-302000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-119000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-677000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>11000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-73000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-8000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-546000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>399000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-177000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-217000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-817000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-703000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>822000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-35000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-70000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-1607000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>2790000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>47000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>634000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-145000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-81000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-178000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-490000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>514000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-372000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>25000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-109000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-347000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-21000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>576000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-141000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-204000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>717000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-355000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-133000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-407000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-389000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-357000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>1890000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-1358000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>329000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>788000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>192000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-927000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-747000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>260000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>458000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>1520000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-1305000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>209000000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>30000000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-58000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-199000000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>705000000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-221000000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-573000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-259000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>41000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>330000000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-519000000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>97000000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-210000000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-135000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
         <v>-4000000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-137000000.0</v>
       </c>
-      <c r="O8"/>
-[...1 lines deleted...]
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8">
         <v>-46000000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-123000000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>45000000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-151000000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-87000000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-144000000.0</v>
       </c>
-      <c r="W8"/>
-[...1 lines deleted...]
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8">
         <v>140000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-210000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-20000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-214000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-254000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-489000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-122000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-311000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-306000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-403000000.0</v>
       </c>
-      <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AK8"/>
+      <c r="AL8">
         <v>4000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>17000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-299000000.0</v>
       </c>
-      <c r="AM8"/>
-      <c r="AN8">
+      <c r="AO8"/>
+      <c r="AP8">
         <v>-8000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-79000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-139000000.0</v>
       </c>
-      <c r="AQ8"/>
-      <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-      <c r="AV8">
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8">
         <v>-440000000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>30000000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>-255000000.0</v>
       </c>
-      <c r="AY8"/>
-      <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B9">
+        <v>-88000000.0</v>
+      </c>
+      <c r="C9">
+        <v>-32000000.0</v>
+      </c>
+      <c r="D9">
         <v>-164000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>71000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-10000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>19000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-189000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>40000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>100000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>27000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-127000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>81000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-87000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-29000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-70000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>85000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-77000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-46000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-123000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>22000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-188000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-113000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-229000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-107000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-40000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>140000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-424000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-79000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-293000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-192000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-593000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-143000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-403000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-273000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-558000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>46000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-53000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-6000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-450000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-23000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-240000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-294000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-551000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>309000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>103000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-54000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-146000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>353000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-440000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>30000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-255000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>206000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>28000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-54000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-321000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>278000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>41000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-76000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-139000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>300000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>20000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-31000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-404000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>373000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>103000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-394000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-176000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>213000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>35000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>126000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>302000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>363000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>-111000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>131000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>-233000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>293000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>312000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>51000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>-139000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>305000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>123000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>-113000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>-412000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>92000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>84000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>-158000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>-501000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>263000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>78000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>-154000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>-282000000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>-63000000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>27000000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>174000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>-275000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B10">
+        <v>48000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-55000000.0</v>
+      </c>
+      <c r="D10">
         <v>-110000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>45000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-14000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-32000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-49000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>33000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-30000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-78000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-31000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>6000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-49000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-54000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-45000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>37000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-80000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-104000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-87000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>11000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>30000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>20000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>116000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>94000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>19000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-136000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>89000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>25000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-118000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>110000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>36000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-79000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-141000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-24000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-18000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-65000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-85000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-36000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>10000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>55000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-58000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>112000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>45000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>45000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-266000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-355000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-28000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-155000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-302000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>166000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>34000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>7000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-182000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>161000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>123000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>153000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-153000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>267000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-87000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-164000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-355000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-121000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>95000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-189000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-105000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>205000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>111000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>419000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>523000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>242000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-259000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-98000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-238000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>2000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-46000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>181000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>49000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>69000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-6000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-236000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-323000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-15000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-40000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-101000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-370000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>63000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-124000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-34000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-300000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>91000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>5000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>97000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-89000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>23000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-82000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>116000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>12000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>43000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>81000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-60000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>22000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-68000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>58000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>0.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-180000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-337000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>8000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-110000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-66000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>23000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>87000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>13000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>251000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-122000000.0</v>
       </c>
-      <c r="AI11"/>
-      <c r="AJ11">
+      <c r="AK11"/>
+      <c r="AL11">
         <v>-58000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>56000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-148000000.0</v>
       </c>
-      <c r="AM11"/>
-      <c r="AN11">
+      <c r="AO11"/>
+      <c r="AP11">
         <v>-96000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>2000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-604000000.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-      <c r="AV11">
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11">
         <v>-7000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>346000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-578000000.0</v>
       </c>
-      <c r="AY11"/>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>69000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>51000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>32000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>75000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>34000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>26000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>42000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>99000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>128000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>56000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-2000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-49000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-49000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-15000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-10000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-29000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-34000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-168000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-36000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-57000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>10000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-28000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-107000000.0</v>
       </c>
-      <c r="AI12"/>
-      <c r="AJ12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>-33000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>-150000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-282000000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>-97000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>-27000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>-16000000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12">
         <v>226000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>-143000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>428000000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...4 lines deleted...]
-      </c>
+      <c r="L13"/>
+      <c r="M13"/>
       <c r="N13">
         <v>-24000000.0</v>
       </c>
       <c r="O13">
+        <v>-24000000.0</v>
+      </c>
+      <c r="P13">
+        <v>-24000000.0</v>
+      </c>
+      <c r="Q13">
         <v>-25000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>33000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-15000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-15000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-51000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-44000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-58000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-114000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-142000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-142000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-59000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-270000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-20000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-156000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-23000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-159000000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -31574,1434 +32052,1478 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B14">
+        <v>93000000.0</v>
+      </c>
+      <c r="C14">
+        <v>84000000.0</v>
+      </c>
+      <c r="D14">
         <v>74000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>73000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>72000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>69000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>69000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>73000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>68000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>69000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>67000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>68000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>68000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="O14">
         <v>67000000.0</v>
       </c>
       <c r="P14">
-        <v>65000000.0</v>
+        <v>69000000.0</v>
       </c>
       <c r="Q14">
         <v>67000000.0</v>
       </c>
       <c r="R14">
-        <v>66000000.0</v>
+        <v>65000000.0</v>
       </c>
       <c r="S14">
         <v>67000000.0</v>
       </c>
       <c r="T14">
-        <v>68000000.0</v>
+        <v>66000000.0</v>
       </c>
       <c r="U14">
         <v>67000000.0</v>
       </c>
       <c r="V14">
         <v>68000000.0</v>
       </c>
       <c r="W14">
         <v>67000000.0</v>
       </c>
       <c r="X14">
         <v>68000000.0</v>
       </c>
       <c r="Y14">
+        <v>67000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>68000000.0</v>
+      </c>
+      <c r="AA14">
         <v>74000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>129000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>129000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>131000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>139000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>137000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>149000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>141000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>144000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>142000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>915000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>136000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>-133000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>133000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>258000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>282000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>384000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>309000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>321000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>318000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>320000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>321000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1372000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>346000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>340000000.0</v>
       </c>
       <c r="AY14">
         <v>350000000.0</v>
       </c>
       <c r="AZ14">
+        <v>340000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>350000000.0</v>
+      </c>
+      <c r="BB14">
         <v>348000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>361000000.0</v>
       </c>
       <c r="BC14">
         <v>363000000.0</v>
       </c>
       <c r="BD14">
+        <v>361000000.0</v>
+      </c>
+      <c r="BE14">
+        <v>363000000.0</v>
+      </c>
+      <c r="BF14">
         <v>366000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>-369000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>369000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>368000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>377000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>375000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>361000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>371000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>722000000.0</v>
       </c>
       <c r="BN14">
         <v>358000000.0</v>
       </c>
       <c r="BO14">
+        <v>722000000.0</v>
+      </c>
+      <c r="BP14">
+        <v>358000000.0</v>
+      </c>
+      <c r="BQ14">
         <v>369000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>342000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>317000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>283000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>277000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>317000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>321000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>319000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>310000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>338000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>317000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>304000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>321000000.0</v>
       </c>
       <c r="CC14">
         <v>325000000.0</v>
       </c>
       <c r="CD14">
+        <v>321000000.0</v>
+      </c>
+      <c r="CE14">
+        <v>325000000.0</v>
+      </c>
+      <c r="CF14">
         <v>309000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>313000000.0</v>
       </c>
       <c r="CG14">
         <v>317000000.0</v>
       </c>
       <c r="CH14">
+        <v>313000000.0</v>
+      </c>
+      <c r="CI14">
+        <v>317000000.0</v>
+      </c>
+      <c r="CJ14">
         <v>320000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>304000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>300000000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>303000000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>305000000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>313000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>297000000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>305000000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>287000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B15">
-        <v>-48000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="C15">
-        <v>-50000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="D15">
-        <v>-48000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="E15">
-        <v>-41000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="F15">
-        <v>-42000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="G15">
-        <v>-33000000.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="H15">
-        <v>-34000000.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="I15">
-        <v>-21000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="J15">
-        <v>-21000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="K15">
-        <v>-21000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="L15">
-        <v>17000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="M15">
-        <v>18000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="N15">
         <v>17000000.0</v>
       </c>
       <c r="O15">
+        <v>18000000.0</v>
+      </c>
+      <c r="P15">
         <v>17000000.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
       <c r="Q15">
-        <v>-9000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="R15">
-        <v>-9000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="S15">
-        <v>-8000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="T15">
-        <v>-10000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="U15">
-        <v>-1000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="V15">
-        <v>-1000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="W15">
-        <v>-1000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="X15">
+        <v>1000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>1000000.0</v>
+      </c>
+      <c r="Z15">
         <v>10000000.0</v>
       </c>
-      <c r="Y15">
-[...4 lines deleted...]
-      </c>
       <c r="AA15">
-        <v>-9000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AB15">
-        <v>-9000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="AC15">
-        <v>-10000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="AD15">
-        <v>-29000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="AE15">
-        <v>-30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="AF15">
-        <v>-29000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="AG15">
-        <v>-30000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="AH15">
-        <v>-30000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="AI15">
-        <v>-30000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="AJ15">
-        <v>-44000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="AK15">
-        <v>-43000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="AL15">
-        <v>-45000000.0</v>
+        <v>44000000.0</v>
       </c>
       <c r="AM15">
-        <v>-57000000.0</v>
+        <v>43000000.0</v>
       </c>
       <c r="AN15">
-        <v>-57000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="AO15">
-        <v>-57000000.0</v>
+        <v>57000000.0</v>
       </c>
       <c r="AP15">
-        <v>-57000000.0</v>
+        <v>57000000.0</v>
       </c>
       <c r="AQ15">
+        <v>57000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>57000000.0</v>
+      </c>
+      <c r="AS15">
         <v>74000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>40000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>55000000.0</v>
       </c>
-      <c r="AT15">
-[...2 lines deleted...]
-      <c r="AU15">
+      <c r="AV15">
+        <v>54000000.0</v>
+      </c>
+      <c r="AW15">
         <v>161000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>20000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>33000000.0</v>
       </c>
-      <c r="AX15">
-[...2 lines deleted...]
-      <c r="AY15">
+      <c r="AZ15">
+        <v>33000000.0</v>
+      </c>
+      <c r="BA15">
         <v>37000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>17000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>10000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>33000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>5000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>6000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="BG15">
         <v>33000000.0</v>
       </c>
       <c r="BH15">
         <v>33000000.0</v>
       </c>
       <c r="BI15">
-        <v>32000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="BJ15">
         <v>33000000.0</v>
       </c>
       <c r="BK15">
+        <v>32000000.0</v>
+      </c>
+      <c r="BL15">
+        <v>33000000.0</v>
+      </c>
+      <c r="BM15">
         <v>31000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>31000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>63000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>32000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>35000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>12000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>11000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>137000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>18000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>20000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>23000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>140000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BY15">
         <v>37000000.0</v>
       </c>
       <c r="BZ15">
+        <v>7000000.0</v>
+      </c>
+      <c r="CA15">
+        <v>37000000.0</v>
+      </c>
+      <c r="CB15">
         <v>148000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>24000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>23000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>33000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>131000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>102000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>16000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>75000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>131000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>5000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>29000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>7000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>130000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>34000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>37000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>38000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>127000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>508000000.0</v>
+      </c>
+      <c r="C16">
+        <v>563000000.0</v>
+      </c>
+      <c r="D16">
         <v>2436000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>742000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>660000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>546000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>537000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>565000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>475000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>753000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>534000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>610000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>425000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>536000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>538000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>792000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>454000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>538000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>522000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>722000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>726000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>716000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1239000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1611000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1368000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1285000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2643000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1703000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1324000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1360000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1326000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2282000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1542000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1460000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1208000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>2150000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1815000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1785000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>2553000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1863000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1863000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1929000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1384000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1919000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1739000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1311000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1191000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1877000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>3272000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1183000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>665000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1437000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1017000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1202000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1555000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1861000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1432000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1712000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1749000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1939000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1332000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>1260000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>887000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>1543000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>843000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1344000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>1292000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>1481000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>1066000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>851000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>1131000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>762000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>831000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>815000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>378000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>483000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>1314000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>1168000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>420000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>506000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>562000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>453000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>459000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>762000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>532000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>497000000.0</v>
       </c>
       <c r="CI16">
         <v>457000000.0</v>
       </c>
       <c r="CJ16">
+        <v>497000000.0</v>
+      </c>
+      <c r="CK16">
+        <v>457000000.0</v>
+      </c>
+      <c r="CL16">
         <v>561000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>466000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>459000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>576000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>280000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>216000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>370000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-      <c r="AJ17">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17">
-        <v>4000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AM17"/>
       <c r="AN17">
+        <v>4000000.0</v>
+      </c>
+      <c r="AO17"/>
+      <c r="AP17">
         <v>2000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>2000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>3000000.0</v>
       </c>
-      <c r="AQ17"/>
-      <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-      <c r="AV17">
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17">
         <v>-19000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>5000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>9000000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>562000000.0</v>
+      </c>
+      <c r="C18">
+        <v>479000000.0</v>
+      </c>
+      <c r="D18">
         <v>359000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>530000000.0</v>
       </c>
-      <c r="D18">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="F18">
+        <v>423000000.0</v>
+      </c>
+      <c r="G18">
         <v>344000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>134000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>378000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>162000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>342000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>95000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>403000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>132000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>188000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-41000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>410000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>23000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>114000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-7000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>242000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>20000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>49000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-61000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>104000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-360000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>335000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-59000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-30000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-426000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>155000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-158000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>5000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-553000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>98000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>41000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-47000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-403000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>351000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>20000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>55000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-681000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>467000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>152000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>205000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-422000000.0</v>
       </c>
-      <c r="AU18">
-[...3 lines deleted...]
-      <c r="AW18"/>
+      <c r="AW18">
+        <v>989000000.0</v>
+      </c>
       <c r="AX18">
-        <v>-973000000.0</v>
-[...3 lines deleted...]
-      <c r="BA18"/>
+        <v>-34000000.0</v>
+      </c>
+      <c r="AY18">
+        <v>260000000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-760000000.0</v>
+      </c>
+      <c r="BA18">
+        <v>498000000.0</v>
+      </c>
       <c r="BB18">
-        <v>-585000000.0</v>
-[...2 lines deleted...]
-      <c r="BD18"/>
+        <v>-36000000.0</v>
+      </c>
+      <c r="BC18">
+        <v>228000000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-305000000.0</v>
+      </c>
       <c r="BE18">
-        <v>506000000.0</v>
+        <v>535000000.0</v>
       </c>
       <c r="BF18">
+        <v>-39000000.0</v>
+      </c>
+      <c r="BG18">
+        <v>246000000.0</v>
+      </c>
+      <c r="BH18">
         <v>-506000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>656000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>164000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>526000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-440000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>1005000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>176000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>65000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-29000000.0</v>
       </c>
-      <c r="BO18"/>
-      <c r="BP18"/>
       <c r="BQ18"/>
-      <c r="BR18">
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18">
         <v>-475000000.0</v>
       </c>
-      <c r="BS18"/>
-      <c r="BT18"/>
       <c r="BU18"/>
-      <c r="BV18">
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18">
         <v>-1036000000.0</v>
       </c>
-      <c r="BW18"/>
-      <c r="BX18"/>
       <c r="BY18"/>
-      <c r="BZ18">
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18">
         <v>-255000000.0</v>
       </c>
-      <c r="CA18"/>
-      <c r="CB18"/>
       <c r="CC18"/>
-      <c r="CD18">
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18">
         <v>-805000000.0</v>
       </c>
-      <c r="CE18"/>
-      <c r="CF18"/>
       <c r="CG18"/>
-      <c r="CH18">
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18">
         <v>-569000000.0</v>
       </c>
-      <c r="CI18"/>
-      <c r="CJ18"/>
       <c r="CK18"/>
-      <c r="CL18">
-[...1 lines deleted...]
-      </c>
+      <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18">
+        <v>-123000000.0</v>
+      </c>
+      <c r="CO18"/>
+      <c r="CP18">
         <v>280000000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>216000000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-211000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>206</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>2000000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>2000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-104000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-97000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-115000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-107000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-80000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-54000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-75000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-52000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-58000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-41000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-64000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-29000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-41000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-4000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-61000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-37000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>95000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>5000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>57000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>119000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>25000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>66000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>48000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>391000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>213000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>257000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>207000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>323000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>273000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>284000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>145000000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AK19"/>
+      <c r="AL19">
         <v>1000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-1000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>888000000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AO19"/>
+      <c r="AP19">
         <v>-10000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>255000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>12000000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-16000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-40000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-32000000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -33052,2580 +33574,2652 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>-60000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-186000000.0</v>
+      </c>
+      <c r="D21">
         <v>1650000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-125000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-63000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-76000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-60000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-282000000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-200000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-200000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-177000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-10000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-10000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-63000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-3000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-56000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-73000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-476000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-364000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-9000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-9000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-920000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1157000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-401000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AD21">
         <v>-3000000.0</v>
       </c>
       <c r="AE21">
-        <v>-11000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="AF21">
         <v>-3000000.0</v>
       </c>
-      <c r="AG21"/>
+      <c r="AG21">
+        <v>-11000000.0</v>
+      </c>
       <c r="AH21">
-        <v>-513000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="AI21"/>
       <c r="AJ21">
+        <v>-513000000.0</v>
+      </c>
+      <c r="AK21"/>
+      <c r="AL21">
         <v>7000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-820000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>8000000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>-6000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-11000000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21">
         <v>975000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>286000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-14000000.0</v>
       </c>
-      <c r="AY21"/>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>567000000.0</v>
+      </c>
+      <c r="C22">
+        <v>534000000.0</v>
+      </c>
+      <c r="D22">
         <v>580000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>372000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>385000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>407000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>344000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>314000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>332000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>266000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>243000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>236000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>188000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>193000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>148000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>111000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>80000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>147000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>131000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>77000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>27000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>74000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>80000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>106000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>36000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-96000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>215000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>309000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>95000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-121000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>187000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>218000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>161000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>120000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>143000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-727000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>119000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>212000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>322000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-1253000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>186000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>178000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>11000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-197000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>44000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>140000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>195000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>268000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>63000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-68000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-197000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-2244000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>66000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>22000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>170000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>162000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-95000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>80000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>94000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>805000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>172000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>322000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>308000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>258000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>61000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-9000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-179000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-924000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-822000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-787000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-470000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-1191000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1117000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>849000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>303000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>2564000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>1932000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>1377000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>662000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>2248000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1889000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>1352000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>608000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1233000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>1009000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>720000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>260000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>1310000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>1042000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>759000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>355000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>938000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>280000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>216000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>151000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>-4000000.0</v>
+      </c>
+      <c r="C23">
+        <v>444000000.0</v>
+      </c>
+      <c r="D23">
         <v>-76000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-14000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-3000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-47000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-1000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-15000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-19000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-7000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-71000000.0</v>
       </c>
       <c r="N23">
         <v>-2000000.0</v>
       </c>
       <c r="O23">
+        <v>-71000000.0</v>
+      </c>
+      <c r="P23">
+        <v>-2000000.0</v>
+      </c>
+      <c r="Q23">
         <v>2000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-5000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-14000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-119000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-23000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-11000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-5000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-560000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-78000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>36000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>10000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>9000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-11000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-2000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-6000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-28000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-2000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>22000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-53000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-6000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>414000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-80000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-39000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-48000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-230000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-52000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-133000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>28000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2250000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2140000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>281000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>43000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-65000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-93000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-568000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>80000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-712000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-282000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-394000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>427000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>49000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-27000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-85000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>158000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-201000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-574000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-177000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-148000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-210000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-254000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-2000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>640000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>377000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>1004000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>152000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>85000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-559000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-1461000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>272000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>358000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-633000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>73000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-30000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>701000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-17000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-182000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-568000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>1000000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-453000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-510000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-304000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-128000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-162000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-148000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-751000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>313000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C24">
+        <v>3000000.0</v>
+      </c>
+      <c r="D24">
         <v>224000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>15000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>212000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>5000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>4000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-5000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>10000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>7000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>3000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-64000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>58000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="R24">
         <v>1000000.0</v>
       </c>
       <c r="S24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="T24">
+        <v>1000000.0</v>
+      </c>
+      <c r="U24">
         <v>23000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>97000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>114000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>58000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>166000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>144000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>65000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>49000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>440000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>228000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>265000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>163000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>625000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>274000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>288000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>137000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>267000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-129000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>196000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>244000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>96000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-221000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>56000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>238000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-57000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>27000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>48000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-14000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>120000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-15000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-2000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>152000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-3000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-1000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-1000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>230000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>645000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-967000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-24000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>24000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>61000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-25000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>4000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>4000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>19000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>14000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>134000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-7000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-2000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-184000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>13000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-45000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-20000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-21000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-10000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>1025000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-13000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-1771000000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>782000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-14000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-3000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>651000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-75000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>8000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-67000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>242000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-327000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>-35000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>1000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-3000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>188000000.0</v>
       </c>
-      <c r="CM24"/>
-      <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>187000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>22000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-64000000.0</v>
+      </c>
+      <c r="D25">
         <v>-75000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>84000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>17000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>16000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>14000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-33000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-364000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>44000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>18000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>14000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>14000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>12000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>11000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>34000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>14000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>13000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>33000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>44000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>131000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>11000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>23000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>29000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>138000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>18000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>17000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>74000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>448000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-1000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>26000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-11000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-12000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-77000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-283000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-18000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-19000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-257000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>53000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-14000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-50000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>127000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1496000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-737000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-21000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-624000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1606000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-3334000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-214000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-1548000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1747000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-302000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-185000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-51000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-1148000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>178000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>619000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-709000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>200000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-100000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-420000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-906000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>582000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-858000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>247000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-139000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>1485000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>886000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>798000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-1705000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>1318000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-1951000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-1777000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-877000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>-1691000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-2027000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-2026000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-1449000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-4117000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-837000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-1909000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-971000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>-1637000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-1119000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>-1596000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>-420000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>-1038000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>-1075000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>-1091000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>-1001000000.0</v>
       </c>
-      <c r="CM25"/>
-      <c r="CN25">
+      <c r="CO25"/>
+      <c r="CP25">
         <v>-280000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>-216000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>-344000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B26">
+        <v>-500000000.0</v>
+      </c>
+      <c r="C26">
         <v>-300000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
+        <v>-300000000.0</v>
+      </c>
+      <c r="E26">
         <v>-255000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-200000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-175000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-125000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-190000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-100000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-60000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-150000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-25000000.0</v>
       </c>
       <c r="M26">
         <v>-100000000.0</v>
       </c>
       <c r="N26">
         <v>-25000000.0</v>
       </c>
       <c r="O26">
+        <v>-100000000.0</v>
+      </c>
+      <c r="P26">
+        <v>-25000000.0</v>
+      </c>
+      <c r="Q26">
         <v>-65000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-100000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-60000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-175000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-205000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-25000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-200000000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>8000000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-22000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-51000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>30000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>30000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-50000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-200000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-200000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-700000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-742000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-80000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-250000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-1205000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-335000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-30000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>768000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-2553000000.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-1863000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>2000000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>-180000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-428000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-120000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-1191000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-1877000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>3000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>50000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>91000000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-      <c r="BE26">
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26">
         <v>1749000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>-1749000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>-607000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>-72000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>-373000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>-887000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>-700000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>501000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>-1344000000.0</v>
       </c>
-      <c r="BN26"/>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
-[...1 lines deleted...]
-      </c>
+      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26">
+        <v>-876000000.0</v>
+      </c>
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-477000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>-175000000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>-430000000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>-948000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>-1295000000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>-165000000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-88000000.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-80000000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>-150000000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>-60000000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>-108000000.0</v>
       </c>
-      <c r="CF26"/>
-      <c r="CG26"/>
       <c r="CH26"/>
-      <c r="CI26">
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26">
         <v>1000000.0</v>
       </c>
-      <c r="CJ26"/>
-[...1 lines deleted...]
-      <c r="CL26">
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26">
         <v>-68000000.0</v>
       </c>
-      <c r="CM26"/>
-      <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27">
+        <v>23000000.0</v>
+      </c>
+      <c r="C27">
+        <v>36000000.0</v>
+      </c>
+      <c r="D27">
         <v>21000000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>14000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>20000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>25000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>14000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>9000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>16000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>23000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>15000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>11000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>13000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>12000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="P27">
         <v>14000000.0</v>
       </c>
       <c r="Q27">
+        <v>11000000.0</v>
+      </c>
+      <c r="R27">
+        <v>14000000.0</v>
+      </c>
+      <c r="S27">
         <v>18000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>11000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>13000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>14000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>8000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>6000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="Y27">
         <v>10000000.0</v>
       </c>
       <c r="Z27">
+        <v>12000000.0</v>
+      </c>
+      <c r="AA27">
+        <v>10000000.0</v>
+      </c>
+      <c r="AB27">
         <v>13000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>16000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>17000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>17000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>10000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>7000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>14000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>14000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>15000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>8000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>11000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>20000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>28000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>13000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>18000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>29000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>26000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>14000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>23000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>29000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>26000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>87000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>22000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>24000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>25000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>12000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>13000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>23000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>23000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>13000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>15000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>-19000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>19000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>13000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>25000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>22000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>23000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>14000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>20000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>50000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>25000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>18000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>16000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>27000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>26000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>9000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>15000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>33000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>37000000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>14000000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>32000000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>27000000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>24000000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>15000000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>7000000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>22000000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CF27">
         <v>28000000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CG27">
         <v>-27000000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CH27">
         <v>10000000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CI27">
         <v>-6000000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CJ27">
         <v>23000000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CK27">
         <v>14000000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CL27">
         <v>11000000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CM27">
         <v>11000000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CN27">
         <v>47000000.0</v>
       </c>
-      <c r="CM27"/>
-      <c r="CN27"/>
       <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>-620000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-541000000.0</v>
+      </c>
+      <c r="D28">
         <v>1226000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-449000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-314000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-339000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-167000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-284000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-441000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-123000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-178000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-222000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-243000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-189000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-214000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-89000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-106000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-137000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-194000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-270000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-106000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-700000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-367000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-30000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-62000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1422000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1145000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-424000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-202000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-201000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-741000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-40000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-32000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-35000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-542000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-45000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-15000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-912000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-43000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-404000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-143000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-100000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-107000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-230000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-52000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-133000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-26000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2250000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2140000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>281000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>10000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-65000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-93000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-568000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>47000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-712000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-282000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-394000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>394000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>49000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-27000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-85000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>125000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-201000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-574000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-177000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-180000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-210000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-254000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-2000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>503000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>377000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1004000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>152000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-55000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-559000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-1461000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>272000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>210000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-633000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>73000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-30000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>570000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-443000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-182000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-568000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>869000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-453000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-510000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-304000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-258000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-617000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-333000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-949000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>186000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>709000000.0</v>
+      </c>
+      <c r="C29">
+        <v>583000000.0</v>
+      </c>
+      <c r="D29">
         <v>453000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>654000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>531000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>446000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>253000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>480000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>244000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>397000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>177000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>458000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>191000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>229000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>23000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>455000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>65000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>158000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>55000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>303000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>67000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>85000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-6000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>151000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>118000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>31000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-291000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>506000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>52000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>106000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-258000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>426000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>51000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>176000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-436000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>334000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>172000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>79000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-300000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>662000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>306000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>332000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-430000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>865000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>420000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>472000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-175000000.0</v>
       </c>
-      <c r="AU29">
-[...2 lines deleted...]
-      <c r="AV29">
+      <c r="AW29">
+        <v>1458000000.0</v>
+      </c>
+      <c r="AX29">
         <v>249000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>518000000.0</v>
       </c>
-      <c r="AX29">
-[...4 lines deleted...]
-      <c r="BA29"/>
+      <c r="AZ29">
+        <v>-551000000.0</v>
+      </c>
+      <c r="BA29">
+        <v>920000000.0</v>
+      </c>
       <c r="BB29">
-        <v>-350000000.0</v>
-[...2 lines deleted...]
-      <c r="BD29"/>
+        <v>214000000.0</v>
+      </c>
+      <c r="BC29">
+        <v>514000000.0</v>
+      </c>
+      <c r="BD29">
+        <v>-70000000.0</v>
+      </c>
       <c r="BE29">
-        <v>236000000.0</v>
+        <v>933000000.0</v>
       </c>
       <c r="BF29">
+        <v>263000000.0</v>
+      </c>
+      <c r="BG29">
+        <v>537000000.0</v>
+      </c>
+      <c r="BH29">
         <v>-236000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>1142000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>489000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>798000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-236000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>1370000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>392000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>499000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>192000000.0</v>
       </c>
-      <c r="BO29"/>
-      <c r="BP29"/>
       <c r="BQ29"/>
-      <c r="BR29">
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29">
         <v>-7000000.0</v>
       </c>
-      <c r="BS29"/>
-      <c r="BT29"/>
       <c r="BU29"/>
-      <c r="BV29">
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29">
         <v>-288000000.0</v>
       </c>
-      <c r="BW29"/>
-      <c r="BX29"/>
       <c r="BY29"/>
-      <c r="BZ29">
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29">
         <v>528000000.0</v>
       </c>
-      <c r="CA29"/>
-      <c r="CB29"/>
       <c r="CC29"/>
-      <c r="CD29">
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29">
         <v>-213000000.0</v>
       </c>
-      <c r="CE29"/>
-      <c r="CF29"/>
       <c r="CG29"/>
-      <c r="CH29">
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29">
         <v>-222000000.0</v>
       </c>
-      <c r="CI29"/>
-      <c r="CJ29"/>
       <c r="CK29"/>
-      <c r="CL29">
-[...1 lines deleted...]
-      </c>
+      <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29">
+        <v>70000000.0</v>
+      </c>
+      <c r="CO29"/>
+      <c r="CP29">
         <v>280000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>216000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>-31000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-146000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1914000000.0</v>
+      </c>
+      <c r="D30">
         <v>14000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-122000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-104000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-97000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-115000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-107000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-80000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-54000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-75000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-52000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-163000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-41000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-64000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-135000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-41000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-4000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-61000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-37000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>50000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>91000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>119000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>25000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>33000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>94000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>295000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>117000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>129000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>42000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>354000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>65000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>117000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>29000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>41000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-128000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>69000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1029000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-244000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-231000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>311000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-455000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>60000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-219000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-465000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-3484000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-15000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-2000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-27000000.0</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
+      <c r="CR30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>