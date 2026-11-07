--- v0 (2026-03-14)
+++ v1 (2026-11-07)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,59 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1311,88 +1320,92 @@
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>26</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>11144000.0</v>
+      </c>
       <c r="C7">
         <v>5744000.0</v>
       </c>
       <c r="D7">
         <v>7876000.0</v>
       </c>
       <c r="E7">
         <v>7256000.0</v>
       </c>
       <c r="F7">
         <v>6001000.0</v>
       </c>
       <c r="G7">
         <v>6882000.0</v>
       </c>
       <c r="H7">
         <v>8026000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>50000.0</v>
+      </c>
       <c r="C8">
         <v>50000.0</v>
       </c>
       <c r="D8">
         <v>49000.0</v>
       </c>
       <c r="E8">
         <v>49000.0</v>
       </c>
       <c r="F8">
         <v>49000.0</v>
       </c>
       <c r="G8">
         <v>48000.0</v>
       </c>
       <c r="H8">
         <v>48000.0</v>
       </c>
       <c r="I8">
         <v>45000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1780,51 +1793,53 @@
         <v>37000.0</v>
       </c>
       <c r="P15">
         <v>37000.0</v>
       </c>
       <c r="Q15">
         <v>33000.0</v>
       </c>
       <c r="R15">
         <v>32000.0</v>
       </c>
       <c r="S15">
         <v>31000.0</v>
       </c>
       <c r="T15">
         <v>31000.0</v>
       </c>
       <c r="U15">
         <v>8086.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>35</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>9788000.0</v>
+      </c>
       <c r="C16">
         <v>10058000.0</v>
       </c>
       <c r="D16">
         <v>9521000.0</v>
       </c>
       <c r="E16">
         <v>7058000.0</v>
       </c>
       <c r="F16">
         <v>7049000.0</v>
       </c>
       <c r="G16">
         <v>5121000.0</v>
       </c>
       <c r="H16">
         <v>4935000.0</v>
       </c>
       <c r="I16">
         <v>6187000.0</v>
       </c>
       <c r="J16">
         <v>8898000.0</v>
       </c>
       <c r="K16">
@@ -2184,51 +2199,53 @@
         <v>135985000.0</v>
       </c>
       <c r="P23">
         <v>146479000.0</v>
       </c>
       <c r="Q23">
         <v>184564000.0</v>
       </c>
       <c r="R23">
         <v>241973000.0</v>
       </c>
       <c r="S23">
         <v>279588000.0</v>
       </c>
       <c r="T23">
         <v>357290000.0</v>
       </c>
       <c r="U23">
         <v>816743.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>59175000.0</v>
+      </c>
       <c r="C24">
         <v>59175000.0</v>
       </c>
       <c r="D24">
         <v>79175000.0</v>
       </c>
       <c r="E24">
         <v>74416000.0</v>
       </c>
       <c r="F24">
         <v>69490000.0</v>
       </c>
       <c r="G24">
         <v>73551000.0</v>
       </c>
       <c r="H24">
         <v>74823000.0</v>
       </c>
       <c r="I24">
         <v>89212000.0</v>
       </c>
       <c r="J24">
         <v>98838000.0</v>
       </c>
       <c r="K24">
@@ -2345,51 +2362,51 @@
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
-        <v>-19654000.0</v>
+        <v>41870000.0</v>
       </c>
       <c r="C28">
         <v>41844000.0</v>
       </c>
       <c r="D28">
         <v>64415000.0</v>
       </c>
       <c r="E28">
         <v>55385000.0</v>
       </c>
       <c r="F28">
         <v>32270000.0</v>
       </c>
       <c r="G28">
         <v>41003000.0</v>
       </c>
       <c r="H28">
         <v>75696000.0</v>
       </c>
       <c r="I28">
         <v>78826000.0</v>
       </c>
       <c r="J28">
         <v>85917000.0</v>
       </c>
@@ -2409,51 +2426,53 @@
         <v>39564000.0</v>
       </c>
       <c r="P28">
         <v>45594000.0</v>
       </c>
       <c r="Q28">
         <v>29512000.0</v>
       </c>
       <c r="R28">
         <v>29027000.0</v>
       </c>
       <c r="S28">
         <v>32904000.0</v>
       </c>
       <c r="T28">
         <v>47823000.0</v>
       </c>
       <c r="U28">
         <v>165041.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>153851000.0</v>
+      </c>
       <c r="C29">
         <v>155461000.0</v>
       </c>
       <c r="D29">
         <v>181257000.0</v>
       </c>
       <c r="E29">
         <v>179147000.0</v>
       </c>
       <c r="F29">
         <v>172183000.0</v>
       </c>
       <c r="G29">
         <v>176988000.0</v>
       </c>
       <c r="H29">
         <v>175497000.0</v>
       </c>
       <c r="I29">
         <v>176049000.0</v>
       </c>
       <c r="J29">
         <v>177874000.0</v>
       </c>
       <c r="K29"/>
@@ -2562,51 +2581,53 @@
       <c r="L31">
         <v>-4035000.0</v>
       </c>
       <c r="M31">
         <v>-13271000.0</v>
       </c>
       <c r="N31">
         <v>-13541000.0</v>
       </c>
       <c r="O31">
         <v>-24302000.0</v>
       </c>
       <c r="P31">
         <v>-33877000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>51</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>53914000.0</v>
+      </c>
       <c r="C32">
         <v>52861000.0</v>
       </c>
       <c r="D32">
         <v>66570000.0</v>
       </c>
       <c r="E32">
         <v>64290000.0</v>
       </c>
       <c r="F32">
         <v>59272000.0</v>
       </c>
       <c r="G32">
         <v>63954000.0</v>
       </c>
       <c r="H32">
         <v>58550000.0</v>
       </c>
       <c r="I32">
         <v>57541000.0</v>
       </c>
       <c r="J32">
         <v>50636000.0</v>
       </c>
       <c r="K32"/>
@@ -2668,51 +2689,53 @@
         <v>68570000.0</v>
       </c>
       <c r="P33">
         <v>73711000.0</v>
       </c>
       <c r="Q33">
         <v>113527000.0</v>
       </c>
       <c r="R33">
         <v>169353000.0</v>
       </c>
       <c r="S33">
         <v>185447000.0</v>
       </c>
       <c r="T33">
         <v>270205000.0</v>
       </c>
       <c r="U33">
         <v>717448.0</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" t="s">
         <v>53</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>6450000.0</v>
+      </c>
       <c r="C34">
         <v>5468000.0</v>
       </c>
       <c r="D34">
         <v>12143000.0</v>
       </c>
       <c r="E34">
         <v>14599000.0</v>
       </c>
       <c r="F34">
         <v>9249000.0</v>
       </c>
       <c r="G34">
         <v>12360000.0</v>
       </c>
       <c r="H34">
         <v>9535000.0</v>
       </c>
       <c r="I34">
         <v>4493000.0</v>
       </c>
       <c r="J34">
         <v>7741000.0</v>
       </c>
       <c r="K34">
@@ -2785,51 +2808,51 @@
       <c r="O35">
         <v>64743000.0</v>
       </c>
       <c r="P35">
         <v>78154000.0</v>
       </c>
       <c r="Q35">
         <v>89215000.0</v>
       </c>
       <c r="R35">
         <v>95425000.0</v>
       </c>
       <c r="S35">
         <v>124002000.0</v>
       </c>
       <c r="T35">
         <v>137850000.0</v>
       </c>
       <c r="U35"/>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
-        <v>8459000.0</v>
+        <v>7066000.0</v>
       </c>
       <c r="C36">
         <v>3752000.0</v>
       </c>
       <c r="D36">
         <v>5960000.0</v>
       </c>
       <c r="E36">
         <v>2585000.0</v>
       </c>
       <c r="F36">
         <v>4613000.0</v>
       </c>
       <c r="G36">
         <v>5668000.0</v>
       </c>
       <c r="H36">
         <v>825000.0</v>
       </c>
       <c r="I36">
         <v>861000.0</v>
       </c>
       <c r="J36">
         <v>1902000.0</v>
       </c>
@@ -3013,51 +3036,51 @@
       </c>
       <c r="P39">
         <v>3905000.0</v>
       </c>
       <c r="Q39">
         <v>4133000.0</v>
       </c>
       <c r="R39">
         <v>3561000.0</v>
       </c>
       <c r="S39">
         <v>3890000.0</v>
       </c>
       <c r="T39">
         <v>4965000.0</v>
       </c>
       <c r="U39">
         <v>20384.0</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
-        <v>30046000.0</v>
+        <v>17989000.0</v>
       </c>
       <c r="C40">
         <v>16226000.0</v>
       </c>
       <c r="D40">
         <v>22161000.0</v>
       </c>
       <c r="E40">
         <v>19747000.0</v>
       </c>
       <c r="F40">
         <v>18876000.0</v>
       </c>
       <c r="G40">
         <v>22055000.0</v>
       </c>
       <c r="H40">
         <v>9177000.0</v>
       </c>
       <c r="I40">
         <v>12920000.0</v>
       </c>
       <c r="J40">
         <v>16829000.0</v>
       </c>
@@ -3259,51 +3282,53 @@
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>29483000.0</v>
+      </c>
       <c r="C45">
         <v>27191000.0</v>
       </c>
       <c r="D45">
         <v>27224000.0</v>
       </c>
       <c r="E45">
         <v>24228000.0</v>
       </c>
       <c r="F45">
         <v>25335000.0</v>
       </c>
       <c r="G45">
         <v>10910000.0</v>
       </c>
       <c r="H45">
         <v>12586000.0</v>
       </c>
       <c r="I45">
         <v>6636000.0</v>
       </c>
       <c r="J45">
         <v>5229000.0</v>
       </c>
       <c r="K45">
@@ -3604,51 +3629,51 @@
         <v>15499000.0</v>
       </c>
       <c r="K50">
         <v>5546000.0</v>
       </c>
       <c r="L50">
         <v>2250000.0</v>
       </c>
       <c r="M50">
         <v>3938000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
-        <v>9007000.0</v>
+        <v>70531000.0</v>
       </c>
       <c r="C51">
         <v>64919000.0</v>
       </c>
       <c r="D51">
         <v>87051000.0</v>
       </c>
       <c r="E51">
         <v>85972000.0</v>
       </c>
       <c r="F51">
         <v>79791000.0</v>
       </c>
       <c r="G51">
         <v>84733000.0</v>
       </c>
       <c r="H51">
         <v>93849000.0</v>
       </c>
       <c r="I51">
         <v>97462000.0</v>
       </c>
       <c r="J51">
         <v>114337000.0</v>
       </c>
@@ -3668,51 +3693,53 @@
         <v>63063000.0</v>
       </c>
       <c r="P51">
         <v>70063000.0</v>
       </c>
       <c r="Q51">
         <v>69813000.0</v>
       </c>
       <c r="R51">
         <v>71813000.0</v>
       </c>
       <c r="S51">
         <v>94050000.0</v>
       </c>
       <c r="T51">
         <v>95000000.0</v>
       </c>
       <c r="U51">
         <v>253952.0</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>71</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>2269000.0</v>
+      </c>
       <c r="C52">
         <v>2328000.0</v>
       </c>
       <c r="D52">
         <v>2589000.0</v>
       </c>
       <c r="E52">
         <v>6699000.0</v>
       </c>
       <c r="F52">
         <v>6820000.0</v>
       </c>
       <c r="G52">
         <v>6850000.0</v>
       </c>
       <c r="H52">
         <v>14013000.0</v>
       </c>
       <c r="I52">
         <v>8250000.0</v>
       </c>
       <c r="J52">
         <v>15499000.0</v>
       </c>
       <c r="K52">
@@ -4268,548 +4295,566 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC62"/>
+  <dimension ref="A1:CF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
       </c>
-      <c r="BW1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
       </c>
-      <c r="CA1" t="s">
-[...6 lines deleted...]
-        <v>141</v>
+      <c r="CD1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>144</v>
       </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:84">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>8438000.0</v>
+      </c>
+      <c r="C2">
+        <v>10583000.0</v>
+      </c>
+      <c r="D2">
+        <v>8604000.0</v>
+      </c>
+      <c r="E2">
         <v>10111000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>9500000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>7652000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>8448000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>9192000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>8775000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>8622000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>11068000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>11302000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>11771000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>8928000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>13533000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>15925000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>9698000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>11974000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>13121000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>16162000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>15668000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>16259000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>17744000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>11176000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>9410000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>10571000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>10181000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>8862000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>8889000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>8156000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>10252000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>8453000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>8016000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>7209000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>8800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>7192000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>8267000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>8055000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>9037000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>9724000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>7348000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>8223000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>8614000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>6700000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>5987000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>7138000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>6266000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>7312000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>7105000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>7728000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>7112000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>6024000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>7278000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>7623000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>7643000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>6072000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>5348000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>4729000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>4679000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BI2">
         <v>4089000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BJ2">
         <v>5389000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BK2">
         <v>3356000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BL2">
         <v>5760000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BM2">
         <v>1656000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BN2">
         <v>1400000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BO2">
         <v>1668000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BP2">
         <v>1741000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BQ2">
         <v>1859000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BR2">
         <v>1634000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BS2">
         <v>1937000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BT2">
         <v>3478000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BU2">
         <v>2635000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BV2">
         <v>2247000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BW2">
         <v>3275000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BX2">
         <v>4941000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BY2">
         <v>4760000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BZ2">
         <v>730000.0</v>
       </c>
-      <c r="BX2">
+      <c r="CA2">
         <v>629000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CB2">
         <v>838807.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CC2">
         <v>612219000.0</v>
       </c>
-      <c r="CA2"/>
-[...1 lines deleted...]
-      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4849,52 +4894,55 @@
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4934,330 +4982,336 @@
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
+        <v>-9224000.0</v>
+      </c>
+      <c r="C5">
+        <v>-9004000.0</v>
+      </c>
+      <c r="D5">
+        <v>-8663000.0</v>
+      </c>
+      <c r="E5">
         <v>-8170000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-8365000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-8624000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>-9653000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-10053000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-8933000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-9570000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-9643000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-8989000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-9948000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-9521000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-9354000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-9677000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-11739000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>-9742000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-7474000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-6940000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>-6483000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-5523000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>-5732000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-4671000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-6398000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-7659000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-8588000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>-7138000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-8137000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-7210000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>-7314000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>-7155000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>-7456000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>-6670000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>-5174000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>-5666000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>-5850000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>-6451000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>-7129000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>-7800000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>-6547000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>-6647000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>-5902000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>-6538000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>-6366000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>-5824000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>-6021000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>-4582000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>-3540000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>-2243000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>-2345000.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>-2448000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>-2424000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC5">
         <v>-2988000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BD5">
         <v>-2503000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BE5">
         <v>-2043000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BF5">
         <v>-2266000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BG5">
         <v>-2615000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BH5">
         <v>-1873000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BI5">
         <v>-2247000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BJ5">
         <v>-2019000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BK5">
         <v>-327000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BL5">
         <v>-544000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BM5">
         <v>-1553000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BN5">
         <v>-1598000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BO5">
         <v>-2666000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BP5">
         <v>-1953000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BQ5">
         <v>-1521000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BR5">
         <v>-1375000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BS5">
         <v>-1783000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BT5">
         <v>-2866000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BU5">
         <v>-2412000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BV5">
         <v>-1470000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BW5">
         <v>121000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BX5">
         <v>125000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BY5">
         <v>-739000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BZ5">
         <v>-8909.0</v>
       </c>
-      <c r="BX5">
+      <c r="CA5">
         <v>-6495.0</v>
       </c>
-      <c r="BY5">
+      <c r="CB5">
         <v>-4079.0</v>
       </c>
-      <c r="BZ5"/>
-[...1 lines deleted...]
-      <c r="CB5"/>
       <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...7 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
@@ -5295,273 +5349,301 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
-[...1 lines deleted...]
-      <c r="BK6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
         <v>26</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>9208000.0</v>
+      </c>
       <c r="C7">
+        <v>8327000.0</v>
+      </c>
+      <c r="D7">
+        <v>8607000.0</v>
+      </c>
+      <c r="E7">
+        <v>11144000.0</v>
+      </c>
+      <c r="F7">
         <v>9301000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>3014000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>3185000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>5744000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>3946000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>4283000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>4736000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>7876000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>3591000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>4072000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>4457000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>7256000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>2370000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>2726000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>3054000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>6001000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>3228000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>3560000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>3960000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>6882000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>3784000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>4100000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>4449000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>8026000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>5568000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>6054000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>6566000.0</v>
       </c>
-      <c r="AD7"/>
-[...1 lines deleted...]
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>50000.0</v>
+      </c>
       <c r="C8">
         <v>50000.0</v>
       </c>
       <c r="D8">
         <v>50000.0</v>
       </c>
       <c r="E8">
         <v>50000.0</v>
       </c>
       <c r="F8">
         <v>50000.0</v>
       </c>
       <c r="G8">
         <v>50000.0</v>
       </c>
       <c r="H8">
         <v>50000.0</v>
       </c>
       <c r="I8">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="J8">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="K8">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="L8">
         <v>49000.0</v>
       </c>
       <c r="M8">
         <v>49000.0</v>
       </c>
       <c r="N8">
         <v>49000.0</v>
       </c>
       <c r="O8">
         <v>49000.0</v>
       </c>
       <c r="P8">
         <v>49000.0</v>
       </c>
       <c r="Q8">
         <v>49000.0</v>
       </c>
       <c r="R8">
         <v>49000.0</v>
       </c>
       <c r="S8">
         <v>49000.0</v>
       </c>
       <c r="T8">
         <v>49000.0</v>
       </c>
-      <c r="U8"/>
-[...1 lines deleted...]
-      <c r="W8"/>
+      <c r="U8">
+        <v>49000.0</v>
+      </c>
+      <c r="V8">
+        <v>49000.0</v>
+      </c>
+      <c r="W8">
+        <v>49000.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -5576,474 +5658,489 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>221094000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>225333000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>226293000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>227493000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>232994000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>236724000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>237628000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>239362000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>243710000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>250205000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>248018000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>245731000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>244257000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>245713000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>245572000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>243738000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>241983000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>238482000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>235998000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>233394000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>231908000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>230727000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>230134000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>228761000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>227309000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>228913000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>228692000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>205002000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>204414000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>204657000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>204904000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>204699000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>203576000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>202948000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>204525000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>209685000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>208951000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>208304000.0</v>
       </c>
-      <c r="AX9">
+      <c r="BA9">
         <v>208602000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BB9">
         <v>208517000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BC9">
         <v>205957000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BD9">
         <v>205644000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BE9">
         <v>205568000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BF9">
         <v>205594000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BG9">
         <v>205125000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BH9">
         <v>204340000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BI9">
         <v>204076000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BJ9">
         <v>204071000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BK9">
         <v>203207000.0</v>
       </c>
-      <c r="BI9"/>
-[...1 lines deleted...]
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>28546000.0</v>
+      </c>
+      <c r="C10">
+        <v>23681000.0</v>
+      </c>
+      <c r="D10">
+        <v>22689000.0</v>
+      </c>
+      <c r="E10">
         <v>28661000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>28735000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>25222000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>20116000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>23075000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>9690000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>11801000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>14039000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>22636000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>18650000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>19568000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>23722000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>30587000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>19749000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>31473000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>43664000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>47521000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>54504000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>43795000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>48573000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>43730000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>38141000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>31552000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>17396000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>18153000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>14208000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>10410000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>13606000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>18636000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>13510000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>19441000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>31099000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>28420000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>22227000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>25470000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>33174000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>34485000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>19133000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>16081000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>17976000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>17835000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>14281000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>13122000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>17210000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>27662000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>21633000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>16888000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>26185000.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>35085000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>23577000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>18999000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>18211000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>23499000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>14987000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>14153000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BH10">
         <v>16968000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BI10">
         <v>24469000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BJ10">
         <v>17117000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BK10">
         <v>12856000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BL10">
         <v>20940000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BM10">
         <v>40301000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BN10">
         <v>40884000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BO10">
         <v>40446000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BP10">
         <v>37820000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BQ10">
         <v>42786000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BR10">
         <v>42932000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BS10">
         <v>45806000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BT10">
         <v>50601000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BU10">
         <v>61146000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BV10">
         <v>57015000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BW10">
         <v>48449000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BX10">
         <v>44379000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BY10">
         <v>47177000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BZ10">
         <v>2035535.0</v>
       </c>
-      <c r="BX10">
+      <c r="CA10">
         <v>2270779.0</v>
       </c>
-      <c r="BY10">
+      <c r="CB10">
         <v>771124.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CC10">
         <v>88911000.0</v>
       </c>
-      <c r="CA10"/>
-[...1 lines deleted...]
-      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6083,1489 +6180,1541 @@
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>28546000.0</v>
+      </c>
+      <c r="C12">
+        <v>23681000.0</v>
+      </c>
+      <c r="D12">
+        <v>22689000.0</v>
+      </c>
+      <c r="E12">
         <v>28661000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>28735000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>25222000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>20116000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>23075000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>9690000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>11801000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>14039000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>22636000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>18650000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>19568000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>23722000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>30587000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>19749000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>31473000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>43664000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>47521000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>54504000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>43795000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>48573000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>43730000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>38141000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>31552000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>17396000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>18153000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>14208000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>10410000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>13606000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>18636000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>13510000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>19441000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>31099000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>28420000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>22227000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>25470000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>33174000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>34485000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>19133000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>16081000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>17976000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>17835000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>14281000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>13122000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>17210000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>27662000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>21633000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>16888000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>26185000.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>35085000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>23577000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>18999000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>18211000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BE12">
         <v>23499000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BF12">
         <v>14987000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BG12">
         <v>14153000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BH12">
         <v>16968000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BI12">
         <v>24469000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BJ12">
         <v>17117000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BK12">
         <v>12856000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BL12">
         <v>20940000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BM12">
         <v>40301000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BN12">
         <v>40884000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BO12">
         <v>40446000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BP12">
         <v>37820000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BQ12">
         <v>42786000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BR12">
         <v>42932000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BS12">
         <v>45806000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BT12">
         <v>50601000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BU12">
         <v>61146000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BV12">
         <v>57015000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BW12">
         <v>48449000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BX12">
         <v>44379000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BY12">
         <v>47177000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BZ12">
         <v>2035535.0</v>
       </c>
-      <c r="BX12">
+      <c r="CA12">
         <v>2270779.0</v>
       </c>
-      <c r="BY12">
+      <c r="CB12">
         <v>771124.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CC12">
         <v>88911000.0</v>
       </c>
-      <c r="CA12"/>
-[...1 lines deleted...]
-      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
         <v>50000.0</v>
       </c>
       <c r="C13">
         <v>50000.0</v>
       </c>
       <c r="D13">
         <v>50000.0</v>
       </c>
       <c r="E13">
         <v>50000.0</v>
       </c>
       <c r="F13">
         <v>50000.0</v>
       </c>
       <c r="G13">
         <v>50000.0</v>
       </c>
       <c r="H13">
         <v>50000.0</v>
       </c>
       <c r="I13">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="J13">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="K13">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="L13">
         <v>49000.0</v>
       </c>
       <c r="M13">
         <v>49000.0</v>
       </c>
       <c r="N13">
         <v>49000.0</v>
       </c>
       <c r="O13">
         <v>49000.0</v>
       </c>
       <c r="P13">
         <v>49000.0</v>
       </c>
       <c r="Q13">
         <v>49000.0</v>
       </c>
       <c r="R13">
         <v>49000.0</v>
       </c>
       <c r="S13">
         <v>49000.0</v>
       </c>
       <c r="T13">
         <v>49000.0</v>
       </c>
       <c r="U13">
         <v>49000.0</v>
       </c>
       <c r="V13">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="W13">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="X13">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="Y13">
         <v>48000.0</v>
       </c>
       <c r="Z13">
         <v>48000.0</v>
       </c>
       <c r="AA13">
         <v>48000.0</v>
       </c>
       <c r="AB13">
         <v>48000.0</v>
       </c>
       <c r="AC13">
+        <v>48000.0</v>
+      </c>
+      <c r="AD13">
+        <v>48000.0</v>
+      </c>
+      <c r="AE13">
+        <v>48000.0</v>
+      </c>
+      <c r="AF13">
         <v>46000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>45000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>45000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>45000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>44000.0</v>
       </c>
       <c r="AJ13">
         <v>44000.0</v>
       </c>
       <c r="AK13">
         <v>44000.0</v>
       </c>
       <c r="AL13">
         <v>44000.0</v>
       </c>
       <c r="AM13">
-        <v>38000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AN13">
-        <v>38000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AO13">
-        <v>38000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AP13">
         <v>38000.0</v>
       </c>
       <c r="AQ13">
         <v>38000.0</v>
       </c>
       <c r="AR13">
         <v>38000.0</v>
       </c>
       <c r="AS13">
         <v>38000.0</v>
       </c>
       <c r="AT13">
         <v>38000.0</v>
       </c>
       <c r="AU13">
         <v>38000.0</v>
       </c>
       <c r="AV13">
         <v>38000.0</v>
       </c>
       <c r="AW13">
         <v>38000.0</v>
       </c>
       <c r="AX13">
         <v>38000.0</v>
       </c>
       <c r="AY13">
         <v>38000.0</v>
       </c>
       <c r="AZ13">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="BA13">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="BB13">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="BC13">
         <v>37000.0</v>
       </c>
       <c r="BD13">
         <v>37000.0</v>
       </c>
       <c r="BE13">
         <v>37000.0</v>
       </c>
       <c r="BF13">
         <v>37000.0</v>
       </c>
       <c r="BG13">
         <v>37000.0</v>
       </c>
       <c r="BH13">
+        <v>37000.0</v>
+      </c>
+      <c r="BI13">
+        <v>37000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>37000.0</v>
+      </c>
+      <c r="BK13">
         <v>36000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BL13">
         <v>36000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BM13">
         <v>33000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="BN13">
         <v>32000.0</v>
       </c>
       <c r="BO13">
         <v>32000.0</v>
       </c>
       <c r="BP13">
         <v>32000.0</v>
       </c>
       <c r="BQ13">
         <v>32000.0</v>
       </c>
       <c r="BR13">
-        <v>31000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="BS13">
-        <v>31000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="BT13">
-        <v>31000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="BU13">
         <v>31000.0</v>
       </c>
       <c r="BV13">
         <v>31000.0</v>
       </c>
       <c r="BW13">
+        <v>31000.0</v>
+      </c>
+      <c r="BX13">
+        <v>31000.0</v>
+      </c>
+      <c r="BY13">
+        <v>31000.0</v>
+      </c>
+      <c r="BZ13">
         <v>40430.0</v>
       </c>
-      <c r="BX13">
+      <c r="CA13">
         <v>40430.0</v>
       </c>
-      <c r="BY13">
+      <c r="CB13">
         <v>40430.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CC13">
         <v>8086000.0</v>
       </c>
-      <c r="CA13"/>
-[...1 lines deleted...]
-      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
+        <v>50460000.0</v>
+      </c>
+      <c r="C14">
+        <v>49840000.0</v>
+      </c>
+      <c r="D14">
+        <v>50175000.0</v>
+      </c>
+      <c r="E14">
         <v>50517000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>50437000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>50129000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>50252000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>50638000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>50158000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>49577000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>48492000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>49838000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>50257000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>50317000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>50288000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>49769000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>49844000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>50742000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>51326000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>51885000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>51510000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>51315000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>52313000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>51250000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>49908000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>48962000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>47315000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>48866000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>48404000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>47401000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>45808000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>45219000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>47100000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>46086000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>45861000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>43423000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>44658000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>43058000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>42316000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>37842000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>36873000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>36719000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>37340000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>38986000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>39296000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>38971000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>38490000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>38333000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>38740000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>38837000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>38861000.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>38614000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>38830000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>38512000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>38794000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BE14">
         <v>38112000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BF14">
         <v>38082000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BG14">
         <v>37962000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BH14">
         <v>36347000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BI14">
         <v>36347000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BJ14">
         <v>36337000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BK14">
         <v>38379000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BL14">
         <v>36104000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BM14">
         <v>36104000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BN14">
         <v>32044000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BO14">
         <v>32219000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BP14">
         <v>32134000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BQ14">
         <v>31478000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BR14">
         <v>31478000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BS14">
         <v>31559000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BT14">
         <v>31465000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BU14">
         <v>31418000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BV14">
         <v>31281000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BW14">
         <v>31307000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BX14">
         <v>31359000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BY14">
         <v>31359000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BZ14">
         <v>40429687.0</v>
       </c>
-      <c r="BX14">
+      <c r="CA14">
         <v>40430000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CB14">
         <v>27132812.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CC14">
         <v>7000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CD14">
         <v>36000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CE14">
         <v>21000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CF14">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...7 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
       <c r="O15">
         <v>49000.0</v>
       </c>
       <c r="P15">
         <v>49000.0</v>
       </c>
       <c r="Q15">
         <v>49000.0</v>
       </c>
       <c r="R15">
         <v>49000.0</v>
       </c>
       <c r="S15">
         <v>49000.0</v>
       </c>
       <c r="T15">
         <v>49000.0</v>
       </c>
       <c r="U15">
         <v>49000.0</v>
       </c>
       <c r="V15">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="W15">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="X15">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="Y15">
         <v>48000.0</v>
       </c>
       <c r="Z15">
         <v>48000.0</v>
       </c>
       <c r="AA15">
         <v>48000.0</v>
       </c>
       <c r="AB15">
         <v>48000.0</v>
       </c>
       <c r="AC15">
+        <v>48000.0</v>
+      </c>
+      <c r="AD15">
+        <v>48000.0</v>
+      </c>
+      <c r="AE15">
+        <v>48000.0</v>
+      </c>
+      <c r="AF15">
         <v>46000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>45000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>45000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>45000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>44000.0</v>
       </c>
       <c r="AJ15">
         <v>44000.0</v>
       </c>
       <c r="AK15">
         <v>44000.0</v>
       </c>
       <c r="AL15">
         <v>44000.0</v>
       </c>
       <c r="AM15">
-        <v>38000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AN15">
-        <v>38000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AO15">
-        <v>38000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AP15">
         <v>38000.0</v>
       </c>
       <c r="AQ15">
         <v>38000.0</v>
       </c>
       <c r="AR15">
         <v>38000.0</v>
       </c>
       <c r="AS15">
         <v>38000.0</v>
       </c>
       <c r="AT15">
         <v>38000.0</v>
       </c>
       <c r="AU15">
         <v>38000.0</v>
       </c>
       <c r="AV15">
         <v>38000.0</v>
       </c>
       <c r="AW15">
         <v>38000.0</v>
       </c>
       <c r="AX15">
         <v>38000.0</v>
       </c>
       <c r="AY15">
         <v>38000.0</v>
       </c>
       <c r="AZ15">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="BA15">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="BB15">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="BC15">
         <v>37000.0</v>
       </c>
       <c r="BD15">
         <v>37000.0</v>
       </c>
       <c r="BE15">
         <v>37000.0</v>
       </c>
       <c r="BF15">
         <v>37000.0</v>
       </c>
       <c r="BG15">
         <v>37000.0</v>
       </c>
       <c r="BH15">
+        <v>37000.0</v>
+      </c>
+      <c r="BI15">
+        <v>37000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>37000.0</v>
+      </c>
+      <c r="BK15">
         <v>36000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BL15">
         <v>36000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BM15">
         <v>33000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="BN15">
         <v>32000.0</v>
       </c>
       <c r="BO15">
         <v>32000.0</v>
       </c>
       <c r="BP15">
         <v>32000.0</v>
       </c>
       <c r="BQ15">
         <v>32000.0</v>
       </c>
       <c r="BR15">
-        <v>31000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="BS15">
-        <v>31000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="BT15">
-        <v>31000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="BU15">
         <v>31000.0</v>
       </c>
       <c r="BV15">
         <v>31000.0</v>
       </c>
       <c r="BW15">
+        <v>31000.0</v>
+      </c>
+      <c r="BX15">
+        <v>31000.0</v>
+      </c>
+      <c r="BY15">
+        <v>31000.0</v>
+      </c>
+      <c r="BZ15">
         <v>40430.0</v>
       </c>
-      <c r="BX15">
+      <c r="CA15">
         <v>40430.0</v>
       </c>
-      <c r="BY15">
+      <c r="CB15">
         <v>40430.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CC15">
         <v>8086000.0</v>
       </c>
-      <c r="CA15"/>
-[...1 lines deleted...]
-      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
         <v>35</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>10387000.0</v>
+      </c>
+      <c r="C16">
+        <v>7624000.0</v>
+      </c>
       <c r="D16">
+        <v>7336000.0</v>
+      </c>
+      <c r="E16">
+        <v>9788000.0</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16">
         <v>9745000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>9980000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>10058000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="J16">
+        <v>9880000.0</v>
+      </c>
+      <c r="K16">
         <v>8892000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>8047000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>9521000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>6688000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>6902000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>6140000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>7058000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>7056000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>7401000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>7507000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>7049000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>6984000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>7486000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>5943000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>5121000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>4546000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>3188000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>2934000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>4935000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>4004000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>3576000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>3441000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>6187000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>4794000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>4800000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>5804000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>8898000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>8196000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>9197000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>8833000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>9112000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>4255000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>4221000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>4729000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>5154000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>3440000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>4245000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>4814000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>4898000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>3894000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>3992000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>4508000.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>3944000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>3184000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>3232000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>3433000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BE16">
         <v>3652000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BF16">
         <v>2808000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BG16">
         <v>3003000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BH16">
         <v>3598000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BI16">
         <v>4604000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BJ16">
         <v>3570000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BK16">
         <v>4464000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BL16">
         <v>4075000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BM16">
         <v>1175000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BN16">
         <v>1399000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BO16">
         <v>1994000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BP16">
         <v>1016000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BQ16">
         <v>1672000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BR16">
         <v>1151000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BS16">
         <v>1069000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BT16">
         <v>1583000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BU16">
         <v>1472000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BV16">
         <v>810000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BW16">
         <v>662000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BX16">
         <v>742000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BY16">
         <v>2128000.0</v>
       </c>
-      <c r="BW16"/>
-[...1 lines deleted...]
-      <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:84">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
-[...1 lines deleted...]
-      </c>
+      <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-      <c r="AK17"/>
+      <c r="AK17">
+        <v>2521000.0</v>
+      </c>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:84">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18">
         <v>2560000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>2433000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>2391000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>2864000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>2819000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>2807000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>2824000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>3857000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>3779000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>3761000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>3811000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>3460000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>3641000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>3504000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>3472000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>1677000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>1612000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>1505000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>1790000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>1891000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>1866000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>1877000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>1569000.0</v>
       </c>
-      <c r="AI18">
-[...7 lines deleted...]
-      </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
         <v>396000.0</v>
       </c>
-      <c r="AM18">
-[...7 lines deleted...]
-      </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
         <v>-631000.0</v>
       </c>
-      <c r="AU18">
-[...2 lines deleted...]
-      <c r="AV18">
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
         <v>1490000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AZ18">
         <v>2182000.0</v>
       </c>
-      <c r="AX18">
+      <c r="BA18">
         <v>2432000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BB18">
         <v>3018000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BC18">
         <v>3830000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BD18">
         <v>4986000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BE18">
         <v>5732000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BF18">
         <v>8447000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BG18">
         <v>9062000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BH18">
         <v>9841000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BI18">
         <v>10305000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BJ18">
         <v>18027000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BK18">
         <v>18486000.0</v>
       </c>
-      <c r="BI18"/>
-[...1 lines deleted...]
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:84">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7605,1334 +7754,1381 @@
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:84">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20">
+        <v>89062000.0</v>
+      </c>
+      <c r="C20">
+        <v>89057000.0</v>
+      </c>
+      <c r="D20">
+        <v>89330000.0</v>
+      </c>
+      <c r="E20">
         <v>89375000.0</v>
       </c>
-      <c r="C20">
+      <c r="F20">
         <v>89335000.0</v>
       </c>
-      <c r="D20">
+      <c r="G20">
         <v>87540000.0</v>
       </c>
-      <c r="E20">
+      <c r="H20">
         <v>87364000.0</v>
       </c>
-      <c r="F20">
+      <c r="I20">
         <v>87293000.0</v>
       </c>
-      <c r="G20">
+      <c r="J20">
         <v>87545000.0</v>
       </c>
-      <c r="H20">
+      <c r="K20">
         <v>97158000.0</v>
       </c>
-      <c r="I20">
+      <c r="L20">
         <v>97137000.0</v>
       </c>
-      <c r="J20">
+      <c r="M20">
         <v>97232000.0</v>
       </c>
-      <c r="K20">
+      <c r="N20">
         <v>94874000.0</v>
       </c>
-      <c r="L20">
+      <c r="O20">
         <v>94954000.0</v>
       </c>
-      <c r="M20">
+      <c r="P20">
         <v>94970000.0</v>
       </c>
-      <c r="N20">
+      <c r="Q20">
         <v>94972000.0</v>
       </c>
-      <c r="O20">
+      <c r="R20">
         <v>90414000.0</v>
       </c>
-      <c r="P20">
+      <c r="S20">
         <v>90592000.0</v>
       </c>
-      <c r="Q20">
+      <c r="T20">
         <v>90808000.0</v>
       </c>
-      <c r="R20">
+      <c r="U20">
         <v>90790000.0</v>
       </c>
-      <c r="S20">
+      <c r="V20">
         <v>90813000.0</v>
       </c>
-      <c r="T20">
+      <c r="W20">
         <v>90914000.0</v>
       </c>
-      <c r="U20">
+      <c r="X20">
         <v>90915000.0</v>
       </c>
-      <c r="V20">
+      <c r="Y20">
         <v>91008000.0</v>
       </c>
-      <c r="W20">
+      <c r="Z20">
         <v>90789000.0</v>
       </c>
-      <c r="X20">
+      <c r="AA20">
         <v>85323000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AB20">
         <v>85138000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AC20">
         <v>85349000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AD20">
         <v>85255000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AE20">
         <v>85374000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AF20">
         <v>85368000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AG20">
         <v>85389000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AH20">
         <v>85446000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AI20">
         <v>85496000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AJ20">
         <v>85640000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AK20">
         <v>85619000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AL20">
         <v>85602000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AM20">
         <v>86162000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AN20">
         <v>86053000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AO20">
         <v>85940000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AP20">
         <v>42164000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AQ20">
         <v>42096000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AR20">
         <v>38600000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AS20">
         <v>37286000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AT20">
         <v>37260000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AU20">
         <v>36295000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AV20">
         <v>36302000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AW20">
         <v>36400000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AX20">
         <v>36519000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AY20">
         <v>36673000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AZ20">
         <v>34727000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>34691000.0</v>
       </c>
       <c r="BA20">
         <v>34691000.0</v>
       </c>
       <c r="BB20">
         <v>34691000.0</v>
       </c>
       <c r="BC20">
         <v>34691000.0</v>
       </c>
       <c r="BD20">
         <v>34691000.0</v>
       </c>
       <c r="BE20">
         <v>34691000.0</v>
       </c>
       <c r="BF20">
         <v>34691000.0</v>
       </c>
       <c r="BG20">
+        <v>34691000.0</v>
+      </c>
+      <c r="BH20">
+        <v>34691000.0</v>
+      </c>
+      <c r="BI20">
+        <v>34691000.0</v>
+      </c>
+      <c r="BJ20">
         <v>69523000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BK20">
         <v>69995000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BL20">
         <v>69866000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BM20">
         <v>48474000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BN20">
         <v>48474000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>95065000.0</v>
       </c>
       <c r="BO20">
         <v>95065000.0</v>
       </c>
       <c r="BP20">
         <v>95065000.0</v>
       </c>
       <c r="BQ20">
+        <v>95065000.0</v>
+      </c>
+      <c r="BR20">
+        <v>95065000.0</v>
+      </c>
+      <c r="BS20">
+        <v>95065000.0</v>
+      </c>
+      <c r="BT20">
         <v>95157000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BU20">
         <v>95249000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BV20">
         <v>145079000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BW20">
         <v>144486000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BX20">
         <v>146333000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BY20">
         <v>146333000.0</v>
       </c>
-      <c r="BW20"/>
-[...1 lines deleted...]
-      <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:84">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
+        <v>2572000.0</v>
+      </c>
+      <c r="C21">
+        <v>2809000.0</v>
+      </c>
+      <c r="D21">
+        <v>3049000.0</v>
+      </c>
+      <c r="E21">
         <v>3305000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>3613000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>2923000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>3242000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>3560000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>3936000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>11122000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>11860000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>12615000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>12027000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>12796000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>13585000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>14380000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>10820000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>11350000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>11885000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>12410000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>13052000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>13701000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>14346000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>15064000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>15962000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>14894000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>15723000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>16605000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>17595000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>18612000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>19616000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>20622000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>21868000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>23138000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>24433000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>25684000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>28065000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>30334000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>32682000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>35113000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>11871000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>13042000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>13740000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>13860000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>15157000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>15595000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>16971000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>18335000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>19854000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>21394000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>21300000.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>22093000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>23530000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>24968000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>26405000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BE21">
         <v>27920000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BF21">
         <v>29707000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BG21">
         <v>31495000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BH21">
         <v>33282000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BI21">
         <v>35070000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BJ21">
         <v>64705000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BK21">
         <v>67345000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BL21">
         <v>69840000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BM21">
         <v>55746000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BN21">
         <v>58238000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BO21">
         <v>66116000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BP21">
         <v>68094000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BQ21">
         <v>70072000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BR21">
         <v>72108000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BS21">
         <v>80944000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BT21">
         <v>82980000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BU21">
         <v>85016000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BV21">
         <v>111643000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BW21">
         <v>113855000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BX21">
         <v>116066000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BY21">
         <v>118278000.0</v>
       </c>
-      <c r="BW21"/>
-[...1 lines deleted...]
-      <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:84">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-[...7 lines deleted...]
-      </c>
+      <c r="M22"/>
+      <c r="N22"/>
       <c r="O22"/>
       <c r="P22">
         <v>1.0</v>
       </c>
       <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="W22"/>
+      <c r="V22"/>
+      <c r="W22">
+        <v>1.0</v>
+      </c>
       <c r="X22"/>
-      <c r="Y22"/>
+      <c r="Y22">
+        <v>1.0</v>
+      </c>
       <c r="Z22"/>
       <c r="AA22"/>
-      <c r="AB22">
-[...1 lines deleted...]
-      </c>
+      <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>1.0</v>
       </c>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AH22">
         <v>1.0</v>
       </c>
       <c r="AI22">
         <v>1.0</v>
       </c>
       <c r="AJ22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK22">
         <v>1.0</v>
       </c>
       <c r="AL22">
+        <v>1.0</v>
+      </c>
+      <c r="AM22">
+        <v>1.0</v>
+      </c>
+      <c r="AN22">
+        <v>1.0</v>
+      </c>
+      <c r="AO22">
         <v>1730000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>1988000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>2078000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>1948000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>2109000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>1093000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>1110000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>1055000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>1138000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>389000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>373000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>424000.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>2146000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>378000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>731000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>925000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BE22">
         <v>2181000.0</v>
       </c>
-      <c r="BC22">
-[...7 lines deleted...]
-      </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
-      <c r="BI22"/>
-[...1 lines deleted...]
-      <c r="BK22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
-      <c r="BV22">
-[...1 lines deleted...]
-      </c>
+      <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
-      <c r="BY22"/>
+      <c r="BY22">
+        <v>4401000.0</v>
+      </c>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:84">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>207782000.0</v>
+      </c>
+      <c r="C23">
+        <v>204597000.0</v>
+      </c>
+      <c r="D23">
+        <v>202787000.0</v>
+      </c>
+      <c r="E23">
         <v>211001000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>213252000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>200674000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>202365000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>204515000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>227146000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>235326000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>234240000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>247345000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>243589000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>238730000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>243653000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>243028000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>214007000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>221275000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>234578000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>236794000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>243514000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>238696000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>240397000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>239520000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>230070000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>217845000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>211473000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>218755000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>220727000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>217385000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>216040000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>214731000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>212557000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>217244000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>222911000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>224760000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>224797000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>225589000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>229323000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>235122000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>137380000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>137389000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>130641000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>131343000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>123560000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>123279000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>124943000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>134169000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>132643000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>135445000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>137198000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>139874000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>138095000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>136473000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>133282000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>135985000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>135332000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>138772000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BH23">
         <v>141679000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BI23">
         <v>146479000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BJ23">
         <v>212097000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BK23">
         <v>212083000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BL23">
         <v>215012000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BM23">
         <v>184564000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BN23">
         <v>184288000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BO23">
         <v>236156000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BP23">
         <v>236726000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BQ23">
         <v>241973000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BR23">
         <v>244492000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BS23">
         <v>255256000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BT23">
         <v>267945000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BU23">
         <v>279588000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BV23">
         <v>354927000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BW23">
         <v>357688000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BX23">
         <v>355042000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BY23">
         <v>357290000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BZ23">
         <v>260084863.0</v>
       </c>
-      <c r="BX23">
+      <c r="CA23">
         <v>257814520.0</v>
       </c>
-      <c r="BY23">
+      <c r="CB23">
         <v>257002561.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CC23">
         <v>-303380000.0</v>
       </c>
-      <c r="CA23"/>
-[...1 lines deleted...]
-      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:84">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>59175000.0</v>
+      </c>
       <c r="C24">
-        <v>59202000.0</v>
+        <v>59175000.0</v>
       </c>
       <c r="D24">
         <v>59175000.0</v>
       </c>
       <c r="E24">
         <v>59175000.0</v>
       </c>
       <c r="F24">
+        <v>59202000.0</v>
+      </c>
+      <c r="G24">
         <v>59175000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
+        <v>59175000.0</v>
+      </c>
+      <c r="I24">
+        <v>59175000.0</v>
+      </c>
+      <c r="J24">
         <v>66175000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>74175000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>74175000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>79175000.0</v>
       </c>
       <c r="M24">
         <v>79175000.0</v>
       </c>
       <c r="N24">
+        <v>79175000.0</v>
+      </c>
+      <c r="O24">
+        <v>79175000.0</v>
+      </c>
+      <c r="P24">
+        <v>79175000.0</v>
+      </c>
+      <c r="Q24">
         <v>74416000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>66435000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>67454000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>68472000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>69490000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>70506000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>71522000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>72537000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>73551000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>74564000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>75573000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>81447000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>74823000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>84922000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>86024000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>85136000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>89212000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>91113000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>92970000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>96974000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>98838000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>100707000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>112577000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>114444000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>116485000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>56519000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>57036000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AR24">
         <v>47215000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AS24">
         <v>48531000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AT24">
         <v>49093000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AU24">
         <v>49704000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AV24">
         <v>48309000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AW24">
         <v>49434000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AX24">
         <v>50559000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AY24">
         <v>51684000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AZ24">
         <v>52528000.0</v>
       </c>
-      <c r="AX24">
+      <c r="BA24">
         <v>53371000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BB24">
         <v>55887000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BC24">
         <v>56731000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BD24">
         <v>50563000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BE24">
         <v>53063000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BF24">
         <v>55563000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BG24">
         <v>58063000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BH24">
         <v>60563000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BI24">
         <v>63063000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BJ24">
         <v>64813000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BK24">
         <v>66563000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BL24">
         <v>68313000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>69813000.0</v>
       </c>
       <c r="BM24">
         <v>69813000.0</v>
       </c>
       <c r="BN24">
         <v>69813000.0</v>
       </c>
       <c r="BO24">
+        <v>69813000.0</v>
+      </c>
+      <c r="BP24">
+        <v>69813000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>69813000.0</v>
+      </c>
+      <c r="BR24">
         <v>69812000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BS24">
         <v>81812000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BT24">
         <v>92863000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BU24">
         <v>93100000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BV24">
         <v>93338000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BW24">
         <v>93575000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BX24">
         <v>93813000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BY24">
         <v>94050000.0</v>
       </c>
-      <c r="BW24"/>
-[...1 lines deleted...]
-      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:84">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
         <v>79175000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>79175000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>74416000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>66435000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>67454000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>68472000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>69490000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>70506000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>71522000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>72537000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>73551000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>74564000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>75573000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>81447000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>74823000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>84922000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>86024000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>85136000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>89212000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>91113000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>92970000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>96974000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>98838000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>100707000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>112577000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>114444000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>116485000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>56519000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>57036000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>47215000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>48531000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>49093000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>49704000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>48309000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>49434000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>50559000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>51684000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>52528000.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>53371000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>55887000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>56731000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>50563000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BE25">
         <v>53063000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BF25">
         <v>55563000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BG25">
         <v>58063000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BH25">
         <v>60563000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BI25">
         <v>63063000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BJ25">
         <v>64813000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BK25">
         <v>66563000.0</v>
       </c>
-      <c r="BI25"/>
-[...1 lines deleted...]
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:84">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -8972,52 +9168,55 @@
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:84">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9057,367 +9256,387 @@
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:84">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
-        <v>-19654000.0</v>
+        <v>39837000.0</v>
       </c>
       <c r="C28">
+        <v>43821000.0</v>
+      </c>
+      <c r="D28">
+        <v>45093000.0</v>
+      </c>
+      <c r="E28">
+        <v>41870000.0</v>
+      </c>
+      <c r="F28">
         <v>39773000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>36967000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>42244000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>41844000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>60431000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>66657000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>64872000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>64535000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>64116000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>63679000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>59910000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>55385000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>53356000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>43007000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>32162000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>32270000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>23530000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>35587000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>32224000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>41003000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>44507000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>52421000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>72800000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>75696000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>86595000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>91293000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>87034000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>78826000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>85853000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>88780000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>81126000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>85917000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>93295000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>94233000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>87707000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>87546000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>39636000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>43205000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>31489000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>32946000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>37062000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>38832000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>35318000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>25710000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>32582000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>38171000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>29718000.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>21661000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>35685000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>41107000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>42352000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>39564000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>49826000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>52410000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BH28">
         <v>51345000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BI28">
         <v>45594000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BJ28">
         <v>53946000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BK28">
         <v>59207000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BL28">
         <v>52123000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BM28">
         <v>29512000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BN28">
         <v>28929000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BO28">
         <v>29367000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BP28">
         <v>31993000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BQ28">
         <v>29027000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BR28">
         <v>33880000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BS28">
         <v>36006000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BT28">
         <v>43212000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BU28">
         <v>32904000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BV28">
         <v>37273000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BW28">
         <v>46076000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BX28">
         <v>50384000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BY28">
         <v>47823000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BZ28">
         <v>-2035535.0</v>
       </c>
-      <c r="BX28">
+      <c r="CA28">
         <v>-2270779.0</v>
       </c>
-      <c r="BY28">
+      <c r="CB28">
         <v>-771124.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CC28">
         <v>523308000.0</v>
       </c>
-      <c r="CA28"/>
-[...1 lines deleted...]
-      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:84">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>153686000.0</v>
+      </c>
       <c r="C29">
+        <v>155004000.0</v>
+      </c>
+      <c r="D29">
+        <v>153366000.0</v>
+      </c>
+      <c r="E29">
+        <v>153851000.0</v>
+      </c>
+      <c r="F29">
         <v>153895000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>153274000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>154211000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>155461000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>162733000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>169702000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>169822000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>181257000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>184903000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>182636000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>182959000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>179147000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>164377000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>165946000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>170203000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>172183000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>173083000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>172703000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>177664000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>176988000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>172476000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>168168000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>171786000.0</v>
       </c>
-      <c r="Z29"/>
-[...1 lines deleted...]
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -9427,542 +9646,565 @@
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:84">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>59103000.0</v>
+      </c>
+      <c r="C30">
+        <v>60931000.0</v>
+      </c>
+      <c r="D30">
+        <v>59447000.0</v>
+      </c>
+      <c r="E30">
         <v>59409000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>59893000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>59176000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>62735000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>58822000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>60690000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>80909000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>78020000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>82117000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>92499000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>87377000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>87087000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>80170000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>71993000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>68379000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>67152000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>64344000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>65208000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>69944000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>65976000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>67473000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>66239000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>67352000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>71741000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>77076000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>82632000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>82572000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>75829000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>75934000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>76403000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>73522000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>66419000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>70824000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>74796000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>69986000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>61247000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>64662000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>49951000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>52580000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>47402000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>49484000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>43965000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>46474000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>42604000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>41148000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>44595000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>50805000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>44591000.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>38688000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>46846000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>48526000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>44460000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>40920000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>44997000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>47734000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BH30">
         <v>46902000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BI30">
         <v>44394000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BJ30">
         <v>49693000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BK30">
         <v>51839000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BL30">
         <v>39785000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BM30">
         <v>26603000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BN30">
         <v>27916000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BO30">
         <v>26160000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BP30">
         <v>27798000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BQ30">
         <v>26273000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BR30">
         <v>26548000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BS30">
         <v>24783000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BT30">
         <v>29626000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BU30">
         <v>29105000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BV30">
         <v>32318000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BW30">
         <v>42777000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BX30">
         <v>38980000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BY30">
         <v>34943000.0</v>
       </c>
-      <c r="BW30"/>
-[...1 lines deleted...]
-      <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
     </row>
-    <row r="31" spans="1:81">
+    <row r="31" spans="1:84">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>-4289000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-4771000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-8921000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-7592000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-5262000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-5262000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-4807000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-5588000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-7734000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-4434000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-6935000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-13139000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-11922000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-14822000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>-12280000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>-18384000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>-22926000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>-26280000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>-27424000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>-30804000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>-37779000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>-42531000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>-47766000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>-49898000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>-56762000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>-59302000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>-62641000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>-10991000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>-14477000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>-4509000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>-4035000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AT31">
         <v>-7186000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AU31">
         <v>-8278000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AV31">
         <v>-12161000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>-13271000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AX31">
         <v>-9573000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AY31">
         <v>-11818000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AZ31">
         <v>-11803000.0</v>
       </c>
-      <c r="AX31">
+      <c r="BA31">
         <v>-13541000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BB31">
         <v>-15557000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BC31">
         <v>-19080000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BD31">
         <v>-22020000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BE31">
         <v>-24302000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BF31">
         <v>-26857000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BG31">
         <v>-29678000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BH31">
         <v>-32204000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BI31">
         <v>-33877000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BJ31">
         <v>-46380000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BK31">
         <v>-45434000.0</v>
       </c>
-      <c r="BI31"/>
-[...1 lines deleted...]
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
     </row>
-    <row r="32" spans="1:81">
+    <row r="32" spans="1:84">
       <c r="A32" t="s">
         <v>51</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>61055000.0</v>
+      </c>
       <c r="C32">
+        <v>58437000.0</v>
+      </c>
+      <c r="D32">
+        <v>54231000.0</v>
+      </c>
+      <c r="E32">
+        <v>53914000.0</v>
+      </c>
+      <c r="F32">
         <v>51714000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>53428000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>52854000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>52861000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>47662000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>54401000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>55092000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>66570000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>77477000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>73382000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>73472000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>64290000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>54335000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>54627000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>57701000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>59272000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>61468000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>60215000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>63555000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>63954000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>65058000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>61739000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>63193000.0</v>
       </c>
-      <c r="Z32"/>
-[...1 lines deleted...]
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
@@ -9972,1007 +10214,1042 @@
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
     </row>
-    <row r="33" spans="1:81">
+    <row r="33" spans="1:84">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>112844000.0</v>
+      </c>
+      <c r="C33">
+        <v>113920000.0</v>
+      </c>
+      <c r="D33">
+        <v>115736000.0</v>
+      </c>
+      <c r="E33">
         <v>116930000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>119026000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>109763000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>112264000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>113234000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>130257000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>133010000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>134360000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>134501000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>125172000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>125817000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>127230000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>127547000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>116064000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>117763000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>120097000.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>120684000.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>120159000.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>120747000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>122715000.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>124905000.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>121134000.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>115030000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>117124000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>118954000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>119735000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>120821000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>123247000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>116541000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>118367000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>120243000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>121768000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AK33">
         <v>121049000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AL33">
         <v>123251000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AM33">
         <v>125489000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AN33">
         <v>128991000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AO33">
         <v>128871000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AP33">
         <v>63637000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AQ33">
         <v>64093000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AR33">
         <v>60294000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AS33">
         <v>59849000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AT33">
         <v>61678000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AU33">
         <v>60194000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AV33">
         <v>61453000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AW33">
         <v>62091000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AX33">
         <v>63559000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>63160000.0</v>
       </c>
       <c r="AY33">
         <v>64840000.0</v>
       </c>
       <c r="AZ33">
+        <v>62764000.0</v>
+      </c>
+      <c r="BA33">
+        <v>63160000.0</v>
+      </c>
+      <c r="BB33">
+        <v>64840000.0</v>
+      </c>
+      <c r="BC33">
         <v>65926000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BD33">
         <v>66913000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BE33">
         <v>68570000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BF33">
         <v>68130000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BG33">
         <v>69925000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BH33">
         <v>72237000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BI33">
         <v>73711000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BJ33">
         <v>138536000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BK33">
         <v>141501000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BL33">
         <v>143796000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BM33">
         <v>113527000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BN33">
         <v>110279000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BO33">
         <v>164929000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BP33">
         <v>167148000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BQ33">
         <v>169353000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BR33">
         <v>171434000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BS33">
         <v>180691000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BT33">
         <v>183326000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BU33">
         <v>185447000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BV33">
         <v>262154000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BW33">
         <v>264087000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BX33">
         <v>267878000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BY33">
         <v>270205000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BZ33">
         <v>257669846.0</v>
       </c>
-      <c r="BX33">
+      <c r="CA33">
         <v>255116393.0</v>
       </c>
-      <c r="BY33">
+      <c r="CB33">
         <v>255855656.0</v>
       </c>
-      <c r="BZ33"/>
-[...1 lines deleted...]
-      <c r="CB33"/>
       <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
     </row>
-    <row r="34" spans="1:81">
+    <row r="34" spans="1:84">
       <c r="A34" t="s">
         <v>53</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>9781000.0</v>
+      </c>
       <c r="C34">
+        <v>6745000.0</v>
+      </c>
+      <c r="D34">
+        <v>6410000.0</v>
+      </c>
+      <c r="E34">
+        <v>6450000.0</v>
+      </c>
+      <c r="F34">
         <v>6135000.0</v>
       </c>
-      <c r="D34">
+      <c r="G34">
         <v>5520000.0</v>
       </c>
-      <c r="E34">
+      <c r="H34">
         <v>5995000.0</v>
       </c>
-      <c r="F34">
+      <c r="I34">
         <v>5468000.0</v>
       </c>
-      <c r="G34">
+      <c r="J34">
         <v>5826000.0</v>
       </c>
-      <c r="H34">
+      <c r="K34">
         <v>10886000.0</v>
       </c>
-      <c r="I34">
+      <c r="L34">
         <v>12353000.0</v>
       </c>
-      <c r="J34">
+      <c r="M34">
         <v>12143000.0</v>
       </c>
-      <c r="K34">
+      <c r="N34">
         <v>11602000.0</v>
       </c>
-      <c r="L34">
+      <c r="O34">
         <v>14003000.0</v>
       </c>
-      <c r="M34">
+      <c r="P34">
         <v>15310000.0</v>
       </c>
-      <c r="N34">
+      <c r="Q34">
         <v>14599000.0</v>
       </c>
-      <c r="O34">
+      <c r="R34">
         <v>7458000.0</v>
       </c>
-      <c r="P34">
+      <c r="S34">
         <v>5199000.0</v>
       </c>
-      <c r="Q34">
+      <c r="T34">
         <v>9088000.0</v>
       </c>
-      <c r="R34">
+      <c r="U34">
         <v>9249000.0</v>
       </c>
-      <c r="S34">
+      <c r="V34">
         <v>8987000.0</v>
       </c>
-      <c r="T34">
+      <c r="W34">
         <v>5220000.0</v>
       </c>
-      <c r="U34">
+      <c r="X34">
         <v>9145000.0</v>
       </c>
-      <c r="V34">
+      <c r="Y34">
         <v>12360000.0</v>
       </c>
-      <c r="W34">
+      <c r="Z34">
         <v>14556000.0</v>
       </c>
-      <c r="X34">
+      <c r="AA34">
         <v>9260000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AB34">
         <v>9327000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AC34">
         <v>9535000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AD34">
         <v>9785000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AE34">
         <v>9076000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AF34">
         <v>9517000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AG34">
         <v>4493000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AH34">
         <v>4362000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AI34">
         <v>6555000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AJ34">
         <v>8448000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AK34">
         <v>7741000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AL34">
         <v>6516000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AM34">
         <v>6772000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AN34">
         <v>7773000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AO34">
         <v>7476000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AP34">
         <v>6578000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AQ34">
         <v>6302000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AR34">
         <v>5475000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AS34">
         <v>4521000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AT34">
         <v>5153000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AU34">
         <v>4361000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AV34">
         <v>4848000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AW34">
         <v>6007000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AX34">
         <v>6196000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AY34">
         <v>6311000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AZ34">
         <v>6256000.0</v>
       </c>
-      <c r="AX34">
+      <c r="BA34">
         <v>6296000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BB34">
         <v>5813000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BC34">
         <v>5447000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BD34">
         <v>5928000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BE34">
         <v>5948000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BF34">
         <v>2770000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BG34">
         <v>4670000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BH34">
         <v>3497000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BI34">
         <v>4786000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BJ34">
         <v>4871000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BK34">
         <v>4861000.0</v>
       </c>
-      <c r="BI34"/>
-[...1 lines deleted...]
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
     </row>
-    <row r="35" spans="1:81">
+    <row r="35" spans="1:84">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>79388000.0</v>
+      </c>
+      <c r="C35">
+        <v>76528000.0</v>
+      </c>
+      <c r="D35">
+        <v>75776000.0</v>
+      </c>
+      <c r="E35">
         <v>76168000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>76052000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>69092000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>70082000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>69809000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>81361000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>91884000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>93805000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>98989000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>96921000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>95738000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>96918000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>91406000.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>76757000.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>78198000.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>80367000.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>81563000.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>83350000.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>84081000.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>85443000.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>89722000.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>92580000.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>88474000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>94278000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>87830000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>96384000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>96712000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AF35">
         <v>96158000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AG35">
         <v>95495000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AH35">
         <v>97366000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
         <v>101391000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AJ35">
         <v>107299000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AK35">
         <v>108148000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AL35">
         <v>107223000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AM35">
         <v>119349000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AN35">
         <v>123597000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AO35">
         <v>125733000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AP35">
         <v>64218000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AQ35">
         <v>64414000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AR35">
         <v>53696000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AS35">
         <v>53991000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AT35">
         <v>55200000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AU35">
         <v>54991000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AV35">
         <v>53977000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AW35">
         <v>56188000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AX35">
         <v>57411000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AY35">
         <v>60081000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AZ35">
         <v>61668000.0</v>
       </c>
-      <c r="AX35">
+      <c r="BA35">
         <v>62099000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BB35">
         <v>64718000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BC35">
         <v>66008000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BD35">
         <v>61477000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BE35">
         <v>64743000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BF35">
         <v>66780000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BG35">
         <v>71795000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BH35">
         <v>73901000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BI35">
         <v>78154000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BJ35">
         <v>87711000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BK35">
         <v>89910000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BL35">
         <v>93736000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BM35">
         <v>89215000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BN35">
         <v>91162000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BO35">
         <v>93657000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BP35">
         <v>94346000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BQ35">
         <v>95425000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BR35">
         <v>96130000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BS35">
         <v>111244000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BT35">
         <v>122950000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BU35">
         <v>124002000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BV35">
         <v>134703000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BW35">
         <v>135797000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BX35">
         <v>136581000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BY35">
         <v>137850000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BZ35">
         <v>59504332.0</v>
       </c>
-      <c r="BX35">
+      <c r="CA35">
         <v>59075313.0</v>
       </c>
-      <c r="BY35">
+      <c r="CB35">
         <v>59072498.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CC35">
         <v>612219000.0</v>
       </c>
-      <c r="CA35"/>
-[...1 lines deleted...]
-      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
     </row>
-    <row r="36" spans="1:81">
+    <row r="36" spans="1:84">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
-        <v>8459000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="C36">
-        <v>7735000.0</v>
+        <v>6919000.0</v>
       </c>
       <c r="D36">
+        <v>8419000.0</v>
+      </c>
+      <c r="E36">
+        <v>7066000.0</v>
+      </c>
+      <c r="F36">
+        <v>2329000.0</v>
+      </c>
+      <c r="G36">
         <v>2695000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>3196000.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>3752000.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>27024000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>5015000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>5251000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>5787000.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>4084000.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>3921000.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>3821000.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>2585000.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>2093000.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>2497000.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>4067000.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>4613000.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>4191000.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>3645000.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>4649000.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>5668000.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>1048000.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>1205000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>1258000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>825000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>862000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>909000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>932000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>950000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AH36">
         <v>1160000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AI36">
         <v>1816000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AJ36">
         <v>1829000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AK36">
         <v>1996000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AL36">
         <v>4981000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AM36">
         <v>4585000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AN36">
         <v>4980000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AO36">
         <v>3029000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AP36">
         <v>6092000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AQ36">
         <v>5733000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AR36">
         <v>4820000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AS36">
         <v>5682000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AT36">
         <v>6102000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AU36">
         <v>5061000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AV36">
         <v>4920000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AW36">
         <v>3878000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AX36">
         <v>3615000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AY36">
         <v>3227000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AZ36">
         <v>3219000.0</v>
       </c>
-      <c r="AX36">
+      <c r="BA36">
         <v>3163000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BB36">
         <v>3243000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BC36">
         <v>3119000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BD36">
         <v>2780000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BE36">
         <v>2885000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BF36">
         <v>557000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BG36">
         <v>616000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BH36">
         <v>955000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BI36">
         <v>996000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BJ36">
         <v>1146000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BK36">
         <v>1284000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BL36">
         <v>1334000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BM36">
         <v>7194000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BN36">
         <v>1358000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BO36">
         <v>1446000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BP36">
         <v>1536000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BQ36">
         <v>1630000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BR36">
         <v>1727000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BS36">
         <v>2020000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BT36">
         <v>2288000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BU36">
         <v>2411000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BV36">
         <v>2540000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BW36">
         <v>2671000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BX36">
         <v>2804000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BY36">
         <v>2921000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BZ36">
         <v>257606960.0</v>
       </c>
-      <c r="BX36">
+      <c r="CA36">
         <v>255074583.0</v>
       </c>
-      <c r="BY36">
+      <c r="CB36">
         <v>255811430.0</v>
       </c>
-      <c r="BZ36"/>
-[...1 lines deleted...]
-      <c r="CB36"/>
       <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
     </row>
-    <row r="37" spans="1:81">
+    <row r="37" spans="1:84">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...7 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
@@ -11010,1212 +11287,1254 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
-[...1 lines deleted...]
-      <c r="BK37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37">
+        <v>0.0</v>
+      </c>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
     </row>
-    <row r="38" spans="1:81">
+    <row r="38" spans="1:84">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
         <v>6949000.0</v>
       </c>
-      <c r="M38">
+      <c r="P38">
         <v>6751000.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>5486000.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>5671000.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>5496000.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>6288000.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>6898000.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>6355000.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>6151000.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>7078000.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>18833000.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>4397000.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>3926000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AB38">
         <v>4555000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AC38">
         <v>4414000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AD38">
         <v>3822000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AE38">
         <v>3018000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AF38">
         <v>3748000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AG38">
         <v>3894000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AH38">
         <v>4157000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AI38">
         <v>4318000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AJ38">
         <v>4181000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AK38">
         <v>115820000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AL38">
         <v>118648000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AM38">
         <v>121081000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AN38">
         <v>123715000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AO38">
         <v>124082000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AP38">
         <v>60127000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AQ38">
         <v>60871000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AR38">
         <v>57160000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AS38">
         <v>56828000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AT38">
         <v>58519000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AU38">
         <v>56951000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AV38">
         <v>58193000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AW38">
         <v>58613000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AX38">
         <v>59988000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AY38">
         <v>61294000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AZ38">
         <v>59246000.0</v>
       </c>
-      <c r="AX38">
+      <c r="BA38">
         <v>59947000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BB38">
         <v>61464000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BC38">
         <v>62778000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BD38">
         <v>63876000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BE38">
         <v>65496000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BF38">
         <v>64955000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BG38">
         <v>66802000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BH38">
         <v>68928000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BI38">
         <v>70757000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BJ38">
         <v>135374000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BK38">
         <v>138624000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BL38">
         <v>141040000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BM38">
         <v>111414000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BN38">
         <v>108070000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BO38">
         <v>162627000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BP38">
         <v>164695000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BQ38">
         <v>166767000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BR38">
         <v>168900000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BS38">
         <v>178029000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BT38">
         <v>180425000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BU38">
         <v>182676000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BV38">
         <v>259262000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BW38">
         <v>261012000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BX38">
         <v>265203000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BY38">
         <v>267532000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BZ38">
         <v>257628000.0</v>
       </c>
-      <c r="BX38">
+      <c r="CA38">
         <v>255075000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CB38">
         <v>255812000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CC38">
         <v>717448000.0</v>
       </c>
-      <c r="CA38"/>
-[...1 lines deleted...]
-      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38"/>
     </row>
-    <row r="39" spans="1:81">
+    <row r="39" spans="1:84">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
+        <v>7289000.0</v>
+      </c>
+      <c r="C39">
+        <v>6065000.0</v>
+      </c>
+      <c r="D39">
+        <v>4915000.0</v>
+      </c>
+      <c r="E39">
         <v>6001000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>5598000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>6513000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>7250000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>9384000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>26509000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>9606000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>7821000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>8091000.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>7268000.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>5968000.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>5614000.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>4724000.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>6201000.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>3660000.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>3665000.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>4245000.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>3643000.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>4210000.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>3133000.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>3412000.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>4556000.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>3911000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>5212000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>4572000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>8304000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>7164000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AF39">
         <v>6716000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AG39">
         <v>7240000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AH39">
         <v>8554000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
         <v>8076000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AJ39">
         <v>7250000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AK39">
         <v>8934000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AL39">
         <v>9046000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AM39">
         <v>9288000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AN39">
         <v>11822000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AO39">
         <v>7104000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AP39">
         <v>4659000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AQ39">
         <v>4635000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AR39">
         <v>4969000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AS39">
         <v>4175000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AT39">
         <v>3636000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AU39">
         <v>3489000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AV39">
         <v>3676000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AW39">
         <v>3268000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AX39">
         <v>2856000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AY39">
         <v>2912000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AZ39">
         <v>3658000.0</v>
       </c>
-      <c r="AX39">
+      <c r="BA39">
         <v>2941000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BB39">
         <v>2832000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BC39">
         <v>3022000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BD39">
         <v>3698000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BE39">
         <v>2996000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BF39">
         <v>7218000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BG39">
         <v>6960000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BH39">
         <v>5572000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BI39">
         <v>3905000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BJ39">
         <v>6751000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BK39">
         <v>5887000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BL39">
         <v>10491000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BM39">
         <v>4133000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BN39">
         <v>5209000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BO39">
         <v>4621000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BP39">
         <v>3960000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BQ39">
         <v>3561000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BR39">
         <v>3578000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BS39">
         <v>3976000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BT39">
         <v>4392000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BU39">
         <v>3890000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BV39">
         <v>3440000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BW39">
         <v>2375000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BX39">
         <v>3805000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BY39">
         <v>4965000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BZ39">
         <v>379482.0</v>
       </c>
-      <c r="BX39">
+      <c r="CA39">
         <v>427348.0</v>
       </c>
-      <c r="BY39">
+      <c r="CB39">
         <v>375781.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CC39">
         <v>10384000.0</v>
       </c>
-      <c r="CA39"/>
-[...1 lines deleted...]
-      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
     </row>
-    <row r="40" spans="1:81">
+    <row r="40" spans="1:84">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
-        <v>30046000.0</v>
+        <v>15058000.0</v>
       </c>
       <c r="C40">
+        <v>14033000.0</v>
+      </c>
+      <c r="D40">
+        <v>16880000.0</v>
+      </c>
+      <c r="E40">
+        <v>17989000.0</v>
+      </c>
+      <c r="F40">
         <v>33007000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>20086000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>18819000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>16226000.0</v>
       </c>
-      <c r="G40">
-[...2 lines deleted...]
-      <c r="H40">
+      <c r="J40">
+        <v>30572000.0</v>
+      </c>
+      <c r="K40">
         <v>30401000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>25673000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>22041000.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>29169000.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>30603000.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>23278000.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>19747000.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>22554000.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>25210000.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>31852000.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>18876000.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>34935000.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>29689000.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>26140000.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>22055000.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>25622000.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>23017000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>13741000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>9177000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>16671000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>18256000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AF40">
         <v>18547000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AG40">
         <v>12920000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AH40">
         <v>17621000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
         <v>17738000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AJ40">
         <v>18215000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AK40">
         <v>16829000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AL40">
         <v>22527000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AM40">
         <v>22128000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AN40">
         <v>23366000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AO40">
         <v>23426000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AP40">
         <v>17386000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AQ40">
         <v>18696000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AR40">
         <v>14527000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AS40">
         <v>10982000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AT40">
         <v>12406000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AU40">
         <v>11969000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AV40">
         <v>15375000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AW40">
         <v>17188000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AX40">
         <v>14433000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AY40">
         <v>14616000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AZ40">
         <v>17013000.0</v>
       </c>
-      <c r="AX40">
+      <c r="BA40">
         <v>16419000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BB40">
         <v>16876000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BC40">
         <v>15656000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BD40">
         <v>11653000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BE40">
         <v>10230000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BF40">
         <v>13605000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BG40">
         <v>14237000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BH40">
         <v>15982000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BI40">
         <v>16748000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BJ40">
         <v>21329000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BK40">
         <v>16947000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BL40">
         <v>16515000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BM40">
         <v>10701000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BN40">
         <v>7286000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BO40">
         <v>5877000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BP40">
         <v>7042000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BQ40">
         <v>9392000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BR40">
         <v>7968000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BS40">
         <v>7849000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BT40">
         <v>7623000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BU40">
         <v>19948000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BV40">
         <v>20515000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BW40">
         <v>21162000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BX40">
         <v>18278000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BY40">
         <v>20814000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BZ40">
         <v>729967.0</v>
       </c>
-      <c r="BX40">
+      <c r="CA40">
         <v>628500.0</v>
       </c>
-      <c r="BY40">
+      <c r="CB40">
         <v>578070.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CC40">
         <v>253952000.0</v>
       </c>
-      <c r="CA40"/>
-[...1 lines deleted...]
-      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40"/>
     </row>
-    <row r="41" spans="1:81">
+    <row r="41" spans="1:84">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>12491000.0</v>
       </c>
-      <c r="M41">
+      <c r="P41">
         <v>13286000.0</v>
       </c>
-      <c r="N41">
+      <c r="Q41">
         <v>12087000.0</v>
       </c>
-      <c r="O41">
+      <c r="R41">
         <v>7952000.0</v>
       </c>
-      <c r="P41">
+      <c r="S41">
         <v>8018000.0</v>
       </c>
-      <c r="Q41">
+      <c r="T41">
         <v>8841000.0</v>
       </c>
-      <c r="R41">
+      <c r="U41">
         <v>8531000.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>9616000.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>8999000.0</v>
       </c>
-      <c r="U41">
+      <c r="X41">
         <v>8946000.0</v>
       </c>
-      <c r="V41">
+      <c r="Y41">
         <v>11738000.0</v>
       </c>
-      <c r="W41">
+      <c r="Z41">
         <v>14232000.0</v>
       </c>
-      <c r="X41">
+      <c r="AA41">
         <v>8801000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AB41">
         <v>8382000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AC41">
         <v>7958000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AD41">
         <v>5894000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AE41">
         <v>4634000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AF41">
         <v>4456000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AG41">
         <v>6283000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AH41">
         <v>6253000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AI41">
         <v>8421000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AJ41">
         <v>10325000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AK41">
         <v>7741000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AL41">
         <v>6516000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AM41">
         <v>6772000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AN41">
         <v>7773000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AO41">
         <v>7476000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AP41">
         <v>6578000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AQ41">
         <v>6302000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AR41">
         <v>5475000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AS41">
         <v>4521000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AT41">
         <v>5153000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AU41">
         <v>4361000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AV41">
         <v>4848000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AW41">
         <v>6007000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AX41">
         <v>6196000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AY41">
         <v>6311000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AZ41">
         <v>6256000.0</v>
       </c>
-      <c r="AX41">
+      <c r="BA41">
         <v>6296000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BB41">
         <v>5813000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BC41">
         <v>5447000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BD41">
         <v>5928000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BE41">
         <v>5948000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BF41">
         <v>2770000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BG41">
         <v>4670000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BH41">
         <v>3497000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BI41">
         <v>4786000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BJ41">
         <v>4871000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BK41">
         <v>4861000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BL41">
         <v>4848000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BM41">
         <v>66000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BN41">
         <v>66000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BO41">
         <v>82000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BP41">
         <v>98000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BQ41">
         <v>201000.0</v>
       </c>
-      <c r="BO41"/>
-[...1 lines deleted...]
-      <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
-      <c r="BW41">
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41">
         <v>8263000.0</v>
       </c>
-      <c r="BX41">
+      <c r="CA41">
         <v>8263000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CB41">
         <v>8263000.0</v>
       </c>
-      <c r="BZ41"/>
-[...1 lines deleted...]
-      <c r="CB41"/>
       <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
     </row>
-    <row r="42" spans="1:81">
+    <row r="42" spans="1:84">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
+        <v>184824000.0</v>
+      </c>
+      <c r="C42">
+        <v>189292000.0</v>
+      </c>
+      <c r="D42">
+        <v>190611000.0</v>
+      </c>
+      <c r="E42">
         <v>193319000.0</v>
       </c>
-      <c r="C42">
+      <c r="F42">
         <v>196140000.0</v>
       </c>
-      <c r="D42">
+      <c r="G42">
         <v>198866000.0</v>
       </c>
-      <c r="E42">
+      <c r="H42">
         <v>203015000.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>206153000.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>208347000.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>209101000.0</v>
       </c>
-      <c r="I42">
+      <c r="L42">
         <v>211333000.0</v>
       </c>
-      <c r="J42">
+      <c r="M42">
         <v>213725000.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>215459000.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>215966000.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>218455000.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>218806000.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>218362000.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>222471000.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>228399000.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>233757000.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>236762000.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>238827000.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>247088000.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>247762000.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>245412000.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>243410000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>242696000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>243521000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>241406000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>238804000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AF42">
         <v>236968000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AG42">
         <v>235795000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AH42">
         <v>233166000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AI42">
         <v>230728000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AJ42">
         <v>228283000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AK42">
         <v>226973000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AL42">
         <v>224739000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AM42">
         <v>222732000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AN42">
         <v>221427000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AO42">
         <v>220476000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AP42">
         <v>195965000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AQ42">
         <v>194460000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AR42">
         <v>202567000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AS42">
         <v>201851000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AT42">
         <v>201060000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AU42">
         <v>200705000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AV42">
         <v>199462000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AW42">
         <v>199281000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AX42">
         <v>204574000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AY42">
         <v>205115000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AZ42">
         <v>205919000.0</v>
       </c>
-      <c r="AX42">
+      <c r="BA42">
         <v>205806000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BB42">
         <v>206160000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BC42">
         <v>205050000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BD42">
         <v>205502000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BE42">
         <v>205244000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BF42">
         <v>204848000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BG42">
         <v>204374000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BH42">
         <v>203709000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BI42">
         <v>203626000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BJ42">
         <v>203376000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BK42">
         <v>203150000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BL42">
         <v>202323000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BM42">
         <v>192932000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BN42">
         <v>192138000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BO42">
         <v>191379000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BP42">
         <v>190472000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BQ42">
         <v>189544000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BR42">
         <v>188505000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BS42">
         <v>187812000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BT42">
         <v>187160000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BU42">
         <v>186467000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BV42">
         <v>187193000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BW42">
         <v>187185000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BX42">
         <v>187313000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BY42">
         <v>187078000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BZ42">
         <v>195034911.0</v>
       </c>
-      <c r="BX42">
+      <c r="CA42">
         <v>195463930.0</v>
       </c>
-      <c r="BY42">
+      <c r="CB42">
         <v>195466745.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CC42">
         <v>-57459181.0</v>
       </c>
-      <c r="CA42"/>
-[...1 lines deleted...]
-      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
     </row>
-    <row r="43" spans="1:81">
+    <row r="43" spans="1:84">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12255,93 +12574,90 @@
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
     </row>
-    <row r="44" spans="1:81">
+    <row r="44" spans="1:84">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...7 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
@@ -12379,1816 +12695,1871 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
-[...1 lines deleted...]
-      <c r="BK44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44">
+        <v>0.0</v>
+      </c>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
-      <c r="BW44">
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44">
         <v>51241000.0</v>
       </c>
-      <c r="BX44">
+      <c r="CA44">
         <v>50812000.0</v>
       </c>
-      <c r="BY44">
+      <c r="CB44">
         <v>50810000.0</v>
       </c>
-      <c r="BZ44"/>
-[...1 lines deleted...]
-      <c r="CB44"/>
       <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
     </row>
-    <row r="45" spans="1:81">
+    <row r="45" spans="1:84">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>17532000.0</v>
+      </c>
       <c r="C45">
+        <v>16561000.0</v>
+      </c>
+      <c r="D45">
+        <v>16780000.0</v>
+      </c>
+      <c r="E45">
+        <v>29483000.0</v>
+      </c>
+      <c r="F45">
         <v>18343000.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>11207000.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>11521000.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>27191000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>12423000.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>12943000.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>13580000.0</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>27224000.0</v>
       </c>
-      <c r="K45">
+      <c r="N45">
         <v>10797000.0</v>
       </c>
-      <c r="L45">
+      <c r="O45">
         <v>11118000.0</v>
       </c>
-      <c r="M45">
+      <c r="P45">
         <v>11924000.0</v>
       </c>
-      <c r="N45">
+      <c r="Q45">
         <v>24228000.0</v>
       </c>
-      <c r="O45">
+      <c r="R45">
         <v>9159000.0</v>
       </c>
-      <c r="P45"/>
-[...1 lines deleted...]
-      <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45">
         <v>9981000.0</v>
       </c>
-      <c r="U45">
+      <c r="X45">
         <v>10376000.0</v>
       </c>
-      <c r="V45">
+      <c r="Y45">
         <v>10910000.0</v>
       </c>
-      <c r="W45">
+      <c r="Z45">
         <v>9986000.0</v>
       </c>
-      <c r="X45">
+      <c r="AA45">
         <v>10887000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AB45">
         <v>11708000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AC45">
         <v>12586000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AD45">
         <v>13006000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AE45">
         <v>13817000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AF45">
         <v>14515000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AG45">
         <v>6636000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AH45">
         <v>6896000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AI45">
         <v>7291000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AJ45">
         <v>7514000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AK45">
         <v>5229000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AL45">
         <v>4603000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AM45">
         <v>4408000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AN45">
         <v>5276000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AO45">
         <v>4789000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AP45">
         <v>3510000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AQ45">
         <v>3222000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AR45">
         <v>3134000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AS45">
         <v>3021000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AT45">
         <v>3159000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AU45">
         <v>3243000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AV45">
         <v>3260000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AW45">
         <v>3478000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AX45">
         <v>3571000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AY45">
         <v>3546000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AZ45">
         <v>3518000.0</v>
       </c>
-      <c r="AX45">
+      <c r="BA45">
         <v>3213000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BB45">
         <v>3376000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BC45">
         <v>3148000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BD45">
         <v>3037000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BE45">
         <v>3074000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BF45">
         <v>3175000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BG45">
         <v>3123000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BH45">
         <v>3309000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BI45">
         <v>2954000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BJ45">
         <v>3162000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BK45">
         <v>2877000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BL45">
         <v>2756000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BM45">
         <v>2113000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BN45">
         <v>2209000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BO45">
         <v>2302000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BP45">
         <v>2453000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BQ45">
         <v>2586000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BR45">
         <v>2534000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BS45">
         <v>2662000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BT45">
         <v>2901000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BU45">
         <v>2771000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BV45">
         <v>2892000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BW45">
         <v>3075000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BX45">
         <v>2675000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BY45">
         <v>2673000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BZ45">
         <v>41886.0</v>
       </c>
-      <c r="BX45">
+      <c r="CA45">
         <v>41810.0</v>
       </c>
-      <c r="BY45">
+      <c r="CB45">
         <v>44226.0</v>
       </c>
-      <c r="BZ45"/>
-[...1 lines deleted...]
-      <c r="CB45"/>
       <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
     </row>
-    <row r="46" spans="1:81">
+    <row r="46" spans="1:84">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>17532000.0</v>
+      </c>
+      <c r="C46">
+        <v>9890000.0</v>
+      </c>
+      <c r="D46">
+        <v>9838000.0</v>
+      </c>
+      <c r="E46">
         <v>10809000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>18343000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>11207000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>11521000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>11632000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>6161000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>12943000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>13580000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>13919000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>10797000.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>11118000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>11924000.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>12709000.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>9159000.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>10325000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>11116000.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>10586000.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>9939000.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>9981000.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>10376000.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>10910000.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>9986000.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>10887000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>11708000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>12586000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>13006000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>13817000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AF46">
         <v>14515000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AG46">
         <v>6636000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AH46">
         <v>6896000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
         <v>7291000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AJ46">
         <v>7514000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AK46">
         <v>5229000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AL46">
         <v>4603000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AM46">
         <v>4408000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AN46">
         <v>5276000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AO46">
         <v>4789000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AP46">
         <v>3510000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AQ46">
         <v>3222000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AR46">
         <v>3134000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AS46">
         <v>3021000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AT46">
         <v>3159000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AU46">
         <v>3243000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AV46">
         <v>3260000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AW46">
         <v>3478000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AX46">
         <v>3571000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AY46">
         <v>3546000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AZ46">
         <v>3518000.0</v>
       </c>
-      <c r="AX46">
+      <c r="BA46">
         <v>3213000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BB46">
         <v>3376000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BC46">
         <v>3148000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BD46">
         <v>3037000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BE46">
         <v>3074000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BF46">
         <v>3175000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BG46">
         <v>3123000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BH46">
         <v>3309000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BI46">
         <v>2954000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BJ46">
         <v>3162000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BK46">
         <v>2877000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BL46">
         <v>2756000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BM46">
         <v>2113000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BN46">
         <v>2209000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BO46">
         <v>2302000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BP46">
         <v>2453000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BQ46">
         <v>2586000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BR46">
         <v>2534000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BS46">
         <v>2662000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BT46">
         <v>2901000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BU46">
         <v>2771000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BV46">
         <v>2892000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BW46">
         <v>3075000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BX46">
         <v>2675000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BY46">
         <v>2673000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BZ46">
         <v>41886.0</v>
       </c>
-      <c r="BX46">
+      <c r="CA46">
         <v>41810.0</v>
       </c>
-      <c r="BY46">
+      <c r="CB46">
         <v>44226.0</v>
       </c>
-      <c r="BZ46"/>
-[...1 lines deleted...]
-      <c r="CB46"/>
       <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
     </row>
-    <row r="47" spans="1:81">
+    <row r="47" spans="1:84">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
         <v>11118000.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>11924000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>12709000.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>5742000.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>10325000.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>6308000.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>10586000.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>5173000.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>9981000.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>4862000.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>5001000.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>5003000.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>5359000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>5664000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>6014000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AD47">
         <v>5947000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AE47">
         <v>6229000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AF47">
         <v>6486000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AG47">
         <v>6636000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AH47">
         <v>6896000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AI47">
         <v>7291000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AJ47">
         <v>7514000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AK47">
         <v>5229000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AL47">
         <v>4603000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AM47">
         <v>4408000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AN47">
         <v>5276000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AO47">
         <v>4789000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AP47">
         <v>3510000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AQ47">
         <v>3222000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AR47">
         <v>3134000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AS47">
         <v>3021000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AT47">
         <v>3159000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AU47">
         <v>3243000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AV47">
         <v>3260000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AW47">
         <v>3478000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AX47">
         <v>3571000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AY47">
         <v>3546000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AZ47">
         <v>3518000.0</v>
       </c>
-      <c r="AX47">
+      <c r="BA47">
         <v>3213000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BB47">
         <v>3376000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BC47">
         <v>3148000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BD47">
         <v>3037000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BE47">
         <v>3074000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BF47">
         <v>3175000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BG47">
         <v>3123000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BH47">
         <v>3309000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BI47">
         <v>2954000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BJ47">
         <v>3162000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BK47">
         <v>2877000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BL47">
         <v>2756000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BM47">
         <v>2113000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BN47">
         <v>2209000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BO47">
         <v>2302000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BP47">
         <v>2453000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BQ47">
         <v>2586000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BR47">
         <v>2534000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BS47">
         <v>2662000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BT47">
         <v>2901000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BU47">
         <v>2771000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BV47">
         <v>2892000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BW47">
         <v>3075000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BX47">
         <v>2675000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BY47">
         <v>2673000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BZ47">
         <v>42000.0</v>
       </c>
-      <c r="BX47">
+      <c r="CA47">
         <v>42000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CB47">
         <v>44000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CC47">
         <v>47000.0</v>
       </c>
-      <c r="CA47"/>
-[...1 lines deleted...]
-      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
     </row>
-    <row r="48" spans="1:81">
+    <row r="48" spans="1:84">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>-81139000.0</v>
+      </c>
+      <c r="C48">
+        <v>-84509000.0</v>
+      </c>
+      <c r="D48">
+        <v>-87807000.0</v>
+      </c>
+      <c r="E48">
         <v>-90523000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>-93137000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-96193000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-98376000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>-99864000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>-102906000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-104054000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>-106092000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>-102703000.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>-99832000.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>-103033000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>-105366000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>-108747000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>-113030000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>-118586000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>-123543000.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>-128473000.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>-132051000.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>-136472000.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>-140578000.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>-144002000.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>-145450000.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>-147504000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>-148117000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>-146757000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>-148851000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>-150582000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>-150996000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>-150098000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AH48">
         <v>-149245000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
         <v>-153248000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>-155611000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AK48">
         <v>-157814000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AL48">
         <v>-155164000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AM48">
         <v>-156591000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AN48">
         <v>-156289000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AO48">
         <v>-155684000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AP48">
         <v>-147533000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AQ48">
         <v>-148266000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AR48">
         <v>-149878000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AS48">
         <v>-149179000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AT48">
         <v>-150455000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AU48">
         <v>-152233000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AV48">
         <v>-153187000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AW48">
         <v>-154020000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AX48">
         <v>-154928000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AY48">
         <v>-157257000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AZ48">
         <v>-160090000.0</v>
       </c>
-      <c r="AX48">
+      <c r="BA48">
         <v>-160153000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BB48">
         <v>-161110000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BC48">
         <v>-161520000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BD48">
         <v>-163960000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BE48">
         <v>-164929000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BF48">
         <v>-165078000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BG48">
         <v>-165288000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BH48">
         <v>-166104000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BI48">
         <v>-165532000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BJ48">
         <v>-113546000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BK48">
         <v>-110953000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BL48">
         <v>-111639000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BM48">
         <v>-109595000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BN48">
         <v>-107531000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BO48">
         <v>-55785000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BP48">
         <v>-55970000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BQ48">
         <v>-56430000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BR48">
         <v>-56553000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BS48">
         <v>-52904000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BT48">
         <v>-52965000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BU48">
         <v>-53505000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BV48">
         <v>9948000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BW48">
         <v>8505000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BX48">
         <v>6081000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BY48">
         <v>4418000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BZ48">
         <v>4775223.0</v>
       </c>
-      <c r="BX48">
+      <c r="CA48">
         <v>2606347.0</v>
       </c>
-      <c r="BY48">
+      <c r="CB48">
         <v>1006011.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CC48">
         <v>-54819.0</v>
       </c>
-      <c r="CA48"/>
-[...1 lines deleted...]
-      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
     </row>
-    <row r="49" spans="1:81">
+    <row r="49" spans="1:84">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>-103033000.0</v>
       </c>
-      <c r="M49">
+      <c r="P49">
         <v>-105366000.0</v>
       </c>
-      <c r="N49">
+      <c r="Q49">
         <v>-108747000.0</v>
       </c>
-      <c r="O49">
+      <c r="R49">
         <v>-113030000.0</v>
       </c>
-      <c r="P49">
+      <c r="S49">
         <v>-118586000.0</v>
       </c>
-      <c r="Q49">
+      <c r="T49">
         <v>-123543000.0</v>
       </c>
-      <c r="R49">
+      <c r="U49">
         <v>-128473000.0</v>
       </c>
-      <c r="S49">
+      <c r="V49">
         <v>-132051000.0</v>
       </c>
-      <c r="T49">
+      <c r="W49">
         <v>-136472000.0</v>
       </c>
-      <c r="U49">
+      <c r="X49">
         <v>-140578000.0</v>
       </c>
-      <c r="V49">
+      <c r="Y49">
         <v>-144002000.0</v>
       </c>
-      <c r="W49">
+      <c r="Z49">
         <v>-145450000.0</v>
       </c>
-      <c r="X49">
+      <c r="AA49">
         <v>-147504000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AB49">
         <v>-148117000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AC49">
         <v>-146757000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AD49">
         <v>-148851000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AE49">
         <v>-150582000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AF49">
         <v>-150996000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AG49">
         <v>-150098000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AH49">
         <v>-149245000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AI49">
         <v>-153248000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AJ49">
         <v>-155611000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AK49">
         <v>-157814000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AL49">
         <v>-155164000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AM49">
         <v>-156591000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AN49">
         <v>-156289000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AO49">
         <v>-155684000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AP49">
         <v>-147533000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AQ49">
         <v>-148266000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AR49">
         <v>-149878000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AS49">
         <v>-149179000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AT49">
         <v>-150455000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AU49">
         <v>-152233000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AV49">
         <v>-153187000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AW49">
         <v>-154020000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AX49">
         <v>-154928000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AY49">
         <v>-157257000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AZ49">
         <v>-160090000.0</v>
       </c>
-      <c r="AX49">
+      <c r="BA49">
         <v>-160153000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BB49">
         <v>-161110000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BC49">
         <v>-161520000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BD49">
         <v>-163960000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BE49">
         <v>-164929000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BF49">
         <v>-165078000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BG49">
         <v>-165288000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BH49">
         <v>-166104000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BI49">
         <v>-165532000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BJ49">
         <v>-113546000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BK49">
         <v>-110953000.0</v>
       </c>
-      <c r="BI49"/>
-[...1 lines deleted...]
-      <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
     </row>
-    <row r="50" spans="1:81">
+    <row r="50" spans="1:84">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
-[...1 lines deleted...]
-      </c>
+      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50"/>
+      <c r="F50">
+        <v>5000.0</v>
+      </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
-[...7 lines deleted...]
-      </c>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
       <c r="Q50">
         <v>4300000.0</v>
       </c>
       <c r="R50">
         <v>4300000.0</v>
       </c>
       <c r="S50">
         <v>4300000.0</v>
       </c>
       <c r="T50">
         <v>4300000.0</v>
       </c>
       <c r="U50">
         <v>4300000.0</v>
       </c>
       <c r="V50">
         <v>4300000.0</v>
       </c>
       <c r="W50">
         <v>4300000.0</v>
       </c>
       <c r="X50">
         <v>4300000.0</v>
       </c>
       <c r="Y50">
         <v>4300000.0</v>
       </c>
       <c r="Z50">
+        <v>4300000.0</v>
+      </c>
+      <c r="AA50">
+        <v>4300000.0</v>
+      </c>
+      <c r="AB50">
+        <v>4300000.0</v>
+      </c>
+      <c r="AC50">
         <v>11000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AD50">
         <v>10313000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AE50">
         <v>9625000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AF50">
         <v>8938000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AG50">
         <v>8250000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AH50">
         <v>8250000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AI50">
         <v>15251000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AJ50">
         <v>15251000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AK50">
         <v>15499000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AL50">
         <v>115522000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AM50">
         <v>119703000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AN50">
         <v>6437000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AO50">
         <v>5546000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>2250000.0</v>
       </c>
       <c r="AP50">
         <v>2250000.0</v>
       </c>
-      <c r="AQ50"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AQ50">
+        <v>2250000.0</v>
+      </c>
+      <c r="AR50">
+        <v>2250000.0</v>
+      </c>
+      <c r="AS50">
+        <v>2250000.0</v>
+      </c>
+      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50"/>
+      <c r="AW50">
+        <v>3938000.0</v>
+      </c>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
     </row>
-    <row r="51" spans="1:81">
+    <row r="51" spans="1:84">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
-        <v>9007000.0</v>
+        <v>68383000.0</v>
       </c>
       <c r="C51">
+        <v>67502000.0</v>
+      </c>
+      <c r="D51">
+        <v>67782000.0</v>
+      </c>
+      <c r="E51">
+        <v>70531000.0</v>
+      </c>
+      <c r="F51">
         <v>68508000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>62189000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>62360000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>64919000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>70121000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>78458000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>78911000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>87171000.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>82766000.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>86077000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>83632000.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>85972000.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>73105000.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>74480000.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>75826000.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>79791000.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>78034000.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>79382000.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>80797000.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>84733000.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>82648000.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>83973000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>90196000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>93849000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AD51">
         <v>100803000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AE51">
         <v>101703000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AF51">
         <v>100640000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AG51">
         <v>97462000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AH51">
         <v>99363000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AI51">
         <v>108221000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AJ51">
         <v>112225000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AK51">
         <v>114337000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AL51">
         <v>115522000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AM51">
         <v>119703000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AN51">
         <v>120881000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AO51">
         <v>122031000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AP51">
         <v>58769000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AQ51">
         <v>59286000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AR51">
         <v>49465000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AS51">
         <v>50781000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AT51">
         <v>51343000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AU51">
         <v>51954000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AV51">
         <v>52528000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AW51">
         <v>53372000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AX51">
         <v>54215000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AY51">
         <v>55059000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AZ51">
         <v>55903000.0</v>
       </c>
-      <c r="AX51">
+      <c r="BA51">
         <v>56746000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BB51">
         <v>59262000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BC51">
         <v>60106000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BD51">
         <v>60563000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BE51">
         <v>63063000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BF51">
         <v>64813000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BG51">
         <v>66563000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BH51">
         <v>68313000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BI51">
         <v>70063000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BJ51">
         <v>71063000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BK51">
         <v>72063000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BL51">
         <v>73063000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>69813000.0</v>
       </c>
       <c r="BM51">
         <v>69813000.0</v>
       </c>
       <c r="BN51">
+        <v>69813000.0</v>
+      </c>
+      <c r="BO51">
+        <v>69813000.0</v>
+      </c>
+      <c r="BP51">
+        <v>69813000.0</v>
+      </c>
+      <c r="BQ51">
         <v>71813000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BR51">
         <v>76812000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BS51">
         <v>81812000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BT51">
         <v>93813000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BU51">
         <v>94050000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BV51">
         <v>94288000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BW51">
         <v>94525000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BX51">
         <v>94763000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BY51">
         <v>95000000.0</v>
       </c>
-      <c r="BW51"/>
-[...1 lines deleted...]
-      <c r="BY51">
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51">
         <v>612219000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CC51">
         <v>612219000.0</v>
       </c>
-      <c r="CA51"/>
-[...1 lines deleted...]
-      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
     </row>
-    <row r="52" spans="1:81">
+    <row r="52" spans="1:84">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52">
+        <v>2269000.0</v>
+      </c>
+      <c r="F52">
         <v>5000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>2328000.0</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
-      <c r="I52"/>
-      <c r="J52">
+      <c r="I52">
+        <v>2328000.0</v>
+      </c>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
         <v>2709000.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>6688000.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>6902000.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>6699000.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>4300000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>6820000.0</v>
       </c>
       <c r="S52">
         <v>4300000.0</v>
       </c>
       <c r="T52">
         <v>4300000.0</v>
       </c>
       <c r="U52">
+        <v>6820000.0</v>
+      </c>
+      <c r="V52">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6850000.0</v>
       </c>
       <c r="W52">
         <v>4300000.0</v>
       </c>
       <c r="X52">
         <v>4300000.0</v>
       </c>
       <c r="Y52">
+        <v>6850000.0</v>
+      </c>
+      <c r="Z52">
         <v>4300000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
+        <v>4300000.0</v>
+      </c>
+      <c r="AB52">
+        <v>4300000.0</v>
+      </c>
+      <c r="AC52">
         <v>14013000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AD52">
         <v>10313000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AE52">
         <v>9625000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AF52">
         <v>8938000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AG52">
         <v>8250000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AH52">
         <v>8250000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AI52">
         <v>15251000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AJ52">
         <v>15251000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AK52">
         <v>15499000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AL52">
         <v>14815000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AM52">
         <v>7126000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AN52">
         <v>6437000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AO52">
         <v>5546000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>2250000.0</v>
       </c>
       <c r="AP52">
         <v>2250000.0</v>
       </c>
       <c r="AQ52">
         <v>2250000.0</v>
       </c>
       <c r="AR52">
         <v>2250000.0</v>
       </c>
       <c r="AS52">
+        <v>2250000.0</v>
+      </c>
+      <c r="AT52">
+        <v>2250000.0</v>
+      </c>
+      <c r="AU52">
+        <v>2250000.0</v>
+      </c>
+      <c r="AV52">
         <v>4219000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AW52">
         <v>3938000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AX52">
         <v>3656000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>3375000.0</v>
       </c>
       <c r="AY52">
         <v>3375000.0</v>
       </c>
       <c r="AZ52">
         <v>3375000.0</v>
       </c>
       <c r="BA52">
+        <v>3375000.0</v>
+      </c>
+      <c r="BB52">
+        <v>3375000.0</v>
+      </c>
+      <c r="BC52">
+        <v>3375000.0</v>
+      </c>
+      <c r="BD52">
         <v>10000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BE52">
         <v>10000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BF52">
         <v>9250000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BG52">
         <v>8500000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BH52">
         <v>7750000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BI52">
         <v>7000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BJ52">
         <v>6250000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BK52">
         <v>5500000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BL52">
         <v>4750000.0</v>
       </c>
-      <c r="BJ52"/>
-[...2 lines deleted...]
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52">
         <v>2000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BQ52">
         <v>2000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BR52">
         <v>7000000.0</v>
       </c>
-      <c r="BP52"/>
-[...8 lines deleted...]
-      </c>
+      <c r="BS52"/>
       <c r="BT52">
         <v>950000.0</v>
       </c>
       <c r="BU52">
         <v>950000.0</v>
       </c>
       <c r="BV52">
         <v>950000.0</v>
       </c>
-      <c r="BW52"/>
-[...1 lines deleted...]
-      <c r="BY52"/>
+      <c r="BW52">
+        <v>950000.0</v>
+      </c>
+      <c r="BX52">
+        <v>950000.0</v>
+      </c>
+      <c r="BY52">
+        <v>950000.0</v>
+      </c>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
     </row>
-    <row r="53" spans="1:81">
+    <row r="53" spans="1:84">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...7 lines deleted...]
-      </c>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
@@ -14226,114 +14597,117 @@
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
-[...1 lines deleted...]
-      <c r="BK53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
+      <c r="BK53">
+        <v>0.0</v>
+      </c>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
     </row>
-    <row r="54" spans="1:81">
+    <row r="54" spans="1:84">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...7 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
@@ -14371,1070 +14745,1109 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
-[...1 lines deleted...]
-      <c r="BK54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
     </row>
-    <row r="55" spans="1:81">
+    <row r="55" spans="1:84">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>207782000.0</v>
+      </c>
+      <c r="C55">
+        <v>204597000.0</v>
+      </c>
+      <c r="D55">
+        <v>202787000.0</v>
+      </c>
+      <c r="E55">
         <v>211001000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>213252000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>200674000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>202365000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>204515000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>227146000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>235326000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>234240000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>247345000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>243589000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>238730000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>243653000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>243028000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>214007000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>221275000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>234578000.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>236794000.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>243514000.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>238696000.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>240397000.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>239520000.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>230070000.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>217845000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>211473000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>218755000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>220727000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>217385000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>216040000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>214731000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>212557000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>217244000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>222911000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>224760000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>224797000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>225589000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>229323000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AO55">
         <v>235122000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AP55">
         <v>137380000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AQ55">
         <v>137389000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AR55">
         <v>130641000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AS55">
         <v>131343000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AT55">
         <v>123560000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AU55">
         <v>123279000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AV55">
         <v>124943000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AW55">
         <v>134169000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AX55">
         <v>132643000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AY55">
         <v>135445000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AZ55">
         <v>137198000.0</v>
       </c>
-      <c r="AX55">
+      <c r="BA55">
         <v>139874000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BB55">
         <v>138095000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BC55">
         <v>136473000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BD55">
         <v>133282000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BE55">
         <v>135985000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BF55">
         <v>135332000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BG55">
         <v>138772000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BH55">
         <v>141679000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BI55">
         <v>146479000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BJ55">
         <v>212097000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BK55">
         <v>212083000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BL55">
         <v>215012000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BM55">
         <v>184564000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BN55">
         <v>184288000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BO55">
         <v>236156000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BP55">
         <v>236726000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BQ55">
         <v>241973000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BR55">
         <v>244492000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BS55">
         <v>255256000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BT55">
         <v>267945000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BU55">
         <v>279588000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BV55">
         <v>354927000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BW55">
         <v>357688000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BX55">
         <v>355042000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BY55">
         <v>357290000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BZ55">
         <v>260084863.0</v>
       </c>
-      <c r="BX55">
+      <c r="CA55">
         <v>257814520.0</v>
       </c>
-      <c r="BY55">
+      <c r="CB55">
         <v>257002561.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CC55">
         <v>-303380000.0</v>
       </c>
-      <c r="CA55"/>
-[...1 lines deleted...]
-      <c r="CC55"/>
+      <c r="CD55"/>
+      <c r="CE55"/>
+      <c r="CF55"/>
     </row>
-    <row r="56" spans="1:81">
+    <row r="56" spans="1:84">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>94938000.0</v>
+      </c>
+      <c r="C56">
+        <v>90677000.0</v>
+      </c>
+      <c r="D56">
+        <v>87051000.0</v>
+      </c>
+      <c r="E56">
         <v>94071000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>94226000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>90911000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>90101000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>91281000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>96889000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>102316000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>99880000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>112844000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>118417000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>112913000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>116423000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>115481000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>97943000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>103512000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>114481000.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>116110000.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>123355000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>117949000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>117682000.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>114615000.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>108936000.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>102815000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>94349000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>99801000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>100992000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>96564000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>92793000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>98190000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>94190000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>97001000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>101143000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>103711000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>101546000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>100100000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>100332000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AO56">
         <v>106251000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AP56">
         <v>73743000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AQ56">
         <v>73296000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AR56">
         <v>70347000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AS56">
         <v>71494000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AT56">
         <v>61882000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AU56">
         <v>63085000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AV56">
         <v>63490000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AW56">
         <v>72078000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AX56">
         <v>69084000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AY56">
         <v>70605000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AZ56">
         <v>74434000.0</v>
       </c>
-      <c r="AX56">
+      <c r="BA56">
         <v>76714000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BB56">
         <v>73255000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BC56">
         <v>70547000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BD56">
         <v>66369000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BE56">
         <v>67415000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BF56">
         <v>67202000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BG56">
         <v>68847000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BH56">
         <v>69442000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BI56">
         <v>72768000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BJ56">
         <v>73561000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BK56">
         <v>70582000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BL56">
         <v>71216000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BM56">
         <v>71037000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BN56">
         <v>74009000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BO56">
         <v>71227000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BP56">
         <v>69578000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BQ56">
         <v>72620000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BR56">
         <v>73058000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BS56">
         <v>74565000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BT56">
         <v>84619000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BU56">
         <v>94141000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BV56">
         <v>92773000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BW56">
         <v>93601000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BX56">
         <v>87164000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BY56">
         <v>87085000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BZ56">
         <v>2415017.0</v>
       </c>
-      <c r="BX56">
+      <c r="CA56">
         <v>2698127.0</v>
       </c>
-      <c r="BY56">
+      <c r="CB56">
         <v>1146905.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CC56">
         <v>99295000.0</v>
       </c>
-      <c r="CA56"/>
-[...1 lines deleted...]
-      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
     </row>
-    <row r="57" spans="1:81">
+    <row r="57" spans="1:84">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>33883000.0</v>
+      </c>
+      <c r="C57">
+        <v>32240000.0</v>
+      </c>
+      <c r="D57">
+        <v>32820000.0</v>
+      </c>
+      <c r="E57">
         <v>40157000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>42512000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>37483000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>37247000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>38420000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>49227000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>47915000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>44788000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>46274000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>40940000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>39531000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>42951000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>51191000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>43608000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>48885000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>56780000.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>56838000.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>61887000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>57734000.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>54127000.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>50661000.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>43878000.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>41076000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>31156000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>41251000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>39877000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>39613000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>41178000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>40649000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>38681000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>44998000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>48070000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>53075000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>53805000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>46506000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>47673000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AO57">
         <v>52353000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AP57">
         <v>31239000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AQ57">
         <v>33390000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AR57">
         <v>30120000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AS57">
         <v>31180000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AT57">
         <v>24083000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AU57">
         <v>25602000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AV57">
         <v>30674000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AW57">
         <v>37264000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AX57">
         <v>29088000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AY57">
         <v>29711000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AZ57">
         <v>32008000.0</v>
       </c>
-      <c r="AX57">
+      <c r="BA57">
         <v>34532000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BB57">
         <v>30713000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BC57">
         <v>29886000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BD57">
         <v>32729000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BE57">
         <v>32933000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BF57">
         <v>31011000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BG57">
         <v>30469000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BH57">
         <v>32009000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BI57">
         <v>32441000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BJ57">
         <v>36538000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BK57">
         <v>30267000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BL57">
         <v>31100000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BM57">
         <v>13532000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BN57">
         <v>10085000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BO57">
         <v>9539000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BP57">
         <v>9799000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BQ57">
         <v>14923000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BR57">
         <v>17753000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BS57">
         <v>10855000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BT57">
         <v>13634000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BU57">
         <v>25005000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BV57">
         <v>24522000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BW57">
         <v>26049000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BX57">
         <v>24911000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BY57">
         <v>28652000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BZ57">
         <v>729967.0</v>
       </c>
-      <c r="BX57">
+      <c r="CA57">
         <v>628500.0</v>
       </c>
-      <c r="BY57">
+      <c r="CB57">
         <v>1416877.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CC57">
         <v>866171000.0</v>
       </c>
-      <c r="CA57"/>
-[...1 lines deleted...]
-      <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57"/>
+      <c r="CF57"/>
     </row>
-    <row r="58" spans="1:81">
+    <row r="58" spans="1:84">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>113271000.0</v>
+      </c>
+      <c r="C58">
+        <v>108768000.0</v>
+      </c>
+      <c r="D58">
+        <v>108596000.0</v>
+      </c>
+      <c r="E58">
         <v>116325000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>118564000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>106575000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>107329000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>108229000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>130588000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>139799000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>138593000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>145263000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>137861000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>135269000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>139869000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>142597000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>120365000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>127083000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>137147000.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>138401000.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>145237000.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>141815000.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>139570000.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>140383000.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>136458000.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>129550000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>125434000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>129081000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>136261000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>136325000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>137336000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>136144000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>136047000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>146389000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>155369000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>161223000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>161028000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>165855000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>171270000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AO58">
         <v>178086000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AP58">
         <v>95457000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AQ58">
         <v>97804000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AR58">
         <v>83816000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AS58">
         <v>85171000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AT58">
         <v>79283000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AU58">
         <v>80593000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AV58">
         <v>84651000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AW58">
         <v>93452000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AX58">
         <v>86499000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AY58">
         <v>89792000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AZ58">
         <v>93676000.0</v>
       </c>
-      <c r="AX58">
+      <c r="BA58">
         <v>96631000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BB58">
         <v>95431000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BC58">
         <v>95894000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BD58">
         <v>94206000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BE58">
         <v>97676000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BF58">
         <v>97791000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BG58">
         <v>102264000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BH58">
         <v>105910000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BI58">
         <v>110595000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BJ58">
         <v>124249000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BK58">
         <v>120177000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BL58">
         <v>124836000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BM58">
         <v>102747000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BN58">
         <v>101247000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BO58">
         <v>103196000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BP58">
         <v>104145000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BQ58">
         <v>110348000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BR58">
         <v>113883000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BS58">
         <v>122099000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BT58">
         <v>136584000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BU58">
         <v>149007000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BV58">
         <v>159225000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BW58">
         <v>161846000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BX58">
         <v>161492000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BY58">
         <v>166502000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BZ58">
         <v>60234299.0</v>
       </c>
-      <c r="BX58">
+      <c r="CA58">
         <v>59703813.0</v>
       </c>
-      <c r="BY58">
+      <c r="CB58">
         <v>60489375.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CC58">
         <v>-253952000.0</v>
       </c>
-      <c r="CA58"/>
-[...1 lines deleted...]
-      <c r="CC58"/>
+      <c r="CD58"/>
+      <c r="CE58"/>
+      <c r="CF58"/>
     </row>
-    <row r="59" spans="1:81">
+    <row r="59" spans="1:84">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...7 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
@@ -15472,602 +15885,626 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
-[...1 lines deleted...]
-      <c r="BK59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
     </row>
-    <row r="60" spans="1:81">
+    <row r="60" spans="1:84">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>94511000.0</v>
+      </c>
+      <c r="C60">
+        <v>95829000.0</v>
+      </c>
+      <c r="D60">
+        <v>94191000.0</v>
+      </c>
+      <c r="E60">
         <v>94676000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>94688000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>94099000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>95036000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>96286000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>96558000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>95527000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>95647000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>102082000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>105728000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>103461000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>103784000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>100431000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>93642000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>94192000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>97431000.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>98393000.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>98277000.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>96881000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>100827000.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>99137000.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>93612000.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>88295000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>86039000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>89674000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>84466000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>81060000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>78704000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>78587000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>76510000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>70855000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>67542000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AK60">
         <v>63537000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>63769000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>59734000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>58053000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AO60">
         <v>57036000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AP60">
         <v>41923000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AQ60">
         <v>39585000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AR60">
         <v>46825000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AS60">
         <v>46172000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AT60">
         <v>44277000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AU60">
         <v>42686000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AV60">
         <v>40292000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AW60">
         <v>40717000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AX60">
         <v>46144000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AY60">
         <v>45653000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AZ60">
         <v>43522000.0</v>
       </c>
-      <c r="AX60">
+      <c r="BA60">
         <v>43243000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BB60">
         <v>42664000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BC60">
         <v>40579000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BD60">
         <v>39076000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BE60">
         <v>38309000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BF60">
         <v>37541000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BG60">
         <v>36508000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BH60">
         <v>35769000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BI60">
         <v>35884000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BJ60">
         <v>87848000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BK60">
         <v>91906000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BL60">
         <v>90176000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BM60">
         <v>81817000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BN60">
         <v>83041000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BO60">
         <v>132960000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BP60">
         <v>132581000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BQ60">
         <v>131625000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BR60">
         <v>130609000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BS60">
         <v>133157000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BT60">
         <v>131361000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BU60">
         <v>130581000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BV60">
         <v>195702000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BW60">
         <v>195842000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BX60">
         <v>193550000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BY60">
         <v>190788000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BZ60">
         <v>199850564.0</v>
       </c>
-      <c r="BX60">
+      <c r="CA60">
         <v>198110707.0</v>
       </c>
-      <c r="BY60">
+      <c r="CB60">
         <v>196513186.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CC60">
         <v>-49428000.0</v>
       </c>
-      <c r="CA60"/>
-[...1 lines deleted...]
-      <c r="CC60"/>
+      <c r="CD60"/>
+      <c r="CE60"/>
+      <c r="CF60"/>
     </row>
-    <row r="61" spans="1:81">
+    <row r="61" spans="1:84">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61">
         <v>-3017000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AC61">
         <v>-2051000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AD61">
         <v>-2332000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AE61">
         <v>-3179000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AF61">
         <v>-1514000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AG61">
         <v>-203000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AH61">
         <v>-228000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AI61">
         <v>-1180000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AJ61">
         <v>-2444000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AK61">
         <v>-3161000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AL61">
         <v>-4022000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AM61">
         <v>-4577000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AN61">
         <v>-7486000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AO61">
         <v>-8216000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AP61">
         <v>-9037000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AQ61">
         <v>-9954000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AR61">
         <v>-2090000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AS61">
         <v>-3053000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AT61">
         <v>-3639000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AU61">
         <v>-2871000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AV61">
         <v>-3486000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AW61">
         <v>-5244000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AX61">
         <v>-5111000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AY61">
         <v>-3836000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AZ61">
         <v>-2385000.0</v>
       </c>
-      <c r="AX61">
+      <c r="BA61">
         <v>-2796000.0</v>
       </c>
-      <c r="AY61">
+      <c r="BB61">
         <v>-2357000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BC61">
         <v>-907000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BD61">
         <v>-142000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BE61">
         <v>-324000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BF61">
         <v>-746000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BG61">
         <v>-751000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BH61">
         <v>-631000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BI61">
         <v>-450000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BJ61">
         <v>-695000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-57000.0</v>
       </c>
       <c r="BK61">
         <v>-57000.0</v>
       </c>
       <c r="BL61">
         <v>-57000.0</v>
       </c>
       <c r="BM61">
         <v>-57000.0</v>
       </c>
       <c r="BN61">
         <v>-57000.0</v>
       </c>
       <c r="BO61">
         <v>-57000.0</v>
       </c>
       <c r="BP61">
+        <v>-57000.0</v>
+      </c>
+      <c r="BQ61">
+        <v>-57000.0</v>
+      </c>
+      <c r="BR61">
+        <v>-57000.0</v>
+      </c>
+      <c r="BS61">
         <v>-187000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BT61">
         <v>-249000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BU61">
         <v>-249000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BV61">
         <v>-580000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BW61">
         <v>-737000.0</v>
       </c>
-      <c r="BU61"/>
-[...1 lines deleted...]
-      <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
     </row>
-    <row r="62" spans="1:81">
+    <row r="62" spans="1:84">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
-      <c r="AK62">
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62">
         <v>1380000.0</v>
       </c>
-      <c r="AL62">
+      <c r="AO62">
         <v>1376000.0</v>
       </c>
-      <c r="AM62">
+      <c r="AP62">
         <v>1121000.0</v>
       </c>
-      <c r="AN62">
+      <c r="AQ62">
         <v>1076000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AR62">
         <v>1006000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AS62">
         <v>939000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AT62">
         <v>954000.0</v>
       </c>
-      <c r="AR62">
+      <c r="AU62">
         <v>926000.0</v>
       </c>
-      <c r="AS62">
+      <c r="AV62">
         <v>820000.0</v>
       </c>
-      <c r="AT62">
+      <c r="AW62">
         <v>747000.0</v>
       </c>
-      <c r="AU62">
+      <c r="AX62">
         <v>656000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AY62">
         <v>596000.0</v>
       </c>
-      <c r="AW62">
+      <c r="AZ62">
         <v>702000.0</v>
       </c>
-      <c r="AX62"/>
-[...1 lines deleted...]
-      <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16144,51 +16581,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B2">
         <v>143859000.0</v>
       </c>
       <c r="C2">
         <v>150306000.0</v>
       </c>
       <c r="D2">
         <v>178913000.0</v>
       </c>
       <c r="E2">
         <v>169650000.0</v>
       </c>
       <c r="F2">
         <v>168475000.0</v>
       </c>
       <c r="G2">
         <v>149878000.0</v>
       </c>
       <c r="H2">
         <v>153179000.0</v>
       </c>
       <c r="I2">
         <v>159921000.0</v>
       </c>
@@ -16207,144 +16644,144 @@
       <c r="N2">
         <v>123985000.0</v>
       </c>
       <c r="O2">
         <v>114429000.0</v>
       </c>
       <c r="P2">
         <v>104823000.0</v>
       </c>
       <c r="Q2">
         <v>71528000.0</v>
       </c>
       <c r="R2">
         <v>67674000.0</v>
       </c>
       <c r="S2">
         <v>96311000.0</v>
       </c>
       <c r="T2">
         <v>12246000.0</v>
       </c>
       <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B3">
         <v>4538000.0</v>
       </c>
       <c r="C3">
         <v>5888000.0</v>
       </c>
       <c r="D3">
         <v>6258000.0</v>
       </c>
       <c r="E3">
         <v>5368000.0</v>
       </c>
       <c r="F3">
         <v>5331000.0</v>
       </c>
       <c r="G3">
         <v>6196000.0</v>
       </c>
       <c r="H3">
         <v>6708000.0</v>
       </c>
       <c r="I3">
         <v>7771000.0</v>
       </c>
       <c r="J3">
         <v>12721000.0</v>
       </c>
       <c r="K3">
         <v>7869000.0</v>
       </c>
       <c r="L3">
         <v>7083000.0</v>
       </c>
       <c r="M3">
         <v>7373000.0</v>
       </c>
       <c r="N3">
-        <v>7473000.0</v>
+        <v>7474000.0</v>
       </c>
       <c r="O3">
         <v>8857000.0</v>
       </c>
       <c r="P3">
         <v>11034000.0</v>
       </c>
       <c r="Q3">
         <v>9846000.0</v>
       </c>
       <c r="R3">
         <v>9562000.0</v>
       </c>
       <c r="S3">
         <v>10000000.0</v>
       </c>
       <c r="T3">
         <v>982000.0</v>
       </c>
       <c r="U3">
         <v>1664.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B5">
-        <v>17796000.0</v>
+        <v>18603000.0</v>
       </c>
       <c r="C5">
         <v>11064000.0</v>
       </c>
       <c r="D5">
         <v>14951000.0</v>
       </c>
       <c r="E5">
         <v>29839000.0</v>
       </c>
       <c r="F5">
         <v>25453000.0</v>
       </c>
       <c r="G5">
         <v>9431000.0</v>
       </c>
       <c r="H5">
         <v>13416000.0</v>
       </c>
       <c r="I5">
         <v>13290000.0</v>
       </c>
       <c r="J5">
         <v>10393000.0</v>
       </c>
@@ -16362,170 +16799,170 @@
       </c>
       <c r="O5">
         <v>6386000.0</v>
       </c>
       <c r="P5">
         <v>-60805000.0</v>
       </c>
       <c r="Q5">
         <v>-51850000.0</v>
       </c>
       <c r="R5">
         <v>936000.0</v>
       </c>
       <c r="S5">
         <v>-55764000.0</v>
       </c>
       <c r="T5">
         <v>-1664000.0</v>
       </c>
       <c r="U5">
         <v>-50867.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B6">
-        <v>22334000.0</v>
+        <v>23141000.0</v>
       </c>
       <c r="C6">
         <v>16952000.0</v>
       </c>
       <c r="D6">
         <v>21209000.0</v>
       </c>
       <c r="E6">
         <v>35207000.0</v>
       </c>
       <c r="F6">
         <v>30784000.0</v>
       </c>
       <c r="G6">
         <v>15627000.0</v>
       </c>
       <c r="H6">
         <v>20124000.0</v>
       </c>
       <c r="I6">
         <v>21061000.0</v>
       </c>
       <c r="J6">
         <v>23114000.0</v>
       </c>
       <c r="K6">
         <v>5209000.0</v>
       </c>
       <c r="L6">
         <v>16698000.0</v>
       </c>
       <c r="M6">
         <v>20051000.0</v>
       </c>
       <c r="N6">
-        <v>19228000.0</v>
+        <v>19229000.0</v>
       </c>
       <c r="O6">
         <v>15243000.0</v>
       </c>
       <c r="P6">
         <v>-49771000.0</v>
       </c>
       <c r="Q6">
         <v>-42004000.0</v>
       </c>
       <c r="R6">
         <v>10498000.0</v>
       </c>
       <c r="S6">
         <v>-45764000.0</v>
       </c>
       <c r="T6">
         <v>-682000.0</v>
       </c>
       <c r="U6">
         <v>-49203.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-1642000.0</v>
       </c>
       <c r="J8">
         <v>-2072000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B9">
         <v>100866000.0</v>
       </c>
       <c r="C9">
         <v>97279000.0</v>
       </c>
       <c r="D9">
         <v>112141000.0</v>
       </c>
       <c r="E9">
         <v>116617000.0</v>
       </c>
       <c r="F9">
         <v>109357000.0</v>
       </c>
       <c r="G9">
         <v>99250000.0</v>
       </c>
       <c r="H9">
         <v>112584000.0</v>
       </c>
       <c r="I9">
         <v>115848000.0</v>
       </c>
@@ -16544,51 +16981,51 @@
       <c r="N9">
         <v>86997000.0</v>
       </c>
       <c r="O9">
         <v>78316000.0</v>
       </c>
       <c r="P9">
         <v>79603000.0</v>
       </c>
       <c r="Q9">
         <v>60485000.0</v>
       </c>
       <c r="R9">
         <v>65070000.0</v>
       </c>
       <c r="S9">
         <v>78484000.0</v>
       </c>
       <c r="T9">
         <v>6655000.0</v>
       </c>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B10">
         <v>14536000.0</v>
       </c>
       <c r="C10">
         <v>5227000.0</v>
       </c>
       <c r="D10">
         <v>8761000.0</v>
       </c>
       <c r="E10">
         <v>26682000.0</v>
       </c>
       <c r="F10">
         <v>23111000.0</v>
       </c>
       <c r="G10">
         <v>5868000.0</v>
       </c>
       <c r="H10">
         <v>7139000.0</v>
       </c>
       <c r="I10">
         <v>6112000.0</v>
       </c>
@@ -16607,51 +17044,51 @@
       <c r="N10">
         <v>9043000.0</v>
       </c>
       <c r="O10">
         <v>3240000.0</v>
       </c>
       <c r="P10">
         <v>-64263000.0</v>
       </c>
       <c r="Q10">
         <v>-55091000.0</v>
       </c>
       <c r="R10">
         <v>-3614000.0</v>
       </c>
       <c r="S10">
         <v>-62692000.0</v>
       </c>
       <c r="T10">
         <v>7699000.0</v>
       </c>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B11">
         <v>5195000.0</v>
       </c>
       <c r="C11">
         <v>2388000.0</v>
       </c>
       <c r="D11">
         <v>2607000.0</v>
       </c>
       <c r="E11">
         <v>6956000.0</v>
       </c>
       <c r="F11">
         <v>7582000.0</v>
       </c>
       <c r="G11">
         <v>3113000.0</v>
       </c>
       <c r="H11">
         <v>3798000.0</v>
       </c>
       <c r="I11">
         <v>435000.0</v>
       </c>
@@ -16672,51 +17109,51 @@
       </c>
       <c r="O11">
         <v>2637000.0</v>
       </c>
       <c r="P11">
         <v>-8326000.0</v>
       </c>
       <c r="Q11">
         <v>-1926000.0</v>
       </c>
       <c r="R11">
         <v>-778000.0</v>
       </c>
       <c r="S11">
         <v>-4783000.0</v>
       </c>
       <c r="T11">
         <v>3226000.0</v>
       </c>
       <c r="U11">
         <v>3658.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B12">
         <v>4067000.0</v>
       </c>
       <c r="C12">
         <v>5837000.0</v>
       </c>
       <c r="D12">
         <v>6190000.0</v>
       </c>
       <c r="E12">
         <v>3157000.0</v>
       </c>
       <c r="F12">
         <v>2342000.0</v>
       </c>
       <c r="G12">
         <v>3563000.0</v>
       </c>
       <c r="H12">
         <v>6267000.0</v>
       </c>
       <c r="I12">
         <v>6688000.0</v>
       </c>
@@ -16737,131 +17174,133 @@
       </c>
       <c r="O12">
         <v>3146000.0</v>
       </c>
       <c r="P12">
         <v>3458000.0</v>
       </c>
       <c r="Q12">
         <v>3241000.0</v>
       </c>
       <c r="R12">
         <v>4550000.0</v>
       </c>
       <c r="S12">
         <v>6928000.0</v>
       </c>
       <c r="T12">
         <v>1174000.0</v>
       </c>
       <c r="U12">
         <v>3952.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>156</v>
+      </c>
+      <c r="B13">
+        <v>151000.0</v>
+      </c>
       <c r="C13">
         <v>782000.0</v>
       </c>
       <c r="D13">
         <v>348000.0</v>
       </c>
       <c r="E13">
         <v>189000.0</v>
       </c>
       <c r="F13">
         <v>142000.0</v>
       </c>
       <c r="G13">
         <v>260000.0</v>
       </c>
       <c r="H13">
         <v>194000.0</v>
       </c>
       <c r="I13">
         <v>116000.0</v>
       </c>
       <c r="J13">
         <v>107000.0</v>
       </c>
       <c r="K13">
         <v>27000.0</v>
       </c>
       <c r="L13">
         <v>1472000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>-32000.0</v>
       </c>
       <c r="K14">
         <v>-127000.0</v>
       </c>
       <c r="L14">
         <v>113000.0</v>
       </c>
       <c r="M14">
         <v>126000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B15">
         <v>9341000.0</v>
       </c>
       <c r="C15">
         <v>2839000.0</v>
       </c>
       <c r="D15">
         <v>6154000.0</v>
       </c>
       <c r="E15">
         <v>19726000.0</v>
       </c>
       <c r="F15">
         <v>15529000.0</v>
       </c>
       <c r="G15">
         <v>2755000.0</v>
       </c>
       <c r="H15">
         <v>3341000.0</v>
       </c>
       <c r="I15">
         <v>5677000.0</v>
       </c>
@@ -16882,274 +17321,278 @@
       </c>
       <c r="O15">
         <v>603000.0</v>
       </c>
       <c r="P15">
         <v>-55937000.0</v>
       </c>
       <c r="Q15">
         <v>-53165000.0</v>
       </c>
       <c r="R15">
         <v>-2836000.0</v>
       </c>
       <c r="S15">
         <v>-57909000.0</v>
       </c>
       <c r="T15">
         <v>4473000.0</v>
       </c>
       <c r="U15">
         <v>-54819.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>19726000.0</v>
       </c>
       <c r="F16">
         <v>15529000.0</v>
       </c>
       <c r="G16">
         <v>2755000.0</v>
       </c>
       <c r="H16">
         <v>3341000.0</v>
       </c>
       <c r="I16">
         <v>5677000.0</v>
       </c>
       <c r="J16">
         <v>-2130000.0</v>
       </c>
       <c r="K16">
         <v>-6505000.0</v>
       </c>
       <c r="L16">
         <v>4841000.0</v>
       </c>
       <c r="M16">
         <v>6178000.0</v>
       </c>
       <c r="N16">
         <v>4776000.0</v>
       </c>
       <c r="O16">
         <v>603000.0</v>
       </c>
       <c r="P16">
         <v>-55937000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16">
         <v>4473000.0</v>
       </c>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>160</v>
+      </c>
+      <c r="B17">
+        <v>9341000.0</v>
+      </c>
       <c r="C17">
         <v>2839000.0</v>
       </c>
       <c r="D17">
         <v>13308000.0</v>
       </c>
       <c r="E17">
         <v>19726000.0</v>
       </c>
       <c r="F17">
         <v>15529000.0</v>
       </c>
       <c r="G17">
         <v>2755000.0</v>
       </c>
       <c r="H17">
         <v>3341000.0</v>
       </c>
       <c r="I17">
         <v>6547000.0</v>
       </c>
       <c r="J17">
         <v>2068000.0</v>
       </c>
       <c r="K17">
         <v>-5451000.0</v>
       </c>
       <c r="L17">
         <v>4954000.0</v>
       </c>
       <c r="M17">
         <v>6304000.0</v>
       </c>
       <c r="N17">
         <v>4776000.0</v>
       </c>
       <c r="O17">
         <v>603000.0</v>
       </c>
       <c r="P17">
         <v>-55937000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>161</v>
+      </c>
+      <c r="B18">
+        <v>-3916000.0</v>
+      </c>
       <c r="C18">
         <v>-5055000.0</v>
       </c>
       <c r="D18">
         <v>-5488000.0</v>
       </c>
       <c r="E18">
         <v>-2968000.0</v>
       </c>
       <c r="F18">
         <v>-2200000.0</v>
       </c>
       <c r="G18">
         <v>-3303000.0</v>
       </c>
       <c r="H18">
         <v>-6073000.0</v>
       </c>
       <c r="I18">
         <v>-6572000.0</v>
       </c>
       <c r="J18">
         <v>-6714000.0</v>
       </c>
       <c r="K18">
         <v>-2637000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>359000.0</v>
       </c>
       <c r="F19">
         <v>186000.0</v>
       </c>
       <c r="G19">
         <v>162000.0</v>
       </c>
       <c r="H19">
         <v>48000.0</v>
       </c>
       <c r="I19">
         <v>116000.0</v>
       </c>
       <c r="J19">
         <v>107000.0</v>
       </c>
       <c r="K19">
         <v>27000.0</v>
       </c>
       <c r="L19">
         <v>317000.0</v>
       </c>
       <c r="M19">
         <v>19000.0</v>
       </c>
       <c r="N19">
         <v>54000.0</v>
       </c>
       <c r="O19">
         <v>-164000.0</v>
       </c>
       <c r="P19">
         <v>37000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>61694000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B21">
         <v>17796000.0</v>
       </c>
       <c r="C21">
         <v>5757000.0</v>
       </c>
       <c r="D21">
         <v>14612000.0</v>
       </c>
       <c r="E21">
         <v>29480000.0</v>
       </c>
       <c r="F21">
         <v>25267000.0</v>
       </c>
       <c r="G21">
         <v>9269000.0</v>
       </c>
       <c r="H21">
         <v>13358000.0</v>
       </c>
       <c r="I21">
         <v>12677000.0</v>
       </c>
@@ -17170,76 +17613,76 @@
       </c>
       <c r="O21">
         <v>6550000.0</v>
       </c>
       <c r="P21">
         <v>-60842000.0</v>
       </c>
       <c r="Q21">
         <v>-51741000.0</v>
       </c>
       <c r="R21">
         <v>814000.0</v>
       </c>
       <c r="S21">
         <v>-57642000.0</v>
       </c>
       <c r="T21">
         <v>-1664000.0</v>
       </c>
       <c r="U21">
         <v>-51161.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B23">
         <v>226929000.0</v>
       </c>
       <c r="C23">
         <v>241828000.0</v>
       </c>
       <c r="D23">
         <v>276442000.0</v>
       </c>
       <c r="E23">
         <v>256787000.0</v>
       </c>
       <c r="F23">
         <v>252565000.0</v>
       </c>
       <c r="G23">
         <v>239859000.0</v>
       </c>
       <c r="H23">
         <v>252405000.0</v>
       </c>
       <c r="I23">
         <v>263092000.0</v>
       </c>
@@ -17260,185 +17703,189 @@
       </c>
       <c r="O23">
         <v>186195000.0</v>
       </c>
       <c r="P23">
         <v>183574000.0</v>
       </c>
       <c r="Q23">
         <v>131263000.0</v>
       </c>
       <c r="R23">
         <v>125130000.0</v>
       </c>
       <c r="S23">
         <v>158283000.0</v>
       </c>
       <c r="T23">
         <v>20565000.0</v>
       </c>
       <c r="U23">
         <v>51161.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>168</v>
+      </c>
+      <c r="B25">
+        <v>4538000.0</v>
+      </c>
       <c r="C25">
         <v>5888000.0</v>
       </c>
       <c r="D25">
         <v>6188000.0</v>
       </c>
       <c r="E25">
         <v>5368000.0</v>
       </c>
       <c r="F25">
         <v>5331000.0</v>
       </c>
       <c r="G25">
         <v>6196000.0</v>
       </c>
       <c r="H25">
         <v>6708000.0</v>
       </c>
       <c r="I25">
         <v>7771000.0</v>
       </c>
       <c r="J25">
         <v>12721000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>171</v>
+      </c>
+      <c r="B28">
+        <v>83070000.0</v>
+      </c>
       <c r="C28">
         <v>85634000.0</v>
       </c>
       <c r="D28">
         <v>84955000.0</v>
       </c>
       <c r="E28">
         <v>81769000.0</v>
       </c>
       <c r="F28">
         <v>78759000.0</v>
       </c>
       <c r="G28">
         <v>83785000.0</v>
       </c>
       <c r="H28">
         <v>92518000.0</v>
       </c>
       <c r="I28">
         <v>95400000.0</v>
       </c>
       <c r="J28">
         <v>91046000.0</v>
       </c>
       <c r="K28">
@@ -17455,96 +17902,98 @@
       </c>
       <c r="O28">
         <v>62909000.0</v>
       </c>
       <c r="P28">
         <v>67717000.0</v>
       </c>
       <c r="Q28">
         <v>49889000.0</v>
       </c>
       <c r="R28">
         <v>47894000.0</v>
       </c>
       <c r="S28">
         <v>51972000.0</v>
       </c>
       <c r="T28">
         <v>7409000.0</v>
       </c>
       <c r="U28">
         <v>51161.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>172</v>
+      </c>
+      <c r="B29">
+        <v>5195000.0</v>
+      </c>
       <c r="C29">
         <v>2388000.0</v>
       </c>
       <c r="D29">
         <v>6391000.0</v>
       </c>
       <c r="E29">
         <v>6956000.0</v>
       </c>
       <c r="F29">
         <v>7582000.0</v>
       </c>
       <c r="G29">
         <v>3113000.0</v>
       </c>
       <c r="H29">
         <v>3798000.0</v>
       </c>
       <c r="I29">
         <v>435000.0</v>
       </c>
       <c r="J29">
         <v>4198000.0</v>
       </c>
       <c r="K29">
         <v>1054000.0</v>
       </c>
       <c r="L29">
         <v>3189000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B30">
         <v>83070000.0</v>
       </c>
       <c r="C30">
         <v>91522000.0</v>
       </c>
       <c r="D30">
         <v>97529000.0</v>
       </c>
       <c r="E30">
         <v>87137000.0</v>
       </c>
       <c r="F30">
         <v>84090000.0</v>
       </c>
       <c r="G30">
         <v>89981000.0</v>
       </c>
       <c r="H30">
         <v>99226000.0</v>
       </c>
       <c r="I30">
         <v>103171000.0</v>
       </c>
@@ -17565,51 +18014,51 @@
       </c>
       <c r="O30">
         <v>71766000.0</v>
       </c>
       <c r="P30">
         <v>78751000.0</v>
       </c>
       <c r="Q30">
         <v>59735000.0</v>
       </c>
       <c r="R30">
         <v>57456000.0</v>
       </c>
       <c r="S30">
         <v>61972000.0</v>
       </c>
       <c r="T30">
         <v>8319000.0</v>
       </c>
       <c r="U30">
         <v>51161.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B31">
         <v>-3260000.0</v>
       </c>
       <c r="C31">
         <v>-530000.0</v>
       </c>
       <c r="D31">
         <v>-5851000.0</v>
       </c>
       <c r="E31">
         <v>-2798000.0</v>
       </c>
       <c r="F31">
         <v>-2156000.0</v>
       </c>
       <c r="G31">
         <v>-3401000.0</v>
       </c>
       <c r="H31">
         <v>-6219000.0</v>
       </c>
       <c r="I31">
         <v>-6565000.0</v>
       </c>
@@ -17630,51 +18079,51 @@
       </c>
       <c r="O31">
         <v>-3310000.0</v>
       </c>
       <c r="P31">
         <v>-3421000.0</v>
       </c>
       <c r="Q31">
         <v>-3350000.0</v>
       </c>
       <c r="R31">
         <v>-4428000.0</v>
       </c>
       <c r="S31">
         <v>-79204000.0</v>
       </c>
       <c r="T31">
         <v>9363000.0</v>
       </c>
       <c r="U31">
         <v>-3658.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B32">
         <v>244725000.0</v>
       </c>
       <c r="C32">
         <v>247585000.0</v>
       </c>
       <c r="D32">
         <v>291054000.0</v>
       </c>
       <c r="E32">
         <v>286267000.0</v>
       </c>
       <c r="F32">
         <v>277832000.0</v>
       </c>
       <c r="G32">
         <v>249128000.0</v>
       </c>
       <c r="H32">
         <v>265763000.0</v>
       </c>
       <c r="I32">
         <v>275769000.0</v>
       </c>
@@ -17712,802 +18161,824 @@
         <v>18901000.0</v>
       </c>
       <c r="U32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY32"/>
+  <dimension ref="A1:CB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
       </c>
-      <c r="BW1" t="s">
-[...6 lines deleted...]
-        <v>138</v>
+      <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>141</v>
       </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B2">
+        <v>37619000.0</v>
+      </c>
+      <c r="C2">
+        <v>34576000.0</v>
+      </c>
+      <c r="D2">
+        <v>35849000.0</v>
+      </c>
+      <c r="E2">
         <v>38309000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>36032000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>35591000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>33927000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>33822000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>36530000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>38908000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>41047000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>40865000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>43032000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>45847000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>49169000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>44539000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>39786000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>41370000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>43955000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>41063000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>43249000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>43007000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>41156000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>38339000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>36762000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>33759000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>41017000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>36543000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>37725000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>38146000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>40765000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>38160000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>38624000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>40153000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>42984000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>37477000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>38214000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>40253000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>40686000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>33926000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>30959000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>36106000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>31368000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>31612000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>30093000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>32558000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>30438000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>31336000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>31487000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>31497000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>29812000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>31518000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>30733000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>31702000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>30032000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>29757000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>27876000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>29450000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>27346000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BI2">
         <v>24870000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BJ2">
         <v>28005000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BK2">
         <v>27718000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BL2">
         <v>24230000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BM2">
         <v>16626000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BN2">
         <v>18642000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BO2">
         <v>17779000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BP2">
         <v>18481000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BQ2">
         <v>18227000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BR2">
         <v>16968000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BS2">
         <v>17614000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BT2">
         <v>14865000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BU2">
         <v>19484000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BV2">
         <v>22771000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BW2">
         <v>28242000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BX2">
         <v>25814000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BY2">
         <v>1664000.0</v>
       </c>
-      <c r="BW2">
-[...5 lines deleted...]
-      <c r="BY2">
+      <c r="BZ2">
+        <v>0.0</v>
+      </c>
+      <c r="CA2">
+        <v>0.0</v>
+      </c>
+      <c r="CB2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B3">
+        <v>1067000.0</v>
+      </c>
+      <c r="C3">
+        <v>1058000.0</v>
+      </c>
+      <c r="D3">
+        <v>1046000.0</v>
+      </c>
+      <c r="E3">
         <v>1125000.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>1143000.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>1165000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>1105000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>1164000.0</v>
       </c>
-      <c r="G3">
-[...2 lines deleted...]
-      <c r="H3">
+      <c r="J3">
+        <v>1597000.0</v>
+      </c>
+      <c r="K3">
         <v>1622000.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>1505000.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>1566000.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>1526000.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>1569000.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>1597000.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>1496000.0</v>
       </c>
-      <c r="O3">
-[...2 lines deleted...]
-      <c r="P3">
+      <c r="R3">
+        <v>1285000.0</v>
+      </c>
+      <c r="S3">
         <v>1298000.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>1289000.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>1369000.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>1347000.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>1255000.0</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>1360000.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>1555000.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>1581000.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>1528000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>1532000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>1677000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>1672000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>1675000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>1684000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>1899000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>1977000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>1993000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>1902000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>2948000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>2951000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>3859000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>2963000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>2483000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>1741000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>1927000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>1718000.0</v>
       </c>
-      <c r="AP3">
-[...2 lines deleted...]
-      <c r="AQ3">
+      <c r="AS3">
+        <v>1776000.0</v>
+      </c>
+      <c r="AT3">
         <v>1751000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>1838000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>1718000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>1872000.0</v>
       </c>
-      <c r="AU3">
-[...5 lines deleted...]
-      <c r="AW3">
+      <c r="AX3">
+        <v>1862000.0</v>
+      </c>
+      <c r="AY3">
+        <v>1901000.0</v>
+      </c>
+      <c r="AZ3">
         <v>1738000.0</v>
       </c>
-      <c r="AX3">
-[...2 lines deleted...]
-      <c r="AY3">
+      <c r="BA3">
+        <v>1874000.0</v>
+      </c>
+      <c r="BB3">
         <v>1854000.0</v>
       </c>
-      <c r="AZ3">
-[...7 lines deleted...]
-      </c>
       <c r="BC3">
-        <v>2224000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="BD3">
+        <v>1912000.0</v>
+      </c>
+      <c r="BE3">
+        <v>2219000.0</v>
+      </c>
+      <c r="BF3">
+        <v>2225000.0</v>
+      </c>
+      <c r="BG3">
         <v>2256000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BH3">
         <v>2157000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BI3">
         <v>2582000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BJ3">
         <v>2882000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BK3">
         <v>2859000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BL3">
         <v>2711000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BM3">
         <v>2805000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BN3">
         <v>2340000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BO3">
         <v>2342000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BP3">
         <v>2359000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BQ3">
         <v>2402000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BR3">
         <v>2366000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BS3">
         <v>2422000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BT3">
         <v>2372000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BU3">
         <v>2207000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BV3">
         <v>2339000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BW3">
         <v>2725000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BX3">
         <v>2729000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BY3">
         <v>974755.0</v>
       </c>
-      <c r="BW3">
+      <c r="BZ3">
         <v>2414.0</v>
       </c>
-      <c r="BX3">
+      <c r="CA3">
         <v>2416.0</v>
       </c>
-      <c r="BY3">
+      <c r="CB3">
         <v>2415.0</v>
       </c>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...7 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -18599,558 +19070,579 @@
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B5">
-        <v>4509000.0</v>
+        <v>6733000.0</v>
       </c>
       <c r="C5">
+        <v>6138000.0</v>
+      </c>
+      <c r="D5">
+        <v>5201000.0</v>
+      </c>
+      <c r="E5">
+        <v>5292000.0</v>
+      </c>
+      <c r="F5">
         <v>5227000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>4606000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>3454000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>4813000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>4486000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>3885000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-2120000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-3430000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>6325000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>5116000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>6940000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>7154000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>7598000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>7286000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>7801000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>7138000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>7329000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>5911000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>5075000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>3462000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>2969000.0</v>
       </c>
-      <c r="X5">
-[...2 lines deleted...]
-      <c r="Y5">
+      <c r="AA5">
+        <v>3485000.0</v>
+      </c>
+      <c r="AB5">
         <v>-485000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>5033000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>5654000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>3284000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>-684000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>3953000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>3377000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>4200000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>1763000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>5192000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>3474000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>2628000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>1181000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>-8349000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>2616000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>3217000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>-352000.0</v>
       </c>
-      <c r="AP5">
-[...2 lines deleted...]
-      <c r="AQ5">
+      <c r="AS5">
+        <v>2366000.0</v>
+      </c>
+      <c r="AT5">
         <v>3154000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>2004000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>1973000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>3746000.0</v>
       </c>
-      <c r="AU5">
-[...5 lines deleted...]
-      <c r="AW5">
+      <c r="AX5">
+        <v>3700000.0</v>
+      </c>
+      <c r="AY5">
+        <v>4654000.0</v>
+      </c>
+      <c r="AZ5">
         <v>1036000.0</v>
       </c>
-      <c r="AX5">
-[...2 lines deleted...]
-      <c r="AY5">
+      <c r="BA5">
+        <v>2965000.0</v>
+      </c>
+      <c r="BB5">
         <v>1797000.0</v>
       </c>
-      <c r="AZ5">
-[...5 lines deleted...]
-      <c r="BB5">
+      <c r="BC5">
+        <v>4356000.0</v>
+      </c>
+      <c r="BD5">
+        <v>2663000.0</v>
+      </c>
+      <c r="BE5">
         <v>1554000.0</v>
       </c>
-      <c r="BC5">
-[...2 lines deleted...]
-      <c r="BD5">
+      <c r="BF5">
+        <v>2347000.0</v>
+      </c>
+      <c r="BG5">
         <v>2380000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BH5">
         <v>185000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BI5">
         <v>-59975000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BJ5">
         <v>1800000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BK5">
         <v>2681000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BL5">
         <v>-5120000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BM5">
         <v>-2485000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BN5">
         <v>-51992000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BO5">
         <v>1111000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BP5">
         <v>1701000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BQ5">
         <v>1608000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BR5">
         <v>-4272000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BS5">
         <v>1396000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BT5">
         <v>2204000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BU5">
         <v>-69032000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BV5">
         <v>4079000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BW5">
         <v>5552000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BX5">
         <v>3912000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BY5">
         <v>-881762.0</v>
       </c>
-      <c r="BW5">
+      <c r="BZ5">
         <v>-238334.0</v>
       </c>
-      <c r="BX5">
+      <c r="CA5">
         <v>-330198.0</v>
       </c>
-      <c r="BY5">
+      <c r="CB5">
         <v>-213875.0</v>
       </c>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B6">
-        <v>5634000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="C6">
+        <v>7196000.0</v>
+      </c>
+      <c r="D6">
+        <v>6247000.0</v>
+      </c>
+      <c r="E6">
+        <v>6417000.0</v>
+      </c>
+      <c r="F6">
         <v>6370000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>5771000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>4559000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>5977000.0</v>
       </c>
-      <c r="G6">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="J6">
+        <v>6083000.0</v>
+      </c>
+      <c r="K6">
         <v>5507000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-615000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-1864000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>7851000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>6685000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>8537000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>8650000.0</v>
       </c>
-      <c r="O6">
-[...2 lines deleted...]
-      <c r="P6">
+      <c r="R6">
+        <v>8883000.0</v>
+      </c>
+      <c r="S6">
         <v>8584000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>9090000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>8507000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>8676000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>7166000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>6435000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>5017000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>4550000.0</v>
       </c>
-      <c r="X6">
-[...2 lines deleted...]
-      <c r="Y6">
+      <c r="AA6">
+        <v>5013000.0</v>
+      </c>
+      <c r="AB6">
         <v>1047000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>6710000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>7326000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>4959000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>1000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>5852000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>5354000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>6193000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>3665000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>8140000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>6425000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>6487000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>4144000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>-5866000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>4357000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>5144000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>1366000.0</v>
       </c>
-      <c r="AP6">
-[...2 lines deleted...]
-      <c r="AQ6">
+      <c r="AS6">
+        <v>4142000.0</v>
+      </c>
+      <c r="AT6">
         <v>4905000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>3842000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>3691000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>5618000.0</v>
       </c>
-      <c r="AU6">
-[...5 lines deleted...]
-      <c r="AW6">
+      <c r="AX6">
+        <v>5562000.0</v>
+      </c>
+      <c r="AY6">
+        <v>6555000.0</v>
+      </c>
+      <c r="AZ6">
         <v>2774000.0</v>
       </c>
-      <c r="AX6">
-[...2 lines deleted...]
-      <c r="AY6">
+      <c r="BA6">
+        <v>4839000.0</v>
+      </c>
+      <c r="BB6">
         <v>3651000.0</v>
       </c>
-      <c r="AZ6">
-[...7 lines deleted...]
-      </c>
       <c r="BC6">
-        <v>4647000.0</v>
+        <v>6190000.0</v>
       </c>
       <c r="BD6">
+        <v>4575000.0</v>
+      </c>
+      <c r="BE6">
+        <v>3773000.0</v>
+      </c>
+      <c r="BF6">
+        <v>4572000.0</v>
+      </c>
+      <c r="BG6">
         <v>4636000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BH6">
         <v>2342000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BI6">
         <v>-57393000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BJ6">
         <v>4682000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BK6">
         <v>5540000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BL6">
         <v>-2409000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BM6">
         <v>320000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BN6">
         <v>-49652000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BO6">
         <v>3453000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BP6">
         <v>4060000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BQ6">
         <v>4010000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BR6">
         <v>-1906000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BS6">
         <v>3818000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BT6">
         <v>4576000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BU6">
         <v>-66825000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BV6">
         <v>6418000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BW6">
         <v>8277000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BX6">
         <v>6641000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BY6">
         <v>92993.0</v>
       </c>
-      <c r="BW6">
+      <c r="BZ6">
         <v>-235920.0</v>
       </c>
-      <c r="BX6">
+      <c r="CA6">
         <v>-327782.0</v>
       </c>
-      <c r="BY6">
+      <c r="CB6">
         <v>-211460.0</v>
       </c>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...7 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -19242,95 +19734,98 @@
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8">
         <v>-1642000.0</v>
       </c>
-      <c r="AE8">
-[...7 lines deleted...]
-      </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -19419,1219 +19914,1269 @@
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B9">
+        <v>27486000.0</v>
+      </c>
+      <c r="C9">
+        <v>30912000.0</v>
+      </c>
+      <c r="D9">
+        <v>25334000.0</v>
+      </c>
+      <c r="E9">
         <v>22904000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>26332000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>25974000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>25656000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>23955000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>24747000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>25355000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>23222000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>25321000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>28741000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>28762000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>29317000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>29628000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>29050000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>29331000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>28608000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>28506000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>27846000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>27590000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>25415000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>28050000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>24873000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>23635000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>22693000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>28958000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>30418000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>29182000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>24026000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>29741000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>29341000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>30873000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>25893000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>29135000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>30135000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>27785000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>25869000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>20361000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>20970000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>24248000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>18561000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>22274000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>21311000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>20853000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>20101000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>21894000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>21771000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>23391000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>18429000.0</v>
       </c>
-      <c r="AX9">
+      <c r="BA9">
         <v>21922000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BB9">
         <v>20638000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BC9">
         <v>23881000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BD9">
         <v>20556000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BE9">
         <v>19763000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BF9">
         <v>18593000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BG9">
         <v>21024000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BH9">
         <v>18936000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BI9">
         <v>19744000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BJ9">
         <v>20896000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BK9">
         <v>22535000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BL9">
         <v>16428000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BM9">
         <v>14981000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BN9">
         <v>13548000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BO9">
         <v>15593000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BP9">
         <v>16363000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BQ9">
         <v>16238000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BR9">
         <v>15494000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BS9">
         <v>13904000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BT9">
         <v>19434000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BU9">
         <v>17941000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BV9">
         <v>18352000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BW9">
         <v>22451000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BX9">
         <v>19740000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BY9">
         <v>17237000.0</v>
       </c>
-      <c r="BW9">
-[...5 lines deleted...]
-      <c r="BY9">
+      <c r="BZ9">
+        <v>0.0</v>
+      </c>
+      <c r="CA9">
+        <v>0.0</v>
+      </c>
+      <c r="CB9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B10">
+        <v>5849000.0</v>
+      </c>
+      <c r="C10">
+        <v>5241000.0</v>
+      </c>
+      <c r="D10">
+        <v>4323000.0</v>
+      </c>
+      <c r="E10">
         <v>4381000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>4199000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>3560000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>2398000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>3648000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>2882000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>2317000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>-3620000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-4944000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>4792000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>3709000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>5204000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>5994000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>6774000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>6676000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>7238000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>6590000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>6791000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>5298000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>4432000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>2789000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>2282000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>2666000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>-1869000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>3529000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>4104000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>1753000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>-2247000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>1783000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>1696000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>2524000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>109000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>2229000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>1662000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>-1228000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>-563000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>-9423000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>1982000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>2897000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>-780000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>1934000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>2761000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>1597000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>1851000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>2614000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>3198000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>4150000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>506000.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>2361000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>1111000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>3635000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>1936000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>909000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>1557000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>1422000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BH10">
         <v>-648000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BI10">
         <v>-60946000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BJ10">
         <v>797000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BK10">
         <v>1888000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BL10">
         <v>-6002000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BM10">
         <v>-3404000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BN10">
         <v>-52806000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BO10">
         <v>317000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BP10">
         <v>802000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BQ10">
         <v>698000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BR10">
         <v>-5383000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BS10">
         <v>170000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BT10">
         <v>901000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BU10">
         <v>-72166000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BV10">
         <v>2536000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BW10">
         <v>4122000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BX10">
         <v>2816000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BY10">
         <v>-165292.0</v>
       </c>
-      <c r="BW10">
+      <c r="BZ10">
         <v>3155876.0</v>
       </c>
-      <c r="BX10">
+      <c r="CA10">
         <v>2967266.0</v>
       </c>
-      <c r="BY10">
+      <c r="CB10">
         <v>1741150.0</v>
       </c>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B11">
+        <v>2479000.0</v>
+      </c>
+      <c r="C11">
+        <v>1943000.0</v>
+      </c>
+      <c r="D11">
+        <v>1607000.0</v>
+      </c>
+      <c r="E11">
         <v>1765000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>1143000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>1377000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>910000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>606000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>1734000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>279000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>-231000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>-2073000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>1591000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>1376000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>1713000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>1711000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>1218000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>1719000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>2308000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>3012000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>2370000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>1192000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>1008000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>1341000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>227000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>2054000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>-509000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>1435000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>2373000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>1339000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>-1349000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>2635000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>-2307000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>162000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>-55000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>4879000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>234000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>-923000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>8000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>-1277000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>1226000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>1234000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>-129000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>692000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>975000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>578000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>944000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>1887000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>808000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>1051000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>418000.0</v>
       </c>
-      <c r="AX11">
+      <c r="BA11">
         <v>1404000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BB11">
         <v>700000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BC11">
         <v>1196000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BD11">
         <v>967000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BE11">
         <v>760000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BF11">
         <v>1347000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BG11">
         <v>606000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BH11">
         <v>-76000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BI11">
         <v>-8960000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BJ11">
         <v>3390000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BK11">
         <v>1201000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BL11">
         <v>-3957000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BM11">
         <v>-1340000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BN11">
         <v>-1059000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BO11">
         <v>131000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BP11">
         <v>342000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BQ11">
         <v>576000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BR11">
         <v>-1786000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BS11">
         <v>72000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BT11">
         <v>360000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BU11">
         <v>-8713000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BV11">
         <v>1079000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BW11">
         <v>1698000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BX11">
         <v>1153000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BY11">
         <v>191750.0</v>
       </c>
-      <c r="BW11">
+      <c r="BZ11">
         <v>987000.0</v>
       </c>
-      <c r="BX11">
+      <c r="CA11">
         <v>1366930.0</v>
       </c>
-      <c r="BY11">
+      <c r="CB11">
         <v>680320.0</v>
       </c>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B12">
+        <v>909000.0</v>
+      </c>
+      <c r="C12">
+        <v>897000.0</v>
+      </c>
+      <c r="D12">
+        <v>878000.0</v>
+      </c>
+      <c r="E12">
         <v>913000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>1051000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>1046000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>1056000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>1165000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>1604000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>1568000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>1500000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>1514000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>1533000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>1407000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>1736000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>1160000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>824000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>610000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>563000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>602000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>538000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>613000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>643000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>673000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>687000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>819000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>1384000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>1504000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>1598000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>1602000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>1563000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>1548000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>1675000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>1728000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>1737000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>1689000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>1716000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>1707000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>1709000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>1074000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>596000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>566000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>428000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>432000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>419000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>440000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>498000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>705000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>502000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>504000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>518000.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>604000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>660000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>721000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>727000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BE12">
         <v>645000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BF12">
         <v>790000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BG12">
         <v>958000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BH12">
         <v>753000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BI12">
         <v>971000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BJ12">
         <v>812000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BK12">
         <v>793000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BL12">
         <v>882000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BM12">
         <v>839000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BN12">
         <v>814000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BO12">
         <v>794000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BP12">
         <v>794000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BQ12">
         <v>910000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BR12">
         <v>1111000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BS12">
         <v>1226000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BT12">
         <v>1303000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BU12">
         <v>1766000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BV12">
         <v>1572000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BW12">
         <v>1666000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BX12">
         <v>1924000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BY12">
         <v>1171473.0</v>
       </c>
-      <c r="BW12">
-[...2 lines deleted...]
-      <c r="BX12">
+      <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12">
         <v>3000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CB12">
         <v>2527.0</v>
       </c>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>156</v>
+      </c>
+      <c r="B13">
+        <v>33000.0</v>
+      </c>
       <c r="C13">
+        <v>27000.0</v>
+      </c>
+      <c r="D13">
+        <v>32000.0</v>
+      </c>
+      <c r="E13">
+        <v>36000.0</v>
+      </c>
+      <c r="F13">
         <v>23000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>37000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>55000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>81000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>222000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>222000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>257000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>212000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>104000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>97000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>84000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>63000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>37000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>44000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>45000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>54000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>65000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>60000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>71000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>72000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>73000.0</v>
       </c>
       <c r="Z13">
         <v>61000.0</v>
       </c>
       <c r="AA13">
+        <v>54000.0</v>
+      </c>
+      <c r="AB13">
+        <v>73000.0</v>
+      </c>
+      <c r="AC13">
+        <v>61000.0</v>
+      </c>
+      <c r="AD13">
         <v>41000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>89000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>1577000.0</v>
       </c>
-      <c r="AD13"/>
-[...1 lines deleted...]
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...7 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
         <v>-13768000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>20700000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>3000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>-35000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>-250000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>24000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>51000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>48000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>-34000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>8000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>85000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>54000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>70000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>37000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>-6000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>25000.0</v>
       </c>
-      <c r="AX14">
-[...7 lines deleted...]
-      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
@@ -20663,1081 +21208,1121 @@
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B15">
+        <v>3370000.0</v>
+      </c>
+      <c r="C15">
+        <v>3298000.0</v>
+      </c>
+      <c r="D15">
+        <v>2716000.0</v>
+      </c>
+      <c r="E15">
         <v>2616000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>3056000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>2183000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>1488000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>3042000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>1148000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>2038000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>-3389000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>-2871000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>3201000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>2333000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>3491000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>4283000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>5556000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>4957000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>4930000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>3578000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>4421000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>4106000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>3424000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>1448000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>2055000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>612000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>-1360000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>2094000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>1731000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>414000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>-898000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>-852000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>4003000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>2362000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>164000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>-2650000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>1428000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>-302000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>-606000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>-8150000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>732000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>1612000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>-699000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>1276000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>1778000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>934000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>853000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>657000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>2353000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AY15">
         <v>3105000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>63000.0</v>
       </c>
-      <c r="AX15">
+      <c r="BA15">
         <v>957000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BB15">
         <v>411000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BC15">
         <v>2439000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BD15">
         <v>969000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BE15">
         <v>149000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BF15">
         <v>210000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BG15">
         <v>816000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BH15">
         <v>-572000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BI15">
         <v>-51986000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BJ15">
         <v>-2593000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BK15">
         <v>687000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BL15">
         <v>-2045000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BM15">
         <v>-2064000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BN15">
         <v>-51747000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BO15">
         <v>186000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BP15">
         <v>460000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BQ15">
         <v>122000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BR15">
         <v>-3597000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BS15">
         <v>98000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BT15">
         <v>541000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BU15">
         <v>-63453000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BV15">
         <v>1457000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BW15">
         <v>2424000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BX15">
         <v>1663000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BY15">
         <v>-357042.0</v>
       </c>
-      <c r="BW15">
+      <c r="BZ15">
         <v>2168876.0</v>
       </c>
-      <c r="BX15">
+      <c r="CA15">
         <v>1600000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CB15">
         <v>1060830.0</v>
       </c>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>2333000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>3491000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>4283000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>5556000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>4957000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>4930000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>3578000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>4421000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>4106000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>3424000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>1448000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>2055000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>612000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>-1360000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>2094000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>1731000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>414000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>-898000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>-852000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>4003000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>2362000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>164000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>-2650000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>1428000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>-302000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>-606000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>-8150000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>732000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>1612000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>-699000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>1276000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>1778000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>934000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>853000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>657000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>2353000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>3105000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>63000.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>957000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>411000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>2439000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>969000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BE16">
         <v>149000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BF16">
         <v>210000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BG16">
         <v>816000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BH16">
         <v>-572000.0</v>
       </c>
-      <c r="BF16">
-[...2 lines deleted...]
-      <c r="BG16">
+      <c r="BI16">
+        <v>0.0</v>
+      </c>
+      <c r="BJ16">
         <v>-2593000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BK16">
         <v>687000.0</v>
       </c>
-      <c r="BI16">
-[...5 lines deleted...]
-      <c r="BK16">
+      <c r="BL16">
+        <v>0.0</v>
+      </c>
+      <c r="BM16">
+        <v>0.0</v>
+      </c>
+      <c r="BN16">
         <v>-186000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BO16">
         <v>186000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BP16">
         <v>460000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BQ16">
         <v>122000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BR16">
         <v>-98000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BS16">
         <v>98000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BT16">
         <v>541000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BU16">
         <v>-1457000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BV16">
         <v>1457000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BW16">
         <v>2424000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BX16">
         <v>1663000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BY16">
         <v>2301000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BZ16">
         <v>2172000.0</v>
       </c>
-      <c r="BX16">
+      <c r="CA16">
         <v>1597000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CB16">
         <v>1061000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>160</v>
+      </c>
+      <c r="B17">
+        <v>3370000.0</v>
+      </c>
       <c r="C17">
+        <v>3298000.0</v>
+      </c>
+      <c r="D17">
+        <v>2716000.0</v>
+      </c>
+      <c r="E17">
+        <v>2614000.0</v>
+      </c>
+      <c r="F17">
         <v>3056000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>2183000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>1488000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>3042000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>1148000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>2038000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>-3389000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>-2871000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>3201000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>2333000.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>3491000.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>4283000.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>5556000.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>4957000.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>4930000.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>3578000.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>4421000.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>4106000.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>3424000.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>1448000.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>2055000.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>612000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>-1360000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>-2632000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>6477000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>3092000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>-3596000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>4418000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AH17">
         <v>-611000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AI17">
         <v>2686000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AJ17">
         <v>54000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AK17">
         <v>1995000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>1896000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>-1225000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>-598000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AO17">
         <v>-7144000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AP17">
         <v>732000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AQ17">
         <v>1612000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AR17">
         <v>-651000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AS17">
         <v>1242000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AT17">
         <v>1786000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AU17">
         <v>1019000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AV17">
         <v>907000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AW17">
         <v>727000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AX17">
         <v>2390000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AY17">
         <v>3099000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AZ17">
         <v>88000.0</v>
       </c>
-      <c r="AX17">
+      <c r="BA17">
         <v>957000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BB17">
         <v>411000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BC17">
         <v>2439000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BD17">
         <v>969000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BE17">
         <v>149000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BF17">
         <v>210000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BG17">
         <v>816000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BH17">
         <v>-572000.0</v>
       </c>
-      <c r="BF17">
-[...2 lines deleted...]
-      <c r="BG17">
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
         <v>-2593000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BK17">
         <v>687000.0</v>
       </c>
-      <c r="BI17">
-[...7 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>161</v>
+      </c>
+      <c r="B18">
+        <v>-876000.0</v>
+      </c>
       <c r="C18">
+        <v>-870000.0</v>
+      </c>
+      <c r="D18">
+        <v>-846000.0</v>
+      </c>
+      <c r="E18">
+        <v>-877000.0</v>
+      </c>
+      <c r="F18">
         <v>-1028000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-1009000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-1001000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-1084000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-1382000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-1346000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-1243000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-1302000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-1429000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-1310000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-1652000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-1097000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-787000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-566000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-518000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-602000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-473000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-553000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-572000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-601000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-626000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-765000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-1311000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-1443000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-1557000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>-1513000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>-1560000.0</v>
       </c>
-      <c r="AD18"/>
-[...1 lines deleted...]
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>253000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-110000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-16000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>168000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>138000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>69000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-8000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>66000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>68000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>60000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-40000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-5000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-28000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>235000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-85000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>41000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>89000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AF19">
         <v>3000.0</v>
       </c>
       <c r="AG19">
+        <v>3000.0</v>
+      </c>
+      <c r="AH19">
+        <v>3000.0</v>
+      </c>
+      <c r="AI19">
+        <v>3000.0</v>
+      </c>
+      <c r="AJ19">
         <v>107000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AK19">
         <v>13000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AL19">
         <v>15000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AM19">
         <v>34000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AN19">
         <v>45000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AO19">
         <v>303000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AP19">
         <v>-38000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AQ19">
         <v>246000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AR19">
         <v>-484000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AS19">
         <v>-118000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AT19">
         <v>26000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AU19">
         <v>33000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AV19">
         <v>376000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AW19">
         <v>-27000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AX19">
         <v>-72000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AY19">
         <v>130000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AZ19">
         <v>-12000.0</v>
       </c>
-      <c r="AX19">
+      <c r="BA19">
         <v>-22000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BB19">
         <v>-26000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BC19">
         <v>49000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BD19">
         <v>53000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BE19">
         <v>-132000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BF19">
         <v>-65000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BG19">
         <v>99000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BH19">
         <v>-66000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BI19"/>
+      <c r="BJ19">
         <v>-168000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BK19">
         <v>168000.0</v>
       </c>
-      <c r="BI19"/>
-[...1 lines deleted...]
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...7 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -21829,325 +22414,337 @@
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B21">
+        <v>6733000.0</v>
+      </c>
+      <c r="C21">
+        <v>5857000.0</v>
+      </c>
+      <c r="D21">
+        <v>5514000.0</v>
+      </c>
+      <c r="E21">
         <v>5147000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>4588000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>4665000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>3396000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>183000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>4294000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>3650000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>-2370000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>-3524000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>6223000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>4863000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>7050000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>7169000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>7430000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>7148000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>7732000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>7146000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>7263000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>5843000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>5015000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>3502000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>2974000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>3513000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-720000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>5090000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>5654000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>3284000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>-670000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>3340000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>3374000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>4200000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>1763000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>3956000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>3474000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>546000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>1181000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>-8557000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>2616000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>3217000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>132000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>2484000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>3154000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>2004000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>1973000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>3346000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>3772000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>4524000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>1036000.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>2987000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>1797000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>4307000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>2610000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BE21">
         <v>1686000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BF21">
         <v>2412000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BG21">
         <v>2281000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BH21">
         <v>171000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BI21">
         <v>-59945000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BJ21">
         <v>1777000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BK21">
         <v>2513000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BL21">
         <v>-5187000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BM21">
         <v>-2519000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BN21">
         <v>-51915000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BO21">
         <v>1027000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BP21">
         <v>1666000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BQ21">
         <v>1589000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BR21">
         <v>-4204000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BS21">
         <v>1376000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BT21">
         <v>2053000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BU21">
         <v>-70910000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BV21">
         <v>3804000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BW21">
         <v>5552000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BX21">
         <v>3912000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BY21">
         <v>-881762.0</v>
       </c>
-      <c r="BW21">
+      <c r="BZ21">
         <v>-238165.0</v>
       </c>
-      <c r="BX21">
+      <c r="CA21">
         <v>-330198.0</v>
       </c>
-      <c r="BY21">
+      <c r="CB21">
         <v>-213875.0</v>
       </c>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...7 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -22239,287 +22836,305 @@
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B23">
+        <v>58372000.0</v>
+      </c>
+      <c r="C23">
+        <v>59631000.0</v>
+      </c>
+      <c r="D23">
+        <v>55669000.0</v>
+      </c>
+      <c r="E23">
         <v>56066000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>57776000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>56900000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>56187000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>57594000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>56983000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>60613000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>66639000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>69710000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>65550000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>69746000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>71436000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>66998000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>61406000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>63553000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>64831000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>62423000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>63832000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>64754000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>61556000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>62887000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>58661000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>53881000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>64430000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>60411000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>62489000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>64044000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>65461000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>64561000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>64591000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>66826000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>67114000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>62656000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>64875000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>67492000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>65374000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>62844000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>49313000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>57137000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>49797000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>51402000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>48250000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>51407000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>48566000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>49884000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>49486000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>50364000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>47205000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>50453000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>49574000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>51276000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>47978000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>47834000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>44057000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>48193000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BH23">
         <v>46111000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BI23">
         <v>42865000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BJ23">
         <v>47124000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BK23">
         <v>47740000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BL23">
         <v>45845000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BM23">
         <v>34126000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BN23">
         <v>31614000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BO23">
         <v>32345000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BP23">
         <v>33178000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BQ23">
         <v>32876000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BR23">
         <v>29866000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BS23">
         <v>30142000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BT23">
         <v>32246000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BU23">
         <v>34181000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BV23">
         <v>37319000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BW23">
         <v>45141000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BX23">
         <v>41642000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BY23">
         <v>19782762.0</v>
       </c>
-      <c r="BW23">
+      <c r="BZ23">
         <v>238165.0</v>
       </c>
-      <c r="BX23">
+      <c r="CA23">
         <v>330198.0</v>
       </c>
-      <c r="BY23">
+      <c r="CB23">
         <v>213875.0</v>
       </c>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22553,323 +23168,331 @@
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>168</v>
+      </c>
+      <c r="B25">
+        <v>1066000.0</v>
+      </c>
       <c r="C25">
+        <v>1058000.0</v>
+      </c>
+      <c r="D25">
+        <v>1046000.0</v>
+      </c>
+      <c r="E25">
+        <v>1125000.0</v>
+      </c>
+      <c r="F25">
         <v>1143000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>1165000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>1105000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>1164000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>1597000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>1622000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>1505000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>1566000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>1526000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>1569000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>1597000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>1496000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>1285000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>1298000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>1289000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>1369000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>1347000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>1255000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>1360000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>1555000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>1581000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>1528000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>1532000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>1677000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>1672000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>1675000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>1684000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>1899000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>1977000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>1993000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>1902000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>2948000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>2951000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>3859000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>2963000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>2483000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>1741000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>1927000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>1718000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>1776000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>1751000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>1838000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>1718000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>1872000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>1862000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>1901000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>1738000.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>1874000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>1854000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>1834000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>1912000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BE25">
         <v>2219000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BF25">
         <v>2225000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BG25">
         <v>2256000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BH25">
         <v>2157000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BI25">
         <v>2582000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BJ25">
         <v>2882000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BK25">
         <v>2859000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BL25">
         <v>2711000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BM25">
         <v>2805000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BN25">
         <v>2340000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BO25">
         <v>2342000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BP25">
         <v>2359000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BQ25">
         <v>2402000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BR25">
         <v>2366000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BS25">
         <v>2422000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BT25">
         <v>2372000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BU25">
         <v>2207000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BV25">
         <v>2339000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BW25">
         <v>2725000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BX25">
         <v>2729000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BY25">
         <v>974755.0</v>
       </c>
-      <c r="BW25">
+      <c r="BZ25">
         <v>2414.0</v>
       </c>
-      <c r="BX25">
+      <c r="CA25">
         <v>2416.0</v>
       </c>
-      <c r="BY25">
+      <c r="CB25">
         <v>2415.0</v>
       </c>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...7 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
@@ -22961,54 +23584,63 @@
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -23042,1113 +23674,1165 @@
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>171</v>
+      </c>
+      <c r="B28">
+        <v>21036000.0</v>
+      </c>
       <c r="C28">
+        <v>25055000.0</v>
+      </c>
+      <c r="D28">
+        <v>20317000.0</v>
+      </c>
+      <c r="E28">
+        <v>21171000.0</v>
+      </c>
+      <c r="F28">
         <v>20601000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>20144000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>21155000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>22608000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>18855000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>20083000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>24087000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>27279000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>20992000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>22330000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>20670000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>20963000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>20334000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>20885000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>19587000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>19991000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>19236000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>20492000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>22993000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>22993000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>20318000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>18593000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>21881000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>22191000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>23092000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>24223000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>23012000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>24502000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>23990000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>24680000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>22228000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>22231000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>23710000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>23380000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>21725000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>26435000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>16613000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>19104000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>16711000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>18015000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>16405000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>17011000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>16410000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>16676000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>16136000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>16967000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>15655000.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>17062000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>16987000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>17741000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>16033000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>15857000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>13957000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>16487000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BH28">
         <v>16608000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BI28">
         <v>15413000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BJ28">
         <v>16237000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BK28">
         <v>17163000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BL28">
         <v>18904000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BM28">
         <v>14695000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BN28">
         <v>10632000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BO28">
         <v>12224000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BP28">
         <v>12338000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BQ28">
         <v>12247000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BR28">
         <v>10532000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BS28">
         <v>10106000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BT28">
         <v>15009000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BU28">
         <v>12490000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BV28">
         <v>11934000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BW28">
         <v>14308000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BX28">
         <v>13240000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BY28">
         <v>6626762.0</v>
       </c>
-      <c r="BW28">
+      <c r="BZ28">
         <v>238165.0</v>
       </c>
-      <c r="BX28">
+      <c r="CA28">
         <v>330198.0</v>
       </c>
-      <c r="BY28">
+      <c r="CB28">
         <v>213875.0</v>
       </c>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>172</v>
+      </c>
+      <c r="B29">
+        <v>2479000.0</v>
+      </c>
       <c r="C29">
+        <v>1943000.0</v>
+      </c>
+      <c r="D29">
+        <v>1607000.0</v>
+      </c>
+      <c r="E29">
+        <v>1765000.0</v>
+      </c>
+      <c r="F29">
         <v>1143000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>1377000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>910000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>606000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>1734000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>279000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-231000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-2073000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>1591000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>1376000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>1713000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>1711000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>1218000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>1719000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>2308000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>3012000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>2370000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>1192000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>1008000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>1341000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>227000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>2054000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>-509000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>1435000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>2373000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>1339000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>-1349000.0</v>
       </c>
-      <c r="AD29"/>
-[...1 lines deleted...]
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B30">
+        <v>20753000.0</v>
+      </c>
+      <c r="C30">
+        <v>25055000.0</v>
+      </c>
+      <c r="D30">
+        <v>19820000.0</v>
+      </c>
+      <c r="E30">
         <v>17757000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>21744000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>21309000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>22260000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>23772000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>20453000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>21705000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>25592000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>28845000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>22518000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>23899000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>22267000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>22459000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>21620000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>22183000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>20876000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>21360000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>20583000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>21747000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>20400000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>24548000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>21899000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>20122000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>23413000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>23868000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>24764000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>25898000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>24696000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>26401000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>25967000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>26673000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>24130000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>25179000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>26661000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>27239000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>24688000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>28918000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>18354000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>21031000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>18429000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>19790000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>18157000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>18849000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>18128000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>18548000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>17999000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>18867000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>17393000.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>18935000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>18841000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>19574000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>17946000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>18077000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>16181000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>18743000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BH30">
         <v>18765000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BI30">
         <v>17995000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BJ30">
         <v>19119000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BK30">
         <v>20022000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BL30">
         <v>21615000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BM30">
         <v>17500000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BN30">
         <v>12972000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BO30">
         <v>14566000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BP30">
         <v>14697000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BQ30">
         <v>14649000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BR30">
         <v>12898000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BS30">
         <v>12528000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BT30">
         <v>17381000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BU30">
         <v>14697000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BV30">
         <v>14548000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BW30">
         <v>16899000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BX30">
         <v>15828000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BY30">
         <v>7536762.0</v>
       </c>
-      <c r="BW30">
+      <c r="BZ30">
         <v>238165.0</v>
       </c>
-      <c r="BX30">
+      <c r="CA30">
         <v>330198.0</v>
       </c>
-      <c r="BY30">
+      <c r="CB30">
         <v>213875.0</v>
       </c>
     </row>
-    <row r="31" spans="1:77">
+    <row r="31" spans="1:80">
       <c r="A31" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B31">
+        <v>-884000.0</v>
+      </c>
+      <c r="C31">
+        <v>-616000.0</v>
+      </c>
+      <c r="D31">
+        <v>-1191000.0</v>
+      </c>
+      <c r="E31">
         <v>-766000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>-389000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>-1105000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>-998000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>3465000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>-1412000.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>-1333000.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>-1250000.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>-1420000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>-1431000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>-1154000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-1846000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-1175000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-656000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-556000.0</v>
       </c>
       <c r="S31">
         <v>-472000.0</v>
       </c>
       <c r="T31">
+        <v>-494000.0</v>
+      </c>
+      <c r="U31">
+        <v>-556000.0</v>
+      </c>
+      <c r="V31">
+        <v>-472000.0</v>
+      </c>
+      <c r="W31">
         <v>-545000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-583000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-713000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-692000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-847000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-1149000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>-1561000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>-1550000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>-1531000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>-1577000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>-1557000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>-1678000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>-1676000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>-1654000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>-1727000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>-1812000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>-1774000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>-1744000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>-866000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>-634000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>-320000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>-912000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>-550000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AT31">
         <v>-393000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AU31">
         <v>-407000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AV31">
         <v>-122000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>-732000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AX31">
         <v>-574000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AY31">
         <v>-374000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AZ31">
         <v>-530000.0</v>
       </c>
-      <c r="AX31">
+      <c r="BA31">
         <v>-626000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BB31">
         <v>-686000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BC31">
         <v>-672000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BD31">
         <v>-674000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BE31">
         <v>-777000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BF31">
         <v>-855000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BG31">
         <v>-859000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BH31">
         <v>-819000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BI31">
         <v>-1001000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BJ31">
         <v>-980000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BK31">
         <v>-625000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BL31">
         <v>-815000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BM31">
         <v>-885000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-864000.0</v>
       </c>
       <c r="BN31">
         <v>-891000.0</v>
       </c>
       <c r="BO31">
+        <v>-710000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-864000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-891000.0</v>
+      </c>
+      <c r="BR31">
         <v>-1179000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BS31">
         <v>-1206000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BT31">
         <v>-1152000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BU31">
         <v>-124079000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BV31">
         <v>-1268000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BW31">
         <v>-1430000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BX31">
         <v>-1096000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BY31">
         <v>-10775530.0</v>
       </c>
-      <c r="BW31">
+      <c r="BZ31">
         <v>3394041.0</v>
       </c>
-      <c r="BX31">
+      <c r="CA31">
         <v>3297464.0</v>
       </c>
-      <c r="BY31">
+      <c r="CB31">
         <v>1955025.0</v>
       </c>
     </row>
-    <row r="32" spans="1:77">
+    <row r="32" spans="1:80">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B32">
+        <v>65105000.0</v>
+      </c>
+      <c r="C32">
+        <v>65488000.0</v>
+      </c>
+      <c r="D32">
+        <v>61183000.0</v>
+      </c>
+      <c r="E32">
         <v>61213000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>62364000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>61565000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>59583000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>57777000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>61277000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>64263000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>64269000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>66186000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>71773000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>74609000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>78486000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>74167000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>68836000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>70701000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>72563000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>69569000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>71095000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>70597000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>66571000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>66389000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>61635000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>57394000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>63710000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>65501000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>68143000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>67328000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>64791000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>67901000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>67965000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>71026000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>68877000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AK32">
         <v>66612000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>68349000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>68038000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AN32">
         <v>66555000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AO32">
         <v>54287000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AP32">
         <v>51929000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AQ32">
         <v>60354000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AR32">
         <v>49929000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AS32">
         <v>53886000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AT32">
         <v>51404000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AU32">
         <v>53411000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AV32">
         <v>50539000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AW32">
         <v>53230000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AX32">
         <v>53258000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AY32">
         <v>54888000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AZ32">
         <v>48241000.0</v>
       </c>
-      <c r="AX32">
+      <c r="BA32">
         <v>53440000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BB32">
         <v>51371000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BC32">
         <v>55583000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BD32">
         <v>50588000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BE32">
         <v>49520000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BF32">
         <v>46469000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BG32">
         <v>50474000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BH32">
         <v>46282000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BI32">
         <v>44614000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BJ32">
         <v>48901000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BK32">
         <v>50253000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BL32">
         <v>40658000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BM32">
         <v>31607000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BN32">
         <v>32190000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BO32">
         <v>33372000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BP32">
         <v>34844000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BQ32">
         <v>34465000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BR32">
         <v>32462000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BS32">
         <v>31518000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BT32">
         <v>34299000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BU32">
         <v>37425000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BV32">
         <v>41123000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BW32">
         <v>50693000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BX32">
         <v>45554000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BY32">
         <v>18901000.0</v>
       </c>
-      <c r="BW32">
-[...5 lines deleted...]
-      <c r="BY32">
+      <c r="BZ32">
+        <v>0.0</v>
+      </c>
+      <c r="CA32">
+        <v>0.0</v>
+      </c>
+      <c r="CB32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -24227,51 +24911,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B2">
         <v>23158000.0</v>
       </c>
       <c r="C2">
         <v>22809000.0</v>
       </c>
       <c r="D2">
         <v>30670000.0</v>
       </c>
       <c r="E2">
         <v>47609000.0</v>
       </c>
       <c r="F2">
         <v>43825000.0</v>
       </c>
       <c r="G2">
         <v>18241000.0</v>
       </c>
       <c r="H2">
         <v>18725000.0</v>
       </c>
       <c r="I2">
         <v>28514000.0</v>
       </c>
@@ -24290,51 +24974,51 @@
       <c r="N2">
         <v>23499000.0</v>
       </c>
       <c r="O2">
         <v>24469000.0</v>
       </c>
       <c r="P2">
         <v>40301000.0</v>
       </c>
       <c r="Q2">
         <v>42786000.0</v>
       </c>
       <c r="R2">
         <v>61146000.0</v>
       </c>
       <c r="S2">
         <v>47177000.0</v>
       </c>
       <c r="T2">
         <v>89000.0</v>
       </c>
       <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B3">
         <v>4022000</v>
       </c>
       <c r="C3">
         <v>2830000</v>
       </c>
       <c r="D3">
         <v>3433000</v>
       </c>
       <c r="E3">
         <v>3423000</v>
       </c>
       <c r="F3">
         <v>2320000</v>
       </c>
       <c r="G3">
         <v>1181000</v>
       </c>
       <c r="H3">
         <v>1922000</v>
       </c>
       <c r="I3">
         <v>3999000</v>
       </c>
@@ -24355,149 +25039,149 @@
       </c>
       <c r="O3">
         <v>1823000</v>
       </c>
       <c r="P3">
         <v>1690000</v>
       </c>
       <c r="Q3">
         <v>957000</v>
       </c>
       <c r="R3">
         <v>1239000</v>
       </c>
       <c r="S3">
         <v>1634000</v>
       </c>
       <c r="T3">
         <v>237000</v>
       </c>
       <c r="U3">
         <v>48305</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-14668000.0</v>
       </c>
       <c r="F4">
         <v>5497000.0</v>
       </c>
       <c r="G4">
         <v>24778000.0</v>
       </c>
       <c r="H4">
         <v>-419000.0</v>
       </c>
       <c r="I4">
         <v>-8874000.0</v>
       </c>
       <c r="J4">
         <v>-6065000.0</v>
       </c>
       <c r="K4">
         <v>16650000.0</v>
       </c>
       <c r="L4">
         <v>-9827000.0</v>
       </c>
       <c r="M4">
         <v>-7423000.0</v>
       </c>
       <c r="N4">
         <v>11586000.0</v>
       </c>
       <c r="O4">
         <v>-970000.0</v>
       </c>
       <c r="P4">
         <v>-15832000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-15546000.0</v>
       </c>
       <c r="F5">
         <v>4274000.0</v>
       </c>
       <c r="G5">
         <v>9113000.0</v>
       </c>
       <c r="H5">
         <v>-38000.0</v>
       </c>
       <c r="I5">
         <v>-4517000.0</v>
       </c>
       <c r="J5">
         <v>1077000.0</v>
       </c>
       <c r="K5">
         <v>-3444000.0</v>
       </c>
       <c r="L5">
         <v>-1820000.0</v>
       </c>
       <c r="M5">
         <v>-456000.0</v>
       </c>
       <c r="N5">
         <v>4281000.0</v>
       </c>
       <c r="O5">
         <v>-2468000.0</v>
       </c>
       <c r="P5">
         <v>-54536000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B6">
         <v>5596000.0</v>
       </c>
       <c r="C6">
         <v>349000.0</v>
       </c>
       <c r="D6">
         <v>-7861000.0</v>
       </c>
       <c r="E6">
         <v>-16939000.0</v>
       </c>
       <c r="F6">
         <v>3784000.0</v>
       </c>
       <c r="G6">
         <v>25584000.0</v>
       </c>
       <c r="H6">
         <v>-484000.0</v>
       </c>
       <c r="I6">
         <v>-9789000.0</v>
       </c>
@@ -24518,53 +25202,55 @@
       </c>
       <c r="O6">
         <v>-970000.0</v>
       </c>
       <c r="P6">
         <v>-15832000.0</v>
       </c>
       <c r="Q6">
         <v>-2485000.0</v>
       </c>
       <c r="R6">
         <v>-18360000.0</v>
       </c>
       <c r="S6">
         <v>13969000.0</v>
       </c>
       <c r="T6">
         <v>47088000.0</v>
       </c>
       <c r="U6">
         <v>88911.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>181</v>
+      </c>
+      <c r="B7">
+        <v>6548000.0</v>
+      </c>
       <c r="C7">
         <v>10718000.0</v>
       </c>
       <c r="D7">
         <v>-9359000.0</v>
       </c>
       <c r="E7">
         <v>-22955000.0</v>
       </c>
       <c r="F7">
         <v>14357000.0</v>
       </c>
       <c r="G7">
         <v>23493000.0</v>
       </c>
       <c r="H7">
         <v>-979000.0</v>
       </c>
       <c r="I7">
         <v>-4922000.0</v>
       </c>
       <c r="J7">
         <v>-7569000.0</v>
       </c>
       <c r="K7">
@@ -24581,90 +25267,90 @@
       </c>
       <c r="O7">
         <v>2447000.0</v>
       </c>
       <c r="P7">
         <v>-9011000.0</v>
       </c>
       <c r="Q7">
         <v>-68000.0</v>
       </c>
       <c r="R7">
         <v>-7947000.0</v>
       </c>
       <c r="S7">
         <v>3613000.0</v>
       </c>
       <c r="T7">
         <v>589000.0</v>
       </c>
       <c r="U7">
         <v>6287.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-6028000.0</v>
       </c>
       <c r="K8">
         <v>2068000.0</v>
       </c>
       <c r="L8">
         <v>-7506000.0</v>
       </c>
       <c r="M8">
         <v>-2321000.0</v>
       </c>
       <c r="N8">
         <v>897000.0</v>
       </c>
       <c r="O8">
         <v>931000.0</v>
       </c>
       <c r="P8">
         <v>-6238000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B9">
         <v>-1779000.0</v>
       </c>
       <c r="C9">
         <v>7069000.0</v>
       </c>
       <c r="D9">
         <v>-6662000.0</v>
       </c>
       <c r="E9">
         <v>320000.0</v>
       </c>
       <c r="F9">
         <v>-138000.0</v>
       </c>
       <c r="G9">
         <v>817000.0</v>
       </c>
       <c r="H9">
         <v>75000.0</v>
       </c>
       <c r="I9">
         <v>231000.0</v>
       </c>
@@ -24683,51 +25369,51 @@
       <c r="N9">
         <v>897000.0</v>
       </c>
       <c r="O9">
         <v>931000.0</v>
       </c>
       <c r="P9">
         <v>-6238000.0</v>
       </c>
       <c r="Q9">
         <v>-675000.0</v>
       </c>
       <c r="R9">
         <v>2856000.0</v>
       </c>
       <c r="S9">
         <v>4761000.0</v>
       </c>
       <c r="T9">
         <v>186000.0</v>
       </c>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>138000.0</v>
       </c>
       <c r="G10">
         <v>-817000.0</v>
       </c>
       <c r="H10">
         <v>-75000.0</v>
       </c>
       <c r="I10">
         <v>-5792000.0</v>
       </c>
       <c r="J10">
         <v>914000.0</v>
       </c>
       <c r="K10">
         <v>1273000.0</v>
       </c>
       <c r="L10">
         <v>-301000.0</v>
@@ -24738,203 +25424,203 @@
       <c r="N10">
         <v>7395000.0</v>
       </c>
       <c r="O10">
         <v>514000.0</v>
       </c>
       <c r="P10">
         <v>-42864000.0</v>
       </c>
       <c r="Q10">
         <v>-56696000.0</v>
       </c>
       <c r="R10">
         <v>-67724000.0</v>
       </c>
       <c r="S10">
         <v>-68159000.0</v>
       </c>
       <c r="T10">
         <v>869000.0</v>
       </c>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-7942000.0</v>
       </c>
       <c r="F11">
         <v>10024000.0</v>
       </c>
       <c r="G11">
         <v>15210000.0</v>
       </c>
       <c r="H11">
         <v>149000.0</v>
       </c>
       <c r="I11">
         <v>-1079000.0</v>
       </c>
       <c r="J11">
         <v>-3399000.0</v>
       </c>
       <c r="K11">
         <v>5128000.0</v>
       </c>
       <c r="L11">
         <v>535000.0</v>
       </c>
       <c r="M11">
         <v>-5449000.0</v>
       </c>
       <c r="N11">
         <v>8134000.0</v>
       </c>
       <c r="O11">
         <v>2587000.0</v>
       </c>
       <c r="P11">
         <v>-4174000.0</v>
       </c>
       <c r="Q11">
         <v>1135000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>9200000.0</v>
       </c>
       <c r="F12">
         <v>6430000.0</v>
       </c>
       <c r="G12">
         <v>10294000.0</v>
       </c>
       <c r="H12">
         <v>9667000.0</v>
       </c>
       <c r="I12">
         <v>10515000.0</v>
       </c>
       <c r="J12">
         <v>8287000.0</v>
       </c>
       <c r="K12">
         <v>5114000.0</v>
       </c>
       <c r="L12">
         <v>3426000.0</v>
       </c>
       <c r="M12">
         <v>1403000.0</v>
       </c>
       <c r="N12">
         <v>2055000.0</v>
       </c>
       <c r="O12">
         <v>473000.0</v>
       </c>
       <c r="P12">
         <v>54425000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-8191000.0</v>
       </c>
       <c r="F13">
         <v>5278000.0</v>
       </c>
       <c r="G13">
         <v>11451000.0</v>
       </c>
       <c r="H13">
         <v>1394000.0</v>
       </c>
       <c r="I13">
         <v>-1073000.0</v>
       </c>
       <c r="J13">
         <v>876000.0</v>
       </c>
       <c r="K13">
         <v>243000.0</v>
       </c>
       <c r="L13">
         <v>1196000.0</v>
       </c>
       <c r="M13">
         <v>-7979000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B14">
         <v>4538000.0</v>
       </c>
       <c r="C14">
-        <v>6110000.0</v>
+        <v>5888000.0</v>
       </c>
       <c r="D14">
-        <v>6875000.0</v>
+        <v>6258000.0</v>
       </c>
       <c r="E14">
         <v>5368000.0</v>
       </c>
       <c r="F14">
         <v>5331000.0</v>
       </c>
       <c r="G14">
         <v>6196000.0</v>
       </c>
       <c r="H14">
         <v>6708000.0</v>
       </c>
       <c r="I14">
         <v>7771000.0</v>
       </c>
       <c r="J14">
         <v>12721000.0</v>
       </c>
       <c r="K14">
         <v>7869000.0</v>
       </c>
       <c r="L14">
         <v>7083000.0</v>
       </c>
@@ -24946,51 +25632,51 @@
       </c>
       <c r="O14">
         <v>8857000.0</v>
       </c>
       <c r="P14">
         <v>11034000.0</v>
       </c>
       <c r="Q14">
         <v>9846000.0</v>
       </c>
       <c r="R14">
         <v>9562000.0</v>
       </c>
       <c r="S14">
         <v>10000000.0</v>
       </c>
       <c r="T14">
         <v>982000.0</v>
       </c>
       <c r="U14">
         <v>1664.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B15">
         <v>9183000.0</v>
       </c>
       <c r="C15">
         <v>9393000.0</v>
       </c>
       <c r="D15">
         <v>8687000.0</v>
       </c>
       <c r="E15">
         <v>7461000.0</v>
       </c>
       <c r="F15">
         <v>4437000.0</v>
       </c>
       <c r="G15">
         <v>516000.0</v>
       </c>
       <c r="H15">
         <v>703000.0</v>
       </c>
       <c r="I15">
         <v>4437000.0</v>
       </c>
@@ -25005,51 +25691,51 @@
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>55000000.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>14883000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15">
         <v>22080000.0</v>
       </c>
       <c r="S15">
         <v>4340000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B16">
         <v>28754000.0</v>
       </c>
       <c r="C16">
         <v>23158000.0</v>
       </c>
       <c r="D16">
         <v>22809000.0</v>
       </c>
       <c r="E16">
         <v>30670000.0</v>
       </c>
       <c r="F16">
         <v>47609000.0</v>
       </c>
       <c r="G16">
         <v>43825000.0</v>
       </c>
       <c r="H16">
         <v>18241000.0</v>
       </c>
       <c r="I16">
         <v>18725000.0</v>
       </c>
@@ -25070,90 +25756,90 @@
       </c>
       <c r="O16">
         <v>23499000.0</v>
       </c>
       <c r="P16">
         <v>24469000.0</v>
       </c>
       <c r="Q16">
         <v>40301000.0</v>
       </c>
       <c r="R16">
         <v>42786000.0</v>
       </c>
       <c r="S16">
         <v>61146000.0</v>
       </c>
       <c r="T16">
         <v>47177000.0</v>
       </c>
       <c r="U16">
         <v>88911.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>2285000.0</v>
       </c>
       <c r="K17">
         <v>-649000.0</v>
       </c>
       <c r="L17">
         <v>-1442000.0</v>
       </c>
       <c r="M17">
         <v>-1654000.0</v>
       </c>
       <c r="N17">
         <v>-168000.0</v>
       </c>
       <c r="O17">
         <v>327000.0</v>
       </c>
       <c r="P17">
         <v>-145000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B18">
         <v>24989000.0</v>
       </c>
       <c r="C18">
         <v>17034999.0</v>
       </c>
       <c r="D18">
         <v>8839000.0</v>
       </c>
       <c r="E18">
         <v>7723000.0</v>
       </c>
       <c r="F18">
         <v>39622000.0</v>
       </c>
       <c r="G18">
         <v>42790000.0</v>
       </c>
       <c r="H18">
         <v>18515000.0</v>
       </c>
       <c r="I18">
         <v>15129000.0</v>
       </c>
@@ -25174,174 +25860,176 @@
       </c>
       <c r="O18">
         <v>8907000.0</v>
       </c>
       <c r="P18">
         <v>-819000.0</v>
       </c>
       <c r="Q18">
         <v>4790000.0</v>
       </c>
       <c r="R18">
         <v>2817000.0</v>
       </c>
       <c r="S18">
         <v>18847000.0</v>
       </c>
       <c r="T18">
         <v>5684000.0</v>
       </c>
       <c r="U18">
         <v>-95173.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>18992000.0</v>
       </c>
       <c r="D19">
         <v>-5899000.0</v>
       </c>
       <c r="E19">
         <v>-6873000.0</v>
       </c>
       <c r="F19">
         <v>-2320000.0</v>
       </c>
       <c r="G19">
         <v>-3498000.0</v>
       </c>
       <c r="H19">
         <v>-1922000.0</v>
       </c>
       <c r="I19">
         <v>-3999000.0</v>
       </c>
       <c r="J19">
         <v>-3655000.0</v>
       </c>
       <c r="K19">
         <v>-57649000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>824000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>195</v>
+      </c>
+      <c r="B21">
+        <v>-29000.0</v>
+      </c>
       <c r="C21">
         <v>-20000000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>4700000.0</v>
       </c>
       <c r="F21">
         <v>-4300000.0</v>
       </c>
       <c r="G21">
         <v>-9022000.0</v>
       </c>
       <c r="H21">
         <v>-12250000.0</v>
       </c>
       <c r="I21">
         <v>-10637000.0</v>
       </c>
       <c r="J21">
         <v>-8540000.0</v>
       </c>
       <c r="K21">
         <v>67431000.0</v>
       </c>
       <c r="L21">
         <v>-2591000.0</v>
       </c>
       <c r="M21">
         <v>-3375000.0</v>
       </c>
       <c r="N21">
         <v>-6576000.0</v>
       </c>
       <c r="O21">
         <v>-7000000.0</v>
       </c>
       <c r="P21">
         <v>-6000000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B22">
         <v>9341000.0</v>
       </c>
       <c r="C22">
         <v>2839000.0</v>
       </c>
       <c r="D22">
         <v>6154000.0</v>
       </c>
       <c r="E22">
         <v>19726000.0</v>
       </c>
       <c r="F22">
         <v>15529000.0</v>
       </c>
       <c r="G22">
         <v>2755000.0</v>
       </c>
       <c r="H22">
         <v>3341000.0</v>
       </c>
       <c r="I22">
         <v>5677000.0</v>
       </c>
@@ -25362,51 +26050,51 @@
       </c>
       <c r="O22">
         <v>603000.0</v>
       </c>
       <c r="P22">
         <v>-55937000.0</v>
       </c>
       <c r="Q22">
         <v>-53165000.0</v>
       </c>
       <c r="R22">
         <v>-2836000.0</v>
       </c>
       <c r="S22">
         <v>-57909000.0</v>
       </c>
       <c r="T22">
         <v>4473000.0</v>
       </c>
       <c r="U22">
         <v>-54819.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B23">
         <v>-1708000.0</v>
       </c>
       <c r="C23">
         <v>-863000.0</v>
       </c>
       <c r="D23">
         <v>-1357000.0</v>
       </c>
       <c r="E23">
         <v>3946000.0</v>
       </c>
       <c r="F23">
         <v>-9667000.0</v>
       </c>
       <c r="G23">
         <v>-2441000.0</v>
       </c>
       <c r="H23">
         <v>1744000.0</v>
       </c>
       <c r="I23">
         <v>-3303000.0</v>
       </c>
@@ -25427,54 +26115,54 @@
       </c>
       <c r="O23">
         <v>-1666000.0</v>
       </c>
       <c r="P23">
         <v>322000.0</v>
       </c>
       <c r="Q23">
         <v>-1698000.0</v>
       </c>
       <c r="R23">
         <v>-86000.0</v>
       </c>
       <c r="S23">
         <v>4340000.0</v>
       </c>
       <c r="T23">
         <v>-20740000.0</v>
       </c>
       <c r="U23">
         <v>-141832.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B24">
-        <v>-3302000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="C24">
         <v>21822000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-3450000.0</v>
       </c>
       <c r="F24">
         <v>-2320000.0</v>
       </c>
       <c r="G24">
         <v>-2317000.0</v>
       </c>
       <c r="H24">
         <v>3428000.0</v>
       </c>
       <c r="I24">
         <v>3063000.0</v>
       </c>
       <c r="J24">
         <v>403000.0</v>
       </c>
       <c r="K24">
         <v>-103000.0</v>
@@ -25488,60 +26176,60 @@
       <c r="N24">
         <v>4053000.0</v>
       </c>
       <c r="O24">
         <v>-1000.0</v>
       </c>
       <c r="P24">
         <v>5699000.0</v>
       </c>
       <c r="Q24">
         <v>-5750000.0</v>
       </c>
       <c r="R24">
         <v>-1239000.0</v>
       </c>
       <c r="S24">
         <v>3235000.0</v>
       </c>
       <c r="T24">
         <v>-237000.0</v>
       </c>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B25">
-        <v>7224000.0</v>
+        <v>676000.0</v>
       </c>
       <c r="C25">
-        <v>-7847999.0</v>
+        <v>-7625999.0</v>
       </c>
       <c r="D25">
-        <v>-530000.0</v>
+        <v>87000.0</v>
       </c>
       <c r="E25">
         <v>2080000.0</v>
       </c>
       <c r="F25">
         <v>317000.0</v>
       </c>
       <c r="G25">
         <v>1806000.0</v>
       </c>
       <c r="H25">
         <v>688000.0</v>
       </c>
       <c r="I25">
         <v>1183000.0</v>
       </c>
       <c r="J25">
         <v>1626000.0</v>
       </c>
       <c r="K25">
         <v>92000.0</v>
       </c>
       <c r="L25">
         <v>612000.0</v>
       </c>
@@ -25551,53 +26239,55 @@
       <c r="N25">
         <v>1549000.0</v>
       </c>
       <c r="O25">
         <v>-1331000.0</v>
       </c>
       <c r="P25">
         <v>62645000.0</v>
       </c>
       <c r="Q25">
         <v>52810000.0</v>
       </c>
       <c r="R25">
         <v>8099000.0</v>
       </c>
       <c r="S25">
         <v>74966000.0</v>
       </c>
       <c r="T25">
         <v>5000.0</v>
       </c>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>199</v>
+      </c>
+      <c r="B26">
+        <v>-9271000.0</v>
+      </c>
       <c r="C26">
         <v>-7650000.0</v>
       </c>
       <c r="D26">
         <v>-6154000.0</v>
       </c>
       <c r="E26">
         <v>-12070000.0</v>
       </c>
       <c r="F26">
         <v>-16331000.0</v>
       </c>
       <c r="G26">
         <v>-5166000.0</v>
       </c>
       <c r="H26">
         <v>-3428000.0</v>
       </c>
       <c r="I26">
         <v>-3063000.0</v>
       </c>
       <c r="J26">
         <v>-2853000.0</v>
       </c>
       <c r="K26">
@@ -25612,51 +26302,51 @@
       <c r="N26">
         <v>-4055000.0</v>
       </c>
       <c r="O26">
         <v>-1513000.0</v>
       </c>
       <c r="P26">
         <v>-1225000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26">
         <v>-86000.0</v>
       </c>
       <c r="S26">
         <v>-3235000.0</v>
       </c>
       <c r="T26">
         <v>-94893000.0</v>
       </c>
       <c r="U26">
         <v>-5000.0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B27">
         <v>7835000.0</v>
       </c>
       <c r="C27">
         <v>8045999.0</v>
       </c>
       <c r="D27">
         <v>9132000.0</v>
       </c>
       <c r="E27">
         <v>7460000.0</v>
       </c>
       <c r="F27">
         <v>6467000.0</v>
       </c>
       <c r="G27">
         <v>8891000.0</v>
       </c>
       <c r="H27">
         <v>9589000.0</v>
       </c>
       <c r="I27">
         <v>9862000.0</v>
       </c>
@@ -25675,51 +26365,51 @@
       <c r="N27">
         <v>3385000.0</v>
       </c>
       <c r="O27">
         <v>2797000.0</v>
       </c>
       <c r="P27">
         <v>3143000.0</v>
       </c>
       <c r="Q27">
         <v>3087000.0</v>
       </c>
       <c r="R27">
         <v>2831000.0</v>
       </c>
       <c r="S27">
         <v>1963000.0</v>
       </c>
       <c r="T27">
         <v>170000.0</v>
       </c>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B28">
         <v>-19547000.0</v>
       </c>
       <c r="C28">
         <v>-37906000.0</v>
       </c>
       <c r="D28">
         <v>-16198000.0</v>
       </c>
       <c r="E28">
         <v>-18941000.0</v>
       </c>
       <c r="F28">
         <v>-34125000.0</v>
       </c>
       <c r="G28">
         <v>-15695000.0</v>
       </c>
       <c r="H28">
         <v>-18934000.0</v>
       </c>
       <c r="I28">
         <v>-24003000.0</v>
       </c>
@@ -25740,51 +26430,51 @@
       </c>
       <c r="O28">
         <v>-10179000.0</v>
       </c>
       <c r="P28">
         <v>-6903000.0</v>
       </c>
       <c r="Q28">
         <v>-1698000.0</v>
       </c>
       <c r="R28">
         <v>-22080000.0</v>
       </c>
       <c r="S28">
         <v>-3939000.0</v>
       </c>
       <c r="T28">
         <v>244367000.0</v>
       </c>
       <c r="U28">
         <v>184084.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B29">
         <v>29011000.0</v>
       </c>
       <c r="C29">
         <v>19865000.0</v>
       </c>
       <c r="D29">
         <v>12272000.0</v>
       </c>
       <c r="E29">
         <v>11146000.0</v>
       </c>
       <c r="F29">
         <v>41942000.0</v>
       </c>
       <c r="G29">
         <v>43971000.0</v>
       </c>
       <c r="H29">
         <v>20437000.0</v>
       </c>
       <c r="I29">
         <v>19128000.0</v>
       </c>
@@ -25805,51 +26495,51 @@
       </c>
       <c r="O29">
         <v>10730000.0</v>
       </c>
       <c r="P29">
         <v>871000.0</v>
       </c>
       <c r="Q29">
         <v>5747000.0</v>
       </c>
       <c r="R29">
         <v>4056000.0</v>
       </c>
       <c r="S29">
         <v>20481000.0</v>
       </c>
       <c r="T29">
         <v>5921000.0</v>
       </c>
       <c r="U29">
         <v>-46868.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B30">
         <v>-4938000.0</v>
       </c>
       <c r="C30">
         <v>18992000.0</v>
       </c>
       <c r="D30">
         <v>-4433000.0</v>
       </c>
       <c r="E30">
         <v>-6873000.0</v>
       </c>
       <c r="F30">
         <v>-2320000.0</v>
       </c>
       <c r="G30">
         <v>-3498000.0</v>
       </c>
       <c r="H30">
         <v>-1922000.0</v>
       </c>
       <c r="I30">
         <v>-3999000.0</v>
       </c>
@@ -25889,3780 +26579,3898 @@
       <c r="U30">
         <v>-48305.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY30"/>
+  <dimension ref="A1:CB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
       </c>
-      <c r="BW1" t="s">
-[...6 lines deleted...]
-        <v>138</v>
+      <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>141</v>
       </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B2">
+        <v>23681000.0</v>
+      </c>
+      <c r="C2">
+        <v>22689000.0</v>
+      </c>
+      <c r="D2">
+        <v>28661000.0</v>
+      </c>
+      <c r="E2">
         <v>28828000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>25315000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>20202000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>23158000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>9779000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>11886000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>14125000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>22809000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>18816000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>19738000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>23806000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>30670000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>19825000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>31554000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>43750000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>47609000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>54594000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>43887000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>48664000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>43825000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>38232000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>31640000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>17482000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>18241000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>14293000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>10499000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>13693000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>18725000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>13601000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>19532000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>31195000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>28514000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>22227000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>25470000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>33174000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>34485000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>19133000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>16081000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>17976000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>17835000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>14281000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>13122000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>17210000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>27662000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>21633000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>16888000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>26185000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>35085000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>23577000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>18999000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>18211000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>23499000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>14987000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>14153000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>16968000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>24469000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BI2">
         <v>17117000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BJ2">
         <v>12856000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BK2">
         <v>20940000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BL2">
         <v>40301000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BM2">
         <v>40884000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BN2">
         <v>40446000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BO2">
         <v>37820000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BP2">
         <v>42786000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BQ2">
         <v>42932000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BR2">
         <v>45806000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BS2">
         <v>50601000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BT2">
         <v>61146000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BU2">
         <v>57015000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BV2">
         <v>48449000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BW2">
         <v>44379000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BX2">
         <v>47177000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BY2">
         <v>2035535.0</v>
       </c>
-      <c r="BW2">
+      <c r="BZ2">
         <v>2270779.0</v>
       </c>
-      <c r="BX2">
+      <c r="CA2">
         <v>771124.0</v>
       </c>
-      <c r="BY2">
+      <c r="CB2">
         <v>88911.0</v>
       </c>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B3">
+        <v>765000</v>
+      </c>
+      <c r="C3">
+        <v>841000</v>
+      </c>
+      <c r="D3">
+        <v>841000</v>
+      </c>
+      <c r="E3">
         <v>1679000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>1590000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>842000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>837000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>527000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>389000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>892000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>1022000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>1793000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>671000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>468000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>501000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>809000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>510000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>1058000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>1046000</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>820000</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>535000</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>524000</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>441000</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>386000</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>368000</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>254000</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>173000</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>807000</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>441000</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>321000</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>353000</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>396000</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>246000</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>338000</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>3019000</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>899000</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>791000</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>600000</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>879000</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>455000</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>688000</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>633000</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>583000</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>321000</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>362000</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>405000</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>290000</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>468000</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>553000</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>456000</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>693000</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>321000</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>624000</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>530000</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>426000</v>
       </c>
-      <c r="BB3">
+      <c r="BE3">
         <v>327000</v>
       </c>
-      <c r="BC3">
+      <c r="BF3">
         <v>463000</v>
       </c>
-      <c r="BD3">
+      <c r="BG3">
         <v>285000</v>
       </c>
-      <c r="BE3">
+      <c r="BH3">
         <v>748000</v>
       </c>
-      <c r="BF3">
+      <c r="BI3">
         <v>588000</v>
       </c>
-      <c r="BG3">
+      <c r="BJ3">
         <v>416000</v>
       </c>
-      <c r="BH3">
+      <c r="BK3">
         <v>455000</v>
       </c>
-      <c r="BI3">
+      <c r="BL3">
         <v>231000</v>
       </c>
-      <c r="BJ3">
+      <c r="BM3">
         <v>216000</v>
       </c>
-      <c r="BK3">
+      <c r="BN3">
         <v>266000</v>
       </c>
-      <c r="BL3">
+      <c r="BO3">
         <v>220000</v>
       </c>
-      <c r="BM3">
+      <c r="BP3">
         <v>255000</v>
       </c>
-      <c r="BN3">
+      <c r="BQ3">
         <v>420000</v>
       </c>
-      <c r="BO3">
+      <c r="BR3">
         <v>203000</v>
       </c>
-      <c r="BP3">
+      <c r="BS3">
         <v>147000</v>
       </c>
-      <c r="BQ3">
+      <c r="BT3">
         <v>469000</v>
       </c>
-      <c r="BR3">
+      <c r="BU3">
         <v>251000</v>
       </c>
-      <c r="BS3">
+      <c r="BV3">
         <v>221000</v>
       </c>
-      <c r="BT3">
+      <c r="BW3">
         <v>784000</v>
       </c>
-      <c r="BU3">
+      <c r="BX3">
         <v>378000</v>
       </c>
-      <c r="BV3">
+      <c r="BY3">
         <v>234510</v>
       </c>
-      <c r="BW3">
+      <c r="BZ3">
         <v>2000</v>
       </c>
-      <c r="BX3">
+      <c r="CA3">
         <v>0</v>
       </c>
-      <c r="BY3">
+      <c r="CB3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>-3995000.0</v>
       </c>
-      <c r="M4">
+      <c r="P4">
         <v>-7051000.0</v>
       </c>
-      <c r="N4">
+      <c r="Q4">
         <v>8133000.0</v>
       </c>
-      <c r="O4">
+      <c r="R4">
         <v>-9574000.0</v>
       </c>
-      <c r="P4">
+      <c r="S4">
         <v>-9904000.0</v>
       </c>
-      <c r="Q4">
+      <c r="T4">
         <v>-3323000.0</v>
       </c>
-      <c r="R4">
+      <c r="U4">
         <v>-6655000.0</v>
       </c>
-      <c r="S4">
+      <c r="V4">
         <v>11312000.0</v>
       </c>
-      <c r="T4">
+      <c r="W4">
         <v>-4937000.0</v>
       </c>
-      <c r="U4">
+      <c r="X4">
         <v>5777000.0</v>
       </c>
-      <c r="V4">
+      <c r="Y4">
         <v>5057000.0</v>
       </c>
-      <c r="W4">
+      <c r="Z4">
         <v>6176000.0</v>
       </c>
-      <c r="X4">
+      <c r="AA4">
         <v>13907000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AB4">
         <v>-362000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AC4">
         <v>3580000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AD4">
         <v>4201000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AE4">
         <v>-3269000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AF4">
         <v>-4931000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AG4">
         <v>5329000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AH4">
         <v>-5221000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AI4">
         <v>-11663000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AJ4">
         <v>2681000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AK4">
         <v>6193000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AL4">
         <v>-3243000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AM4">
         <v>-7704000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AN4">
         <v>-1311000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AO4">
         <v>15352000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AP4">
         <v>3052000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AQ4">
         <v>-1895000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AR4">
         <v>141000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AS4">
         <v>3554000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AT4">
         <v>1159000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AU4">
         <v>-4088000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AV4">
         <v>-10452000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AW4">
         <v>6029000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AX4">
         <v>4745000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AY4">
         <v>-9297000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AZ4">
         <v>-8900000.0</v>
       </c>
-      <c r="AX4">
+      <c r="BA4">
         <v>11508000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BB4">
         <v>4578000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BC4">
         <v>788000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BD4">
         <v>-5288000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BE4">
         <v>8512000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BF4">
         <v>834000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BG4">
         <v>-2815000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BH4">
         <v>-7501000.0</v>
       </c>
-      <c r="BF4"/>
-[...1 lines deleted...]
-      <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>128000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-8579000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-9591000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-5236000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>194000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-913000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-1914000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>4406000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-2029000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>3811000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-3104000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>2358000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>6955000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>2904000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>8988000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-1302000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>-5557000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>-2167000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>-2474000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>402000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>-1509000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>-936000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>-1091000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>633000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>2048000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>-513000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>-2126000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>-272000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>-36000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>-1010000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>892000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>-1175000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>73000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>-1610000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>211000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>-376000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>654000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>-945000.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>773000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>201000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC5">
         <v>3308000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BD5">
         <v>-1000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BE5">
         <v>-1278000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BF5">
         <v>-154000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BG5">
         <v>72000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BH5">
         <v>-1108000.0</v>
       </c>
-      <c r="BF5"/>
-[...1 lines deleted...]
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B6">
+        <v>4865000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3561000.0</v>
+      </c>
+      <c r="D6">
+        <v>-5972000.0</v>
+      </c>
+      <c r="E6">
         <v>-74000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>3513000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>5113000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-2956000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>13379000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-2107000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-2239000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-8684000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>3993000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-922000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-4068000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-6864000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>10845000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-11729000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-12196000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-3859000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-6985000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>10707000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-4777000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>4839000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>5593000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>6592000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>14158000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-759000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>3948000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>3794000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-3194000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-5032000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>5124000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>-5931000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-11663000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>2681000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>6193000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>-3243000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>-7704000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>-1311000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>15352000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>3052000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>-1895000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>141000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>3554000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>1159000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>-4088000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>-10452000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>6029000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>4745000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>-9297000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>-8900000.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>11508000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>4578000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>788000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BD6">
         <v>-5288000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BE6">
         <v>8512000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BF6">
         <v>834000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BG6">
         <v>-2815000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BH6">
         <v>-7501000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BI6">
         <v>7352000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BJ6">
         <v>4261000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BK6">
         <v>-8084000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BL6">
         <v>-19361000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BM6">
         <v>-583000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BN6">
         <v>438000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BO6">
         <v>2626000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BP6">
         <v>-4966000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BQ6">
         <v>-146000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BR6">
         <v>-2874000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BS6">
         <v>-4795000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BT6">
         <v>-10545000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BU6">
         <v>4131000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BV6">
         <v>8566000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BW6">
         <v>4070000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BX6">
         <v>-2798000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BY6">
         <v>45141465.0</v>
       </c>
-      <c r="BW6">
+      <c r="BZ6">
         <v>-235244.0</v>
       </c>
-      <c r="BX6">
+      <c r="CA6">
         <v>1499655.0</v>
       </c>
-      <c r="BY6">
+      <c r="CB6">
         <v>682213.0</v>
       </c>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B7">
-        <v>-2649998.0</v>
+        <v>5250000.0</v>
       </c>
       <c r="C7">
+        <v>445000.0</v>
+      </c>
+      <c r="D7">
+        <v>-6482000.0</v>
+      </c>
+      <c r="E7">
+        <v>-692000.0</v>
+      </c>
+      <c r="F7">
         <v>3216000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>5598000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-2746000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>5213000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>1794000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>-1594000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>5381000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>4446000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-3502000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-4306000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-11020000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-634000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-6593000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-7462000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-2619000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-3661000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>12115000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>1769000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-2297000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>-2578000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>5767000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>16524000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>1803000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>7104000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>-662000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>-6388000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>-2018000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AG7">
         <v>4152000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AH7">
         <v>-4780000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AI7">
         <v>-9821000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AJ7">
         <v>5527000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AK7">
         <v>4328000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AL7">
         <v>-4585000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AM7">
         <v>-6255000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AN7">
         <v>-1057000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AO7">
         <v>4896000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AP7">
         <v>626000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AQ7">
         <v>-1954000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AR7">
         <v>218000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AS7">
         <v>1541000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AT7">
         <v>-76000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AU7">
         <v>-4340000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AV7">
         <v>-5742000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AW7">
         <v>5988000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AX7">
         <v>4162000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AY7">
         <v>-9237000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AZ7">
         <v>-9239000.0</v>
       </c>
-      <c r="AX7">
+      <c r="BA7">
         <v>11980000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BB7">
         <v>2823000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BC7">
         <v>-1357000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BD7">
         <v>-4910000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BE7">
         <v>10399000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BF7">
         <v>319000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BG7">
         <v>-1308000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BH7">
         <v>-6963000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BI7">
         <v>3207000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BJ7">
         <v>6312000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BK7">
         <v>-8681000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BL7">
         <v>-9849000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BM7">
         <v>5482000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BN7">
         <v>-936000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BO7">
         <v>1027000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BP7">
         <v>-5641000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BQ7">
         <v>2587000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BR7">
         <v>-2045000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BS7">
         <v>4076000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BT7">
         <v>-12565000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BU7">
         <v>2541000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BV7">
         <v>6160000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BW7">
         <v>1250000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BX7">
         <v>-6338000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BY7">
         <v>848802.0</v>
       </c>
-      <c r="BW7">
+      <c r="BZ7">
         <v>40333.0</v>
       </c>
-      <c r="BX7">
+      <c r="CA7">
         <v>-605944.0</v>
       </c>
-      <c r="BY7">
+      <c r="CB7">
         <v>305809.0</v>
       </c>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8">
         <v>-3598000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AI8">
         <v>-8267000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AJ8">
         <v>6087000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AK8">
         <v>4396000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AL8">
         <v>-4898000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AM8">
         <v>-8855000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AN8">
         <v>3329000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AO8">
         <v>-273000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AP8">
         <v>3215000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AQ8">
         <v>-4300000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AR8">
         <v>3426000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AS8">
         <v>-5698000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AT8">
         <v>3284000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AU8">
         <v>-3660000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AV8">
         <v>-1432000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AW8">
         <v>3667000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AX8">
         <v>5820000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AY8">
         <v>-6229000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AZ8">
         <v>-5579000.0</v>
       </c>
-      <c r="AX8">
+      <c r="BA8">
         <v>7710000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BB8">
         <v>1547000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BC8">
         <v>-4645000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BD8">
         <v>-3715000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BE8">
         <v>3475000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BF8">
         <v>2791000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BG8">
         <v>-1379000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BH8">
         <v>-3956000.0</v>
       </c>
-      <c r="BF8"/>
-[...1 lines deleted...]
-      <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B9">
+        <v>1387000.0</v>
+      </c>
+      <c r="C9">
+        <v>-5971000.0</v>
+      </c>
+      <c r="D9">
+        <v>111000.0</v>
+      </c>
+      <c r="E9">
         <v>-167000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>432000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>3471000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>-5515000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>2636000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>3544000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>-3167000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>4056000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>5718000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>-4969000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>-635000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>-6776000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>4093000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>-2990000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>-3773000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>-2996000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>759000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>4189000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>-3855000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>1555000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>-699000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>2056000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>4147000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>4561000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>6727000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>-1120000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>-6773000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>179000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>6009000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>-3598000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>-8267000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>6087000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>4396000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>-4898000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>-8855000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>3329000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>-273000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>3215000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>-4300000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>3426000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>-5698000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>3284000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>-3660000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>-1432000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>3667000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>5820000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>-6229000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>-5579000.0</v>
       </c>
-      <c r="AX9">
+      <c r="BA9">
         <v>7710000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BB9">
         <v>1547000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BC9">
         <v>-4645000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BD9">
         <v>-3715000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BE9">
         <v>3475000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BF9">
         <v>2791000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BG9">
         <v>-1379000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BH9">
         <v>-3956000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BI9">
         <v>7151000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BJ9">
         <v>571000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BK9">
         <v>-12272000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BL9">
         <v>-1688000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BM9">
         <v>1242000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BN9">
         <v>-912000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BO9">
         <v>1232000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BP9">
         <v>-2237000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BQ9">
         <v>145000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BR9">
         <v>-1773000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BS9">
         <v>5094000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BT9">
         <v>-610000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BU9">
         <v>4761000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BV9">
         <v>2123000.0</v>
       </c>
-      <c r="BT9"/>
-      <c r="BU9">
+      <c r="BW9"/>
+      <c r="BX9">
         <v>-3570000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BY9">
         <v>186000.0</v>
       </c>
-      <c r="BW9"/>
-[...1 lines deleted...]
-      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10">
         <v>-5604000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>4969000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>635000.0</v>
       </c>
-      <c r="M10"/>
-[...1 lines deleted...]
-      <c r="O10">
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10">
         <v>2990000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-300000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-3523000.0</v>
       </c>
-      <c r="S10"/>
-[...1 lines deleted...]
-      <c r="U10">
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10">
         <v>-2235000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>-2796000.0</v>
       </c>
-      <c r="W10"/>
-[...4 lines deleted...]
-      </c>
+      <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10">
+        <v>7029000.0</v>
+      </c>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
         <v>-1280000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>-3351000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>-1916000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>1158000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>-1683000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>309000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>955000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>3176000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>-3526000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>3536000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>-1587000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>3525000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>-4201000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>4886000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>-1005000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>-993000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>-3189000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>1245000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>-851000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>-3206000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>-5167000.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>4717000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>1716000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>3509000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>-2547000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>5355000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>-2896000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>645000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BH10">
         <v>-2590000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BI10">
         <v>-42972000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BJ10">
         <v>-33315000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BK10">
         <v>-34321000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BL10">
         <v>-49710000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BM10">
         <v>-53521000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BN10">
         <v>-63680000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BO10">
         <v>-61821000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BP10">
         <v>-63065000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BQ10">
         <v>-55480000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BR10">
         <v>-55274000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BS10">
         <v>-63187000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BT10">
         <v>-83783000.0</v>
       </c>
-      <c r="BR10"/>
-[...2 lines deleted...]
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10">
         <v>-65202000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BY10">
         <v>-60547198.0</v>
       </c>
-      <c r="BW10"/>
-[...1 lines deleted...]
-      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>-4150000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>-2617000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>8246000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>-3969000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>-1199000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>-4512000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>-2036000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>6729000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>-91999.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>1250000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>3691000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>2166000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>10563000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>-1210000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>-49000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>90000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>145000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>-37000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>827000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>-1633000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>-218000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>-55000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>62000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>-467000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>1086000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>-4080000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>7245000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>-1917000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>2103000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>-2303000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>6339000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>-2332000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>-763000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>-2709000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>2169000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>-1197000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>-3787000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>-2634000.0</v>
       </c>
-      <c r="AX11">
+      <c r="BA11">
         <v>3844000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BB11">
         <v>1645000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BC11">
         <v>2870000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BD11">
         <v>-225000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BE11">
         <v>6351000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BF11">
         <v>-2108000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BG11">
         <v>815000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BH11">
         <v>-2471000.0</v>
       </c>
-      <c r="BF11"/>
-[...3 lines deleted...]
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11">
-        <v>1135000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="BK11"/>
       <c r="BL11"/>
-      <c r="BM11"/>
+      <c r="BM11">
+        <v>1135000.0</v>
+      </c>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
-[...1 lines deleted...]
-      </c>
+      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11">
+        <v>1111000.0</v>
+      </c>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11">
         <v>88000.0</v>
       </c>
-      <c r="BX11">
+      <c r="CA11">
         <v>117000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CB11">
         <v>93000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>2885000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>2663000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>2034000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>1938000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>1946000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>3231000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>1394000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>1543000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>1750000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>2118000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>2984000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>2082000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>2613000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>2615000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>1775000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>2881000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>2489000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>2522000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>2635000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>2648000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>3047000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>2185000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>4361000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>1722000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>1291000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>913000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>1386000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>998000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>1686000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>1044000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>749000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>846000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>939000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>892000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>477000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>85000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>363000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>478000.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>797000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>1403000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>-281000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>136000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BE12">
         <v>-99000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BF12">
         <v>91000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BG12">
         <v>-121000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BH12">
         <v>602000.0</v>
       </c>
-      <c r="BF12"/>
-[...1 lines deleted...]
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12">
         <v>578000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>54000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>-693000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>521000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>-3603000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>-5486000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>377000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>-4420000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>7926000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>5624000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>-3852000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>-1879000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>3711000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>12377000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>-2758000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>377000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>-775000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>2696000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>-904000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>1368000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>-1916000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>1158000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>-1683000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>876000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>955000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>3176000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>-475000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AO13">
         <v>243000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AP13">
         <v>-470000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AQ13">
         <v>-36000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AR13">
         <v>-1010000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AS13">
         <v>1196000.0</v>
       </c>
-      <c r="AQ13"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13"/>
+      <c r="AW13">
+        <v>-7979000.0</v>
+      </c>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B14">
+        <v>1066000.0</v>
+      </c>
+      <c r="C14">
+        <v>1058000.0</v>
+      </c>
+      <c r="D14">
+        <v>1046000.0</v>
+      </c>
+      <c r="E14">
         <v>1125000.0</v>
       </c>
-      <c r="C14">
-[...2 lines deleted...]
-      <c r="D14">
+      <c r="F14">
+        <v>1143000.0</v>
+      </c>
+      <c r="G14">
         <v>1165000.0</v>
       </c>
-      <c r="E14">
-[...2 lines deleted...]
-      <c r="F14">
+      <c r="H14">
+        <v>1105000.0</v>
+      </c>
+      <c r="I14">
         <v>1164000.0</v>
       </c>
-      <c r="G14">
-[...2 lines deleted...]
-      <c r="H14">
+      <c r="J14">
+        <v>1597000.0</v>
+      </c>
+      <c r="K14">
+        <v>1622000.0</v>
+      </c>
+      <c r="L14">
+        <v>1505000.0</v>
+      </c>
+      <c r="M14">
+        <v>1566000.0</v>
+      </c>
+      <c r="N14">
+        <v>1526000.0</v>
+      </c>
+      <c r="O14">
+        <v>1569000.0</v>
+      </c>
+      <c r="P14">
+        <v>1597000.0</v>
+      </c>
+      <c r="Q14">
+        <v>1496000.0</v>
+      </c>
+      <c r="R14">
+        <v>1285000.0</v>
+      </c>
+      <c r="S14">
+        <v>1298000.0</v>
+      </c>
+      <c r="T14">
+        <v>1289000.0</v>
+      </c>
+      <c r="U14">
+        <v>1369000.0</v>
+      </c>
+      <c r="V14">
+        <v>1347000.0</v>
+      </c>
+      <c r="W14">
+        <v>1255000.0</v>
+      </c>
+      <c r="X14">
+        <v>1360000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1555000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1581000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1528000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1532000.0</v>
+      </c>
+      <c r="AC14">
         <v>1677000.0</v>
       </c>
-      <c r="I14">
-[...53 lines deleted...]
-      <c r="AA14">
+      <c r="AD14">
         <v>1672000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>1675000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>1684000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>1899000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>1977000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>1993000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>1902000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>2948000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>2951000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>3859000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>2963000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>2483000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>1741000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>1927000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>1718000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>1776000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>1751000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>1838000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>1718000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>1872000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>1862000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>1901000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>1738000.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>1874000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>1854000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>1834000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>1912000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BE14">
         <v>2219000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BF14">
         <v>2225000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BG14">
         <v>2256000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BH14">
         <v>2157000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BI14">
         <v>2582000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BJ14">
         <v>2882000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BK14">
         <v>2859000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BL14">
         <v>2711000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BM14">
         <v>2805000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BN14">
         <v>2340000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BO14">
         <v>2342000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BP14">
         <v>2359000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BQ14">
         <v>2402000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BR14">
         <v>2366000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BS14">
         <v>2422000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BT14">
         <v>2372000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BU14">
         <v>2207000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BV14">
         <v>2339000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BW14">
         <v>2725000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BX14">
         <v>2729000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BY14">
         <v>974755.0</v>
       </c>
-      <c r="BW14">
+      <c r="BZ14">
         <v>2414.0</v>
       </c>
-      <c r="BX14">
+      <c r="CA14">
         <v>2416.0</v>
       </c>
-      <c r="BY14">
+      <c r="CB14">
         <v>2415.0</v>
       </c>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B15">
+        <v>2446000.0</v>
+      </c>
+      <c r="C15">
+        <v>2288000.0</v>
+      </c>
+      <c r="D15">
+        <v>2245000.0</v>
+      </c>
+      <c r="E15">
         <v>2214000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>2361000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>2363000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>2245000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>4522000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>2349000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>125000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>2397000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>2155000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>2346000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>2226000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>1960000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>2013000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>2049000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>3389000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>10000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>1497000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>1489000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>399000.0</v>
       </c>
       <c r="W15">
         <v>1451000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15"/>
+      <c r="X15">
+        <v>1451000.0</v>
+      </c>
+      <c r="Y15">
+        <v>399000.0</v>
+      </c>
       <c r="Z15">
-        <v>575000.0</v>
+        <v>1451000.0</v>
       </c>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15"/>
+      <c r="AC15">
+        <v>575000.0</v>
+      </c>
       <c r="AD15"/>
-      <c r="AE15">
-[...7 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
       <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15">
         <v>2853000.0</v>
       </c>
-      <c r="AI15">
-[...7 lines deleted...]
-      </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
+      <c r="AO15">
         <v>63631000.0</v>
       </c>
-      <c r="AM15">
-[...2 lines deleted...]
-      <c r="AN15">
+      <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>13500000.0</v>
       </c>
-      <c r="AO15">
-[...7 lines deleted...]
-      </c>
       <c r="AR15">
-        <v>5189000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS15">
         <v>5189000.0</v>
       </c>
       <c r="AT15">
-        <v>0.0</v>
+        <v>5189000.0</v>
       </c>
       <c r="AU15">
-        <v>0.0</v>
+        <v>5189000.0</v>
       </c>
       <c r="AV15">
-        <v>0.0</v>
+        <v>5189000.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
+        <v>0.0</v>
+      </c>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
         <v>55000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BD15">
         <v>3151000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BE15">
         <v>1045000.0</v>
       </c>
-      <c r="BC15">
-[...5 lines deleted...]
-      <c r="BE15">
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
         <v>2357000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BI15">
         <v>4245000.0</v>
       </c>
-      <c r="BG15">
-[...7 lines deleted...]
-      <c r="BK15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
+        <v>0.0</v>
+      </c>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B16">
+        <v>28636000.0</v>
+      </c>
+      <c r="C16">
+        <v>19128000.0</v>
+      </c>
+      <c r="D16">
+        <v>22689000.0</v>
+      </c>
+      <c r="E16">
         <v>28754000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>28828000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>25315000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>20202000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>23158000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>9779000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>11886000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>14125000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>22809000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>18816000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>19738000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>23806000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>30670000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>19825000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>31554000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>43750000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>47609000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>54594000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>43887000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>48664000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>43825000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>38232000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>31640000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>17482000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>18241000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>14293000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>10499000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>13693000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>18725000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>13601000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>19532000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>31195000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>28420000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>22227000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>25470000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>33174000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>34485000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>19133000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>16081000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>17976000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>17835000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>14281000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>13122000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>17210000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>27662000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>21633000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>16888000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>26185000.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>35085000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>23577000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>18999000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>18211000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BE16">
         <v>23499000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BF16">
         <v>14987000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BG16">
         <v>14153000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BH16">
         <v>16968000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BI16">
         <v>24469000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BJ16">
         <v>17117000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BK16">
         <v>12856000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BL16">
         <v>20940000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BM16">
         <v>40301000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BN16">
         <v>40884000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BO16">
         <v>40446000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BP16">
         <v>37820000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BQ16">
         <v>42786000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BR16">
         <v>42932000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BS16">
         <v>45806000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BT16">
         <v>50601000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BU16">
         <v>61146000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BV16">
         <v>57015000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BW16">
         <v>48449000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BX16">
         <v>44379000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BY16">
         <v>47177000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BZ16">
         <v>2035535.0</v>
       </c>
-      <c r="BX16">
+      <c r="CA16">
         <v>2270779.0</v>
       </c>
-      <c r="BY16">
+      <c r="CB16">
         <v>771124.0</v>
       </c>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17">
         <v>-667000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AJ17">
         <v>90000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AK17">
         <v>170000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>555000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>765000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>795000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AO17">
         <v>-670000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AP17">
         <v>81000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AQ17">
         <v>-395000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AR17">
         <v>335000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AS17">
         <v>-295000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AT17">
         <v>-277000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AU17">
         <v>442000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AV17">
         <v>-1312000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AW17">
         <v>-716000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AX17">
         <v>-1104000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AY17">
         <v>110000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AZ17">
         <v>56000.0</v>
       </c>
-      <c r="AX17">
+      <c r="BA17">
         <v>32000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BB17">
         <v>377000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BC17">
         <v>-264000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BD17">
         <v>-313000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BE17">
         <v>183000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BF17">
         <v>325000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BG17">
         <v>-551000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BH17">
         <v>370000.0</v>
       </c>
-      <c r="BF17"/>
-[...1 lines deleted...]
-      <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B18">
+        <v>11491000.0</v>
+      </c>
+      <c r="C18">
+        <v>11000.0</v>
+      </c>
+      <c r="D18">
+        <v>-1513000.0</v>
+      </c>
+      <c r="E18">
         <v>3382000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>9464000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>11076000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>141000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>6026000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>8407000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>1291000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>1311000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>7873000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>2488000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>2353000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-3875000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>5742000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-851000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-233000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>3064999.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>1658000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>17999000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>8353000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>11612000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>6278000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>9968000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>22110000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>4434000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>13828000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>4779000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>-1017000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>925000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>7578000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>3759000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>-2734000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>6526000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>7272000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>807000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>-1245000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>1441000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>286000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>3879000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>2456000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>1679000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>5013000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>3829000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AU18">
         <v>-921000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AV18">
         <v>-2486000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AW18">
         <v>8694000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AX18">
         <v>8069000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AY18">
         <v>-4417000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AZ18">
         <v>-7509000.0</v>
       </c>
-      <c r="AX18">
+      <c r="BA18">
         <v>14715000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BB18">
         <v>6064000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BC18">
         <v>2611000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BD18">
         <v>-2236000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BE18">
         <v>10292000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BF18">
         <v>2451000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BG18">
         <v>1677000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BH18">
         <v>-5513000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BI18">
         <v>8960000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BJ18">
         <v>6697000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BK18">
         <v>-7248000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BL18">
         <v>-9228000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BM18">
         <v>4995000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BN18">
         <v>-488000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BO18">
         <v>3024000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BP18">
         <v>-2741000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BQ18">
         <v>4948000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BR18">
         <v>1411000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BS18">
         <v>6018000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BT18">
         <v>-9560000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BU18">
         <v>5833000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BV18">
         <v>9976000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BW18">
         <v>5507000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BX18">
         <v>-2469000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BY18">
         <v>1130005.0</v>
       </c>
-      <c r="BW18">
+      <c r="BZ18">
         <v>2190623.0</v>
       </c>
-      <c r="BX18">
+      <c r="CA18">
         <v>996808.0</v>
       </c>
-      <c r="BY18">
+      <c r="CB18">
         <v>1369054.0</v>
       </c>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>-2506000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-842000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-837000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>21295000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-389000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-892000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-1022000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-2793000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-671000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>-468000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-501000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-4259000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-510000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-1058000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-1046000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-820000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-535000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-524000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-441000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-421000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-2650000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-254000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-173000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-807000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-441000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-321000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AF19">
         <v>-353000.0</v>
       </c>
-      <c r="AD19"/>
-[...1 lines deleted...]
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -29696,2244 +30504,2339 @@
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>195</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
-        <v>0.0</v>
+        <v>-29000.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>-7000000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-8000000.0</v>
       </c>
-      <c r="H21"/>
-[...1 lines deleted...]
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-827000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>7925000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-1075000.0</v>
       </c>
       <c r="R21">
         <v>-1075000.0</v>
       </c>
       <c r="S21">
         <v>-1075000.0</v>
       </c>
       <c r="T21">
         <v>-1075000.0</v>
       </c>
       <c r="U21">
         <v>-1075000.0</v>
       </c>
       <c r="V21">
         <v>-1075000.0</v>
       </c>
       <c r="W21">
         <v>-1075000.0</v>
       </c>
       <c r="X21">
+        <v>-1075000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-1075000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-1075000.0</v>
+      </c>
+      <c r="AA21">
         <v>-5938000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-934000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-9562000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-563000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>1438000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>-3563000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-2063000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>-2063000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>-4199000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>-2312000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>-1389000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>-4383000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>-1385000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>-1383000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>58781000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>-571000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>9774000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>-553000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>-563000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>-611000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>-573000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-843000.0</v>
       </c>
       <c r="AV21">
         <v>-844000.0</v>
       </c>
       <c r="AW21">
         <v>-844000.0</v>
       </c>
       <c r="AX21">
-        <v>-2516000.0</v>
+        <v>-843000.0</v>
       </c>
       <c r="AY21">
         <v>-844000.0</v>
       </c>
       <c r="AZ21">
+        <v>-844000.0</v>
+      </c>
+      <c r="BA21">
+        <v>-2516000.0</v>
+      </c>
+      <c r="BB21">
+        <v>-844000.0</v>
+      </c>
+      <c r="BC21">
         <v>-716000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>-2500000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-1750000.0</v>
       </c>
       <c r="BE21">
         <v>-1750000.0</v>
       </c>
-      <c r="BF21"/>
-[...1 lines deleted...]
-      <c r="BH21"/>
+      <c r="BF21">
+        <v>-1750000.0</v>
+      </c>
+      <c r="BG21">
+        <v>-1750000.0</v>
+      </c>
+      <c r="BH21">
+        <v>-1750000.0</v>
+      </c>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B22">
+        <v>3370000.0</v>
+      </c>
+      <c r="C22">
+        <v>3298000.0</v>
+      </c>
+      <c r="D22">
+        <v>2716000.0</v>
+      </c>
+      <c r="E22">
         <v>2614000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>3056000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>2183000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>1488000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>3042000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>1148000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>2037999.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>-3389000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-2871000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>3201000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>2333000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>3491000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>4283000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>5556000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>4957000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>4930000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>3578000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>4421000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>4106000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>3424000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>1448000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>2055000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>612000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>-1360000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>2093999.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>1731000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>414000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>-898000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>-852000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>4003000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>2362000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>164000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>-2650000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>1428000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>-305000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>-571000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>-8146000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>756000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>1663000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>-651000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>1242000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>1786000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>1019000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>907000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>727000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>2390000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>3099000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>88000.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>957000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>411000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>2439000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>969000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BE22">
         <v>149000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BF22">
         <v>210000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>816000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BH22">
         <v>-572000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BI22">
         <v>-51986000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BJ22">
         <v>-2593000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BK22">
         <v>687000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BL22">
         <v>-2045000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BM22">
         <v>-2064000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BN22">
         <v>-51747000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BO22">
         <v>186000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BP22">
         <v>460000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BQ22">
         <v>122000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BR22">
         <v>-3597000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BS22">
         <v>98000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BT22">
         <v>541000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BU22">
         <v>-63453000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BV22">
         <v>1457000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BW22">
         <v>2424000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BX22">
         <v>1663000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BY22">
         <v>-357042.0</v>
       </c>
-      <c r="BW22">
+      <c r="BZ22">
         <v>2168876.0</v>
       </c>
-      <c r="BX22">
+      <c r="CA22">
         <v>1600336.0</v>
       </c>
-      <c r="BY22">
+      <c r="CB22">
         <v>1060830.0</v>
       </c>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B23">
+        <v>-543000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1316000.0</v>
+      </c>
+      <c r="D23">
+        <v>-769999.0</v>
+      </c>
+      <c r="E23">
         <v>-328000.0</v>
       </c>
-      <c r="C23">
-[...5 lines deleted...]
-      <c r="E23">
+      <c r="F23">
+        <v>-196000.0</v>
+      </c>
+      <c r="G23">
+        <v>-2382000.0</v>
+      </c>
+      <c r="H23">
         <v>2093000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-157000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>191000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>3604000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>185000.0</v>
       </c>
-      <c r="J23">
-[...5 lines deleted...]
-      <c r="L23">
+      <c r="M23">
+        <v>-196000.0</v>
+      </c>
+      <c r="N23">
+        <v>-924000.0</v>
+      </c>
+      <c r="O23">
         <v>-2426000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>78049000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-4085000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>-753000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>-767000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>186000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-2397000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>162000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>158000.0</v>
       </c>
-      <c r="U23">
-[...2 lines deleted...]
-      <c r="V23">
+      <c r="X23">
+        <v>-1939000.0</v>
+      </c>
+      <c r="Y23">
         <v>117000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>120000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-5781999.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>-811000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>128000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-15000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>-2025000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>-982000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>-2000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>-147000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>-2455000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>-699000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>142000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>-95000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>-3711000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>-1082000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>-1437000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>-341000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>10763000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>-638000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>248000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>176000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>-2834000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>318000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>89000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>95000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>-1419000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>524000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>379000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>662000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>-648000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>86000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>334000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>86000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>-1915000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BH23">
         <v>77000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BI23">
         <v>4245000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BJ23">
         <v>-638000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BK23">
         <v>-574000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BL23">
         <v>-8026000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BM23">
         <v>2000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BN23">
         <v>-266000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BO23">
         <v>-220000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BP23">
         <v>-255000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BQ23">
         <v>-420000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BR23">
         <v>-203000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BS23">
         <v>-4000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BT23">
         <v>-469000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BU23">
         <v>-237000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BV23">
         <v>-465000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BW23">
         <v>-1165000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BX23">
         <v>-238000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BY23">
         <v>-10135489.0</v>
       </c>
-      <c r="BW23">
+      <c r="BZ23">
         <v>-511.0</v>
       </c>
-      <c r="BX23">
+      <c r="CA23">
         <v>511.0</v>
       </c>
-      <c r="BY23">
+      <c r="CB23">
         <v>-10604511.0</v>
       </c>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B24">
+        <v>-765000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1354000.0</v>
+      </c>
+      <c r="D24">
+        <v>-841000.0</v>
+      </c>
+      <c r="E24">
         <v>926000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>720000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-837000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>21822000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>-2303000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-1022000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>-1000000.0</v>
       </c>
-      <c r="K24"/>
-[...4 lines deleted...]
-      </c>
+      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24">
+        <v>-3450000.0</v>
+      </c>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
         <v>-1046000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>-2320000.0</v>
       </c>
-      <c r="S24"/>
-[...1 lines deleted...]
-      <c r="U24">
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24">
         <v>-441000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>-1216000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>-2282000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>3428000.0</v>
       </c>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24">
+        <v>3428000.0</v>
+      </c>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24">
         <v>1311000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>3063000.0</v>
       </c>
-      <c r="AE24">
-[...7 lines deleted...]
-      </c>
       <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
         <v>-2000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>-3000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>-574000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>1268000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>-159000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>-5000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>8000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AR24">
         <v>53000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AS24">
         <v>3379000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AT24">
         <v>-56000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AU24">
         <v>-11000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AV24">
         <v>1017000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AW24">
         <v>-1065000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AX24">
         <v>22000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AY24">
         <v>-5000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AZ24">
         <v>-152000.0</v>
       </c>
-      <c r="AX24">
+      <c r="BA24">
         <v>4054000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BB24">
         <v>-2000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1511000.0</v>
       </c>
       <c r="BC24">
         <v>1000.0</v>
       </c>
       <c r="BD24">
+        <v>327000.0</v>
+      </c>
+      <c r="BE24">
+        <v>1511000.0</v>
+      </c>
+      <c r="BF24">
+        <v>1000.0</v>
+      </c>
+      <c r="BG24">
         <v>2000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BH24">
         <v>683000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BI24">
         <v>1173000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BJ24">
         <v>1000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BK24">
         <v>20000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BL24">
         <v>5750000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BM24">
         <v>-5750000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>-255000.0</v>
       </c>
       <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BP24">
+        <v>-255000.0</v>
+      </c>
+      <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BT24">
+        <v>-469000.0</v>
+      </c>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24">
         <v>483000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BY24">
         <v>257002960.0</v>
       </c>
-      <c r="BW24">
+      <c r="BZ24">
         <v>-2425867.0</v>
       </c>
-      <c r="BX24">
+      <c r="CA24">
         <v>502847.0</v>
       </c>
-      <c r="BY24">
+      <c r="CB24">
         <v>-255082430.0</v>
       </c>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B25">
-        <v>1522998.0</v>
+        <v>391000.0</v>
       </c>
       <c r="C25">
-        <v>1827000.0</v>
+        <v>-7650000.0</v>
       </c>
       <c r="D25">
+        <v>132000.0</v>
+      </c>
+      <c r="E25">
+        <v>-435000.0</v>
+      </c>
+      <c r="F25">
+        <v>1883000.0</v>
+      </c>
+      <c r="G25">
         <v>105000.0</v>
       </c>
-      <c r="E25">
-[...2 lines deleted...]
-      <c r="F25">
+      <c r="H25">
+        <v>-1289000.0</v>
+      </c>
+      <c r="I25">
         <v>-4401000.0</v>
       </c>
-      <c r="G25">
-[...7 lines deleted...]
-      </c>
       <c r="J25">
-        <v>4089000.0</v>
+        <v>1928000.0</v>
       </c>
       <c r="K25">
+        <v>-994999.0</v>
+      </c>
+      <c r="L25">
+        <v>-3413000.0</v>
+      </c>
+      <c r="M25">
+        <v>4145000.0</v>
+      </c>
+      <c r="N25">
         <v>49000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>329000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>692000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>89000.0</v>
       </c>
-      <c r="O25">
-[...2 lines deleted...]
-      <c r="P25">
+      <c r="R25">
+        <v>-2576000.0</v>
+      </c>
+      <c r="S25">
         <v>141000.0</v>
       </c>
-      <c r="Q25">
-[...7 lines deleted...]
-      </c>
       <c r="T25">
-        <v>230000.0</v>
+        <v>-992001.0</v>
       </c>
       <c r="U25">
-        <v>7328000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="V25">
-        <v>3802000.0</v>
+        <v>-848000.0</v>
       </c>
       <c r="W25">
-        <v>-1321000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="X25">
-        <v>1642000.0</v>
+        <v>7418000.0</v>
       </c>
       <c r="Y25">
-        <v>-80000.0</v>
+        <v>3892000.0</v>
       </c>
       <c r="Z25">
-        <v>1171001.0</v>
+        <v>-1226000.0</v>
       </c>
       <c r="AA25">
+        <v>1734000.0</v>
+      </c>
+      <c r="AB25">
+        <v>213000.0</v>
+      </c>
+      <c r="AC25">
+        <v>1321001.0</v>
+      </c>
+      <c r="AD25">
         <v>573000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>422000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>207000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>189000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>572000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>188000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>234000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>141000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>383000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>800000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>302000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>241000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>-215000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>62000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>4000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>283000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>110000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>180000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>39000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>299000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>145000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>197000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>43000.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>863000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>281000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>508000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>-103000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BE25">
         <v>-2134000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BF25">
         <v>248000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BG25">
         <v>314000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BH25">
         <v>241000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BI25">
         <v>61708000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BJ25">
         <v>199000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BK25">
         <v>362000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BL25">
         <v>376000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BM25">
         <v>-43000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BN25">
         <v>52607000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BO25">
         <v>79000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BP25">
         <v>167000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BQ25">
         <v>199000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BR25">
         <v>7094000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BS25">
         <v>274000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BT25">
         <v>532000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BU25">
         <v>-2029000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BV25">
         <v>798000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BW25">
         <v>783000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BX25">
         <v>6000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BY25">
         <v>5000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BZ25">
         <v>-21000.0</v>
       </c>
-      <c r="BX25"/>
-      <c r="BY25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B26">
-        <v>-7290000.0</v>
+        <v>-3748000.0</v>
       </c>
       <c r="C26">
-        <v>-2750000.0</v>
+        <v>1316000.0</v>
       </c>
       <c r="D26">
+        <v>-1316000.0</v>
+      </c>
+      <c r="E26">
+        <v>-1992000.0</v>
+      </c>
+      <c r="F26">
+        <v>-2554000.0</v>
+      </c>
+      <c r="G26">
         <v>-2160000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>-3321000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>-2187000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>-815000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>-1985000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>-2506000.0</v>
       </c>
-      <c r="J26">
-[...2 lines deleted...]
-      <c r="K26">
+      <c r="M26">
+        <v>-1503000.0</v>
+      </c>
+      <c r="N26">
         <v>-924000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>-1696000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>-298000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>12070000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>-4846000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>-4440000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>-5489000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>-3344000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>-4285000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>-10922000.0</v>
       </c>
-      <c r="U26">
-[...2 lines deleted...]
-      <c r="V26">
+      <c r="X26">
+        <v>-2950000.0</v>
+      </c>
+      <c r="Y26">
         <v>-228000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>-555000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>-2421000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>-3985000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>-814000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>-161000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>-1665000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>-1311000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>-184000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>-347000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>-1608000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>-924000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>-36000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>-335000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>-1554000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>-1175000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AO26">
         <v>-124000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AP26">
         <v>-394000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AQ26">
         <v>-10102000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AR26">
         <v>-1608000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AS26">
         <v>-847000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AT26">
         <v>-1365000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AU26">
         <v>-191000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AV26">
         <v>-978000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AW26">
         <v>-1019000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AX26">
         <v>-1494000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AY26">
         <v>-1795000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AZ26">
         <v>-1012000.0</v>
       </c>
-      <c r="AX26">
+      <c r="BA26">
         <v>-1101000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BB26">
         <v>-1679000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BC26">
         <v>-949000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BD26">
         <v>-326000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BE26">
         <v>-297000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BF26">
         <v>-278000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BG26">
         <v>-254000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BH26">
         <v>-684000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BI26">
         <v>-587000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BJ26">
         <v>-638000.0</v>
       </c>
-      <c r="BH26">
-[...4 lines deleted...]
-      <c r="BK26"/>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-980000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BU26">
         <v>-980000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>-483000.0</v>
       </c>
       <c r="BV26"/>
       <c r="BW26"/>
-      <c r="BX26"/>
+      <c r="BX26">
+        <v>-483000.0</v>
+      </c>
       <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B27">
+        <v>2179000.0</v>
+      </c>
+      <c r="C27">
+        <v>2179000.0</v>
+      </c>
+      <c r="D27">
+        <v>1754000.0</v>
+      </c>
+      <c r="E27">
         <v>1655000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>1756000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>2004000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>2420000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>2356000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>2329000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>1112000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>2249000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>2380000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>2098000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>2612000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>2042000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>2028000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>1987000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>1942000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>1503000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>1392000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>1499000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>1428000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>2148000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>2347000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>2159000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>1966000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>2419000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>2439000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>2456000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>2384000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>2310000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>2632000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>2584000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>2591000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>2055000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>2056000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>1873000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>1534000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AN27">
         <v>1976000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AO27">
         <v>1867000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>1865000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>1851000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AR27">
         <v>1464000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AS27">
         <v>1409000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AT27">
         <v>1415000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AU27">
         <v>1323000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AV27">
         <v>902000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AW27">
         <v>1038000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AX27">
         <v>857000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AY27">
         <v>611000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AZ27">
         <v>601000.0</v>
       </c>
-      <c r="AX27">
+      <c r="BA27">
         <v>367000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BB27">
         <v>2129000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BC27">
         <v>391000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BD27">
         <v>498000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BE27">
         <v>606000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BF27">
         <v>667000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BG27">
         <v>834000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BH27">
         <v>690000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BI27">
         <v>746000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BJ27">
         <v>770000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BK27">
         <v>750000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BL27">
         <v>877000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BM27">
         <v>727000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BN27">
         <v>683000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BO27">
         <v>829000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BP27">
         <v>848000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BQ27">
         <v>958000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BR27">
         <v>563000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BS27">
         <v>617000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BT27">
         <v>693000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BU27">
         <v>76649000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>4000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BX27">
         <v>718000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BY27">
         <v>170000.0</v>
       </c>
-      <c r="BW27"/>
-[...1 lines deleted...]
-      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B28">
+        <v>-6569000.0</v>
+      </c>
+      <c r="C28">
+        <v>-2117000.0</v>
+      </c>
+      <c r="D28">
+        <v>-4171999.0</v>
+      </c>
+      <c r="E28">
         <v>-4392000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-4948000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-6734000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-3473000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-13709000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-10973000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-3506000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-9718000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-3643000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-3031000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-6348000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-3176000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>5841000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-8723000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-9671000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-6388000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-8313000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-6687000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-13290000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-5835000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-1186000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-1510000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-8202999.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-4796000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-10248000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-578000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-2252000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-5856000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-2249000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-9557000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-8262000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-3935000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>-1247000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-4602000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>-6650000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>-3640000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>69220000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-903000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-2546000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>-1482000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>-1162000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>-1800000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-3598000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>-6693000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-1774000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>-2242000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>-4058000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>-1332000.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>-3238000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>-1861000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>-1559000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>-2740000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>-1961000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>-1942000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>-3919000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BH28">
         <v>-2357000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BI28">
         <v>-1497000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BJ28">
         <v>-1543000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BK28">
         <v>-923000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BL28">
         <v>-2940000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BM28">
         <v>68000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BN28">
         <v>77000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BO28">
         <v>78000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BP28">
         <v>-1921000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BQ28">
         <v>-4918000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BR28">
         <v>-4920000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BS28">
         <v>-12004000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BT28">
         <v>-238000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BU28">
         <v>-1113000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BV28">
         <v>-703000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BW28">
         <v>-1402000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BX28">
         <v>-721000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BY28">
         <v>-10028589.0</v>
       </c>
-      <c r="BW28">
+      <c r="BZ28">
         <v>-411.0</v>
       </c>
-      <c r="BX28">
+      <c r="CA28">
         <v>411.0</v>
       </c>
-      <c r="BY28">
+      <c r="CB28">
         <v>254395589.0</v>
       </c>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B29">
+        <v>12256000.0</v>
+      </c>
+      <c r="C29">
+        <v>-830000.0</v>
+      </c>
+      <c r="D29">
+        <v>-672000.0</v>
+      </c>
+      <c r="E29">
         <v>5061000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>11054000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>11918000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>978000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>6553000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>8796000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>2183000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>2333000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>9666000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>3159000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>2821000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>-3374000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>6551000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>-341000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>825000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>4110999.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>2478000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>18534000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>8877000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>12053000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>6664000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>10336000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>22364000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>4607000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>14635000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>5220000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>-696000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>1278000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>7974000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>4005000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>-2396000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>9545000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>8171000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>1598000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>-645000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>2320000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>741000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>4567000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>3089000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>2262000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>5334000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AT29">
         <v>4191000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AU29">
         <v>-516000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AV29">
         <v>-2196000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AW29">
         <v>9162000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AX29">
         <v>8622000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AY29">
         <v>-3961000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AZ29">
         <v>-6816000.0</v>
       </c>
-      <c r="AX29">
+      <c r="BA29">
         <v>15036000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BB29">
         <v>6688000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BC29">
         <v>3141000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BD29">
         <v>-1810000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BE29">
         <v>10619000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BF29">
         <v>2914000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BG29">
         <v>1962000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BH29">
         <v>-4765000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BI29">
         <v>9548000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BJ29">
         <v>7113000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BK29">
         <v>-6793000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BL29">
         <v>-8997000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BM29">
         <v>5211000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BN29">
         <v>-222000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BO29">
         <v>3244000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BP29">
         <v>-2486000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BQ29">
         <v>5368000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BR29">
         <v>1614000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BS29">
         <v>6165000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BT29">
         <v>-9091000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BU29">
         <v>6084000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BV29">
         <v>10197000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BW29">
         <v>6291000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BX29">
         <v>-2091000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BY29">
         <v>1364515.0</v>
       </c>
-      <c r="BW29">
+      <c r="BZ29">
         <v>2190623.0</v>
       </c>
-      <c r="BX29">
+      <c r="CA29">
         <v>996808.0</v>
       </c>
-      <c r="BY29">
+      <c r="CB29">
         <v>1369054.0</v>
       </c>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B30">
+        <v>-765000.0</v>
+      </c>
+      <c r="C30">
+        <v>-513000.0</v>
+      </c>
+      <c r="D30">
+        <v>-841000.0</v>
+      </c>
+      <c r="E30">
         <v>-753000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-2506000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-842000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-837000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>21295000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-389000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-892000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-1022000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-2793000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-671000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-468000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-501000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-4259000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-510000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-1058000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-1046000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-820000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-535000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-524000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-441000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-421000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-2650000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-254000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-173000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-807000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-441000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-321000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-353000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-396000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>-246000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>-338000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>-3019000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>-901000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>-794000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>-1174000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>-786000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>-53939000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>-693000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>-2043000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>-974000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>-323000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>-955000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>-416000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>-251000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>-643000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>-531000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>-1388000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>-808000.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>-322000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>-626000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>-530000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>-425000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>-329000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>-463000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>-307000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BH30">
         <v>-749000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BI30">
         <v>-640000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BJ30">
         <v>-415000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BK30">
         <v>-574000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BL30">
         <v>-8026000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BM30">
         <v>-5966000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BN30">
         <v>-266000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BO30">
         <v>-220000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BP30">
         <v>-255000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BQ30">
         <v>-420000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BR30">
         <v>-203000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BS30">
         <v>-147000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BT30">
         <v>-469000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BU30">
         <v>-251000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BV30">
         <v>-221000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BW30">
         <v>-784000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BX30">
         <v>-378000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BY30">
         <v>53375450.0</v>
       </c>
-      <c r="BW30">
+      <c r="BZ30">
         <v>-2425867.0</v>
       </c>
-      <c r="BX30">
+      <c r="CA30">
         <v>502847.0</v>
       </c>
-      <c r="BY30">
+      <c r="CB30">
         <v>-255082430.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>