--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -253,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -923,2752 +929,2907 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>362662000000.0</v>
+      </c>
+      <c r="C2">
         <v>277465000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>212282550000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>331547556000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>447494374000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>233417920288.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>165464560799.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1054039623755.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>329568330815.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>193344295791.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>70104099229.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>29578956899.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>40442735347.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37362955576.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24270312000.0</v>
       </c>
-      <c r="P2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5">
+        <v>12649000000.0</v>
+      </c>
+      <c r="C5">
         <v>145912000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>207093182000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-89395851000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-206199203000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-306407497175.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-202663345504.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-32593047547.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-72478018085.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>108245229.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>14740129023.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-5076050977.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>13715534904.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
+        <v>105305000000.0</v>
+      </c>
+      <c r="C7">
         <v>113536000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>88580596792.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>70638767125.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>69896883444.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>118223864708.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>208131010006.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>438885014338.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2355078299.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2065992913.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>1730865000000.0</v>
+        <v>2169853000000.0</v>
       </c>
       <c r="C8">
         <v>1730865000000.0</v>
       </c>
       <c r="D8">
         <v>1730865000000.0</v>
       </c>
       <c r="E8">
         <v>1730865000000.0</v>
       </c>
       <c r="F8">
         <v>1730865000000.0</v>
       </c>
       <c r="G8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="H8">
         <v>1153910000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1003400000000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9">
+        <v>1365104000000.0</v>
+      </c>
+      <c r="C9">
         <v>1304822000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1286742000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1282241894730.0</v>
       </c>
       <c r="E9">
         <v>1282241894730.0</v>
       </c>
       <c r="F9">
         <v>1282241894730.0</v>
       </c>
       <c r="G9">
+        <v>1282241894730.0</v>
+      </c>
+      <c r="H9">
         <v>1198197113940.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>824775153940.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>822215468940.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>612647737590.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>612485237590.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>2077414000000.0</v>
+      </c>
+      <c r="C10">
         <v>2231710000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1670660797000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2066740880000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1582013234000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1464744192381.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>605990459567.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>339371453719.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>359344248225.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>614510651907.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>381345507417.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>178527913359.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>204991036827.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>250813847477.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>320230563000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>35445440000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11">
+        <v>1244936000000.0</v>
+      </c>
+      <c r="C11">
         <v>1634094000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>972228000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-272152180.0</v>
       </c>
       <c r="E11">
         <v>-272152180.0</v>
       </c>
       <c r="F11">
+        <v>-272152180.0</v>
+      </c>
+      <c r="G11">
         <v>-239138810.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>2077414000000.0</v>
+      </c>
+      <c r="C12">
         <v>2231710000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1670660797000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2066740880000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1589455905000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1464744192381.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>605990459567.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>758821211513.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>359344248225.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>614510651907.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>381345507417.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>178527913359.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>204991036827.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>250813847477.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
-        <v>1730865000000.0</v>
+        <v>2169853000000.0</v>
       </c>
       <c r="C13">
         <v>1730865000000.0</v>
       </c>
       <c r="D13">
         <v>1730865000000.0</v>
       </c>
       <c r="E13">
         <v>1730865000000.0</v>
       </c>
       <c r="F13">
         <v>1730865000000.0</v>
       </c>
       <c r="G13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="H13">
         <v>1153910000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003400000000.0</v>
       </c>
       <c r="I13">
         <v>1003400000000.0</v>
       </c>
       <c r="J13">
-        <v>865000000000.0</v>
+        <v>1003400000000.0</v>
       </c>
       <c r="K13">
         <v>865000000000.0</v>
       </c>
       <c r="L13">
         <v>865000000000.0</v>
       </c>
       <c r="M13">
         <v>865000000000.0</v>
       </c>
       <c r="N13">
-        <v>900000000.0</v>
+        <v>865000000000.0</v>
       </c>
       <c r="O13">
         <v>900000000.0</v>
       </c>
       <c r="P13">
         <v>900000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13">
+        <v>900000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
-        <v>8654325000.0</v>
+        <v>9736306000.0</v>
       </c>
       <c r="C14">
         <v>8654325000.0</v>
       </c>
       <c r="D14">
         <v>8654325000.0</v>
       </c>
       <c r="E14">
         <v>8654325000.0</v>
       </c>
       <c r="F14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="G14">
         <v>7168740822.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5726414353.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5031458994.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3922520059.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3894406113.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4337464650.0</v>
       </c>
       <c r="L14">
         <v>4337464650.0</v>
       </c>
       <c r="M14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="N14">
         <v>3600304592.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4512969.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>31</v>
+      </c>
+      <c r="B16">
+        <v>84735000000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>20381357199.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10967927000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10789323000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9563292872.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9219891603.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>31273645161.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>20570608139.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-27503030328.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-32307034920.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-754169567.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-3554804073.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-5166665764.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21">
+        <v>14923000000.0</v>
+      </c>
+      <c r="C21">
         <v>16981000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>21374710000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>25183232000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>29074323000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2314371779.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>317474945182.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275504596682.0</v>
       </c>
       <c r="I21">
         <v>275504596682.0</v>
       </c>
-      <c r="J21"/>
+      <c r="J21">
+        <v>275504596682.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22">
+        <v>186924000000.0</v>
+      </c>
+      <c r="C22">
         <v>174773000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>159542000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>61389880000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>50435307000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>82300449809.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>54448396908.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>44280029152.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>33906870270.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>60189735443.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>50829982705.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>27648372764.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>20905701867.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>20483783006.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>48001139000.0</v>
       </c>
-      <c r="P22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>32901634000000.0</v>
+      </c>
+      <c r="C23">
         <v>29410622000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>28711561014000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>26929459012000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24715394327000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>23639879332158.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24296140332728.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>20000987050429.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14012289409695.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12469009024980.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11134655294881.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9727298497876.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8300536335181.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5676905833325.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
-    </row>
-    <row r="24" spans="1:16">
+      <c r="Q23"/>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24">
+        <v>14334717000000.0</v>
+      </c>
+      <c r="C24">
         <v>13032368000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>13064021292846.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8808526887590.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9995927131425.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>9506995666150.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11359425295728.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6614734516177.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4870362267156.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5030649163365.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3997606452460.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3585959979000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3869477056000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2994398371000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1962366105000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>904425636000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25">
+        <v>14398617000000.0</v>
+      </c>
+      <c r="C25">
         <v>13082739000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13113321000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8857768526790.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10019243223020.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9551817637980.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11435889979830.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6857464350520.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4871593892800.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5031740408240.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3997606452460.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>1037096764787.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>387898847502.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>459629754603.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>431851150437.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>24492090000000.0</v>
+      </c>
+      <c r="C28">
         <v>21465803000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21412135455000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>19092795264000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17909731267000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17110782738389.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19302135364743.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15338306852542.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10467662848330.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9284280707961.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8450728589238.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7382743877153.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6264706536138.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4046065532361.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
-    </row>
-    <row r="29" spans="1:16">
+      <c r="Q28"/>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29">
+        <v>31465789000000.0</v>
+      </c>
+      <c r="C29">
         <v>28122661000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>27336768566191.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24990609308564.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22989532790782.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21818233020819.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>22673854471943.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17788106870317.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13179065482439.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
+        <v>8485201000000.0</v>
+      </c>
+      <c r="C30">
         <v>3990358000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7792689805000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7072620503000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6823119991000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6641169357004.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6915208293987.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6029672117423.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4859274312446.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4368619401323.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4419054210359.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4141459056481.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3117914823426.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2220955788381.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3356189100000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2433527995000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>3901711931760.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3538610850174.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3358615582978.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2971162991225.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2549313578394.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2354413464183.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1891967183945.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1768871722858.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32">
+        <v>-2258421000000.0</v>
+      </c>
+      <c r="C32">
         <v>-1231040000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-905403496153.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-3736873741610.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-1803318607046.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-1350781201648.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1406546029244.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-3266363195722.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-1175650006209.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>21978812000000.0</v>
+      </c>
+      <c r="C33">
         <v>19209345000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>18925187896000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>17580549269000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>16092938895000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>15371231552396.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>16707877044445.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>13047657598190.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>8675401242332.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>7277466414268.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>6112352095636.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5299979617914.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4883629672050.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3115562230548.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
-    </row>
-    <row r="34" spans="1:16">
+      <c r="Q33"/>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>49</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>17346000000.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>406800000000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
+        <v>14626948000000.0</v>
+      </c>
+      <c r="C35">
         <v>13281373000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>23973773451000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9420644040000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>10479503160000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>10416082482762.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>12019422704702.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>7004472544515.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4993532041168.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5154761709643.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4076170658007.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3647697968359.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3910245964091.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3017647708568.0</v>
       </c>
-      <c r="O35"/>
       <c r="P35"/>
-    </row>
-    <row r="36" spans="1:16">
+      <c r="Q35"/>
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
+        <v>45272000000.0</v>
+      </c>
+      <c r="C36">
         <v>82532000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>278642091000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>32349284000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6243731061000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>636528018.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6013878497.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>7680839752017.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>553824301.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5327605305834.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4347823727520.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3670976247242.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3584459557216.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2149938632915.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
-    </row>
-    <row r="37" spans="1:16">
+      <c r="Q36"/>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38">
+        <v>427000000000.0</v>
+      </c>
+      <c r="C38">
         <v>578644000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>487011000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>366242012040.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>506045037083.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>746856622231.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>0.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>73183791310.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>58719621811.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>36293055586.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>191718048770.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>34985165000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>35474916000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>38848269000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>31186561000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>5138879000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:16">
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
+        <v>173283000000.0</v>
+      </c>
+      <c r="C39">
         <v>3804436000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>149575398000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>148158480000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>159444230000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>80433780568.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>12616137821.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>540005851945.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4943637048868.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>148222822039.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>171073498764.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>79683537358.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>73095101011.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>69090183913.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>61678209000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>41927642000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:16">
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
+        <v>562959000000.0</v>
+      </c>
+      <c r="C40">
         <v>505583000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-9258398583000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>383735983000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>433645583000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>352738475459.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>347889020644.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>108903883244.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>205862578210.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>236110781788.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>302505570888.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>244716479697.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>100205747910.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>103422186470.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>124871565000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>61080744000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:16">
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>558332822234.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>155826939981.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>152888467496.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>156009055285.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>135014010907.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>115543235626.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>104020319994.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>78564205552.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>17587082000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>13868333000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>10765735000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>9833786000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3985291000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:16">
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
-        <v>1304822000000.0</v>
+        <v>1377753000000.0</v>
       </c>
       <c r="C42">
+        <v>1450734000000.0</v>
+      </c>
+      <c r="D42">
         <v>1284941895000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1382265076000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1190984150000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>975834397559.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>995533768435.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>759589058845.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>822215468939.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>612755982815.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>627225366609.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>602833135631.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>612485237586.0</v>
       </c>
-      <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
-    </row>
-    <row r="43" spans="1:16">
+      <c r="Q42"/>
+    </row>
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44"/>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45">
+        <v>13829586000000.0</v>
+      </c>
+      <c r="C45">
         <v>12661238000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>12129744242839.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>11427427936836.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>10626561726623.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9869705812210.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>8539507167790.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-    </row>
-    <row r="46" spans="1:16">
+      <c r="Q45"/>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>11079765000000.0</v>
+      </c>
+      <c r="C46">
         <v>10197513000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>10048888221000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>9716576462000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>9167768000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>8709218014829.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>7601630973344.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5062236875916.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2701487249909.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1934034241203.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1749741868811.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1611673828096.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1283037463558.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>941873178483.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
-    </row>
-    <row r="47" spans="1:16">
+      <c r="Q46"/>
+    </row>
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47">
+        <v>11079765000000.0</v>
+      </c>
+      <c r="C47">
         <v>10197513000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>10048888000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>9525476462357.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>8976667999601.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>8197218014829.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>7601630973344.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>5062236875916.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>2701487249909.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1934034241203.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1749741868810.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1611673828000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1283037464000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>941873178000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>727747064000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>38860726000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:16">
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>1453984000000.0</v>
+      </c>
+      <c r="C48">
         <v>1339739000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1119652835000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>788581856000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>645836023000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>654230557198.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>824415889204.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>753731472002.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>601276013329.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>414211201130.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>276646356249.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>221087649359.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>121291687368.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-241094190.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48"/>
-    </row>
-    <row r="49" spans="1:16">
+      <c r="Q48"/>
+    </row>
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50">
+        <v>12129482000000.0</v>
+      </c>
+      <c r="C50">
         <v>10568955000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>9930194361646.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>12280370489216.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>9425920486233.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>8950307399917.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>8340569518576.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>8624058775746.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>5954289751100.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4866076203590.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>3482043058184.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="Q50"/>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
+        <v>26569504000000.0</v>
+      </c>
+      <c r="C51">
         <v>23697513000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>23082796251000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>21159536144000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>19491744501000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>18575526930771.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>19908125824311.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>15677678306261.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>10827007096555.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9898791359869.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>8832074096660.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>7561271790512.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>6469697572965.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4296879379838.0</v>
       </c>
-      <c r="O51"/>
       <c r="P51"/>
-    </row>
-    <row r="52" spans="1:16">
+      <c r="Q51"/>
+    </row>
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52">
+        <v>12212292000000.0</v>
+      </c>
+      <c r="C52">
         <v>10632120000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>9969474000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>12323164745000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>9519082070000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>9023709292791.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8472235844481.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>9016369135728.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5956536656408.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4867050951629.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4834467644200.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3982373341781.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2623041026961.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1302481009216.0</v>
       </c>
-      <c r="O52"/>
       <c r="P52"/>
-    </row>
-    <row r="53" spans="1:16">
+      <c r="Q52"/>
+    </row>
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>-7139803179523.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>7442671000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-5948810750898.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-8160805577557.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>419449757794.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>-5291711950277.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>33434719000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>33722977000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-    </row>
-    <row r="54" spans="1:16">
+      <c r="Q53"/>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>32901634000000.0</v>
+      </c>
+      <c r="C55">
         <v>29410622000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>28711561014000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>26929459012000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>24715394327000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>23639879332158.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>24296140332728.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>20000987050429.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>14012289409695.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>12469009024980.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>11134655294881.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>9727298497876.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>8300536335181.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5676905833325.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4555666055000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2564636181000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:16">
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>10922822000000.0</v>
+      </c>
+      <c r="C56">
         <v>10201277000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>9772468000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>9348909743000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>8622455432000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>8268647779762.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>7588263288283.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6953329452239.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5336888167363.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5191542610712.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5022303199245.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>4427318879962.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3416906663131.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2561343602777.0</v>
       </c>
-      <c r="O56"/>
       <c r="P56"/>
-    </row>
-    <row r="57" spans="1:16">
+      <c r="Q56"/>
+    </row>
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>13181243000000.0</v>
+      </c>
+      <c r="C57">
         <v>11432317000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>971864827000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>13085783485000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>10425774039000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>9619428981410.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8994809317527.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>10219692647961.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6512538173572.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5269002998880.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5174770279397.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4271148451048.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2777076287012.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1446721437959.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1509178480000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1218287423000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:16">
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>27808191000000.0</v>
+      </c>
+      <c r="C58">
         <v>24713690000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>23973773451000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>22506427524000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>20905277199000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>20035511464172.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>21014232022229.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>17224165192476.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>11506070214740.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>10423764708523.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>9250940937404.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>7918846419407.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6687322251103.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4464369146527.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3481824149000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2126698350000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:16">
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>5001590000000.0</v>
+      </c>
+      <c r="C60">
         <v>4521338000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4342552912000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3901711932000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3567685173000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3360929954757.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2973859657639.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2549313578394.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2354413464183.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1891967183945.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1768871722858.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1694677428745.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1612492459858.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>658905810.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1073841906000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>437937831000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:16">
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AY1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BC1" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
+        <v>118</v>
       </c>
       <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BG1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>540664000000.0</v>
+      </c>
+      <c r="C2">
+        <v>362662000000.0</v>
+      </c>
+      <c r="D2">
         <v>579178000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>509241000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>323853000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>277465000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>230909624000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>257789061000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>247450675000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>212282550000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>228850109182.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>346390997971.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>451078342440.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>331547556418.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>400265427349.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>366458379458.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>389290421931.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>487360784971.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>367890950595.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>340541202411.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>265360856304.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>233417920288.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>212384465855.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>188709335715.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>179073365563.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>165464560799.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>174577085869.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>672111640757.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>153695739613.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1054039623755.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1165769413589.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>629349334843.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>438198759708.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>329568330815.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>276167242562.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>132520564347.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>176530175060.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>193344295791.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>100765517219.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>78096127013.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>68637707823.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>70104099229.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>95863727498.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>80569901397.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>93626338707.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>29578956899.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>32391240067.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>32909886924.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>41412716618.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>40442735347.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>45410355100.0</v>
       </c>
       <c r="AZ2"/>
       <c r="BA2">
+        <v>45410355100.0</v>
+      </c>
+      <c r="BB2"/>
+      <c r="BC2">
         <v>37362955600.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>37362955600.0</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>24270311600.0</v>
       </c>
-      <c r="BE2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:57">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3682,14355 +3843,56 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>18</v>
-[...59 lines deleted...]
-      <c r="A5" t="s">
         <v>19</v>
-      </c>
-[...14238 lines deleted...]
-        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18045,54 +3907,14951 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
+      <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5">
+        <v>-92560000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-230748000000.0</v>
+      </c>
+      <c r="D5">
+        <v>-186367000000.0</v>
+      </c>
+      <c r="E5">
+        <v>-86730000000.0</v>
+      </c>
+      <c r="F5">
+        <v>-22406000000.0</v>
+      </c>
+      <c r="G5">
+        <v>-68356000000.0</v>
+      </c>
+      <c r="H5">
+        <v>-66703583000.0</v>
+      </c>
+      <c r="I5">
+        <v>-73476313000.0</v>
+      </c>
+      <c r="J5">
+        <v>-43200924000.0</v>
+      </c>
+      <c r="K5">
+        <v>-7890520000.0</v>
+      </c>
+      <c r="L5">
+        <v>-71523395315.0</v>
+      </c>
+      <c r="M5">
+        <v>-70536895053.0</v>
+      </c>
+      <c r="N5">
+        <v>-44379403063.0</v>
+      </c>
+      <c r="O5">
+        <v>-89395851182.0</v>
+      </c>
+      <c r="P5">
+        <v>-110956901980.0</v>
+      </c>
+      <c r="Q5">
+        <v>-160927686859.0</v>
+      </c>
+      <c r="R5">
+        <v>-189050093437.0</v>
+      </c>
+      <c r="S5">
+        <v>-206199202550.0</v>
+      </c>
+      <c r="T5">
+        <v>-240602580248.0</v>
+      </c>
+      <c r="U5">
+        <v>-285024239812.0</v>
+      </c>
+      <c r="V5">
+        <v>-360192968629.0</v>
+      </c>
+      <c r="W5">
+        <v>-307907497175.0</v>
+      </c>
+      <c r="X5">
+        <v>-373311918048.0</v>
+      </c>
+      <c r="Y5">
+        <v>-213990190320.0</v>
+      </c>
+      <c r="Z5">
+        <v>-302731455968.0</v>
+      </c>
+      <c r="AA5">
+        <v>-204063345503.0</v>
+      </c>
+      <c r="AB5">
+        <v>-126457608595.0</v>
+      </c>
+      <c r="AC5">
+        <v>-114545207121.0</v>
+      </c>
+      <c r="AD5">
+        <v>-56695023956.0</v>
+      </c>
+      <c r="AE5">
+        <v>-33893047546.0</v>
+      </c>
+      <c r="AF5">
+        <v>-16373595818.0</v>
+      </c>
+      <c r="AG5">
+        <v>-28639496047.0</v>
+      </c>
+      <c r="AH5">
+        <v>-78267924875.0</v>
+      </c>
+      <c r="AI5">
+        <v>-73678018085.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-90225458556.0</v>
+      </c>
+      <c r="AK5">
+        <v>-63771621005.0</v>
+      </c>
+      <c r="AL5">
+        <v>-46476808124.0</v>
+      </c>
+      <c r="AM5">
+        <v>-991754771.0</v>
+      </c>
+      <c r="AN5">
+        <v>14169369311.0</v>
+      </c>
+      <c r="AO5">
+        <v>17510488533.0</v>
+      </c>
+      <c r="AP5">
+        <v>-13058889544.0</v>
+      </c>
+      <c r="AQ5">
+        <v>13740129023.0</v>
+      </c>
+      <c r="AR5">
+        <v>52400283972.0</v>
+      </c>
+      <c r="AS5">
+        <v>18636970415.0</v>
+      </c>
+      <c r="AT5">
+        <v>13038024256.0</v>
+      </c>
+      <c r="AU5">
+        <v>-5076050977.0</v>
+      </c>
+      <c r="AV5">
+        <v>1470109054.0</v>
+      </c>
+      <c r="AW5">
+        <v>-8681653941.0</v>
+      </c>
+      <c r="AX5">
+        <v>-998097298.0</v>
+      </c>
+      <c r="AY5">
+        <v>13715534904.0</v>
+      </c>
+      <c r="AZ5"/>
+      <c r="BA5">
+        <v>6862126983.0</v>
+      </c>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
+      <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
+      <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7">
+        <v>128371000000.0</v>
+      </c>
+      <c r="C7">
+        <v>105305000000.0</v>
+      </c>
+      <c r="D7">
+        <v>60307000000.0</v>
+      </c>
+      <c r="E7">
+        <v>84847000000.0</v>
+      </c>
+      <c r="F7">
+        <v>92870000000.0</v>
+      </c>
+      <c r="G7">
+        <v>113536000000.0</v>
+      </c>
+      <c r="H7">
+        <v>112975666759.0</v>
+      </c>
+      <c r="I7">
+        <v>125027583557.0</v>
+      </c>
+      <c r="J7">
+        <v>81408620994.0</v>
+      </c>
+      <c r="K7">
+        <v>88580596792.0</v>
+      </c>
+      <c r="L7">
+        <v>74927062542.0</v>
+      </c>
+      <c r="M7">
+        <v>87385310912.0</v>
+      </c>
+      <c r="N7">
+        <v>90059086574.0</v>
+      </c>
+      <c r="O7">
+        <v>70638767125.0</v>
+      </c>
+      <c r="P7">
+        <v>23523644371.0</v>
+      </c>
+      <c r="Q7">
+        <v>46626803434.0</v>
+      </c>
+      <c r="R7">
+        <v>53168378922.0</v>
+      </c>
+      <c r="S7">
+        <v>69896883444.0</v>
+      </c>
+      <c r="T7">
+        <v>75020009065.0</v>
+      </c>
+      <c r="U7">
+        <v>82383043354.0</v>
+      </c>
+      <c r="V7">
+        <v>93350663107.0</v>
+      </c>
+      <c r="W7">
+        <v>118223864708.0</v>
+      </c>
+      <c r="X7">
+        <v>97634390917.0</v>
+      </c>
+      <c r="Y7">
+        <v>142697015253.0</v>
+      </c>
+      <c r="Z7">
+        <v>190861071558.0</v>
+      </c>
+      <c r="AA7">
+        <v>208131010006.0</v>
+      </c>
+      <c r="AB7">
+        <v>270041319353.0</v>
+      </c>
+      <c r="AC7">
+        <v>315514853188.0</v>
+      </c>
+      <c r="AD7">
+        <v>366196733900.0</v>
+      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
+      <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8">
+        <v>2169853000000.0</v>
+      </c>
+      <c r="C8">
+        <v>2169853000000.0</v>
+      </c>
+      <c r="D8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="E8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="F8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="G8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="H8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="I8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="J8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="K8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="L8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="M8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="N8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="O8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="P8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="R8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="S8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="T8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="U8">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
+      <c r="A9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>1365104000000.0</v>
+      </c>
+      <c r="D9">
+        <v>1304822000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1304822000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1304822000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1304822000000.0</v>
+      </c>
+      <c r="H9">
+        <v>1286741894730.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>1286741894730.0</v>
+      </c>
+      <c r="M9">
+        <v>1286741894730.0</v>
+      </c>
+      <c r="N9">
+        <v>1282241894730.0</v>
+      </c>
+      <c r="O9">
+        <v>1282241894730.0</v>
+      </c>
+      <c r="P9">
+        <v>1282241894730.0</v>
+      </c>
+      <c r="Q9">
+        <v>1282241894730.0</v>
+      </c>
+      <c r="R9">
+        <v>1282241894730.0</v>
+      </c>
+      <c r="S9">
+        <v>1282241894730.0</v>
+      </c>
+      <c r="T9">
+        <v>1282241894730.0</v>
+      </c>
+      <c r="U9">
+        <v>1282241894730.0</v>
+      </c>
+      <c r="V9">
+        <v>1282241894730.0</v>
+      </c>
+      <c r="W9">
+        <v>1282241894730.0</v>
+      </c>
+      <c r="X9">
+        <v>1282241894730.0</v>
+      </c>
+      <c r="Y9">
+        <v>1198197113940.0</v>
+      </c>
+      <c r="Z9">
+        <v>1198197113940.0</v>
+      </c>
+      <c r="AA9">
+        <v>1198197113940.0</v>
+      </c>
+      <c r="AB9">
+        <v>1198197113940.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
+      <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10">
+        <v>1511278000000.0</v>
+      </c>
+      <c r="C10">
+        <v>2077414000000.0</v>
+      </c>
+      <c r="D10">
+        <v>1425869000000.0</v>
+      </c>
+      <c r="E10">
+        <v>1511053000000.0</v>
+      </c>
+      <c r="F10">
+        <v>1632258000000.0</v>
+      </c>
+      <c r="G10">
+        <v>2231710000000.0</v>
+      </c>
+      <c r="H10">
+        <v>4105463256000.0</v>
+      </c>
+      <c r="I10">
+        <v>1565410581000.0</v>
+      </c>
+      <c r="J10">
+        <v>1591794219000.0</v>
+      </c>
+      <c r="K10">
+        <v>1670660797000.0</v>
+      </c>
+      <c r="L10">
+        <v>1459172827929.0</v>
+      </c>
+      <c r="M10">
+        <v>1397011050507.0</v>
+      </c>
+      <c r="N10">
+        <v>1824687701196.0</v>
+      </c>
+      <c r="O10">
+        <v>2066740880175.0</v>
+      </c>
+      <c r="P10">
+        <v>1296183263755.0</v>
+      </c>
+      <c r="Q10">
+        <v>1409569304369.0</v>
+      </c>
+      <c r="R10">
+        <v>1367921654042.0</v>
+      </c>
+      <c r="S10">
+        <v>1582013234112.0</v>
+      </c>
+      <c r="T10">
+        <v>1292813526048.0</v>
+      </c>
+      <c r="U10">
+        <v>1689809601772.0</v>
+      </c>
+      <c r="V10">
+        <v>1215818629866.0</v>
+      </c>
+      <c r="W10">
+        <v>1464744192381.0</v>
+      </c>
+      <c r="X10">
+        <v>1408452449132.0</v>
+      </c>
+      <c r="Y10">
+        <v>2133595105573.0</v>
+      </c>
+      <c r="Z10">
+        <v>993645219288.0</v>
+      </c>
+      <c r="AA10">
+        <v>605990459567.0</v>
+      </c>
+      <c r="AB10">
+        <v>532691053354.0</v>
+      </c>
+      <c r="AC10">
+        <v>559091815223.0</v>
+      </c>
+      <c r="AD10">
+        <v>554390991124.0</v>
+      </c>
+      <c r="AE10">
+        <v>339371453719.0</v>
+      </c>
+      <c r="AF10">
+        <v>382087731048.0</v>
+      </c>
+      <c r="AG10">
+        <v>343321339302.0</v>
+      </c>
+      <c r="AH10">
+        <v>407875347287.0</v>
+      </c>
+      <c r="AI10">
+        <v>359344248225.0</v>
+      </c>
+      <c r="AJ10">
+        <v>391510361230.0</v>
+      </c>
+      <c r="AK10">
+        <v>498126199335.0</v>
+      </c>
+      <c r="AL10">
+        <v>689032309838.0</v>
+      </c>
+      <c r="AM10">
+        <v>614510651907.0</v>
+      </c>
+      <c r="AN10">
+        <v>698869123106.0</v>
+      </c>
+      <c r="AO10">
+        <v>748847462637.0</v>
+      </c>
+      <c r="AP10">
+        <v>1382778056811.0</v>
+      </c>
+      <c r="AQ10">
+        <v>381345507417.0</v>
+      </c>
+      <c r="AR10">
+        <v>383083436305.0</v>
+      </c>
+      <c r="AS10">
+        <v>174022942426.0</v>
+      </c>
+      <c r="AT10">
+        <v>188771937807.0</v>
+      </c>
+      <c r="AU10">
+        <v>178527913359.0</v>
+      </c>
+      <c r="AV10">
+        <v>251115650957.0</v>
+      </c>
+      <c r="AW10">
+        <v>200086728942.0</v>
+      </c>
+      <c r="AX10">
+        <v>224036312014.0</v>
+      </c>
+      <c r="AY10">
+        <v>204991036827.0</v>
+      </c>
+      <c r="AZ10"/>
+      <c r="BA10">
+        <v>369885937865.0</v>
+      </c>
+      <c r="BB10"/>
+      <c r="BC10">
+        <v>250813847477.0</v>
+      </c>
+      <c r="BD10">
+        <v>250813847477.0</v>
+      </c>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
+      <c r="A11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>1244936000000.0</v>
+      </c>
+      <c r="D11">
+        <v>856400000000.0</v>
+      </c>
+      <c r="E11">
+        <v>676283000000.0</v>
+      </c>
+      <c r="F11">
+        <v>1204606000000.0</v>
+      </c>
+      <c r="G11">
+        <v>1634094000000.0</v>
+      </c>
+      <c r="H11">
+        <v>927393447820.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>-272152180.0</v>
+      </c>
+      <c r="M11">
+        <v>-272152180.0</v>
+      </c>
+      <c r="N11">
+        <v>-272152180.0</v>
+      </c>
+      <c r="O11">
+        <v>-272152180.0</v>
+      </c>
+      <c r="P11">
+        <v>1296183263760.0</v>
+      </c>
+      <c r="Q11">
+        <v>-272152180.0</v>
+      </c>
+      <c r="R11">
+        <v>-272152180.0</v>
+      </c>
+      <c r="S11">
+        <v>-272152180.0</v>
+      </c>
+      <c r="T11">
+        <v>-239138810.0</v>
+      </c>
+      <c r="U11">
+        <v>-239138810.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
+      <c r="A12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12">
+        <v>1511278000000.0</v>
+      </c>
+      <c r="C12">
+        <v>2077414000000.0</v>
+      </c>
+      <c r="D12">
+        <v>1425869000000.0</v>
+      </c>
+      <c r="E12">
+        <v>1511053000000.0</v>
+      </c>
+      <c r="F12">
+        <v>1632258000000.0</v>
+      </c>
+      <c r="G12">
+        <v>2231710000000.0</v>
+      </c>
+      <c r="H12">
+        <v>4105463256000.0</v>
+      </c>
+      <c r="I12">
+        <v>1565410581000.0</v>
+      </c>
+      <c r="J12">
+        <v>1591794219000.0</v>
+      </c>
+      <c r="K12">
+        <v>1670660797000.0</v>
+      </c>
+      <c r="L12">
+        <v>1459172827929.0</v>
+      </c>
+      <c r="M12">
+        <v>1397011050507.0</v>
+      </c>
+      <c r="N12">
+        <v>1824687701196.0</v>
+      </c>
+      <c r="O12">
+        <v>2066740880175.0</v>
+      </c>
+      <c r="P12">
+        <v>1303348937755.0</v>
+      </c>
+      <c r="Q12">
+        <v>1417634202369.0</v>
+      </c>
+      <c r="R12">
+        <v>1374956393542.0</v>
+      </c>
+      <c r="S12">
+        <v>1589455904612.0</v>
+      </c>
+      <c r="T12">
+        <v>1300181342048.0</v>
+      </c>
+      <c r="U12">
+        <v>1689809601772.0</v>
+      </c>
+      <c r="V12">
+        <v>1215818629866.0</v>
+      </c>
+      <c r="W12">
+        <v>1464744192381.0</v>
+      </c>
+      <c r="X12">
+        <v>1408452449132.0</v>
+      </c>
+      <c r="Y12">
+        <v>2133595105573.0</v>
+      </c>
+      <c r="Z12">
+        <v>993645219288.0</v>
+      </c>
+      <c r="AA12">
+        <v>605990459567.0</v>
+      </c>
+      <c r="AB12">
+        <v>532691053354.0</v>
+      </c>
+      <c r="AC12">
+        <v>559091815223.0</v>
+      </c>
+      <c r="AD12">
+        <v>554390991124.0</v>
+      </c>
+      <c r="AE12">
+        <v>758821211513.0</v>
+      </c>
+      <c r="AF12">
+        <v>382087731048.0</v>
+      </c>
+      <c r="AG12">
+        <v>343321339302.0</v>
+      </c>
+      <c r="AH12">
+        <v>407875347287.0</v>
+      </c>
+      <c r="AI12">
+        <v>359344248225.0</v>
+      </c>
+      <c r="AJ12">
+        <v>391510361230.0</v>
+      </c>
+      <c r="AK12">
+        <v>498126199335.0</v>
+      </c>
+      <c r="AL12">
+        <v>689032309838.0</v>
+      </c>
+      <c r="AM12">
+        <v>614510651907.0</v>
+      </c>
+      <c r="AN12">
+        <v>698869123106.0</v>
+      </c>
+      <c r="AO12">
+        <v>748847462637.0</v>
+      </c>
+      <c r="AP12">
+        <v>1382778056811.0</v>
+      </c>
+      <c r="AQ12">
+        <v>381345507417.0</v>
+      </c>
+      <c r="AR12">
+        <v>433083436305.0</v>
+      </c>
+      <c r="AS12">
+        <v>174022942426.0</v>
+      </c>
+      <c r="AT12">
+        <v>188771937807.0</v>
+      </c>
+      <c r="AU12">
+        <v>178527913359.0</v>
+      </c>
+      <c r="AV12">
+        <v>251115650957.0</v>
+      </c>
+      <c r="AW12">
+        <v>200086728942.0</v>
+      </c>
+      <c r="AX12">
+        <v>224036312014.0</v>
+      </c>
+      <c r="AY12">
+        <v>204991036827.0</v>
+      </c>
+      <c r="AZ12"/>
+      <c r="BA12">
+        <v>369885937865.0</v>
+      </c>
+      <c r="BB12"/>
+      <c r="BC12">
+        <v>250813847477.0</v>
+      </c>
+      <c r="BD12">
+        <v>250813847477.0</v>
+      </c>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
+      <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13">
+        <v>2169853000000.0</v>
+      </c>
+      <c r="C13">
+        <v>2169853000000.0</v>
+      </c>
+      <c r="D13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="E13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="F13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="G13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="H13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="I13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="J13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="K13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="L13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="M13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="N13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="O13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="P13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="R13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="S13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="T13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="U13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="V13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="W13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="X13">
+        <v>1730865000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>1153910000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1153910000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>1153910000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1153910000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>1153910000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1153910000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>1003400000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>1003400000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>1003400000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>1003400000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>1003400000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>865000000000.0</v>
+      </c>
+      <c r="AZ13"/>
+      <c r="BA13">
+        <v>775000000000.0</v>
+      </c>
+      <c r="BB13"/>
+      <c r="BC13">
+        <v>900000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>900000000.0</v>
+      </c>
+      <c r="BE13"/>
+      <c r="BF13">
+        <v>900000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>900000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:59">
+      <c r="A14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14">
+        <v>10849263000.0</v>
+      </c>
+      <c r="C14">
+        <v>10849263000.0</v>
+      </c>
+      <c r="D14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="E14">
+        <v>8657947000.0</v>
+      </c>
+      <c r="F14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="G14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="H14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="I14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="J14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="K14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="L14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="M14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="N14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="O14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="P14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="Q14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="R14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="S14">
+        <v>8654327121.0</v>
+      </c>
+      <c r="T14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="U14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="V14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="W14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="X14">
+        <v>8654325000.0</v>
+      </c>
+      <c r="Y14">
+        <v>5786177843.0</v>
+      </c>
+      <c r="Z14">
+        <v>5769550000.0</v>
+      </c>
+      <c r="AA14">
+        <v>5786177843.0</v>
+      </c>
+      <c r="AB14">
+        <v>5786177843.0</v>
+      </c>
+      <c r="AC14">
+        <v>5786177843.0</v>
+      </c>
+      <c r="AD14">
+        <v>5527205689.0</v>
+      </c>
+      <c r="AE14">
+        <v>5786177843.0</v>
+      </c>
+      <c r="AF14">
+        <v>5786177843.0</v>
+      </c>
+      <c r="AG14">
+        <v>5031458994.0</v>
+      </c>
+      <c r="AH14">
+        <v>5031458994.0</v>
+      </c>
+      <c r="AI14">
+        <v>5031458994.0</v>
+      </c>
+      <c r="AJ14">
+        <v>5031458994.0</v>
+      </c>
+      <c r="AK14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="AL14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="AM14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="AN14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="AO14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="AP14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="AQ14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="AR14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="AS14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="AT14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="AU14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="AV14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="AW14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="AX14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="AY14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="AZ14">
+        <v>4337464650.0</v>
+      </c>
+      <c r="BA14">
+        <v>2592282822.0</v>
+      </c>
+      <c r="BB14">
+        <v>4547771644.0</v>
+      </c>
+      <c r="BC14">
+        <v>4500000.0</v>
+      </c>
+      <c r="BD14">
+        <v>4500000.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
+      <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
+      <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16">
+        <v>87416000000.0</v>
+      </c>
+      <c r="C16">
+        <v>84735000000.0</v>
+      </c>
+      <c r="D16">
+        <v>21588000000.0</v>
+      </c>
+      <c r="E16">
+        <v>19323000000.0</v>
+      </c>
+      <c r="F16">
+        <v>17922000000.0</v>
+      </c>
+      <c r="G16">
+        <v>13627000000.0</v>
+      </c>
+      <c r="H16">
+        <v>25682673000.0</v>
+      </c>
+      <c r="I16">
+        <v>30374095000.0</v>
+      </c>
+      <c r="J16">
+        <v>36186980000.0</v>
+      </c>
+      <c r="K16">
+        <v>20381357000.0</v>
+      </c>
+      <c r="L16">
+        <v>25209434926.0</v>
+      </c>
+      <c r="M16">
+        <v>24740408291.0</v>
+      </c>
+      <c r="N16">
+        <v>20124960661.0</v>
+      </c>
+      <c r="O16">
+        <v>10967927056.0</v>
+      </c>
+      <c r="P16">
+        <v>13904496205.0</v>
+      </c>
+      <c r="Q16">
+        <v>9870680424.0</v>
+      </c>
+      <c r="R16">
+        <v>11401644128.0</v>
+      </c>
+      <c r="S16">
+        <v>10789323402.0</v>
+      </c>
+      <c r="T16">
+        <v>23360740248.0</v>
+      </c>
+      <c r="U16">
+        <v>381043199884.0</v>
+      </c>
+      <c r="V16">
+        <v>34660975899.0</v>
+      </c>
+      <c r="W16">
+        <v>16445802922.0</v>
+      </c>
+      <c r="X16">
+        <v>9165511560.0</v>
+      </c>
+      <c r="Y16">
+        <v>12404813425.0</v>
+      </c>
+      <c r="Z16">
+        <v>37070676863.0</v>
+      </c>
+      <c r="AA16">
+        <v>39048917272.0</v>
+      </c>
+      <c r="AB16">
+        <v>24569390908.0</v>
+      </c>
+      <c r="AC16">
+        <v>30921402881.0</v>
+      </c>
+      <c r="AD16">
+        <v>36784833521.0</v>
+      </c>
+      <c r="AE16">
+        <v>31273645161.0</v>
+      </c>
+      <c r="AF16">
+        <v>17529433121.0</v>
+      </c>
+      <c r="AG16">
+        <v>19610764632.0</v>
+      </c>
+      <c r="AH16">
+        <v>20093118562.0</v>
+      </c>
+      <c r="AI16">
+        <v>20570608139.0</v>
+      </c>
+      <c r="AJ16">
+        <v>11453022227.0</v>
+      </c>
+      <c r="AK16">
+        <v>18739056504.0</v>
+      </c>
+      <c r="AL16">
+        <v>-108514339069.0</v>
+      </c>
+      <c r="AM16">
+        <v>-27503030328.0</v>
+      </c>
+      <c r="AN16">
+        <v>414527194344.0</v>
+      </c>
+      <c r="AO16">
+        <v>310928033522.0</v>
+      </c>
+      <c r="AP16">
+        <v>298494702538.0</v>
+      </c>
+      <c r="AQ16">
+        <v>-32307034920.0</v>
+      </c>
+      <c r="AR16">
+        <v>271901776838.0</v>
+      </c>
+      <c r="AS16">
+        <v>275778221362.0</v>
+      </c>
+      <c r="AT16">
+        <v>-21603381393.0</v>
+      </c>
+      <c r="AU16">
+        <v>-754169567.0</v>
+      </c>
+      <c r="AV16">
+        <v>-972299950.0</v>
+      </c>
+      <c r="AW16">
+        <v>-3062858708.0</v>
+      </c>
+      <c r="AX16">
+        <v>254462046.0</v>
+      </c>
+      <c r="AY16">
+        <v>-3554804073.0</v>
+      </c>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
+      <c r="A17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
+      <c r="A18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
+      <c r="A19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
+      <c r="A20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
+      <c r="A21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21">
+        <v>13962000000.0</v>
+      </c>
+      <c r="C21">
+        <v>14923000000.0</v>
+      </c>
+      <c r="D21">
+        <v>15140000000.0</v>
+      </c>
+      <c r="E21">
+        <v>16014000000.0</v>
+      </c>
+      <c r="F21">
+        <v>16117000000.0</v>
+      </c>
+      <c r="G21">
+        <v>16981000000.0</v>
+      </c>
+      <c r="H21">
+        <v>17845974000.0</v>
+      </c>
+      <c r="I21">
+        <v>18811507000.0</v>
+      </c>
+      <c r="J21">
+        <v>20399090000.0</v>
+      </c>
+      <c r="K21">
+        <v>21374710000.0</v>
+      </c>
+      <c r="L21">
+        <v>22270471249.0</v>
+      </c>
+      <c r="M21">
+        <v>23237687212.0</v>
+      </c>
+      <c r="N21">
+        <v>24210459835.0</v>
+      </c>
+      <c r="O21">
+        <v>25183232458.0</v>
+      </c>
+      <c r="P21">
+        <v>26188240251.0</v>
+      </c>
+      <c r="Q21">
+        <v>27184600389.0</v>
+      </c>
+      <c r="R21">
+        <v>28180960526.0</v>
+      </c>
+      <c r="S21">
+        <v>29074322950.0</v>
+      </c>
+      <c r="T21">
+        <v>2101909968.0</v>
+      </c>
+      <c r="U21">
+        <v>2239582606.0</v>
+      </c>
+      <c r="V21">
+        <v>2377255244.0</v>
+      </c>
+      <c r="W21">
+        <v>2314371779.0</v>
+      </c>
+      <c r="X21">
+        <v>317474945182.0</v>
+      </c>
+      <c r="Y21">
+        <v>317474945182.0</v>
+      </c>
+      <c r="Z21">
+        <v>317474945182.0</v>
+      </c>
+      <c r="AA21">
+        <v>317474945182.0</v>
+      </c>
+      <c r="AB21">
+        <v>275504596682.0</v>
+      </c>
+      <c r="AC21">
+        <v>275504596682.0</v>
+      </c>
+      <c r="AD21">
+        <v>275504596682.0</v>
+      </c>
+      <c r="AE21">
+        <v>275504596682.0</v>
+      </c>
+      <c r="AF21">
+        <v>275504596682.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21">
+        <v>275504596681.0</v>
+      </c>
+      <c r="AI21">
+        <v>275504596682.0</v>
+      </c>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21">
+        <v>-5034731845714.0</v>
+      </c>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
+      <c r="A22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22">
+        <v>111832000000.0</v>
+      </c>
+      <c r="C22">
+        <v>186924000000.0</v>
+      </c>
+      <c r="D22">
+        <v>223767000000.0</v>
+      </c>
+      <c r="E22">
+        <v>210940000000.0</v>
+      </c>
+      <c r="F22">
+        <v>189483000000.0</v>
+      </c>
+      <c r="G22">
+        <v>174773000000.0</v>
+      </c>
+      <c r="H22">
+        <v>166529789000.0</v>
+      </c>
+      <c r="I22">
+        <v>163792388000.0</v>
+      </c>
+      <c r="J22">
+        <v>158020044000.0</v>
+      </c>
+      <c r="K22">
+        <v>159541980000.0</v>
+      </c>
+      <c r="L22">
+        <v>123994151309.0</v>
+      </c>
+      <c r="M22">
+        <v>77984166537.0</v>
+      </c>
+      <c r="N22">
+        <v>76576451224.0</v>
+      </c>
+      <c r="O22">
+        <v>61389880225.0</v>
+      </c>
+      <c r="P22">
+        <v>54441662442.0</v>
+      </c>
+      <c r="Q22">
+        <v>44607997371.0</v>
+      </c>
+      <c r="R22">
+        <v>48591328193.0</v>
+      </c>
+      <c r="S22">
+        <v>50435306606.0</v>
+      </c>
+      <c r="T22">
+        <v>61206850571.0</v>
+      </c>
+      <c r="U22">
+        <v>46726242568.0</v>
+      </c>
+      <c r="V22">
+        <v>68812736153.0</v>
+      </c>
+      <c r="W22">
+        <v>82300449809.0</v>
+      </c>
+      <c r="X22">
+        <v>116184303291.0</v>
+      </c>
+      <c r="Y22">
+        <v>112362909058.0</v>
+      </c>
+      <c r="Z22">
+        <v>60367657532.0</v>
+      </c>
+      <c r="AA22">
+        <v>54448396908.0</v>
+      </c>
+      <c r="AB22">
+        <v>49338677318.0</v>
+      </c>
+      <c r="AC22">
+        <v>32764525281.0</v>
+      </c>
+      <c r="AD22">
+        <v>45145592054.0</v>
+      </c>
+      <c r="AE22">
+        <v>44280029152.0</v>
+      </c>
+      <c r="AF22">
+        <v>34711574104.0</v>
+      </c>
+      <c r="AG22">
+        <v>20285661778.0</v>
+      </c>
+      <c r="AH22">
+        <v>16940789479.0</v>
+      </c>
+      <c r="AI22">
+        <v>33906870270.0</v>
+      </c>
+      <c r="AJ22">
+        <v>41715439948.0</v>
+      </c>
+      <c r="AK22">
+        <v>35596782645.0</v>
+      </c>
+      <c r="AL22">
+        <v>47445420543.0</v>
+      </c>
+      <c r="AM22">
+        <v>60189735443.0</v>
+      </c>
+      <c r="AN22">
+        <v>65545657497.0</v>
+      </c>
+      <c r="AO22">
+        <v>74598816000.0</v>
+      </c>
+      <c r="AP22">
+        <v>81283792544.0</v>
+      </c>
+      <c r="AQ22">
+        <v>50829982705.0</v>
+      </c>
+      <c r="AR22">
+        <v>44095372903.0</v>
+      </c>
+      <c r="AS22">
+        <v>35204971350.0</v>
+      </c>
+      <c r="AT22">
+        <v>28399324390.0</v>
+      </c>
+      <c r="AU22">
+        <v>27648372764.0</v>
+      </c>
+      <c r="AV22">
+        <v>27784215277.0</v>
+      </c>
+      <c r="AW22">
+        <v>20878178584.0</v>
+      </c>
+      <c r="AX22">
+        <v>19865365214.0</v>
+      </c>
+      <c r="AY22">
+        <v>20905701867.0</v>
+      </c>
+      <c r="AZ22"/>
+      <c r="BA22">
+        <v>15039302400.0</v>
+      </c>
+      <c r="BB22"/>
+      <c r="BC22">
+        <v>20483783000.0</v>
+      </c>
+      <c r="BD22">
+        <v>20483783000.0</v>
+      </c>
+      <c r="BE22"/>
+      <c r="BF22">
+        <v>48001138600.0</v>
+      </c>
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
+      <c r="A23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23">
+        <v>33149602000000.0</v>
+      </c>
+      <c r="C23">
+        <v>32901634000000.0</v>
+      </c>
+      <c r="D23">
+        <v>31281463000000.0</v>
+      </c>
+      <c r="E23">
+        <v>30375137000000.0</v>
+      </c>
+      <c r="F23">
+        <v>29452026000000.0</v>
+      </c>
+      <c r="G23">
+        <v>29410622000000.0</v>
+      </c>
+      <c r="H23">
+        <v>30448239158000.0</v>
+      </c>
+      <c r="I23">
+        <v>29153102019000.0</v>
+      </c>
+      <c r="J23">
+        <v>29408959028000.0</v>
+      </c>
+      <c r="K23">
+        <v>28711561014000.0</v>
+      </c>
+      <c r="L23">
+        <v>28061960394159.0</v>
+      </c>
+      <c r="M23">
+        <v>27287242526377.0</v>
+      </c>
+      <c r="N23">
+        <v>27563047992382.0</v>
+      </c>
+      <c r="O23">
+        <v>26929459012147.0</v>
+      </c>
+      <c r="P23">
+        <v>25108016982549.0</v>
+      </c>
+      <c r="Q23">
+        <v>25150142636673.0</v>
+      </c>
+      <c r="R23">
+        <v>24677256178379.0</v>
+      </c>
+      <c r="S23">
+        <v>24715394326528.0</v>
+      </c>
+      <c r="T23">
+        <v>24192093350851.0</v>
+      </c>
+      <c r="U23">
+        <v>24380961128114.0</v>
+      </c>
+      <c r="V23">
+        <v>23850583200756.0</v>
+      </c>
+      <c r="W23">
+        <v>23639879332158.0</v>
+      </c>
+      <c r="X23">
+        <v>24477379252660.0</v>
+      </c>
+      <c r="Y23">
+        <v>25368524584428.0</v>
+      </c>
+      <c r="Z23">
+        <v>26364886750127.0</v>
+      </c>
+      <c r="AA23">
+        <v>24296140332728.0</v>
+      </c>
+      <c r="AB23">
+        <v>23505530723970.0</v>
+      </c>
+      <c r="AC23">
+        <v>22419156543276.0</v>
+      </c>
+      <c r="AD23">
+        <v>21000416590727.0</v>
+      </c>
+      <c r="AE23">
+        <v>20000987050429.0</v>
+      </c>
+      <c r="AF23">
+        <v>19045332273075.0</v>
+      </c>
+      <c r="AG23">
+        <v>17135155872301.0</v>
+      </c>
+      <c r="AH23">
+        <v>15312252400005.0</v>
+      </c>
+      <c r="AI23">
+        <v>14012289409695.0</v>
+      </c>
+      <c r="AJ23">
+        <v>13140180988925.0</v>
+      </c>
+      <c r="AK23">
+        <v>13007918299605.0</v>
+      </c>
+      <c r="AL23">
+        <v>13185822390038.0</v>
+      </c>
+      <c r="AM23">
+        <v>12469009024980.0</v>
+      </c>
+      <c r="AN23">
+        <v>12945973110085.0</v>
+      </c>
+      <c r="AO23">
+        <v>11611817017443.0</v>
+      </c>
+      <c r="AP23">
+        <v>12048093398375.0</v>
+      </c>
+      <c r="AQ23">
+        <v>11134655294881.0</v>
+      </c>
+      <c r="AR23">
+        <v>11592279703652.0</v>
+      </c>
+      <c r="AS23">
+        <v>10549050045166.0</v>
+      </c>
+      <c r="AT23">
+        <v>10297862575292.0</v>
+      </c>
+      <c r="AU23">
+        <v>9727298497876.0</v>
+      </c>
+      <c r="AV23">
+        <v>9219401711137.0</v>
+      </c>
+      <c r="AW23">
+        <v>8648026950624.0</v>
+      </c>
+      <c r="AX23">
+        <v>8483819487438.0</v>
+      </c>
+      <c r="AY23">
+        <v>8300536335181.0</v>
+      </c>
+      <c r="AZ23"/>
+      <c r="BA23">
+        <v>6973200396760.0</v>
+      </c>
+      <c r="BB23"/>
+      <c r="BC23"/>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+    </row>
+    <row r="24" spans="1:59">
+      <c r="A24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24">
+        <v>14721756000000.0</v>
+      </c>
+      <c r="C24">
+        <v>14334717000000.0</v>
+      </c>
+      <c r="D24">
+        <v>13862593000000.0</v>
+      </c>
+      <c r="E24">
+        <v>13074049000000.0</v>
+      </c>
+      <c r="F24">
+        <v>11116975000000.0</v>
+      </c>
+      <c r="G24">
+        <v>13032368000000.0</v>
+      </c>
+      <c r="H24">
+        <v>13433345903320.0</v>
+      </c>
+      <c r="I24">
+        <v>16029991593070.0</v>
+      </c>
+      <c r="J24">
+        <v>13052576583325.0</v>
+      </c>
+      <c r="K24">
+        <v>13064021292846.0</v>
+      </c>
+      <c r="L24">
+        <v>12878113410960.0</v>
+      </c>
+      <c r="M24">
+        <v>11819209584480.0</v>
+      </c>
+      <c r="N24">
+        <v>10170798649450.0</v>
+      </c>
+      <c r="O24">
+        <v>8808526887590.0</v>
+      </c>
+      <c r="P24">
+        <v>9540756312950.0</v>
+      </c>
+      <c r="Q24">
+        <v>9615062333935.0</v>
+      </c>
+      <c r="R24">
+        <v>11483560911266.0</v>
+      </c>
+      <c r="S24">
+        <v>9995927131425.0</v>
+      </c>
+      <c r="T24">
+        <v>9620428717770.0</v>
+      </c>
+      <c r="U24">
+        <v>9634659553490.0</v>
+      </c>
+      <c r="V24">
+        <v>9787757207500.0</v>
+      </c>
+      <c r="W24">
+        <v>9506995666150.0</v>
+      </c>
+      <c r="X24">
+        <v>9886649300039.0</v>
+      </c>
+      <c r="Y24">
+        <v>11003210955053.0</v>
+      </c>
+      <c r="Z24">
+        <v>11036249356194.0</v>
+      </c>
+      <c r="AA24">
+        <v>11359425295728.0</v>
+      </c>
+      <c r="AB24">
+        <v>11146897271380.0</v>
+      </c>
+      <c r="AC24">
+        <v>9141009374538.0</v>
+      </c>
+      <c r="AD24">
+        <v>8896906064916.0</v>
+      </c>
+      <c r="AE24">
+        <v>6626728699261.0</v>
+      </c>
+      <c r="AF24">
+        <v>6211568750000.0</v>
+      </c>
+      <c r="AG24">
+        <v>5279218894374.0</v>
+      </c>
+      <c r="AH24">
+        <v>4902789616800.0</v>
+      </c>
+      <c r="AI24">
+        <v>4871593892800.0</v>
+      </c>
+      <c r="AJ24">
+        <v>5895647009500.0</v>
+      </c>
+      <c r="AK24">
+        <v>5751505804100.0</v>
+      </c>
+      <c r="AL24">
+        <v>5872512219400.0</v>
+      </c>
+      <c r="AM24">
+        <v>5031740408200.0</v>
+      </c>
+      <c r="AN24">
+        <v>5329120491900.0</v>
+      </c>
+      <c r="AO24">
+        <v>5163444951700.0</v>
+      </c>
+      <c r="AP24">
+        <v>5128593764700.0</v>
+      </c>
+      <c r="AQ24">
+        <v>3997606452500.0</v>
+      </c>
+      <c r="AR24">
+        <v>3739720259100.0</v>
+      </c>
+      <c r="AS24">
+        <v>3072017293100.0</v>
+      </c>
+      <c r="AT24">
+        <v>3968432756800.0</v>
+      </c>
+      <c r="AU24">
+        <v>3585959978700.0</v>
+      </c>
+      <c r="AV24">
+        <v>3830172531600.0</v>
+      </c>
+      <c r="AW24">
+        <v>4399490565100.0</v>
+      </c>
+      <c r="AX24">
+        <v>3835893372000.0</v>
+      </c>
+      <c r="AY24">
+        <v>3869477056100.0</v>
+      </c>
+      <c r="AZ24"/>
+      <c r="BA24">
+        <v>3576051308900.0</v>
+      </c>
+      <c r="BB24"/>
+      <c r="BC24">
+        <v>2994398370600.0</v>
+      </c>
+      <c r="BD24">
+        <v>2994398370600.0</v>
+      </c>
+      <c r="BE24"/>
+      <c r="BF24">
+        <v>1962366104500.0</v>
+      </c>
+      <c r="BG24">
+        <v>904425636300.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:59">
+      <c r="A25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>14398617000000.0</v>
+      </c>
+      <c r="D25">
+        <v>13895890000000.0</v>
+      </c>
+      <c r="E25">
+        <v>13111756000000.0</v>
+      </c>
+      <c r="F25">
+        <v>11159405000000.0</v>
+      </c>
+      <c r="G25">
+        <v>13082739000000.0</v>
+      </c>
+      <c r="H25">
+        <v>13495558464730.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>12927332131780.0</v>
+      </c>
+      <c r="M25">
+        <v>11882403427850.0</v>
+      </c>
+      <c r="N25">
+        <v>10236293795810.0</v>
+      </c>
+      <c r="O25">
+        <v>8857768526790.0</v>
+      </c>
+      <c r="P25">
+        <v>9554850642000.0</v>
+      </c>
+      <c r="Q25">
+        <v>9630939918460.0</v>
+      </c>
+      <c r="R25">
+        <v>11500453098750.0</v>
+      </c>
+      <c r="S25">
+        <v>10019243223020.0</v>
+      </c>
+      <c r="T25">
+        <v>9648878096140.0</v>
+      </c>
+      <c r="U25">
+        <v>9665113090330.0</v>
+      </c>
+      <c r="V25">
+        <v>9824363576370.0</v>
+      </c>
+      <c r="W25">
+        <v>9551817637980.0</v>
+      </c>
+      <c r="X25">
+        <v>9909291449240.0</v>
+      </c>
+      <c r="Y25">
+        <v>11044388179140.0</v>
+      </c>
+      <c r="Z25">
+        <v>11089997963920.0</v>
+      </c>
+      <c r="AA25">
+        <v>11435889979830.0</v>
+      </c>
+      <c r="AB25">
+        <v>11258058988380.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
+      <c r="A26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>553509796896.0</v>
+      </c>
+      <c r="AC26">
+        <v>544484672474.0</v>
+      </c>
+      <c r="AD26">
+        <v>537550913881.0</v>
+      </c>
+      <c r="AE26">
+        <v>1037096764787.0</v>
+      </c>
+      <c r="AF26"/>
+      <c r="AG26">
+        <v>688601077107.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
+      <c r="A27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
+      <c r="A28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28">
+        <v>24928815000000.0</v>
+      </c>
+      <c r="C28">
+        <v>24492090000000.0</v>
+      </c>
+      <c r="D28">
+        <v>23860029000000.0</v>
+      </c>
+      <c r="E28">
+        <v>22866563000000.0</v>
+      </c>
+      <c r="F28">
+        <v>22039772000000.0</v>
+      </c>
+      <c r="G28">
+        <v>21465803000000.0</v>
+      </c>
+      <c r="H28">
+        <v>20594620597000.0</v>
+      </c>
+      <c r="I28">
+        <v>21942899372000.0</v>
+      </c>
+      <c r="J28">
+        <v>22085388977000.0</v>
+      </c>
+      <c r="K28">
+        <v>21412135455000.0</v>
+      </c>
+      <c r="L28">
+        <v>21267382426186.0</v>
+      </c>
+      <c r="M28">
+        <v>20362037867994.0</v>
+      </c>
+      <c r="N28">
+        <v>19640167197803.0</v>
+      </c>
+      <c r="O28">
+        <v>19092795263754.0</v>
+      </c>
+      <c r="P28">
+        <v>18705278584245.0</v>
+      </c>
+      <c r="Q28">
+        <v>18739215980689.0</v>
+      </c>
+      <c r="R28">
+        <v>18165404903123.0</v>
+      </c>
+      <c r="S28">
+        <v>17909731266990.0</v>
+      </c>
+      <c r="T28">
+        <v>17854438451732.0</v>
+      </c>
+      <c r="U28">
+        <v>17726145870469.0</v>
+      </c>
+      <c r="V28">
+        <v>17858639437235.0</v>
+      </c>
+      <c r="W28">
+        <v>17110782738389.0</v>
+      </c>
+      <c r="X28">
+        <v>18434919728945.0</v>
+      </c>
+      <c r="Y28">
+        <v>18906198017043.0</v>
+      </c>
+      <c r="Z28">
+        <v>21488234240766.0</v>
+      </c>
+      <c r="AA28">
+        <v>19302135364743.0</v>
+      </c>
+      <c r="AB28">
+        <v>18770653950966.0</v>
+      </c>
+      <c r="AC28">
+        <v>17130064948724.0</v>
+      </c>
+      <c r="AD28">
+        <v>16286347579297.0</v>
+      </c>
+      <c r="AE28">
+        <v>15338306852542.0</v>
+      </c>
+      <c r="AF28">
+        <v>14399453777788.0</v>
+      </c>
+      <c r="AG28">
+        <v>13156064726563.0</v>
+      </c>
+      <c r="AH28">
+        <v>11560191321730.0</v>
+      </c>
+      <c r="AI28">
+        <v>10467662848330.0</v>
+      </c>
+      <c r="AJ28">
+        <v>10058146497842.0</v>
+      </c>
+      <c r="AK28">
+        <v>9932429399042.0</v>
+      </c>
+      <c r="AL28">
+        <v>9908320199543.0</v>
+      </c>
+      <c r="AM28">
+        <v>9284280707961.0</v>
+      </c>
+      <c r="AN28">
+        <v>9493161324481.0</v>
+      </c>
+      <c r="AO28">
+        <v>8303201556014.0</v>
+      </c>
+      <c r="AP28">
+        <v>8218940632505.0</v>
+      </c>
+      <c r="AQ28">
+        <v>8450728589238.0</v>
+      </c>
+      <c r="AR28">
+        <v>8847811575992.0</v>
+      </c>
+      <c r="AS28">
+        <v>8075274877372.0</v>
+      </c>
+      <c r="AT28">
+        <v>7821994467813.0</v>
+      </c>
+      <c r="AU28">
+        <v>7382743877153.0</v>
+      </c>
+      <c r="AV28">
+        <v>6984217588740.0</v>
+      </c>
+      <c r="AW28">
+        <v>6528789186272.0</v>
+      </c>
+      <c r="AX28">
+        <v>6385662796608.0</v>
+      </c>
+      <c r="AY28">
+        <v>6264706536138.0</v>
+      </c>
+      <c r="AZ28"/>
+      <c r="BA28">
+        <v>3206913635409.0</v>
+      </c>
+      <c r="BB28"/>
+      <c r="BC28">
+        <v>-250813847477.0</v>
+      </c>
+      <c r="BD28">
+        <v>-250813847477.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
+      <c r="A29" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29">
+        <v>31525023000000.0</v>
+      </c>
+      <c r="C29">
+        <v>31465789000000.0</v>
+      </c>
+      <c r="D29">
+        <v>29724680000000.0</v>
+      </c>
+      <c r="E29">
+        <v>28892063000000.0</v>
+      </c>
+      <c r="F29">
+        <v>28182693000000.0</v>
+      </c>
+      <c r="G29">
+        <v>28122661000000.0</v>
+      </c>
+      <c r="H29">
+        <v>28995221622865.0</v>
+      </c>
+      <c r="I29">
+        <v>27788422359234.0</v>
+      </c>
+      <c r="J29">
+        <v>27953683396391.0</v>
+      </c>
+      <c r="K29">
+        <v>27336768566191.0</v>
+      </c>
+      <c r="L29">
+        <v>26670497857733.0</v>
+      </c>
+      <c r="M29">
+        <v>25716927796644.0</v>
+      </c>
+      <c r="N29">
+        <v>25397507431333.0</v>
+      </c>
+      <c r="O29">
+        <v>24990609308564.0</v>
+      </c>
+      <c r="P29">
+        <v>23764641069055.0</v>
+      </c>
+      <c r="Q29">
+        <v>23830640819535.0</v>
+      </c>
+      <c r="R29">
+        <v>23141422371248.0</v>
+      </c>
+      <c r="S29">
+        <v>22989532790782.0</v>
+      </c>
+      <c r="T29">
+        <v>22630442937902.0</v>
+      </c>
+      <c r="U29">
+        <v>22854049668335.0</v>
+      </c>
+      <c r="V29">
+        <v>22380987243325.0</v>
+      </c>
+      <c r="W29">
+        <v>21818233020819.0</v>
+      </c>
+      <c r="X29">
+        <v>23092065461755.0</v>
+      </c>
+      <c r="Y29">
+        <v>23811955707296.0</v>
+      </c>
+      <c r="Z29">
+        <v>25154292909615.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
+      <c r="A30" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30">
+        <v>6026517000000.0</v>
+      </c>
+      <c r="C30">
+        <v>8485201000000.0</v>
+      </c>
+      <c r="D30">
+        <v>5330153000000.0</v>
+      </c>
+      <c r="E30">
+        <v>4988963000000.0</v>
+      </c>
+      <c r="F30">
+        <v>4379057000000.0</v>
+      </c>
+      <c r="G30">
+        <v>3990358000000.0</v>
+      </c>
+      <c r="H30">
+        <v>7623897570000.0</v>
+      </c>
+      <c r="I30">
+        <v>8487529658000.0</v>
+      </c>
+      <c r="J30">
+        <v>8511894049000.0</v>
+      </c>
+      <c r="K30">
+        <v>7792689805000.0</v>
+      </c>
+      <c r="L30">
+        <v>7717577460437.0</v>
+      </c>
+      <c r="M30">
+        <v>7455726944714.0</v>
+      </c>
+      <c r="N30">
+        <v>7321611424890.0</v>
+      </c>
+      <c r="O30">
+        <v>7072620502527.0</v>
+      </c>
+      <c r="P30">
+        <v>6558795774606.0</v>
+      </c>
+      <c r="Q30">
+        <v>6803511397303.0</v>
+      </c>
+      <c r="R30">
+        <v>12974748332937.0</v>
+      </c>
+      <c r="S30">
+        <v>12932427807118.0</v>
+      </c>
+      <c r="T30">
+        <v>7426394420680.0</v>
+      </c>
+      <c r="U30">
+        <v>7160287606368.0</v>
+      </c>
+      <c r="V30">
+        <v>7567133324972.0</v>
+      </c>
+      <c r="W30">
+        <v>12513624007409.0</v>
+      </c>
+      <c r="X30">
+        <v>13413626660213.0</v>
+      </c>
+      <c r="Y30">
+        <v>3129994063611.0</v>
+      </c>
+      <c r="Z30">
+        <v>7210926040311.0</v>
+      </c>
+      <c r="AA30">
+        <v>6915208293987.0</v>
+      </c>
+      <c r="AB30">
+        <v>2981850477107.0</v>
+      </c>
+      <c r="AC30">
+        <v>3019069397488.0</v>
+      </c>
+      <c r="AD30">
+        <v>2864844175814.0</v>
+      </c>
+      <c r="AE30">
+        <v>6029672117423.0</v>
+      </c>
+      <c r="AF30">
+        <v>5658233087226.0</v>
+      </c>
+      <c r="AG30">
+        <v>5391155391460.0</v>
+      </c>
+      <c r="AH30">
+        <v>5195605133967.0</v>
+      </c>
+      <c r="AI30">
+        <v>4706822058896.0</v>
+      </c>
+      <c r="AJ30">
+        <v>4489503819643.0</v>
+      </c>
+      <c r="AK30">
+        <v>4473340686941.0</v>
+      </c>
+      <c r="AL30">
+        <v>4506084527502.0</v>
+      </c>
+      <c r="AM30">
+        <v>4219573392748.0</v>
+      </c>
+      <c r="AN30">
+        <v>4121959341710.0</v>
+      </c>
+      <c r="AO30">
+        <v>4272300319840.0</v>
+      </c>
+      <c r="AP30">
+        <v>-4554641013180.0</v>
+      </c>
+      <c r="AQ30">
+        <v>-4640957691828.0</v>
+      </c>
+      <c r="AR30">
+        <v>-5034731845714.0</v>
+      </c>
+      <c r="AS30">
+        <v>-4742612140198.0</v>
+      </c>
+      <c r="AT30">
+        <v>-4454716453008.0</v>
+      </c>
+      <c r="AU30">
+        <v>-4248790966603.0</v>
+      </c>
+      <c r="AV30">
+        <v>-4004934852335.0</v>
+      </c>
+      <c r="AW30">
+        <v>-3651150164968.0</v>
+      </c>
+      <c r="AX30">
+        <v>3402877049557.0</v>
+      </c>
+      <c r="AY30">
+        <v>3146919136294.0</v>
+      </c>
+      <c r="AZ30"/>
+      <c r="BA30">
+        <v>5272078604900.0</v>
+      </c>
+      <c r="BB30"/>
+      <c r="BC30">
+        <v>4296826097900.0</v>
+      </c>
+      <c r="BD30">
+        <v>4296826097900.0</v>
+      </c>
+      <c r="BE30"/>
+      <c r="BF30">
+        <v>3356189100000.0</v>
+      </c>
+      <c r="BG30">
+        <v>2433527994900.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:59">
+      <c r="A31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>4022026501843.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
+        <v>3901711931760.0</v>
+      </c>
+      <c r="P31">
+        <v>3760514625175.0</v>
+      </c>
+      <c r="Q31">
+        <v>3701297737522.0</v>
+      </c>
+      <c r="R31">
+        <v>3633083232479.0</v>
+      </c>
+      <c r="S31">
+        <v>3538610850174.0</v>
+      </c>
+      <c r="T31">
+        <v>3556109059219.0</v>
+      </c>
+      <c r="U31">
+        <v>3518237656842.0</v>
+      </c>
+      <c r="V31">
+        <v>3397502584087.0</v>
+      </c>
+      <c r="W31">
+        <v>3358615582978.0</v>
+      </c>
+      <c r="X31">
+        <v>3346327674595.0</v>
+      </c>
+      <c r="Y31">
+        <v>2914859599933.0</v>
+      </c>
+      <c r="Z31">
+        <v>2863274521119.0</v>
+      </c>
+      <c r="AA31">
+        <v>2973859657639.0</v>
+      </c>
+      <c r="AB31">
+        <v>3058106950379.0</v>
+      </c>
+      <c r="AC31">
+        <v>3093168233593.0</v>
+      </c>
+      <c r="AD31">
+        <v>3107159148557.0</v>
+      </c>
+      <c r="AE31">
+        <v>2549313578394.0</v>
+      </c>
+      <c r="AF31"/>
+      <c r="AG31">
+        <v>2504945888869.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
+      <c r="A32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32">
+        <v>-2374334000000.0</v>
+      </c>
+      <c r="C32">
+        <v>-2258421000000.0</v>
+      </c>
+      <c r="D32">
+        <v>-2314330000000.0</v>
+      </c>
+      <c r="E32">
+        <v>-2092645000000.0</v>
+      </c>
+      <c r="F32">
+        <v>-3321507000000.0</v>
+      </c>
+      <c r="G32">
+        <v>-1231040000000.0</v>
+      </c>
+      <c r="H32">
+        <v>94947341235.0</v>
+      </c>
+      <c r="I32">
+        <v>2202490623296.0</v>
+      </c>
+      <c r="J32">
+        <v>-917146896729.0</v>
+      </c>
+      <c r="K32">
+        <v>-905403496153.0</v>
+      </c>
+      <c r="L32">
+        <v>-969215825434.0</v>
+      </c>
+      <c r="M32">
+        <v>-1558744407645.0</v>
+      </c>
+      <c r="N32">
+        <v>-2761403849881.0</v>
+      </c>
+      <c r="O32">
+        <v>-3736873741610.0</v>
+      </c>
+      <c r="P32">
+        <v>-3156333622384.0</v>
+      </c>
+      <c r="Q32">
+        <v>-2917643150524.0</v>
+      </c>
+      <c r="R32">
+        <v>-433075259836.0</v>
+      </c>
+      <c r="S32">
+        <v>-1803318607046.0</v>
+      </c>
+      <c r="T32">
+        <v>-1378353356185.0</v>
+      </c>
+      <c r="U32">
+        <v>-1446739430120.0</v>
+      </c>
+      <c r="V32">
+        <v>-1032112940828.0</v>
+      </c>
+      <c r="W32">
+        <v>-1350781201648.0</v>
+      </c>
+      <c r="X32">
+        <v>-1827771705403.0</v>
+      </c>
+      <c r="Y32">
+        <v>-1021091546270.0</v>
+      </c>
+      <c r="Z32">
+        <v>-3678792149828.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
+      <c r="A33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33">
+        <v>22642598000000.0</v>
+      </c>
+      <c r="C33">
+        <v>21978812000000.0</v>
+      </c>
+      <c r="D33">
+        <v>21057952000000.0</v>
+      </c>
+      <c r="E33">
+        <v>20218844000000.0</v>
+      </c>
+      <c r="F33">
+        <v>19404561000000.0</v>
+      </c>
+      <c r="G33">
+        <v>19209345000000.0</v>
+      </c>
+      <c r="H33">
+        <v>18403598808000.0</v>
+      </c>
+      <c r="I33">
+        <v>18729420515000.0</v>
+      </c>
+      <c r="J33">
+        <v>18931284770000.0</v>
+      </c>
+      <c r="K33">
+        <v>18925187896000.0</v>
+      </c>
+      <c r="L33">
+        <v>18513407375128.0</v>
+      </c>
+      <c r="M33">
+        <v>18123808727498.0</v>
+      </c>
+      <c r="N33">
+        <v>18130451616264.0</v>
+      </c>
+      <c r="O33">
+        <v>17580549268992.0</v>
+      </c>
+      <c r="P33">
+        <v>16964996691613.0</v>
+      </c>
+      <c r="Q33">
+        <v>16683111703175.0</v>
+      </c>
+      <c r="R33">
+        <v>16229615910620.0</v>
+      </c>
+      <c r="S33">
+        <v>16092938894733.0</v>
+      </c>
+      <c r="T33">
+        <v>15289676065480.0</v>
+      </c>
+      <c r="U33">
+        <v>15355273774029.0</v>
+      </c>
+      <c r="V33">
+        <v>14989247349497.0</v>
+      </c>
+      <c r="W33">
+        <v>15371231552396.0</v>
+      </c>
+      <c r="X33">
+        <v>15778960170282.0</v>
+      </c>
+      <c r="Y33">
+        <v>15847663109544.0</v>
+      </c>
+      <c r="Z33">
+        <v>18091236364813.0</v>
+      </c>
+      <c r="AA33">
+        <v>16707877044445.0</v>
+      </c>
+      <c r="AB33">
+        <v>16005193468253.0</v>
+      </c>
+      <c r="AC33">
+        <v>14925433005000.0</v>
+      </c>
+      <c r="AD33">
+        <v>13864845676875.0</v>
+      </c>
+      <c r="AE33">
+        <v>13047657598190.0</v>
+      </c>
+      <c r="AF33">
+        <v>12440281621918.0</v>
+      </c>
+      <c r="AG33">
+        <v>11088984516553.0</v>
+      </c>
+      <c r="AH33">
+        <v>9458559293556.0</v>
+      </c>
+      <c r="AI33">
+        <v>8675401242332.0</v>
+      </c>
+      <c r="AJ33">
+        <v>7848351965443.0</v>
+      </c>
+      <c r="AK33">
+        <v>7681548044242.0</v>
+      </c>
+      <c r="AL33">
+        <v>7810649374304.0</v>
+      </c>
+      <c r="AM33">
+        <v>7277466414268.0</v>
+      </c>
+      <c r="AN33">
+        <v>7709825934371.0</v>
+      </c>
+      <c r="AO33">
+        <v>6339010488483.0</v>
+      </c>
+      <c r="AP33">
+        <v>6110674328384.0</v>
+      </c>
+      <c r="AQ33">
+        <v>6112352095636.0</v>
+      </c>
+      <c r="AR33">
+        <v>6174464421633.0</v>
+      </c>
+      <c r="AS33">
+        <v>5632414666171.0</v>
+      </c>
+      <c r="AT33">
+        <v>5654374184476.0</v>
+      </c>
+      <c r="AU33">
+        <v>5299979617914.0</v>
+      </c>
+      <c r="AV33">
+        <v>4963351207845.0</v>
+      </c>
+      <c r="AW33">
+        <v>4796790056714.0</v>
+      </c>
+      <c r="AX33">
+        <v>4778987888351.0</v>
+      </c>
+      <c r="AY33">
+        <v>4883629672050.0</v>
+      </c>
+      <c r="AZ33"/>
+      <c r="BA33">
+        <v>6603314458895.0</v>
+      </c>
+      <c r="BB33"/>
+      <c r="BC33">
+        <v>941873178483.0</v>
+      </c>
+      <c r="BD33">
+        <v>941873178483.0</v>
+      </c>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+    </row>
+    <row r="34" spans="1:59">
+      <c r="A34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34">
+        <v>17346000000.0</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>406800000000.0</v>
+      </c>
+      <c r="O34">
+        <v>406800000000.0</v>
+      </c>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
+      <c r="A35" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35">
+        <v>14985160000000.0</v>
+      </c>
+      <c r="C35">
+        <v>14626948000000.0</v>
+      </c>
+      <c r="D35">
+        <v>14119183000000.0</v>
+      </c>
+      <c r="E35">
+        <v>13385057000000.0</v>
+      </c>
+      <c r="F35">
+        <v>11328717000000.0</v>
+      </c>
+      <c r="G35">
+        <v>13281373000000.0</v>
+      </c>
+      <c r="H35">
+        <v>13883389627000.0</v>
+      </c>
+      <c r="I35">
+        <v>16300023924000.0</v>
+      </c>
+      <c r="J35">
+        <v>13279992218000.0</v>
+      </c>
+      <c r="K35">
+        <v>13281996837000.0</v>
+      </c>
+      <c r="L35">
+        <v>13109491368270.0</v>
+      </c>
+      <c r="M35">
+        <v>12079749799230.0</v>
+      </c>
+      <c r="N35">
+        <v>10830243142259.0</v>
+      </c>
+      <c r="O35">
+        <v>9420644039608.0</v>
+      </c>
+      <c r="P35">
+        <v>9730790029791.0</v>
+      </c>
+      <c r="Q35">
+        <v>9809469105162.0</v>
+      </c>
+      <c r="R35">
+        <v>11897956874169.0</v>
+      </c>
+      <c r="S35">
+        <v>10479503159956.0</v>
+      </c>
+      <c r="T35">
+        <v>10104195079896.0</v>
+      </c>
+      <c r="U35">
+        <v>10116912524119.0</v>
+      </c>
+      <c r="V35">
+        <v>10328346222908.0</v>
+      </c>
+      <c r="W35">
+        <v>10416082482762.0</v>
+      </c>
+      <c r="X35">
+        <v>10327066946422.0</v>
+      </c>
+      <c r="Y35">
+        <v>11620643614160.0</v>
+      </c>
+      <c r="Z35">
+        <v>11251674958554.0</v>
+      </c>
+      <c r="AA35">
+        <v>12019422704702.0</v>
+      </c>
+      <c r="AB35">
+        <v>11571731498916.0</v>
+      </c>
+      <c r="AC35">
+        <v>9571119619766.0</v>
+      </c>
+      <c r="AD35">
+        <v>9275028936661.0</v>
+      </c>
+      <c r="AE35">
+        <v>7004472544515.0</v>
+      </c>
+      <c r="AF35">
+        <v>6331122493866.0</v>
+      </c>
+      <c r="AG35">
+        <v>5453371577120.0</v>
+      </c>
+      <c r="AH35">
+        <v>5025772852212.0</v>
+      </c>
+      <c r="AI35">
+        <v>4993532041168.0</v>
+      </c>
+      <c r="AJ35">
+        <v>6041042970130.0</v>
+      </c>
+      <c r="AK35">
+        <v>5929193471840.0</v>
+      </c>
+      <c r="AL35">
+        <v>6029942517735.0</v>
+      </c>
+      <c r="AM35">
+        <v>5154761709643.0</v>
+      </c>
+      <c r="AN35">
+        <v>5542560642702.0</v>
+      </c>
+      <c r="AO35">
+        <v>5321333956488.0</v>
+      </c>
+      <c r="AP35">
+        <v>5245521292257.0</v>
+      </c>
+      <c r="AQ35">
+        <v>4076170658007.0</v>
+      </c>
+      <c r="AR35">
+        <v>3813790124198.0</v>
+      </c>
+      <c r="AS35">
+        <v>3142429098978.0</v>
+      </c>
+      <c r="AT35">
+        <v>4033568076582.0</v>
+      </c>
+      <c r="AU35">
+        <v>3647697968359.0</v>
+      </c>
+      <c r="AV35">
+        <v>3881944945587.0</v>
+      </c>
+      <c r="AW35">
+        <v>4457227379497.0</v>
+      </c>
+      <c r="AX35">
+        <v>3899460552240.0</v>
+      </c>
+      <c r="AY35">
+        <v>3910245964091.0</v>
+      </c>
+      <c r="AZ35"/>
+      <c r="BA35">
+        <v>5576175255934.0</v>
+      </c>
+      <c r="BB35"/>
+      <c r="BC35">
+        <v>2994398370622.0</v>
+      </c>
+      <c r="BD35">
+        <v>2994398370622.0</v>
+      </c>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+    </row>
+    <row r="36" spans="1:59">
+      <c r="A36" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36">
+        <v>47025000000.0</v>
+      </c>
+      <c r="C36">
+        <v>45272000000.0</v>
+      </c>
+      <c r="D36">
+        <v>49067000000.0</v>
+      </c>
+      <c r="E36">
+        <v>62436000000.0</v>
+      </c>
+      <c r="F36">
+        <v>66405000000.0</v>
+      </c>
+      <c r="G36">
+        <v>82532000000.0</v>
+      </c>
+      <c r="H36">
+        <v>44604313000.0</v>
+      </c>
+      <c r="I36">
+        <v>42224746000.0</v>
+      </c>
+      <c r="J36">
+        <v>47189408000.0</v>
+      </c>
+      <c r="K36">
+        <v>114593095000.0</v>
+      </c>
+      <c r="L36">
+        <v>433374788.0</v>
+      </c>
+      <c r="M36">
+        <v>433794379.0</v>
+      </c>
+      <c r="N36">
+        <v>39467975123.0</v>
+      </c>
+      <c r="O36">
+        <v>32349283717.0</v>
+      </c>
+      <c r="P36">
+        <v>6936487789956.0</v>
+      </c>
+      <c r="Q36">
+        <v>6697440073239.0</v>
+      </c>
+      <c r="R36">
+        <v>6297591331801.0</v>
+      </c>
+      <c r="S36">
+        <v>6243731060566.0</v>
+      </c>
+      <c r="T36">
+        <v>5792433313566.0</v>
+      </c>
+      <c r="U36">
+        <v>945153162.0</v>
+      </c>
+      <c r="V36">
+        <v>435971915.0</v>
+      </c>
+      <c r="W36">
+        <v>636528018.0</v>
+      </c>
+      <c r="X36">
+        <v>2569271611.0</v>
+      </c>
+      <c r="Y36">
+        <v>2533689978.0</v>
+      </c>
+      <c r="Z36">
+        <v>2643942197.0</v>
+      </c>
+      <c r="AA36">
+        <v>6013878497.0</v>
+      </c>
+      <c r="AB36">
+        <v>5295271243.0</v>
+      </c>
+      <c r="AC36">
+        <v>5295271247.0</v>
+      </c>
+      <c r="AD36">
+        <v>5295271246.0</v>
+      </c>
+      <c r="AE36">
+        <v>7680839752017.0</v>
+      </c>
+      <c r="AF36">
+        <v>2132590968.0</v>
+      </c>
+      <c r="AG36">
+        <v>7452828915143.0</v>
+      </c>
+      <c r="AH36">
+        <v>452898370.0</v>
+      </c>
+      <c r="AI36">
+        <v>553824301.0</v>
+      </c>
+      <c r="AJ36">
+        <v>5480904833768.0</v>
+      </c>
+      <c r="AK36">
+        <v>5560785512862.0</v>
+      </c>
+      <c r="AL36">
+        <v>5757920441940.0</v>
+      </c>
+      <c r="AM36">
+        <v>5327605305834.0</v>
+      </c>
+      <c r="AN36">
+        <v>5910897018844.0</v>
+      </c>
+      <c r="AO36">
+        <v>4606787956611.0</v>
+      </c>
+      <c r="AP36">
+        <v>4368676472211.0</v>
+      </c>
+      <c r="AQ36">
+        <v>4347823727520.0</v>
+      </c>
+      <c r="AR36">
+        <v>5648304862.0</v>
+      </c>
+      <c r="AS36">
+        <v>3944118618227.0</v>
+      </c>
+      <c r="AT36">
+        <v>4014693750297.0</v>
+      </c>
+      <c r="AU36">
+        <v>3670976247242.0</v>
+      </c>
+      <c r="AV36">
+        <v>3586135717075.0</v>
+      </c>
+      <c r="AW36">
+        <v>3421018867125.0</v>
+      </c>
+      <c r="AX36">
+        <v>3437158097146.0</v>
+      </c>
+      <c r="AY36">
+        <v>3584459557216.0</v>
+      </c>
+      <c r="AZ36"/>
+      <c r="BA36">
+        <v>5454257069797.0</v>
+      </c>
+      <c r="BB36"/>
+      <c r="BC36">
+        <v>-941873178483.0</v>
+      </c>
+      <c r="BD36">
+        <v>-941873178483.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+    </row>
+    <row r="37" spans="1:59">
+      <c r="A37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
+      <c r="A38" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>427000000000.0</v>
+      </c>
+      <c r="D38">
+        <v>430586000000.0</v>
+      </c>
+      <c r="E38">
+        <v>377403000000.0</v>
+      </c>
+      <c r="F38">
+        <v>706588000000.0</v>
+      </c>
+      <c r="G38">
+        <v>578644000000.0</v>
+      </c>
+      <c r="H38">
+        <v>256593884560.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>447455457370.0</v>
+      </c>
+      <c r="M38">
+        <v>384885293248.0</v>
+      </c>
+      <c r="N38">
+        <v>349442901910.0</v>
+      </c>
+      <c r="O38">
+        <v>366242012040.0</v>
+      </c>
+      <c r="P38">
+        <v>378471141138.0</v>
+      </c>
+      <c r="Q38">
+        <v>490001850227.0</v>
+      </c>
+      <c r="R38">
+        <v>498116949787.0</v>
+      </c>
+      <c r="S38">
+        <v>506045037083.0</v>
+      </c>
+      <c r="T38">
+        <v>697113425185.0</v>
+      </c>
+      <c r="U38">
+        <v>711586422437.0</v>
+      </c>
+      <c r="V38">
+        <v>750858904213.0</v>
+      </c>
+      <c r="W38">
+        <v>746827672244.0</v>
+      </c>
+      <c r="X38">
+        <v>262846331159.0</v>
+      </c>
+      <c r="Y38">
+        <v>213360215848.0</v>
+      </c>
+      <c r="Z38">
+        <v>219314198280.0</v>
+      </c>
+      <c r="AA38">
+        <v>194322484424.0</v>
+      </c>
+      <c r="AB38">
+        <v>143609900550.0</v>
+      </c>
+      <c r="AC38">
+        <v>96886796197.0</v>
+      </c>
+      <c r="AD38">
+        <v>80944775859.0</v>
+      </c>
+      <c r="AE38">
+        <v>73183791310.0</v>
+      </c>
+      <c r="AF38">
+        <v>850801359200.0</v>
+      </c>
+      <c r="AG38">
+        <v>55688497990.0</v>
+      </c>
+      <c r="AH38">
+        <v>483510442100.0</v>
+      </c>
+      <c r="AI38">
+        <v>446618469300.0</v>
+      </c>
+      <c r="AJ38">
+        <v>405119542900.0</v>
+      </c>
+      <c r="AK38">
+        <v>388708606300.0</v>
+      </c>
+      <c r="AL38">
+        <v>472898554500.0</v>
+      </c>
+      <c r="AM38">
+        <v>495922810200.0</v>
+      </c>
+      <c r="AN38">
+        <v>496609133500.0</v>
+      </c>
+      <c r="AO38">
+        <v>403900373000.0</v>
+      </c>
+      <c r="AP38">
+        <v>407336113700.0</v>
+      </c>
+      <c r="AQ38">
+        <v>468488383300.0</v>
+      </c>
+      <c r="AR38">
+        <v>635620529100.0</v>
+      </c>
+      <c r="AS38">
+        <v>417908221800.0</v>
+      </c>
+      <c r="AT38">
+        <v>378881923300.0</v>
+      </c>
+      <c r="AU38">
+        <v>305244458300.0</v>
+      </c>
+      <c r="AV38">
+        <v>174006119200.0</v>
+      </c>
+      <c r="AW38">
+        <v>148189575200.0</v>
+      </c>
+      <c r="AX38">
+        <v>148641868900.0</v>
+      </c>
+      <c r="AY38">
+        <v>200512556900.0</v>
+      </c>
+      <c r="AZ38"/>
+      <c r="BA38">
+        <v>81858903000.0</v>
+      </c>
+      <c r="BB38"/>
+      <c r="BC38">
+        <v>4484218807365.0</v>
+      </c>
+      <c r="BD38">
+        <v>4484218807365.0</v>
+      </c>
+      <c r="BE38"/>
+      <c r="BF38">
+        <v>41819980800.0</v>
+      </c>
+      <c r="BG38">
+        <v>14874378200.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:59">
+      <c r="A39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39">
+        <v>2857377000000.0</v>
+      </c>
+      <c r="C39">
+        <v>173283000000.0</v>
+      </c>
+      <c r="D39">
+        <v>3243722000000.0</v>
+      </c>
+      <c r="E39">
+        <v>3445337000000.0</v>
+      </c>
+      <c r="F39">
+        <v>3846667000000.0</v>
+      </c>
+      <c r="G39">
+        <v>3804436000000.0</v>
+      </c>
+      <c r="H39">
+        <v>148749735000.0</v>
+      </c>
+      <c r="I39">
+        <v>206948878000.0</v>
+      </c>
+      <c r="J39">
+        <v>215965946000.0</v>
+      </c>
+      <c r="K39">
+        <v>163480537000.0</v>
+      </c>
+      <c r="L39">
+        <v>7937971207865.0</v>
+      </c>
+      <c r="M39">
+        <v>7669607835565.0</v>
+      </c>
+      <c r="N39">
+        <v>209720798808.0</v>
+      </c>
+      <c r="O39">
+        <v>148158480228.0</v>
+      </c>
+      <c r="P39">
+        <v>6767898318479.0</v>
+      </c>
+      <c r="Q39">
+        <v>6988579427141.0</v>
+      </c>
+      <c r="R39">
+        <v>7024092546024.0</v>
+      </c>
+      <c r="S39">
+        <v>6942697809740.0</v>
+      </c>
+      <c r="T39">
+        <v>114634672072.0</v>
+      </c>
+      <c r="U39">
+        <v>128863903377.0</v>
+      </c>
+      <c r="V39">
+        <v>9571160268.0</v>
+      </c>
+      <c r="W39">
+        <v>6721603137572.0</v>
+      </c>
+      <c r="X39">
+        <v>7173782329955.0</v>
+      </c>
+      <c r="Y39">
+        <v>4144909396642.0</v>
+      </c>
+      <c r="Z39">
+        <v>8711468183.0</v>
+      </c>
+      <c r="AA39">
+        <v>12616137821.0</v>
+      </c>
+      <c r="AB39">
+        <v>3936457047938.0</v>
+      </c>
+      <c r="AC39">
+        <v>3882797800285.0</v>
+      </c>
+      <c r="AD39">
+        <v>3671190154860.0</v>
+      </c>
+      <c r="AE39">
+        <v>540005851945.0</v>
+      </c>
+      <c r="AF39">
+        <v>530018258779.0</v>
+      </c>
+      <c r="AG39">
+        <v>291408963208.0</v>
+      </c>
+      <c r="AH39">
+        <v>233271835716.0</v>
+      </c>
+      <c r="AI39">
+        <v>236814989972.0</v>
+      </c>
+      <c r="AJ39">
+        <v>369099402661.0</v>
+      </c>
+      <c r="AK39">
+        <v>319306586442.0</v>
+      </c>
+      <c r="AL39">
+        <v>132610757851.0</v>
+      </c>
+      <c r="AM39">
+        <v>297268830614.0</v>
+      </c>
+      <c r="AN39">
+        <v>349773053401.0</v>
+      </c>
+      <c r="AO39">
+        <v>-4346899135841.0</v>
+      </c>
+      <c r="AP39">
+        <v>4473357220636.0</v>
+      </c>
+      <c r="AQ39">
+        <v>4590127709123.0</v>
+      </c>
+      <c r="AR39">
+        <v>4940636472811.0</v>
+      </c>
+      <c r="AS39">
+        <v>4707407465219.0</v>
+      </c>
+      <c r="AT39">
+        <v>4426317128619.0</v>
+      </c>
+      <c r="AU39">
+        <v>4221142593839.0</v>
+      </c>
+      <c r="AV39">
+        <v>3977150637058.0</v>
+      </c>
+      <c r="AW39">
+        <v>3630271986384.0</v>
+      </c>
+      <c r="AX39">
+        <v>-3422742414771.0</v>
+      </c>
+      <c r="AY39">
+        <v>-3167824838161.0</v>
+      </c>
+      <c r="AZ39"/>
+      <c r="BA39">
+        <v>85199307500.0</v>
+      </c>
+      <c r="BB39"/>
+      <c r="BC39">
+        <v>69090183900.0</v>
+      </c>
+      <c r="BD39">
+        <v>69090183900.0</v>
+      </c>
+      <c r="BE39"/>
+      <c r="BF39">
+        <v>61678209000.0</v>
+      </c>
+      <c r="BG39">
+        <v>41927642000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:59">
+      <c r="A40" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40">
+        <v>568473000000.0</v>
+      </c>
+      <c r="C40">
+        <v>562959000000.0</v>
+      </c>
+      <c r="D40">
+        <v>562275000000.0</v>
+      </c>
+      <c r="E40">
+        <v>451485000000.0</v>
+      </c>
+      <c r="F40">
+        <v>490078000000.0</v>
+      </c>
+      <c r="G40">
+        <v>530926000000.0</v>
+      </c>
+      <c r="H40">
+        <v>454037440000.0</v>
+      </c>
+      <c r="I40">
+        <v>422115764000.0</v>
+      </c>
+      <c r="J40">
+        <v>441844883000.0</v>
+      </c>
+      <c r="K40">
+        <v>441130818000.0</v>
+      </c>
+      <c r="L40">
+        <v>386556704381.0</v>
+      </c>
+      <c r="M40">
+        <v>401425670014.0</v>
+      </c>
+      <c r="N40">
+        <v>494235819704.0</v>
+      </c>
+      <c r="O40">
+        <v>383735982290.0</v>
+      </c>
+      <c r="P40">
+        <v>405438700407.0</v>
+      </c>
+      <c r="Q40">
+        <v>436224180949.0</v>
+      </c>
+      <c r="R40">
+        <v>458551647248.0</v>
+      </c>
+      <c r="S40">
+        <v>353912760891.0</v>
+      </c>
+      <c r="T40">
+        <v>334712476812.0</v>
+      </c>
+      <c r="U40">
+        <v>289533558486.0</v>
+      </c>
+      <c r="V40">
+        <v>343332469151.0</v>
+      </c>
+      <c r="W40">
+        <v>345855965409.0</v>
+      </c>
+      <c r="X40">
+        <v>370560081525.0</v>
+      </c>
+      <c r="Y40">
+        <v>232828836630.0</v>
+      </c>
+      <c r="Z40">
+        <v>344416996578.0</v>
+      </c>
+      <c r="AA40">
+        <v>318059994975.0</v>
+      </c>
+      <c r="AB40">
+        <v>133400620797.0</v>
+      </c>
+      <c r="AC40">
+        <v>136420188009.0</v>
+      </c>
+      <c r="AD40">
+        <v>124973349145.0</v>
+      </c>
+      <c r="AE40">
+        <v>108903883244.0</v>
+      </c>
+      <c r="AF40">
+        <v>-56374017878.0</v>
+      </c>
+      <c r="AG40">
+        <v>195789716850.0</v>
+      </c>
+      <c r="AH40">
+        <v>202115064123.0</v>
+      </c>
+      <c r="AI40">
+        <v>197626483336.0</v>
+      </c>
+      <c r="AJ40">
+        <v>189087067348.0</v>
+      </c>
+      <c r="AK40">
+        <v>173021401147.0</v>
+      </c>
+      <c r="AL40">
+        <v>185800318473.0</v>
+      </c>
+      <c r="AM40">
+        <v>175637786824.0</v>
+      </c>
+      <c r="AN40">
+        <v>617541488718.0</v>
+      </c>
+      <c r="AO40">
+        <v>-3985665589927.0</v>
+      </c>
+      <c r="AP40">
+        <v>-4552117272135.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-4913127798492.0</v>
+      </c>
+      <c r="AR40">
+        <v>-5602058649136.0</v>
+      </c>
+      <c r="AS40">
+        <v>258504620200.0</v>
+      </c>
+      <c r="AT40">
+        <v>-4148944637323.0</v>
+      </c>
+      <c r="AU40">
+        <v>256128140052.0</v>
+      </c>
+      <c r="AV40">
+        <v>174173371961.0</v>
+      </c>
+      <c r="AW40">
+        <v>-2369866479189.0</v>
+      </c>
+      <c r="AX40">
+        <v>-2821649337693.0</v>
+      </c>
+      <c r="AY40">
+        <v>130126439160.0</v>
+      </c>
+      <c r="AZ40"/>
+      <c r="BA40">
+        <v>105151478000.0</v>
+      </c>
+      <c r="BB40"/>
+      <c r="BC40">
+        <v>106877473000.0</v>
+      </c>
+      <c r="BD40">
+        <v>106877473000.0</v>
+      </c>
+      <c r="BE40"/>
+      <c r="BF40">
+        <v>124871566000.0</v>
+      </c>
+      <c r="BG40">
+        <v>61080744000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:59">
+      <c r="A41" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>558332822234.0</v>
+      </c>
+      <c r="P41">
+        <v>175939387789.0</v>
+      </c>
+      <c r="Q41">
+        <v>169756962990.0</v>
+      </c>
+      <c r="R41">
+        <v>164271769146.0</v>
+      </c>
+      <c r="S41">
+        <v>155826939981.0</v>
+      </c>
+      <c r="T41">
+        <v>184921013089.0</v>
+      </c>
+      <c r="U41">
+        <v>173006047893.0</v>
+      </c>
+      <c r="V41">
+        <v>162243270073.0</v>
+      </c>
+      <c r="W41">
+        <v>152888467496.0</v>
+      </c>
+      <c r="X41">
+        <v>148069104553.0</v>
+      </c>
+      <c r="Y41">
+        <v>160626264111.0</v>
+      </c>
+      <c r="Z41">
+        <v>136653731896.0</v>
+      </c>
+      <c r="AA41">
+        <v>156009055285.0</v>
+      </c>
+      <c r="AB41">
+        <v>153012967048.0</v>
+      </c>
+      <c r="AC41">
+        <v>142821206424.0</v>
+      </c>
+      <c r="AD41">
+        <v>140354438504.0</v>
+      </c>
+      <c r="AE41">
+        <v>135014010907.0</v>
+      </c>
+      <c r="AF41">
+        <v>42653045400.0</v>
+      </c>
+      <c r="AG41">
+        <v>117887298495.0</v>
+      </c>
+      <c r="AH41">
+        <v>52199087400.0</v>
+      </c>
+      <c r="AI41">
+        <v>51977712700.0</v>
+      </c>
+      <c r="AJ41">
+        <v>79050814500.0</v>
+      </c>
+      <c r="AK41">
+        <v>112473967100.0</v>
+      </c>
+      <c r="AL41">
+        <v>92575726400.0</v>
+      </c>
+      <c r="AM41">
+        <v>52569189300.0</v>
+      </c>
+      <c r="AN41">
+        <v>139026433400.0</v>
+      </c>
+      <c r="AO41">
+        <v>86480917900.0</v>
+      </c>
+      <c r="AP41">
+        <v>51408191600.0</v>
+      </c>
+      <c r="AQ41">
+        <v>25391223800.0</v>
+      </c>
+      <c r="AR41">
+        <v>25336564100.0</v>
+      </c>
+      <c r="AS41">
+        <v>21939512800.0</v>
+      </c>
+      <c r="AT41">
+        <v>18690103300.0</v>
+      </c>
+      <c r="AU41">
+        <v>17587081700.0</v>
+      </c>
+      <c r="AV41">
+        <v>18287041300.0</v>
+      </c>
+      <c r="AW41">
+        <v>24610052800.0</v>
+      </c>
+      <c r="AX41">
+        <v>32805503600.0</v>
+      </c>
+      <c r="AY41">
+        <v>13868332500.0</v>
+      </c>
+      <c r="AZ41"/>
+      <c r="BA41">
+        <v>11978545000.0</v>
+      </c>
+      <c r="BB41"/>
+      <c r="BC41">
+        <v>10765734800.0</v>
+      </c>
+      <c r="BD41">
+        <v>10765734800.0</v>
+      </c>
+      <c r="BE41"/>
+      <c r="BF41">
+        <v>9833785900.0</v>
+      </c>
+      <c r="BG41">
+        <v>3985291000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:59">
+      <c r="A42" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42">
+        <v>1608501000000.0</v>
+      </c>
+      <c r="C42">
+        <v>1608501000000.0</v>
+      </c>
+      <c r="D42">
+        <v>1519090000000.0</v>
+      </c>
+      <c r="E42">
+        <v>1519090000000.0</v>
+      </c>
+      <c r="F42">
+        <v>1519090000000.0</v>
+      </c>
+      <c r="G42">
+        <v>1519090000000.0</v>
+      </c>
+      <c r="H42">
+        <v>1530541849000.0</v>
+      </c>
+      <c r="I42">
+        <v>1530541849000.0</v>
+      </c>
+      <c r="J42">
+        <v>1501725597000.0</v>
+      </c>
+      <c r="K42">
+        <v>1501725597000.0</v>
+      </c>
+      <c r="L42">
+        <v>1404637531834.0</v>
+      </c>
+      <c r="M42">
+        <v>1405624032096.0</v>
+      </c>
+      <c r="N42">
+        <v>1427281524086.0</v>
+      </c>
+      <c r="O42">
+        <v>1382265075966.0</v>
+      </c>
+      <c r="P42">
+        <v>1286226450443.0</v>
+      </c>
+      <c r="Q42">
+        <v>1236255665564.0</v>
+      </c>
+      <c r="R42">
+        <v>1208133258986.0</v>
+      </c>
+      <c r="S42">
+        <v>1190984149873.0</v>
+      </c>
+      <c r="T42">
+        <v>1156580772175.0</v>
+      </c>
+      <c r="U42">
+        <v>1112159112611.0</v>
+      </c>
+      <c r="V42">
+        <v>1036990383794.0</v>
+      </c>
+      <c r="W42">
+        <v>975834397559.0</v>
+      </c>
+      <c r="X42">
+        <v>910429976685.0</v>
+      </c>
+      <c r="Y42">
+        <v>1198197113939.0</v>
+      </c>
+      <c r="Z42">
+        <v>896865657971.0</v>
+      </c>
+      <c r="AA42">
+        <v>995533768435.0</v>
+      </c>
+      <c r="AB42">
+        <v>1198197113939.0</v>
+      </c>
+      <c r="AC42">
+        <v>970506699696.0</v>
+      </c>
+      <c r="AD42">
+        <v>1197765153939.0</v>
+      </c>
+      <c r="AE42">
+        <v>758289058846.0</v>
+      </c>
+      <c r="AF42">
+        <v>826033454939.0</v>
+      </c>
+      <c r="AG42">
+        <v>766236476844.0</v>
+      </c>
+      <c r="AH42">
+        <v>666879619189.0</v>
+      </c>
+      <c r="AI42">
+        <v>822215468939.0</v>
+      </c>
+      <c r="AJ42">
+        <v>617865468939.0</v>
+      </c>
+      <c r="AK42">
+        <v>617865468939.0</v>
+      </c>
+      <c r="AL42">
+        <v>614576137075.0</v>
+      </c>
+      <c r="AM42">
+        <v>611655982815.0</v>
+      </c>
+      <c r="AN42">
+        <v>612485237586.0</v>
+      </c>
+      <c r="AO42">
+        <v>612485237586.0</v>
+      </c>
+      <c r="AP42">
+        <v>599426348042.0</v>
+      </c>
+      <c r="AQ42">
+        <v>612485237586.0</v>
+      </c>
+      <c r="AR42">
+        <v>612485237586.0</v>
+      </c>
+      <c r="AS42">
+        <v>632122208001.0</v>
+      </c>
+      <c r="AT42">
+        <v>612485237586.0</v>
+      </c>
+      <c r="AU42">
+        <v>602333135631.0</v>
+      </c>
+      <c r="AV42">
+        <v>612485237586.0</v>
+      </c>
+      <c r="AW42">
+        <v>610739175913.0</v>
+      </c>
+      <c r="AX42">
+        <v>612485237586.0</v>
+      </c>
+      <c r="AY42">
+        <v>626329411558.0</v>
+      </c>
+      <c r="AZ42"/>
+      <c r="BA42">
+        <v>501778035716.0</v>
+      </c>
+      <c r="BB42"/>
+      <c r="BC42">
+        <v>1211877780988.0</v>
+      </c>
+      <c r="BD42">
+        <v>1211877780988.0</v>
+      </c>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+    </row>
+    <row r="43" spans="1:59">
+      <c r="A43" t="s">
+        <v>58</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
+      <c r="A44" t="s">
+        <v>59</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
+      <c r="A45" t="s">
+        <v>60</v>
+      </c>
+      <c r="B45">
+        <v>14208908000000.0</v>
+      </c>
+      <c r="C45">
+        <v>13829586000000.0</v>
+      </c>
+      <c r="D45">
+        <v>13559925000000.0</v>
+      </c>
+      <c r="E45">
+        <v>12957663000000.0</v>
+      </c>
+      <c r="F45">
+        <v>12651680000000.0</v>
+      </c>
+      <c r="G45">
+        <v>12661238000000.0</v>
+      </c>
+      <c r="H45">
+        <v>12449787642892.0</v>
+      </c>
+      <c r="I45">
+        <v>12227348244646.0</v>
+      </c>
+      <c r="J45">
+        <v>12273991522303.0</v>
+      </c>
+      <c r="K45">
+        <v>12129744242839.0</v>
+      </c>
+      <c r="L45">
+        <v>12110325589004.0</v>
+      </c>
+      <c r="M45">
+        <v>11936527709735.0</v>
+      </c>
+      <c r="N45">
+        <v>11656584147013.0</v>
+      </c>
+      <c r="O45">
+        <v>11427427936836.0</v>
+      </c>
+      <c r="P45">
+        <v>11090967935472.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
+      <c r="A46" t="s">
+        <v>61</v>
+      </c>
+      <c r="B46">
+        <v>11291428000000.0</v>
+      </c>
+      <c r="C46">
+        <v>11079765000000.0</v>
+      </c>
+      <c r="D46">
+        <v>10898498000000.0</v>
+      </c>
+      <c r="E46">
+        <v>10409089000000.0</v>
+      </c>
+      <c r="F46">
+        <v>10107142000000.0</v>
+      </c>
+      <c r="G46">
+        <v>10197513000000.0</v>
+      </c>
+      <c r="H46">
+        <v>10099488993000.0</v>
+      </c>
+      <c r="I46">
+        <v>9982887060000.0</v>
+      </c>
+      <c r="J46">
+        <v>10107071344000.0</v>
+      </c>
+      <c r="K46">
+        <v>10048888221000.0</v>
+      </c>
+      <c r="L46">
+        <v>10114517750709.0</v>
+      </c>
+      <c r="M46">
+        <v>10025021732023.0</v>
+      </c>
+      <c r="N46">
+        <v>9871890608192.0</v>
+      </c>
+      <c r="O46">
+        <v>9716576462357.0</v>
+      </c>
+      <c r="P46">
+        <v>9343532835542.0</v>
+      </c>
+      <c r="Q46">
+        <v>9301568489233.0</v>
+      </c>
+      <c r="R46">
+        <v>9248010387017.0</v>
+      </c>
+      <c r="S46">
+        <v>9167767999601.0</v>
+      </c>
+      <c r="T46">
+        <v>8893369794757.0</v>
+      </c>
+      <c r="U46">
+        <v>8826561269746.0</v>
+      </c>
+      <c r="V46">
+        <v>8728376270209.0</v>
+      </c>
+      <c r="W46">
+        <v>8709218014829.0</v>
+      </c>
+      <c r="X46">
+        <v>8327957531897.0</v>
+      </c>
+      <c r="Y46">
+        <v>7712378599855.0</v>
+      </c>
+      <c r="Z46">
+        <v>7675995712400.0</v>
+      </c>
+      <c r="AA46">
+        <v>7601630973344.0</v>
+      </c>
+      <c r="AB46">
+        <v>7438741093398.0</v>
+      </c>
+      <c r="AC46">
+        <v>6914789118594.0</v>
+      </c>
+      <c r="AD46">
+        <v>6263624581884.0</v>
+      </c>
+      <c r="AE46">
+        <v>5062236875916.0</v>
+      </c>
+      <c r="AF46">
+        <v>4796861932883.0</v>
+      </c>
+      <c r="AG46">
+        <v>3627306110655.0</v>
+      </c>
+      <c r="AH46">
+        <v>3137858304807.0</v>
+      </c>
+      <c r="AI46">
+        <v>2701487249909.0</v>
+      </c>
+      <c r="AJ46">
+        <v>2339282885114.0</v>
+      </c>
+      <c r="AK46">
+        <v>2098118488968.0</v>
+      </c>
+      <c r="AL46">
+        <v>2026656866659.0</v>
+      </c>
+      <c r="AM46">
+        <v>1934034241203.0</v>
+      </c>
+      <c r="AN46">
+        <v>1775791994144.0</v>
+      </c>
+      <c r="AO46">
+        <v>1707866128313.0</v>
+      </c>
+      <c r="AP46">
+        <v>1719257212447.0</v>
+      </c>
+      <c r="AQ46">
+        <v>1749741868811.0</v>
+      </c>
+      <c r="AR46">
+        <v>1708498004635.0</v>
+      </c>
+      <c r="AS46">
+        <v>1655564286008.0</v>
+      </c>
+      <c r="AT46">
+        <v>1622160649860.0</v>
+      </c>
+      <c r="AU46">
+        <v>1611673828096.0</v>
+      </c>
+      <c r="AV46">
+        <v>1370381710538.0</v>
+      </c>
+      <c r="AW46">
+        <v>1367130919575.0</v>
+      </c>
+      <c r="AX46">
+        <v>1327547551285.0</v>
+      </c>
+      <c r="AY46">
+        <v>1283037463558.0</v>
+      </c>
+      <c r="AZ46"/>
+      <c r="BA46">
+        <v>1149057389098.0</v>
+      </c>
+      <c r="BB46"/>
+      <c r="BC46">
+        <v>941873178483.0</v>
+      </c>
+      <c r="BD46">
+        <v>941873178483.0</v>
+      </c>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+    </row>
+    <row r="47" spans="1:59">
+      <c r="A47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>11079765000000.0</v>
+      </c>
+      <c r="D47">
+        <v>10898498000000.0</v>
+      </c>
+      <c r="E47">
+        <v>10409089000000.0</v>
+      </c>
+      <c r="F47">
+        <v>10107142000000.0</v>
+      </c>
+      <c r="G47">
+        <v>10197513000000.0</v>
+      </c>
+      <c r="H47">
+        <v>10099488992680.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>10114517750710.0</v>
+      </c>
+      <c r="M47">
+        <v>10025021732020.0</v>
+      </c>
+      <c r="N47">
+        <v>9871890608190.0</v>
+      </c>
+      <c r="O47">
+        <v>9525476462357.0</v>
+      </c>
+      <c r="P47">
+        <v>9152432835542.0</v>
+      </c>
+      <c r="Q47">
+        <v>9110468489233.0</v>
+      </c>
+      <c r="R47">
+        <v>9056910387017.0</v>
+      </c>
+      <c r="S47">
+        <v>8976667999601.0</v>
+      </c>
+      <c r="T47">
+        <v>8381369794757.0</v>
+      </c>
+      <c r="U47">
+        <v>8314561269746.0</v>
+      </c>
+      <c r="V47">
+        <v>8216376270209.0</v>
+      </c>
+      <c r="W47">
+        <v>8197218014829.0</v>
+      </c>
+      <c r="X47">
+        <v>8327957531897.0</v>
+      </c>
+      <c r="Y47">
+        <v>7712378599855.0</v>
+      </c>
+      <c r="Z47">
+        <v>7675995712400.0</v>
+      </c>
+      <c r="AA47">
+        <v>7601630973344.0</v>
+      </c>
+      <c r="AB47">
+        <v>7438741093400.0</v>
+      </c>
+      <c r="AC47">
+        <v>6914789118594.0</v>
+      </c>
+      <c r="AD47">
+        <v>6263624581884.0</v>
+      </c>
+      <c r="AE47">
+        <v>5062236875916.0</v>
+      </c>
+      <c r="AF47">
+        <v>4796861932900.0</v>
+      </c>
+      <c r="AG47">
+        <v>3627306110655.0</v>
+      </c>
+      <c r="AH47">
+        <v>3137858304800.0</v>
+      </c>
+      <c r="AI47">
+        <v>2701487249900.0</v>
+      </c>
+      <c r="AJ47">
+        <v>2339282885100.0</v>
+      </c>
+      <c r="AK47">
+        <v>2098118489000.0</v>
+      </c>
+      <c r="AL47">
+        <v>2026656866700.0</v>
+      </c>
+      <c r="AM47">
+        <v>1934034241200.0</v>
+      </c>
+      <c r="AN47">
+        <v>1775791994100.0</v>
+      </c>
+      <c r="AO47">
+        <v>1707866128300.0</v>
+      </c>
+      <c r="AP47">
+        <v>1719257212400.0</v>
+      </c>
+      <c r="AQ47">
+        <v>1749741868800.0</v>
+      </c>
+      <c r="AR47">
+        <v>1708498004600.0</v>
+      </c>
+      <c r="AS47">
+        <v>1655564286000.0</v>
+      </c>
+      <c r="AT47">
+        <v>1622160649900.0</v>
+      </c>
+      <c r="AU47">
+        <v>1611673828100.0</v>
+      </c>
+      <c r="AV47">
+        <v>1370381710500.0</v>
+      </c>
+      <c r="AW47">
+        <v>1367130919600.0</v>
+      </c>
+      <c r="AX47">
+        <v>1327547551300.0</v>
+      </c>
+      <c r="AY47">
+        <v>1283037463600.0</v>
+      </c>
+      <c r="AZ47"/>
+      <c r="BA47">
+        <v>1149057389100.0</v>
+      </c>
+      <c r="BB47"/>
+      <c r="BC47">
+        <v>941873178500.0</v>
+      </c>
+      <c r="BD47">
+        <v>941873178500.0</v>
+      </c>
+      <c r="BE47"/>
+      <c r="BF47">
+        <v>727747064100.0</v>
+      </c>
+      <c r="BG47">
+        <v>38860726400.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:59">
+      <c r="A48" t="s">
+        <v>63</v>
+      </c>
+      <c r="B48">
+        <v>1527507000000.0</v>
+      </c>
+      <c r="C48">
+        <v>1453984000000.0</v>
+      </c>
+      <c r="D48">
+        <v>1435501000000.0</v>
+      </c>
+      <c r="E48">
+        <v>1436069000000.0</v>
+      </c>
+      <c r="F48">
+        <v>1375984000000.0</v>
+      </c>
+      <c r="G48">
+        <v>1339739000000.0</v>
+      </c>
+      <c r="H48">
+        <v>1213410171000.0</v>
+      </c>
+      <c r="I48">
+        <v>1217209454000.0</v>
+      </c>
+      <c r="J48">
+        <v>1168519149000.0</v>
+      </c>
+      <c r="K48">
+        <v>1117852835000.0</v>
+      </c>
+      <c r="L48">
+        <v>883367134326.0</v>
+      </c>
+      <c r="M48">
+        <v>908775156959.0</v>
+      </c>
+      <c r="N48">
+        <v>864565094822.0</v>
+      </c>
+      <c r="O48">
+        <v>788581855794.0</v>
+      </c>
+      <c r="P48">
+        <v>769611414983.0</v>
+      </c>
+      <c r="Q48">
+        <v>761361672347.0</v>
+      </c>
+      <c r="R48">
+        <v>722265934019.0</v>
+      </c>
+      <c r="S48">
+        <v>645836023251.0</v>
+      </c>
+      <c r="T48">
+        <v>670765197012.0</v>
+      </c>
+      <c r="U48">
+        <v>677453126837.0</v>
+      </c>
+      <c r="V48">
+        <v>632024455537.0</v>
+      </c>
+      <c r="W48">
+        <v>654230557198.0</v>
+      </c>
+      <c r="X48">
+        <v>705032697910.0</v>
+      </c>
+      <c r="Y48">
+        <v>775342676314.0</v>
+      </c>
+      <c r="Z48">
+        <v>812498863148.0</v>
+      </c>
+      <c r="AA48">
+        <v>824415889204.0</v>
+      </c>
+      <c r="AB48">
+        <v>831057445035.0</v>
+      </c>
+      <c r="AC48">
+        <v>854206326776.0</v>
+      </c>
+      <c r="AD48">
+        <v>810879018574.0</v>
+      </c>
+      <c r="AE48">
+        <v>753731472002.0</v>
+      </c>
+      <c r="AF48">
+        <v>734547334928.0</v>
+      </c>
+      <c r="AG48">
+        <v>706669915978.0</v>
+      </c>
+      <c r="AH48">
+        <v>651068802630.0</v>
+      </c>
+      <c r="AI48">
+        <v>601276013329.0</v>
+      </c>
+      <c r="AJ48">
+        <v>514691657945.0</v>
+      </c>
+      <c r="AK48">
+        <v>496804778751.0</v>
+      </c>
+      <c r="AL48">
+        <v>452553649907.0</v>
+      </c>
+      <c r="AM48">
+        <v>414211201130.0</v>
+      </c>
+      <c r="AN48">
+        <v>378848799525.0</v>
+      </c>
+      <c r="AO48">
+        <v>363473606154.0</v>
+      </c>
+      <c r="AP48">
+        <v>345207156960.0</v>
+      </c>
+      <c r="AQ48">
+        <v>276646356249.0</v>
+      </c>
+      <c r="AR48">
+        <v>274142490550.0</v>
+      </c>
+      <c r="AS48">
+        <v>261106826166.0</v>
+      </c>
+      <c r="AT48">
+        <v>250009694912.0</v>
+      </c>
+      <c r="AU48">
+        <v>221087649359.0</v>
+      </c>
+      <c r="AV48">
+        <v>205656882491.0</v>
+      </c>
+      <c r="AW48">
+        <v>177341501465.0</v>
+      </c>
+      <c r="AX48">
+        <v>157193063149.0</v>
+      </c>
+      <c r="AY48">
+        <v>121291687368.0</v>
+      </c>
+      <c r="AZ48"/>
+      <c r="BA48">
+        <v>50345459815.0</v>
+      </c>
+      <c r="BB48"/>
+      <c r="BC48">
+        <v>-241094190.0</v>
+      </c>
+      <c r="BD48">
+        <v>-241094190.0</v>
+      </c>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+    </row>
+    <row r="49" spans="1:59">
+      <c r="A49" t="s">
+        <v>64</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
+      <c r="A50" t="s">
+        <v>65</v>
+      </c>
+      <c r="B50">
+        <v>11589966000000.0</v>
+      </c>
+      <c r="C50">
+        <v>12129482000000.0</v>
+      </c>
+      <c r="D50">
+        <v>11362998000000.0</v>
+      </c>
+      <c r="E50">
+        <v>11218720000000.0</v>
+      </c>
+      <c r="F50">
+        <v>12462185000000.0</v>
+      </c>
+      <c r="G50">
+        <v>10568955000000.0</v>
+      </c>
+      <c r="H50">
+        <v>11153762283218.0</v>
+      </c>
+      <c r="I50">
+        <v>7353290776567.0</v>
+      </c>
+      <c r="J50">
+        <v>10543197991209.0</v>
+      </c>
+      <c r="K50">
+        <v>9930194361646.0</v>
+      </c>
+      <c r="L50">
+        <v>9773514780610.0</v>
+      </c>
+      <c r="M50">
+        <v>9852454023109.0</v>
+      </c>
+      <c r="N50">
+        <v>11203997162973.0</v>
+      </c>
+      <c r="O50">
+        <v>12280370489216.0</v>
+      </c>
+      <c r="P50">
+        <v>10437181890681.0</v>
+      </c>
+      <c r="Q50">
+        <v>10487096147689.0</v>
+      </c>
+      <c r="R50">
+        <v>7996597266977.0</v>
+      </c>
+      <c r="S50">
+        <v>9425920486233.0</v>
+      </c>
+      <c r="T50">
+        <v>9451803250945.0</v>
+      </c>
+      <c r="U50">
+        <v>9698912875397.0</v>
+      </c>
+      <c r="V50">
+        <v>9193350196492.0</v>
+      </c>
+      <c r="W50">
+        <v>8950307399917.0</v>
+      </c>
+      <c r="X50">
+        <v>9859088487121.0</v>
+      </c>
+      <c r="Y50">
+        <v>9893885152310.0</v>
+      </c>
+      <c r="Z50">
+        <v>11254769032302.0</v>
+      </c>
+      <c r="AA50">
+        <v>8340569518576.0</v>
+      </c>
+      <c r="AB50">
+        <v>7886406413589.0</v>
+      </c>
+      <c r="AC50">
+        <v>8232632536221.0</v>
+      </c>
+      <c r="AD50">
+        <v>7577635771605.0</v>
+      </c>
+      <c r="AE50">
+        <v>5619649305664.0</v>
+      </c>
+      <c r="AF50"/>
+      <c r="AG50">
+        <v>5910929408875.0</v>
+      </c>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
+      <c r="A51" t="s">
+        <v>66</v>
+      </c>
+      <c r="B51">
+        <v>26440093000000.0</v>
+      </c>
+      <c r="C51">
+        <v>26569504000000.0</v>
+      </c>
+      <c r="D51">
+        <v>25285898000000.0</v>
+      </c>
+      <c r="E51">
+        <v>24377616000000.0</v>
+      </c>
+      <c r="F51">
+        <v>23672030000000.0</v>
+      </c>
+      <c r="G51">
+        <v>23697513000000.0</v>
+      </c>
+      <c r="H51">
+        <v>24700083853000.0</v>
+      </c>
+      <c r="I51">
+        <v>23508309953000.0</v>
+      </c>
+      <c r="J51">
+        <v>23677183196000.0</v>
+      </c>
+      <c r="K51">
+        <v>23082796251000.0</v>
+      </c>
+      <c r="L51">
+        <v>22726555254115.0</v>
+      </c>
+      <c r="M51">
+        <v>21759048918501.0</v>
+      </c>
+      <c r="N51">
+        <v>21464854899004.0</v>
+      </c>
+      <c r="O51">
+        <v>21159536143929.0</v>
+      </c>
+      <c r="P51">
+        <v>20001461848000.0</v>
+      </c>
+      <c r="Q51">
+        <v>20148785285058.0</v>
+      </c>
+      <c r="R51">
+        <v>19533326557166.0</v>
+      </c>
+      <c r="S51">
+        <v>19491744501102.0</v>
+      </c>
+      <c r="T51">
+        <v>19147251977780.0</v>
+      </c>
+      <c r="U51">
+        <v>19415955472241.0</v>
+      </c>
+      <c r="V51">
+        <v>19074458067103.0</v>
+      </c>
+      <c r="W51">
+        <v>18575526930771.0</v>
+      </c>
+      <c r="X51">
+        <v>19843372178081.0</v>
+      </c>
+      <c r="Y51">
+        <v>21039793122616.0</v>
+      </c>
+      <c r="Z51">
+        <v>22481879460058.0</v>
+      </c>
+      <c r="AA51">
+        <v>19908125824311.0</v>
+      </c>
+      <c r="AB51">
+        <v>19303345004320.0</v>
+      </c>
+      <c r="AC51">
+        <v>17689156763947.0</v>
+      </c>
+      <c r="AD51">
+        <v>16840738570421.0</v>
+      </c>
+      <c r="AE51">
+        <v>15677678306261.0</v>
+      </c>
+      <c r="AF51">
+        <v>14781541508836.0</v>
+      </c>
+      <c r="AG51">
+        <v>13499386065865.0</v>
+      </c>
+      <c r="AH51">
+        <v>11968066669017.0</v>
+      </c>
+      <c r="AI51">
+        <v>10827007096555.0</v>
+      </c>
+      <c r="AJ51">
+        <v>10449656859072.0</v>
+      </c>
+      <c r="AK51">
+        <v>10430555598377.0</v>
+      </c>
+      <c r="AL51">
+        <v>10597352509381.0</v>
+      </c>
+      <c r="AM51">
+        <v>9898791359868.0</v>
+      </c>
+      <c r="AN51">
+        <v>10192030447587.0</v>
+      </c>
+      <c r="AO51">
+        <v>9052049018651.0</v>
+      </c>
+      <c r="AP51">
+        <v>9601718689316.0</v>
+      </c>
+      <c r="AQ51">
+        <v>8832074096655.0</v>
+      </c>
+      <c r="AR51">
+        <v>9230895012297.0</v>
+      </c>
+      <c r="AS51">
+        <v>8249297819798.0</v>
+      </c>
+      <c r="AT51">
+        <v>8010766405620.0</v>
+      </c>
+      <c r="AU51">
+        <v>7561271790512.0</v>
+      </c>
+      <c r="AV51">
+        <v>7235333239697.0</v>
+      </c>
+      <c r="AW51">
+        <v>6728875915214.0</v>
+      </c>
+      <c r="AX51">
+        <v>6609699108622.0</v>
+      </c>
+      <c r="AY51">
+        <v>6469697572965.0</v>
+      </c>
+      <c r="AZ51"/>
+      <c r="BA51">
+        <v>3576799573274.0</v>
+      </c>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+    </row>
+    <row r="52" spans="1:59">
+      <c r="A52" t="s">
+        <v>67</v>
+      </c>
+      <c r="B52">
+        <v>11633909000000.0</v>
+      </c>
+      <c r="C52">
+        <v>12212292000000.0</v>
+      </c>
+      <c r="D52">
+        <v>11390008000000.0</v>
+      </c>
+      <c r="E52">
+        <v>11265860000000.0</v>
+      </c>
+      <c r="F52">
+        <v>12512625000000.0</v>
+      </c>
+      <c r="G52">
+        <v>10632120000000.0</v>
+      </c>
+      <c r="H52">
+        <v>11204525388000.0</v>
+      </c>
+      <c r="I52">
+        <v>7461003879000.0</v>
+      </c>
+      <c r="J52">
+        <v>10608280629000.0</v>
+      </c>
+      <c r="K52">
+        <v>9969475028000.0</v>
+      </c>
+      <c r="L52">
+        <v>9824931464054.0</v>
+      </c>
+      <c r="M52">
+        <v>9900836958187.0</v>
+      </c>
+      <c r="N52">
+        <v>11228561103194.0</v>
+      </c>
+      <c r="O52">
+        <v>12323164745054.0</v>
+      </c>
+      <c r="P52">
+        <v>10456040521315.0</v>
+      </c>
+      <c r="Q52">
+        <v>10548594585505.0</v>
+      </c>
+      <c r="R52">
+        <v>8032873458416.0</v>
+      </c>
+      <c r="S52">
+        <v>9519082069923.0</v>
+      </c>
+      <c r="T52">
+        <v>9544944512331.0</v>
+      </c>
+      <c r="U52">
+        <v>9802771888421.0</v>
+      </c>
+      <c r="V52">
+        <v>9250094490733.0</v>
+      </c>
+      <c r="W52">
+        <v>9023709292791.0</v>
+      </c>
+      <c r="X52">
+        <v>9934080728841.0</v>
+      </c>
+      <c r="Y52">
+        <v>10096924734636.0</v>
+      </c>
+      <c r="Z52">
+        <v>11391881496138.0</v>
+      </c>
+      <c r="AA52">
+        <v>8472235844481.0</v>
+      </c>
+      <c r="AB52">
+        <v>8204165618289.0</v>
+      </c>
+      <c r="AC52">
+        <v>8573318444991.0</v>
+      </c>
+      <c r="AD52">
+        <v>7938100549999.0</v>
+      </c>
+      <c r="AE52">
+        <v>9016369135728.0</v>
+      </c>
+      <c r="AF52">
+        <v>8801750341311.0</v>
+      </c>
+      <c r="AG52">
+        <v>8179611933938.0</v>
+      </c>
+      <c r="AH52">
+        <v>7066154413973.0</v>
+      </c>
+      <c r="AI52">
+        <v>5956536656408.0</v>
+      </c>
+      <c r="AJ52">
+        <v>4555085329181.0</v>
+      </c>
+      <c r="AK52">
+        <v>4680090590169.0</v>
+      </c>
+      <c r="AL52">
+        <v>4725847520700.0</v>
+      </c>
+      <c r="AM52">
+        <v>4868025699668.0</v>
+      </c>
+      <c r="AN52">
+        <v>4642909957668.0</v>
+      </c>
+      <c r="AO52">
+        <v>3888604066925.0</v>
+      </c>
+      <c r="AP52">
+        <v>4473124924576.0</v>
+      </c>
+      <c r="AQ52">
+        <v>4834467644200.0</v>
+      </c>
+      <c r="AR52">
+        <v>5491174753237.0</v>
+      </c>
+      <c r="AS52">
+        <v>5177280526665.0</v>
+      </c>
+      <c r="AT52">
+        <v>4042333648823.0</v>
+      </c>
+      <c r="AU52">
+        <v>3975311811831.0</v>
+      </c>
+      <c r="AV52">
+        <v>3405160708061.0</v>
+      </c>
+      <c r="AW52">
+        <v>2329385350105.0</v>
+      </c>
+      <c r="AX52">
+        <v>2773805736641.0</v>
+      </c>
+      <c r="AY52">
+        <v>2600220516868.0</v>
+      </c>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+    </row>
+    <row r="53" spans="1:59">
+      <c r="A53" t="s">
+        <v>68</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>-7657358438879.0</v>
+      </c>
+      <c r="M53">
+        <v>-7377867697035.0</v>
+      </c>
+      <c r="N53">
+        <v>-7524436191745.0</v>
+      </c>
+      <c r="O53">
+        <v>-7139803179523.0</v>
+      </c>
+      <c r="P53">
+        <v>7165674000.0</v>
+      </c>
+      <c r="Q53">
+        <v>8064898000.0</v>
+      </c>
+      <c r="R53">
+        <v>7034739500.0</v>
+      </c>
+      <c r="S53">
+        <v>7442670500.0</v>
+      </c>
+      <c r="T53">
+        <v>7367816000.0</v>
+      </c>
+      <c r="U53">
+        <v>-5915199948945.0</v>
+      </c>
+      <c r="V53">
+        <v>-5547030230942.0</v>
+      </c>
+      <c r="W53">
+        <v>-5948810750898.0</v>
+      </c>
+      <c r="X53">
+        <v>-6392302106572.0</v>
+      </c>
+      <c r="Y53">
+        <v>-7155434472186.0</v>
+      </c>
+      <c r="Z53">
+        <v>-9437356945216.0</v>
+      </c>
+      <c r="AA53">
+        <v>-8160805577557.0</v>
+      </c>
+      <c r="AB53">
+        <v>-7697026047430.0</v>
+      </c>
+      <c r="AC53">
+        <v>-7170451912654.0</v>
+      </c>
+      <c r="AD53">
+        <v>-6860221448410.0</v>
+      </c>
+      <c r="AE53">
+        <v>419449757794.0</v>
+      </c>
+      <c r="AF53">
+        <v>-6891770701568.0</v>
+      </c>
+      <c r="AG53"/>
+      <c r="AH53">
+        <v>-5635742962979.0</v>
+      </c>
+      <c r="AI53">
+        <v>-5291711950277.0</v>
+      </c>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53">
+        <v>50000000000.0</v>
+      </c>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+    </row>
+    <row r="54" spans="1:59">
+      <c r="A54" t="s">
+        <v>69</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
+      <c r="A55" t="s">
+        <v>70</v>
+      </c>
+      <c r="B55">
+        <v>33149602000000.0</v>
+      </c>
+      <c r="C55">
+        <v>32901634000000.0</v>
+      </c>
+      <c r="D55">
+        <v>31281463000000.0</v>
+      </c>
+      <c r="E55">
+        <v>30375137000000.0</v>
+      </c>
+      <c r="F55">
+        <v>29452026000000.0</v>
+      </c>
+      <c r="G55">
+        <v>29410622000000.0</v>
+      </c>
+      <c r="H55">
+        <v>30448239158000.0</v>
+      </c>
+      <c r="I55">
+        <v>29153102019000.0</v>
+      </c>
+      <c r="J55">
+        <v>29408959028000.0</v>
+      </c>
+      <c r="K55">
+        <v>28711561014000.0</v>
+      </c>
+      <c r="L55">
+        <v>28061960394159.0</v>
+      </c>
+      <c r="M55">
+        <v>27287242526377.0</v>
+      </c>
+      <c r="N55">
+        <v>27563047992382.0</v>
+      </c>
+      <c r="O55">
+        <v>26929459012147.0</v>
+      </c>
+      <c r="P55">
+        <v>25108016982549.0</v>
+      </c>
+      <c r="Q55">
+        <v>25150142636673.0</v>
+      </c>
+      <c r="R55">
+        <v>24677256178379.0</v>
+      </c>
+      <c r="S55">
+        <v>24715394326528.0</v>
+      </c>
+      <c r="T55">
+        <v>24192093350851.0</v>
+      </c>
+      <c r="U55">
+        <v>24380961128114.0</v>
+      </c>
+      <c r="V55">
+        <v>23850583200756.0</v>
+      </c>
+      <c r="W55">
+        <v>23639879332158.0</v>
+      </c>
+      <c r="X55">
+        <v>24477379252660.0</v>
+      </c>
+      <c r="Y55">
+        <v>25368524584428.0</v>
+      </c>
+      <c r="Z55">
+        <v>26364886750127.0</v>
+      </c>
+      <c r="AA55">
+        <v>24296140332728.0</v>
+      </c>
+      <c r="AB55">
+        <v>23505530723970.0</v>
+      </c>
+      <c r="AC55">
+        <v>22419156543276.0</v>
+      </c>
+      <c r="AD55">
+        <v>21000416590727.0</v>
+      </c>
+      <c r="AE55">
+        <v>20000987050429.0</v>
+      </c>
+      <c r="AF55">
+        <v>19045332273075.0</v>
+      </c>
+      <c r="AG55">
+        <v>17135155872301.0</v>
+      </c>
+      <c r="AH55">
+        <v>15312252400005.0</v>
+      </c>
+      <c r="AI55">
+        <v>14012289409695.0</v>
+      </c>
+      <c r="AJ55">
+        <v>13140180988925.0</v>
+      </c>
+      <c r="AK55">
+        <v>13007918299605.0</v>
+      </c>
+      <c r="AL55">
+        <v>13185822390038.0</v>
+      </c>
+      <c r="AM55">
+        <v>12469009024980.0</v>
+      </c>
+      <c r="AN55">
+        <v>12945973110085.0</v>
+      </c>
+      <c r="AO55">
+        <v>11611817017443.0</v>
+      </c>
+      <c r="AP55">
+        <v>12048093398375.0</v>
+      </c>
+      <c r="AQ55">
+        <v>11134655294881.0</v>
+      </c>
+      <c r="AR55">
+        <v>11592279703652.0</v>
+      </c>
+      <c r="AS55">
+        <v>10549050045166.0</v>
+      </c>
+      <c r="AT55">
+        <v>10297862575292.0</v>
+      </c>
+      <c r="AU55">
+        <v>9727298497876.0</v>
+      </c>
+      <c r="AV55">
+        <v>9219401711137.0</v>
+      </c>
+      <c r="AW55">
+        <v>8648026950624.0</v>
+      </c>
+      <c r="AX55">
+        <v>8483819487438.0</v>
+      </c>
+      <c r="AY55">
+        <v>8300536335181.0</v>
+      </c>
+      <c r="AZ55"/>
+      <c r="BA55">
+        <v>6973200396760.0</v>
+      </c>
+      <c r="BB55"/>
+      <c r="BC55">
+        <v>5676905833325.0</v>
+      </c>
+      <c r="BD55">
+        <v>5676905833325.0</v>
+      </c>
+      <c r="BE55"/>
+      <c r="BF55">
+        <v>4555666055000.0</v>
+      </c>
+      <c r="BG55">
+        <v>2564636181300.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:59">
+      <c r="A56" t="s">
+        <v>71</v>
+      </c>
+      <c r="B56">
+        <v>10507004000000.0</v>
+      </c>
+      <c r="C56">
+        <v>10922822000000.0</v>
+      </c>
+      <c r="D56">
+        <v>10223511000000.0</v>
+      </c>
+      <c r="E56">
+        <v>10156293000000.0</v>
+      </c>
+      <c r="F56">
+        <v>10047465000000.0</v>
+      </c>
+      <c r="G56">
+        <v>10201277000000.0</v>
+      </c>
+      <c r="H56">
+        <v>12044640350000.0</v>
+      </c>
+      <c r="I56">
+        <v>10423681505000.0</v>
+      </c>
+      <c r="J56">
+        <v>10477674258000.0</v>
+      </c>
+      <c r="K56">
+        <v>9786373118000.0</v>
+      </c>
+      <c r="L56">
+        <v>9548553019031.0</v>
+      </c>
+      <c r="M56">
+        <v>9163433798879.0</v>
+      </c>
+      <c r="N56">
+        <v>9432596376118.0</v>
+      </c>
+      <c r="O56">
+        <v>9348909743155.0</v>
+      </c>
+      <c r="P56">
+        <v>8143020290936.0</v>
+      </c>
+      <c r="Q56">
+        <v>8467030933498.0</v>
+      </c>
+      <c r="R56">
+        <v>8447640267759.0</v>
+      </c>
+      <c r="S56">
+        <v>8622455431795.0</v>
+      </c>
+      <c r="T56">
+        <v>8902417285371.0</v>
+      </c>
+      <c r="U56">
+        <v>9025687354085.0</v>
+      </c>
+      <c r="V56">
+        <v>8861335851259.0</v>
+      </c>
+      <c r="W56">
+        <v>8268647779762.0</v>
+      </c>
+      <c r="X56">
+        <v>8698419082378.0</v>
+      </c>
+      <c r="Y56">
+        <v>9520861474884.0</v>
+      </c>
+      <c r="Z56">
+        <v>8273650385314.0</v>
+      </c>
+      <c r="AA56">
+        <v>7588263288283.0</v>
+      </c>
+      <c r="AB56">
+        <v>7500337255717.0</v>
+      </c>
+      <c r="AC56">
+        <v>7493723538277.0</v>
+      </c>
+      <c r="AD56">
+        <v>7135570913852.0</v>
+      </c>
+      <c r="AE56">
+        <v>6953329452239.0</v>
+      </c>
+      <c r="AF56">
+        <v>6605050651157.0</v>
+      </c>
+      <c r="AG56">
+        <v>6046171355748.0</v>
+      </c>
+      <c r="AH56">
+        <v>5853693106449.0</v>
+      </c>
+      <c r="AI56">
+        <v>5336888167363.0</v>
+      </c>
+      <c r="AJ56">
+        <v>5291829023482.0</v>
+      </c>
+      <c r="AK56">
+        <v>5326370255363.0</v>
+      </c>
+      <c r="AL56">
+        <v>5375173015734.0</v>
+      </c>
+      <c r="AM56">
+        <v>5191542610712.0</v>
+      </c>
+      <c r="AN56">
+        <v>5236147175714.0</v>
+      </c>
+      <c r="AO56">
+        <v>5272806528960.0</v>
+      </c>
+      <c r="AP56">
+        <v>5937419069991.0</v>
+      </c>
+      <c r="AQ56">
+        <v>5022303199245.0</v>
+      </c>
+      <c r="AR56">
+        <v>5417815282019.0</v>
+      </c>
+      <c r="AS56">
+        <v>4916635378995.0</v>
+      </c>
+      <c r="AT56">
+        <v>4643488390816.0</v>
+      </c>
+      <c r="AU56">
+        <v>4427318879962.0</v>
+      </c>
+      <c r="AV56">
+        <v>4256050503292.0</v>
+      </c>
+      <c r="AW56">
+        <v>3851236893910.0</v>
+      </c>
+      <c r="AX56">
+        <v>3704831599087.0</v>
+      </c>
+      <c r="AY56">
+        <v>3416906663131.0</v>
+      </c>
+      <c r="AZ56"/>
+      <c r="BA56">
+        <v>369885937865.0</v>
+      </c>
+      <c r="BB56"/>
+      <c r="BC56">
+        <v>250813847477.0</v>
+      </c>
+      <c r="BD56">
+        <v>250813847477.0</v>
+      </c>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+    </row>
+    <row r="57" spans="1:59">
+      <c r="A57" t="s">
+        <v>72</v>
+      </c>
+      <c r="B57">
+        <v>12881338000000.0</v>
+      </c>
+      <c r="C57">
+        <v>13181243000000.0</v>
+      </c>
+      <c r="D57">
+        <v>12537841000000.0</v>
+      </c>
+      <c r="E57">
+        <v>12248938000000.0</v>
+      </c>
+      <c r="F57">
+        <v>13368972000000.0</v>
+      </c>
+      <c r="G57">
+        <v>11432317000000.0</v>
+      </c>
+      <c r="H57">
+        <v>11949693008000.0</v>
+      </c>
+      <c r="I57">
+        <v>8221190881000.0</v>
+      </c>
+      <c r="J57">
+        <v>11394821155000.0</v>
+      </c>
+      <c r="K57">
+        <v>10691776614000.0</v>
+      </c>
+      <c r="L57">
+        <v>10517768844465.0</v>
+      </c>
+      <c r="M57">
+        <v>10722178206524.0</v>
+      </c>
+      <c r="N57">
+        <v>12194000225999.0</v>
+      </c>
+      <c r="O57">
+        <v>13085783484765.0</v>
+      </c>
+      <c r="P57">
+        <v>11299353913320.0</v>
+      </c>
+      <c r="Q57">
+        <v>11384674084022.0</v>
+      </c>
+      <c r="R57">
+        <v>8880715527595.0</v>
+      </c>
+      <c r="S57">
+        <v>10425774038841.0</v>
+      </c>
+      <c r="T57">
+        <v>10280770641556.0</v>
+      </c>
+      <c r="U57">
+        <v>10472426784205.0</v>
+      </c>
+      <c r="V57">
+        <v>9893448792087.0</v>
+      </c>
+      <c r="W57">
+        <v>9619428981410.0</v>
+      </c>
+      <c r="X57">
+        <v>10526190787781.0</v>
+      </c>
+      <c r="Y57">
+        <v>10541953021154.0</v>
+      </c>
+      <c r="Z57">
+        <v>11952442535142.0</v>
+      </c>
+      <c r="AA57">
+        <v>8994809317527.0</v>
+      </c>
+      <c r="AB57">
+        <v>8549171493207.0</v>
+      </c>
+      <c r="AC57">
+        <v>9412771676638.0</v>
+      </c>
+      <c r="AD57">
+        <v>8264895425385.0</v>
+      </c>
+      <c r="AE57">
+        <v>10219692647961.0</v>
+      </c>
+      <c r="AF57">
+        <v>9938840356341.0</v>
+      </c>
+      <c r="AG57">
+        <v>9024361750263.0</v>
+      </c>
+      <c r="AH57">
+        <v>7735321197498.0</v>
+      </c>
+      <c r="AI57">
+        <v>6512538173572.0</v>
+      </c>
+      <c r="AJ57">
+        <v>5040298563710.0</v>
+      </c>
+      <c r="AK57">
+        <v>5010943705941.0</v>
+      </c>
+      <c r="AL57">
+        <v>5116872859179.0</v>
+      </c>
+      <c r="AM57">
+        <v>5269002998880.0</v>
+      </c>
+      <c r="AN57">
+        <v>5378202669231.0</v>
+      </c>
+      <c r="AO57">
+        <v>4277628227461.0</v>
+      </c>
+      <c r="AP57">
+        <v>4839716981809.0</v>
+      </c>
+      <c r="AQ57">
+        <v>5174770279397.0</v>
+      </c>
+      <c r="AR57">
+        <v>5858940257574.0</v>
+      </c>
+      <c r="AS57">
+        <v>5534162520139.0</v>
+      </c>
+      <c r="AT57">
+        <v>4409238319940.0</v>
+      </c>
+      <c r="AU57">
+        <v>4271148451048.0</v>
+      </c>
+      <c r="AV57">
+        <v>3618909551623.0</v>
+      </c>
+      <c r="AW57">
+        <v>2545594323170.0</v>
+      </c>
+      <c r="AX57">
+        <v>2950009789500.0</v>
+      </c>
+      <c r="AY57">
+        <v>2777076287012.0</v>
+      </c>
+      <c r="AZ57"/>
+      <c r="BA57">
+        <v>62225615094.0</v>
+      </c>
+      <c r="BB57"/>
+      <c r="BC57">
+        <v>43239927571.0</v>
+      </c>
+      <c r="BD57">
+        <v>43239927571.0</v>
+      </c>
+      <c r="BE57"/>
+      <c r="BF57">
+        <v>1509178480500.0</v>
+      </c>
+      <c r="BG57">
+        <v>1218287422700.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:59">
+      <c r="A58" t="s">
+        <v>73</v>
+      </c>
+      <c r="B58">
+        <v>27866498000000.0</v>
+      </c>
+      <c r="C58">
+        <v>27808191000000.0</v>
+      </c>
+      <c r="D58">
+        <v>26657024000000.0</v>
+      </c>
+      <c r="E58">
+        <v>25633995000000.0</v>
+      </c>
+      <c r="F58">
+        <v>24697689000000.0</v>
+      </c>
+      <c r="G58">
+        <v>24713690000000.0</v>
+      </c>
+      <c r="H58">
+        <v>25833082635000.0</v>
+      </c>
+      <c r="I58">
+        <v>24521214805000.0</v>
+      </c>
+      <c r="J58">
+        <v>24674813373000.0</v>
+      </c>
+      <c r="K58">
+        <v>23973773451000.0</v>
+      </c>
+      <c r="L58">
+        <v>23627260212735.0</v>
+      </c>
+      <c r="M58">
+        <v>22801928005754.0</v>
+      </c>
+      <c r="N58">
+        <v>23024243368258.0</v>
+      </c>
+      <c r="O58">
+        <v>22506427524373.0</v>
+      </c>
+      <c r="P58">
+        <v>21030143943111.0</v>
+      </c>
+      <c r="Q58">
+        <v>21194143189184.0</v>
+      </c>
+      <c r="R58">
+        <v>20778672401764.0</v>
+      </c>
+      <c r="S58">
+        <v>20905277198797.0</v>
+      </c>
+      <c r="T58">
+        <v>20384965721452.0</v>
+      </c>
+      <c r="U58">
+        <v>20589339308324.0</v>
+      </c>
+      <c r="V58">
+        <v>20221795014995.0</v>
+      </c>
+      <c r="W58">
+        <v>20035511464172.0</v>
+      </c>
+      <c r="X58">
+        <v>20853257734203.0</v>
+      </c>
+      <c r="Y58">
+        <v>22162596635314.0</v>
+      </c>
+      <c r="Z58">
+        <v>23204117493696.0</v>
+      </c>
+      <c r="AA58">
+        <v>21014232022229.0</v>
+      </c>
+      <c r="AB58">
+        <v>20120902992123.0</v>
+      </c>
+      <c r="AC58">
+        <v>18983891296404.0</v>
+      </c>
+      <c r="AD58">
+        <v>17539924362046.0</v>
+      </c>
+      <c r="AE58">
+        <v>17224165192476.0</v>
+      </c>
+      <c r="AF58">
+        <v>16269962850207.0</v>
+      </c>
+      <c r="AG58">
+        <v>14477733327383.0</v>
+      </c>
+      <c r="AH58">
+        <v>12761094049710.0</v>
+      </c>
+      <c r="AI58">
+        <v>11506070214740.0</v>
+      </c>
+      <c r="AJ58">
+        <v>11081341533840.0</v>
+      </c>
+      <c r="AK58">
+        <v>10940137177781.0</v>
+      </c>
+      <c r="AL58">
+        <v>11146815376914.0</v>
+      </c>
+      <c r="AM58">
+        <v>10423764708523.0</v>
+      </c>
+      <c r="AN58">
+        <v>10920763311933.0</v>
+      </c>
+      <c r="AO58">
+        <v>9598962183949.0</v>
+      </c>
+      <c r="AP58">
+        <v>10085238274066.0</v>
+      </c>
+      <c r="AQ58">
+        <v>9250940937404.0</v>
+      </c>
+      <c r="AR58">
+        <v>9672730381772.0</v>
+      </c>
+      <c r="AS58">
+        <v>8676591619117.0</v>
+      </c>
+      <c r="AT58">
+        <v>8442806396522.0</v>
+      </c>
+      <c r="AU58">
+        <v>7918846419407.0</v>
+      </c>
+      <c r="AV58">
+        <v>7500854497210.0</v>
+      </c>
+      <c r="AW58">
+        <v>7002821702667.0</v>
+      </c>
+      <c r="AX58">
+        <v>6849470341740.0</v>
+      </c>
+      <c r="AY58">
+        <v>6687322251103.0</v>
+      </c>
+      <c r="AZ58"/>
+      <c r="BA58">
+        <v>5638400871028.0</v>
+      </c>
+      <c r="BB58"/>
+      <c r="BC58">
+        <v>4464369146527.0</v>
+      </c>
+      <c r="BD58">
+        <v>4464369146527.0</v>
+      </c>
+      <c r="BE58"/>
+      <c r="BF58">
+        <v>3481824149000.0</v>
+      </c>
+      <c r="BG58">
+        <v>2126698350000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:59">
+      <c r="A59" t="s">
+        <v>74</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
+      <c r="A60" t="s">
+        <v>75</v>
+      </c>
+      <c r="B60">
+        <v>5213301000000.0</v>
+      </c>
+      <c r="C60">
+        <v>5001590000000.0</v>
+      </c>
+      <c r="D60">
+        <v>4499089000000.0</v>
+      </c>
+      <c r="E60">
+        <v>4599294000000.0</v>
+      </c>
+      <c r="F60">
+        <v>4603533000000.0</v>
+      </c>
+      <c r="G60">
+        <v>4521338000000.0</v>
+      </c>
+      <c r="H60">
+        <v>4408113436000.0</v>
+      </c>
+      <c r="I60">
+        <v>4405139990000.0</v>
+      </c>
+      <c r="J60">
+        <v>4357908822000.0</v>
+      </c>
+      <c r="K60">
+        <v>4342552912000.0</v>
+      </c>
+      <c r="L60">
+        <v>4018869666160.0</v>
+      </c>
+      <c r="M60">
+        <v>4045264189055.0</v>
+      </c>
+      <c r="N60">
+        <v>4022711618908.0</v>
+      </c>
+      <c r="O60">
+        <v>3901711931760.0</v>
+      </c>
+      <c r="P60">
+        <v>3786702865426.0</v>
+      </c>
+      <c r="Q60">
+        <v>3728482337911.0</v>
+      </c>
+      <c r="R60">
+        <v>3661264193005.0</v>
+      </c>
+      <c r="S60">
+        <v>3567685173124.0</v>
+      </c>
+      <c r="T60">
+        <v>3558210969187.0</v>
+      </c>
+      <c r="U60">
+        <v>3520477239448.0</v>
+      </c>
+      <c r="V60">
+        <v>3399879839331.0</v>
+      </c>
+      <c r="W60">
+        <v>3360929954757.0</v>
+      </c>
+      <c r="X60">
+        <v>3346327674595.0</v>
+      </c>
+      <c r="Y60">
+        <v>2914859599933.0</v>
+      </c>
+      <c r="Z60">
+        <v>2863274521119.0</v>
+      </c>
+      <c r="AA60">
+        <v>2973859657639.0</v>
+      </c>
+      <c r="AB60">
+        <v>3058106950379.0</v>
+      </c>
+      <c r="AC60">
+        <v>3093168233593.0</v>
+      </c>
+      <c r="AD60">
+        <v>3107159148557.0</v>
+      </c>
+      <c r="AE60">
+        <v>2549313578394.0</v>
+      </c>
+      <c r="AF60">
+        <v>2548907194049.0</v>
+      </c>
+      <c r="AG60">
+        <v>2504945888869.0</v>
+      </c>
+      <c r="AH60">
+        <v>2399616346694.0</v>
+      </c>
+      <c r="AI60">
+        <v>2354413464183.0</v>
+      </c>
+      <c r="AJ60">
+        <v>1907331668328.0</v>
+      </c>
+      <c r="AK60">
+        <v>1915898626685.0</v>
+      </c>
+      <c r="AL60">
+        <v>1886752978858.0</v>
+      </c>
+      <c r="AM60">
+        <v>1891967183945.0</v>
+      </c>
+      <c r="AN60">
+        <v>1871603406423.0</v>
+      </c>
+      <c r="AO60">
+        <v>1859569332274.0</v>
+      </c>
+      <c r="AP60">
+        <v>1810633505002.0</v>
+      </c>
+      <c r="AQ60">
+        <v>1768871722858.0</v>
+      </c>
+      <c r="AR60">
+        <v>1805028012108.0</v>
+      </c>
+      <c r="AS60">
+        <v>1758229034167.0</v>
+      </c>
+      <c r="AT60">
+        <v>1741032956755.0</v>
+      </c>
+      <c r="AU60">
+        <v>1694677428745.0</v>
+      </c>
+      <c r="AV60">
+        <v>1684612229132.0</v>
+      </c>
+      <c r="AW60">
+        <v>1644399023436.0</v>
+      </c>
+      <c r="AX60">
+        <v>1633680203436.0</v>
+      </c>
+      <c r="AY60">
+        <v>1612492459858.0</v>
+      </c>
+      <c r="AZ60"/>
+      <c r="BA60">
+        <v>1333985622514.0</v>
+      </c>
+      <c r="BB60">
+        <v>1212536686800.0</v>
+      </c>
+      <c r="BC60">
+        <v>1212536686798.0</v>
+      </c>
+      <c r="BD60">
+        <v>1212536686798.0</v>
+      </c>
+      <c r="BE60">
+        <v>1073841906000.0</v>
+      </c>
+      <c r="BF60">
+        <v>1073841906000.0</v>
+      </c>
+      <c r="BG60">
+        <v>437937831200.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:59">
+      <c r="A61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
+      <c r="A62" t="s">
+        <v>77</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2">
+        <v>3684870000000.0</v>
+      </c>
+      <c r="C2">
+        <v>3301787000000.0</v>
+      </c>
+      <c r="D2">
+        <v>3044639000000.0</v>
+      </c>
+      <c r="E2">
+        <v>2835276375000.0</v>
+      </c>
+      <c r="F2">
+        <v>2636377059000.0</v>
+      </c>
+      <c r="G2">
+        <v>2558617852000.0</v>
+      </c>
+      <c r="H2">
+        <v>2297072304000.0</v>
+      </c>
+      <c r="I2">
+        <v>1919962433215.0</v>
+      </c>
+      <c r="J2">
+        <v>1565377781554.0</v>
+      </c>
+      <c r="K2">
+        <v>1491239976899.0</v>
+      </c>
+      <c r="L2">
+        <v>1231887610662.0</v>
+      </c>
+      <c r="M2">
+        <v>1036919613015.0</v>
+      </c>
+      <c r="N2">
+        <v>808735762594.0</v>
+      </c>
+      <c r="O2">
+        <v>621204287165.0</v>
+      </c>
+      <c r="P2">
+        <v>294680062000.0</v>
+      </c>
+      <c r="Q2">
+        <v>209097144000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B3">
+        <v>915492000000.0</v>
+      </c>
+      <c r="C3">
+        <v>87841000000.0</v>
+      </c>
+      <c r="D3">
+        <v>734059702000.0</v>
+      </c>
+      <c r="E3">
+        <v>638190009000.0</v>
+      </c>
+      <c r="F3">
+        <v>546904329000.0</v>
+      </c>
+      <c r="G3">
+        <v>477076379000.0</v>
+      </c>
+      <c r="H3">
+        <v>374993193000.0</v>
+      </c>
+      <c r="I3">
+        <v>298885085503.0</v>
+      </c>
+      <c r="J3">
+        <v>231731983720.0</v>
+      </c>
+      <c r="K3">
+        <v>219563100014.0</v>
+      </c>
+      <c r="L3">
+        <v>20705214682.0</v>
+      </c>
+      <c r="M3">
+        <v>18706794219.0</v>
+      </c>
+      <c r="N3">
+        <v>17019730309.0</v>
+      </c>
+      <c r="O3">
+        <v>17111299701.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>122</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B5">
+        <v>903669000000.0</v>
+      </c>
+      <c r="C5">
+        <v>994860000000.0</v>
+      </c>
+      <c r="D5">
+        <v>1145296288000.0</v>
+      </c>
+      <c r="E5">
+        <v>773970497000.0</v>
+      </c>
+      <c r="F5">
+        <v>609131964000.0</v>
+      </c>
+      <c r="G5">
+        <v>519968115000.0</v>
+      </c>
+      <c r="H5">
+        <v>617781270000.0</v>
+      </c>
+      <c r="I5">
+        <v>477348035174.0</v>
+      </c>
+      <c r="J5">
+        <v>426826074168.0</v>
+      </c>
+      <c r="K5">
+        <v>334474174523.0</v>
+      </c>
+      <c r="L5">
+        <v>257559057080.0</v>
+      </c>
+      <c r="M5">
+        <v>303621413750.0</v>
+      </c>
+      <c r="N5">
+        <v>272705930767.0</v>
+      </c>
+      <c r="O5">
+        <v>219972278560.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>124</v>
+      </c>
+      <c r="B6">
+        <v>1819161000000.0</v>
+      </c>
+      <c r="C6">
+        <v>1082701000000.0</v>
+      </c>
+      <c r="D6">
+        <v>1879355990000.0</v>
+      </c>
+      <c r="E6">
+        <v>1412160506000.0</v>
+      </c>
+      <c r="F6">
+        <v>1156036293000.0</v>
+      </c>
+      <c r="G6">
+        <v>997044494000.0</v>
+      </c>
+      <c r="H6">
+        <v>992774463000.0</v>
+      </c>
+      <c r="I6">
+        <v>776233120677.0</v>
+      </c>
+      <c r="J6">
+        <v>658558057888.0</v>
+      </c>
+      <c r="K6">
+        <v>554037274537.0</v>
+      </c>
+      <c r="L6">
+        <v>278264271762.0</v>
+      </c>
+      <c r="M6">
+        <v>322328207969.0</v>
+      </c>
+      <c r="N6">
+        <v>289725661076.0</v>
+      </c>
+      <c r="O6">
+        <v>237083578261.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" t="s">
+        <v>127</v>
+      </c>
+      <c r="B9">
+        <v>2100298000000.0</v>
+      </c>
+      <c r="C9">
+        <v>2103240000000.0</v>
+      </c>
+      <c r="D9">
+        <v>2109730000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1990157178000.0</v>
+      </c>
+      <c r="F9">
+        <v>1403043469000.0</v>
+      </c>
+      <c r="G9">
+        <v>1584132937000.0</v>
+      </c>
+      <c r="H9">
+        <v>1668976092000.0</v>
+      </c>
+      <c r="I9">
+        <v>1463589401955.0</v>
+      </c>
+      <c r="J9">
+        <v>1146561252467.0</v>
+      </c>
+      <c r="K9">
+        <v>970333818798.0</v>
+      </c>
+      <c r="L9">
+        <v>913002722747.0</v>
+      </c>
+      <c r="M9">
+        <v>745197229219.0</v>
+      </c>
+      <c r="N9">
+        <v>665234106801.0</v>
+      </c>
+      <c r="O9">
+        <v>592255198787.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" t="s">
+        <v>128</v>
+      </c>
+      <c r="B10">
+        <v>147094000000.0</v>
+      </c>
+      <c r="C10">
+        <v>218513000000.0</v>
+      </c>
+      <c r="D10">
+        <v>336003000000.0</v>
+      </c>
+      <c r="E10">
+        <v>174217044000.0</v>
+      </c>
+      <c r="F10">
+        <v>-68103743000.0</v>
+      </c>
+      <c r="G10">
+        <v>-113888561000.0</v>
+      </c>
+      <c r="H10">
+        <v>72908623000.0</v>
+      </c>
+      <c r="I10">
+        <v>219398785033.0</v>
+      </c>
+      <c r="J10">
+        <v>242274098734.0</v>
+      </c>
+      <c r="K10">
+        <v>192883424696.0</v>
+      </c>
+      <c r="L10">
+        <v>131770689623.0</v>
+      </c>
+      <c r="M10">
+        <v>171802402161.0</v>
+      </c>
+      <c r="N10">
+        <v>180869691191.0</v>
+      </c>
+      <c r="O10">
+        <v>148557197617.0</v>
+      </c>
+      <c r="P10">
+        <v>66621008000.0</v>
+      </c>
+      <c r="Q10">
+        <v>62982328000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" t="s">
+        <v>129</v>
+      </c>
+      <c r="B11">
+        <v>127919000000.0</v>
+      </c>
+      <c r="C11">
+        <v>88212000000.0</v>
+      </c>
+      <c r="D11">
+        <v>66402007000.0</v>
+      </c>
+      <c r="E11">
+        <v>78764346000.0</v>
+      </c>
+      <c r="F11">
+        <v>12455508000.0</v>
+      </c>
+      <c r="G11">
+        <v>-2230299000.0</v>
+      </c>
+      <c r="H11">
+        <v>29341373000.0</v>
+      </c>
+      <c r="I11">
+        <v>56814389129.0</v>
+      </c>
+      <c r="J11">
+        <v>49561964094.0</v>
+      </c>
+      <c r="K11">
+        <v>53554752559.0</v>
+      </c>
+      <c r="L11">
+        <v>49649373429.0</v>
+      </c>
+      <c r="M11">
+        <v>46098707706.0</v>
+      </c>
+      <c r="N11">
+        <v>45203159139.0</v>
+      </c>
+      <c r="O11">
+        <v>31846948580.0</v>
+      </c>
+      <c r="P11">
+        <v>14934190000.0</v>
+      </c>
+      <c r="Q11">
+        <v>14879861000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12">
+        <v>880181000000.0</v>
+      </c>
+      <c r="C12">
+        <v>890597000000.0</v>
+      </c>
+      <c r="D12">
+        <v>816419266000.0</v>
+      </c>
+      <c r="E12">
+        <v>603825322000.0</v>
+      </c>
+      <c r="F12">
+        <v>681979273000.0</v>
+      </c>
+      <c r="G12">
+        <v>633856675000.0</v>
+      </c>
+      <c r="H12">
+        <v>544872647000.0</v>
+      </c>
+      <c r="I12">
+        <v>257949250140.0</v>
+      </c>
+      <c r="J12">
+        <v>183211123088.0</v>
+      </c>
+      <c r="K12">
+        <v>141590749830.0</v>
+      </c>
+      <c r="L12">
+        <v>129402087094.0</v>
+      </c>
+      <c r="M12">
+        <v>131570951264.0</v>
+      </c>
+      <c r="N12">
+        <v>96601013952.0</v>
+      </c>
+      <c r="O12">
+        <v>74953621477.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B13">
+        <v>796355000000.0</v>
+      </c>
+      <c r="C13">
+        <v>786613000000.0</v>
+      </c>
+      <c r="D13">
+        <v>31385071529.0</v>
+      </c>
+      <c r="E13">
+        <v>471732766220.0</v>
+      </c>
+      <c r="F13">
+        <v>21387821764.0</v>
+      </c>
+      <c r="G13">
+        <v>476131118390.0</v>
+      </c>
+      <c r="H13">
+        <v>362081299980.0</v>
+      </c>
+      <c r="I13">
+        <v>217505448410.0</v>
+      </c>
+      <c r="J13">
+        <v>144493737910.0</v>
+      </c>
+      <c r="K13">
+        <v>101787759760.0</v>
+      </c>
+      <c r="L13">
+        <v>114185404960.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" t="s">
+        <v>132</v>
+      </c>
+      <c r="B14">
+        <v>103680000000.0</v>
+      </c>
+      <c r="C14">
+        <v>98176000000.0</v>
+      </c>
+      <c r="D14">
+        <v>69550606216.0</v>
+      </c>
+      <c r="E14">
+        <v>53628584940.0</v>
+      </c>
+      <c r="F14">
+        <v>74428527644.0</v>
+      </c>
+      <c r="G14">
+        <v>243437913229.0</v>
+      </c>
+      <c r="H14">
+        <v>308048652860.0</v>
+      </c>
+      <c r="I14">
+        <v>227508279559.0</v>
+      </c>
+      <c r="J14">
+        <v>151805730772.0</v>
+      </c>
+      <c r="K14">
+        <v>153277132512.0</v>
+      </c>
+      <c r="L14">
+        <v>114842634619.0</v>
+      </c>
+      <c r="M14">
+        <v>1097732000.0</v>
+      </c>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" t="s">
+        <v>133</v>
+      </c>
+      <c r="B15">
+        <v>122855000000.0</v>
+      </c>
+      <c r="C15">
+        <v>228477000000.0</v>
+      </c>
+      <c r="D15">
+        <v>333698142000.0</v>
+      </c>
+      <c r="E15">
+        <v>145009414000.0</v>
+      </c>
+      <c r="F15">
+        <v>-6130724000.0</v>
+      </c>
+      <c r="G15">
+        <v>-61054803000.0</v>
+      </c>
+      <c r="H15">
+        <v>76553967000.0</v>
+      </c>
+      <c r="I15">
+        <v>158575858673.0</v>
+      </c>
+      <c r="J15">
+        <v>194084812199.0</v>
+      </c>
+      <c r="K15">
+        <v>137664844881.0</v>
+      </c>
+      <c r="L15">
+        <v>81067087029.0</v>
+      </c>
+      <c r="M15">
+        <v>124605961991.0</v>
+      </c>
+      <c r="N15">
+        <v>135873507615.0</v>
+      </c>
+      <c r="O15">
+        <v>116710249037.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" t="s">
+        <v>134</v>
+      </c>
+      <c r="B16">
+        <v>122855000000.0</v>
+      </c>
+      <c r="C16">
+        <v>228477000000.0</v>
+      </c>
+      <c r="D16">
+        <v>333698141900.0</v>
+      </c>
+      <c r="E16">
+        <v>145009413793.0</v>
+      </c>
+      <c r="F16">
+        <v>-6130723987.0</v>
+      </c>
+      <c r="G16">
+        <v>-61054802699.0</v>
+      </c>
+      <c r="H16">
+        <v>76553967202.0</v>
+      </c>
+      <c r="I16">
+        <v>158575858673.0</v>
+      </c>
+      <c r="J16">
+        <v>194084812199.0</v>
+      </c>
+      <c r="K16">
+        <v>137664844881.0</v>
+      </c>
+      <c r="L16">
+        <v>81067087030.0</v>
+      </c>
+      <c r="M16">
+        <v>124605962000.0</v>
+      </c>
+      <c r="N16">
+        <v>135666532000.0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" t="s">
+        <v>135</v>
+      </c>
+      <c r="B17">
+        <v>369084146000.0</v>
+      </c>
+      <c r="C17">
+        <v>130301000000.0</v>
+      </c>
+      <c r="D17">
+        <v>48643062460.0</v>
+      </c>
+      <c r="E17">
+        <v>91380828853.0</v>
+      </c>
+      <c r="F17">
+        <v>-80559251631.0</v>
+      </c>
+      <c r="G17">
+        <v>-111658261516.0</v>
+      </c>
+      <c r="H17">
+        <v>43567249807.0</v>
+      </c>
+      <c r="I17">
+        <v>162584395904.0</v>
+      </c>
+      <c r="J17">
+        <v>192712134640.0</v>
+      </c>
+      <c r="K17">
+        <v>139328672137.0</v>
+      </c>
+      <c r="L17">
+        <v>82121316194.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" t="s">
+        <v>136</v>
+      </c>
+      <c r="B18">
+        <v>-753096000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-744061000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-601246851929.0</v>
+      </c>
+      <c r="E18">
+        <v>-490803777377.0</v>
+      </c>
+      <c r="F18">
+        <v>-384183293034.0</v>
+      </c>
+      <c r="G18">
+        <v>-315115661551.0</v>
+      </c>
+      <c r="H18">
+        <v>-321898321498.0</v>
+      </c>
+      <c r="I18">
+        <v>-240803164334.0</v>
+      </c>
+      <c r="J18">
+        <v>-155637438127.0</v>
+      </c>
+      <c r="K18">
+        <v>-103846407678.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" t="s">
+        <v>137</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" t="s">
+        <v>138</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21">
+        <v>903669000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1036743000000.0</v>
+      </c>
+      <c r="D21">
+        <v>1093493678000.0</v>
+      </c>
+      <c r="E21">
+        <v>732319751000.0</v>
+      </c>
+      <c r="F21">
+        <v>569472691000.0</v>
+      </c>
+      <c r="G21">
+        <v>462304539000.0</v>
+      </c>
+      <c r="H21">
+        <v>570042940000.0</v>
+      </c>
+      <c r="I21">
+        <v>443364908888.0</v>
+      </c>
+      <c r="J21">
+        <v>395367221462.0</v>
+      </c>
+      <c r="K21">
+        <v>306377732219.0</v>
+      </c>
+      <c r="L21">
+        <v>251339172545.0</v>
+      </c>
+      <c r="M21">
+        <v>301823084353.0</v>
+      </c>
+      <c r="N21">
+        <v>266039508225.0</v>
+      </c>
+      <c r="O21">
+        <v>196152540931.0</v>
+      </c>
+      <c r="P21">
+        <v>45676257000.0</v>
+      </c>
+      <c r="Q21">
+        <v>50317387000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" t="s">
+        <v>140</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" t="s">
+        <v>141</v>
+      </c>
+      <c r="B23">
+        <v>4881499000000.0</v>
+      </c>
+      <c r="C23">
+        <v>4368284000000.0</v>
+      </c>
+      <c r="D23">
+        <v>4060877000000.0</v>
+      </c>
+      <c r="E23">
+        <v>4093113802000.0</v>
+      </c>
+      <c r="F23">
+        <v>3427953314000.0</v>
+      </c>
+      <c r="G23">
+        <v>3699277475000.0</v>
+      </c>
+      <c r="H23">
+        <v>3445749182000.0</v>
+      </c>
+      <c r="I23">
+        <v>2843708607868.0</v>
+      </c>
+      <c r="J23">
+        <v>2502238104978.0</v>
+      </c>
+      <c r="K23">
+        <v>2157606624384.0</v>
+      </c>
+      <c r="L23">
+        <v>1822886180172.0</v>
+      </c>
+      <c r="M23">
+        <v>1474763718653.0</v>
+      </c>
+      <c r="N23">
+        <v>1230244334366.0</v>
+      </c>
+      <c r="O23">
+        <v>1014281380383.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" t="s">
+        <v>142</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25">
+        <v>92372000000.0</v>
+      </c>
+      <c r="C25">
+        <v>87841000000.0</v>
+      </c>
+      <c r="D25">
+        <v>87741572743.0</v>
+      </c>
+      <c r="E25">
+        <v>85109710363.0</v>
+      </c>
+      <c r="F25">
+        <v>83715337104.0</v>
+      </c>
+      <c r="G25">
+        <v>83073807571.0</v>
+      </c>
+      <c r="H25">
+        <v>35450178554.0</v>
+      </c>
+      <c r="I25">
+        <v>28950259792.0</v>
+      </c>
+      <c r="J25">
+        <v>21465076666.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27" t="s">
+        <v>145</v>
+      </c>
+      <c r="B27">
+        <v>53129000000.0</v>
+      </c>
+      <c r="C27">
+        <v>81232000000.0</v>
+      </c>
+      <c r="D27">
+        <v>76907000000.0</v>
+      </c>
+      <c r="E27">
+        <v>45369316000.0</v>
+      </c>
+      <c r="F27">
+        <v>39563518000.0</v>
+      </c>
+      <c r="G27">
+        <v>34076177000.0</v>
+      </c>
+      <c r="H27">
+        <v>49994548000.0</v>
+      </c>
+      <c r="I27">
+        <v>35955103701.0</v>
+      </c>
+      <c r="J27">
+        <v>183691233768.0</v>
+      </c>
+      <c r="K27">
+        <v>30872488924.0</v>
+      </c>
+      <c r="L27">
+        <v>24541648186.0</v>
+      </c>
+      <c r="M27">
+        <v>28314628957.0</v>
+      </c>
+      <c r="N27">
+        <v>25900984564.0</v>
+      </c>
+      <c r="O27">
+        <v>19552731718.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="A28" t="s">
+        <v>146</v>
+      </c>
+      <c r="B28">
+        <v>120107000000.0</v>
+      </c>
+      <c r="C28">
+        <v>172105000000.0</v>
+      </c>
+      <c r="D28">
+        <v>165468000000.0</v>
+      </c>
+      <c r="E28">
+        <v>165863395000.0</v>
+      </c>
+      <c r="F28">
+        <v>116087182000.0</v>
+      </c>
+      <c r="G28">
+        <v>141791082000.0</v>
+      </c>
+      <c r="H28">
+        <v>129662109000.0</v>
+      </c>
+      <c r="I28">
+        <v>112274986399.0</v>
+      </c>
+      <c r="J28">
+        <v>98392091185.0</v>
+      </c>
+      <c r="K28">
+        <v>93933022841.0</v>
+      </c>
+      <c r="L28">
+        <v>84851656436.0</v>
+      </c>
+      <c r="M28">
+        <v>68137768928.0</v>
+      </c>
+      <c r="N28">
+        <v>60670914629.0</v>
+      </c>
+      <c r="O28">
+        <v>54674333402.0</v>
+      </c>
+      <c r="P28">
+        <v>424477646000.0</v>
+      </c>
+      <c r="Q28">
+        <v>306303239000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" t="s">
+        <v>147</v>
+      </c>
+      <c r="B29">
+        <v>127919000000.0</v>
+      </c>
+      <c r="C29">
+        <v>88212000000.0</v>
+      </c>
+      <c r="D29">
+        <v>75605720712.0</v>
+      </c>
+      <c r="E29">
+        <v>78764345750.0</v>
+      </c>
+      <c r="F29">
+        <v>7711942534.0</v>
+      </c>
+      <c r="G29">
+        <v>-2230299020.0</v>
+      </c>
+      <c r="H29">
+        <v>29341372930.0</v>
+      </c>
+      <c r="I29">
+        <v>56814389130.0</v>
+      </c>
+      <c r="J29">
+        <v>49561964090.0</v>
+      </c>
+      <c r="K29">
+        <v>53554752560.0</v>
+      </c>
+      <c r="L29">
+        <v>49649373430.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" t="s">
+        <v>148</v>
+      </c>
+      <c r="B30">
+        <v>1196629000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1066497000000.0</v>
+      </c>
+      <c r="D30">
+        <v>1016238000000.0</v>
+      </c>
+      <c r="E30">
+        <v>1257837427000.0</v>
+      </c>
+      <c r="F30">
+        <v>833570778000.0</v>
+      </c>
+      <c r="G30">
+        <v>1121828397000.0</v>
+      </c>
+      <c r="H30">
+        <v>1148676878000.0</v>
+      </c>
+      <c r="I30">
+        <v>923746174653.0</v>
+      </c>
+      <c r="J30">
+        <v>936860323424.0</v>
+      </c>
+      <c r="K30">
+        <v>666366647485.0</v>
+      </c>
+      <c r="L30">
+        <v>590998569510.0</v>
+      </c>
+      <c r="M30">
+        <v>437844105638.0</v>
+      </c>
+      <c r="N30">
+        <v>421508571772.0</v>
+      </c>
+      <c r="O30">
+        <v>393077093218.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+    </row>
+    <row r="31" spans="1:17">
+      <c r="A31" t="s">
+        <v>149</v>
+      </c>
+      <c r="B31">
+        <v>-756575000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-818230000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-757489000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-558102708000.0</v>
+      </c>
+      <c r="F31">
+        <v>-637576434000.0</v>
+      </c>
+      <c r="G31">
+        <v>-576193100000.0</v>
+      </c>
+      <c r="H31">
+        <v>-497134317421.0</v>
+      </c>
+      <c r="I31">
+        <v>-223966123855.0</v>
+      </c>
+      <c r="J31">
+        <v>-153093122728.0</v>
+      </c>
+      <c r="K31">
+        <v>-113494307523.0</v>
+      </c>
+      <c r="L31">
+        <v>-119568482922.0</v>
+      </c>
+      <c r="M31">
+        <v>-130020682192.0</v>
+      </c>
+      <c r="N31">
+        <v>-85169817034.0</v>
+      </c>
+      <c r="O31">
+        <v>-47595343314.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
+      <c r="A32" t="s">
+        <v>150</v>
+      </c>
+      <c r="B32">
+        <v>5785168000000.0</v>
+      </c>
+      <c r="C32">
+        <v>5405027000000.0</v>
+      </c>
+      <c r="D32">
+        <v>5154369000000.0</v>
+      </c>
+      <c r="E32">
+        <v>4825433553000.0</v>
+      </c>
+      <c r="F32">
+        <v>4039420528000.0</v>
+      </c>
+      <c r="G32">
+        <v>4142750789000.0</v>
+      </c>
+      <c r="H32">
+        <v>3966048396000.0</v>
+      </c>
+      <c r="I32">
+        <v>3383551835170.0</v>
+      </c>
+      <c r="J32">
+        <v>2711939034021.0</v>
+      </c>
+      <c r="K32">
+        <v>2461573795697.0</v>
+      </c>
+      <c r="L32">
+        <v>2144890333409.0</v>
+      </c>
+      <c r="M32">
+        <v>1782116842234.0</v>
+      </c>
+      <c r="N32">
+        <v>1473969869395.0</v>
+      </c>
+      <c r="O32">
+        <v>1213459485952.0</v>
+      </c>
+      <c r="P32">
+        <v>703680885000.0</v>
+      </c>
+      <c r="Q32">
+        <v>501734138000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BF32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:58">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>82</v>
+      </c>
+      <c r="I1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>85</v>
+      </c>
+      <c r="M1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>89</v>
+      </c>
+      <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>91</v>
+      </c>
+      <c r="U1" t="s">
+        <v>92</v>
+      </c>
+      <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
+      <c r="A2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2">
+        <v>1023201000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1024528000000.0</v>
+      </c>
+      <c r="D2">
+        <v>883257000000.0</v>
+      </c>
+      <c r="E2">
+        <v>849376000000.0</v>
+      </c>
+      <c r="F2">
+        <v>860290000000.0</v>
+      </c>
+      <c r="G2">
+        <v>820806763000.0</v>
+      </c>
+      <c r="H2">
+        <v>869586731000.0</v>
+      </c>
+      <c r="I2">
+        <v>827716290000.0</v>
+      </c>
+      <c r="J2">
+        <v>850361600000.0</v>
+      </c>
+      <c r="K2">
+        <v>821241480000.0</v>
+      </c>
+      <c r="L2">
+        <v>777193536313.0</v>
+      </c>
+      <c r="M2">
+        <v>710867580409.0</v>
+      </c>
+      <c r="N2">
+        <v>757177779293.0</v>
+      </c>
+      <c r="O2">
+        <v>815099242952.0</v>
+      </c>
+      <c r="P2">
+        <v>675201037418.0</v>
+      </c>
+      <c r="Q2">
+        <v>659110585852.0</v>
+      </c>
+      <c r="R2">
+        <v>685865508306.0</v>
+      </c>
+      <c r="S2">
+        <v>682788987682.0</v>
+      </c>
+      <c r="T2">
+        <v>639249142243.0</v>
+      </c>
+      <c r="U2">
+        <v>666117118474.0</v>
+      </c>
+      <c r="V2">
+        <v>648221810769.0</v>
+      </c>
+      <c r="W2">
+        <v>676653525994.0</v>
+      </c>
+      <c r="X2">
+        <v>603044429487.0</v>
+      </c>
+      <c r="Y2">
+        <v>583976237332.0</v>
+      </c>
+      <c r="Z2">
+        <v>694943659175.0</v>
+      </c>
+      <c r="AA2">
+        <v>594749045288.0</v>
+      </c>
+      <c r="AB2">
+        <v>592517747246.0</v>
+      </c>
+      <c r="AC2">
+        <v>563289196168.0</v>
+      </c>
+      <c r="AD2">
+        <v>546516315540.0</v>
+      </c>
+      <c r="AE2">
+        <v>520475002880.0</v>
+      </c>
+      <c r="AF2">
+        <v>497065680365.0</v>
+      </c>
+      <c r="AG2">
+        <v>466150256857.0</v>
+      </c>
+      <c r="AH2">
+        <v>436271493113.0</v>
+      </c>
+      <c r="AI2">
+        <v>397114012841.0</v>
+      </c>
+      <c r="AJ2">
+        <v>381594799502.0</v>
+      </c>
+      <c r="AK2">
+        <v>384081850398.0</v>
+      </c>
+      <c r="AL2">
+        <v>402587118813.0</v>
+      </c>
+      <c r="AM2">
+        <v>394641763618.0</v>
+      </c>
+      <c r="AN2">
+        <v>286820982374.0</v>
+      </c>
+      <c r="AO2">
+        <v>365360261590.0</v>
+      </c>
+      <c r="AP2">
+        <v>444416969317.0</v>
+      </c>
+      <c r="AQ2">
+        <v>309011386221.0</v>
+      </c>
+      <c r="AR2">
+        <v>302601039874.0</v>
+      </c>
+      <c r="AS2">
+        <v>300340633195.0</v>
+      </c>
+      <c r="AT2">
+        <v>319934551372.0</v>
+      </c>
+      <c r="AU2">
+        <v>311413287212.0</v>
+      </c>
+      <c r="AV2">
+        <v>234517599716.0</v>
+      </c>
+      <c r="AW2">
+        <v>253535592124.0</v>
+      </c>
+      <c r="AX2">
+        <v>237453133963.0</v>
+      </c>
+      <c r="AY2">
+        <v>228047075063.0</v>
+      </c>
+      <c r="AZ2">
+        <v>205289820347.0</v>
+      </c>
+      <c r="BA2">
+        <v>217055962395.0</v>
+      </c>
+      <c r="BB2">
+        <v>158342904789.0</v>
+      </c>
+      <c r="BC2">
+        <v>121937945100.0</v>
+      </c>
+      <c r="BD2">
+        <v>121937945100.0</v>
+      </c>
+      <c r="BE2">
+        <v>126917009100.0</v>
+      </c>
+      <c r="BF2">
+        <v>126917009100.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:58">
+      <c r="A3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B3">
+        <v>22578000000.0</v>
+      </c>
+      <c r="C3">
+        <v>258848000000.0</v>
+      </c>
+      <c r="D3">
+        <v>21684000000.0</v>
+      </c>
+      <c r="E3">
+        <v>22912000000.0</v>
+      </c>
+      <c r="F3">
+        <v>21650000000.0</v>
+      </c>
+      <c r="G3">
+        <v>22413049000.0</v>
+      </c>
+      <c r="H3">
+        <v>205445845000.0</v>
+      </c>
+      <c r="I3">
+        <v>199160625000.0</v>
+      </c>
+      <c r="J3">
+        <v>197608946000.0</v>
+      </c>
+      <c r="K3">
+        <v>192236081000.0</v>
+      </c>
+      <c r="L3">
+        <v>185995763233.0</v>
+      </c>
+      <c r="M3">
+        <v>179369620857.0</v>
+      </c>
+      <c r="N3">
+        <v>176458236360.0</v>
+      </c>
+      <c r="O3">
+        <v>167814985169.0</v>
+      </c>
+      <c r="P3">
+        <v>162839613185.0</v>
+      </c>
+      <c r="Q3">
+        <v>155019403762.0</v>
+      </c>
+      <c r="R3">
+        <v>152516006897.0</v>
+      </c>
+      <c r="S3">
+        <v>141825884640.0</v>
+      </c>
+      <c r="T3">
+        <v>137949862061.0</v>
+      </c>
+      <c r="U3">
+        <v>135107366805.0</v>
+      </c>
+      <c r="V3">
+        <v>132021215705.0</v>
+      </c>
+      <c r="W3">
+        <v>53264960856.0</v>
+      </c>
+      <c r="X3">
+        <v>10007195739.0</v>
+      </c>
+      <c r="Y3">
+        <v>9841413822.0</v>
+      </c>
+      <c r="Z3">
+        <v>9960237154.0</v>
+      </c>
+      <c r="AA3">
+        <v>7985981708.0</v>
+      </c>
+      <c r="AB3">
+        <v>10707540900.0</v>
+      </c>
+      <c r="AC3">
+        <v>8681028473.0</v>
+      </c>
+      <c r="AD3">
+        <v>8075627473.0</v>
+      </c>
+      <c r="AE3">
+        <v>7666750616.0</v>
+      </c>
+      <c r="AF3">
+        <v>7412231016.0</v>
+      </c>
+      <c r="AG3">
+        <v>7213015089.0</v>
+      </c>
+      <c r="AH3">
+        <v>6658263071.0</v>
+      </c>
+      <c r="AI3">
+        <v>58335704297.0</v>
+      </c>
+      <c r="AJ3">
+        <v>59351665626.0</v>
+      </c>
+      <c r="AK3">
+        <v>56185971353.0</v>
+      </c>
+      <c r="AL3">
+        <v>5209029599.0</v>
+      </c>
+      <c r="AM3">
+        <v>1824988149.0</v>
+      </c>
+      <c r="AN3">
+        <v>5999262495.0</v>
+      </c>
+      <c r="AO3">
+        <v>5818485141.0</v>
+      </c>
+      <c r="AP3">
+        <v>5790605537.0</v>
+      </c>
+      <c r="AQ3">
+        <v>5351868851.0</v>
+      </c>
+      <c r="AR3">
+        <v>5198289509.0</v>
+      </c>
+      <c r="AS3">
+        <v>5130957084.0</v>
+      </c>
+      <c r="AT3">
+        <v>5024099238.0</v>
+      </c>
+      <c r="AU3">
+        <v>4841701197.0</v>
+      </c>
+      <c r="AV3">
+        <v>4784467073.0</v>
+      </c>
+      <c r="AW3">
+        <v>4693564199.0</v>
+      </c>
+      <c r="AX3">
+        <v>4387061750.0</v>
+      </c>
+      <c r="AY3">
+        <v>4271849159.0</v>
+      </c>
+      <c r="AZ3">
+        <v>4305325950.0</v>
+      </c>
+      <c r="BA3">
+        <v>4217923840.0</v>
+      </c>
+      <c r="BB3">
+        <v>4224631360.0</v>
+      </c>
+      <c r="BC3">
+        <v>33078935251.0</v>
+      </c>
+      <c r="BD3">
+        <v>33078935251.0</v>
+      </c>
+      <c r="BE3"/>
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
+      <c r="A4" t="s">
+        <v>122</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
     </row>
     <row r="5" spans="1:58">
       <c r="A5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B5">
+        <v>269708000000.0</v>
+      </c>
+      <c r="C5">
+        <v>179320000000.0</v>
+      </c>
+      <c r="D5">
+        <v>197885000000.0</v>
+      </c>
+      <c r="E5">
+        <v>271196000000.0</v>
+      </c>
+      <c r="F5">
+        <v>229472000000.0</v>
+      </c>
+      <c r="G5">
+        <v>286678885000.0</v>
+      </c>
+      <c r="H5">
+        <v>221625978000.0</v>
+      </c>
+      <c r="I5">
+        <v>277050095000.0</v>
+      </c>
+      <c r="J5">
+        <v>242034000000.0</v>
+      </c>
+      <c r="K5">
+        <v>457963168000.0</v>
+      </c>
+      <c r="L5">
+        <v>166150926482.0</v>
+      </c>
+      <c r="M5">
+        <v>247748928104.0</v>
+      </c>
+      <c r="N5">
+        <v>273433265671.0</v>
+      </c>
+      <c r="O5">
+        <v>179158598556.0</v>
+      </c>
+      <c r="P5">
+        <v>162089689682.0</v>
+      </c>
+      <c r="Q5">
+        <v>192880400094.0</v>
+      </c>
+      <c r="R5">
+        <v>239841808528.0</v>
+      </c>
+      <c r="S5">
+        <v>-29635883638.0</v>
+      </c>
+      <c r="T5">
+        <v>115105907219.0</v>
+      </c>
+      <c r="U5">
+        <v>142936768625.0</v>
+      </c>
+      <c r="V5">
+        <v>44129750562.0</v>
+      </c>
+      <c r="W5">
+        <v>-21450247219.0</v>
+      </c>
+      <c r="X5">
+        <v>38725589593.0</v>
+      </c>
+      <c r="Y5">
+        <v>41878637918.0</v>
+      </c>
+      <c r="Z5">
+        <v>115559615449.0</v>
+      </c>
+      <c r="AA5">
+        <v>-20862118315.0</v>
+      </c>
+      <c r="AB5">
+        <v>40843143938.0</v>
+      </c>
+      <c r="AC5">
+        <v>136648528185.0</v>
+      </c>
+      <c r="AD5">
+        <v>152360610322.0</v>
+      </c>
+      <c r="AE5">
+        <v>452984266179.0</v>
+      </c>
+      <c r="AF5">
+        <v>-200781368196.0</v>
+      </c>
+      <c r="AG5">
+        <v>108125763102.0</v>
+      </c>
+      <c r="AH5">
+        <v>114331841540.0</v>
+      </c>
+      <c r="AI5">
+        <v>151335254538.0</v>
+      </c>
+      <c r="AJ5">
+        <v>67314155881.0</v>
+      </c>
+      <c r="AK5">
+        <v>117432159596.0</v>
+      </c>
+      <c r="AL5">
+        <v>89403651807.0</v>
+      </c>
+      <c r="AM5">
+        <v>127884629462.0</v>
+      </c>
+      <c r="AN5">
+        <v>43079582931.0</v>
+      </c>
+      <c r="AO5">
+        <v>42583105205.0</v>
+      </c>
+      <c r="AP5">
+        <v>124795486850.0</v>
+      </c>
+      <c r="AQ5">
+        <v>49074517249.0</v>
+      </c>
+      <c r="AR5">
+        <v>51869248781.0</v>
+      </c>
+      <c r="AS5">
+        <v>85133536726.0</v>
+      </c>
+      <c r="AT5">
+        <v>71481754324.0</v>
+      </c>
+      <c r="AU5">
+        <v>80310392946.0</v>
+      </c>
+      <c r="AV5">
+        <v>67901266268.0</v>
+      </c>
+      <c r="AW5">
+        <v>82989806217.0</v>
+      </c>
+      <c r="AX5">
+        <v>72171887994.0</v>
+      </c>
+      <c r="AY5">
+        <v>70759091852.0</v>
+      </c>
+      <c r="AZ5">
+        <v>75861579569.0</v>
+      </c>
+      <c r="BA5">
+        <v>67127160032.0</v>
+      </c>
+      <c r="BB5">
+        <v>58958099314.0</v>
+      </c>
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
+      <c r="A6" t="s">
+        <v>124</v>
+      </c>
+      <c r="B6">
+        <v>292286000000.0</v>
+      </c>
+      <c r="C6">
+        <v>438168000000.0</v>
+      </c>
+      <c r="D6">
+        <v>219569000000.0</v>
+      </c>
+      <c r="E6">
+        <v>294108000000.0</v>
+      </c>
+      <c r="F6">
+        <v>251122000000.0</v>
+      </c>
+      <c r="G6">
+        <v>309091934000.0</v>
+      </c>
+      <c r="H6">
+        <v>427071823000.0</v>
+      </c>
+      <c r="I6">
+        <v>476210720000.0</v>
+      </c>
+      <c r="J6">
+        <v>439642946000.0</v>
+      </c>
+      <c r="K6">
+        <v>650199249000.0</v>
+      </c>
+      <c r="L6">
+        <v>352146689715.0</v>
+      </c>
+      <c r="M6">
+        <v>427118548961.0</v>
+      </c>
+      <c r="N6">
+        <v>449891502031.0</v>
+      </c>
+      <c r="O6">
+        <v>346973583725.0</v>
+      </c>
+      <c r="P6">
+        <v>324929302867.0</v>
+      </c>
+      <c r="Q6">
+        <v>347899803856.0</v>
+      </c>
+      <c r="R6">
+        <v>392357815425.0</v>
+      </c>
+      <c r="S6">
+        <v>112190001002.0</v>
+      </c>
+      <c r="T6">
+        <v>253055769280.0</v>
+      </c>
+      <c r="U6">
+        <v>278044135430.0</v>
+      </c>
+      <c r="V6">
+        <v>176150966267.0</v>
+      </c>
+      <c r="W6">
+        <v>31814713637.0</v>
+      </c>
+      <c r="X6">
+        <v>48732785332.0</v>
+      </c>
+      <c r="Y6">
+        <v>51720051740.0</v>
+      </c>
+      <c r="Z6">
+        <v>125519852603.0</v>
+      </c>
+      <c r="AA6">
+        <v>-12876136607.0</v>
+      </c>
+      <c r="AB6">
+        <v>51550684838.0</v>
+      </c>
+      <c r="AC6">
+        <v>145329556658.0</v>
+      </c>
+      <c r="AD6">
+        <v>160436237795.0</v>
+      </c>
+      <c r="AE6">
+        <v>460651016795.0</v>
+      </c>
+      <c r="AF6">
+        <v>-193369137180.0</v>
+      </c>
+      <c r="AG6">
+        <v>115338778191.0</v>
+      </c>
+      <c r="AH6">
+        <v>120990104611.0</v>
+      </c>
+      <c r="AI6">
+        <v>209670958835.0</v>
+      </c>
+      <c r="AJ6">
+        <v>126665821507.0</v>
+      </c>
+      <c r="AK6">
+        <v>173618130949.0</v>
+      </c>
+      <c r="AL6">
+        <v>94612681406.0</v>
+      </c>
+      <c r="AM6">
+        <v>129709617611.0</v>
+      </c>
+      <c r="AN6">
+        <v>49078845426.0</v>
+      </c>
+      <c r="AO6">
+        <v>48401590346.0</v>
+      </c>
+      <c r="AP6">
+        <v>130586092387.0</v>
+      </c>
+      <c r="AQ6">
+        <v>54426386100.0</v>
+      </c>
+      <c r="AR6">
+        <v>57067538290.0</v>
+      </c>
+      <c r="AS6">
+        <v>90264493810.0</v>
+      </c>
+      <c r="AT6">
+        <v>76505853562.0</v>
+      </c>
+      <c r="AU6">
+        <v>85152094143.0</v>
+      </c>
+      <c r="AV6">
+        <v>72685733341.0</v>
+      </c>
+      <c r="AW6">
+        <v>87683370416.0</v>
+      </c>
+      <c r="AX6">
+        <v>76558949744.0</v>
+      </c>
+      <c r="AY6">
+        <v>75030941011.0</v>
+      </c>
+      <c r="AZ6">
+        <v>80166905519.0</v>
+      </c>
+      <c r="BA6">
+        <v>71345083872.0</v>
+      </c>
+      <c r="BB6">
+        <v>63182730674.0</v>
+      </c>
+      <c r="BC6">
+        <v>33078935251.0</v>
+      </c>
+      <c r="BD6">
+        <v>33078935251.0</v>
+      </c>
+      <c r="BE6"/>
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
+      <c r="A7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
+      <c r="A8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
+      <c r="A9" t="s">
+        <v>127</v>
+      </c>
+      <c r="B9">
+        <v>618759000000.0</v>
+      </c>
+      <c r="C9">
+        <v>531138000000.0</v>
+      </c>
+      <c r="D9">
+        <v>576834000000.0</v>
+      </c>
+      <c r="E9">
+        <v>527315000000.0</v>
+      </c>
+      <c r="F9">
+        <v>532430000000.0</v>
+      </c>
+      <c r="G9">
+        <v>525228737000.0</v>
+      </c>
+      <c r="H9">
+        <v>1146107764000.0</v>
+      </c>
+      <c r="I9">
+        <v>505757983000.0</v>
+      </c>
+      <c r="J9">
+        <v>529437133000.0</v>
+      </c>
+      <c r="K9">
+        <v>503170446000.0</v>
+      </c>
+      <c r="L9">
+        <v>522859987690.0</v>
+      </c>
+      <c r="M9">
+        <v>545265733412.0</v>
+      </c>
+      <c r="N9">
+        <v>516592588544.0</v>
+      </c>
+      <c r="O9">
+        <v>412434549949.0</v>
+      </c>
+      <c r="P9">
+        <v>516771616838.0</v>
+      </c>
+      <c r="Q9">
+        <v>516301640911.0</v>
+      </c>
+      <c r="R9">
+        <v>544649370681.0</v>
+      </c>
+      <c r="S9">
+        <v>407910778434.0</v>
+      </c>
+      <c r="T9">
+        <v>354103247721.0</v>
+      </c>
+      <c r="U9">
+        <v>310566903708.0</v>
+      </c>
+      <c r="V9">
+        <v>330462538812.0</v>
+      </c>
+      <c r="W9">
+        <v>317765675818.0</v>
+      </c>
+      <c r="X9">
+        <v>407606092361.0</v>
+      </c>
+      <c r="Y9">
+        <v>397016744498.0</v>
+      </c>
+      <c r="Z9">
+        <v>461744424137.0</v>
+      </c>
+      <c r="AA9">
+        <v>447114562645.0</v>
+      </c>
+      <c r="AB9">
+        <v>375787097804.0</v>
+      </c>
+      <c r="AC9">
+        <v>453669143859.0</v>
+      </c>
+      <c r="AD9">
+        <v>392405287713.0</v>
+      </c>
+      <c r="AE9">
+        <v>413806133901.0</v>
+      </c>
+      <c r="AF9">
+        <v>357347102815.0</v>
+      </c>
+      <c r="AG9">
+        <v>392482743878.0</v>
+      </c>
+      <c r="AH9">
+        <v>299953421361.0</v>
+      </c>
+      <c r="AI9">
+        <v>327223238930.0</v>
+      </c>
+      <c r="AJ9">
+        <v>254105905083.0</v>
+      </c>
+      <c r="AK9">
+        <v>310140810255.0</v>
+      </c>
+      <c r="AL9">
+        <v>255091298199.0</v>
+      </c>
+      <c r="AM9">
+        <v>296329788784.0</v>
+      </c>
+      <c r="AN9">
+        <v>240337959665.0</v>
+      </c>
+      <c r="AO9">
+        <v>219833322269.0</v>
+      </c>
+      <c r="AP9">
+        <v>213832748080.0</v>
+      </c>
+      <c r="AQ9">
+        <v>271302949791.0</v>
+      </c>
+      <c r="AR9">
+        <v>204731429960.0</v>
+      </c>
+      <c r="AS9">
+        <v>241065509401.0</v>
+      </c>
+      <c r="AT9">
+        <v>195902833595.0</v>
+      </c>
+      <c r="AU9">
+        <v>201457491830.0</v>
+      </c>
+      <c r="AV9">
+        <v>191559928343.0</v>
+      </c>
+      <c r="AW9">
+        <v>171427121836.0</v>
+      </c>
+      <c r="AX9">
+        <v>180752687210.0</v>
+      </c>
+      <c r="AY9">
+        <v>174351773823.0</v>
+      </c>
+      <c r="AZ9">
+        <v>171547384685.0</v>
+      </c>
+      <c r="BA9">
+        <v>163625989609.0</v>
+      </c>
+      <c r="BB9">
+        <v>155708958684.0</v>
+      </c>
+      <c r="BC9">
+        <v>280807627642.0</v>
+      </c>
+      <c r="BD9">
+        <v>280807627642.0</v>
+      </c>
+      <c r="BE9">
+        <v>188891003000.0</v>
+      </c>
+      <c r="BF9">
+        <v>188891003000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:58">
+      <c r="A10" t="s">
+        <v>128</v>
+      </c>
+      <c r="B10">
+        <v>88421000000.0</v>
+      </c>
+      <c r="C10">
+        <v>22849000000.0</v>
+      </c>
+      <c r="D10">
+        <v>1275000000.0</v>
+      </c>
+      <c r="E10">
+        <v>81212000000.0</v>
+      </c>
+      <c r="F10">
+        <v>45308000000.0</v>
+      </c>
+      <c r="G10">
+        <v>86748269000.0</v>
+      </c>
+      <c r="H10">
+        <v>-8630927000.0</v>
+      </c>
+      <c r="I10">
+        <v>79312096000.0</v>
+      </c>
+      <c r="J10">
+        <v>62965868000.0</v>
+      </c>
+      <c r="K10">
+        <v>219661832000.0</v>
+      </c>
+      <c r="L10">
+        <v>-50742500815.0</v>
+      </c>
+      <c r="M10">
+        <v>66226068509.0</v>
+      </c>
+      <c r="N10">
+        <v>93731621627.0</v>
+      </c>
+      <c r="O10">
+        <v>15033593851.0</v>
+      </c>
+      <c r="P10">
+        <v>7496620514.0</v>
+      </c>
+      <c r="Q10">
+        <v>50801285900.0</v>
+      </c>
+      <c r="R10">
+        <v>96813674341.0</v>
+      </c>
+      <c r="S10">
+        <v>-65902899454.0</v>
+      </c>
+      <c r="T10">
+        <v>-20209517017.0</v>
+      </c>
+      <c r="U10">
+        <v>53772455360.0</v>
+      </c>
+      <c r="V10">
+        <v>-40507347986.0</v>
+      </c>
+      <c r="W10">
+        <v>-38554696668.0</v>
+      </c>
+      <c r="X10">
+        <v>-45881790349.0</v>
+      </c>
+      <c r="Y10">
+        <v>-49247563387.0</v>
+      </c>
+      <c r="Z10">
+        <v>19795489864.0</v>
+      </c>
+      <c r="AA10">
+        <v>-15860217803.0</v>
+      </c>
+      <c r="AB10">
+        <v>-45609795317.0</v>
+      </c>
+      <c r="AC10">
+        <v>57808751153.0</v>
+      </c>
+      <c r="AD10">
+        <v>76569884701.0</v>
+      </c>
+      <c r="AE10">
+        <v>327077923949.0</v>
+      </c>
+      <c r="AF10">
+        <v>-254785400544.0</v>
+      </c>
+      <c r="AG10">
+        <v>82994727378.0</v>
+      </c>
+      <c r="AH10">
+        <v>64111534250.0</v>
+      </c>
+      <c r="AI10">
+        <v>96024274400.0</v>
+      </c>
+      <c r="AJ10">
+        <v>22745574481.0</v>
+      </c>
+      <c r="AK10">
+        <v>74949772412.0</v>
+      </c>
+      <c r="AL10">
+        <v>48554477441.0</v>
+      </c>
+      <c r="AM10">
+        <v>53924682174.0</v>
+      </c>
+      <c r="AN10">
+        <v>22244469726.0</v>
+      </c>
+      <c r="AO10">
+        <v>24923201376.0</v>
+      </c>
+      <c r="AP10">
+        <v>91791071420.0</v>
+      </c>
+      <c r="AQ10">
+        <v>16391282968.0</v>
+      </c>
+      <c r="AR10">
+        <v>19809975665.0</v>
+      </c>
+      <c r="AS10">
+        <v>54468873410.0</v>
+      </c>
+      <c r="AT10">
+        <v>41100557580.0</v>
+      </c>
+      <c r="AU10">
+        <v>28727650249.0</v>
+      </c>
+      <c r="AV10">
+        <v>36433868851.0</v>
+      </c>
+      <c r="AW10">
+        <v>57838886082.0</v>
+      </c>
+      <c r="AX10">
+        <v>48801996979.0</v>
+      </c>
+      <c r="AY10">
+        <v>45076010296.0</v>
+      </c>
+      <c r="AZ10">
+        <v>52146038824.0</v>
+      </c>
+      <c r="BA10">
+        <v>44570516621.0</v>
+      </c>
+      <c r="BB10">
+        <v>39077125450.0</v>
+      </c>
+      <c r="BC10">
+        <v>34805935309.0</v>
+      </c>
+      <c r="BD10">
+        <v>34805935309.0</v>
+      </c>
+      <c r="BE10">
+        <v>39472663500.0</v>
+      </c>
+      <c r="BF10">
+        <v>39472663500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:58">
+      <c r="A11" t="s">
+        <v>129</v>
+      </c>
+      <c r="B11">
+        <v>38054000000.0</v>
+      </c>
+      <c r="C11">
+        <v>34007000000.0</v>
+      </c>
+      <c r="D11">
+        <v>20739000000.0</v>
+      </c>
+      <c r="E11">
+        <v>44935000000.0</v>
+      </c>
+      <c r="F11">
+        <v>31788000000.0</v>
+      </c>
+      <c r="G11">
+        <v>-8867387000.0</v>
+      </c>
+      <c r="H11">
+        <v>14468614000.0</v>
+      </c>
+      <c r="I11">
+        <v>52439664000.0</v>
+      </c>
+      <c r="J11">
+        <v>32053415000.0</v>
+      </c>
+      <c r="K11">
+        <v>10032414000.0</v>
+      </c>
+      <c r="L11">
+        <v>-4704616285.0</v>
+      </c>
+      <c r="M11">
+        <v>32673810313.0</v>
+      </c>
+      <c r="N11">
+        <v>21273766091.0</v>
+      </c>
+      <c r="O11">
+        <v>26362760593.0</v>
+      </c>
+      <c r="P11">
+        <v>10113504107.0</v>
+      </c>
+      <c r="Q11">
+        <v>17643609851.0</v>
+      </c>
+      <c r="R11">
+        <v>24644471202.0</v>
+      </c>
+      <c r="S11">
+        <v>-6473097912.0</v>
+      </c>
+      <c r="T11">
+        <v>1417534181.0</v>
+      </c>
+      <c r="U11">
+        <v>10776420468.0</v>
+      </c>
+      <c r="V11">
+        <v>1991085797.0</v>
+      </c>
+      <c r="W11">
+        <v>4159884804.0</v>
+      </c>
+      <c r="X11">
+        <v>-8198163969.0</v>
+      </c>
+      <c r="Y11">
+        <v>-2670371527.0</v>
+      </c>
+      <c r="Z11">
+        <v>4478351668.0</v>
+      </c>
+      <c r="AA11">
+        <v>4720437579.0</v>
+      </c>
+      <c r="AB11">
+        <v>-8881579834.0</v>
+      </c>
+      <c r="AC11">
+        <v>14397702898.0</v>
+      </c>
+      <c r="AD11">
+        <v>19104812284.0</v>
+      </c>
+      <c r="AE11">
+        <v>12511337509.0</v>
+      </c>
+      <c r="AF11">
+        <v>9301679878.0</v>
+      </c>
+      <c r="AG11">
+        <v>20419010965.0</v>
+      </c>
+      <c r="AH11">
+        <v>14582360777.0</v>
+      </c>
+      <c r="AI11">
+        <v>7942437573.0</v>
+      </c>
+      <c r="AJ11">
+        <v>5210130816.0</v>
+      </c>
+      <c r="AK11">
+        <v>25219889870.0</v>
+      </c>
+      <c r="AL11">
+        <v>11189505835.0</v>
+      </c>
+      <c r="AM11">
+        <v>18898721968.0</v>
+      </c>
+      <c r="AN11">
+        <v>6540248065.0</v>
+      </c>
+      <c r="AO11">
+        <v>5497640437.0</v>
+      </c>
+      <c r="AP11">
+        <v>22618142089.0</v>
+      </c>
+      <c r="AQ11">
+        <v>13890580737.0</v>
+      </c>
+      <c r="AR11">
+        <v>6482393389.0</v>
+      </c>
+      <c r="AS11">
+        <v>17346459566.0</v>
+      </c>
+      <c r="AT11">
+        <v>11929939737.0</v>
+      </c>
+      <c r="AU11">
+        <v>11513486492.0</v>
+      </c>
+      <c r="AV11">
+        <v>8413727552.0</v>
+      </c>
+      <c r="AW11">
+        <v>13218190507.0</v>
+      </c>
+      <c r="AX11">
+        <v>12953303155.0</v>
+      </c>
+      <c r="AY11">
+        <v>13555959792.0</v>
+      </c>
+      <c r="AZ11">
+        <v>12820718255.0</v>
+      </c>
+      <c r="BA11">
+        <v>9535720361.0</v>
+      </c>
+      <c r="BB11">
+        <v>9290760731.0</v>
+      </c>
+      <c r="BC11">
+        <v>7430683663.0</v>
+      </c>
+      <c r="BD11">
+        <v>7430683663.0</v>
+      </c>
+      <c r="BE11">
+        <v>8492790600.0</v>
+      </c>
+      <c r="BF11">
+        <v>8492790600.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:58">
+      <c r="A12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12">
+        <v>181287000000.0</v>
+      </c>
+      <c r="C12">
+        <v>226044000000.0</v>
+      </c>
+      <c r="D12">
+        <v>196610000000.0</v>
+      </c>
+      <c r="E12">
+        <v>218502000000.0</v>
+      </c>
+      <c r="F12">
+        <v>211690000000.0</v>
+      </c>
+      <c r="G12">
+        <v>230862347000.0</v>
+      </c>
+      <c r="H12">
+        <v>230256905000.0</v>
+      </c>
+      <c r="I12">
+        <v>224012940000.0</v>
+      </c>
+      <c r="J12">
+        <v>205465000000.0</v>
+      </c>
+      <c r="K12">
+        <v>238301335000.0</v>
+      </c>
+      <c r="L12">
+        <v>216893427294.0</v>
+      </c>
+      <c r="M12">
+        <v>181522859591.0</v>
+      </c>
+      <c r="N12">
+        <v>179701644039.0</v>
+      </c>
+      <c r="O12">
+        <v>164125004708.0</v>
+      </c>
+      <c r="P12">
+        <v>154593069165.0</v>
+      </c>
+      <c r="Q12">
+        <v>142079114195.0</v>
+      </c>
+      <c r="R12">
+        <v>143028134188.0</v>
+      </c>
+      <c r="S12">
+        <v>264641740397.0</v>
+      </c>
+      <c r="T12">
+        <v>135315424241.0</v>
+      </c>
+      <c r="U12">
+        <v>125252464345.0</v>
+      </c>
+      <c r="V12">
+        <v>156769643947.0</v>
+      </c>
+      <c r="W12">
+        <v>155502890422.0</v>
+      </c>
+      <c r="X12">
+        <v>158777826224.0</v>
+      </c>
+      <c r="Y12">
+        <v>160681700602.0</v>
+      </c>
+      <c r="Z12">
+        <v>158894258169.0</v>
+      </c>
+      <c r="AA12">
+        <v>174376457855.0</v>
+      </c>
+      <c r="AB12">
+        <v>152014741810.0</v>
+      </c>
+      <c r="AC12">
+        <v>120646980601.0</v>
+      </c>
+      <c r="AD12">
+        <v>97834467039.0</v>
+      </c>
+      <c r="AE12">
+        <v>125906342230.0</v>
+      </c>
+      <c r="AF12">
+        <v>69400864460.0</v>
+      </c>
+      <c r="AG12">
+        <v>56816013881.0</v>
+      </c>
+      <c r="AH12">
+        <v>50695491044.0</v>
+      </c>
+      <c r="AI12">
+        <v>48781357803.0</v>
+      </c>
+      <c r="AJ12">
+        <v>51666612848.0</v>
+      </c>
+      <c r="AK12">
+        <v>43008917446.0</v>
+      </c>
+      <c r="AL12">
+        <v>40849174366.0</v>
+      </c>
+      <c r="AM12">
+        <v>73959947288.0</v>
+      </c>
+      <c r="AN12">
+        <v>35400388353.0</v>
+      </c>
+      <c r="AO12">
+        <v>17659903829.0</v>
+      </c>
+      <c r="AP12">
+        <v>24978106174.0</v>
+      </c>
+      <c r="AQ12">
+        <v>32683234281.0</v>
+      </c>
+      <c r="AR12">
+        <v>32059273116.0</v>
+      </c>
+      <c r="AS12">
+        <v>30664663316.0</v>
+      </c>
+      <c r="AT12">
+        <v>30381196744.0</v>
+      </c>
+      <c r="AU12">
+        <v>51582742697.0</v>
+      </c>
+      <c r="AV12">
+        <v>31467397417.0</v>
+      </c>
+      <c r="AW12">
+        <v>25150920135.0</v>
+      </c>
+      <c r="AX12">
+        <v>23369891015.0</v>
+      </c>
+      <c r="AY12">
+        <v>25683081556.0</v>
+      </c>
+      <c r="AZ12">
+        <v>23715540745.0</v>
+      </c>
+      <c r="BA12">
+        <v>22556643411.0</v>
+      </c>
+      <c r="BB12">
+        <v>19880973864.0</v>
+      </c>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
+      <c r="A13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B13">
+        <v>11421000000.0</v>
+      </c>
+      <c r="C13">
+        <v>207205000000.0</v>
+      </c>
+      <c r="D13">
+        <v>202734000000.0</v>
+      </c>
+      <c r="E13">
+        <v>9118000000.0</v>
+      </c>
+      <c r="F13">
+        <v>190147000000.0</v>
+      </c>
+      <c r="G13">
+        <v>199640641820.0</v>
+      </c>
+      <c r="H13">
+        <v>199908766360.0</v>
+      </c>
+      <c r="I13">
+        <v>9560634608.0</v>
+      </c>
+      <c r="J13">
+        <v>7778718751.0</v>
+      </c>
+      <c r="K13">
+        <v>6851844271.0</v>
+      </c>
+      <c r="L13">
+        <v>191946400200.0</v>
+      </c>
+      <c r="M13">
+        <v>168006440510.0</v>
+      </c>
+      <c r="N13">
+        <v>152824697470.0</v>
+      </c>
+      <c r="O13">
+        <v>93125642580.0</v>
+      </c>
+      <c r="P13">
+        <v>134825285050.0</v>
+      </c>
+      <c r="Q13">
+        <v>4433319078.0</v>
+      </c>
+      <c r="R13">
+        <v>4562104010.0</v>
+      </c>
+      <c r="S13">
+        <v>4586640287.0</v>
+      </c>
+      <c r="T13">
+        <v>116623073230.0</v>
+      </c>
+      <c r="U13">
+        <v>107669540380.0</v>
+      </c>
+      <c r="V13">
+        <v>139662911670.0</v>
+      </c>
+      <c r="W13">
+        <v>72601955950.0</v>
+      </c>
+      <c r="X13">
+        <v>132148393610.0</v>
+      </c>
+      <c r="Y13">
+        <v>132578016090.0</v>
+      </c>
+      <c r="Z13">
+        <v>138802752750.0</v>
+      </c>
+      <c r="AA13">
+        <v>50675597460.0</v>
+      </c>
+      <c r="AB13">
+        <v>136405844070.0</v>
+      </c>
+      <c r="AC13">
+        <v>7352224879.0</v>
+      </c>
+      <c r="AD13">
+        <v>12579779533.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
+      <c r="A14" t="s">
+        <v>132</v>
+      </c>
+      <c r="B14">
+        <v>23156000000.0</v>
+      </c>
+      <c r="C14">
+        <v>35122000000.0</v>
+      </c>
+      <c r="D14">
+        <v>18896000000.0</v>
+      </c>
+      <c r="E14">
+        <v>26937000000.0</v>
+      </c>
+      <c r="F14">
+        <v>22725000000.0</v>
+      </c>
+      <c r="G14">
+        <v>30713264340.0</v>
+      </c>
+      <c r="H14">
+        <v>19300257753.0</v>
+      </c>
+      <c r="I14">
+        <v>28408617169.0</v>
+      </c>
+      <c r="J14">
+        <v>19753860738.0</v>
+      </c>
+      <c r="K14">
+        <v>24845495345.0</v>
+      </c>
+      <c r="L14">
+        <v>20629861897.0</v>
+      </c>
+      <c r="M14">
+        <v>15095753274.0</v>
+      </c>
+      <c r="N14">
+        <v>3525383492.0</v>
+      </c>
+      <c r="O14">
+        <v>30299607553.0</v>
+      </c>
+      <c r="P14">
+        <v>13030207479.0</v>
+      </c>
+      <c r="Q14">
+        <v>6038062279.0</v>
+      </c>
+      <c r="R14">
+        <v>4260707629.0</v>
+      </c>
+      <c r="S14">
+        <v>34500856491.0</v>
+      </c>
+      <c r="T14">
+        <v>14939121375.0</v>
+      </c>
+      <c r="U14">
+        <v>271144580342.0</v>
+      </c>
+      <c r="V14">
+        <v>228908346430.0</v>
+      </c>
+      <c r="W14">
+        <v>243437913229.0</v>
+      </c>
+      <c r="X14">
+        <v>277793843862.0</v>
+      </c>
+      <c r="Y14">
+        <v>291068349181.0</v>
+      </c>
+      <c r="Z14">
+        <v>297494735312.0</v>
+      </c>
+      <c r="AA14">
+        <v>308048652860.0</v>
+      </c>
+      <c r="AB14">
+        <v>326520781468.0</v>
+      </c>
+      <c r="AC14">
+        <v>342097013279.0</v>
+      </c>
+      <c r="AD14">
+        <v>353333080124.0</v>
+      </c>
+      <c r="AE14">
+        <v>227508279559.0</v>
+      </c>
+      <c r="AF14"/>
+      <c r="AG14">
+        <v>152476656049.0</v>
+      </c>
+      <c r="AH14"/>
+      <c r="AI14">
+        <v>297481400.0</v>
+      </c>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14">
+        <v>329028300.0</v>
+      </c>
+      <c r="AO14">
+        <v>1059111700.0</v>
+      </c>
+      <c r="AP14">
+        <v>612128600.0</v>
+      </c>
+      <c r="AQ14">
+        <v>307569100.0</v>
+      </c>
+      <c r="AR14">
+        <v>302545700.0</v>
+      </c>
+      <c r="AS14">
+        <v>195542100.0</v>
+      </c>
+      <c r="AT14">
+        <v>248572300.0</v>
+      </c>
+      <c r="AU14">
+        <v>28676316400.0</v>
+      </c>
+      <c r="AV14"/>
+      <c r="AW14">
+        <v>53237400.0</v>
+      </c>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
+      <c r="A15" t="s">
+        <v>133</v>
+      </c>
+      <c r="B15">
+        <v>73523000000.0</v>
+      </c>
+      <c r="C15">
+        <v>23964000000.0</v>
+      </c>
+      <c r="D15">
+        <v>-568000000.0</v>
+      </c>
+      <c r="E15">
+        <v>63214000000.0</v>
+      </c>
+      <c r="F15">
+        <v>36245000000.0</v>
+      </c>
+      <c r="G15">
+        <v>126328920000.0</v>
+      </c>
+      <c r="H15">
+        <v>-3799283000.0</v>
+      </c>
+      <c r="I15">
+        <v>55281049000.0</v>
+      </c>
+      <c r="J15">
+        <v>50666314000.0</v>
+      </c>
+      <c r="K15">
+        <v>234474914000.0</v>
+      </c>
+      <c r="L15">
+        <v>-25408022633.0</v>
+      </c>
+      <c r="M15">
+        <v>48648011470.0</v>
+      </c>
+      <c r="N15">
+        <v>75983239028.0</v>
+      </c>
+      <c r="O15">
+        <v>-11329166742.0</v>
+      </c>
+      <c r="P15">
+        <v>-2616883593.0</v>
+      </c>
+      <c r="Q15">
+        <v>39195738328.0</v>
+      </c>
+      <c r="R15">
+        <v>76429910768.0</v>
+      </c>
+      <c r="S15">
+        <v>-24928945051.0</v>
+      </c>
+      <c r="T15">
+        <v>-6687929823.0</v>
+      </c>
+      <c r="U15">
+        <v>47692252548.0</v>
+      </c>
+      <c r="V15">
+        <v>-22206101661.0</v>
+      </c>
+      <c r="W15">
+        <v>-15743033051.0</v>
+      </c>
+      <c r="X15">
+        <v>-32192861212.0</v>
+      </c>
+      <c r="Y15">
+        <v>-37156186834.0</v>
+      </c>
+      <c r="Z15">
+        <v>24037278398.0</v>
+      </c>
+      <c r="AA15">
+        <v>-6641555831.0</v>
+      </c>
+      <c r="AB15">
+        <v>-23148881741.0</v>
+      </c>
+      <c r="AC15">
+        <v>49196858202.0</v>
+      </c>
+      <c r="AD15">
+        <v>57147546572.0</v>
+      </c>
+      <c r="AE15">
+        <v>19184137074.0</v>
+      </c>
+      <c r="AF15">
+        <v>27877418950.0</v>
+      </c>
+      <c r="AG15">
+        <v>61721513348.0</v>
+      </c>
+      <c r="AH15">
+        <v>49792789301.0</v>
+      </c>
+      <c r="AI15">
+        <v>87784355384.0</v>
+      </c>
+      <c r="AJ15">
+        <v>17886879194.0</v>
+      </c>
+      <c r="AK15">
+        <v>50071128844.0</v>
+      </c>
+      <c r="AL15">
+        <v>38342448777.0</v>
+      </c>
+      <c r="AM15">
+        <v>35362401605.0</v>
+      </c>
+      <c r="AN15">
+        <v>15375193371.0</v>
+      </c>
+      <c r="AO15">
+        <v>18366449194.0</v>
+      </c>
+      <c r="AP15">
+        <v>68560800711.0</v>
+      </c>
+      <c r="AQ15">
+        <v>2193133113.0</v>
+      </c>
+      <c r="AR15">
+        <v>13025036595.0</v>
+      </c>
+      <c r="AS15">
+        <v>36926871768.0</v>
+      </c>
+      <c r="AT15">
+        <v>28922045553.0</v>
+      </c>
+      <c r="AU15">
+        <v>-11462152649.0</v>
+      </c>
+      <c r="AV15">
+        <v>28619789626.0</v>
+      </c>
+      <c r="AW15">
+        <v>71546393785.0</v>
+      </c>
+      <c r="AX15">
+        <v>35901931229.0</v>
+      </c>
+      <c r="AY15">
+        <v>31575347108.0</v>
+      </c>
+      <c r="AZ15">
+        <v>39476999528.0</v>
+      </c>
+      <c r="BA15">
+        <v>34963997337.0</v>
+      </c>
+      <c r="BB15">
+        <v>29857163642.0</v>
+      </c>
+      <c r="BC15">
+        <v>27375251646.0</v>
+      </c>
+      <c r="BD15">
+        <v>27375251646.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
+      <c r="A16" t="s">
+        <v>134</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>23964000000.0</v>
+      </c>
+      <c r="D16">
+        <v>-568000000.0</v>
+      </c>
+      <c r="E16">
+        <v>63214000000.0</v>
+      </c>
+      <c r="F16">
+        <v>36245000000.0</v>
+      </c>
+      <c r="G16">
+        <v>126328920240.0</v>
+      </c>
+      <c r="H16">
+        <v>-3799282660.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>-25408022630.0</v>
+      </c>
+      <c r="M16">
+        <v>48648011470.0</v>
+      </c>
+      <c r="N16">
+        <v>75983239030.0</v>
+      </c>
+      <c r="O16">
+        <v>18970440811.0</v>
+      </c>
+      <c r="P16">
+        <v>10413323886.0</v>
+      </c>
+      <c r="Q16">
+        <v>39195738328.0</v>
+      </c>
+      <c r="R16">
+        <v>76429910768.0</v>
+      </c>
+      <c r="S16">
+        <v>-24928945051.0</v>
+      </c>
+      <c r="T16">
+        <v>-6687929823.0</v>
+      </c>
+      <c r="U16">
+        <v>47692252548.0</v>
+      </c>
+      <c r="V16">
+        <v>-22206101661.0</v>
+      </c>
+      <c r="W16">
+        <v>-15743033051.0</v>
+      </c>
+      <c r="X16">
+        <v>-32192861212.0</v>
+      </c>
+      <c r="Y16">
+        <v>-37156186834.0</v>
+      </c>
+      <c r="Z16">
+        <v>24037278398.0</v>
+      </c>
+      <c r="AA16">
+        <v>-6641555831.0</v>
+      </c>
+      <c r="AB16">
+        <v>-23148881740.0</v>
+      </c>
+      <c r="AC16">
+        <v>49196858202.0</v>
+      </c>
+      <c r="AD16">
+        <v>57147546572.0</v>
+      </c>
+      <c r="AE16">
+        <v>19184137074.0</v>
+      </c>
+      <c r="AF16"/>
+      <c r="AG16">
+        <v>61721513348.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
+      <c r="A17" t="s">
+        <v>135</v>
+      </c>
+      <c r="B17">
+        <v>50367000000.0</v>
+      </c>
+      <c r="C17">
+        <v>338751146000.0</v>
+      </c>
+      <c r="D17">
+        <v>-19464000000.0</v>
+      </c>
+      <c r="E17">
+        <v>36277000000.0</v>
+      </c>
+      <c r="F17">
+        <v>13520000000.0</v>
+      </c>
+      <c r="G17">
+        <v>95615655903.0</v>
+      </c>
+      <c r="H17">
+        <v>-23099540417.0</v>
+      </c>
+      <c r="I17">
+        <v>26872431376.0</v>
+      </c>
+      <c r="J17">
+        <v>30912453138.0</v>
+      </c>
+      <c r="K17">
+        <v>209629418690.0</v>
+      </c>
+      <c r="L17">
+        <v>-46037884530.0</v>
+      </c>
+      <c r="M17">
+        <v>33552258196.0</v>
+      </c>
+      <c r="N17">
+        <v>72457855536.0</v>
+      </c>
+      <c r="O17">
+        <v>-11329166742.0</v>
+      </c>
+      <c r="P17">
+        <v>-2616883593.0</v>
+      </c>
+      <c r="Q17">
+        <v>33157676049.0</v>
+      </c>
+      <c r="R17">
+        <v>72169203139.0</v>
+      </c>
+      <c r="S17">
+        <v>-59429801542.0</v>
+      </c>
+      <c r="T17">
+        <v>-21627051198.0</v>
+      </c>
+      <c r="U17">
+        <v>42996034892.0</v>
+      </c>
+      <c r="V17">
+        <v>-42498433783.0</v>
+      </c>
+      <c r="W17">
+        <v>-42714581472.0</v>
+      </c>
+      <c r="X17">
+        <v>-37683626380.0</v>
+      </c>
+      <c r="Y17">
+        <v>-46577191860.0</v>
+      </c>
+      <c r="Z17">
+        <v>15317138196.0</v>
+      </c>
+      <c r="AA17">
+        <v>-20580655382.0</v>
+      </c>
+      <c r="AB17">
+        <v>-36728215483.0</v>
+      </c>
+      <c r="AC17">
+        <v>43411048255.0</v>
+      </c>
+      <c r="AD17">
+        <v>57465072417.0</v>
+      </c>
+      <c r="AE17">
+        <v>20193434932.0</v>
+      </c>
+      <c r="AF17"/>
+      <c r="AG17">
+        <v>62575716413.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
+      <c r="A18" t="s">
+        <v>136</v>
+      </c>
+      <c r="B18">
+        <v>-172382000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-195210000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-193624000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-184995000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-179267000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-191134124647.0</v>
+      </c>
+      <c r="H18">
+        <v>-184674132165.0</v>
+      </c>
+      <c r="I18">
+        <v>-192480959978.0</v>
+      </c>
+      <c r="J18">
+        <v>-175771783210.0</v>
+      </c>
+      <c r="K18">
+        <v>-197603984651.0</v>
+      </c>
+      <c r="L18">
+        <v>-183254132934.0</v>
+      </c>
+      <c r="M18">
+        <v>-143387245425.0</v>
+      </c>
+      <c r="N18">
+        <v>-138757316406.0</v>
+      </c>
+      <c r="O18">
+        <v>-135848157164.0</v>
+      </c>
+      <c r="P18">
+        <v>-127741774240.0</v>
+      </c>
+      <c r="Q18">
+        <v>-126237955717.0</v>
+      </c>
+      <c r="R18">
+        <v>-100975890256.0</v>
+      </c>
+      <c r="S18">
+        <v>-106628617710.0</v>
+      </c>
+      <c r="T18">
+        <v>-103912448289.0</v>
+      </c>
+      <c r="U18">
+        <v>-90714723200.0</v>
+      </c>
+      <c r="V18">
+        <v>-82927503835.0</v>
+      </c>
+      <c r="W18">
+        <v>-74777044069.0</v>
+      </c>
+      <c r="X18">
+        <v>-70425429381.0</v>
+      </c>
+      <c r="Y18">
+        <v>-73636210911.0</v>
+      </c>
+      <c r="Z18">
+        <v>-96276977190.0</v>
+      </c>
+      <c r="AA18">
+        <v>-79864972867.0</v>
+      </c>
+      <c r="AB18">
+        <v>-83070480009.0</v>
+      </c>
+      <c r="AC18">
+        <v>-73708181116.0</v>
+      </c>
+      <c r="AD18">
+        <v>-85254687506.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
+      <c r="A19" t="s">
+        <v>137</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
+      <c r="A20" t="s">
+        <v>138</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
+      <c r="A21" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21">
+        <v>266602000000.0</v>
+      </c>
+      <c r="C21">
+        <v>179320000000.0</v>
+      </c>
+      <c r="D21">
+        <v>208960000000.0</v>
+      </c>
+      <c r="E21">
+        <v>282449000000.0</v>
+      </c>
+      <c r="F21">
+        <v>241929000000.0</v>
+      </c>
+      <c r="G21">
+        <v>297442328000.0</v>
+      </c>
+      <c r="H21">
+        <v>199883866000.0</v>
+      </c>
+      <c r="I21">
+        <v>285688682000.0</v>
+      </c>
+      <c r="J21">
+        <v>253728000000.0</v>
+      </c>
+      <c r="K21">
+        <v>445254101000.0</v>
+      </c>
+      <c r="L21">
+        <v>154676333052.0</v>
+      </c>
+      <c r="M21">
+        <v>234795917053.0</v>
+      </c>
+      <c r="N21">
+        <v>258767326972.0</v>
+      </c>
+      <c r="O21">
+        <v>107324401699.0</v>
+      </c>
+      <c r="P21">
+        <v>254051522895.0</v>
+      </c>
+      <c r="Q21">
+        <v>182295700182.0</v>
+      </c>
+      <c r="R21">
+        <v>229191941412.0</v>
+      </c>
+      <c r="S21">
+        <v>189919387433.0</v>
+      </c>
+      <c r="T21">
+        <v>104075976940.0</v>
+      </c>
+      <c r="U21">
+        <v>169838208715.0</v>
+      </c>
+      <c r="V21">
+        <v>105639117498.0</v>
+      </c>
+      <c r="W21">
+        <v>106471753665.0</v>
+      </c>
+      <c r="X21">
+        <v>94632446744.0</v>
+      </c>
+      <c r="Y21">
+        <v>93153647434.0</v>
+      </c>
+      <c r="Z21">
+        <v>168046691633.0</v>
+      </c>
+      <c r="AA21">
+        <v>152655812356.0</v>
+      </c>
+      <c r="AB21">
+        <v>95379840032.0</v>
+      </c>
+      <c r="AC21">
+        <v>166898867656.0</v>
+      </c>
+      <c r="AD21">
+        <v>155108420111.0</v>
+      </c>
+      <c r="AE21">
+        <v>102698414229.0</v>
+      </c>
+      <c r="AF21">
+        <v>101266046989.0</v>
+      </c>
+      <c r="AG21">
+        <v>133126828238.0</v>
+      </c>
+      <c r="AH21">
+        <v>106273619432.0</v>
+      </c>
+      <c r="AI21">
+        <v>144334210961.0</v>
+      </c>
+      <c r="AJ21">
+        <v>64356099586.0</v>
+      </c>
+      <c r="AK21">
+        <v>106011946794.0</v>
+      </c>
+      <c r="AL21">
+        <v>80664964121.0</v>
+      </c>
+      <c r="AM21">
+        <v>92367421860.0</v>
+      </c>
+      <c r="AN21">
+        <v>46281854764.0</v>
+      </c>
+      <c r="AO21">
+        <v>46234011913.0</v>
+      </c>
+      <c r="AP21">
+        <v>121494443682.0</v>
+      </c>
+      <c r="AQ21">
+        <v>45513805141.0</v>
+      </c>
+      <c r="AR21">
+        <v>50123615336.0</v>
+      </c>
+      <c r="AS21">
+        <v>83665209375.0</v>
+      </c>
+      <c r="AT21">
+        <v>72036542693.0</v>
+      </c>
+      <c r="AU21">
+        <v>81354959373.0</v>
+      </c>
+      <c r="AV21">
+        <v>65576684838.0</v>
+      </c>
+      <c r="AW21">
+        <v>80951435196.0</v>
+      </c>
+      <c r="AX21">
+        <v>73940004946.0</v>
+      </c>
+      <c r="AY21">
+        <v>72934739903.0</v>
+      </c>
+      <c r="AZ21">
+        <v>73528976353.0</v>
+      </c>
+      <c r="BA21">
+        <v>63310604324.0</v>
+      </c>
+      <c r="BB21">
+        <v>56265187645.0</v>
+      </c>
+      <c r="BC21">
+        <v>27005365736.0</v>
+      </c>
+      <c r="BD21">
+        <v>27005365736.0</v>
+      </c>
+      <c r="BE21">
+        <v>33470198000.0</v>
+      </c>
+      <c r="BF21">
+        <v>33470198000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:58">
+      <c r="A22" t="s">
+        <v>140</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
+      <c r="A23" t="s">
+        <v>141</v>
+      </c>
+      <c r="B23">
+        <v>1375358000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1376346000000.0</v>
+      </c>
+      <c r="D23">
+        <v>1251131000000.0</v>
+      </c>
+      <c r="E23">
+        <v>1094242000000.0</v>
+      </c>
+      <c r="F23">
+        <v>1150791000000.0</v>
+      </c>
+      <c r="G23">
+        <v>1048593172000.0</v>
+      </c>
+      <c r="H23">
+        <v>1174749828000.0</v>
+      </c>
+      <c r="I23">
+        <v>1047785592000.0</v>
+      </c>
+      <c r="J23">
+        <v>1108984501000.0</v>
+      </c>
+      <c r="K23">
+        <v>1102005647000.0</v>
+      </c>
+      <c r="L23">
+        <v>1110069045189.0</v>
+      </c>
+      <c r="M23">
+        <v>1044778999670.0</v>
+      </c>
+      <c r="N23">
+        <v>1050001312250.0</v>
+      </c>
+      <c r="O23">
+        <v>996892901642.0</v>
+      </c>
+      <c r="P23">
+        <v>940226143681.0</v>
+      </c>
+      <c r="Q23">
+        <v>988775523826.0</v>
+      </c>
+      <c r="R23">
+        <v>1027316741979.0</v>
+      </c>
+      <c r="S23">
+        <v>849938548171.0</v>
+      </c>
+      <c r="T23">
+        <v>909024144274.0</v>
+      </c>
+      <c r="U23">
+        <v>850684665949.0</v>
+      </c>
+      <c r="V23">
+        <v>924082533558.0</v>
+      </c>
+      <c r="W23">
+        <v>937703983061.0</v>
+      </c>
+      <c r="X23">
+        <v>939487169759.0</v>
+      </c>
+      <c r="Y23">
+        <v>882766618181.0</v>
+      </c>
+      <c r="Z23">
+        <v>987695065592.0</v>
+      </c>
+      <c r="AA23">
+        <v>929703501477.0</v>
+      </c>
+      <c r="AB23">
+        <v>893403404110.0</v>
+      </c>
+      <c r="AC23">
+        <v>815212395928.0</v>
+      </c>
+      <c r="AD23">
+        <v>807429880321.0</v>
+      </c>
+      <c r="AE23">
+        <v>487075744976.0</v>
+      </c>
+      <c r="AF23">
+        <v>1046944604785.0</v>
+      </c>
+      <c r="AG23">
+        <v>649535664680.0</v>
+      </c>
+      <c r="AH23">
+        <v>660152593427.0</v>
+      </c>
+      <c r="AI23">
+        <v>669836692092.0</v>
+      </c>
+      <c r="AJ23">
+        <v>597535934012.0</v>
+      </c>
+      <c r="AK23">
+        <v>659499696172.0</v>
+      </c>
+      <c r="AL23">
+        <v>575365782702.0</v>
+      </c>
+      <c r="AM23">
+        <v>597932373958.0</v>
+      </c>
+      <c r="AN23">
+        <v>463716776821.0</v>
+      </c>
+      <c r="AO23">
+        <v>514775277473.0</v>
+      </c>
+      <c r="AP23">
+        <v>581182196132.0</v>
+      </c>
+      <c r="AQ23">
+        <v>480690680939.0</v>
+      </c>
+      <c r="AR23">
+        <v>455085792569.0</v>
+      </c>
+      <c r="AS23">
+        <v>446189639518.0</v>
+      </c>
+      <c r="AT23">
+        <v>440920067146.0</v>
+      </c>
+      <c r="AU23">
+        <v>418583136494.0</v>
+      </c>
+      <c r="AV23">
+        <v>361580067268.0</v>
+      </c>
+      <c r="AW23">
+        <v>347355910091.0</v>
+      </c>
+      <c r="AX23">
+        <v>347244604800.0</v>
+      </c>
+      <c r="AY23">
+        <v>339826704178.0</v>
+      </c>
+      <c r="AZ23">
+        <v>312493778680.0</v>
+      </c>
+      <c r="BA23">
+        <v>317371935274.0</v>
+      </c>
+      <c r="BB23">
+        <v>260551916234.0</v>
+      </c>
+      <c r="BC23">
+        <v>253551064150.0</v>
+      </c>
+      <c r="BD23">
+        <v>253551064150.0</v>
+      </c>
+      <c r="BE23"/>
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
+      <c r="A24" t="s">
+        <v>142</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
+      <c r="A25" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25">
+        <v>22578000000.0</v>
+      </c>
+      <c r="C25">
+        <v>26126000000.0</v>
+      </c>
+      <c r="D25">
+        <v>21684000000.0</v>
+      </c>
+      <c r="E25">
+        <v>22912000000.0</v>
+      </c>
+      <c r="F25">
+        <v>21650000000.0</v>
+      </c>
+      <c r="G25">
+        <v>22413048715.0</v>
+      </c>
+      <c r="H25">
+        <v>22699524245.0</v>
+      </c>
+      <c r="I25">
+        <v>21818452569.0</v>
+      </c>
+      <c r="J25">
+        <v>20909974471.0</v>
+      </c>
+      <c r="K25">
+        <v>23144699231.0</v>
+      </c>
+      <c r="L25">
+        <v>21563642930.0</v>
+      </c>
+      <c r="M25">
+        <v>21527100840.0</v>
+      </c>
+      <c r="N25">
+        <v>21720724641.0</v>
+      </c>
+      <c r="O25">
+        <v>22930104332.0</v>
+      </c>
+      <c r="P25">
+        <v>22259847758.0</v>
+      </c>
+      <c r="Q25">
+        <v>19877135552.0</v>
+      </c>
+      <c r="R25">
+        <v>20042622721.0</v>
+      </c>
+      <c r="S25">
+        <v>20627227825.0</v>
+      </c>
+      <c r="T25">
+        <v>42605405509.0</v>
+      </c>
+      <c r="U25">
+        <v>-395396329.0</v>
+      </c>
+      <c r="V25">
+        <v>20878100099.0</v>
+      </c>
+      <c r="W25">
+        <v>53264960856.0</v>
+      </c>
+      <c r="X25">
+        <v>10007195739.0</v>
+      </c>
+      <c r="Y25">
+        <v>9841413822.0</v>
+      </c>
+      <c r="Z25">
+        <v>9960237154.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
+      <c r="A26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
+      <c r="A27" t="s">
+        <v>145</v>
+      </c>
+      <c r="B27">
+        <v>25427000000.0</v>
+      </c>
+      <c r="C27">
+        <v>116454000000.0</v>
+      </c>
+      <c r="D27">
+        <v>22476000000.0</v>
+      </c>
+      <c r="E27">
+        <v>18217000000.0</v>
+      </c>
+      <c r="F27">
+        <v>22632000000.0</v>
+      </c>
+      <c r="G27">
+        <v>25884300000.0</v>
+      </c>
+      <c r="H27">
+        <v>19566189000.0</v>
+      </c>
+      <c r="I27">
+        <v>17148700000.0</v>
+      </c>
+      <c r="J27">
+        <v>18633000000.0</v>
+      </c>
+      <c r="K27">
+        <v>30844768000.0</v>
+      </c>
+      <c r="L27">
+        <v>22683880883.0</v>
+      </c>
+      <c r="M27">
+        <v>10038776930.0</v>
+      </c>
+      <c r="N27">
+        <v>13339574125.0</v>
+      </c>
+      <c r="O27">
+        <v>14300214379.0</v>
+      </c>
+      <c r="P27">
+        <v>10877383108.0</v>
+      </c>
+      <c r="Q27">
+        <v>10882064436.0</v>
+      </c>
+      <c r="R27">
+        <v>9309653675.0</v>
+      </c>
+      <c r="S27">
+        <v>14302792563.0</v>
+      </c>
+      <c r="T27">
+        <v>8337996849.0</v>
+      </c>
+      <c r="U27">
+        <v>8924485185.0</v>
+      </c>
+      <c r="V27">
+        <v>7998242939.0</v>
+      </c>
+      <c r="W27">
+        <v>6833671719.0</v>
+      </c>
+      <c r="X27">
+        <v>7362334543.0</v>
+      </c>
+      <c r="Y27">
+        <v>2175969649.0</v>
+      </c>
+      <c r="Z27">
+        <v>17704200619.0</v>
+      </c>
+      <c r="AA27">
+        <v>15906366865.0</v>
+      </c>
+      <c r="AB27">
+        <v>11138795437.0</v>
+      </c>
+      <c r="AC27">
+        <v>26286564201.0</v>
+      </c>
+      <c r="AD27">
+        <v>49235949827.0</v>
+      </c>
+      <c r="AE27">
+        <v>9593773751.0</v>
+      </c>
+      <c r="AF27">
+        <v>6304632811.0</v>
+      </c>
+      <c r="AG27">
+        <v>36565562816.0</v>
+      </c>
+      <c r="AH27">
+        <v>56622259955.0</v>
+      </c>
+      <c r="AI27">
+        <v>62965250856.0</v>
+      </c>
+      <c r="AJ27">
+        <v>42018328394.0</v>
+      </c>
+      <c r="AK27">
+        <v>72209902963.0</v>
+      </c>
+      <c r="AL27">
+        <v>6497751555.0</v>
+      </c>
+      <c r="AM27">
+        <v>10649984350.0</v>
+      </c>
+      <c r="AN27">
+        <v>6557051302.0</v>
+      </c>
+      <c r="AO27">
+        <v>6647343473.0</v>
+      </c>
+      <c r="AP27">
+        <v>7018109799.0</v>
+      </c>
+      <c r="AQ27">
+        <v>3560739769.0</v>
+      </c>
+      <c r="AR27">
+        <v>8902707705.0</v>
+      </c>
+      <c r="AS27">
+        <v>6203396043.0</v>
+      </c>
+      <c r="AT27">
+        <v>5874804669.0</v>
+      </c>
+      <c r="AU27">
+        <v>9582969449.0</v>
+      </c>
+      <c r="AV27">
+        <v>4165565706.0</v>
+      </c>
+      <c r="AW27">
+        <v>8569168703.0</v>
+      </c>
+      <c r="AX27">
+        <v>5996925099.0</v>
+      </c>
+      <c r="AY27">
+        <v>8382828201.0</v>
+      </c>
+      <c r="AZ27">
+        <v>8699561477.0</v>
+      </c>
+      <c r="BA27">
+        <v>4210519117.0</v>
+      </c>
+      <c r="BB27">
+        <v>4608075769.0</v>
+      </c>
+      <c r="BC27">
+        <v>19594335392.0</v>
+      </c>
+      <c r="BD27">
+        <v>19594335392.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
+      <c r="A28" t="s">
+        <v>146</v>
+      </c>
+      <c r="B28">
+        <v>49025000000.0</v>
+      </c>
+      <c r="C28">
+        <v>13795000000.0</v>
+      </c>
+      <c r="D28">
+        <v>45202000000.0</v>
+      </c>
+      <c r="E28">
+        <v>44601000000.0</v>
+      </c>
+      <c r="F28">
+        <v>44099000000.0</v>
+      </c>
+      <c r="G28">
+        <v>48328764000.0</v>
+      </c>
+      <c r="H28">
+        <v>43580241000.0</v>
+      </c>
+      <c r="I28">
+        <v>37768083000.0</v>
+      </c>
+      <c r="J28">
+        <v>39453000000.0</v>
+      </c>
+      <c r="K28">
+        <v>56324948000.0</v>
+      </c>
+      <c r="L28">
+        <v>32435559723.0</v>
+      </c>
+      <c r="M28">
+        <v>35326221341.0</v>
+      </c>
+      <c r="N28">
+        <v>41381270813.0</v>
+      </c>
+      <c r="O28">
+        <v>61995192095.0</v>
+      </c>
+      <c r="P28">
+        <v>36825153817.0</v>
+      </c>
+      <c r="Q28">
+        <v>30255094727.0</v>
+      </c>
+      <c r="R28">
+        <v>36787954000.0</v>
+      </c>
+      <c r="S28">
+        <v>19610084427.0</v>
+      </c>
+      <c r="T28">
+        <v>12510936688.0</v>
+      </c>
+      <c r="U28">
+        <v>54826453032.0</v>
+      </c>
+      <c r="V28">
+        <v>29139707680.0</v>
+      </c>
+      <c r="W28">
+        <v>50160593819.0</v>
+      </c>
+      <c r="X28">
+        <v>1645787925.0</v>
+      </c>
+      <c r="Y28">
+        <v>58273247959.0</v>
+      </c>
+      <c r="Z28">
+        <v>35003027916.0</v>
+      </c>
+      <c r="AA28">
+        <v>39825025159.0</v>
+      </c>
+      <c r="AB28">
+        <v>32126393539.0</v>
+      </c>
+      <c r="AC28">
+        <v>28610919814.0</v>
+      </c>
+      <c r="AD28">
+        <v>29099770859.0</v>
+      </c>
+      <c r="AE28">
+        <v>255729144417.0</v>
+      </c>
+      <c r="AF28">
+        <v>314125226008.0</v>
+      </c>
+      <c r="AG28">
+        <v>28987334429.0</v>
+      </c>
+      <c r="AH28">
+        <v>24891570379.0</v>
+      </c>
+      <c r="AI28">
+        <v>521164634329.0</v>
+      </c>
+      <c r="AJ28">
+        <v>201295191222.0</v>
+      </c>
+      <c r="AK28">
+        <v>395925114278.0</v>
+      </c>
+      <c r="AL28">
+        <v>22336420014.0</v>
+      </c>
+      <c r="AM28">
+        <v>21598284810.0</v>
+      </c>
+      <c r="AN28">
+        <v>25027544745.0</v>
+      </c>
+      <c r="AO28">
+        <v>25079742029.0</v>
+      </c>
+      <c r="AP28">
+        <v>22227451257.0</v>
+      </c>
+      <c r="AQ28">
+        <v>21348225594.0</v>
+      </c>
+      <c r="AR28">
+        <v>21953771808.0</v>
+      </c>
+      <c r="AS28">
+        <v>21627028655.0</v>
+      </c>
+      <c r="AT28">
+        <v>19922630379.0</v>
+      </c>
+      <c r="AU28">
+        <v>16116799549.0</v>
+      </c>
+      <c r="AV28">
+        <v>19823138505.0</v>
+      </c>
+      <c r="AW28">
+        <v>17597685103.0</v>
+      </c>
+      <c r="AX28">
+        <v>14600145771.0</v>
+      </c>
+      <c r="AY28">
+        <v>14376855220.0</v>
+      </c>
+      <c r="AZ28">
+        <v>16096676142.0</v>
+      </c>
+      <c r="BA28">
+        <v>17168132998.0</v>
+      </c>
+      <c r="BB28">
+        <v>13029250269.0</v>
+      </c>
+      <c r="BC28">
+        <v>101596567551.0</v>
+      </c>
+      <c r="BD28">
+        <v>101596567551.0</v>
+      </c>
+      <c r="BE28">
+        <v>127014412600.0</v>
+      </c>
+      <c r="BF28">
+        <v>127014412600.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:58">
+      <c r="A29" t="s">
+        <v>147</v>
+      </c>
+      <c r="B29">
+        <v>38054000000.0</v>
+      </c>
+      <c r="C29">
+        <v>34007000000.0</v>
+      </c>
+      <c r="D29">
+        <v>19182000000.0</v>
+      </c>
+      <c r="E29">
+        <v>44935000000.0</v>
+      </c>
+      <c r="F29">
+        <v>31788000000.0</v>
+      </c>
+      <c r="G29">
+        <v>-8867386950.0</v>
+      </c>
+      <c r="H29">
+        <v>14468613570.0</v>
+      </c>
+      <c r="I29">
+        <v>52439664362.0</v>
+      </c>
+      <c r="J29">
+        <v>32053414698.0</v>
+      </c>
+      <c r="K29">
+        <v>10032413667.0</v>
+      </c>
+      <c r="L29">
+        <v>-4704616290.0</v>
+      </c>
+      <c r="M29">
+        <v>32673810310.0</v>
+      </c>
+      <c r="N29">
+        <v>21273766090.0</v>
+      </c>
+      <c r="O29">
+        <v>26362760590.0</v>
+      </c>
+      <c r="P29">
+        <v>10113504110.0</v>
+      </c>
+      <c r="Q29">
+        <v>17643609851.0</v>
+      </c>
+      <c r="R29">
+        <v>24644471202.0</v>
+      </c>
+      <c r="S29">
+        <v>-6473097912.0</v>
+      </c>
+      <c r="T29">
+        <v>1417534180.0</v>
+      </c>
+      <c r="U29">
+        <v>10776420470.0</v>
+      </c>
+      <c r="V29">
+        <v>1991085800.0</v>
+      </c>
+      <c r="W29">
+        <v>4159884800.0</v>
+      </c>
+      <c r="X29">
+        <v>-8198163970.0</v>
+      </c>
+      <c r="Y29">
+        <v>-2670371530.0</v>
+      </c>
+      <c r="Z29">
+        <v>4478351670.0</v>
+      </c>
+      <c r="AA29">
+        <v>4720437580.0</v>
+      </c>
+      <c r="AB29">
+        <v>-8881579830.0</v>
+      </c>
+      <c r="AC29">
+        <v>14397702898.0</v>
+      </c>
+      <c r="AD29">
+        <v>19104812284.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
+      <c r="A30" t="s">
+        <v>148</v>
+      </c>
+      <c r="B30">
+        <v>352157000000.0</v>
+      </c>
+      <c r="C30">
+        <v>351818000000.0</v>
+      </c>
+      <c r="D30">
+        <v>367874000000.0</v>
+      </c>
+      <c r="E30">
+        <v>244866000000.0</v>
+      </c>
+      <c r="F30">
+        <v>290501000000.0</v>
+      </c>
+      <c r="G30">
+        <v>227786408000.0</v>
+      </c>
+      <c r="H30">
+        <v>946223899000.0</v>
+      </c>
+      <c r="I30">
+        <v>188315936000.0</v>
+      </c>
+      <c r="J30">
+        <v>258622901000.0</v>
+      </c>
+      <c r="K30">
+        <v>280764167000.0</v>
+      </c>
+      <c r="L30">
+        <v>332875508876.0</v>
+      </c>
+      <c r="M30">
+        <v>333911419261.0</v>
+      </c>
+      <c r="N30">
+        <v>292823532957.0</v>
+      </c>
+      <c r="O30">
+        <v>181793658690.0</v>
+      </c>
+      <c r="P30">
+        <v>265025106263.0</v>
+      </c>
+      <c r="Q30">
+        <v>329664937974.0</v>
+      </c>
+      <c r="R30">
+        <v>341451233673.0</v>
+      </c>
+      <c r="S30">
+        <v>167149560489.0</v>
+      </c>
+      <c r="T30">
+        <v>269775002031.0</v>
+      </c>
+      <c r="U30">
+        <v>184567547475.0</v>
+      </c>
+      <c r="V30">
+        <v>275860722789.0</v>
+      </c>
+      <c r="W30">
+        <v>261050457067.0</v>
+      </c>
+      <c r="X30">
+        <v>336442740272.0</v>
+      </c>
+      <c r="Y30">
+        <v>298790380849.0</v>
+      </c>
+      <c r="Z30">
+        <v>292751406417.0</v>
+      </c>
+      <c r="AA30">
+        <v>334954456189.0</v>
+      </c>
+      <c r="AB30">
+        <v>300885656864.0</v>
+      </c>
+      <c r="AC30">
+        <v>251923199760.0</v>
+      </c>
+      <c r="AD30">
+        <v>260913564781.0</v>
+      </c>
+      <c r="AE30">
+        <v>-33399257904.0</v>
+      </c>
+      <c r="AF30">
+        <v>549878924420.0</v>
+      </c>
+      <c r="AG30">
+        <v>183385407823.0</v>
+      </c>
+      <c r="AH30">
+        <v>223881100314.0</v>
+      </c>
+      <c r="AI30">
+        <v>272722679251.0</v>
+      </c>
+      <c r="AJ30">
+        <v>215941134510.0</v>
+      </c>
+      <c r="AK30">
+        <v>275417845774.0</v>
+      </c>
+      <c r="AL30">
+        <v>172778663889.0</v>
+      </c>
+      <c r="AM30">
+        <v>203290610340.0</v>
+      </c>
+      <c r="AN30">
+        <v>176895794447.0</v>
+      </c>
+      <c r="AO30">
+        <v>149415015883.0</v>
+      </c>
+      <c r="AP30">
+        <v>136765226815.0</v>
+      </c>
+      <c r="AQ30">
+        <v>171679294718.0</v>
+      </c>
+      <c r="AR30">
+        <v>152484752695.0</v>
+      </c>
+      <c r="AS30">
+        <v>145849006323.0</v>
+      </c>
+      <c r="AT30">
+        <v>120985515774.0</v>
+      </c>
+      <c r="AU30">
+        <v>107169849282.0</v>
+      </c>
+      <c r="AV30">
+        <v>127062467552.0</v>
+      </c>
+      <c r="AW30">
+        <v>93820317967.0</v>
+      </c>
+      <c r="AX30">
+        <v>109791470837.0</v>
+      </c>
+      <c r="AY30">
+        <v>111779629115.0</v>
+      </c>
+      <c r="AZ30">
+        <v>107203958333.0</v>
+      </c>
+      <c r="BA30">
+        <v>100315972879.0</v>
+      </c>
+      <c r="BB30">
+        <v>102209011445.0</v>
+      </c>
+      <c r="BC30">
+        <v>253551064150.0</v>
+      </c>
+      <c r="BD30">
+        <v>253551064150.0</v>
+      </c>
+      <c r="BE30"/>
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
+      <c r="A31" t="s">
+        <v>149</v>
+      </c>
+      <c r="B31">
+        <v>-178181000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-156471000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-207685000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-201237000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-196621000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-210694059000.0</v>
+      </c>
+      <c r="H31">
+        <v>-179599592000.0</v>
+      </c>
+      <c r="I31">
+        <v>-206376586000.0</v>
+      </c>
+      <c r="J31">
+        <v>-207847000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-225593290000.0</v>
+      </c>
+      <c r="L31">
+        <v>-205418833867.0</v>
+      </c>
+      <c r="M31">
+        <v>-168569848544.0</v>
+      </c>
+      <c r="N31">
+        <v>-165035705345.0</v>
+      </c>
+      <c r="O31">
+        <v>-154985174787.0</v>
+      </c>
+      <c r="P31">
+        <v>-143316720526.0</v>
+      </c>
+      <c r="Q31">
+        <v>-131494414282.0</v>
+      </c>
+      <c r="R31">
+        <v>-132378267071.0</v>
+      </c>
+      <c r="S31">
+        <v>-255822286887.0</v>
+      </c>
+      <c r="T31">
+        <v>-124285493957.0</v>
+      </c>
+      <c r="U31">
+        <v>-116065753355.0</v>
+      </c>
+      <c r="V31">
+        <v>-146146465484.0</v>
+      </c>
+      <c r="W31">
+        <v>-145026450333.0</v>
+      </c>
+      <c r="X31">
+        <v>-140514237093.0</v>
+      </c>
+      <c r="Y31">
+        <v>-142401210821.0</v>
+      </c>
+      <c r="Z31">
+        <v>-148251201769.0</v>
+      </c>
+      <c r="AA31">
+        <v>-168516030159.0</v>
+      </c>
+      <c r="AB31">
+        <v>-140989635349.0</v>
+      </c>
+      <c r="AC31">
+        <v>-109090116503.0</v>
+      </c>
+      <c r="AD31">
+        <v>-78538535410.0</v>
+      </c>
+      <c r="AE31">
+        <v>-69993641788.0</v>
+      </c>
+      <c r="AF31">
+        <v>-61678296025.0</v>
+      </c>
+      <c r="AG31">
+        <v>-50132100860.0</v>
+      </c>
+      <c r="AH31">
+        <v>-42162085182.0</v>
+      </c>
+      <c r="AI31">
+        <v>-48309936561.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-41610525105.0</v>
+      </c>
+      <c r="AK31">
+        <v>-31062174382.0</v>
+      </c>
+      <c r="AL31">
+        <v>-32110486680.0</v>
+      </c>
+      <c r="AM31">
+        <v>-38442739686.0</v>
+      </c>
+      <c r="AN31">
+        <v>-24037385038.0</v>
+      </c>
+      <c r="AO31">
+        <v>-21310810537.0</v>
+      </c>
+      <c r="AP31">
+        <v>-29703372262.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-29122522173.0</v>
+      </c>
+      <c r="AR31">
+        <v>-30313639671.0</v>
+      </c>
+      <c r="AS31">
+        <v>-29196335965.0</v>
+      </c>
+      <c r="AT31">
+        <v>-30935985113.0</v>
+      </c>
+      <c r="AU31">
+        <v>-52720013638.0</v>
+      </c>
+      <c r="AV31">
+        <v>-29194601256.0</v>
+      </c>
+      <c r="AW31">
+        <v>-23216119655.0</v>
+      </c>
+      <c r="AX31">
+        <v>-25138007967.0</v>
+      </c>
+      <c r="AY31">
+        <v>-27858729607.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-21382937529.0</v>
+      </c>
+      <c r="BA31">
+        <v>-18740087703.0</v>
+      </c>
+      <c r="BB31">
+        <v>-17188062195.0</v>
+      </c>
+      <c r="BC31">
+        <v>7800569573.0</v>
+      </c>
+      <c r="BD31">
+        <v>7800569573.0</v>
+      </c>
+      <c r="BE31"/>
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
+      <c r="A32" t="s">
+        <v>150</v>
+      </c>
+      <c r="B32">
+        <v>1641960000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1555666000000.0</v>
+      </c>
+      <c r="D32">
+        <v>1460091000000.0</v>
+      </c>
+      <c r="E32">
+        <v>1376691000000.0</v>
+      </c>
+      <c r="F32">
+        <v>1392720000000.0</v>
+      </c>
+      <c r="G32">
+        <v>1346035500000.0</v>
+      </c>
+      <c r="H32">
+        <v>1345718493000.0</v>
+      </c>
+      <c r="I32">
+        <v>1333474274000.0</v>
+      </c>
+      <c r="J32">
+        <v>1379798733000.0</v>
+      </c>
+      <c r="K32">
+        <v>1324411926000.0</v>
+      </c>
+      <c r="L32">
+        <v>1300053524003.0</v>
+      </c>
+      <c r="M32">
+        <v>1256133313821.0</v>
+      </c>
+      <c r="N32">
+        <v>1273770367837.0</v>
+      </c>
+      <c r="O32">
+        <v>1227533792901.0</v>
+      </c>
+      <c r="P32">
+        <v>1191972654256.0</v>
+      </c>
+      <c r="Q32">
+        <v>1175412226763.0</v>
+      </c>
+      <c r="R32">
+        <v>1230514878987.0</v>
+      </c>
+      <c r="S32">
+        <v>1090699766116.0</v>
+      </c>
+      <c r="T32">
+        <v>993352389964.0</v>
+      </c>
+      <c r="U32">
+        <v>976684022182.0</v>
+      </c>
+      <c r="V32">
+        <v>978684349581.0</v>
+      </c>
+      <c r="W32">
+        <v>994419201812.0</v>
+      </c>
+      <c r="X32">
+        <v>1010650521848.0</v>
+      </c>
+      <c r="Y32">
+        <v>980992981830.0</v>
+      </c>
+      <c r="Z32">
+        <v>1156688083312.0</v>
+      </c>
+      <c r="AA32">
+        <v>1041863607933.0</v>
+      </c>
+      <c r="AB32">
+        <v>968304845050.0</v>
+      </c>
+      <c r="AC32">
+        <v>1016958340027.0</v>
+      </c>
+      <c r="AD32">
+        <v>938921603253.0</v>
+      </c>
+      <c r="AE32">
+        <v>934281136781.0</v>
+      </c>
+      <c r="AF32">
+        <v>854412783180.0</v>
+      </c>
+      <c r="AG32">
+        <v>858633000735.0</v>
+      </c>
+      <c r="AH32">
+        <v>736224914474.0</v>
+      </c>
+      <c r="AI32">
+        <v>724337251771.0</v>
+      </c>
+      <c r="AJ32">
+        <v>635700704585.0</v>
+      </c>
+      <c r="AK32">
+        <v>694222660653.0</v>
+      </c>
+      <c r="AL32">
+        <v>657678417012.0</v>
+      </c>
+      <c r="AM32">
+        <v>690971552402.0</v>
+      </c>
+      <c r="AN32">
+        <v>527158942039.0</v>
+      </c>
+      <c r="AO32">
+        <v>585193583859.0</v>
+      </c>
+      <c r="AP32">
+        <v>658249717397.0</v>
+      </c>
+      <c r="AQ32">
+        <v>580314336012.0</v>
+      </c>
+      <c r="AR32">
+        <v>507332469834.0</v>
+      </c>
+      <c r="AS32">
+        <v>541406142596.0</v>
+      </c>
+      <c r="AT32">
+        <v>515837384967.0</v>
+      </c>
+      <c r="AU32">
+        <v>512870779042.0</v>
+      </c>
+      <c r="AV32">
+        <v>426077528059.0</v>
+      </c>
+      <c r="AW32">
+        <v>424962713960.0</v>
+      </c>
+      <c r="AX32">
+        <v>418205821173.0</v>
+      </c>
+      <c r="AY32">
+        <v>402398848886.0</v>
+      </c>
+      <c r="AZ32">
+        <v>376837205032.0</v>
+      </c>
+      <c r="BA32">
+        <v>380681952004.0</v>
+      </c>
+      <c r="BB32">
+        <v>314051863473.0</v>
+      </c>
+      <c r="BC32">
+        <v>280807627642.0</v>
+      </c>
+      <c r="BD32">
+        <v>280807627642.0</v>
+      </c>
+      <c r="BE32">
+        <v>315808011600.0</v>
+      </c>
+      <c r="BF32">
+        <v>315808011600.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2">
+        <v>2231710000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1670933000000.0</v>
+      </c>
+      <c r="D2">
+        <v>2067013000000.0</v>
+      </c>
+      <c r="E2">
+        <v>1582285386000.0</v>
+      </c>
+      <c r="F2">
+        <v>1464983331000.0</v>
+      </c>
+      <c r="G2">
+        <v>605990460000.0</v>
+      </c>
+      <c r="H2">
+        <v>339371454000.0</v>
+      </c>
+      <c r="I2">
+        <v>359344248225.0</v>
+      </c>
+      <c r="J2">
+        <v>614510651907.0</v>
+      </c>
+      <c r="K2">
+        <v>381345507417.0</v>
+      </c>
+      <c r="L2">
+        <v>178527913359.0</v>
+      </c>
+      <c r="M2">
+        <v>204991036827.0</v>
+      </c>
+      <c r="N2">
+        <v>250813847477.0</v>
+      </c>
+      <c r="O2">
+        <v>320230562500.0</v>
+      </c>
+      <c r="P2"/>
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
         <v>153</v>
+      </c>
+      <c r="B3">
+        <v>2362351000000</v>
+      </c>
+      <c r="C3">
+        <v>1402169000000</v>
+      </c>
+      <c r="D3">
+        <v>1659353631000</v>
+      </c>
+      <c r="E3">
+        <v>1371775474000</v>
+      </c>
+      <c r="F3">
+        <v>1266617432000</v>
+      </c>
+      <c r="G3">
+        <v>1468595073000</v>
+      </c>
+      <c r="H3">
+        <v>3970955583000</v>
+      </c>
+      <c r="I3">
+        <v>2092977210071</v>
+      </c>
+      <c r="J3">
+        <v>978622528399</v>
+      </c>
+      <c r="K3">
+        <v>551288285328</v>
+      </c>
+      <c r="L3">
+        <v>472258355834</v>
+      </c>
+      <c r="M3">
+        <v>371073784432</v>
+      </c>
+      <c r="N3">
+        <v>573441786890</v>
+      </c>
+      <c r="O3">
+        <v>446585824850</v>
+      </c>
+      <c r="P3">
+        <v>39491945000</v>
+      </c>
+      <c r="Q3">
+        <v>21012092000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6">
+        <v>-154296000000.0</v>
+      </c>
+      <c r="C6">
+        <v>561077000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-396080084000.0</v>
+      </c>
+      <c r="E6">
+        <v>484727646000.0</v>
+      </c>
+      <c r="F6">
+        <v>117302055000.0</v>
+      </c>
+      <c r="G6">
+        <v>858992872000.0</v>
+      </c>
+      <c r="H6">
+        <v>266619006000.0</v>
+      </c>
+      <c r="I6">
+        <v>-19972794506.0</v>
+      </c>
+      <c r="J6">
+        <v>-255166403682.0</v>
+      </c>
+      <c r="K6">
+        <v>233165144490.0</v>
+      </c>
+      <c r="L6">
+        <v>202817594058.0</v>
+      </c>
+      <c r="M6">
+        <v>-26463123468.0</v>
+      </c>
+      <c r="N6">
+        <v>-45822810650.0</v>
+      </c>
+      <c r="O6">
+        <v>-69416715023.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B7">
+        <v>-437910000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-306767000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-1079306000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-276137042130.0</v>
+      </c>
+      <c r="F7">
+        <v>-137863538200.0</v>
+      </c>
+      <c r="G7">
+        <v>-292817583300.0</v>
+      </c>
+      <c r="H7">
+        <v>-446932408800.0</v>
+      </c>
+      <c r="I7">
+        <v>-281085375310.0</v>
+      </c>
+      <c r="J7">
+        <v>-265100932820.0</v>
+      </c>
+      <c r="K7">
+        <v>-272429164530.0</v>
+      </c>
+      <c r="L7">
+        <v>206878355910.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" t="s">
+        <v>158</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" t="s">
+        <v>161</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>907471314710.0</v>
+      </c>
+      <c r="F12">
+        <v>414123847047.0</v>
+      </c>
+      <c r="G12">
+        <v>3288160843483.0</v>
+      </c>
+      <c r="H12">
+        <v>-1270600195807.0</v>
+      </c>
+      <c r="I12">
+        <v>-2608702452006.0</v>
+      </c>
+      <c r="J12">
+        <v>-1044449652251.0</v>
+      </c>
+      <c r="K12">
+        <v>-638042174885.0</v>
+      </c>
+      <c r="L12">
+        <v>-700299743375.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14">
+        <v>915492000000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
+        <v>734059702000.0</v>
+      </c>
+      <c r="E14">
+        <v>638190009000.0</v>
+      </c>
+      <c r="F14">
+        <v>546904329000.0</v>
+      </c>
+      <c r="G14">
+        <v>477076379000.0</v>
+      </c>
+      <c r="H14">
+        <v>374993193000.0</v>
+      </c>
+      <c r="I14">
+        <v>298885085503.0</v>
+      </c>
+      <c r="J14">
+        <v>231731983720.0</v>
+      </c>
+      <c r="K14">
+        <v>219563100014.0</v>
+      </c>
+      <c r="L14">
+        <v>230684539896.0</v>
+      </c>
+      <c r="M14">
+        <v>215117118404.0</v>
+      </c>
+      <c r="N14">
+        <v>173987868303.0</v>
+      </c>
+      <c r="O14">
+        <v>122970654275.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15">
+        <v>3029000000.0</v>
+      </c>
+      <c r="C15">
+        <v>8237000000.0</v>
+      </c>
+      <c r="D15">
+        <v>4327162000.0</v>
+      </c>
+      <c r="E15">
+        <v>2163581000.0</v>
+      </c>
+      <c r="F15">
+        <v>2163581000.0</v>
+      </c>
+      <c r="G15">
+        <v>2163581250.0</v>
+      </c>
+      <c r="H15">
+        <v>5769550000.0</v>
+      </c>
+      <c r="I15">
+        <v>6035900000.0</v>
+      </c>
+      <c r="J15">
+        <v>6938800000.0</v>
+      </c>
+      <c r="K15">
+        <v>10000000.0</v>
+      </c>
+      <c r="L15">
+        <v>25085000000.0</v>
+      </c>
+      <c r="M15">
+        <v>24220000000.0</v>
+      </c>
+      <c r="N15">
+        <v>25000000000.0</v>
+      </c>
+      <c r="O15">
+        <v>5000000000.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16">
+        <v>2077414000000.0</v>
+      </c>
+      <c r="C16">
+        <v>2232010000000.0</v>
+      </c>
+      <c r="D16">
+        <v>1670660797000.0</v>
+      </c>
+      <c r="E16">
+        <v>2067013032000.0</v>
+      </c>
+      <c r="F16">
+        <v>1582285386000.0</v>
+      </c>
+      <c r="G16">
+        <v>1464983331000.0</v>
+      </c>
+      <c r="H16">
+        <v>605990460000.0</v>
+      </c>
+      <c r="I16">
+        <v>339371453719.0</v>
+      </c>
+      <c r="J16">
+        <v>359344248225.0</v>
+      </c>
+      <c r="K16">
+        <v>614510651907.0</v>
+      </c>
+      <c r="L16">
+        <v>381345507417.0</v>
+      </c>
+      <c r="M16">
+        <v>178527913359.0</v>
+      </c>
+      <c r="N16">
+        <v>204991036827.0</v>
+      </c>
+      <c r="O16">
+        <v>250813847477.0</v>
+      </c>
+      <c r="P16">
+        <v>320230562500.0</v>
+      </c>
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18">
+        <v>-3320016000000.0</v>
+      </c>
+      <c r="C18">
+        <v>815056000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-1169617000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-1195284935000.0</v>
+      </c>
+      <c r="F18">
+        <v>-325433331000.0</v>
+      </c>
+      <c r="G18">
+        <v>2235587347000.0</v>
+      </c>
+      <c r="H18">
+        <v>-4790008618000.0</v>
+      </c>
+      <c r="I18">
+        <v>-4244218717901.0</v>
+      </c>
+      <c r="J18">
+        <v>-1597255384731.0</v>
+      </c>
+      <c r="K18">
+        <v>-832102515318.0</v>
+      </c>
+      <c r="L18">
+        <v>-860806472284.0</v>
+      </c>
+      <c r="M18">
+        <v>-864920155206.0</v>
+      </c>
+      <c r="N18">
+        <v>-2273216308418.0</v>
+      </c>
+      <c r="O18">
+        <v>-1117021355139.0</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" t="s">
+        <v>169</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-1207223000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-1367105628442.0</v>
+      </c>
+      <c r="E19">
+        <v>8024747021.0</v>
+      </c>
+      <c r="F19">
+        <v>-386734670500.0</v>
+      </c>
+      <c r="G19">
+        <v>-40000000000.0</v>
+      </c>
+      <c r="H19">
+        <v>339449757794.0</v>
+      </c>
+      <c r="I19">
+        <v>-499449757794.0</v>
+      </c>
+      <c r="J19">
+        <v>38000000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-134780300500.0</v>
+      </c>
+      <c r="L19">
+        <v>-105000000000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" t="s">
+        <v>170</v>
+      </c>
+      <c r="B20">
+        <v>504836000000.0</v>
+      </c>
+      <c r="C20">
+        <v>40213000000.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>663498250000.0</v>
+      </c>
+      <c r="H20">
+        <v>526785000000.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21">
+        <v>2750175000000.0</v>
+      </c>
+      <c r="C21">
+        <v>440835000000.0</v>
+      </c>
+      <c r="D21">
+        <v>2091161000000.0</v>
+      </c>
+      <c r="E21">
+        <v>832803117173.0</v>
+      </c>
+      <c r="F21">
+        <v>770030848434.0</v>
+      </c>
+      <c r="G21">
+        <v>-1399236559067.0</v>
+      </c>
+      <c r="H21">
+        <v>4303107261966.0</v>
+      </c>
+      <c r="I21">
+        <v>4214767360307.0</v>
+      </c>
+      <c r="J21">
+        <v>895547541082.0</v>
+      </c>
+      <c r="K21">
+        <v>1173006351449.0</v>
+      </c>
+      <c r="L21">
+        <v>1229123730634.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22">
+        <v>122855000000.0</v>
+      </c>
+      <c r="C22">
+        <v>228477000000.0</v>
+      </c>
+      <c r="D22">
+        <v>333698142000.0</v>
+      </c>
+      <c r="E22">
+        <v>145009414000.0</v>
+      </c>
+      <c r="F22">
+        <v>-6130724000.0</v>
+      </c>
+      <c r="G22">
+        <v>-61054803000.0</v>
+      </c>
+      <c r="H22">
+        <v>76553967000.0</v>
+      </c>
+      <c r="I22">
+        <v>158575858673.0</v>
+      </c>
+      <c r="J22">
+        <v>194084812199.0</v>
+      </c>
+      <c r="K22">
+        <v>137664844881.0</v>
+      </c>
+      <c r="L22">
+        <v>81067087029.0</v>
+      </c>
+      <c r="M22">
+        <v>124605961991.0</v>
+      </c>
+      <c r="N22">
+        <v>121532781558.0</v>
+      </c>
+      <c r="O22">
+        <v>-66015699.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" t="s">
+        <v>172</v>
+      </c>
+      <c r="B23">
+        <v>-68774000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-977271000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-1214211551000.0</v>
+      </c>
+      <c r="E23">
+        <v>-257896394000.0</v>
+      </c>
+      <c r="F23">
+        <v>-696257412000.0</v>
+      </c>
+      <c r="G23">
+        <v>-736713117000.0</v>
+      </c>
+      <c r="H23">
+        <v>-108796804000.0</v>
+      </c>
+      <c r="I23">
+        <v>489274051221.0</v>
+      </c>
+      <c r="J23">
+        <v>-9073507730.0</v>
+      </c>
+      <c r="K23">
+        <v>31285594415.0</v>
+      </c>
+      <c r="L23">
+        <v>-45986562137.0</v>
+      </c>
+      <c r="M23">
+        <v>102161961667.0</v>
+      </c>
+      <c r="N23">
+        <v>-158878646497.0</v>
+      </c>
+      <c r="O23">
+        <v>13272955588.0</v>
+      </c>
+      <c r="P23">
+        <v>476042997000.0</v>
+      </c>
+      <c r="Q23"/>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24">
+        <v>-36407000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1417639000000.0</v>
+      </c>
+      <c r="D24">
+        <v>-28597776000.0</v>
+      </c>
+      <c r="E24">
+        <v>7986934000.0</v>
+      </c>
+      <c r="F24">
+        <v>308319523000.0</v>
+      </c>
+      <c r="G24">
+        <v>6800617000.0</v>
+      </c>
+      <c r="H24">
+        <v>-125937000000.0</v>
+      </c>
+      <c r="I24">
+        <v>8093032235.0</v>
+      </c>
+      <c r="J24">
+        <v>77647005600.0</v>
+      </c>
+      <c r="K24">
+        <v>7605510294.0</v>
+      </c>
+      <c r="L24">
+        <v>10499600055.0</v>
+      </c>
+      <c r="M24">
+        <v>5830995499.0</v>
+      </c>
+      <c r="N24">
+        <v>2200288000.0</v>
+      </c>
+      <c r="O24">
+        <v>6973828228.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24">
+        <v>9194857000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" t="s">
+        <v>174</v>
+      </c>
+      <c r="B25">
+        <v>-1996012000000.0</v>
+      </c>
+      <c r="C25">
+        <v>2217225000000.0</v>
+      </c>
+      <c r="D25">
+        <v>-578020844000.0</v>
+      </c>
+      <c r="E25">
+        <v>124271892000.0</v>
+      </c>
+      <c r="F25">
+        <v>400410496000.0</v>
+      </c>
+      <c r="G25">
+        <v>3288160843000.0</v>
+      </c>
+      <c r="H25">
+        <v>-1270600196000.0</v>
+      </c>
+      <c r="I25">
+        <v>-158575858673.0</v>
+      </c>
+      <c r="J25">
+        <v>-194084812199.0</v>
+      </c>
+      <c r="K25">
+        <v>-137664844881.0</v>
+      </c>
+      <c r="L25">
+        <v>-81067087029.0</v>
+      </c>
+      <c r="M25">
+        <v>-124605961991.0</v>
+      </c>
+      <c r="N25">
+        <v>-121532781558.0</v>
+      </c>
+      <c r="O25">
+        <v>66015699.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B26">
+        <v>504836000000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
+        <v>-4026000000.0</v>
+      </c>
+      <c r="E26">
+        <v>406800000000.0</v>
+      </c>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
+        <v>663498250000.0</v>
+      </c>
+      <c r="H26">
+        <v>28127809231577.0</v>
+      </c>
+      <c r="I26">
+        <v>52758975000.0</v>
+      </c>
+      <c r="J26">
+        <v>16178817000333.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
+        <v>6378975137767.0</v>
+      </c>
+      <c r="O26">
+        <v>3720978544706.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="A28" t="s">
+        <v>177</v>
+      </c>
+      <c r="B28">
+        <v>3173081000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-427716000000.0</v>
+      </c>
+      <c r="D28">
+        <v>829559708000.0</v>
+      </c>
+      <c r="E28">
+        <v>594035548000.0</v>
+      </c>
+      <c r="F28">
+        <v>115880385000.0</v>
+      </c>
+      <c r="G28">
+        <v>-1446874149000.0</v>
+      </c>
+      <c r="H28">
+        <v>4715325908000.0</v>
+      </c>
+      <c r="I28">
+        <v>4691336877831.0</v>
+      </c>
+      <c r="J28">
+        <v>1225535233352.0</v>
+      </c>
+      <c r="K28">
+        <v>1204291945864.0</v>
+      </c>
+      <c r="L28">
+        <v>1158052168497.0</v>
+      </c>
+      <c r="M28">
+        <v>950487548554.0</v>
+      </c>
+      <c r="N28">
+        <v>2936277251910.0</v>
+      </c>
+      <c r="O28">
+        <v>1024539719762.0</v>
+      </c>
+      <c r="P28">
+        <v>1237768770000.0</v>
+      </c>
+      <c r="Q28">
+        <v>728319370000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" t="s">
+        <v>178</v>
+      </c>
+      <c r="B29">
+        <v>-957665000000.0</v>
+      </c>
+      <c r="C29">
+        <v>2217225000000.0</v>
+      </c>
+      <c r="D29">
+        <v>489737000000.0</v>
+      </c>
+      <c r="E29">
+        <v>907471315000.0</v>
+      </c>
+      <c r="F29">
+        <v>941184101000.0</v>
+      </c>
+      <c r="G29">
+        <v>3704182420000.0</v>
+      </c>
+      <c r="H29">
+        <v>-819053035000.0</v>
+      </c>
+      <c r="I29">
+        <v>-2151241507830.0</v>
+      </c>
+      <c r="J29">
+        <v>-618632856332.0</v>
+      </c>
+      <c r="K29">
+        <v>-280814229990.0</v>
+      </c>
+      <c r="L29">
+        <v>-388548116450.0</v>
+      </c>
+      <c r="M29">
+        <v>-493846370774.0</v>
+      </c>
+      <c r="N29">
+        <v>-1699774521528.0</v>
+      </c>
+      <c r="O29">
+        <v>-670435530289.0</v>
+      </c>
+      <c r="P29"/>
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" t="s">
+        <v>179</v>
+      </c>
+      <c r="B30">
+        <v>-2378758000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1207223000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1128258407000.0</v>
+      </c>
+      <c r="E30">
+        <v>-1024753714000.0</v>
+      </c>
+      <c r="F30">
+        <v>-929556450000.0</v>
+      </c>
+      <c r="G30">
+        <v>-1501794456000.0</v>
+      </c>
+      <c r="H30">
+        <v>-3625754507000.0</v>
+      </c>
+      <c r="I30">
+        <v>-2561717424630.0</v>
+      </c>
+      <c r="J30">
+        <v>-862975522799.0</v>
+      </c>
+      <c r="K30">
+        <v>-678463075534.0</v>
+      </c>
+      <c r="L30">
+        <v>-566758755779.0</v>
+      </c>
+      <c r="M30">
+        <v>-483753867892.0</v>
+      </c>
+      <c r="N30">
+        <v>-1287638369858.0</v>
+      </c>
+      <c r="O30">
+        <v>-424181735742.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BH30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:60">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>82</v>
+      </c>
+      <c r="I1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>85</v>
+      </c>
+      <c r="M1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>89</v>
+      </c>
+      <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>91</v>
+      </c>
+      <c r="U1" t="s">
+        <v>92</v>
+      </c>
+      <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
+      <c r="A2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2">
+        <v>2077714000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1425869000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1511353000000.0</v>
+      </c>
+      <c r="E2">
+        <v>1632558000000.0</v>
+      </c>
+      <c r="F2">
+        <v>2232010000000.0</v>
+      </c>
+      <c r="G2">
+        <v>4105735409000.0</v>
+      </c>
+      <c r="H2">
+        <v>1565410581000.0</v>
+      </c>
+      <c r="I2">
+        <v>1591794219000.0</v>
+      </c>
+      <c r="J2">
+        <v>1670660797000.0</v>
+      </c>
+      <c r="K2">
+        <v>1459172828000.0</v>
+      </c>
+      <c r="L2">
+        <v>1397283202686.0</v>
+      </c>
+      <c r="M2">
+        <v>1824959853375.0</v>
+      </c>
+      <c r="N2">
+        <v>2067013032354.0</v>
+      </c>
+      <c r="O2">
+        <v>1296455415934.0</v>
+      </c>
+      <c r="P2">
+        <v>1409841456546.0</v>
+      </c>
+      <c r="Q2">
+        <v>1368193806221.0</v>
+      </c>
+      <c r="R2">
+        <v>1582285386291.0</v>
+      </c>
+      <c r="S2">
+        <v>1292813526048.0</v>
+      </c>
+      <c r="T2">
+        <v>1689809601772.0</v>
+      </c>
+      <c r="U2">
+        <v>1215818629866.0</v>
+      </c>
+      <c r="V2">
+        <v>1464744192381.0</v>
+      </c>
+      <c r="W2">
+        <v>1408452449132.0</v>
+      </c>
+      <c r="X2">
+        <v>2133595105573.0</v>
+      </c>
+      <c r="Y2">
+        <v>993645219288.0</v>
+      </c>
+      <c r="Z2">
+        <v>605990459567.0</v>
+      </c>
+      <c r="AA2">
+        <v>532691053354.0</v>
+      </c>
+      <c r="AB2">
+        <v>559091815223.0</v>
+      </c>
+      <c r="AC2">
+        <v>554390991124.0</v>
+      </c>
+      <c r="AD2">
+        <v>339371453719.0</v>
+      </c>
+      <c r="AE2">
+        <v>382087731048.0</v>
+      </c>
+      <c r="AF2">
+        <v>343321339302.0</v>
+      </c>
+      <c r="AG2">
+        <v>407875347287.0</v>
+      </c>
+      <c r="AH2">
+        <v>359344248225.0</v>
+      </c>
+      <c r="AI2">
+        <v>391510361230.0</v>
+      </c>
+      <c r="AJ2">
+        <v>498126199335.0</v>
+      </c>
+      <c r="AK2">
+        <v>689032309838.0</v>
+      </c>
+      <c r="AL2">
+        <v>614510651907.0</v>
+      </c>
+      <c r="AM2">
+        <v>698869123106.0</v>
+      </c>
+      <c r="AN2">
+        <v>748847462637.0</v>
+      </c>
+      <c r="AO2">
+        <v>1382778056811.0</v>
+      </c>
+      <c r="AP2">
+        <v>381345507417.0</v>
+      </c>
+      <c r="AQ2">
+        <v>383083436305.0</v>
+      </c>
+      <c r="AR2">
+        <v>174023238797.0</v>
+      </c>
+      <c r="AS2">
+        <v>188771937808.0</v>
+      </c>
+      <c r="AT2">
+        <v>178527925334.0</v>
+      </c>
+      <c r="AU2">
+        <v>251115650957.0</v>
+      </c>
+      <c r="AV2">
+        <v>200086728942.0</v>
+      </c>
+      <c r="AW2">
+        <v>224036312014.0</v>
+      </c>
+      <c r="AX2">
+        <v>204991036827.0</v>
+      </c>
+      <c r="AY2">
+        <v>398901889896.0</v>
+      </c>
+      <c r="AZ2">
+        <v>369885937865.0</v>
+      </c>
+      <c r="BA2">
+        <v>79602631582.0</v>
+      </c>
+      <c r="BB2">
+        <v>250815068883.0</v>
+      </c>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
+      <c r="A3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B3">
+        <v>433081000000</v>
+      </c>
+      <c r="C3">
+        <v>775965000000</v>
+      </c>
+      <c r="D3">
+        <v>724260000000</v>
+      </c>
+      <c r="E3">
+        <v>428463000000</v>
+      </c>
+      <c r="F3">
+        <v>433663000000</v>
+      </c>
+      <c r="G3">
+        <v>323103973000</v>
+      </c>
+      <c r="H3">
+        <v>385170737000</v>
+      </c>
+      <c r="I3">
+        <v>386492213000</v>
+      </c>
+      <c r="J3">
+        <v>322852077000</v>
+      </c>
+      <c r="K3">
+        <v>459729547000</v>
+      </c>
+      <c r="L3">
+        <v>441473611907</v>
+      </c>
+      <c r="M3">
+        <v>468200482924</v>
+      </c>
+      <c r="N3">
+        <v>312287664766</v>
+      </c>
+      <c r="O3">
+        <v>445837269210</v>
+      </c>
+      <c r="P3">
+        <v>217244354203</v>
+      </c>
+      <c r="Q3">
+        <v>275944945385</v>
+      </c>
+      <c r="R3">
+        <v>432748905509</v>
+      </c>
+      <c r="S3">
+        <v>649314373732</v>
+      </c>
+      <c r="T3">
+        <v>210488513681</v>
+      </c>
+      <c r="U3">
+        <v>200007676580</v>
+      </c>
+      <c r="V3">
+        <v>206806868249</v>
+      </c>
+      <c r="W3">
+        <v>246532946296</v>
+      </c>
+      <c r="X3">
+        <v>848065759935</v>
+      </c>
+      <c r="Y3">
+        <v>175286053598</v>
+      </c>
+      <c r="Z3">
+        <v>198710312746</v>
+      </c>
+      <c r="AA3">
+        <v>291664366131</v>
+      </c>
+      <c r="AB3">
+        <v>1176828839994</v>
+      </c>
+      <c r="AC3">
+        <v>247865984177</v>
+      </c>
+      <c r="AD3">
+        <v>2254596392553</v>
+      </c>
+      <c r="AE3">
+        <v>575468156082</v>
+      </c>
+      <c r="AF3">
+        <v>730153217012</v>
+      </c>
+      <c r="AG3">
+        <v>361954661928</v>
+      </c>
+      <c r="AH3">
+        <v>425401175049</v>
+      </c>
+      <c r="AI3">
+        <v>369511758978</v>
+      </c>
+      <c r="AJ3">
+        <v>197047899567</v>
+      </c>
+      <c r="AK3">
+        <v>177459063324</v>
+      </c>
+      <c r="AL3">
+        <v>234603806530</v>
+      </c>
+      <c r="AM3">
+        <v>195790186674</v>
+      </c>
+      <c r="AN3">
+        <v>167631180282</v>
+      </c>
+      <c r="AO3">
+        <v>76753143533</v>
+      </c>
+      <c r="AP3">
+        <v>111113774839</v>
+      </c>
+      <c r="AQ3">
+        <v>145347441805</v>
+      </c>
+      <c r="AR3">
+        <v>119736535758</v>
+      </c>
+      <c r="AS3">
+        <v>116038607809</v>
+      </c>
+      <c r="AT3">
+        <v>91135770462</v>
+      </c>
+      <c r="AU3">
+        <v>43788204650</v>
+      </c>
+      <c r="AV3">
+        <v>84714239284</v>
+      </c>
+      <c r="AW3">
+        <v>122206816685</v>
+      </c>
+      <c r="AX3">
+        <v>120364523813</v>
+      </c>
+      <c r="AY3">
+        <v>110317588587</v>
+      </c>
+      <c r="AZ3">
+        <v>150626334427</v>
+      </c>
+      <c r="BA3">
+        <v>164772737389</v>
+      </c>
+      <c r="BB3">
+        <v>147725126487</v>
+      </c>
+      <c r="BC3">
+        <v>125296305086</v>
+      </c>
+      <c r="BD3">
+        <v>125296305086</v>
+      </c>
+      <c r="BE3">
+        <v>195993214700</v>
+      </c>
+      <c r="BF3">
+        <v>97996607300</v>
+      </c>
+      <c r="BG3">
+        <v>39491945400</v>
+      </c>
+      <c r="BH3">
+        <v>21012092000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:60">
+      <c r="A4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
+      <c r="A5" t="s">
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18107,328 +18866,340 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>-566136000000.0</v>
+      </c>
+      <c r="C6">
+        <v>651545000000.0</v>
+      </c>
+      <c r="D6">
         <v>-85184000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-121205000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-599452000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1873725409000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>2540052675000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-26383638000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-78866578000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>211487969000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>62161777422.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-427676650689.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-242053178979.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>770557616420.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-113386040612.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>41647650325.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-214091580070.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>289471860243.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-396996075724.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>473990971906.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-248925562515.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>56530882057.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-725142656441.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1139949886285.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>387654759721.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>73299406213.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-26400761869.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>4700824099.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>215019537405.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-42716277329.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>38766391746.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-64554007985.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>48531099062.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-32166113005.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-106615838105.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-190906110503.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>74521657931.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-84358471199.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-49978339531.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-633930594174.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>1001432549394.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1737928888.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>209060197508.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-14748699011.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>10244012474.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-72587737598.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>51028922015.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-23949583072.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>19045275187.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-193910853069.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>29015952031.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>290283306283.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-171212437301.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-330432554613.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-330432554613.0</v>
       </c>
-      <c r="BC6"/>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>157</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-437910000000.0</v>
+      </c>
+      <c r="D7">
         <v>-236171000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-346680000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>43886000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-306767000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-394423545000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-271914706350.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-180409996100.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-73820637000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-276137042130.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-204924483280.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-141868940930.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-73398696560.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-137863538200.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-134767599250.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-94364096160.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-16006785610.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-292817583300.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-258457411590.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-211949930580.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-81811581290.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-446932408800.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-254023157820.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18443,54 +19214,56 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -18505,54 +19278,56 @@
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -18567,70 +19342,68 @@
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+      <c r="BH10"/>
+    </row>
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -18638,187 +19411,195 @@
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11"/>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-39552302332.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-39552302332.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>814280851649.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>212603521654.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-155886498779.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>36473440186.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1031635871811.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-467234035829.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>138521765852.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-288799754787.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1640419999660.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>983642128604.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>834315581075.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-170216865856.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-17549717761.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-521357324129.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-727797038814.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-3896115103.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-290795380047.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>-1022543358248.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+      <c r="BH12"/>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -18833,500 +19614,524 @@
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>162</v>
-[...4 lines deleted...]
-      <c r="E14"/>
+        <v>164</v>
+      </c>
+      <c r="B14">
+        <v>264278000000.0</v>
+      </c>
+      <c r="C14">
+        <v>258848000000.0</v>
+      </c>
+      <c r="D14">
+        <v>230436000000.0</v>
+      </c>
+      <c r="E14">
+        <v>215724000000.0</v>
+      </c>
       <c r="F14">
+        <v>210484000000.0</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14">
         <v>205445845000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>199160625000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>197608946000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>192236081000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>185995763233.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>179369620857.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>176458236360.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>22930104332.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>22259847758.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>19877135552.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>152516006897.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>141825884640.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>137949862061.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>135107366805.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>132021215705.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>116208486142.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>124142224404.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>117778051313.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>118947617046.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>101409235815.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>98125985774.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>89093427599.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>86364544085.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>82907325949.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>78532226024.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>69438265671.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>68007267859.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>58335704297.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>59351665626.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>56185971353.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>57858642444.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>35391363483.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>62938641140.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>60549125457.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>60683969934.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>60346474384.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>57641510176.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>56778286924.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>55918268412.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>55616407634.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>55185219584.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>53408217843.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>50907273343.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>48600232763.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>45865461424.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>42251700373.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>37270473743.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>33078935251.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>33078935251.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+      <c r="BH14"/>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>165</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>3029000000.0</v>
+      </c>
+      <c r="D15">
         <v>3025971000.0</v>
       </c>
-      <c r="C15">
-[...2 lines deleted...]
-      <c r="D15"/>
       <c r="E15">
-        <v>-521433000.0</v>
-[...1 lines deleted...]
-      <c r="F15">
+        <v>3029000000.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15">
+        <v>521433000.0</v>
+      </c>
+      <c r="H15">
         <v>5969567000.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>162500.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>4327162500.0</v>
       </c>
-      <c r="K15"/>
-[...1 lines deleted...]
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>1989857593.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>173723657.0</v>
       </c>
       <c r="P15">
         <v>173723657.0</v>
       </c>
       <c r="Q15">
+        <v>173723657.0</v>
+      </c>
+      <c r="R15">
+        <v>173723657.0</v>
+      </c>
+      <c r="S15">
         <v>1989857593.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>139223657.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>173723657.0</v>
       </c>
       <c r="U15">
         <v>173723657.0</v>
       </c>
       <c r="V15">
+        <v>173723657.0</v>
+      </c>
+      <c r="W15">
+        <v>173723657.0</v>
+      </c>
+      <c r="X15">
         <v>34500000.0</v>
       </c>
-      <c r="W15"/>
-[...1 lines deleted...]
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>463263086.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5306286914.0</v>
       </c>
       <c r="AB15">
         <v>5306286914.0</v>
       </c>
       <c r="AC15">
+        <v>5306286914.0</v>
+      </c>
+      <c r="AD15">
+        <v>5306286914.0</v>
+      </c>
+      <c r="AE15">
         <v>15500000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>6020400000.0</v>
       </c>
-      <c r="AE15"/>
-[...1 lines deleted...]
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15">
         <v>106788992.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>6815911008.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>25085000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>25085000000.0</v>
       </c>
-      <c r="AQ15"/>
-[...1 lines deleted...]
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>2498775450.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>21699995800.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B16">
+        <v>1511578000000.0</v>
+      </c>
+      <c r="C16">
+        <v>2077414000000.0</v>
+      </c>
+      <c r="D16">
         <v>1426169000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1511353000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1632558000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>2232010000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4105463256000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1565410581000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1591794219000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1670660797000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1459444980108.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1397283202686.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1824959853375.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2067013032354.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1296455415934.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1409841456546.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1368193806221.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1582285386291.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1292813526048.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1689809601772.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1215818629866.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1464983331189.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1408452449132.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2133595105573.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>993645219288.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>605990459567.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>532691053354.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>559091815223.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>554390991124.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>339371453719.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>382087731048.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>343321339302.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>407875347287.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>359344248225.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>391510361230.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>498126199335.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>689032309838.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>614510651907.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>698869123106.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>748847462637.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1382778056811.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>381345507417.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>383083436305.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>174023238797.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>188771937808.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>178527913359.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>251115650957.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>200086728942.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>224036312014.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>204991036827.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>398901889896.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>369885937865.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>79602631582.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-330432554613.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-330432554613.0</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19341,340 +20146,350 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>-880908000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1074925000000.0</v>
+      </c>
+      <c r="D18">
         <v>-314016000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1073819000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-171326000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>519303916000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>381502900000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>412722756000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-513923572000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-255641134000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-612992956610.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-279735152929.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-236304425738.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-434236331620.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-197601390038.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-256067809833.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-167329547658.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>485744225571.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-872346887817.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>447137552675.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-385729082496.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>1496464907595.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>226821598148.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>738697080366.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-226396238995.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-214446403908.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1623209060090.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-837372737190.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-2114980417000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-764172073105.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-1198365688834.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-1253338241157.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-1028342714805.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-757443372948.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-59869426146.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-90546604707.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-689395980930.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>327967704380.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-1201752397397.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-10802993696.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>52485171395.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>42512097762.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-421361085267.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-177676234855.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-304281261899.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-70209701486.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-436341609089.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-39694862553.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-318673982078.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-1055073094745.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-179572246567.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-657901749315.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-380670439197.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-346932427192.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-346932427192.0</v>
       </c>
-      <c r="BC18"/>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-234626000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-431908000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-320435240131.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-183178227259.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-384611617492.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-318997915118.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>134929640005.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-438336818914.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-514889441807.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-309961786056.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>8024747021.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>8024747021.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-274281639376.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-431463784882.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-54354500.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-6680316000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-380000000000.0</v>
       </c>
       <c r="U19">
         <v>-380000000000.0</v>
       </c>
       <c r="V19">
-        <v>-40000000000.0</v>
+        <v>-380000000000.0</v>
       </c>
       <c r="W19">
-        <v>-40000000000.0</v>
+        <v>-380000000000.0</v>
       </c>
       <c r="X19">
         <v>-40000000000.0</v>
       </c>
       <c r="Y19">
         <v>-40000000000.0</v>
       </c>
       <c r="Z19">
+        <v>-40000000000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-40000000000.0</v>
+      </c>
+      <c r="AB19">
         <v>-1173476768622.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-328243220552.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1833712083557.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-440807967794.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-80000000000.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19689,918 +20504,958 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B21">
+        <v>556462000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1262208000000.0</v>
+      </c>
+      <c r="D21">
         <v>701235000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>984036000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-197304000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-1528802046837.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1992313746645.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-470377335717.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>868826599903.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-277315359033.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>285308528058.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-44016651755.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>105946018193.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>98796021071.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>428166234642.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>137122574528.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-975155172846.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1580433743006.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>546788748289.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>609563608496.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>235236349359.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1605951469784.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1027424043802.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1434495399021.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1254596077561.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>1272853326288.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>73523000000.0</v>
+      </c>
+      <c r="C22">
+        <v>23964000000.0</v>
+      </c>
+      <c r="D22">
         <v>-568000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>63214000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>36245000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>126328920243.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-3799282664.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>55281049000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>50666314000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>234474914000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-25408022633.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>48648011470.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>75983239028.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-11329166742.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-2616883593.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>39195738328.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>76429910768.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-24928945051.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-6687929823.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>47692252548.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-22206101661.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-15743033051.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-32192861212.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-37156186834.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>24037278398.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-6641555831.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-23148881741.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>49196858202.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>57147546572.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>19184137074.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>27877418950.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>61721513348.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>49792789301.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>87784355384.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>17886879194.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>50071128844.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>38342448777.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>35362401605.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>15375193371.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>18366449194.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>68560800711.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2193133113.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>13025036595.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>36926871768.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>28922045553.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-11462152649.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>28619789626.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>71546393785.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>35901931229.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>31575347108.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>39370880445.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>35070116420.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>15516437585.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>27375251646.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>27375251646.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>30979872900.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>30979872900.0</v>
       </c>
-      <c r="BE22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B23">
+        <v>-240499000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-11560000000.0</v>
+      </c>
+      <c r="D23">
         <v>-261004971000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-220853000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-244312000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-851180723000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-26283998000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>31024700000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-15619848000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1683452000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-20559722567.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-9840395104.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-18271351987.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-189996964210.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>144620483618.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-15521140975.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-18311496466.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-613663839835.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-28949024232.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-38216619836.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-33817116296.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-521887295460.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>623803711470.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-166031451820.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-4425599996.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>121513849348.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-6760092187.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-188130185651.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>561364624158.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-116917152773.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>607232935057.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-4077338011.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-3648526748.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>343164815705.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-5750820301.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-255664487.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-1457568647.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1478036537.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-3655524894.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-9879624171.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>34914706943.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-4696339687.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-5996913522.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-17874366870.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-17418942058.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>104070939109.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>28183936082.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-8718629625.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-21374283899.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-119248287507.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>21457587733.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-75158980385.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-10928966338.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>6384879445.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>6384879445.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>120911924900.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>60455962400.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>476042996700.0</v>
       </c>
-      <c r="BF23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:58">
+      <c r="BH23"/>
+    </row>
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B24">
+        <v>-1093000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-46489000000.0</v>
+      </c>
+      <c r="D24">
         <v>-157232000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-20767000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1755000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1069406529000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>3923741000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24">
+        <v>1880595611.0</v>
+      </c>
+      <c r="J24">
+        <v>3854000000.0</v>
+      </c>
+      <c r="K24">
         <v>586479134000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-714318111.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-46688958883.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-2012870097.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>10909607545.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-5192169664.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-3157019267.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1285120627.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>301016169461.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>387297771757.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-376258321312.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>2191102259.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1946744700.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1973880450.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1065109672.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1814882242.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1341932329.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1852071372.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-80377236375.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>1434551202.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>25544313222.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>1689694070.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-78172660000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>1648195943.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>66167486000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>2957105000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>79246979000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>4275435600.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>2967189794.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1718654000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>1503062500.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>1416604000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>2581163475.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>2610925000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-61306903420.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>1614415000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>4217376041.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>829470500.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>1305420000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>967650000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-518490487.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>431330000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>724581137343.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>982378002.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>10102393804.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>10102393804.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24">
         <v>9194856600.0</v>
       </c>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B25">
+        <v>-785628000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-581772000000.0</v>
+      </c>
+      <c r="D25">
         <v>410244000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-645356000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>262337000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>842407890000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>561227792000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>544773295000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-239380260000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-222622583000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-332107085303.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-39552302332.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-176458236360.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-11600937590.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-19642964165.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-59072873880.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-76429910768.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>678289547254.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>6687929823.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-47692252548.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>22206101661.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>15743033051.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>32192861212.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>37156186834.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-24037278398.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>6641555831.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>23148881741.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-49196858202.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-57147546572.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-19184137074.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-27877418950.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-61721513348.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-49792789301.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-87784355384.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-17886879194.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-50071128844.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-38342448777.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-35362401605.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-15375193371.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-18366449194.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-68560800711.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-2193133113.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-13025036595.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-36926871768.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-28922045553.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>11462152649.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-28619789626.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-71546393785.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-35901931229.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-31575347108.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-39370880445.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-35070116420.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-15516437585.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-282090309003.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-282090309003.0</v>
       </c>
-      <c r="BC25"/>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>504836000000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>406800000000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>0.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
         <v>663498250000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>156775829890.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>1440622405831.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>2796330994273.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -20615,562 +21470,582 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>315963000000.0</v>
+      </c>
+      <c r="C28">
+        <v>1745357000000.0</v>
+      </c>
+      <c r="D28">
         <v>443256000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>760154000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-441616000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-2380504334000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1960060182000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-439352636000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>432080787000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>472897874000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>678255371878.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-101235897265.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>578881865570.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>651439295119.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-284858456665.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>276229423341.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-48774713778.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-510043594002.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>87733970216.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>402156897794.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>136033111018.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1411430411679.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1025709220933.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>380757296469.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>609508187496.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>286286935621.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1593885090683.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>925346091745.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1909807789585.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1137678924788.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1210239411818.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1268775988276.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1074642552949.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>695226397353.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-49371116392.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-179601514465.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>759281466856.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-416748089504.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1266882466377.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-602422267698.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>956579836689.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-76824098310.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>697924545479.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>222100582781.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>314851138547.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>112250256462.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>485660958654.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>12028230131.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>340548103307.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>878976664723.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>209238696518.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>970560936218.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>877500954451.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>6384879445.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>6384879445.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1011769960900.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>505884980400.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1237768769600.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>728319370200.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B29">
+        <v>-447827000000.0</v>
+      </c>
+      <c r="C29">
+        <v>-298960000000.0</v>
+      </c>
+      <c r="D29">
         <v>410244000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-645356000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>262337000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>842407890000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>766673637000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>799214969000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>8895000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>204088412000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-171519344703.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>188465329995.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>75983239028.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>11600937590.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>19642964165.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>19877135552.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>265419357851.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1135058599303.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-661858374136.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>647145229255.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-178922214247.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1742997853891.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1074887358083.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>913983133964.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-27685926249.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>77217962223.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-446380220096.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-589506753013.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>139615975554.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-188703917023.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-468212471822.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-891383579229.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-602941539756.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-387931613970.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>137178473421.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>86912458617.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-454792174400.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>523757891054.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-1034121217115.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>65950149837.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>163598946234.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>187859539567.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-301624549509.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-61637627046.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-213145491437.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-26421496836.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-351627369805.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>82511954132.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-198309458265.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-944755506158.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-28945912140.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-493129011926.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-232945312710.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-221636122106.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-221636122106.0</v>
       </c>
-      <c r="BC29"/>
-      <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>-434174000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-794943000000.0</v>
+      </c>
+      <c r="D30">
         <v>-937281000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-234626000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-431908000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-320435240000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-183178227000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-384611617000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-318997915000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>134929640000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-438336818914.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-514889441807.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-309961786056.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-103917581665.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-215090707779.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-274281639376.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-431463784882.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-325483944399.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>176809258076.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-576265997892.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-204615765990.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-244586201596.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-886091879485.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-174220943926.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-196895430504.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-290322433802.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1173476768622.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-328243220552.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1833712083557.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-990731810654.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-707105312942.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-440127321928.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-423752979106.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-340344272978.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-194090794567.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-98212084324.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-230328370930.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-192822996880.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-280912526282.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-82205971033.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-122521581339.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-132766278330.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-167125610758.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-177345511229.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-89521355462.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-159570828609.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-83884768784.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-120901396685.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-119396873814.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-133336079074.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-150195004427.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-188467666903.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-815639619454.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-115193911282.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-115193911282.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>