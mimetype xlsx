--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -279,60 +282,69 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
@@ -662,53 +674,50 @@
   </si>
   <si>
     <t>otherCashflowsFromFinancingActivities</t>
   </si>
   <si>
     <t>otherCashflowsFromInvestingActivities</t>
   </si>
   <si>
     <t>otherNonCashItems</t>
   </si>
   <si>
     <t>salePurchaseOfStock</t>
   </si>
   <si>
     <t>stockBasedCompensation</t>
   </si>
   <si>
     <t>totalCashFromFinancingActivities</t>
   </si>
   <si>
     <t>totalCashFromOperatingActivities</t>
   </si>
   <si>
     <t>totalCashflowsFromInvestingActivities</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -1031,85 +1040,86 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Y62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1138,3374 +1148,3560 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2">
+        <v>1750929000.0</v>
+      </c>
+      <c r="C2">
         <v>48096000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4231000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>975413000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>255086000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>41821227.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1416615567.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2072916929.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2281515457.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>347655418.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3323365186.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4895104422.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6575707853.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10054377409.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15839736000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>22794704000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18782173000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>20664342000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5264995000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16738459000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12974231000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16158704000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11312571000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4722871000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
+      <c r="Y3"/>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5">
+        <v>6581014000.0</v>
+      </c>
+      <c r="C5">
         <v>6749778000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6613694000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>6585888000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6215709000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>6007172642.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>6051902111.0</v>
       </c>
-      <c r="H5"/>
-[...4 lines deleted...]
-      <c r="M5"/>
+      <c r="I5">
+        <v>4288791169.0</v>
+      </c>
+      <c r="J5">
+        <v>3494748771.0</v>
+      </c>
+      <c r="K5">
+        <v>3125159015.0</v>
+      </c>
+      <c r="L5">
+        <v>1671619380.0</v>
+      </c>
+      <c r="M5">
+        <v>1140716990.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
+      <c r="Y5"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
+      <c r="Y6"/>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
+      <c r="Y7"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9">
         <v>1909666000.0</v>
       </c>
       <c r="C9">
         <v>1909666000.0</v>
       </c>
       <c r="D9">
         <v>1909666000.0</v>
       </c>
       <c r="E9">
         <v>1909666000.0</v>
       </c>
       <c r="F9">
         <v>1909666000.0</v>
       </c>
       <c r="G9">
         <v>1909666000.0</v>
       </c>
       <c r="H9">
         <v>1909666000.0</v>
       </c>
       <c r="I9">
         <v>1909666000.0</v>
       </c>
       <c r="J9">
         <v>1909666000.0</v>
       </c>
       <c r="K9">
+        <v>1909666000.0</v>
+      </c>
+      <c r="L9">
         <v>1769666000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
+      <c r="Y9"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10">
+        <v>5552676000.0</v>
+      </c>
+      <c r="C10">
         <v>18467793000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14171353000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>21598471000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>25700017000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15895313191.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7444287661.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10091252923.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11862231958.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8207163591.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3588514096.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3472481943.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3052350092.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3427083303.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3574405000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5517412000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2911681000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8530037000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>958213000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5490168000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6059053000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2112994000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1544559000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4012855000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B11">
+        <v>5552676460.0</v>
+      </c>
+      <c r="C11">
         <v>18467792730.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>14171352690.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>21598470790.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>25700017150.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>15895313190.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7444287660.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10091252920.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11862231960.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>8207163590.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
+      <c r="Y11"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
+        <v>5552676000.0</v>
+      </c>
+      <c r="C12">
         <v>18467793000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14171353000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>21598471000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>25700017000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>15895313191.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7444287661.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10091252923.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11862231958.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8207163591.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3588514096.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3472481943.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3052350092.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3427083303.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
+      <c r="Y12"/>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13">
         <v>59182800000.0</v>
       </c>
       <c r="C13">
         <v>59182800000.0</v>
       </c>
       <c r="D13">
         <v>59182800000.0</v>
       </c>
       <c r="E13">
         <v>59182800000.0</v>
       </c>
       <c r="F13">
         <v>59182800000.0</v>
       </c>
       <c r="G13">
         <v>59182800000.0</v>
       </c>
       <c r="H13">
         <v>59182800000.0</v>
       </c>
       <c r="I13">
         <v>59182800000.0</v>
       </c>
       <c r="J13">
         <v>59182800000.0</v>
       </c>
       <c r="K13">
         <v>59182800000.0</v>
       </c>
       <c r="L13">
         <v>59182800000.0</v>
       </c>
       <c r="M13">
         <v>59182800000.0</v>
       </c>
       <c r="N13">
         <v>59182800000.0</v>
       </c>
       <c r="O13">
         <v>59182800000.0</v>
       </c>
       <c r="P13">
         <v>59182800000.0</v>
       </c>
       <c r="Q13">
-        <v>15088800000.0</v>
+        <v>59182800000.0</v>
       </c>
       <c r="R13">
         <v>15088800000.0</v>
       </c>
       <c r="S13">
         <v>15088800000.0</v>
       </c>
       <c r="T13">
         <v>15088800000.0</v>
       </c>
       <c r="U13">
         <v>15088800000.0</v>
       </c>
       <c r="V13">
         <v>15088800000.0</v>
       </c>
       <c r="W13">
         <v>15088800000.0</v>
       </c>
       <c r="X13">
         <v>15088800000.0</v>
       </c>
+      <c r="Y13">
+        <v>15088800000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14">
         <v>591828000.0</v>
       </c>
       <c r="C14">
         <v>591828000.0</v>
       </c>
       <c r="D14">
         <v>591828000.0</v>
       </c>
       <c r="E14">
         <v>591828000.0</v>
       </c>
       <c r="F14">
         <v>591828000.0</v>
       </c>
       <c r="G14">
         <v>591828000.0</v>
       </c>
       <c r="H14">
         <v>591828000.0</v>
       </c>
       <c r="I14">
-        <v>418008945.0</v>
+        <v>591828000.0</v>
       </c>
       <c r="J14">
-        <v>591828127.0</v>
+        <v>418008927.0</v>
       </c>
       <c r="K14">
-        <v>591828013.0</v>
+        <v>591828000.0</v>
       </c>
       <c r="L14">
-        <v>591828040.0</v>
+        <v>591828000.0</v>
       </c>
       <c r="M14">
-        <v>591828027.0</v>
+        <v>591828000.0</v>
       </c>
       <c r="N14">
-        <v>591828067.0</v>
-[...1 lines deleted...]
-      <c r="O14"/>
+        <v>591828000.0</v>
+      </c>
+      <c r="O14">
+        <v>591828000.0</v>
+      </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
+      <c r="Y14"/>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
+      <c r="Y15"/>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>360857000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>455408333.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>494250019.0</v>
       </c>
-      <c r="H16"/>
-[...3 lines deleted...]
-      <c r="L16"/>
+      <c r="I16">
+        <v>210000000.0</v>
+      </c>
+      <c r="J16">
+        <v>100000000.0</v>
+      </c>
+      <c r="K16">
+        <v>100000000.0</v>
+      </c>
+      <c r="L16">
+        <v>61875000.0</v>
+      </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
+      <c r="Y16"/>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
+      <c r="Y18"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>233606000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>250505000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>267404000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>290103000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>307002000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>323901000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
+      <c r="Y21"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B22">
+        <v>9504535000.0</v>
+      </c>
+      <c r="C22">
         <v>12247320000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>16377845000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12535868000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8262996000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14942221386.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>23085140580.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>22725098764.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18005248842.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13112609034.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>27669557927.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>26877488579.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>30526012105.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>31493995219.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>28835943000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>23387496000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>21810743000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>18624017000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>14147060000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>17138935000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>15972849000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>21566373000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>23723672000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>36753428000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23">
+        <v>39320617000.0</v>
+      </c>
+      <c r="C23">
         <v>40763799000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>42443742000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>44093182000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>44185505000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>42082606466.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>49420100780.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>52193007230.0</v>
       </c>
-      <c r="I23">
-[...1 lines deleted...]
-      </c>
       <c r="J23">
-        <v>46760927090.0</v>
-[...4 lines deleted...]
-      <c r="N23"/>
+        <v>49746327705.0</v>
+      </c>
+      <c r="K23">
+        <v>46760927085.0</v>
+      </c>
+      <c r="L23">
+        <v>47676255943.0</v>
+      </c>
+      <c r="M23">
+        <v>50578829130.0</v>
+      </c>
+      <c r="N23">
+        <v>53413143441.0</v>
+      </c>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
+      <c r="Y23"/>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>408499741.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>127379000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>323049000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>324377000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>701228000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>96375000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>29333000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>20094051000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>158009000.0</v>
       </c>
-      <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
         <v>143243070.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>408499740.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
+      <c r="Y25"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B28">
+        <v>-5552676000.0</v>
+      </c>
+      <c r="C28">
         <v>-18467793000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-14171353000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-21598471000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-25700017000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-15752070122.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7035787920.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10091252923.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-11862231958.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8207163591.0</v>
       </c>
-      <c r="K28">
-[...1 lines deleted...]
-      </c>
       <c r="L28">
-        <v>-3472481943.0</v>
+        <v>-3461136267.0</v>
       </c>
       <c r="M28">
-        <v>-3052350092.0</v>
+        <v>2472948378.0</v>
       </c>
       <c r="N28">
+        <v>6695519032.0</v>
+      </c>
+      <c r="O28">
         <v>-3427083303.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
+      <c r="Y28"/>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
+      <c r="Y29"/>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B30">
+        <v>17098877000.0</v>
+      </c>
+      <c r="C30">
         <v>6096067000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1659119000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6205509000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6580708000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6009007019.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11808827648.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11711649280.0</v>
       </c>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
       <c r="J30">
-        <v>15655083631.0</v>
+        <v>11465106265.0</v>
       </c>
       <c r="K30">
-        <v>7366614751.0</v>
+        <v>15725805556.0</v>
       </c>
       <c r="L30">
-        <v>9699384585.0</v>
+        <v>7398965705.0</v>
       </c>
       <c r="M30">
-        <v>9738335671.0</v>
+        <v>9765177465.0</v>
       </c>
       <c r="N30">
-        <v>11123376635.0</v>
+        <v>9787546557.0</v>
       </c>
       <c r="O30">
+        <v>11156845974.0</v>
+      </c>
+      <c r="P30">
         <v>18142384000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4866781000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5371338000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4705121000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1844538000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3362750000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4833176000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3489762000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6663427000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5781465000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>40263554343.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>38891323578.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>35681765467.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>41309694367.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>38806860687.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>36233192826.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>34183014824.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>31363140432.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
+      <c r="Y31"/>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
+      <c r="Y32"/>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:25">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B33">
+        <v>3782530000.0</v>
+      </c>
+      <c r="C33">
         <v>2748719000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2226909000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1579592000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2538000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3298225522.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5861521864.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3056727852.0</v>
       </c>
-      <c r="I33">
-[...1 lines deleted...]
-      </c>
       <c r="J33">
-        <v>3778923574.0</v>
+        <v>6856749453.0</v>
       </c>
       <c r="K33">
-        <v>3707407562.0</v>
+        <v>7521245928.0</v>
       </c>
       <c r="L33">
-        <v>3849757243.0</v>
+        <v>7887385074.0</v>
       </c>
       <c r="M33">
-        <v>4101609275.0</v>
+        <v>8278199053.0</v>
       </c>
       <c r="N33">
+        <v>8399090405.0</v>
+      </c>
+      <c r="O33">
         <v>2520668769.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
+      <c r="Y33"/>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:25">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
+      <c r="Y34"/>
     </row>
-    <row r="35" spans="1:24">
+    <row r="35" spans="1:25">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B35">
+        <v>1647634000.0</v>
+      </c>
+      <c r="C35">
         <v>2210927000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2411660000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2381042000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3867115000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5200386316.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5392022678.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>408499741.0</v>
       </c>
-      <c r="I35"/>
-[...1 lines deleted...]
-      <c r="K35"/>
+      <c r="J35">
+        <v>10892238622.0</v>
+      </c>
+      <c r="K35">
+        <v>11654672213.0</v>
+      </c>
       <c r="L35">
-        <v>127378629.0</v>
+        <v>12202134512.0</v>
       </c>
       <c r="M35">
-        <v>323048580.0</v>
+        <v>11373408514.0</v>
       </c>
       <c r="N35">
+        <v>13378668325.0</v>
+      </c>
+      <c r="O35">
         <v>324376699.0</v>
       </c>
-      <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
+      <c r="Y35"/>
     </row>
-    <row r="36" spans="1:24">
+    <row r="36" spans="1:25">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B36">
+        <v>369132000.0</v>
+      </c>
+      <c r="C36">
         <v>390845000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1346914000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-1.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>30815000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>47714448.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>64613648.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-3056727852.0</v>
       </c>
-      <c r="I36">
-[...1 lines deleted...]
-      </c>
       <c r="J36">
-        <v>-3778923574.0</v>
+        <v>98412048.0</v>
       </c>
       <c r="K36">
-        <v>-3707407562.0</v>
+        <v>115311248.0</v>
       </c>
       <c r="L36">
-        <v>-3849757243.0</v>
+        <v>132210447.0</v>
       </c>
       <c r="M36">
-        <v>-4101609275.0</v>
+        <v>4428441810.0</v>
       </c>
       <c r="N36">
+        <v>4297481130.0</v>
+      </c>
+      <c r="O36">
         <v>-2520668769.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
+      <c r="Y36"/>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:25">
       <c r="A37" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
+      <c r="Y37"/>
     </row>
-    <row r="38" spans="1:24">
+    <row r="38" spans="1:25">
       <c r="A38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B38">
+        <v>3236612400.0</v>
+      </c>
+      <c r="C38">
         <v>2173110820.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1346913770.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1027956005.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1308230845.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3620362196.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3810127550.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>3889530773.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>3742322354.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>4179977513.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>4428441810.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4297481130.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3904155511.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2959433000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3257077000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2453938000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2813006000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2269613000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2656160000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3539078000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3030843000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>13982616000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>17256550000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:24">
+    <row r="39" spans="1:25">
       <c r="A39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B39">
+        <v>3381999000.0</v>
+      </c>
+      <c r="C39">
         <v>1203901000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>8008516000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2173742000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1103784000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1937839348.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1220323027.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>798150857.0</v>
       </c>
-      <c r="I39">
-[...1 lines deleted...]
-      </c>
       <c r="J39">
+        <v>1830694413.0</v>
+      </c>
+      <c r="K39">
         <v>2264824901.0</v>
       </c>
-      <c r="K39">
-[...1 lines deleted...]
-      </c>
       <c r="L39">
-        <v>2251274970.0</v>
+        <v>1164184094.0</v>
       </c>
       <c r="M39">
-        <v>1697355167.0</v>
+        <v>2557355529.0</v>
       </c>
       <c r="N39">
+        <v>1974084428.0</v>
+      </c>
+      <c r="O39">
         <v>1297006681.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>823104000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3866921000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>970367000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>646981000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1464605000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>813700000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>704166000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>657165000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>652669000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2011399000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:24">
+    <row r="40" spans="1:25">
       <c r="A40" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B40">
+        <v>395148000.0</v>
+      </c>
+      <c r="C40">
         <v>366426000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>375993000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>476657000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>814610000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>563467765.0</v>
       </c>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
       <c r="H40">
+        <v>541648907.0</v>
+      </c>
+      <c r="I40">
         <v>1040061803.0</v>
       </c>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
       <c r="J40">
-        <v>579070342.0</v>
+        <v>339318512.0</v>
       </c>
       <c r="K40">
-        <v>791076559.0</v>
+        <v>575671592.0</v>
       </c>
       <c r="L40">
-        <v>6000096744.0</v>
+        <v>656075296.0</v>
       </c>
       <c r="M40">
-        <v>9880450885.0</v>
+        <v>182045052.0</v>
       </c>
       <c r="N40">
+        <v>455630340.0</v>
+      </c>
+      <c r="O40">
         <v>11816764702.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1373836000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>906391000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>778307000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1306564000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1019195000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1706075000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2579703000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>37001948000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>34411016000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>35995376000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:24">
+    <row r="41" spans="1:25">
       <c r="A41" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>2381042062.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>3867114538.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>5200386317.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>5248779609.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>9868153778.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>10892238622.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>11654672213.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>12202134512.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>12757246000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>13055620000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>12292509000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>10737698000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>9569222000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>8389637000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>7614114000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>6568113000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3857847000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3695328000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2498069000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1199108000.0</v>
       </c>
-      <c r="X41"/>
+      <c r="Y41"/>
     </row>
-    <row r="42" spans="1:24">
+    <row r="42" spans="1:25">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B42">
         <v>1909666000.0</v>
       </c>
       <c r="C42">
-        <v>1859676000.0</v>
+        <v>1909666000.0</v>
       </c>
       <c r="D42">
         <v>1859676000.0</v>
       </c>
       <c r="E42">
-        <v>1909666000.0</v>
+        <v>1859676000.0</v>
       </c>
       <c r="F42">
         <v>1909666000.0</v>
       </c>
       <c r="G42">
         <v>1909666000.0</v>
       </c>
       <c r="H42">
+        <v>1859675525.0</v>
+      </c>
+      <c r="I42">
         <v>6248447645.0</v>
       </c>
-      <c r="I42">
-[...1 lines deleted...]
-      </c>
       <c r="J42">
-        <v>5034825014.0</v>
+        <v>1909666000.0</v>
       </c>
       <c r="K42">
-        <v>3441285380.0</v>
+        <v>1909666000.0</v>
       </c>
       <c r="L42">
-        <v>2910382991.0</v>
+        <v>1769666000.0</v>
       </c>
       <c r="M42">
         <v>1769666000.0</v>
       </c>
       <c r="N42">
         <v>1769666000.0</v>
       </c>
-      <c r="O42"/>
+      <c r="O42">
+        <v>1769666000.0</v>
+      </c>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
+      <c r="Y42"/>
     </row>
-    <row r="43" spans="1:24">
+    <row r="43" spans="1:25">
       <c r="A43" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
+      <c r="Y43"/>
     </row>
-    <row r="44" spans="1:24">
+    <row r="44" spans="1:25">
       <c r="A44" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
+      <c r="Y44"/>
     </row>
-    <row r="45" spans="1:24">
+    <row r="45" spans="1:25">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
+      <c r="Y45"/>
     </row>
-    <row r="46" spans="1:24">
+    <row r="46" spans="1:25">
       <c r="A46" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B46">
+        <v>545917000.0</v>
+      </c>
+      <c r="C46">
         <v>575609000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>879995000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1000668000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1510044000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1989994677.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2241159668.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3056727852.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2967218680.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3778923574.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3707407562.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3849757243.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4101609275.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2520668769.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
+      <c r="Y46"/>
     </row>
-    <row r="47" spans="1:24">
+    <row r="47" spans="1:25">
       <c r="A47" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B47">
+        <v>545917180.0</v>
+      </c>
+      <c r="C47">
         <v>575608660.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>879995390.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1000667729.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1510044025.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1989994677.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2241159668.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3056727852.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>2967218680.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>3778923574.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>3707407560.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>3849757000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>4101609000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2520669000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2495795000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1062729000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1317533000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2099511000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3335724000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3662154000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3686738000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>4472558000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5666037000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5115760000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:24">
+    <row r="48" spans="1:25">
       <c r="A48" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B48">
+        <v>-32143089000.0</v>
+      </c>
+      <c r="C48">
         <v>-29700408000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-28000826000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-27414800000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-28416852000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-31417873175.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-25834673744.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-26624386958.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-28354021945.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-30034610191.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-31260944948.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-33779502795.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-37370364137.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-41670764135.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
+      <c r="Y48"/>
     </row>
-    <row r="49" spans="1:24">
+    <row r="49" spans="1:25">
       <c r="A49" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
+      <c r="Y49"/>
     </row>
-    <row r="50" spans="1:24">
+    <row r="50" spans="1:25">
       <c r="A50" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>239271475.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>127377829.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
+      <c r="Y50"/>
     </row>
-    <row r="51" spans="1:24">
+    <row r="51" spans="1:25">
       <c r="A51" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>143243069.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>408499741.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>647771215.0</v>
       </c>
-      <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
-      <c r="L51"/>
-[...1 lines deleted...]
-      <c r="N51"/>
+      <c r="L51">
+        <v>127377829.0</v>
+      </c>
+      <c r="M51">
+        <v>5945430321.0</v>
+      </c>
+      <c r="N51">
+        <v>9747869124.0</v>
+      </c>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
+      <c r="Y51"/>
     </row>
-    <row r="52" spans="1:24">
+    <row r="52" spans="1:25">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B52">
         <v>0.0</v>
       </c>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
         <v>143243069.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>265256671.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>239271475.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52">
         <v>127377829.0</v>
       </c>
-      <c r="L52"/>
-[...1 lines deleted...]
-      <c r="N52"/>
+      <c r="M52">
+        <v>5818051692.0</v>
+      </c>
+      <c r="N52">
+        <v>9424820544.0</v>
+      </c>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
+      <c r="Y52"/>
     </row>
-    <row r="53" spans="1:24">
+    <row r="53" spans="1:25">
       <c r="A53" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>628725000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
+      <c r="Y53"/>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:25">
       <c r="A54" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
+      <c r="Y54"/>
     </row>
-    <row r="55" spans="1:24">
+    <row r="55" spans="1:25">
       <c r="A55" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B55">
+        <v>39320617000.0</v>
+      </c>
+      <c r="C55">
         <v>40763799000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>42443742000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>44093182000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>44185505000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>42082606466.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>49420100780.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>52193007226.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>49746327705.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>46760927085.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>47676255943.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>50578829130.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>53413143441.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>53766286118.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>57331065000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>42587143000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>35069204000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>37669178000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>24287157000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>33434635000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>35136276000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>40716486000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>57164756000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>75963145000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:24">
+    <row r="56" spans="1:25">
       <c r="A56" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B56">
+        <v>35538087000.0</v>
+      </c>
+      <c r="C56">
         <v>38015080000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>40216833000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>42513590000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>41647505000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>38784380944.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>43558578916.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>45326151824.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>42889578252.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>39239681157.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>39788870868.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>42300630077.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>45014053036.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>47341461838.0</v>
       </c>
-      <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
+      <c r="Y56"/>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:25">
       <c r="A57" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B57">
+        <v>2146077000.0</v>
+      </c>
+      <c r="C57">
         <v>414522000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>380224000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1452071000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1430553000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1203940394.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2721869447.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3112978732.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2624381969.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>926725760.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4114441745.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>10895201166.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>16456158738.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>21871142111.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>30499390000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>23806232000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>63654531000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>66291351000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>51019161000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>62554585000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>44553934000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>104383818000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>102880449000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>127302230000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:24">
+    <row r="58" spans="1:25">
       <c r="A58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B58">
+        <v>3793711000.0</v>
+      </c>
+      <c r="C58">
         <v>2625449000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2791883000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3833113000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5297667000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6404326711.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>8113892125.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>13389632251.0</v>
       </c>
-      <c r="I58">
-[...1 lines deleted...]
-      </c>
       <c r="J58">
-        <v>926725760.0</v>
+        <v>13516620591.0</v>
       </c>
       <c r="K58">
-        <v>4114441745.0</v>
+        <v>12581397973.0</v>
       </c>
       <c r="L58">
+        <v>16316576257.0</v>
+      </c>
+      <c r="M58">
         <v>22268609680.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>29834827063.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>34488027600.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>41938315000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>33471829000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>72044168000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>73905465000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>57819121000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>66441766000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>68343313000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>106881887000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>104237566000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>127302230000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:24">
+    <row r="59" spans="1:25">
       <c r="A59" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
+      <c r="Y59"/>
     </row>
-    <row r="60" spans="1:24">
+    <row r="60" spans="1:25">
       <c r="A60" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B60">
+        <v>35530391000.0</v>
+      </c>
+      <c r="C60">
         <v>38141836000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>39655344000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>40263554000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>38891324000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>35681765467.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>41309694367.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>38806860687.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>36233192826.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>34183014823.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>31363140432.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>28313680196.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>23582101863.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>19281701865.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>15395931000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>9115314000.0</v>
       </c>
-      <c r="Q60"/>
       <c r="R60"/>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60"/>
+      <c r="Y60"/>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:25">
       <c r="A61" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
+      <c r="Y61"/>
     </row>
-    <row r="62" spans="1:24">
+    <row r="62" spans="1:25">
       <c r="A62" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ62"/>
+  <dimension ref="A1:CN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:92">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG1" t="s">
         <v>15</v>
       </c>
       <c r="BH1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BK1" t="s">
         <v>16</v>
       </c>
       <c r="BL1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BO1" t="s">
         <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BT1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="CB1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>20</v>
       </c>
       <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>21</v>
       </c>
-      <c r="CG1" t="s">
-[...2 lines deleted...]
-      <c r="CH1" t="s">
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CI1" t="s">
-[...2 lines deleted...]
-      <c r="CJ1" t="s">
+      <c r="CK1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
       </c>
+      <c r="CM1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:92">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2">
+        <v>352125000.0</v>
+      </c>
+      <c r="C2">
+        <v>1750929000.0</v>
+      </c>
+      <c r="D2">
         <v>655511000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1737172000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>35873000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>48096000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1291038000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
+        <v>1933764000.0</v>
+      </c>
+      <c r="J2">
+        <v>1843110000.0</v>
+      </c>
+      <c r="K2">
         <v>4231187.0</v>
       </c>
-      <c r="H2">
+      <c r="L2">
         <v>870416826.0</v>
       </c>
-      <c r="I2">
+      <c r="M2">
         <v>3367626809.0</v>
       </c>
-      <c r="J2">
+      <c r="N2">
         <v>7455211325.0</v>
       </c>
-      <c r="K2">
+      <c r="O2">
         <v>975413326.0</v>
       </c>
-      <c r="L2">
+      <c r="P2">
         <v>1083249575.0</v>
       </c>
-      <c r="M2">
+      <c r="Q2">
         <v>2566160675.0</v>
       </c>
-      <c r="N2">
+      <c r="R2">
         <v>1141089117.0</v>
       </c>
-      <c r="O2">
+      <c r="S2">
         <v>255085587.0</v>
       </c>
-      <c r="P2">
+      <c r="T2">
         <v>4199577322.0</v>
       </c>
-      <c r="Q2">
+      <c r="U2">
         <v>3216088456.0</v>
       </c>
-      <c r="R2">
+      <c r="V2">
         <v>1403887592.0</v>
       </c>
-      <c r="S2">
+      <c r="W2">
         <v>41821227.0</v>
       </c>
-      <c r="T2">
+      <c r="X2">
         <v>914504274.0</v>
       </c>
-      <c r="U2">
+      <c r="Y2">
         <v>4639618918.0</v>
       </c>
-      <c r="V2">
+      <c r="Z2">
         <v>557431961.0</v>
       </c>
-      <c r="W2">
+      <c r="AA2">
         <v>1416615567.0</v>
       </c>
-      <c r="X2">
+      <c r="AB2">
         <v>3535853851.0</v>
       </c>
-      <c r="Y2">
+      <c r="AC2">
         <v>2261100051.0</v>
       </c>
-      <c r="Z2">
+      <c r="AD2">
         <v>4648920812.0</v>
       </c>
-      <c r="AA2">
+      <c r="AE2">
         <v>2072916929.0</v>
       </c>
-      <c r="AB2">
+      <c r="AF2">
         <v>6712239928.0</v>
       </c>
-      <c r="AC2">
+      <c r="AG2">
         <v>3434345059.0</v>
       </c>
-      <c r="AD2">
+      <c r="AH2">
         <v>5621847246.0</v>
       </c>
-      <c r="AE2">
+      <c r="AI2">
         <v>2281515457.0</v>
       </c>
-      <c r="AF2">
+      <c r="AJ2">
         <v>1283321618.0</v>
       </c>
-      <c r="AG2">
+      <c r="AK2">
         <v>2002814767.0</v>
       </c>
-      <c r="AH2">
+      <c r="AL2">
         <v>134507922.0</v>
       </c>
-      <c r="AI2">
+      <c r="AM2">
         <v>347655418.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AN2">
         <v>1650534053.0</v>
       </c>
-      <c r="AK2">
+      <c r="AO2">
         <v>3132213117.0</v>
       </c>
-      <c r="AL2">
+      <c r="AP2">
         <v>3382147768.0</v>
       </c>
-      <c r="AM2">
+      <c r="AQ2">
         <v>3323365186.0</v>
       </c>
-      <c r="AN2">
+      <c r="AR2">
         <v>4634262279.0</v>
       </c>
-      <c r="AO2">
+      <c r="AS2">
         <v>7432447407.0</v>
       </c>
-      <c r="AP2">
+      <c r="AT2">
         <v>815411429.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AU2">
         <v>4895104422.0</v>
       </c>
-      <c r="AR2">
+      <c r="AV2">
         <v>8861014804.0</v>
       </c>
-      <c r="AS2">
+      <c r="AW2">
         <v>6776664777.0</v>
       </c>
-      <c r="AT2">
+      <c r="AX2">
         <v>4144045651.0</v>
       </c>
-      <c r="AU2">
+      <c r="AY2">
         <v>6575707853.0</v>
       </c>
-      <c r="AV2">
+      <c r="AZ2">
         <v>7670413746.0</v>
       </c>
-      <c r="AW2">
+      <c r="BA2">
         <v>10202680050.0</v>
       </c>
-      <c r="AX2">
+      <c r="BB2">
         <v>6547872698.0</v>
       </c>
-      <c r="AY2">
+      <c r="BC2">
         <v>10054377409.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BD2">
         <v>9871921217.0</v>
       </c>
-      <c r="BA2">
+      <c r="BE2">
         <v>16373263000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BF2">
         <v>15640309800.0</v>
       </c>
-      <c r="BC2">
+      <c r="BG2">
         <v>15839736100.0</v>
       </c>
-      <c r="BD2">
+      <c r="BH2">
         <v>22591680200.0</v>
       </c>
-      <c r="BE2">
+      <c r="BI2">
         <v>26035255200.0</v>
       </c>
-      <c r="BF2">
+      <c r="BJ2">
         <v>18902743000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BK2">
         <v>22794704400.0</v>
       </c>
-      <c r="BH2">
+      <c r="BL2">
         <v>21466083300.0</v>
       </c>
-      <c r="BI2">
+      <c r="BM2">
         <v>23366172700.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BN2">
         <v>24270264500.0</v>
       </c>
-      <c r="BK2">
+      <c r="BO2">
         <v>18782173300.0</v>
       </c>
-      <c r="BL2">
+      <c r="BP2">
         <v>24038613000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BQ2">
         <v>24924188100.0</v>
       </c>
-      <c r="BN2">
+      <c r="BR2">
         <v>21492398600.0</v>
       </c>
-      <c r="BO2">
+      <c r="BS2">
         <v>20664342000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BT2">
         <v>19761717100.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BU2">
         <v>13681193100.0</v>
       </c>
-      <c r="BR2">
+      <c r="BV2">
         <v>5264995000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BW2">
         <v>14036394200.0</v>
       </c>
-      <c r="BT2">
+      <c r="BX2">
         <v>15703259300.0</v>
       </c>
-      <c r="BU2">
+      <c r="BY2">
         <v>13353364500.0</v>
       </c>
-      <c r="BV2">
+      <c r="BZ2">
         <v>17569140500.0</v>
       </c>
-      <c r="BW2">
+      <c r="CA2">
         <v>12349685400.0</v>
       </c>
-      <c r="BX2">
+      <c r="CB2">
         <v>16124160100.0</v>
       </c>
-      <c r="BY2">
+      <c r="CC2">
         <v>20680427900.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CD2">
         <v>21113916300.0</v>
       </c>
-      <c r="CA2">
+      <c r="CE2">
         <v>16738459400.0</v>
       </c>
-      <c r="CB2">
+      <c r="CF2">
         <v>18594322600.0</v>
       </c>
-      <c r="CC2">
+      <c r="CG2">
         <v>20638364500.0</v>
       </c>
-      <c r="CD2">
+      <c r="CH2">
         <v>16875072300.0</v>
       </c>
-      <c r="CE2">
+      <c r="CI2">
         <v>12892369300.0</v>
       </c>
-      <c r="CF2">
+      <c r="CJ2">
         <v>16158704000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CK2">
         <v>12370898000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CL2">
         <v>11312571000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CM2">
         <v>8414819000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CN2">
         <v>4722871000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:92">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4550,18021 +4746,58 @@
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:92">
       <c r="A4" t="s">
-        <v>26</v>
-[...90 lines deleted...]
-      <c r="A5" t="s">
         <v>27</v>
-      </c>
-[...17873 lines deleted...]
-        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -22610,54 +4843,19087 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:92">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5">
+        <v>6621441000.0</v>
+      </c>
+      <c r="C5">
+        <v>6581014000.0</v>
+      </c>
+      <c r="D5">
+        <v>7034324000.0</v>
+      </c>
+      <c r="E5">
+        <v>6939476000.0</v>
+      </c>
+      <c r="F5">
+        <v>6844627000.0</v>
+      </c>
+      <c r="G5">
+        <v>6749778000.0</v>
+      </c>
+      <c r="H5">
+        <v>6569674000.0</v>
+      </c>
+      <c r="I5">
+        <v>6567684000.0</v>
+      </c>
+      <c r="J5">
+        <v>6565694000.0</v>
+      </c>
+      <c r="K5">
+        <v>6563703732.0</v>
+      </c>
+      <c r="L5">
+        <v>6863521513.0</v>
+      </c>
+      <c r="M5">
+        <v>6770977127.0</v>
+      </c>
+      <c r="N5">
+        <v>8638089610.0</v>
+      </c>
+      <c r="O5">
+        <v>6585888359.0</v>
+      </c>
+      <c r="P5">
+        <v>6366096242.0</v>
+      </c>
+      <c r="Q5">
+        <v>6319977568.0</v>
+      </c>
+      <c r="R5">
+        <v>6285221465.0</v>
+      </c>
+      <c r="S5">
+        <v>6215709259.0</v>
+      </c>
+      <c r="T5">
+        <v>6039429468.0</v>
+      </c>
+      <c r="U5">
+        <v>6029537375.0</v>
+      </c>
+      <c r="V5">
+        <v>6018355009.0</v>
+      </c>
+      <c r="W5">
+        <v>6057163117.0</v>
+      </c>
+      <c r="X5">
+        <v>7374235312.0</v>
+      </c>
+      <c r="Y5">
+        <v>6558458073.0</v>
+      </c>
+      <c r="Z5">
+        <v>6198828022.0</v>
+      </c>
+      <c r="AA5">
+        <v>6101892586.0</v>
+      </c>
+      <c r="AB5">
+        <v>4921815824.0</v>
+      </c>
+      <c r="AC5">
+        <v>4288791169.0</v>
+      </c>
+      <c r="AD5">
+        <v>4288791169.0</v>
+      </c>
+      <c r="AE5">
+        <v>4338781644.0</v>
+      </c>
+      <c r="AF5">
+        <v>3721950612.0</v>
+      </c>
+      <c r="AG5">
+        <v>3490957013.0</v>
+      </c>
+      <c r="AH5">
+        <v>3452458081.0</v>
+      </c>
+      <c r="AI5">
+        <v>3494748770.0</v>
+      </c>
+      <c r="AJ5">
+        <v>4127830407.0</v>
+      </c>
+      <c r="AK5">
+        <v>3309093399.0</v>
+      </c>
+      <c r="AL5">
+        <v>3733008734.0</v>
+      </c>
+      <c r="AM5">
+        <v>3125159014.0</v>
+      </c>
+      <c r="AN5">
+        <v>2069796168.0</v>
+      </c>
+      <c r="AO5">
+        <v>1937070574.0</v>
+      </c>
+      <c r="AP5">
+        <v>1848586842.0</v>
+      </c>
+      <c r="AQ5">
+        <v>1671619379.0</v>
+      </c>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5">
+        <v>1140716990.0</v>
+      </c>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+    </row>
+    <row r="6" spans="1:92">
+      <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+    </row>
+    <row r="7" spans="1:92">
+      <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+    </row>
+    <row r="8" spans="1:92">
+      <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+    </row>
+    <row r="9" spans="1:92">
+      <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>1909666000.0</v>
+      </c>
+      <c r="D9">
+        <v>1959656480.0</v>
+      </c>
+      <c r="E9">
+        <v>1959656480.0</v>
+      </c>
+      <c r="F9">
+        <v>1959656480.0</v>
+      </c>
+      <c r="G9">
+        <v>1909666000.0</v>
+      </c>
+      <c r="H9">
+        <v>1909666000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>1959656480.0</v>
+      </c>
+      <c r="M9"/>
+      <c r="N9">
+        <v>1959656480.0</v>
+      </c>
+      <c r="O9">
+        <v>1909666000.0</v>
+      </c>
+      <c r="P9">
+        <v>1959656480.0</v>
+      </c>
+      <c r="Q9">
+        <v>1959656480.0</v>
+      </c>
+      <c r="R9">
+        <v>1959656480.0</v>
+      </c>
+      <c r="S9">
+        <v>1909666000.0</v>
+      </c>
+      <c r="T9">
+        <v>1959656480.0</v>
+      </c>
+      <c r="U9"/>
+      <c r="V9">
+        <v>1959656480.0</v>
+      </c>
+      <c r="W9">
+        <v>1909666000.0</v>
+      </c>
+      <c r="X9">
+        <v>1959656480.0</v>
+      </c>
+      <c r="Y9">
+        <v>1959656480.0</v>
+      </c>
+      <c r="Z9">
+        <v>1959656480.0</v>
+      </c>
+      <c r="AA9">
+        <v>1909666000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1959656480.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+    </row>
+    <row r="10" spans="1:92">
+      <c r="A10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10">
+        <v>2643402000.0</v>
+      </c>
+      <c r="C10">
+        <v>5552676000.0</v>
+      </c>
+      <c r="D10">
+        <v>17940895000.0</v>
+      </c>
+      <c r="E10">
+        <v>10317248000.0</v>
+      </c>
+      <c r="F10">
+        <v>19431609000.0</v>
+      </c>
+      <c r="G10">
+        <v>18467793000.0</v>
+      </c>
+      <c r="H10">
+        <v>6250512000.0</v>
+      </c>
+      <c r="I10">
+        <v>8918706000.0</v>
+      </c>
+      <c r="J10">
+        <v>19256794000.0</v>
+      </c>
+      <c r="K10">
+        <v>14171352686.0</v>
+      </c>
+      <c r="L10">
+        <v>16195449465.0</v>
+      </c>
+      <c r="M10">
+        <v>22068045542.0</v>
+      </c>
+      <c r="N10">
+        <v>28903226198.0</v>
+      </c>
+      <c r="O10">
+        <v>21598470792.0</v>
+      </c>
+      <c r="P10">
+        <v>22198895849.0</v>
+      </c>
+      <c r="Q10">
+        <v>27335984266.0</v>
+      </c>
+      <c r="R10">
+        <v>27702297511.0</v>
+      </c>
+      <c r="S10">
+        <v>25700017152.0</v>
+      </c>
+      <c r="T10">
+        <v>20571200551.0</v>
+      </c>
+      <c r="U10">
+        <v>21458700103.0</v>
+      </c>
+      <c r="V10">
+        <v>19935844647.0</v>
+      </c>
+      <c r="W10">
+        <v>15895313191.0</v>
+      </c>
+      <c r="X10">
+        <v>12514595671.0</v>
+      </c>
+      <c r="Y10">
+        <v>9455843352.0</v>
+      </c>
+      <c r="Z10">
+        <v>7989280416.0</v>
+      </c>
+      <c r="AA10">
+        <v>7444287661.0</v>
+      </c>
+      <c r="AB10">
+        <v>6390443524.0</v>
+      </c>
+      <c r="AC10">
+        <v>5723881707.0</v>
+      </c>
+      <c r="AD10">
+        <v>13277112768.0</v>
+      </c>
+      <c r="AE10">
+        <v>10091252923.0</v>
+      </c>
+      <c r="AF10">
+        <v>9560095221.0</v>
+      </c>
+      <c r="AG10">
+        <v>11387420000.0</v>
+      </c>
+      <c r="AH10">
+        <v>6805639290.0</v>
+      </c>
+      <c r="AI10">
+        <v>11862231958.0</v>
+      </c>
+      <c r="AJ10">
+        <v>13045634595.0</v>
+      </c>
+      <c r="AK10">
+        <v>14877817231.0</v>
+      </c>
+      <c r="AL10">
+        <v>14347140800.0</v>
+      </c>
+      <c r="AM10">
+        <v>8207163591.0</v>
+      </c>
+      <c r="AN10">
+        <v>10666608212.0</v>
+      </c>
+      <c r="AO10">
+        <v>5509715668.0</v>
+      </c>
+      <c r="AP10">
+        <v>5059439281.0</v>
+      </c>
+      <c r="AQ10">
+        <v>3588514096.0</v>
+      </c>
+      <c r="AR10">
+        <v>5296404191.0</v>
+      </c>
+      <c r="AS10">
+        <v>5617470515.0</v>
+      </c>
+      <c r="AT10">
+        <v>4199672773.0</v>
+      </c>
+      <c r="AU10">
+        <v>3472481943.0</v>
+      </c>
+      <c r="AV10">
+        <v>3958159322.0</v>
+      </c>
+      <c r="AW10">
+        <v>3723864969.0</v>
+      </c>
+      <c r="AX10">
+        <v>6065324710.0</v>
+      </c>
+      <c r="AY10">
+        <v>3052350092.0</v>
+      </c>
+      <c r="AZ10">
+        <v>2590818748.0</v>
+      </c>
+      <c r="BA10">
+        <v>2553824663.0</v>
+      </c>
+      <c r="BB10">
+        <v>1615915295.0</v>
+      </c>
+      <c r="BC10">
+        <v>3427083303.0</v>
+      </c>
+      <c r="BD10">
+        <v>864805032.0</v>
+      </c>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+    </row>
+    <row r="11" spans="1:92">
+      <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>5552676460.0</v>
+      </c>
+      <c r="D11">
+        <v>17940894970.0</v>
+      </c>
+      <c r="E11">
+        <v>10317248050.0</v>
+      </c>
+      <c r="F11">
+        <v>19431608930.0</v>
+      </c>
+      <c r="G11">
+        <v>18467792730.0</v>
+      </c>
+      <c r="H11">
+        <v>6250512300.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>16195449470.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11">
+        <v>28903226200.0</v>
+      </c>
+      <c r="O11">
+        <v>21598470790.0</v>
+      </c>
+      <c r="P11">
+        <v>22198895850.0</v>
+      </c>
+      <c r="Q11">
+        <v>27335984270.0</v>
+      </c>
+      <c r="R11">
+        <v>27702297510.0</v>
+      </c>
+      <c r="S11">
+        <v>25700017150.0</v>
+      </c>
+      <c r="T11">
+        <v>20571200550.0</v>
+      </c>
+      <c r="U11">
+        <v>21458700100.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+    </row>
+    <row r="12" spans="1:92">
+      <c r="A12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12">
+        <v>2643402000.0</v>
+      </c>
+      <c r="C12">
+        <v>5552676000.0</v>
+      </c>
+      <c r="D12">
+        <v>17940895000.0</v>
+      </c>
+      <c r="E12">
+        <v>10317248000.0</v>
+      </c>
+      <c r="F12">
+        <v>19431609000.0</v>
+      </c>
+      <c r="G12">
+        <v>18467793000.0</v>
+      </c>
+      <c r="H12">
+        <v>6250512000.0</v>
+      </c>
+      <c r="I12">
+        <v>8918706000.0</v>
+      </c>
+      <c r="J12">
+        <v>19256794000.0</v>
+      </c>
+      <c r="K12">
+        <v>14171352686.0</v>
+      </c>
+      <c r="L12">
+        <v>16195449465.0</v>
+      </c>
+      <c r="M12">
+        <v>22068045542.0</v>
+      </c>
+      <c r="N12">
+        <v>28903226198.0</v>
+      </c>
+      <c r="O12">
+        <v>21598470792.0</v>
+      </c>
+      <c r="P12">
+        <v>22198895849.0</v>
+      </c>
+      <c r="Q12">
+        <v>27335984266.0</v>
+      </c>
+      <c r="R12">
+        <v>27702297511.0</v>
+      </c>
+      <c r="S12">
+        <v>25700017152.0</v>
+      </c>
+      <c r="T12">
+        <v>20571200551.0</v>
+      </c>
+      <c r="U12">
+        <v>21458700103.0</v>
+      </c>
+      <c r="V12">
+        <v>19935844647.0</v>
+      </c>
+      <c r="W12">
+        <v>15895313191.0</v>
+      </c>
+      <c r="X12">
+        <v>12514595671.0</v>
+      </c>
+      <c r="Y12">
+        <v>9455843352.0</v>
+      </c>
+      <c r="Z12">
+        <v>7989280416.0</v>
+      </c>
+      <c r="AA12">
+        <v>7444287661.0</v>
+      </c>
+      <c r="AB12">
+        <v>6390443524.0</v>
+      </c>
+      <c r="AC12">
+        <v>5723881707.0</v>
+      </c>
+      <c r="AD12">
+        <v>13277112768.0</v>
+      </c>
+      <c r="AE12">
+        <v>10091252923.0</v>
+      </c>
+      <c r="AF12">
+        <v>9560095221.0</v>
+      </c>
+      <c r="AG12">
+        <v>11387420000.0</v>
+      </c>
+      <c r="AH12">
+        <v>6805639290.0</v>
+      </c>
+      <c r="AI12">
+        <v>11862231958.0</v>
+      </c>
+      <c r="AJ12">
+        <v>13045634595.0</v>
+      </c>
+      <c r="AK12">
+        <v>14877817231.0</v>
+      </c>
+      <c r="AL12">
+        <v>14347140800.0</v>
+      </c>
+      <c r="AM12">
+        <v>8207163591.0</v>
+      </c>
+      <c r="AN12">
+        <v>10666608212.0</v>
+      </c>
+      <c r="AO12">
+        <v>5509715668.0</v>
+      </c>
+      <c r="AP12">
+        <v>5059439281.0</v>
+      </c>
+      <c r="AQ12">
+        <v>3588514096.0</v>
+      </c>
+      <c r="AR12">
+        <v>5296404191.0</v>
+      </c>
+      <c r="AS12">
+        <v>5617470515.0</v>
+      </c>
+      <c r="AT12">
+        <v>4199672773.0</v>
+      </c>
+      <c r="AU12">
+        <v>3472481943.0</v>
+      </c>
+      <c r="AV12">
+        <v>3958159322.0</v>
+      </c>
+      <c r="AW12">
+        <v>3723864969.0</v>
+      </c>
+      <c r="AX12">
+        <v>6065324710.0</v>
+      </c>
+      <c r="AY12">
+        <v>3052350092.0</v>
+      </c>
+      <c r="AZ12">
+        <v>2590818748.0</v>
+      </c>
+      <c r="BA12">
+        <v>2553824663.0</v>
+      </c>
+      <c r="BB12">
+        <v>1615915295.0</v>
+      </c>
+      <c r="BC12">
+        <v>3427083303.0</v>
+      </c>
+      <c r="BD12">
+        <v>864805032.0</v>
+      </c>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+    </row>
+    <row r="13" spans="1:92">
+      <c r="A13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="C13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="D13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="E13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="F13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="G13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="H13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="I13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="J13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="K13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="L13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="M13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="N13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="O13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="P13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="Q13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="R13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="S13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="T13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="U13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="V13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="W13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="X13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="Y13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="Z13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AA13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AB13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AC13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AD13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AE13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AF13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AG13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AH13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AI13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AK13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AL13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AM13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AN13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AO13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AP13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AR13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AS13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AT13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AU13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AV13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AW13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AX13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AY13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="BA13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="BB13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="BC13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="BD13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="BE13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="BF13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="BG13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="BH13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="BI13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="BK13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="BL13">
+        <v>59182800000.0</v>
+      </c>
+      <c r="BM13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="BN13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="BO13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="BP13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="BR13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="BS13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="BT13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="BU13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="BV13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="BW13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="BX13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="BY13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="CA13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="CB13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="CC13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="CD13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="CE13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="CF13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="CG13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="CH13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="CI13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="CK13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="CL13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="CM13">
+        <v>15088800000.0</v>
+      </c>
+      <c r="CN13">
+        <v>15088800000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:92">
+      <c r="A14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14">
+        <v>591828600.0</v>
+      </c>
+      <c r="C14">
+        <v>591828000.0</v>
+      </c>
+      <c r="D14">
+        <v>591828000.0</v>
+      </c>
+      <c r="E14">
+        <v>578521302.0</v>
+      </c>
+      <c r="F14">
+        <v>591828600.0</v>
+      </c>
+      <c r="G14">
+        <v>591828000.0</v>
+      </c>
+      <c r="H14">
+        <v>591828000.0</v>
+      </c>
+      <c r="I14">
+        <v>591828600.0</v>
+      </c>
+      <c r="J14">
+        <v>591828600.0</v>
+      </c>
+      <c r="K14">
+        <v>591828000.0</v>
+      </c>
+      <c r="L14">
+        <v>591828000.0</v>
+      </c>
+      <c r="M14">
+        <v>591828000.0</v>
+      </c>
+      <c r="N14">
+        <v>591828600.0</v>
+      </c>
+      <c r="O14">
+        <v>591828000.0</v>
+      </c>
+      <c r="P14">
+        <v>591828000.0</v>
+      </c>
+      <c r="Q14">
+        <v>591828000.0</v>
+      </c>
+      <c r="R14">
+        <v>591828600.0</v>
+      </c>
+      <c r="S14">
+        <v>591828000.0</v>
+      </c>
+      <c r="T14">
+        <v>591828000.0</v>
+      </c>
+      <c r="U14">
+        <v>591828000.0</v>
+      </c>
+      <c r="V14">
+        <v>591828600.0</v>
+      </c>
+      <c r="W14">
+        <v>591826200.0</v>
+      </c>
+      <c r="X14">
+        <v>591828600.0</v>
+      </c>
+      <c r="Y14">
+        <v>591828600.0</v>
+      </c>
+      <c r="Z14">
+        <v>591828600.0</v>
+      </c>
+      <c r="AA14">
+        <v>591826200.0</v>
+      </c>
+      <c r="AB14">
+        <v>591828743.0</v>
+      </c>
+      <c r="AC14">
+        <v>591828600.0</v>
+      </c>
+      <c r="AD14">
+        <v>591828600.0</v>
+      </c>
+      <c r="AE14">
+        <v>591826200.0</v>
+      </c>
+      <c r="AF14">
+        <v>591828600.0</v>
+      </c>
+      <c r="AG14">
+        <v>749565356.0</v>
+      </c>
+      <c r="AH14">
+        <v>434091844.0</v>
+      </c>
+      <c r="AI14">
+        <v>591828000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>591828600.0</v>
+      </c>
+      <c r="AK14">
+        <v>612291784.0</v>
+      </c>
+      <c r="AL14">
+        <v>571365416.0</v>
+      </c>
+      <c r="AM14">
+        <v>591826200.0</v>
+      </c>
+      <c r="AN14">
+        <v>591829800.0</v>
+      </c>
+      <c r="AO14">
+        <v>591828000.0</v>
+      </c>
+      <c r="AP14">
+        <v>591828000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>591828000.0</v>
+      </c>
+      <c r="AR14">
+        <v>591828000.0</v>
+      </c>
+      <c r="AS14">
+        <v>591828000.0</v>
+      </c>
+      <c r="AT14">
+        <v>591828000.0</v>
+      </c>
+      <c r="AU14">
+        <v>591828000.0</v>
+      </c>
+      <c r="AV14">
+        <v>605239590.0</v>
+      </c>
+      <c r="AW14">
+        <v>603142722.0</v>
+      </c>
+      <c r="AX14">
+        <v>567101688.0</v>
+      </c>
+      <c r="AY14">
+        <v>591828000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>618899286.0</v>
+      </c>
+      <c r="BA14">
+        <v>601339289.0</v>
+      </c>
+      <c r="BB14">
+        <v>555245425.0</v>
+      </c>
+      <c r="BC14">
+        <v>594763800.0</v>
+      </c>
+      <c r="BD14">
+        <v>601714872.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+    </row>
+    <row r="15" spans="1:92">
+      <c r="A15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+    </row>
+    <row r="16" spans="1:92">
+      <c r="A16" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16">
+        <v>19890000.0</v>
+      </c>
+      <c r="Q16">
+        <v>106881750.0</v>
+      </c>
+      <c r="R16">
+        <v>233869500.0</v>
+      </c>
+      <c r="S16">
+        <v>360857250.0</v>
+      </c>
+      <c r="T16">
+        <v>328235000.0</v>
+      </c>
+      <c r="U16">
+        <v>273438756.0</v>
+      </c>
+      <c r="V16">
+        <v>398872503.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+    </row>
+    <row r="17" spans="1:92">
+      <c r="A17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+    </row>
+    <row r="18" spans="1:92">
+      <c r="A18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+    </row>
+    <row r="19" spans="1:92">
+      <c r="A19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+    </row>
+    <row r="20" spans="1:92">
+      <c r="A20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+    </row>
+    <row r="21" spans="1:92">
+      <c r="A21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21">
+        <v>225156000.0</v>
+      </c>
+      <c r="BN21">
+        <v>229380800.0</v>
+      </c>
+      <c r="BO21">
+        <v>233605600.0</v>
+      </c>
+      <c r="BP21"/>
+      <c r="BQ21">
+        <v>242055200.0</v>
+      </c>
+      <c r="BR21">
+        <v>246280000.0</v>
+      </c>
+      <c r="BS21">
+        <v>250504800.0</v>
+      </c>
+      <c r="BT21">
+        <v>254729600.0</v>
+      </c>
+      <c r="BU21"/>
+      <c r="BV21">
+        <v>267404000.0</v>
+      </c>
+      <c r="BW21"/>
+      <c r="BX21">
+        <v>275853600.0</v>
+      </c>
+      <c r="BY21">
+        <v>280078400.0</v>
+      </c>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21">
+        <v>290102900.0</v>
+      </c>
+      <c r="CF21">
+        <v>294327700.0</v>
+      </c>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21">
+        <v>307002100.0</v>
+      </c>
+      <c r="CJ21">
+        <v>323901000.0</v>
+      </c>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+    </row>
+    <row r="22" spans="1:92">
+      <c r="A22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22">
+        <v>9761978000.0</v>
+      </c>
+      <c r="C22">
+        <v>9504535000.0</v>
+      </c>
+      <c r="D22">
+        <v>9609669000.0</v>
+      </c>
+      <c r="E22">
+        <v>8646782000.0</v>
+      </c>
+      <c r="F22">
+        <v>11008051000.0</v>
+      </c>
+      <c r="G22">
+        <v>12247320000.0</v>
+      </c>
+      <c r="H22">
+        <v>14030592000.0</v>
+      </c>
+      <c r="I22">
+        <v>14790281000.0</v>
+      </c>
+      <c r="J22">
+        <v>13479758000.0</v>
+      </c>
+      <c r="K22">
+        <v>16377844953.0</v>
+      </c>
+      <c r="L22">
+        <v>16594045741.0</v>
+      </c>
+      <c r="M22">
+        <v>13405955137.0</v>
+      </c>
+      <c r="N22">
+        <v>13404657013.0</v>
+      </c>
+      <c r="O22">
+        <v>12535867686.0</v>
+      </c>
+      <c r="P22">
+        <v>9592927373.0</v>
+      </c>
+      <c r="Q22">
+        <v>6200821899.0</v>
+      </c>
+      <c r="R22">
+        <v>7372325354.0</v>
+      </c>
+      <c r="S22">
+        <v>8262996136.0</v>
+      </c>
+      <c r="T22">
+        <v>14617542012.0</v>
+      </c>
+      <c r="U22">
+        <v>13051150302.0</v>
+      </c>
+      <c r="V22">
+        <v>12928172326.0</v>
+      </c>
+      <c r="W22">
+        <v>14942221386.0</v>
+      </c>
+      <c r="X22">
+        <v>18760570567.0</v>
+      </c>
+      <c r="Y22">
+        <v>24585185978.0</v>
+      </c>
+      <c r="Z22">
+        <v>21646556835.0</v>
+      </c>
+      <c r="AA22">
+        <v>23085140580.0</v>
+      </c>
+      <c r="AB22">
+        <v>25125334936.0</v>
+      </c>
+      <c r="AC22">
+        <v>20952345798.0</v>
+      </c>
+      <c r="AD22">
+        <v>21977137834.0</v>
+      </c>
+      <c r="AE22">
+        <v>22725098764.0</v>
+      </c>
+      <c r="AF22">
+        <v>27051581497.0</v>
+      </c>
+      <c r="AG22">
+        <v>19326965193.0</v>
+      </c>
+      <c r="AH22">
+        <v>24431296009.0</v>
+      </c>
+      <c r="AI22">
+        <v>18005248842.0</v>
+      </c>
+      <c r="AJ22">
+        <v>11914224563.0</v>
+      </c>
+      <c r="AK22">
+        <v>12355187834.0</v>
+      </c>
+      <c r="AL22">
+        <v>12474696502.0</v>
+      </c>
+      <c r="AM22">
+        <v>13112609034.0</v>
+      </c>
+      <c r="AN22">
+        <v>14389499524.0</v>
+      </c>
+      <c r="AO22">
+        <v>22694825265.0</v>
+      </c>
+      <c r="AP22">
+        <v>23703358400.0</v>
+      </c>
+      <c r="AQ22">
+        <v>27669557927.0</v>
+      </c>
+      <c r="AR22">
+        <v>30573748837.0</v>
+      </c>
+      <c r="AS22">
+        <v>31661223747.0</v>
+      </c>
+      <c r="AT22">
+        <v>25590756162.0</v>
+      </c>
+      <c r="AU22">
+        <v>26877488579.0</v>
+      </c>
+      <c r="AV22">
+        <v>29661154871.0</v>
+      </c>
+      <c r="AW22">
+        <v>30185480343.0</v>
+      </c>
+      <c r="AX22">
+        <v>25218848441.0</v>
+      </c>
+      <c r="AY22">
+        <v>30526012105.0</v>
+      </c>
+      <c r="AZ22">
+        <v>30010914530.0</v>
+      </c>
+      <c r="BA22">
+        <v>28877858530.0</v>
+      </c>
+      <c r="BB22">
+        <v>25490663461.0</v>
+      </c>
+      <c r="BC22">
+        <v>31493995219.0</v>
+      </c>
+      <c r="BD22">
+        <v>28499779576.0</v>
+      </c>
+      <c r="BE22">
+        <v>31577751000.0</v>
+      </c>
+      <c r="BF22">
+        <v>26679325700.0</v>
+      </c>
+      <c r="BG22">
+        <v>28835942900.0</v>
+      </c>
+      <c r="BH22">
+        <v>36439693200.0</v>
+      </c>
+      <c r="BI22">
+        <v>30542894200.0</v>
+      </c>
+      <c r="BJ22">
+        <v>23862506000.0</v>
+      </c>
+      <c r="BK22">
+        <v>23387496500.0</v>
+      </c>
+      <c r="BL22">
+        <v>22413642800.0</v>
+      </c>
+      <c r="BM22">
+        <v>24156084100.0</v>
+      </c>
+      <c r="BN22">
+        <v>23619033400.0</v>
+      </c>
+      <c r="BO22">
+        <v>21810742900.0</v>
+      </c>
+      <c r="BP22">
+        <v>23263714300.0</v>
+      </c>
+      <c r="BQ22">
+        <v>24624199000.0</v>
+      </c>
+      <c r="BR22">
+        <v>19297910500.0</v>
+      </c>
+      <c r="BS22">
+        <v>18624016900.0</v>
+      </c>
+      <c r="BT22">
+        <v>23972191200.0</v>
+      </c>
+      <c r="BU22">
+        <v>17942877100.0</v>
+      </c>
+      <c r="BV22">
+        <v>14147059900.0</v>
+      </c>
+      <c r="BW22">
+        <v>20750228300.0</v>
+      </c>
+      <c r="BX22">
+        <v>20076826500.0</v>
+      </c>
+      <c r="BY22">
+        <v>16725313200.0</v>
+      </c>
+      <c r="BZ22">
+        <v>22025194300.0</v>
+      </c>
+      <c r="CA22">
+        <v>11839050700.0</v>
+      </c>
+      <c r="CB22">
+        <v>16523988700.0</v>
+      </c>
+      <c r="CC22">
+        <v>18506851900.0</v>
+      </c>
+      <c r="CD22">
+        <v>17696666900.0</v>
+      </c>
+      <c r="CE22">
+        <v>17138934800.0</v>
+      </c>
+      <c r="CF22">
+        <v>17406008800.0</v>
+      </c>
+      <c r="CG22">
+        <v>19565902400.0</v>
+      </c>
+      <c r="CH22">
+        <v>15934304900.0</v>
+      </c>
+      <c r="CI22">
+        <v>15972849400.0</v>
+      </c>
+      <c r="CJ22">
+        <v>21566373000.0</v>
+      </c>
+      <c r="CK22">
+        <v>20469263000.0</v>
+      </c>
+      <c r="CL22">
+        <v>23723672000.0</v>
+      </c>
+      <c r="CM22">
+        <v>37658274000.0</v>
+      </c>
+      <c r="CN22">
+        <v>36753428000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:92">
+      <c r="A23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23">
+        <v>36902881000.0</v>
+      </c>
+      <c r="C23">
+        <v>39320617000.0</v>
+      </c>
+      <c r="D23">
+        <v>38743648000.0</v>
+      </c>
+      <c r="E23">
+        <v>39912044000.0</v>
+      </c>
+      <c r="F23">
+        <v>40167013000.0</v>
+      </c>
+      <c r="G23">
+        <v>40763799000.0</v>
+      </c>
+      <c r="H23">
+        <v>41621244000.0</v>
+      </c>
+      <c r="I23">
+        <v>43136291000.0</v>
+      </c>
+      <c r="J23">
+        <v>42474585000.0</v>
+      </c>
+      <c r="K23">
+        <v>42443741824.0</v>
+      </c>
+      <c r="L23">
+        <v>43879954841.0</v>
+      </c>
+      <c r="M23">
+        <v>45469490802.0</v>
+      </c>
+      <c r="N23">
+        <v>51077494880.0</v>
+      </c>
+      <c r="O23">
+        <v>44093181649.0</v>
+      </c>
+      <c r="P23">
+        <v>43564336371.0</v>
+      </c>
+      <c r="Q23">
+        <v>44370387016.0</v>
+      </c>
+      <c r="R23">
+        <v>45515625527.0</v>
+      </c>
+      <c r="S23">
+        <v>44185505318.0</v>
+      </c>
+      <c r="T23">
+        <v>46271520645.0</v>
+      </c>
+      <c r="U23">
+        <v>45438150039.0</v>
+      </c>
+      <c r="V23">
+        <v>44070159792.0</v>
+      </c>
+      <c r="W23">
+        <v>42082606466.0</v>
+      </c>
+      <c r="X23">
+        <v>43939590408.0</v>
+      </c>
+      <c r="Y23">
+        <v>49830173925.0</v>
+      </c>
+      <c r="Z23">
+        <v>48302687560.0</v>
+      </c>
+      <c r="AA23">
+        <v>49420100780.0</v>
+      </c>
+      <c r="AB23">
+        <v>52655879548.0</v>
+      </c>
+      <c r="AC23">
+        <v>50267098369.0</v>
+      </c>
+      <c r="AD23">
+        <v>53361883295.0</v>
+      </c>
+      <c r="AE23">
+        <v>52193007226.0</v>
+      </c>
+      <c r="AF23">
+        <v>57653875568.0</v>
+      </c>
+      <c r="AG23">
+        <v>42184833771.0</v>
+      </c>
+      <c r="AH23">
+        <v>53159072837.0</v>
+      </c>
+      <c r="AI23">
+        <v>38854089083.0</v>
+      </c>
+      <c r="AJ23">
+        <v>38338924660.0</v>
+      </c>
+      <c r="AK23">
+        <v>36972075606.0</v>
+      </c>
+      <c r="AL23">
+        <v>34648175407.0</v>
+      </c>
+      <c r="AM23">
+        <v>35106254871.0</v>
+      </c>
+      <c r="AN23">
+        <v>34645007251.0</v>
+      </c>
+      <c r="AO23">
+        <v>47606790804.0</v>
+      </c>
+      <c r="AP23">
+        <v>35694177018.0</v>
+      </c>
+      <c r="AQ23">
+        <v>35474121431.0</v>
+      </c>
+      <c r="AR23">
+        <v>54893320665.0</v>
+      </c>
+      <c r="AS23">
+        <v>55786060974.0</v>
+      </c>
+      <c r="AT23">
+        <v>48304364383.0</v>
+      </c>
+      <c r="AU23">
+        <v>50578829130.0</v>
+      </c>
+      <c r="AV23">
+        <v>51540311207.0</v>
+      </c>
+      <c r="AW23">
+        <v>51698409682.0</v>
+      </c>
+      <c r="AX23">
+        <v>50432952863.0</v>
+      </c>
+      <c r="AY23">
+        <v>53413143441.0</v>
+      </c>
+      <c r="AZ23">
+        <v>52286507645.0</v>
+      </c>
+      <c r="BA23">
+        <v>50612868094.0</v>
+      </c>
+      <c r="BB23">
+        <v>47076309730.0</v>
+      </c>
+      <c r="BC23"/>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+    </row>
+    <row r="24" spans="1:92">
+      <c r="A24" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24">
+        <v>408499741.0</v>
+      </c>
+      <c r="AC24">
+        <v>408499741.0</v>
+      </c>
+      <c r="AD24">
+        <v>408499741.0</v>
+      </c>
+      <c r="AE24">
+        <v>408499741.0</v>
+      </c>
+      <c r="AF24">
+        <v>691320830.0</v>
+      </c>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24">
+        <v>127378600.0</v>
+      </c>
+      <c r="AS24">
+        <v>127378600.0</v>
+      </c>
+      <c r="AT24">
+        <v>127377800.0</v>
+      </c>
+      <c r="AU24">
+        <v>127378600.0</v>
+      </c>
+      <c r="AV24">
+        <v>422915000.0</v>
+      </c>
+      <c r="AW24">
+        <v>323048600.0</v>
+      </c>
+      <c r="AX24">
+        <v>323048600.0</v>
+      </c>
+      <c r="AY24">
+        <v>323048600.0</v>
+      </c>
+      <c r="AZ24">
+        <v>836476300.0</v>
+      </c>
+      <c r="BA24">
+        <v>376878900.0</v>
+      </c>
+      <c r="BB24">
+        <v>592653800.0</v>
+      </c>
+      <c r="BC24">
+        <v>324376700.0</v>
+      </c>
+      <c r="BD24">
+        <v>592653800.0</v>
+      </c>
+      <c r="BE24">
+        <v>592653800.0</v>
+      </c>
+      <c r="BF24">
+        <v>592653800.0</v>
+      </c>
+      <c r="BG24">
+        <v>701227800.0</v>
+      </c>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24">
+        <v>96375100.0</v>
+      </c>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24">
+        <v>12652700.0</v>
+      </c>
+      <c r="BU24">
+        <v>12652700.0</v>
+      </c>
+      <c r="BV24"/>
+      <c r="BW24">
+        <v>163421900.0</v>
+      </c>
+      <c r="BX24">
+        <v>163421900.0</v>
+      </c>
+      <c r="BY24"/>
+      <c r="BZ24">
+        <v>485447300.0</v>
+      </c>
+      <c r="CA24">
+        <v>487324700.0</v>
+      </c>
+      <c r="CB24">
+        <v>716696100.0</v>
+      </c>
+      <c r="CC24">
+        <v>363599000.0</v>
+      </c>
+      <c r="CD24"/>
+      <c r="CE24">
+        <v>29333100.0</v>
+      </c>
+      <c r="CF24">
+        <v>20094050700.0</v>
+      </c>
+      <c r="CG24">
+        <v>20094050700.0</v>
+      </c>
+      <c r="CH24">
+        <v>20094050700.0</v>
+      </c>
+      <c r="CI24">
+        <v>20094050700.0</v>
+      </c>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24">
+        <v>158009000.0</v>
+      </c>
+      <c r="CM24"/>
+      <c r="CN24"/>
+    </row>
+    <row r="25" spans="1:92">
+      <c r="A25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>0.0</v>
+      </c>
+      <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>0.0</v>
+      </c>
+      <c r="M25"/>
+      <c r="N25">
+        <v>0.0</v>
+      </c>
+      <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
+        <v>0.0</v>
+      </c>
+      <c r="S25">
+        <v>0.0</v>
+      </c>
+      <c r="T25">
+        <v>0.0</v>
+      </c>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25">
+        <v>143243070.0</v>
+      </c>
+      <c r="Y25">
+        <v>143243070.0</v>
+      </c>
+      <c r="Z25">
+        <v>143243070.0</v>
+      </c>
+      <c r="AA25">
+        <v>143243070.0</v>
+      </c>
+      <c r="AB25">
+        <v>408499740.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+    </row>
+    <row r="26" spans="1:92">
+      <c r="A26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+    </row>
+    <row r="27" spans="1:92">
+      <c r="A27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+    </row>
+    <row r="28" spans="1:92">
+      <c r="A28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28">
+        <v>-2643402000.0</v>
+      </c>
+      <c r="C28">
+        <v>-5552676000.0</v>
+      </c>
+      <c r="D28">
+        <v>-17940895000.0</v>
+      </c>
+      <c r="E28">
+        <v>-10317248000.0</v>
+      </c>
+      <c r="F28">
+        <v>-19431609000.0</v>
+      </c>
+      <c r="G28">
+        <v>-18467793000.0</v>
+      </c>
+      <c r="H28">
+        <v>-6250512000.0</v>
+      </c>
+      <c r="I28">
+        <v>-8918706000.0</v>
+      </c>
+      <c r="J28">
+        <v>-19256794000.0</v>
+      </c>
+      <c r="K28">
+        <v>-14171352686.0</v>
+      </c>
+      <c r="L28">
+        <v>-16195449465.0</v>
+      </c>
+      <c r="M28">
+        <v>-22068045542.0</v>
+      </c>
+      <c r="N28">
+        <v>-28903226198.0</v>
+      </c>
+      <c r="O28">
+        <v>-21598470792.0</v>
+      </c>
+      <c r="P28">
+        <v>-22198895849.0</v>
+      </c>
+      <c r="Q28">
+        <v>-27335984266.0</v>
+      </c>
+      <c r="R28">
+        <v>-27702297511.0</v>
+      </c>
+      <c r="S28">
+        <v>-25700017152.0</v>
+      </c>
+      <c r="T28">
+        <v>-20555436407.0</v>
+      </c>
+      <c r="U28">
+        <v>-21434419445.0</v>
+      </c>
+      <c r="V28">
+        <v>-19856930164.0</v>
+      </c>
+      <c r="W28">
+        <v>-15752070122.0</v>
+      </c>
+      <c r="X28">
+        <v>-12279692166.0</v>
+      </c>
+      <c r="Y28">
+        <v>-9166306022.0</v>
+      </c>
+      <c r="Z28">
+        <v>-7635414500.0</v>
+      </c>
+      <c r="AA28">
+        <v>-7035787921.0</v>
+      </c>
+      <c r="AB28">
+        <v>-6390443524.0</v>
+      </c>
+      <c r="AC28">
+        <v>-5167166866.0</v>
+      </c>
+      <c r="AD28">
+        <v>-12665764102.0</v>
+      </c>
+      <c r="AE28">
+        <v>-9443481707.0</v>
+      </c>
+      <c r="AF28">
+        <v>-8837893935.0</v>
+      </c>
+      <c r="AG28">
+        <v>-11387420000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-6805639290.0</v>
+      </c>
+      <c r="AI28">
+        <v>-11862231958.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-13045634595.0</v>
+      </c>
+      <c r="AK28">
+        <v>-14877817231.0</v>
+      </c>
+      <c r="AL28">
+        <v>-14347140800.0</v>
+      </c>
+      <c r="AM28">
+        <v>-8207163591.0</v>
+      </c>
+      <c r="AN28">
+        <v>-10666608212.0</v>
+      </c>
+      <c r="AO28">
+        <v>-5480172830.0</v>
+      </c>
+      <c r="AP28">
+        <v>-4980978947.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-3461136267.0</v>
+      </c>
+      <c r="AR28">
+        <v>3116960405.0</v>
+      </c>
+      <c r="AS28">
+        <v>1385561217.0</v>
+      </c>
+      <c r="AT28">
+        <v>2605037389.0</v>
+      </c>
+      <c r="AU28">
+        <v>2472948378.0</v>
+      </c>
+      <c r="AV28">
+        <v>-315257757.0</v>
+      </c>
+      <c r="AW28">
+        <v>2957216716.0</v>
+      </c>
+      <c r="AX28">
+        <v>2640760145.0</v>
+      </c>
+      <c r="AY28">
+        <v>6695519032.0</v>
+      </c>
+      <c r="AZ28">
+        <v>7491512737.0</v>
+      </c>
+      <c r="BA28">
+        <v>4349168747.0</v>
+      </c>
+      <c r="BB28">
+        <v>6134399917.0</v>
+      </c>
+      <c r="BC28">
+        <v>-3427083303.0</v>
+      </c>
+      <c r="BD28">
+        <v>-864805032.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+    </row>
+    <row r="29" spans="1:92">
+      <c r="A29" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+    </row>
+    <row r="30" spans="1:92">
+      <c r="A30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30">
+        <v>18295676000.0</v>
+      </c>
+      <c r="C30">
+        <v>17098877000.0</v>
+      </c>
+      <c r="D30">
+        <v>3190834000.0</v>
+      </c>
+      <c r="E30">
+        <v>3592203000.0</v>
+      </c>
+      <c r="F30">
+        <v>3261108000.0</v>
+      </c>
+      <c r="G30">
+        <v>6096067000.0</v>
+      </c>
+      <c r="H30">
+        <v>17726474000.0</v>
+      </c>
+      <c r="I30">
+        <v>12913141000.0</v>
+      </c>
+      <c r="J30">
+        <v>2455955000.0</v>
+      </c>
+      <c r="K30">
+        <v>5704175873.0</v>
+      </c>
+      <c r="L30">
+        <v>2784561855.0</v>
+      </c>
+      <c r="M30">
+        <v>3633574322.0</v>
+      </c>
+      <c r="N30">
+        <v>2925044132.0</v>
+      </c>
+      <c r="O30">
+        <v>6205509114.0</v>
+      </c>
+      <c r="P30">
+        <v>3961511691.0</v>
+      </c>
+      <c r="Q30">
+        <v>4101831942.0</v>
+      </c>
+      <c r="R30">
+        <v>4461455286.0</v>
+      </c>
+      <c r="S30">
+        <v>6580708060.0</v>
+      </c>
+      <c r="T30">
+        <v>5113085166.0</v>
+      </c>
+      <c r="U30">
+        <v>5542386861.0</v>
+      </c>
+      <c r="V30">
+        <v>6389384135.0</v>
+      </c>
+      <c r="W30">
+        <v>6009007019.0</v>
+      </c>
+      <c r="X30">
+        <v>6446019251.0</v>
+      </c>
+      <c r="Y30">
+        <v>8133583799.0</v>
+      </c>
+      <c r="Z30">
+        <v>11334651351.0</v>
+      </c>
+      <c r="AA30">
+        <v>11808827648.0</v>
+      </c>
+      <c r="AB30">
+        <v>13244797907.0</v>
+      </c>
+      <c r="AC30">
+        <v>12913575988.0</v>
+      </c>
+      <c r="AD30">
+        <v>9258733809.0</v>
+      </c>
+      <c r="AE30">
+        <v>11831293236.0</v>
+      </c>
+      <c r="AF30">
+        <v>11386731838.0</v>
+      </c>
+      <c r="AG30">
+        <v>12415580136.0</v>
+      </c>
+      <c r="AH30">
+        <v>11849992857.0</v>
+      </c>
+      <c r="AI30">
+        <v>11465106265.0</v>
+      </c>
+      <c r="AJ30">
+        <v>12095626581.0</v>
+      </c>
+      <c r="AK30">
+        <v>10413933954.0</v>
+      </c>
+      <c r="AL30">
+        <v>9276761600.0</v>
+      </c>
+      <c r="AM30">
+        <v>15725805556.0</v>
+      </c>
+      <c r="AN30">
+        <v>10119457277.0</v>
+      </c>
+      <c r="AO30">
+        <v>10419179043.0</v>
+      </c>
+      <c r="AP30">
+        <v>9782078324.0</v>
+      </c>
+      <c r="AQ30">
+        <v>7366614751.0</v>
+      </c>
+      <c r="AR30">
+        <v>8204270168.0</v>
+      </c>
+      <c r="AS30">
+        <v>8215874524.0</v>
+      </c>
+      <c r="AT30">
+        <v>7633394629.0</v>
+      </c>
+      <c r="AU30">
+        <v>9699384585.0</v>
+      </c>
+      <c r="AV30">
+        <v>8162156934.0</v>
+      </c>
+      <c r="AW30">
+        <v>8418664889.0</v>
+      </c>
+      <c r="AX30">
+        <v>9717167711.0</v>
+      </c>
+      <c r="AY30">
+        <v>9738335671.0</v>
+      </c>
+      <c r="AZ30">
+        <v>10462005109.0</v>
+      </c>
+      <c r="BA30">
+        <v>9932693867.0</v>
+      </c>
+      <c r="BB30">
+        <v>11174129385.0</v>
+      </c>
+      <c r="BC30">
+        <v>11123376635.0</v>
+      </c>
+      <c r="BD30">
+        <v>11905406056.0</v>
+      </c>
+      <c r="BE30">
+        <v>13006781100.0</v>
+      </c>
+      <c r="BF30">
+        <v>13335988800.0</v>
+      </c>
+      <c r="BG30">
+        <v>18142384400.0</v>
+      </c>
+      <c r="BH30">
+        <v>13666299400.0</v>
+      </c>
+      <c r="BI30">
+        <v>16624012400.0</v>
+      </c>
+      <c r="BJ30">
+        <v>12426945300.0</v>
+      </c>
+      <c r="BK30">
+        <v>4866780900.0</v>
+      </c>
+      <c r="BL30">
+        <v>4384729600.0</v>
+      </c>
+      <c r="BM30">
+        <v>3490308100.0</v>
+      </c>
+      <c r="BN30">
+        <v>3926179200.0</v>
+      </c>
+      <c r="BO30">
+        <v>5371336900.0</v>
+      </c>
+      <c r="BP30">
+        <v>6128695900.0</v>
+      </c>
+      <c r="BQ30">
+        <v>4248856300.0</v>
+      </c>
+      <c r="BR30">
+        <v>3484173400.0</v>
+      </c>
+      <c r="BS30">
+        <v>4705121200.0</v>
+      </c>
+      <c r="BT30">
+        <v>1961512200.0</v>
+      </c>
+      <c r="BU30">
+        <v>3367109400.0</v>
+      </c>
+      <c r="BV30">
+        <v>1844537300.0</v>
+      </c>
+      <c r="BW30">
+        <v>801922700.0</v>
+      </c>
+      <c r="BX30">
+        <v>1849628900.0</v>
+      </c>
+      <c r="BY30">
+        <v>835605500.0</v>
+      </c>
+      <c r="BZ30">
+        <v>2360455000.0</v>
+      </c>
+      <c r="CA30">
+        <v>2370713900.0</v>
+      </c>
+      <c r="CB30">
+        <v>1474994600.0</v>
+      </c>
+      <c r="CC30">
+        <v>1650596600.0</v>
+      </c>
+      <c r="CD30">
+        <v>1040365600.0</v>
+      </c>
+      <c r="CE30">
+        <v>3362748800.0</v>
+      </c>
+      <c r="CF30">
+        <v>1626532000.0</v>
+      </c>
+      <c r="CG30">
+        <v>1888549800.0</v>
+      </c>
+      <c r="CH30">
+        <v>1184805800.0</v>
+      </c>
+      <c r="CI30">
+        <v>4833175100.0</v>
+      </c>
+      <c r="CJ30">
+        <v>3489762000.0</v>
+      </c>
+      <c r="CK30">
+        <v>1329088000.0</v>
+      </c>
+      <c r="CL30">
+        <v>6663427000.0</v>
+      </c>
+      <c r="CM30">
+        <v>6430113000.0</v>
+      </c>
+      <c r="CN30">
+        <v>6814071000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:92">
+      <c r="A31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>41717853207.0</v>
+      </c>
+      <c r="O31">
+        <v>40263554343.0</v>
+      </c>
+      <c r="P31">
+        <v>39767601371.0</v>
+      </c>
+      <c r="Q31">
+        <v>38341038723.0</v>
+      </c>
+      <c r="R31">
+        <v>39649507061.0</v>
+      </c>
+      <c r="S31">
+        <v>38891323578.0</v>
+      </c>
+      <c r="T31">
+        <v>36781393020.0</v>
+      </c>
+      <c r="U31">
+        <v>36610689963.0</v>
+      </c>
+      <c r="V31">
+        <v>36451526355.0</v>
+      </c>
+      <c r="W31">
+        <v>35681765467.0</v>
+      </c>
+      <c r="X31">
+        <v>39182649975.0</v>
+      </c>
+      <c r="Y31">
+        <v>39897579649.0</v>
+      </c>
+      <c r="Z31">
+        <v>41812278119.0</v>
+      </c>
+      <c r="AA31">
+        <v>41309694367.0</v>
+      </c>
+      <c r="AB31">
+        <v>40633680572.0</v>
+      </c>
+      <c r="AC31">
+        <v>38302878574.0</v>
+      </c>
+      <c r="AD31">
+        <v>37867801332.0</v>
+      </c>
+      <c r="AE31">
+        <v>38806860687.0</v>
+      </c>
+      <c r="AF31">
+        <v>40291808897.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+    </row>
+    <row r="32" spans="1:92">
+      <c r="A32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+    </row>
+    <row r="33" spans="1:92">
+      <c r="A33" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33">
+        <v>3721950000.0</v>
+      </c>
+      <c r="C33">
+        <v>3782530000.0</v>
+      </c>
+      <c r="D33">
+        <v>2562457000.0</v>
+      </c>
+      <c r="E33">
+        <v>2624652000.0</v>
+      </c>
+      <c r="F33">
+        <v>2715210000.0</v>
+      </c>
+      <c r="G33">
+        <v>2748719000.0</v>
+      </c>
+      <c r="H33">
+        <v>1958372000.0</v>
+      </c>
+      <c r="I33">
+        <v>2052610000.0</v>
+      </c>
+      <c r="J33">
+        <v>2161012000.0</v>
+      </c>
+      <c r="K33">
+        <v>2226909152.0</v>
+      </c>
+      <c r="L33">
+        <v>1914456945.0</v>
+      </c>
+      <c r="M33">
+        <v>1411784958.0</v>
+      </c>
+      <c r="N33">
+        <v>1495758112.0</v>
+      </c>
+      <c r="O33">
+        <v>1579591723.0</v>
+      </c>
+      <c r="P33">
+        <v>1989720542.0</v>
+      </c>
+      <c r="Q33">
+        <v>2151394991.0</v>
+      </c>
+      <c r="R33">
+        <v>2376341275.0</v>
+      </c>
+      <c r="S33">
+        <v>2538000030.0</v>
+      </c>
+      <c r="T33">
+        <v>2966599096.0</v>
+      </c>
+      <c r="U33">
+        <v>2854717162.0</v>
+      </c>
+      <c r="V33">
+        <v>3102667275.0</v>
+      </c>
+      <c r="W33">
+        <v>3298225522.0</v>
+      </c>
+      <c r="X33">
+        <v>5346393987.0</v>
+      </c>
+      <c r="Y33">
+        <v>5868830467.0</v>
+      </c>
+      <c r="Z33">
+        <v>5666787444.0</v>
+      </c>
+      <c r="AA33">
+        <v>5861521864.0</v>
+      </c>
+      <c r="AB33">
+        <v>2395905084.0</v>
+      </c>
+      <c r="AC33">
+        <v>6460308286.0</v>
+      </c>
+      <c r="AD33">
+        <v>6667987809.0</v>
+      </c>
+      <c r="AE33">
+        <v>6866855402.0</v>
+      </c>
+      <c r="AF33">
+        <v>7497718746.0</v>
+      </c>
+      <c r="AG33">
+        <v>6867417253.0</v>
+      </c>
+      <c r="AH33">
+        <v>6657030360.0</v>
+      </c>
+      <c r="AI33">
+        <v>6856749453.0</v>
+      </c>
+      <c r="AJ33">
+        <v>6657792540.0</v>
+      </c>
+      <c r="AK33">
+        <v>7079950863.0</v>
+      </c>
+      <c r="AL33">
+        <v>7129665557.0</v>
+      </c>
+      <c r="AM33">
+        <v>7521245928.0</v>
+      </c>
+      <c r="AN33">
+        <v>7294311785.0</v>
+      </c>
+      <c r="AO33">
+        <v>7498623083.0</v>
+      </c>
+      <c r="AP33">
+        <v>7691734408.0</v>
+      </c>
+      <c r="AQ33">
+        <v>7887385075.0</v>
+      </c>
+      <c r="AR33">
+        <v>8610331240.0</v>
+      </c>
+      <c r="AS33">
+        <v>8784311987.0</v>
+      </c>
+      <c r="AT33">
+        <v>8751987714.0</v>
+      </c>
+      <c r="AU33">
+        <v>8278199053.0</v>
+      </c>
+      <c r="AV33">
+        <v>8133332300.0</v>
+      </c>
+      <c r="AW33">
+        <v>8023781356.0</v>
+      </c>
+      <c r="AX33">
+        <v>8470894510.0</v>
+      </c>
+      <c r="AY33">
+        <v>8399090405.0</v>
+      </c>
+      <c r="AZ33">
+        <v>8351121234.0</v>
+      </c>
+      <c r="BA33">
+        <v>7272431793.0</v>
+      </c>
+      <c r="BB33">
+        <v>6533151222.0</v>
+      </c>
+      <c r="BC33">
+        <v>2520668769.0</v>
+      </c>
+      <c r="BD33">
+        <v>2617022369.0</v>
+      </c>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+    </row>
+    <row r="34" spans="1:92">
+      <c r="A34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+    </row>
+    <row r="35" spans="1:92">
+      <c r="A35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35">
+        <v>1595806000.0</v>
+      </c>
+      <c r="C35">
+        <v>1647634000.0</v>
+      </c>
+      <c r="D35">
+        <v>1309860000.0</v>
+      </c>
+      <c r="E35">
+        <v>1542411000.0</v>
+      </c>
+      <c r="F35">
+        <v>1870012000.0</v>
+      </c>
+      <c r="G35">
+        <v>2210927000.0</v>
+      </c>
+      <c r="H35">
+        <v>2153977000.0</v>
+      </c>
+      <c r="I35">
+        <v>2296088000.0</v>
+      </c>
+      <c r="J35">
+        <v>2409108000.0</v>
+      </c>
+      <c r="K35">
+        <v>2411659568.0</v>
+      </c>
+      <c r="L35">
+        <v>1713271738.0</v>
+      </c>
+      <c r="M35">
+        <v>1887876984.0</v>
+      </c>
+      <c r="N35">
+        <v>2094804032.0</v>
+      </c>
+      <c r="O35">
+        <v>2381042062.0</v>
+      </c>
+      <c r="P35">
+        <v>2703096616.0</v>
+      </c>
+      <c r="Q35">
+        <v>2918409434.0</v>
+      </c>
+      <c r="R35">
+        <v>3777996325.0</v>
+      </c>
+      <c r="S35">
+        <v>3867114538.0</v>
+      </c>
+      <c r="T35">
+        <v>4606611899.0</v>
+      </c>
+      <c r="U35">
+        <v>4799400666.0</v>
+      </c>
+      <c r="V35">
+        <v>5065702033.0</v>
+      </c>
+      <c r="W35"/>
+      <c r="X35">
+        <v>2905762854.0</v>
+      </c>
+      <c r="Y35">
+        <v>4506535433.0</v>
+      </c>
+      <c r="Z35">
+        <v>4986042167.0</v>
+      </c>
+      <c r="AA35">
+        <v>5392022678.0</v>
+      </c>
+      <c r="AB35">
+        <v>408499741.0</v>
+      </c>
+      <c r="AC35">
+        <v>8944751619.0</v>
+      </c>
+      <c r="AD35">
+        <v>10254751619.0</v>
+      </c>
+      <c r="AE35">
+        <v>10276653519.0</v>
+      </c>
+      <c r="AF35">
+        <v>10355497256.0</v>
+      </c>
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35"/>
+      <c r="AJ35"/>
+      <c r="AK35"/>
+      <c r="AL35"/>
+      <c r="AM35"/>
+      <c r="AN35"/>
+      <c r="AO35"/>
+      <c r="AP35"/>
+      <c r="AQ35"/>
+      <c r="AR35">
+        <v>12796517675.0</v>
+      </c>
+      <c r="AS35">
+        <v>12796517675.0</v>
+      </c>
+      <c r="AT35">
+        <v>12796516874.0</v>
+      </c>
+      <c r="AU35">
+        <v>11373408514.0</v>
+      </c>
+      <c r="AV35">
+        <v>13413733276.0</v>
+      </c>
+      <c r="AW35">
+        <v>13313866875.0</v>
+      </c>
+      <c r="AX35">
+        <v>13320021674.0</v>
+      </c>
+      <c r="AY35">
+        <v>13378668325.0</v>
+      </c>
+      <c r="AZ35">
+        <v>12634861106.0</v>
+      </c>
+      <c r="BA35">
+        <v>12269089382.0</v>
+      </c>
+      <c r="BB35">
+        <v>12832612562.0</v>
+      </c>
+      <c r="BC35">
+        <v>324376699.0</v>
+      </c>
+      <c r="BD35">
+        <v>592653772.0</v>
+      </c>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+    </row>
+    <row r="36" spans="1:92">
+      <c r="A36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36">
+        <v>365875000.0</v>
+      </c>
+      <c r="C36">
+        <v>369132000.0</v>
+      </c>
+      <c r="D36">
+        <v>375375000.0</v>
+      </c>
+      <c r="E36">
+        <v>2113146000.0</v>
+      </c>
+      <c r="F36">
+        <v>2143021000.0</v>
+      </c>
+      <c r="G36">
+        <v>390845000.0</v>
+      </c>
+      <c r="H36">
+        <v>397088000.0</v>
+      </c>
+      <c r="I36">
+        <v>402245000.0</v>
+      </c>
+      <c r="J36">
+        <v>409121000.0</v>
+      </c>
+      <c r="K36">
+        <v>412558979.0</v>
+      </c>
+      <c r="L36">
+        <v>417987385.0</v>
+      </c>
+      <c r="M36">
+        <v>-1.0</v>
+      </c>
+      <c r="N36"/>
+      <c r="O36">
+        <v>-1.0</v>
+      </c>
+      <c r="P36">
+        <v>12574429.0</v>
+      </c>
+      <c r="Q36">
+        <v>22365649.0</v>
+      </c>
+      <c r="R36">
+        <v>26590448.0</v>
+      </c>
+      <c r="S36">
+        <v>30815249.0</v>
+      </c>
+      <c r="T36">
+        <v>35040047.0</v>
+      </c>
+      <c r="U36">
+        <v>39264848.0</v>
+      </c>
+      <c r="V36">
+        <v>43489648.0</v>
+      </c>
+      <c r="W36">
+        <v>1308230845.0</v>
+      </c>
+      <c r="X36">
+        <v>3155116057.0</v>
+      </c>
+      <c r="Y36">
+        <v>3471562042.0</v>
+      </c>
+      <c r="Z36">
+        <v>3564981111.0</v>
+      </c>
+      <c r="AA36">
+        <v>3620362196.0</v>
+      </c>
+      <c r="AB36">
+        <v>-2395905084.0</v>
+      </c>
+      <c r="AC36">
+        <v>3821705949.0</v>
+      </c>
+      <c r="AD36">
+        <v>3824218382.0</v>
+      </c>
+      <c r="AE36">
+        <v>3810127550.0</v>
+      </c>
+      <c r="AF36">
+        <v>4224372533.0</v>
+      </c>
+      <c r="AG36">
+        <v>4314907228.0</v>
+      </c>
+      <c r="AH36">
+        <v>3909423807.0</v>
+      </c>
+      <c r="AI36">
+        <v>3889530773.0</v>
+      </c>
+      <c r="AJ36">
+        <v>3467619590.0</v>
+      </c>
+      <c r="AK36">
+        <v>3714724671.0</v>
+      </c>
+      <c r="AL36">
+        <v>3547410936.0</v>
+      </c>
+      <c r="AM36">
+        <v>3742322354.0</v>
+      </c>
+      <c r="AN36">
+        <v>4105288888.0</v>
+      </c>
+      <c r="AO36">
+        <v>4132310111.0</v>
+      </c>
+      <c r="AP36">
+        <v>4139075319.0</v>
+      </c>
+      <c r="AQ36">
+        <v>4179977513.0</v>
+      </c>
+      <c r="AR36">
+        <v>4813357883.0</v>
+      </c>
+      <c r="AS36">
+        <v>4824480469.0</v>
+      </c>
+      <c r="AT36">
+        <v>4817648496.0</v>
+      </c>
+      <c r="AU36">
+        <v>4428441810.0</v>
+      </c>
+      <c r="AV36">
+        <v>4047655476.0</v>
+      </c>
+      <c r="AW36">
+        <v>4017622090.0</v>
+      </c>
+      <c r="AX36">
+        <v>4524134031.0</v>
+      </c>
+      <c r="AY36">
+        <v>4297481130.0</v>
+      </c>
+      <c r="AZ36">
+        <v>4123522368.0</v>
+      </c>
+      <c r="BA36">
+        <v>4084313553.0</v>
+      </c>
+      <c r="BB36">
+        <v>4102654124.0</v>
+      </c>
+      <c r="BC36">
+        <v>-2520668769.0</v>
+      </c>
+      <c r="BD36">
+        <v>-2617022369.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+    </row>
+    <row r="37" spans="1:92">
+      <c r="A37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+    </row>
+    <row r="38" spans="1:92">
+      <c r="A38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>3236612400.0</v>
+      </c>
+      <c r="D38">
+        <v>2083779540.0</v>
+      </c>
+      <c r="E38">
+        <v>2113145450.0</v>
+      </c>
+      <c r="F38">
+        <v>2143021280.0</v>
+      </c>
+      <c r="G38">
+        <v>2173110820.0</v>
+      </c>
+      <c r="H38">
+        <v>1293152540.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
+        <v>1.0</v>
+      </c>
+      <c r="N38">
+        <v>1.0</v>
+      </c>
+      <c r="O38">
+        <v>1.0</v>
+      </c>
+      <c r="P38">
+        <v>1.0</v>
+      </c>
+      <c r="Q38">
+        <v>959630153.0</v>
+      </c>
+      <c r="R38">
+        <v>998729837.0</v>
+      </c>
+      <c r="S38">
+        <v>1027956005.0</v>
+      </c>
+      <c r="T38">
+        <v>1309362405.0</v>
+      </c>
+      <c r="U38">
+        <v>1316013831.0</v>
+      </c>
+      <c r="V38">
+        <v>1311259541.0</v>
+      </c>
+      <c r="W38">
+        <v>1308230845.0</v>
+      </c>
+      <c r="X38">
+        <v>3155116057.0</v>
+      </c>
+      <c r="Y38">
+        <v>3471562042.0</v>
+      </c>
+      <c r="Z38">
+        <v>3564981111.0</v>
+      </c>
+      <c r="AA38">
+        <v>3620362196.0</v>
+      </c>
+      <c r="AB38">
+        <v>3610734745.0</v>
+      </c>
+      <c r="AC38">
+        <v>3821705949.0</v>
+      </c>
+      <c r="AD38">
+        <v>3824218382.0</v>
+      </c>
+      <c r="AE38">
+        <v>3810127550.0</v>
+      </c>
+      <c r="AF38">
+        <v>4224372533.0</v>
+      </c>
+      <c r="AG38">
+        <v>4314907228.0</v>
+      </c>
+      <c r="AH38">
+        <v>3909423807.0</v>
+      </c>
+      <c r="AI38">
+        <v>3889530773.0</v>
+      </c>
+      <c r="AJ38">
+        <v>3467619590.0</v>
+      </c>
+      <c r="AK38">
+        <v>3714724671.0</v>
+      </c>
+      <c r="AL38">
+        <v>3547410936.0</v>
+      </c>
+      <c r="AM38">
+        <v>3742322354.0</v>
+      </c>
+      <c r="AN38">
+        <v>4105288888.0</v>
+      </c>
+      <c r="AO38">
+        <v>4132310111.0</v>
+      </c>
+      <c r="AP38">
+        <v>4139075319.0</v>
+      </c>
+      <c r="AQ38">
+        <v>4179977513.0</v>
+      </c>
+      <c r="AR38">
+        <v>4813357883.0</v>
+      </c>
+      <c r="AS38">
+        <v>4824480469.0</v>
+      </c>
+      <c r="AT38">
+        <v>4817648496.0</v>
+      </c>
+      <c r="AU38">
+        <v>4428441810.0</v>
+      </c>
+      <c r="AV38">
+        <v>4047655476.0</v>
+      </c>
+      <c r="AW38">
+        <v>4017622090.0</v>
+      </c>
+      <c r="AX38">
+        <v>4524134031.0</v>
+      </c>
+      <c r="AY38">
+        <v>4297481130.0</v>
+      </c>
+      <c r="AZ38">
+        <v>4123522368.0</v>
+      </c>
+      <c r="BA38">
+        <v>4084313553.0</v>
+      </c>
+      <c r="BB38">
+        <v>4102654124.0</v>
+      </c>
+      <c r="BC38">
+        <v>3904155511.0</v>
+      </c>
+      <c r="BD38">
+        <v>3092961419.0</v>
+      </c>
+      <c r="BE38">
+        <v>3092417100.0</v>
+      </c>
+      <c r="BF38">
+        <v>3084078700.0</v>
+      </c>
+      <c r="BG38">
+        <v>3459432600.0</v>
+      </c>
+      <c r="BH38">
+        <v>3323539600.0</v>
+      </c>
+      <c r="BI38">
+        <v>3313943700.0</v>
+      </c>
+      <c r="BJ38">
+        <v>3311131500.0</v>
+      </c>
+      <c r="BK38">
+        <v>3257077800.0</v>
+      </c>
+      <c r="BL38">
+        <v>5758992400.0</v>
+      </c>
+      <c r="BM38">
+        <v>5747507500.0</v>
+      </c>
+      <c r="BN38">
+        <v>5763120400.0</v>
+      </c>
+      <c r="BO38">
+        <v>2687544100.0</v>
+      </c>
+      <c r="BP38">
+        <v>4819039500.0</v>
+      </c>
+      <c r="BQ38">
+        <v>4820752600.0</v>
+      </c>
+      <c r="BR38">
+        <v>5080613400.0</v>
+      </c>
+      <c r="BS38">
+        <v>3063510400.0</v>
+      </c>
+      <c r="BT38">
+        <v>3294276300.0</v>
+      </c>
+      <c r="BU38">
+        <v>3295695500.0</v>
+      </c>
+      <c r="BV38">
+        <v>2537017500.0</v>
+      </c>
+      <c r="BW38">
+        <v>3025295200.0</v>
+      </c>
+      <c r="BX38">
+        <v>3026002800.0</v>
+      </c>
+      <c r="BY38">
+        <v>3735163100.0</v>
+      </c>
+      <c r="BZ38">
+        <v>4174678200.0</v>
+      </c>
+      <c r="CA38">
+        <v>4187801100.0</v>
+      </c>
+      <c r="CB38">
+        <v>4692137300.0</v>
+      </c>
+      <c r="CC38">
+        <v>4336739700.0</v>
+      </c>
+      <c r="CD38">
+        <v>4491135000.0</v>
+      </c>
+      <c r="CE38">
+        <v>2966930400.0</v>
+      </c>
+      <c r="CF38">
+        <v>4562697500.0</v>
+      </c>
+      <c r="CG38">
+        <v>4462015500.0</v>
+      </c>
+      <c r="CH38">
+        <v>4899395200.0</v>
+      </c>
+      <c r="CI38">
+        <v>3880294200.0</v>
+      </c>
+      <c r="CJ38">
+        <v>8417634000.0</v>
+      </c>
+      <c r="CK38">
+        <v>21268863000.0</v>
+      </c>
+      <c r="CL38">
+        <v>18914392000.0</v>
+      </c>
+      <c r="CM38">
+        <v>28367010000.0</v>
+      </c>
+      <c r="CN38">
+        <v>21255632000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:92">
+      <c r="A39" t="s">
+        <v>62</v>
+      </c>
+      <c r="B39">
+        <v>2479875000.0</v>
+      </c>
+      <c r="C39">
+        <v>3381999000.0</v>
+      </c>
+      <c r="D39">
+        <v>5439793000.0</v>
+      </c>
+      <c r="E39">
+        <v>14731159000.0</v>
+      </c>
+      <c r="F39">
+        <v>3751034000.0</v>
+      </c>
+      <c r="G39">
+        <v>1203901000.0</v>
+      </c>
+      <c r="H39">
+        <v>1655293000.0</v>
+      </c>
+      <c r="I39">
+        <v>4461553000.0</v>
+      </c>
+      <c r="J39">
+        <v>5121066000.0</v>
+      </c>
+      <c r="K39">
+        <v>3963459160.0</v>
+      </c>
+      <c r="L39">
+        <v>12700067958.0</v>
+      </c>
+      <c r="M39">
+        <v>9801014209.0</v>
+      </c>
+      <c r="N39">
+        <v>8574412230.0</v>
+      </c>
+      <c r="O39">
+        <v>7060847200.0</v>
+      </c>
+      <c r="P39">
+        <v>9434027181.0</v>
+      </c>
+      <c r="Q39">
+        <v>7361786612.0</v>
+      </c>
+      <c r="R39">
+        <v>4782972632.0</v>
+      </c>
+      <c r="S39">
+        <v>4387221207.0</v>
+      </c>
+      <c r="T39">
+        <v>3572067343.0</v>
+      </c>
+      <c r="U39">
+        <v>3043692227.0</v>
+      </c>
+      <c r="V39">
+        <v>2019797100.0</v>
+      </c>
+      <c r="W39">
+        <v>1934421099.0</v>
+      </c>
+      <c r="X39">
+        <v>790090952.0</v>
+      </c>
+      <c r="Y39">
+        <v>1743479811.0</v>
+      </c>
+      <c r="Z39">
+        <v>3359404014.0</v>
+      </c>
+      <c r="AA39">
+        <v>1882861825.0</v>
+      </c>
+      <c r="AB39">
+        <v>1888663351.0</v>
+      </c>
+      <c r="AC39">
+        <v>7754262920.0</v>
+      </c>
+      <c r="AD39">
+        <v>3711175578.0</v>
+      </c>
+      <c r="AE39">
+        <v>910610829.0</v>
+      </c>
+      <c r="AF39">
+        <v>3546980837.0</v>
+      </c>
+      <c r="AG39">
+        <v>4027107005.0</v>
+      </c>
+      <c r="AH39">
+        <v>4650268738.0</v>
+      </c>
+      <c r="AI39">
+        <v>1830694413.0</v>
+      </c>
+      <c r="AJ39">
+        <v>3007824410.0</v>
+      </c>
+      <c r="AK39">
+        <v>2058989909.0</v>
+      </c>
+      <c r="AL39">
+        <v>1751575470.0</v>
+      </c>
+      <c r="AM39">
+        <v>2264824901.0</v>
+      </c>
+      <c r="AN39">
+        <v>6923440432.0</v>
+      </c>
+      <c r="AO39">
+        <v>1484447745.0</v>
+      </c>
+      <c r="AP39">
+        <v>1419544500.0</v>
+      </c>
+      <c r="AQ39">
+        <v>1164184094.0</v>
+      </c>
+      <c r="AR39">
+        <v>2208566229.0</v>
+      </c>
+      <c r="AS39">
+        <v>1507180201.0</v>
+      </c>
+      <c r="AT39">
+        <v>2128553105.0</v>
+      </c>
+      <c r="AU39">
+        <v>2251274970.0</v>
+      </c>
+      <c r="AV39">
+        <v>1625507780.0</v>
+      </c>
+      <c r="AW39">
+        <v>1346618125.0</v>
+      </c>
+      <c r="AX39">
+        <v>960717491.0</v>
+      </c>
+      <c r="AY39">
+        <v>1697355168.0</v>
+      </c>
+      <c r="AZ39">
+        <v>871648024.0</v>
+      </c>
+      <c r="BA39">
+        <v>1976059240.0</v>
+      </c>
+      <c r="BB39">
+        <v>2262450367.0</v>
+      </c>
+      <c r="BC39">
+        <v>1297006681.0</v>
+      </c>
+      <c r="BD39">
+        <v>2470434222.0</v>
+      </c>
+      <c r="BE39">
+        <v>2026396900.0</v>
+      </c>
+      <c r="BF39">
+        <v>1424038000.0</v>
+      </c>
+      <c r="BG39">
+        <v>823104400.0</v>
+      </c>
+      <c r="BH39">
+        <v>507681300.0</v>
+      </c>
+      <c r="BI39">
+        <v>2815795500.0</v>
+      </c>
+      <c r="BJ39">
+        <v>2399077300.0</v>
+      </c>
+      <c r="BK39">
+        <v>3866920900.0</v>
+      </c>
+      <c r="BL39">
+        <v>3496673100.0</v>
+      </c>
+      <c r="BM39">
+        <v>2731168300.0</v>
+      </c>
+      <c r="BN39">
+        <v>4329742500.0</v>
+      </c>
+      <c r="BO39">
+        <v>970366500.0</v>
+      </c>
+      <c r="BP39">
+        <v>3125882600.0</v>
+      </c>
+      <c r="BQ39">
+        <v>3667063500.0</v>
+      </c>
+      <c r="BR39">
+        <v>3623931100.0</v>
+      </c>
+      <c r="BS39">
+        <v>646981300.0</v>
+      </c>
+      <c r="BT39">
+        <v>4521379900.0</v>
+      </c>
+      <c r="BU39">
+        <v>4338745000.0</v>
+      </c>
+      <c r="BV39">
+        <v>1464605400.0</v>
+      </c>
+      <c r="BW39">
+        <v>3363251900.0</v>
+      </c>
+      <c r="BX39">
+        <v>863371900.0</v>
+      </c>
+      <c r="BY39">
+        <v>2216010300.0</v>
+      </c>
+      <c r="BZ39">
+        <v>1669705700.0</v>
+      </c>
+      <c r="CA39">
+        <v>3660612900.0</v>
+      </c>
+      <c r="CB39">
+        <v>2367890500.0</v>
+      </c>
+      <c r="CC39">
+        <v>3215279100.0</v>
+      </c>
+      <c r="CD39">
+        <v>2206234700.0</v>
+      </c>
+      <c r="CE39">
+        <v>813699500.0</v>
+      </c>
+      <c r="CF39">
+        <v>3226384500.0</v>
+      </c>
+      <c r="CG39">
+        <v>2686253200.0</v>
+      </c>
+      <c r="CH39">
+        <v>2627061200.0</v>
+      </c>
+      <c r="CI39">
+        <v>704166300.0</v>
+      </c>
+      <c r="CJ39">
+        <v>657165000.0</v>
+      </c>
+      <c r="CK39">
+        <v>1273544000.0</v>
+      </c>
+      <c r="CL39">
+        <v>652669000.0</v>
+      </c>
+      <c r="CM39">
+        <v>2779044000.0</v>
+      </c>
+      <c r="CN39">
+        <v>2011399000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:92">
+      <c r="A40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B40">
+        <v>503963000.0</v>
+      </c>
+      <c r="C40">
+        <v>395148000.0</v>
+      </c>
+      <c r="D40">
+        <v>387470000.0</v>
+      </c>
+      <c r="E40">
+        <v>411043000.0</v>
+      </c>
+      <c r="F40">
+        <v>803723000.0</v>
+      </c>
+      <c r="G40">
+        <v>366426000.0</v>
+      </c>
+      <c r="H40">
+        <v>379516000.0</v>
+      </c>
+      <c r="I40">
+        <v>359231000.0</v>
+      </c>
+      <c r="J40">
+        <v>-629676000.0</v>
+      </c>
+      <c r="K40">
+        <v>375992640.0</v>
+      </c>
+      <c r="L40">
+        <v>355956341.0</v>
+      </c>
+      <c r="M40">
+        <v>-309899350.0</v>
+      </c>
+      <c r="N40">
+        <v>-186887972.0</v>
+      </c>
+      <c r="O40">
+        <v>476657630.0</v>
+      </c>
+      <c r="P40">
+        <v>-6015479.0</v>
+      </c>
+      <c r="Q40">
+        <v>548263895.0</v>
+      </c>
+      <c r="R40">
+        <v>950518735.0</v>
+      </c>
+      <c r="S40">
+        <v>1175467327.0</v>
+      </c>
+      <c r="T40">
+        <v>671659972.0</v>
+      </c>
+      <c r="U40">
+        <v>791176008.0</v>
+      </c>
+      <c r="V40">
+        <v>1073615041.0</v>
+      </c>
+      <c r="W40">
+        <v>1018876098.0</v>
+      </c>
+      <c r="X40">
+        <v>848498581.0</v>
+      </c>
+      <c r="Y40">
+        <v>643631376.0</v>
+      </c>
+      <c r="Z40">
+        <v>739798178.0</v>
+      </c>
+      <c r="AA40">
+        <v>1039997209.0</v>
+      </c>
+      <c r="AB40">
+        <v>780961492.0</v>
+      </c>
+      <c r="AC40">
+        <v>613638737.0</v>
+      </c>
+      <c r="AD40">
+        <v>391046319.0</v>
+      </c>
+      <c r="AE40">
+        <v>800790328.0</v>
+      </c>
+      <c r="AF40">
+        <v>266934743.0</v>
+      </c>
+      <c r="AG40">
+        <v>397876423.0</v>
+      </c>
+      <c r="AH40">
+        <v>385404377.0</v>
+      </c>
+      <c r="AI40">
+        <v>342866512.0</v>
+      </c>
+      <c r="AJ40">
+        <v>163894429.0</v>
+      </c>
+      <c r="AK40">
+        <v>274711143.0</v>
+      </c>
+      <c r="AL40">
+        <v>323380986.0</v>
+      </c>
+      <c r="AM40">
+        <v>579070342.0</v>
+      </c>
+      <c r="AN40">
+        <v>790231260.0</v>
+      </c>
+      <c r="AO40">
+        <v>561275712.0</v>
+      </c>
+      <c r="AP40">
+        <v>382596085.0</v>
+      </c>
+      <c r="AQ40">
+        <v>663698730.0</v>
+      </c>
+      <c r="AR40">
+        <v>419553741.0</v>
+      </c>
+      <c r="AS40">
+        <v>330348728.0</v>
+      </c>
+      <c r="AT40">
+        <v>558217716.0</v>
+      </c>
+      <c r="AU40">
+        <v>182045052.0</v>
+      </c>
+      <c r="AV40">
+        <v>427243386.0</v>
+      </c>
+      <c r="AW40">
+        <v>384259695.0</v>
+      </c>
+      <c r="AX40">
+        <v>553851534.0</v>
+      </c>
+      <c r="AY40">
+        <v>455630340.0</v>
+      </c>
+      <c r="AZ40">
+        <v>780687773.0</v>
+      </c>
+      <c r="BA40">
+        <v>139257173.0</v>
+      </c>
+      <c r="BB40">
+        <v>593652550.0</v>
+      </c>
+      <c r="BC40">
+        <v>11816764702.0</v>
+      </c>
+      <c r="BD40">
+        <v>7992256528.0</v>
+      </c>
+      <c r="BE40">
+        <v>1224720000.0</v>
+      </c>
+      <c r="BF40">
+        <v>652412000.0</v>
+      </c>
+      <c r="BG40">
+        <v>1373836000.0</v>
+      </c>
+      <c r="BH40">
+        <v>13127768000.0</v>
+      </c>
+      <c r="BI40">
+        <v>10286604000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>10217600000.0</v>
+      </c>
+      <c r="BK40">
+        <v>906391000.0</v>
+      </c>
+      <c r="BL40">
+        <v>341742000.0</v>
+      </c>
+      <c r="BM40">
+        <v>528679000.0</v>
+      </c>
+      <c r="BN40">
+        <v>288525000.0</v>
+      </c>
+      <c r="BO40">
+        <v>778307000.0</v>
+      </c>
+      <c r="BP40">
+        <v>936274000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>347999000.0</v>
+      </c>
+      <c r="BR40">
+        <v>293411000.0</v>
+      </c>
+      <c r="BS40">
+        <v>1306564000.0</v>
+      </c>
+      <c r="BT40">
+        <v>971738000.0</v>
+      </c>
+      <c r="BU40">
+        <v>596550000.0</v>
+      </c>
+      <c r="BV40">
+        <v>1019194000.0</v>
+      </c>
+      <c r="BW40">
+        <v>2525895000.0</v>
+      </c>
+      <c r="BX40">
+        <v>2168475000.0</v>
+      </c>
+      <c r="BY40">
+        <v>666079000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>695974000.0</v>
+      </c>
+      <c r="CA40">
+        <v>1067997000.0</v>
+      </c>
+      <c r="CB40">
+        <v>780937000.0</v>
+      </c>
+      <c r="CC40">
+        <v>806658000.0</v>
+      </c>
+      <c r="CD40">
+        <v>938218000.0</v>
+      </c>
+      <c r="CE40">
+        <v>1706075000.0</v>
+      </c>
+      <c r="CF40">
+        <v>1150626000.0</v>
+      </c>
+      <c r="CG40">
+        <v>931311000.0</v>
+      </c>
+      <c r="CH40">
+        <v>835077000.0</v>
+      </c>
+      <c r="CI40">
+        <v>2661565000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>37001948000.0</v>
+      </c>
+      <c r="CK40">
+        <v>37478408000.0</v>
+      </c>
+      <c r="CL40">
+        <v>34411016000.0</v>
+      </c>
+      <c r="CM40">
+        <v>42499263000.0</v>
+      </c>
+      <c r="CN40">
+        <v>35995376000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:92">
+      <c r="A41" t="s">
+        <v>64</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>2094804032.0</v>
+      </c>
+      <c r="O41">
+        <v>2381042062.0</v>
+      </c>
+      <c r="P41">
+        <v>2703096616.0</v>
+      </c>
+      <c r="Q41">
+        <v>2918409435.0</v>
+      </c>
+      <c r="R41">
+        <v>3777996326.0</v>
+      </c>
+      <c r="S41">
+        <v>3867114538.0</v>
+      </c>
+      <c r="T41">
+        <v>4606611899.0</v>
+      </c>
+      <c r="U41">
+        <v>4799400666.0</v>
+      </c>
+      <c r="V41">
+        <v>5065702033.0</v>
+      </c>
+      <c r="W41">
+        <v>5200386317.0</v>
+      </c>
+      <c r="X41">
+        <v>2762519785.0</v>
+      </c>
+      <c r="Y41">
+        <v>4363292364.0</v>
+      </c>
+      <c r="Z41">
+        <v>4842799098.0</v>
+      </c>
+      <c r="AA41">
+        <v>5248779609.0</v>
+      </c>
+      <c r="AB41">
+        <v>7300369604.0</v>
+      </c>
+      <c r="AC41">
+        <v>8536251878.0</v>
+      </c>
+      <c r="AD41">
+        <v>9846251878.0</v>
+      </c>
+      <c r="AE41">
+        <v>9868153778.0</v>
+      </c>
+      <c r="AF41">
+        <v>9664176426.0</v>
+      </c>
+      <c r="AG41">
+        <v>10256369900.0</v>
+      </c>
+      <c r="AH41">
+        <v>10413655800.0</v>
+      </c>
+      <c r="AI41">
+        <v>10892238600.0</v>
+      </c>
+      <c r="AJ41">
+        <v>8382178000.0</v>
+      </c>
+      <c r="AK41">
+        <v>9813804200.0</v>
+      </c>
+      <c r="AL41">
+        <v>10331664500.0</v>
+      </c>
+      <c r="AM41">
+        <v>11654672200.0</v>
+      </c>
+      <c r="AN41">
+        <v>11667032100.0</v>
+      </c>
+      <c r="AO41">
+        <v>11843999600.0</v>
+      </c>
+      <c r="AP41">
+        <v>11961977900.0</v>
+      </c>
+      <c r="AQ41">
+        <v>12202134500.0</v>
+      </c>
+      <c r="AR41">
+        <v>12669139000.0</v>
+      </c>
+      <c r="AS41">
+        <v>12669139000.0</v>
+      </c>
+      <c r="AT41">
+        <v>12669139000.0</v>
+      </c>
+      <c r="AU41">
+        <v>12757246400.0</v>
+      </c>
+      <c r="AV41">
+        <v>12990818300.0</v>
+      </c>
+      <c r="AW41">
+        <v>12990818300.0</v>
+      </c>
+      <c r="AX41">
+        <v>12996973100.0</v>
+      </c>
+      <c r="AY41">
+        <v>13055619700.0</v>
+      </c>
+      <c r="AZ41">
+        <v>11798384800.0</v>
+      </c>
+      <c r="BA41">
+        <v>11892210500.0</v>
+      </c>
+      <c r="BB41">
+        <v>12239958800.0</v>
+      </c>
+      <c r="BC41">
+        <v>12292508800.0</v>
+      </c>
+      <c r="BD41">
+        <v>10519522300.0</v>
+      </c>
+      <c r="BE41">
+        <v>10629266800.0</v>
+      </c>
+      <c r="BF41">
+        <v>10675822800.0</v>
+      </c>
+      <c r="BG41">
+        <v>10737697800.0</v>
+      </c>
+      <c r="BH41">
+        <v>9569221900.0</v>
+      </c>
+      <c r="BI41">
+        <v>9569221900.0</v>
+      </c>
+      <c r="BJ41">
+        <v>9569221900.0</v>
+      </c>
+      <c r="BK41">
+        <v>9569221900.0</v>
+      </c>
+      <c r="BL41">
+        <v>8389636900.0</v>
+      </c>
+      <c r="BM41">
+        <v>8389636900.0</v>
+      </c>
+      <c r="BN41">
+        <v>8389636900.0</v>
+      </c>
+      <c r="BO41">
+        <v>8389636900.0</v>
+      </c>
+      <c r="BP41">
+        <v>7614114400.0</v>
+      </c>
+      <c r="BQ41">
+        <v>7614114400.0</v>
+      </c>
+      <c r="BR41">
+        <v>7573177100.0</v>
+      </c>
+      <c r="BS41">
+        <v>7614114400.0</v>
+      </c>
+      <c r="BT41">
+        <v>6568112500.0</v>
+      </c>
+      <c r="BU41">
+        <v>6568112500.0</v>
+      </c>
+      <c r="BV41">
+        <v>6568112500.0</v>
+      </c>
+      <c r="BW41">
+        <v>5413045600.0</v>
+      </c>
+      <c r="BX41">
+        <v>5413045600.0</v>
+      </c>
+      <c r="BY41">
+        <v>5413045600.0</v>
+      </c>
+      <c r="BZ41">
+        <v>5189661900.0</v>
+      </c>
+      <c r="CA41">
+        <v>5189661900.0</v>
+      </c>
+      <c r="CB41">
+        <v>5056738700.0</v>
+      </c>
+      <c r="CC41">
+        <v>3819996300.0</v>
+      </c>
+      <c r="CD41">
+        <v>3857847300.0</v>
+      </c>
+      <c r="CE41">
+        <v>3857847300.0</v>
+      </c>
+      <c r="CF41">
+        <v>3695328100.0</v>
+      </c>
+      <c r="CG41">
+        <v>3695328100.0</v>
+      </c>
+      <c r="CH41">
+        <v>3695327400.0</v>
+      </c>
+      <c r="CI41">
+        <v>3695328100.0</v>
+      </c>
+      <c r="CJ41">
+        <v>2498069000.0</v>
+      </c>
+      <c r="CK41">
+        <v>1158589000.0</v>
+      </c>
+      <c r="CL41">
+        <v>1199108000.0</v>
+      </c>
+      <c r="CM41"/>
+      <c r="CN41"/>
+    </row>
+    <row r="42" spans="1:92">
+      <c r="A42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B42">
+        <v>1909666000.0</v>
+      </c>
+      <c r="C42">
+        <v>1909666000.0</v>
+      </c>
+      <c r="D42">
+        <v>1959656000.0</v>
+      </c>
+      <c r="E42">
+        <v>1959656000.0</v>
+      </c>
+      <c r="F42">
+        <v>1959656000.0</v>
+      </c>
+      <c r="G42">
+        <v>1909666000.0</v>
+      </c>
+      <c r="H42">
+        <v>1909666000.0</v>
+      </c>
+      <c r="I42">
+        <v>1959656000.0</v>
+      </c>
+      <c r="J42">
+        <v>1959656000.0</v>
+      </c>
+      <c r="K42">
+        <v>1909666000.0</v>
+      </c>
+      <c r="L42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="M42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="N42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="O42">
+        <v>1859675524.0</v>
+      </c>
+      <c r="P42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="Q42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="R42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="S42">
+        <v>1859675525.0</v>
+      </c>
+      <c r="T42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="U42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="V42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="W42">
+        <v>1909666000.0</v>
+      </c>
+      <c r="X42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="Y42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="Z42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="AA42">
+        <v>1909666000.0</v>
+      </c>
+      <c r="AB42">
+        <v>6881472301.0</v>
+      </c>
+      <c r="AC42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="AD42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="AE42">
+        <v>1909666000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="AG42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="AH42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="AI42">
+        <v>1909666000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="AK42">
+        <v>1959656476.0</v>
+      </c>
+      <c r="AL42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1909666000.0</v>
+      </c>
+      <c r="AN42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="AO42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="AP42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="AR42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="AS42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="AT42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="AU42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="AV42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="AW42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="AX42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="AY42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="BA42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="BB42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="BC42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="BD42">
+        <v>1769666000.0</v>
+      </c>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+    </row>
+    <row r="43" spans="1:92">
+      <c r="A43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+    </row>
+    <row r="44" spans="1:92">
+      <c r="A44" t="s">
+        <v>67</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+    </row>
+    <row r="45" spans="1:92">
+      <c r="A45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+    </row>
+    <row r="46" spans="1:92">
+      <c r="A46" t="s">
+        <v>69</v>
+      </c>
+      <c r="B46">
+        <v>498141000.0</v>
+      </c>
+      <c r="C46">
+        <v>545917000.0</v>
+      </c>
+      <c r="D46">
+        <v>478677000.0</v>
+      </c>
+      <c r="E46">
+        <v>511506000.0</v>
+      </c>
+      <c r="F46">
+        <v>572189000.0</v>
+      </c>
+      <c r="G46">
+        <v>575609000.0</v>
+      </c>
+      <c r="H46">
+        <v>665220000.0</v>
+      </c>
+      <c r="I46">
+        <v>725852000.0</v>
+      </c>
+      <c r="J46">
+        <v>814366000.0</v>
+      </c>
+      <c r="K46">
+        <v>879995387.0</v>
+      </c>
+      <c r="L46">
+        <v>959314688.0</v>
+      </c>
+      <c r="M46">
+        <v>869155797.0</v>
+      </c>
+      <c r="N46">
+        <v>959312804.0</v>
+      </c>
+      <c r="O46">
+        <v>1000667729.0</v>
+      </c>
+      <c r="P46">
+        <v>1058102916.0</v>
+      </c>
+      <c r="Q46">
+        <v>1191764838.0</v>
+      </c>
+      <c r="R46">
+        <v>1377611439.0</v>
+      </c>
+      <c r="S46">
+        <v>1510044025.0</v>
+      </c>
+      <c r="T46">
+        <v>1657236692.0</v>
+      </c>
+      <c r="U46">
+        <v>1538703331.0</v>
+      </c>
+      <c r="V46">
+        <v>1791407734.0</v>
+      </c>
+      <c r="W46">
+        <v>1989994677.0</v>
+      </c>
+      <c r="X46">
+        <v>2191277930.0</v>
+      </c>
+      <c r="Y46">
+        <v>2397268425.0</v>
+      </c>
+      <c r="Z46">
+        <v>2101806333.0</v>
+      </c>
+      <c r="AA46">
+        <v>2241159668.0</v>
+      </c>
+      <c r="AB46">
+        <v>2395905084.0</v>
+      </c>
+      <c r="AC46">
+        <v>2638602337.0</v>
+      </c>
+      <c r="AD46">
+        <v>2843769427.0</v>
+      </c>
+      <c r="AE46">
+        <v>3056727852.0</v>
+      </c>
+      <c r="AF46">
+        <v>3273346213.0</v>
+      </c>
+      <c r="AG46">
+        <v>2552510025.0</v>
+      </c>
+      <c r="AH46">
+        <v>2747606553.0</v>
+      </c>
+      <c r="AI46">
+        <v>2967218680.0</v>
+      </c>
+      <c r="AJ46">
+        <v>3190172950.0</v>
+      </c>
+      <c r="AK46">
+        <v>3365226192.0</v>
+      </c>
+      <c r="AL46">
+        <v>3582254621.0</v>
+      </c>
+      <c r="AM46">
+        <v>3778923574.0</v>
+      </c>
+      <c r="AN46">
+        <v>3189022897.0</v>
+      </c>
+      <c r="AO46">
+        <v>3366312972.0</v>
+      </c>
+      <c r="AP46">
+        <v>3552659089.0</v>
+      </c>
+      <c r="AQ46">
+        <v>3707407562.0</v>
+      </c>
+      <c r="AR46">
+        <v>3796973357.0</v>
+      </c>
+      <c r="AS46">
+        <v>3959831518.0</v>
+      </c>
+      <c r="AT46">
+        <v>3934339218.0</v>
+      </c>
+      <c r="AU46">
+        <v>3849757243.0</v>
+      </c>
+      <c r="AV46">
+        <v>4085676824.0</v>
+      </c>
+      <c r="AW46">
+        <v>4006159266.0</v>
+      </c>
+      <c r="AX46">
+        <v>3946760479.0</v>
+      </c>
+      <c r="AY46">
+        <v>4101609275.0</v>
+      </c>
+      <c r="AZ46">
+        <v>4227598866.0</v>
+      </c>
+      <c r="BA46">
+        <v>3188118240.0</v>
+      </c>
+      <c r="BB46">
+        <v>2430497098.0</v>
+      </c>
+      <c r="BC46">
+        <v>2520668769.0</v>
+      </c>
+      <c r="BD46">
+        <v>2617022369.0</v>
+      </c>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+    </row>
+    <row r="47" spans="1:92">
+      <c r="A47" t="s">
+        <v>70</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>545917180.0</v>
+      </c>
+      <c r="D47">
+        <v>478677390.0</v>
+      </c>
+      <c r="E47">
+        <v>511506120.0</v>
+      </c>
+      <c r="F47">
+        <v>572189200.0</v>
+      </c>
+      <c r="G47">
+        <v>575608660.0</v>
+      </c>
+      <c r="H47">
+        <v>665219900.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>959314690.0</v>
+      </c>
+      <c r="M47">
+        <v>869155797.0</v>
+      </c>
+      <c r="N47">
+        <v>959312804.0</v>
+      </c>
+      <c r="O47">
+        <v>1000667729.0</v>
+      </c>
+      <c r="P47">
+        <v>1058102917.0</v>
+      </c>
+      <c r="Q47">
+        <v>1191764838.0</v>
+      </c>
+      <c r="R47">
+        <v>1377611439.0</v>
+      </c>
+      <c r="S47">
+        <v>1510044025.0</v>
+      </c>
+      <c r="T47">
+        <v>1657236692.0</v>
+      </c>
+      <c r="U47">
+        <v>1538703331.0</v>
+      </c>
+      <c r="V47">
+        <v>1791407734.0</v>
+      </c>
+      <c r="W47">
+        <v>1989994677.0</v>
+      </c>
+      <c r="X47">
+        <v>2191277930.0</v>
+      </c>
+      <c r="Y47">
+        <v>2397268425.0</v>
+      </c>
+      <c r="Z47">
+        <v>2101806334.0</v>
+      </c>
+      <c r="AA47">
+        <v>2241159668.0</v>
+      </c>
+      <c r="AB47">
+        <v>2395905080.0</v>
+      </c>
+      <c r="AC47">
+        <v>2638602337.0</v>
+      </c>
+      <c r="AD47">
+        <v>2843769427.0</v>
+      </c>
+      <c r="AE47">
+        <v>3056727852.0</v>
+      </c>
+      <c r="AF47">
+        <v>3273346213.0</v>
+      </c>
+      <c r="AG47">
+        <v>2552510000.0</v>
+      </c>
+      <c r="AH47">
+        <v>2747606600.0</v>
+      </c>
+      <c r="AI47">
+        <v>2967218700.0</v>
+      </c>
+      <c r="AJ47">
+        <v>3190173000.0</v>
+      </c>
+      <c r="AK47">
+        <v>3365226200.0</v>
+      </c>
+      <c r="AL47">
+        <v>3582254600.0</v>
+      </c>
+      <c r="AM47">
+        <v>3778923600.0</v>
+      </c>
+      <c r="AN47">
+        <v>3189022900.0</v>
+      </c>
+      <c r="AO47">
+        <v>3366313000.0</v>
+      </c>
+      <c r="AP47">
+        <v>3552659100.0</v>
+      </c>
+      <c r="AQ47">
+        <v>3707407600.0</v>
+      </c>
+      <c r="AR47">
+        <v>3796973400.0</v>
+      </c>
+      <c r="AS47">
+        <v>3959831500.0</v>
+      </c>
+      <c r="AT47">
+        <v>3934339200.0</v>
+      </c>
+      <c r="AU47">
+        <v>3849757200.0</v>
+      </c>
+      <c r="AV47">
+        <v>4085676800.0</v>
+      </c>
+      <c r="AW47">
+        <v>4006159300.0</v>
+      </c>
+      <c r="AX47">
+        <v>3946760500.0</v>
+      </c>
+      <c r="AY47">
+        <v>4101609300.0</v>
+      </c>
+      <c r="AZ47">
+        <v>4227598900.0</v>
+      </c>
+      <c r="BA47">
+        <v>3188118200.0</v>
+      </c>
+      <c r="BB47">
+        <v>2430497100.0</v>
+      </c>
+      <c r="BC47">
+        <v>2520668800.0</v>
+      </c>
+      <c r="BD47">
+        <v>2617022400.0</v>
+      </c>
+      <c r="BE47">
+        <v>2727568100.0</v>
+      </c>
+      <c r="BF47">
+        <v>2838729100.0</v>
+      </c>
+      <c r="BG47">
+        <v>2495795400.0</v>
+      </c>
+      <c r="BH47">
+        <v>916906200.0</v>
+      </c>
+      <c r="BI47">
+        <v>974837700.0</v>
+      </c>
+      <c r="BJ47">
+        <v>996203900.0</v>
+      </c>
+      <c r="BK47">
+        <v>1062729400.0</v>
+      </c>
+      <c r="BL47">
+        <v>852691900.0</v>
+      </c>
+      <c r="BM47">
+        <v>979866100.0</v>
+      </c>
+      <c r="BN47">
+        <v>1133737500.0</v>
+      </c>
+      <c r="BO47">
+        <v>1317533000.0</v>
+      </c>
+      <c r="BP47">
+        <v>1543522100.0</v>
+      </c>
+      <c r="BQ47">
+        <v>1587572100.0</v>
+      </c>
+      <c r="BR47">
+        <v>1814559700.0</v>
+      </c>
+      <c r="BS47">
+        <v>2099511400.0</v>
+      </c>
+      <c r="BT47">
+        <v>2392609100.0</v>
+      </c>
+      <c r="BU47">
+        <v>2709814900.0</v>
+      </c>
+      <c r="BV47">
+        <v>3335723600.0</v>
+      </c>
+      <c r="BW47">
+        <v>4057128600.0</v>
+      </c>
+      <c r="BX47">
+        <v>4024545900.0</v>
+      </c>
+      <c r="BY47">
+        <v>3591083500.0</v>
+      </c>
+      <c r="BZ47">
+        <v>4288846200.0</v>
+      </c>
+      <c r="CA47">
+        <v>4562394600.0</v>
+      </c>
+      <c r="CB47">
+        <v>4938145300.0</v>
+      </c>
+      <c r="CC47">
+        <v>4931566000.0</v>
+      </c>
+      <c r="CD47">
+        <v>4250773700.0</v>
+      </c>
+      <c r="CE47">
+        <v>3662153700.0</v>
+      </c>
+      <c r="CF47">
+        <v>3516935600.0</v>
+      </c>
+      <c r="CG47">
+        <v>3847299000.0</v>
+      </c>
+      <c r="CH47">
+        <v>3875345100.0</v>
+      </c>
+      <c r="CI47">
+        <v>3686737600.0</v>
+      </c>
+      <c r="CJ47">
+        <v>4472558000.0</v>
+      </c>
+      <c r="CK47">
+        <v>5459382000.0</v>
+      </c>
+      <c r="CL47">
+        <v>5666037000.0</v>
+      </c>
+      <c r="CM47">
+        <v>5937344000.0</v>
+      </c>
+      <c r="CN47">
+        <v>5115760000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:92">
+      <c r="A48" t="s">
+        <v>71</v>
+      </c>
+      <c r="B48">
+        <v>-33259433000.0</v>
+      </c>
+      <c r="C48">
+        <v>-32143089000.0</v>
+      </c>
+      <c r="D48">
+        <v>-31782489000.0</v>
+      </c>
+      <c r="E48">
+        <v>-31857028000.0</v>
+      </c>
+      <c r="F48">
+        <v>-30526193000.0</v>
+      </c>
+      <c r="G48">
+        <v>-29700408000.0</v>
+      </c>
+      <c r="H48">
+        <v>-29865427000.0</v>
+      </c>
+      <c r="I48">
+        <v>-29159448000.0</v>
+      </c>
+      <c r="J48">
+        <v>-28852622000.0</v>
+      </c>
+      <c r="K48">
+        <v>-28000825591.0</v>
+      </c>
+      <c r="L48">
+        <v>-27062182341.0</v>
+      </c>
+      <c r="M48">
+        <v>-27386061533.0</v>
+      </c>
+      <c r="N48">
+        <v>-26103036403.0</v>
+      </c>
+      <c r="O48">
+        <v>-27414800016.0</v>
+      </c>
+      <c r="P48">
+        <v>-27740951347.0</v>
+      </c>
+      <c r="Q48">
+        <v>-29121395321.0</v>
+      </c>
+      <c r="R48">
+        <v>-27778170880.0</v>
+      </c>
+      <c r="S48">
+        <v>-28416851681.0</v>
+      </c>
+      <c r="T48">
+        <v>-30400492924.0</v>
+      </c>
+      <c r="U48">
+        <v>-30561303888.0</v>
+      </c>
+      <c r="V48">
+        <v>-30709285130.0</v>
+      </c>
+      <c r="W48">
+        <v>-31467863651.0</v>
+      </c>
+      <c r="X48">
+        <v>-29334041814.0</v>
+      </c>
+      <c r="Y48">
+        <v>-27803334901.0</v>
+      </c>
+      <c r="Z48">
+        <v>-25529006380.0</v>
+      </c>
+      <c r="AA48">
+        <v>-25884664220.0</v>
+      </c>
+      <c r="AB48">
+        <v>-25430591729.0</v>
+      </c>
+      <c r="AC48">
+        <v>-27128369071.0</v>
+      </c>
+      <c r="AD48">
+        <v>-27563446313.0</v>
+      </c>
+      <c r="AE48">
+        <v>-26624386958.0</v>
+      </c>
+      <c r="AF48">
+        <v>-24572598191.0</v>
+      </c>
+      <c r="AG48">
+        <v>-26318982160.0</v>
+      </c>
+      <c r="AH48">
+        <v>-27919930101.0</v>
+      </c>
+      <c r="AI48">
+        <v>-28354021945.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-28375092559.0</v>
+      </c>
+      <c r="AK48">
+        <v>-29753514467.0</v>
+      </c>
+      <c r="AL48">
+        <v>-30491702524.0</v>
+      </c>
+      <c r="AM48">
+        <v>-30034610191.0</v>
+      </c>
+      <c r="AN48">
+        <v>-30814559485.0</v>
+      </c>
+      <c r="AO48">
+        <v>-30846316278.0</v>
+      </c>
+      <c r="AP48">
+        <v>-30946619266.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-31260944948.0</v>
+      </c>
+      <c r="AR48">
+        <v>-32192004251.0</v>
+      </c>
+      <c r="AS48">
+        <v>-32597911194.0</v>
+      </c>
+      <c r="AT48">
+        <v>-33492119223.0</v>
+      </c>
+      <c r="AU48">
+        <v>-33779502795.0</v>
+      </c>
+      <c r="AV48">
+        <v>-35330595000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-36083342928.0</v>
+      </c>
+      <c r="AX48">
+        <v>-36916930429.0</v>
+      </c>
+      <c r="AY48">
+        <v>-37370364137.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-38994186018.0</v>
+      </c>
+      <c r="BA48">
+        <v>-39473253175.0</v>
+      </c>
+      <c r="BB48">
+        <v>-41004469625.0</v>
+      </c>
+      <c r="BC48">
+        <v>-41670764135.0</v>
+      </c>
+      <c r="BD48">
+        <v>-40475230167.0</v>
+      </c>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48"/>
+      <c r="CN48"/>
+    </row>
+    <row r="49" spans="1:92">
+      <c r="A49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+    </row>
+    <row r="50" spans="1:92">
+      <c r="A50" t="s">
+        <v>73</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>93581275.0</v>
+      </c>
+      <c r="AC50">
+        <v>148215100.0</v>
+      </c>
+      <c r="AD50">
+        <v>202848925.0</v>
+      </c>
+      <c r="AE50">
+        <v>239271475.0</v>
+      </c>
+      <c r="AF50">
+        <v>30880456.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+    </row>
+    <row r="51" spans="1:92">
+      <c r="A51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
+        <v>15764144.0</v>
+      </c>
+      <c r="U51">
+        <v>24280658.0</v>
+      </c>
+      <c r="V51">
+        <v>78914483.0</v>
+      </c>
+      <c r="W51">
+        <v>143243069.0</v>
+      </c>
+      <c r="X51">
+        <v>234903505.0</v>
+      </c>
+      <c r="Y51">
+        <v>289537330.0</v>
+      </c>
+      <c r="Z51">
+        <v>353865916.0</v>
+      </c>
+      <c r="AA51">
+        <v>408499740.0</v>
+      </c>
+      <c r="AB51">
+        <v>502081015.0</v>
+      </c>
+      <c r="AC51">
+        <v>556714841.0</v>
+      </c>
+      <c r="AD51">
+        <v>611348666.0</v>
+      </c>
+      <c r="AE51">
+        <v>647771216.0</v>
+      </c>
+      <c r="AF51">
+        <v>722201286.0</v>
+      </c>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+      <c r="AO51">
+        <v>29542838.0</v>
+      </c>
+      <c r="AP51">
+        <v>78460334.0</v>
+      </c>
+      <c r="AQ51">
+        <v>127377829.0</v>
+      </c>
+      <c r="AR51">
+        <v>8413364596.0</v>
+      </c>
+      <c r="AS51">
+        <v>7003031732.0</v>
+      </c>
+      <c r="AT51">
+        <v>6804710162.0</v>
+      </c>
+      <c r="AU51">
+        <v>5945430321.0</v>
+      </c>
+      <c r="AV51">
+        <v>3642901565.0</v>
+      </c>
+      <c r="AW51">
+        <v>6681081685.0</v>
+      </c>
+      <c r="AX51">
+        <v>8706084855.0</v>
+      </c>
+      <c r="AY51">
+        <v>9747869124.0</v>
+      </c>
+      <c r="AZ51">
+        <v>10082331485.0</v>
+      </c>
+      <c r="BA51">
+        <v>6902993410.0</v>
+      </c>
+      <c r="BB51">
+        <v>7750315212.0</v>
+      </c>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+    </row>
+    <row r="52" spans="1:92">
+      <c r="A52" t="s">
+        <v>75</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>0.0</v>
+      </c>
+      <c r="D52">
+        <v>0.0</v>
+      </c>
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52">
+        <v>0.0</v>
+      </c>
+      <c r="M52"/>
+      <c r="N52">
+        <v>0.0</v>
+      </c>
+      <c r="O52">
+        <v>0.0</v>
+      </c>
+      <c r="P52">
+        <v>-19890000.0</v>
+      </c>
+      <c r="Q52">
+        <v>0.0</v>
+      </c>
+      <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
+        <v>15764144.0</v>
+      </c>
+      <c r="U52">
+        <v>24280658.0</v>
+      </c>
+      <c r="V52">
+        <v>78914483.0</v>
+      </c>
+      <c r="W52">
+        <v>143243069.0</v>
+      </c>
+      <c r="X52">
+        <v>91660436.0</v>
+      </c>
+      <c r="Y52">
+        <v>146294261.0</v>
+      </c>
+      <c r="Z52">
+        <v>210622847.0</v>
+      </c>
+      <c r="AA52">
+        <v>265256671.0</v>
+      </c>
+      <c r="AB52">
+        <v>93581275.0</v>
+      </c>
+      <c r="AC52">
+        <v>148215100.0</v>
+      </c>
+      <c r="AD52">
+        <v>202848925.0</v>
+      </c>
+      <c r="AE52">
+        <v>239271475.0</v>
+      </c>
+      <c r="AF52">
+        <v>30880456.0</v>
+      </c>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52">
+        <v>29542838.0</v>
+      </c>
+      <c r="AP52">
+        <v>78460334.0</v>
+      </c>
+      <c r="AQ52">
+        <v>127377829.0</v>
+      </c>
+      <c r="AR52">
+        <v>8285985967.0</v>
+      </c>
+      <c r="AS52">
+        <v>6875653103.0</v>
+      </c>
+      <c r="AT52">
+        <v>6677332333.0</v>
+      </c>
+      <c r="AU52">
+        <v>5818051692.0</v>
+      </c>
+      <c r="AV52">
+        <v>3219986584.0</v>
+      </c>
+      <c r="AW52">
+        <v>6358033105.0</v>
+      </c>
+      <c r="AX52">
+        <v>8383036275.0</v>
+      </c>
+      <c r="AY52">
+        <v>9424820544.0</v>
+      </c>
+      <c r="AZ52">
+        <v>9245855140.0</v>
+      </c>
+      <c r="BA52">
+        <v>6526114559.0</v>
+      </c>
+      <c r="BB52">
+        <v>7157661440.0</v>
+      </c>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+    </row>
+    <row r="53" spans="1:92">
+      <c r="A53" t="s">
+        <v>76</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+    </row>
+    <row r="54" spans="1:92">
+      <c r="A54" t="s">
+        <v>77</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+    </row>
+    <row r="55" spans="1:92">
+      <c r="A55" t="s">
+        <v>78</v>
+      </c>
+      <c r="B55">
+        <v>36902881000.0</v>
+      </c>
+      <c r="C55">
+        <v>39320617000.0</v>
+      </c>
+      <c r="D55">
+        <v>38743648000.0</v>
+      </c>
+      <c r="E55">
+        <v>39912044000.0</v>
+      </c>
+      <c r="F55">
+        <v>40167013000.0</v>
+      </c>
+      <c r="G55">
+        <v>40763799000.0</v>
+      </c>
+      <c r="H55">
+        <v>41621244000.0</v>
+      </c>
+      <c r="I55">
+        <v>43136291000.0</v>
+      </c>
+      <c r="J55">
+        <v>42474585000.0</v>
+      </c>
+      <c r="K55">
+        <v>42443741824.0</v>
+      </c>
+      <c r="L55">
+        <v>43879954841.0</v>
+      </c>
+      <c r="M55">
+        <v>45469490802.0</v>
+      </c>
+      <c r="N55">
+        <v>51077494880.0</v>
+      </c>
+      <c r="O55">
+        <v>44093181649.0</v>
+      </c>
+      <c r="P55">
+        <v>43564336371.0</v>
+      </c>
+      <c r="Q55">
+        <v>44370387016.0</v>
+      </c>
+      <c r="R55">
+        <v>45515625527.0</v>
+      </c>
+      <c r="S55">
+        <v>44185505318.0</v>
+      </c>
+      <c r="T55">
+        <v>46271520645.0</v>
+      </c>
+      <c r="U55">
+        <v>45438150039.0</v>
+      </c>
+      <c r="V55">
+        <v>44070159792.0</v>
+      </c>
+      <c r="W55">
+        <v>42082606466.0</v>
+      </c>
+      <c r="X55">
+        <v>43939590408.0</v>
+      </c>
+      <c r="Y55">
+        <v>49830173925.0</v>
+      </c>
+      <c r="Z55">
+        <v>48302687560.0</v>
+      </c>
+      <c r="AA55">
+        <v>49420100780.0</v>
+      </c>
+      <c r="AB55">
+        <v>52655879548.0</v>
+      </c>
+      <c r="AC55">
+        <v>50267098369.0</v>
+      </c>
+      <c r="AD55">
+        <v>53361883295.0</v>
+      </c>
+      <c r="AE55">
+        <v>52193007226.0</v>
+      </c>
+      <c r="AF55">
+        <v>57653875568.0</v>
+      </c>
+      <c r="AG55">
+        <v>52441203661.0</v>
+      </c>
+      <c r="AH55">
+        <v>53159072837.0</v>
+      </c>
+      <c r="AI55">
+        <v>49746327705.0</v>
+      </c>
+      <c r="AJ55">
+        <v>46721102689.0</v>
+      </c>
+      <c r="AK55">
+        <v>46785879791.0</v>
+      </c>
+      <c r="AL55">
+        <v>44979839929.0</v>
+      </c>
+      <c r="AM55">
+        <v>46760927085.0</v>
+      </c>
+      <c r="AN55">
+        <v>46312039378.0</v>
+      </c>
+      <c r="AO55">
+        <v>47606790804.0</v>
+      </c>
+      <c r="AP55">
+        <v>47656154913.0</v>
+      </c>
+      <c r="AQ55">
+        <v>47676255943.0</v>
+      </c>
+      <c r="AR55">
+        <v>54893320665.0</v>
+      </c>
+      <c r="AS55">
+        <v>55786060974.0</v>
+      </c>
+      <c r="AT55">
+        <v>48304364383.0</v>
+      </c>
+      <c r="AU55">
+        <v>50578829130.0</v>
+      </c>
+      <c r="AV55">
+        <v>51540311207.0</v>
+      </c>
+      <c r="AW55">
+        <v>51698409682.0</v>
+      </c>
+      <c r="AX55">
+        <v>50432952863.0</v>
+      </c>
+      <c r="AY55">
+        <v>53413143441.0</v>
+      </c>
+      <c r="AZ55">
+        <v>52286507645.0</v>
+      </c>
+      <c r="BA55">
+        <v>50612868094.0</v>
+      </c>
+      <c r="BB55">
+        <v>47076309730.0</v>
+      </c>
+      <c r="BC55">
+        <v>53766286118.0</v>
+      </c>
+      <c r="BD55">
+        <v>49450408674.0</v>
+      </c>
+      <c r="BE55">
+        <v>55007148400.0</v>
+      </c>
+      <c r="BF55">
+        <v>49921298500.0</v>
+      </c>
+      <c r="BG55">
+        <v>57331064900.0</v>
+      </c>
+      <c r="BH55">
+        <v>58804915100.0</v>
+      </c>
+      <c r="BI55">
+        <v>57881703400.0</v>
+      </c>
+      <c r="BJ55">
+        <v>48270230300.0</v>
+      </c>
+      <c r="BK55">
+        <v>42587142900.0</v>
+      </c>
+      <c r="BL55">
+        <v>39453517600.0</v>
+      </c>
+      <c r="BM55">
+        <v>40053301300.0</v>
+      </c>
+      <c r="BN55">
+        <v>39944502000.0</v>
+      </c>
+      <c r="BO55">
+        <v>35069204300.0</v>
+      </c>
+      <c r="BP55">
+        <v>41329287500.0</v>
+      </c>
+      <c r="BQ55">
+        <v>41658204100.0</v>
+      </c>
+      <c r="BR55">
+        <v>36394488500.0</v>
+      </c>
+      <c r="BS55">
+        <v>37669178000.0</v>
+      </c>
+      <c r="BT55">
+        <v>38882687900.0</v>
+      </c>
+      <c r="BU55">
+        <v>33161596900.0</v>
+      </c>
+      <c r="BV55">
+        <v>24287156900.0</v>
+      </c>
+      <c r="BW55">
+        <v>32875080100.0</v>
+      </c>
+      <c r="BX55">
+        <v>32159659300.0</v>
+      </c>
+      <c r="BY55">
+        <v>28752995200.0</v>
+      </c>
+      <c r="BZ55">
+        <v>35505710100.0</v>
+      </c>
+      <c r="CA55">
+        <v>30398775900.0</v>
+      </c>
+      <c r="CB55">
+        <v>34116781300.0</v>
+      </c>
+      <c r="CC55">
+        <v>36562449700.0</v>
+      </c>
+      <c r="CD55">
+        <v>36437004200.0</v>
+      </c>
+      <c r="CE55">
+        <v>33434635100.0</v>
+      </c>
+      <c r="CF55">
+        <v>34670167500.0</v>
+      </c>
+      <c r="CG55">
+        <v>35232787000.0</v>
+      </c>
+      <c r="CH55">
+        <v>31381047200.0</v>
+      </c>
+      <c r="CI55">
+        <v>35136275600.0</v>
+      </c>
+      <c r="CJ55">
+        <v>40716486000.0</v>
+      </c>
+      <c r="CK55">
+        <v>52273319000.0</v>
+      </c>
+      <c r="CL55">
+        <v>57164756000.0</v>
+      </c>
+      <c r="CM55">
+        <v>84678484000.0</v>
+      </c>
+      <c r="CN55">
+        <v>75963145000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:92">
+      <c r="A56" t="s">
+        <v>79</v>
+      </c>
+      <c r="B56">
+        <v>33180931000.0</v>
+      </c>
+      <c r="C56">
+        <v>35538087000.0</v>
+      </c>
+      <c r="D56">
+        <v>36181191000.0</v>
+      </c>
+      <c r="E56">
+        <v>37287392000.0</v>
+      </c>
+      <c r="F56">
+        <v>37451802000.0</v>
+      </c>
+      <c r="G56">
+        <v>38015080000.0</v>
+      </c>
+      <c r="H56">
+        <v>39662871000.0</v>
+      </c>
+      <c r="I56">
+        <v>41083681000.0</v>
+      </c>
+      <c r="J56">
+        <v>40313573000.0</v>
+      </c>
+      <c r="K56">
+        <v>40216832672.0</v>
+      </c>
+      <c r="L56">
+        <v>41965497895.0</v>
+      </c>
+      <c r="M56">
+        <v>44057705843.0</v>
+      </c>
+      <c r="N56">
+        <v>49581736767.0</v>
+      </c>
+      <c r="O56">
+        <v>42513589925.0</v>
+      </c>
+      <c r="P56">
+        <v>41574615828.0</v>
+      </c>
+      <c r="Q56">
+        <v>42218992025.0</v>
+      </c>
+      <c r="R56">
+        <v>43139284251.0</v>
+      </c>
+      <c r="S56">
+        <v>41647505288.0</v>
+      </c>
+      <c r="T56">
+        <v>43304921548.0</v>
+      </c>
+      <c r="U56">
+        <v>42583432877.0</v>
+      </c>
+      <c r="V56">
+        <v>40967492517.0</v>
+      </c>
+      <c r="W56">
+        <v>38784380944.0</v>
+      </c>
+      <c r="X56">
+        <v>38593196421.0</v>
+      </c>
+      <c r="Y56">
+        <v>43961343458.0</v>
+      </c>
+      <c r="Z56">
+        <v>42635900116.0</v>
+      </c>
+      <c r="AA56">
+        <v>43558578916.0</v>
+      </c>
+      <c r="AB56">
+        <v>46649239719.0</v>
+      </c>
+      <c r="AC56">
+        <v>43806790083.0</v>
+      </c>
+      <c r="AD56">
+        <v>46693895486.0</v>
+      </c>
+      <c r="AE56">
+        <v>45326151824.0</v>
+      </c>
+      <c r="AF56">
+        <v>50156156822.0</v>
+      </c>
+      <c r="AG56">
+        <v>45573786408.0</v>
+      </c>
+      <c r="AH56">
+        <v>46502042477.0</v>
+      </c>
+      <c r="AI56">
+        <v>42889578252.0</v>
+      </c>
+      <c r="AJ56">
+        <v>40063310149.0</v>
+      </c>
+      <c r="AK56">
+        <v>39705928928.0</v>
+      </c>
+      <c r="AL56">
+        <v>37850174372.0</v>
+      </c>
+      <c r="AM56">
+        <v>39239681157.0</v>
+      </c>
+      <c r="AN56">
+        <v>39017727593.0</v>
+      </c>
+      <c r="AO56">
+        <v>40108167721.0</v>
+      </c>
+      <c r="AP56">
+        <v>39964420505.0</v>
+      </c>
+      <c r="AQ56">
+        <v>39788870868.0</v>
+      </c>
+      <c r="AR56">
+        <v>46282989425.0</v>
+      </c>
+      <c r="AS56">
+        <v>47001748987.0</v>
+      </c>
+      <c r="AT56">
+        <v>39552376669.0</v>
+      </c>
+      <c r="AU56">
+        <v>42300630077.0</v>
+      </c>
+      <c r="AV56">
+        <v>43406978907.0</v>
+      </c>
+      <c r="AW56">
+        <v>43674628326.0</v>
+      </c>
+      <c r="AX56">
+        <v>41962058353.0</v>
+      </c>
+      <c r="AY56">
+        <v>45014053036.0</v>
+      </c>
+      <c r="AZ56">
+        <v>43935386411.0</v>
+      </c>
+      <c r="BA56">
+        <v>43340436301.0</v>
+      </c>
+      <c r="BB56">
+        <v>40543158508.0</v>
+      </c>
+      <c r="BC56">
+        <v>47341461838.0</v>
+      </c>
+      <c r="BD56">
+        <v>43740424886.0</v>
+      </c>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+    </row>
+    <row r="57" spans="1:92">
+      <c r="A57" t="s">
+        <v>80</v>
+      </c>
+      <c r="B57">
+        <v>856088000.0</v>
+      </c>
+      <c r="C57">
+        <v>2146077000.0</v>
+      </c>
+      <c r="D57">
+        <v>1042981000.0</v>
+      </c>
+      <c r="E57">
+        <v>2148215000.0</v>
+      </c>
+      <c r="F57">
+        <v>839596000.0</v>
+      </c>
+      <c r="G57">
+        <v>414522000.0</v>
+      </c>
+      <c r="H57">
+        <v>1670554000.0</v>
+      </c>
+      <c r="I57">
+        <v>2292996000.0</v>
+      </c>
+      <c r="J57">
+        <v>1213434000.0</v>
+      </c>
+      <c r="K57">
+        <v>380223827.0</v>
+      </c>
+      <c r="L57">
+        <v>1226373167.0</v>
+      </c>
+      <c r="M57">
+        <v>3057727459.0</v>
+      </c>
+      <c r="N57">
+        <v>7268323353.0</v>
+      </c>
+      <c r="O57">
+        <v>1452070956.0</v>
+      </c>
+      <c r="P57">
+        <v>1097124096.0</v>
+      </c>
+      <c r="Q57">
+        <v>3114424570.0</v>
+      </c>
+      <c r="R57">
+        <v>2091607852.0</v>
+      </c>
+      <c r="S57">
+        <v>1430552914.0</v>
+      </c>
+      <c r="T57">
+        <v>4887001438.0</v>
+      </c>
+      <c r="U57">
+        <v>4031545122.0</v>
+      </c>
+      <c r="V57">
+        <v>2556417116.0</v>
+      </c>
+      <c r="W57">
+        <v>1203940394.0</v>
+      </c>
+      <c r="X57">
+        <v>1854663291.0</v>
+      </c>
+      <c r="Y57">
+        <v>5429544555.0</v>
+      </c>
+      <c r="Z57">
+        <v>1507852986.0</v>
+      </c>
+      <c r="AA57">
+        <v>2721869447.0</v>
+      </c>
+      <c r="AB57">
+        <v>4316815343.0</v>
+      </c>
+      <c r="AC57">
+        <v>3022953888.0</v>
+      </c>
+      <c r="AD57">
+        <v>5242816056.0</v>
+      </c>
+      <c r="AE57">
+        <v>3112978732.0</v>
+      </c>
+      <c r="AF57">
+        <v>7010055127.0</v>
+      </c>
+      <c r="AG57">
+        <v>3873888153.0</v>
+      </c>
+      <c r="AH57">
+        <v>6073918293.0</v>
+      </c>
+      <c r="AI57">
+        <v>2624381969.0</v>
+      </c>
+      <c r="AJ57">
+        <v>1447216047.0</v>
+      </c>
+      <c r="AK57">
+        <v>2277525910.0</v>
+      </c>
+      <c r="AL57">
+        <v>457888908.0</v>
+      </c>
+      <c r="AM57">
+        <v>926725760.0</v>
+      </c>
+      <c r="AN57">
+        <v>2440765313.0</v>
+      </c>
+      <c r="AO57">
+        <v>3723031667.0</v>
+      </c>
+      <c r="AP57">
+        <v>3843204187.0</v>
+      </c>
+      <c r="AQ57">
+        <v>4114441745.0</v>
+      </c>
+      <c r="AR57">
+        <v>13339801987.0</v>
+      </c>
+      <c r="AS57">
+        <v>14638449238.0</v>
+      </c>
+      <c r="AT57">
+        <v>8050961478.0</v>
+      </c>
+      <c r="AU57">
+        <v>10895201166.0</v>
+      </c>
+      <c r="AV57">
+        <v>12508244774.0</v>
+      </c>
+      <c r="AW57">
+        <v>13518957577.0</v>
+      </c>
+      <c r="AX57">
+        <v>13080933460.0</v>
+      </c>
+      <c r="AY57">
+        <v>16456158738.0</v>
+      </c>
+      <c r="AZ57">
+        <v>17696956659.0</v>
+      </c>
+      <c r="BA57">
+        <v>16868051782.0</v>
+      </c>
+      <c r="BB57">
+        <v>14299186688.0</v>
+      </c>
+      <c r="BC57">
+        <v>21871142111.0</v>
+      </c>
+      <c r="BD57">
+        <v>17864177745.0</v>
+      </c>
+      <c r="BE57">
+        <v>24060394500.0</v>
+      </c>
+      <c r="BF57">
+        <v>21373962700.0</v>
+      </c>
+      <c r="BG57">
+        <v>30499389700.0</v>
+      </c>
+      <c r="BH57">
+        <v>35842108000.0</v>
+      </c>
+      <c r="BI57">
+        <v>36470802400.0</v>
+      </c>
+      <c r="BJ57">
+        <v>29295570300.0</v>
+      </c>
+      <c r="BK57">
+        <v>23806231500.0</v>
+      </c>
+      <c r="BL57">
+        <v>21807825000.0</v>
+      </c>
+      <c r="BM57">
+        <v>67988902400.0</v>
+      </c>
+      <c r="BN57">
+        <v>68652839600.0</v>
+      </c>
+      <c r="BO57">
+        <v>63654530700.0</v>
+      </c>
+      <c r="BP57">
+        <v>69068937800.0</v>
+      </c>
+      <c r="BQ57">
+        <v>69366237700.0</v>
+      </c>
+      <c r="BR57">
+        <v>65879860500.0</v>
+      </c>
+      <c r="BS57">
+        <v>66291350600.0</v>
+      </c>
+      <c r="BT57">
+        <v>64876093700.0</v>
+      </c>
+      <c r="BU57">
+        <v>58455558500.0</v>
+      </c>
+      <c r="BV57">
+        <v>51019161100.0</v>
+      </c>
+      <c r="BW57">
+        <v>60687159800.0</v>
+      </c>
+      <c r="BX57">
+        <v>62047008400.0</v>
+      </c>
+      <c r="BY57">
+        <v>58349554400.0</v>
+      </c>
+      <c r="BZ57">
+        <v>62410090400.0</v>
+      </c>
+      <c r="CA57">
+        <v>57535467400.0</v>
+      </c>
+      <c r="CB57">
+        <v>61170587200.0</v>
+      </c>
+      <c r="CC57">
+        <v>65734395300.0</v>
+      </c>
+      <c r="CD57">
+        <v>66146185100.0</v>
+      </c>
+      <c r="CE57">
+        <v>62554585300.0</v>
+      </c>
+      <c r="CF57">
+        <v>43744948500.0</v>
+      </c>
+      <c r="CG57">
+        <v>45569675500.0</v>
+      </c>
+      <c r="CH57">
+        <v>41727488400.0</v>
+      </c>
+      <c r="CI57">
+        <v>44553934500.0</v>
+      </c>
+      <c r="CJ57">
+        <v>104383818000.0</v>
+      </c>
+      <c r="CK57">
+        <v>99850683000.0</v>
+      </c>
+      <c r="CL57">
+        <v>102880449000.0</v>
+      </c>
+      <c r="CM57">
+        <v>150196692000.0</v>
+      </c>
+      <c r="CN57">
+        <v>127302230000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:92">
+      <c r="A58" t="s">
+        <v>81</v>
+      </c>
+      <c r="B58">
+        <v>2451894000.0</v>
+      </c>
+      <c r="C58">
+        <v>3793711000.0</v>
+      </c>
+      <c r="D58">
+        <v>2352842000.0</v>
+      </c>
+      <c r="E58">
+        <v>3690626000.0</v>
+      </c>
+      <c r="F58">
+        <v>2709608000.0</v>
+      </c>
+      <c r="G58">
+        <v>2625449000.0</v>
+      </c>
+      <c r="H58">
+        <v>3824531000.0</v>
+      </c>
+      <c r="I58">
+        <v>4589084000.0</v>
+      </c>
+      <c r="J58">
+        <v>3622542000.0</v>
+      </c>
+      <c r="K58">
+        <v>2791883395.0</v>
+      </c>
+      <c r="L58">
+        <v>2939644905.0</v>
+      </c>
+      <c r="M58">
+        <v>4945604444.0</v>
+      </c>
+      <c r="N58">
+        <v>9363127385.0</v>
+      </c>
+      <c r="O58">
+        <v>3833113018.0</v>
+      </c>
+      <c r="P58">
+        <v>3800220712.0</v>
+      </c>
+      <c r="Q58">
+        <v>6032834005.0</v>
+      </c>
+      <c r="R58">
+        <v>5869604178.0</v>
+      </c>
+      <c r="S58">
+        <v>5297667452.0</v>
+      </c>
+      <c r="T58">
+        <v>9493613337.0</v>
+      </c>
+      <c r="U58">
+        <v>8830945788.0</v>
+      </c>
+      <c r="V58">
+        <v>7622119149.0</v>
+      </c>
+      <c r="W58">
+        <v>1203940394.0</v>
+      </c>
+      <c r="X58">
+        <v>4760426145.0</v>
+      </c>
+      <c r="Y58">
+        <v>9936079988.0</v>
+      </c>
+      <c r="Z58">
+        <v>6493895153.0</v>
+      </c>
+      <c r="AA58">
+        <v>8113892125.0</v>
+      </c>
+      <c r="AB58">
+        <v>12025684688.0</v>
+      </c>
+      <c r="AC58">
+        <v>11967705507.0</v>
+      </c>
+      <c r="AD58">
+        <v>15497567675.0</v>
+      </c>
+      <c r="AE58">
+        <v>13389632251.0</v>
+      </c>
+      <c r="AF58">
+        <v>17365552383.0</v>
+      </c>
+      <c r="AG58">
+        <v>3873888153.0</v>
+      </c>
+      <c r="AH58">
+        <v>6073918293.0</v>
+      </c>
+      <c r="AI58">
+        <v>2624381969.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1447216047.0</v>
+      </c>
+      <c r="AK58">
+        <v>2277525910.0</v>
+      </c>
+      <c r="AL58">
+        <v>457888908.0</v>
+      </c>
+      <c r="AM58">
+        <v>926725760.0</v>
+      </c>
+      <c r="AN58">
+        <v>2440765313.0</v>
+      </c>
+      <c r="AO58">
+        <v>3723031667.0</v>
+      </c>
+      <c r="AP58">
+        <v>3843204187.0</v>
+      </c>
+      <c r="AQ58">
+        <v>4114441745.0</v>
+      </c>
+      <c r="AR58">
+        <v>26136319662.0</v>
+      </c>
+      <c r="AS58">
+        <v>27434966913.0</v>
+      </c>
+      <c r="AT58">
+        <v>20847478352.0</v>
+      </c>
+      <c r="AU58">
+        <v>22268609680.0</v>
+      </c>
+      <c r="AV58">
+        <v>25921978050.0</v>
+      </c>
+      <c r="AW58">
+        <v>26832824452.0</v>
+      </c>
+      <c r="AX58">
+        <v>26400955134.0</v>
+      </c>
+      <c r="AY58">
+        <v>29834827063.0</v>
+      </c>
+      <c r="AZ58">
+        <v>30331817765.0</v>
+      </c>
+      <c r="BA58">
+        <v>29137141164.0</v>
+      </c>
+      <c r="BB58">
+        <v>27131799250.0</v>
+      </c>
+      <c r="BC58">
+        <v>34488027600.0</v>
+      </c>
+      <c r="BD58">
+        <v>28976353767.0</v>
+      </c>
+      <c r="BE58">
+        <v>35282315000.0</v>
+      </c>
+      <c r="BF58">
+        <v>32642439000.0</v>
+      </c>
+      <c r="BG58">
+        <v>41938315000.0</v>
+      </c>
+      <c r="BH58">
+        <v>45411330000.0</v>
+      </c>
+      <c r="BI58">
+        <v>46040024000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>38864792000.0</v>
+      </c>
+      <c r="BK58">
+        <v>33471829000.0</v>
+      </c>
+      <c r="BL58">
+        <v>30197462000.0</v>
+      </c>
+      <c r="BM58">
+        <v>76378539000.0</v>
+      </c>
+      <c r="BN58">
+        <v>77042476000.0</v>
+      </c>
+      <c r="BO58">
+        <v>72044168000.0</v>
+      </c>
+      <c r="BP58">
+        <v>76683052000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>76980352000.0</v>
+      </c>
+      <c r="BR58">
+        <v>73453038000.0</v>
+      </c>
+      <c r="BS58">
+        <v>73905465000.0</v>
+      </c>
+      <c r="BT58">
+        <v>71456859000.0</v>
+      </c>
+      <c r="BU58">
+        <v>65036324000.0</v>
+      </c>
+      <c r="BV58">
+        <v>57819121000.0</v>
+      </c>
+      <c r="BW58">
+        <v>66263627000.0</v>
+      </c>
+      <c r="BX58">
+        <v>67623476000.0</v>
+      </c>
+      <c r="BY58">
+        <v>63762600000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>68085200000.0</v>
+      </c>
+      <c r="CA58">
+        <v>63212454000.0</v>
+      </c>
+      <c r="CB58">
+        <v>66944022000.0</v>
+      </c>
+      <c r="CC58">
+        <v>69917991000.0</v>
+      </c>
+      <c r="CD58">
+        <v>70004032000.0</v>
+      </c>
+      <c r="CE58">
+        <v>66441766000.0</v>
+      </c>
+      <c r="CF58">
+        <v>67534327000.0</v>
+      </c>
+      <c r="CG58">
+        <v>69359054000.0</v>
+      </c>
+      <c r="CH58">
+        <v>65516867000.0</v>
+      </c>
+      <c r="CI58">
+        <v>68343313000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>106881887000.0</v>
+      </c>
+      <c r="CK58">
+        <v>101009272000.0</v>
+      </c>
+      <c r="CL58">
+        <v>104237566000.0</v>
+      </c>
+      <c r="CM58">
+        <v>150196692000.0</v>
+      </c>
+      <c r="CN58">
+        <v>127302230000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:92">
+      <c r="A59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+    </row>
+    <row r="60" spans="1:92">
+      <c r="A60" t="s">
+        <v>83</v>
+      </c>
+      <c r="B60">
+        <v>34454473000.0</v>
+      </c>
+      <c r="C60">
+        <v>35530391000.0</v>
+      </c>
+      <c r="D60">
+        <v>36394292000.0</v>
+      </c>
+      <c r="E60">
+        <v>36224904000.0</v>
+      </c>
+      <c r="F60">
+        <v>37460890000.0</v>
+      </c>
+      <c r="G60">
+        <v>38141836000.0</v>
+      </c>
+      <c r="H60">
+        <v>37796713000.0</v>
+      </c>
+      <c r="I60">
+        <v>38550693000.0</v>
+      </c>
+      <c r="J60">
+        <v>38855529000.0</v>
+      </c>
+      <c r="K60">
+        <v>39655344141.0</v>
+      </c>
+      <c r="L60">
+        <v>40943795648.0</v>
+      </c>
+      <c r="M60">
+        <v>40527372070.0</v>
+      </c>
+      <c r="N60">
+        <v>41717853207.0</v>
+      </c>
+      <c r="O60">
+        <v>40263554343.0</v>
+      </c>
+      <c r="P60">
+        <v>39767601371.0</v>
+      </c>
+      <c r="Q60">
+        <v>38341038723.0</v>
+      </c>
+      <c r="R60">
+        <v>39649507061.0</v>
+      </c>
+      <c r="S60">
+        <v>38891323578.0</v>
+      </c>
+      <c r="T60">
+        <v>36781393020.0</v>
+      </c>
+      <c r="U60">
+        <v>36610689963.0</v>
+      </c>
+      <c r="V60">
+        <v>36451526355.0</v>
+      </c>
+      <c r="W60">
+        <v>35681765467.0</v>
+      </c>
+      <c r="X60">
+        <v>39182649975.0</v>
+      </c>
+      <c r="Y60">
+        <v>39897579649.0</v>
+      </c>
+      <c r="Z60">
+        <v>41812278119.0</v>
+      </c>
+      <c r="AA60">
+        <v>41309694367.0</v>
+      </c>
+      <c r="AB60">
+        <v>40633680572.0</v>
+      </c>
+      <c r="AC60">
+        <v>38302878574.0</v>
+      </c>
+      <c r="AD60">
+        <v>37867801332.0</v>
+      </c>
+      <c r="AE60">
+        <v>38806860687.0</v>
+      </c>
+      <c r="AF60">
+        <v>40291808897.0</v>
+      </c>
+      <c r="AG60">
+        <v>38314431330.0</v>
+      </c>
+      <c r="AH60">
+        <v>36674984457.0</v>
+      </c>
+      <c r="AI60">
+        <v>36233192826.0</v>
+      </c>
+      <c r="AJ60">
+        <v>36895194325.0</v>
+      </c>
+      <c r="AK60">
+        <v>34698035408.0</v>
+      </c>
+      <c r="AL60">
+        <v>34193772211.0</v>
+      </c>
+      <c r="AM60">
+        <v>34183014823.0</v>
+      </c>
+      <c r="AN60">
+        <v>32207702684.0</v>
+      </c>
+      <c r="AO60">
+        <v>32043220297.0</v>
+      </c>
+      <c r="AP60">
+        <v>31854433577.0</v>
+      </c>
+      <c r="AQ60">
+        <v>31363140432.0</v>
+      </c>
+      <c r="AR60">
+        <v>28760461749.0</v>
+      </c>
+      <c r="AS60">
+        <v>28354554807.0</v>
+      </c>
+      <c r="AT60">
+        <v>27460346777.0</v>
+      </c>
+      <c r="AU60">
+        <v>28313680196.0</v>
+      </c>
+      <c r="AV60">
+        <v>25621871000.0</v>
+      </c>
+      <c r="AW60">
+        <v>24869123072.0</v>
+      </c>
+      <c r="AX60">
+        <v>24035535571.0</v>
+      </c>
+      <c r="AY60">
+        <v>23582101863.0</v>
+      </c>
+      <c r="AZ60">
+        <v>21958279982.0</v>
+      </c>
+      <c r="BA60">
+        <v>21479212825.0</v>
+      </c>
+      <c r="BB60">
+        <v>19947996375.0</v>
+      </c>
+      <c r="BC60">
+        <v>19281701865.0</v>
+      </c>
+      <c r="BD60">
+        <v>20477235833.0</v>
+      </c>
+      <c r="BE60">
+        <v>19728014300.0</v>
+      </c>
+      <c r="BF60">
+        <v>17282040200.0</v>
+      </c>
+      <c r="BG60">
+        <v>15395931000.0</v>
+      </c>
+      <c r="BH60">
+        <v>13393585300.0</v>
+      </c>
+      <c r="BI60">
+        <v>11841679100.0</v>
+      </c>
+      <c r="BJ60">
+        <v>9405438100.0</v>
+      </c>
+      <c r="BK60">
+        <v>9115314300.0</v>
+      </c>
+      <c r="BL60">
+        <v>9256055800.0</v>
+      </c>
+      <c r="BM60"/>
+      <c r="BN60"/>
+      <c r="BO60"/>
+      <c r="BP60"/>
+      <c r="BQ60"/>
+      <c r="BR60"/>
+      <c r="BS60"/>
+      <c r="BT60"/>
+      <c r="BU60"/>
+      <c r="BV60"/>
+      <c r="BW60"/>
+      <c r="BX60"/>
+      <c r="BY60"/>
+      <c r="BZ60"/>
+      <c r="CA60"/>
+      <c r="CB60"/>
+      <c r="CC60"/>
+      <c r="CD60"/>
+      <c r="CE60"/>
+      <c r="CF60"/>
+      <c r="CG60"/>
+      <c r="CH60"/>
+      <c r="CI60"/>
+      <c r="CJ60"/>
+      <c r="CK60"/>
+      <c r="CL60"/>
+      <c r="CM60"/>
+      <c r="CN60"/>
+    </row>
+    <row r="61" spans="1:92">
+      <c r="A61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+    </row>
+    <row r="62" spans="1:92">
+      <c r="A62" t="s">
+        <v>85</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Y32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B2">
+        <v>30813318000.0</v>
+      </c>
+      <c r="C2">
+        <v>25457670000.0</v>
+      </c>
+      <c r="D2">
+        <v>34422882918.0</v>
+      </c>
+      <c r="E2">
+        <v>32258369070.0</v>
+      </c>
+      <c r="F2">
+        <v>46734015638.0</v>
+      </c>
+      <c r="G2">
+        <v>42648408253.0</v>
+      </c>
+      <c r="H2">
+        <v>65926381899.0</v>
+      </c>
+      <c r="I2">
+        <v>64647071403.0</v>
+      </c>
+      <c r="J2">
+        <v>35487709603.0</v>
+      </c>
+      <c r="K2">
+        <v>56326472318.0</v>
+      </c>
+      <c r="L2">
+        <v>67758094289.0</v>
+      </c>
+      <c r="M2">
+        <v>81144343275.0</v>
+      </c>
+      <c r="N2">
+        <v>86669770374.0</v>
+      </c>
+      <c r="O2">
+        <v>79759877758.0</v>
+      </c>
+      <c r="P2">
+        <v>87122286000.0</v>
+      </c>
+      <c r="Q2">
+        <v>65234760000.0</v>
+      </c>
+      <c r="R2">
+        <v>65588913000.0</v>
+      </c>
+      <c r="S2">
+        <v>65655507000.0</v>
+      </c>
+      <c r="T2">
+        <v>62338198000.0</v>
+      </c>
+      <c r="U2">
+        <v>61942463000.0</v>
+      </c>
+      <c r="V2">
+        <v>59472214000.0</v>
+      </c>
+      <c r="W2">
+        <v>62277391000.0</v>
+      </c>
+      <c r="X2">
+        <v>94790805000.0</v>
+      </c>
+      <c r="Y2">
+        <v>82031316000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3">
+        <v>231197000.0</v>
+      </c>
+      <c r="C3">
+        <v>310054000.0</v>
+      </c>
+      <c r="D3">
+        <v>213396786.0</v>
+      </c>
+      <c r="E3">
+        <v>433824386.0</v>
+      </c>
+      <c r="F3">
+        <v>739696485.0</v>
+      </c>
+      <c r="G3">
+        <v>838276734.0</v>
+      </c>
+      <c r="H3">
+        <v>772501517.0</v>
+      </c>
+      <c r="I3">
+        <v>883361989.0</v>
+      </c>
+      <c r="J3">
+        <v>885166258.0</v>
+      </c>
+      <c r="K3">
+        <v>789433988.0</v>
+      </c>
+      <c r="L3">
+        <v>705381602.0</v>
+      </c>
+      <c r="M3">
+        <v>678097816.0</v>
+      </c>
+      <c r="N3">
+        <v>535093069.0</v>
+      </c>
+      <c r="O3">
+        <v>463689640.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B5">
+        <v>-5716036000.0</v>
+      </c>
+      <c r="C5">
+        <v>-2599975000.0</v>
+      </c>
+      <c r="D5">
+        <v>-1457502733.0</v>
+      </c>
+      <c r="E5">
+        <v>1389117613.0</v>
+      </c>
+      <c r="F5">
+        <v>3556651468.0</v>
+      </c>
+      <c r="G5">
+        <v>-3245407946.0</v>
+      </c>
+      <c r="H5">
+        <v>2281285165.0</v>
+      </c>
+      <c r="I5">
+        <v>3489169878.0</v>
+      </c>
+      <c r="J5">
+        <v>2013046040.0</v>
+      </c>
+      <c r="K5">
+        <v>1672021221.0</v>
+      </c>
+      <c r="L5">
+        <v>4771380852.0</v>
+      </c>
+      <c r="M5">
+        <v>2895630811.0</v>
+      </c>
+      <c r="N5">
+        <v>7033160983.0</v>
+      </c>
+      <c r="O5">
+        <v>5791761444.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B6">
+        <v>-5484839000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2289921000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1244105947.0</v>
+      </c>
+      <c r="E6">
+        <v>1822941999.0</v>
+      </c>
+      <c r="F6">
+        <v>4296347953.0</v>
+      </c>
+      <c r="G6">
+        <v>-2407131212.0</v>
+      </c>
+      <c r="H6">
+        <v>3053786682.0</v>
+      </c>
+      <c r="I6">
+        <v>4372531867.0</v>
+      </c>
+      <c r="J6">
+        <v>2898212298.0</v>
+      </c>
+      <c r="K6">
+        <v>2461455209.0</v>
+      </c>
+      <c r="L6">
+        <v>5476762454.0</v>
+      </c>
+      <c r="M6">
+        <v>3573728627.0</v>
+      </c>
+      <c r="N6">
+        <v>7568254052.0</v>
+      </c>
+      <c r="O6">
+        <v>6255451084.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" t="s">
+        <v>159</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9">
+        <v>5418124000.0</v>
+      </c>
+      <c r="C9">
+        <v>5808709000.0</v>
+      </c>
+      <c r="D9">
+        <v>9403629686.0</v>
+      </c>
+      <c r="E9">
+        <v>10946831703.0</v>
+      </c>
+      <c r="F9">
+        <v>12539862809.0</v>
+      </c>
+      <c r="G9">
+        <v>8773385747.0</v>
+      </c>
+      <c r="H9">
+        <v>19012521663.0</v>
+      </c>
+      <c r="I9">
+        <v>17787670251.0</v>
+      </c>
+      <c r="J9">
+        <v>17727380338.0</v>
+      </c>
+      <c r="K9">
+        <v>18637670334.0</v>
+      </c>
+      <c r="L9">
+        <v>22928723719.0</v>
+      </c>
+      <c r="M9">
+        <v>12672874680.0</v>
+      </c>
+      <c r="N9">
+        <v>19374915381.0</v>
+      </c>
+      <c r="O9">
+        <v>22751349355.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10">
+        <v>-3480296000.0</v>
+      </c>
+      <c r="C10">
+        <v>-2599976000.0</v>
+      </c>
+      <c r="D10">
+        <v>-935199164.0</v>
+      </c>
+      <c r="E10">
+        <v>1389117616.0</v>
+      </c>
+      <c r="F10">
+        <v>3527694535.0</v>
+      </c>
+      <c r="G10">
+        <v>-3275351276.0</v>
+      </c>
+      <c r="H10">
+        <v>2119215744.0</v>
+      </c>
+      <c r="I10">
+        <v>2755865468.0</v>
+      </c>
+      <c r="J10">
+        <v>2622348041.0</v>
+      </c>
+      <c r="K10">
+        <v>1854980256.0</v>
+      </c>
+      <c r="L10">
+        <v>3429925981.0</v>
+      </c>
+      <c r="M10">
+        <v>4592127665.0</v>
+      </c>
+      <c r="N10">
+        <v>5916298456.0</v>
+      </c>
+      <c r="O10">
+        <v>5654124953.0</v>
+      </c>
+      <c r="P10">
+        <v>8713373000.0</v>
+      </c>
+      <c r="Q10">
+        <v>2387815000.0</v>
+      </c>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
+        <v>136218000.0</v>
+      </c>
+      <c r="U10">
+        <v>1082825000.0</v>
+      </c>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11">
+        <v>-1037615000.0</v>
+      </c>
+      <c r="C11">
+        <v>-900393000.0</v>
+      </c>
+      <c r="D11">
+        <v>-349173589.0</v>
+      </c>
+      <c r="E11">
+        <v>387065951.0</v>
+      </c>
+      <c r="F11">
+        <v>526673041.0</v>
+      </c>
+      <c r="G11">
+        <v>2307848155.0</v>
+      </c>
+      <c r="H11">
+        <v>1379493006.0</v>
+      </c>
+      <c r="I11">
+        <v>1026230481.0</v>
+      </c>
+      <c r="J11">
+        <v>941759795.0</v>
+      </c>
+      <c r="K11">
+        <v>628679989.0</v>
+      </c>
+      <c r="L11">
+        <v>911368134.0</v>
+      </c>
+      <c r="M11">
+        <v>1033290056.0</v>
+      </c>
+      <c r="N11">
+        <v>1616240596.0</v>
+      </c>
+      <c r="O11">
+        <v>1768616098.0</v>
+      </c>
+      <c r="P11">
+        <v>2435937000.0</v>
+      </c>
+      <c r="Q11">
+        <v>391537000.0</v>
+      </c>
+      <c r="R11">
+        <v>148706000.0</v>
+      </c>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11">
+        <v>882918000.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11">
+        <v>10636904000.0</v>
+      </c>
+      <c r="X11">
+        <v>2351790000.0</v>
+      </c>
+      <c r="Y11"/>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>28956931.0</v>
+      </c>
+      <c r="G12">
+        <v>29943328.0</v>
+      </c>
+      <c r="H12">
+        <v>31328525.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13">
+        <v>1532618410.0</v>
+      </c>
+      <c r="C13">
+        <v>1177219760.0</v>
+      </c>
+      <c r="D13">
+        <v>535710540.0</v>
+      </c>
+      <c r="E13">
+        <v>303279040.0</v>
+      </c>
+      <c r="F13">
+        <v>283968950.0</v>
+      </c>
+      <c r="G13">
+        <v>145754900.0</v>
+      </c>
+      <c r="H13">
+        <v>226729770.0</v>
+      </c>
+      <c r="I13">
+        <v>265957150.0</v>
+      </c>
+      <c r="J13">
+        <v>411569800.0</v>
+      </c>
+      <c r="K13">
+        <v>30377250.0</v>
+      </c>
+      <c r="L13">
+        <v>355791350.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="H14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="I14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="J14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="K14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="L14">
+        <v>-3460746.0</v>
+      </c>
+      <c r="M14">
+        <v>325000.0</v>
+      </c>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15">
+        <v>-2442681000.0</v>
+      </c>
+      <c r="C15">
+        <v>-1699582000.0</v>
+      </c>
+      <c r="D15">
+        <v>-586025575.0</v>
+      </c>
+      <c r="E15">
+        <v>1002051665.0</v>
+      </c>
+      <c r="F15">
+        <v>3001021494.0</v>
+      </c>
+      <c r="G15">
+        <v>-5583199431.0</v>
+      </c>
+      <c r="H15">
+        <v>739722738.0</v>
+      </c>
+      <c r="I15">
+        <v>1729634987.0</v>
+      </c>
+      <c r="J15">
+        <v>1680588246.0</v>
+      </c>
+      <c r="K15">
+        <v>1226334757.0</v>
+      </c>
+      <c r="L15">
+        <v>2518557847.0</v>
+      </c>
+      <c r="M15">
+        <v>3558512869.0</v>
+      </c>
+      <c r="N15">
+        <v>4300399998.0</v>
+      </c>
+      <c r="O15">
+        <v>3885770872.0</v>
+      </c>
+      <c r="P15">
+        <v>6280617000.0</v>
+      </c>
+      <c r="Q15">
+        <v>1996278000.0</v>
+      </c>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15">
+        <v>406159000.0</v>
+      </c>
+      <c r="U15">
+        <v>199907000.0</v>
+      </c>
+      <c r="V15">
+        <v>32958363000.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15">
+        <v>4266275000.0</v>
+      </c>
+      <c r="Y15"/>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16">
+        <v>-2442680920.0</v>
+      </c>
+      <c r="C16">
+        <v>-1699582420.0</v>
+      </c>
+      <c r="D16">
+        <v>-586025580.0</v>
+      </c>
+      <c r="E16">
+        <v>1002051665.0</v>
+      </c>
+      <c r="F16">
+        <v>3001021494.0</v>
+      </c>
+      <c r="G16">
+        <v>-5583199431.0</v>
+      </c>
+      <c r="H16">
+        <v>739722738.0</v>
+      </c>
+      <c r="I16">
+        <v>1729634987.0</v>
+      </c>
+      <c r="J16">
+        <v>1680588246.0</v>
+      </c>
+      <c r="K16">
+        <v>1226334757.0</v>
+      </c>
+      <c r="L16">
+        <v>2518557850.0</v>
+      </c>
+      <c r="M16">
+        <v>3598166000.0</v>
+      </c>
+      <c r="N16">
+        <v>4300400000.0</v>
+      </c>
+      <c r="O16">
+        <v>3885771000.0</v>
+      </c>
+      <c r="P16">
+        <v>6280617000.0</v>
+      </c>
+      <c r="Q16">
+        <v>1996278000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
+        <v>406159000.0</v>
+      </c>
+      <c r="U16">
+        <v>199907000.0</v>
+      </c>
+      <c r="V16">
+        <v>32958363000.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16">
+        <v>4266275000.0</v>
+      </c>
+      <c r="Y16"/>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" t="s">
+        <v>168</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17">
+        <v>1729634987.0</v>
+      </c>
+      <c r="J17">
+        <v>1680588246.0</v>
+      </c>
+      <c r="K17">
+        <v>1226300267.0</v>
+      </c>
+      <c r="L17">
+        <v>2518557847.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21">
+        <v>-5716036000.0</v>
+      </c>
+      <c r="C21">
+        <v>-5242833000.0</v>
+      </c>
+      <c r="D21">
+        <v>-1470909702.0</v>
+      </c>
+      <c r="E21">
+        <v>-794388940.0</v>
+      </c>
+      <c r="F21">
+        <v>1201921260.0</v>
+      </c>
+      <c r="G21">
+        <v>-4055692340.0</v>
+      </c>
+      <c r="H21">
+        <v>-1151780960.0</v>
+      </c>
+      <c r="I21">
+        <v>296362590.0</v>
+      </c>
+      <c r="J21">
+        <v>156497930.0</v>
+      </c>
+      <c r="K21">
+        <v>1032455449.0</v>
+      </c>
+      <c r="L21">
+        <v>4620630820.0</v>
+      </c>
+      <c r="M21">
+        <v>2895630811.0</v>
+      </c>
+      <c r="N21">
+        <v>7033160983.0</v>
+      </c>
+      <c r="O21">
+        <v>5961152188.0</v>
+      </c>
+      <c r="P21">
+        <v>9249975000.0</v>
+      </c>
+      <c r="Q21">
+        <v>1066903000.0</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21">
+        <v>481813000.0</v>
+      </c>
+      <c r="T21">
+        <v>825095000.0</v>
+      </c>
+      <c r="U21">
+        <v>1073553000.0</v>
+      </c>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21">
+        <v>331277000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" t="s">
+        <v>174</v>
+      </c>
+      <c r="B23">
+        <v>41947478000.0</v>
+      </c>
+      <c r="C23">
+        <v>36509212000.0</v>
+      </c>
+      <c r="D23">
+        <v>45297422306.0</v>
+      </c>
+      <c r="E23">
+        <v>43999589714.0</v>
+      </c>
+      <c r="F23">
+        <v>58071957189.0</v>
+      </c>
+      <c r="G23">
+        <v>55477486345.0</v>
+      </c>
+      <c r="H23">
+        <v>86090684527.0</v>
+      </c>
+      <c r="I23">
+        <v>82138379068.0</v>
+      </c>
+      <c r="J23">
+        <v>53058592010.0</v>
+      </c>
+      <c r="K23">
+        <v>73931687202.0</v>
+      </c>
+      <c r="L23">
+        <v>86066187184.0</v>
+      </c>
+      <c r="M23">
+        <v>88586941092.0</v>
+      </c>
+      <c r="N23">
+        <v>99627297002.0</v>
+      </c>
+      <c r="O23">
+        <v>96299165824.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" t="s">
+        <v>178</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
+        <v>205141796.0</v>
+      </c>
+      <c r="J27">
+        <v>74199481.0</v>
+      </c>
+      <c r="K27">
+        <v>63235504.0</v>
+      </c>
+      <c r="L27">
+        <v>241164859.0</v>
+      </c>
+      <c r="M27">
+        <v>290734314.0</v>
+      </c>
+      <c r="N27">
+        <v>213173557.0</v>
+      </c>
+      <c r="O27">
+        <v>668431877.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" t="s">
+        <v>179</v>
+      </c>
+      <c r="B28">
+        <v>11181072730.0</v>
+      </c>
+      <c r="C28">
+        <v>11186940720.0</v>
+      </c>
+      <c r="D28">
+        <v>11517241760.0</v>
+      </c>
+      <c r="E28">
+        <v>11927614010.0</v>
+      </c>
+      <c r="F28">
+        <v>11963637990.0</v>
+      </c>
+      <c r="G28">
+        <v>13140265830.0</v>
+      </c>
+      <c r="H28">
+        <v>16827594530.0</v>
+      </c>
+      <c r="I28">
+        <v>16506062192.0</v>
+      </c>
+      <c r="J28">
+        <v>17998637249.0</v>
+      </c>
+      <c r="K28">
+        <v>18819092737.0</v>
+      </c>
+      <c r="L28">
+        <v>18550088738.0</v>
+      </c>
+      <c r="M28">
+        <v>15993053691.0</v>
+      </c>
+      <c r="N28">
+        <v>17302267939.0</v>
+      </c>
+      <c r="O28">
+        <v>17002923509.0</v>
+      </c>
+      <c r="P28">
+        <v>16176175000.0</v>
+      </c>
+      <c r="Q28">
+        <v>14844797000.0</v>
+      </c>
+      <c r="R28">
+        <v>15238688000.0</v>
+      </c>
+      <c r="S28">
+        <v>15634482000.0</v>
+      </c>
+      <c r="T28">
+        <v>16847873000.0</v>
+      </c>
+      <c r="U28">
+        <v>14136323000.0</v>
+      </c>
+      <c r="V28">
+        <v>17453498000.0</v>
+      </c>
+      <c r="W28">
+        <v>19737731000.0</v>
+      </c>
+      <c r="X28">
+        <v>20545841000.0</v>
+      </c>
+      <c r="Y28">
+        <v>21647828000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" t="s">
+        <v>180</v>
+      </c>
+      <c r="B29">
+        <v>-1037615140.0</v>
+      </c>
+      <c r="C29">
+        <v>-900393250.0</v>
+      </c>
+      <c r="D29">
+        <v>-349173590.0</v>
+      </c>
+      <c r="E29">
+        <v>387065950.0</v>
+      </c>
+      <c r="F29">
+        <v>526673040.0</v>
+      </c>
+      <c r="G29">
+        <v>2307848160.0</v>
+      </c>
+      <c r="H29">
+        <v>1379493010.0</v>
+      </c>
+      <c r="I29">
+        <v>1026230480.0</v>
+      </c>
+      <c r="J29">
+        <v>941759800.0</v>
+      </c>
+      <c r="K29">
+        <v>628679990.0</v>
+      </c>
+      <c r="L29">
+        <v>911368130.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" t="s">
+        <v>181</v>
+      </c>
+      <c r="B30">
+        <v>11134160000.0</v>
+      </c>
+      <c r="C30">
+        <v>11051542000.0</v>
+      </c>
+      <c r="D30">
+        <v>10874539388.0</v>
+      </c>
+      <c r="E30">
+        <v>11741220644.0</v>
+      </c>
+      <c r="F30">
+        <v>11337941551.0</v>
+      </c>
+      <c r="G30">
+        <v>12829078092.0</v>
+      </c>
+      <c r="H30">
+        <v>20164302627.0</v>
+      </c>
+      <c r="I30">
+        <v>17491307665.0</v>
+      </c>
+      <c r="J30">
+        <v>17570882407.0</v>
+      </c>
+      <c r="K30">
+        <v>17605214884.0</v>
+      </c>
+      <c r="L30">
+        <v>18308092895.0</v>
+      </c>
+      <c r="M30">
+        <v>7442597817.0</v>
+      </c>
+      <c r="N30">
+        <v>12957526628.0</v>
+      </c>
+      <c r="O30">
+        <v>16539288066.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" t="s">
+        <v>182</v>
+      </c>
+      <c r="B31">
+        <v>2235740000.0</v>
+      </c>
+      <c r="C31">
+        <v>2642857790.0</v>
+      </c>
+      <c r="D31">
+        <v>535710538.0</v>
+      </c>
+      <c r="E31">
+        <v>2183506557.0</v>
+      </c>
+      <c r="F31">
+        <v>2325773277.0</v>
+      </c>
+      <c r="G31">
+        <v>780341069.0</v>
+      </c>
+      <c r="H31">
+        <v>226729773.0</v>
+      </c>
+      <c r="I31">
+        <v>265957147.0</v>
+      </c>
+      <c r="J31">
+        <v>411569799.0</v>
+      </c>
+      <c r="K31">
+        <v>30377246.0</v>
+      </c>
+      <c r="L31">
+        <v>-355791352.0</v>
+      </c>
+      <c r="M31">
+        <v>-638149198.0</v>
+      </c>
+      <c r="N31">
+        <v>-501090296.0</v>
+      </c>
+      <c r="O31">
+        <v>-307027235.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" t="s">
+        <v>183</v>
+      </c>
+      <c r="B32">
+        <v>36231442000.0</v>
+      </c>
+      <c r="C32">
+        <v>31266379000.0</v>
+      </c>
+      <c r="D32">
+        <v>43826512604.0</v>
+      </c>
+      <c r="E32">
+        <v>43205200773.0</v>
+      </c>
+      <c r="F32">
+        <v>59273878447.0</v>
+      </c>
+      <c r="G32">
+        <v>51421794000.0</v>
+      </c>
+      <c r="H32">
+        <v>84938903562.0</v>
+      </c>
+      <c r="I32">
+        <v>82434741654.0</v>
+      </c>
+      <c r="J32">
+        <v>53215089941.0</v>
+      </c>
+      <c r="K32">
+        <v>74964142652.0</v>
+      </c>
+      <c r="L32">
+        <v>90686818008.0</v>
+      </c>
+      <c r="M32">
+        <v>93817217955.0</v>
+      </c>
+      <c r="N32">
+        <v>106044685755.0</v>
+      </c>
+      <c r="O32">
+        <v>102511227113.0</v>
+      </c>
+      <c r="P32">
+        <v>110055234000.0</v>
+      </c>
+      <c r="Q32">
+        <v>81432467000.0</v>
+      </c>
+      <c r="R32">
+        <v>79053543000.0</v>
+      </c>
+      <c r="S32">
+        <v>83046529000.0</v>
+      </c>
+      <c r="T32">
+        <v>81332620000.0</v>
+      </c>
+      <c r="U32">
+        <v>78738274000.0</v>
+      </c>
+      <c r="V32">
+        <v>72257506000.0</v>
+      </c>
+      <c r="W32">
+        <v>71684546000.0</v>
+      </c>
+      <c r="X32">
+        <v>102004002000.0</v>
+      </c>
+      <c r="Y32">
+        <v>105705849000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CN32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:92">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>90</v>
+      </c>
+      <c r="I1" t="s">
+        <v>91</v>
+      </c>
+      <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>93</v>
+      </c>
+      <c r="M1" t="s">
+        <v>94</v>
+      </c>
+      <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>97</v>
+      </c>
+      <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>99</v>
+      </c>
+      <c r="U1" t="s">
+        <v>100</v>
+      </c>
+      <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>184</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>185</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>186</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>187</v>
+      </c>
+      <c r="CN1" t="s">
         <v>188</v>
+      </c>
+    </row>
+    <row r="2" spans="1:92">
+      <c r="A2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B2">
+        <v>7443173540.0</v>
+      </c>
+      <c r="C2">
+        <v>9189811627.0</v>
+      </c>
+      <c r="D2">
+        <v>6003091672.0</v>
+      </c>
+      <c r="E2">
+        <v>8286619865.0</v>
+      </c>
+      <c r="F2">
+        <v>7203085854.0</v>
+      </c>
+      <c r="G2">
+        <v>5021059147.0</v>
+      </c>
+      <c r="H2">
+        <v>6744733517.0</v>
+      </c>
+      <c r="I2">
+        <v>4832341052.0</v>
+      </c>
+      <c r="J2">
+        <v>8715988598.0</v>
+      </c>
+      <c r="K2">
+        <v>7386337477.0</v>
+      </c>
+      <c r="L2">
+        <v>7849499281.0</v>
+      </c>
+      <c r="M2">
+        <v>7615133000.0</v>
+      </c>
+      <c r="N2">
+        <v>11651008154.0</v>
+      </c>
+      <c r="O2">
+        <v>8177520135.0</v>
+      </c>
+      <c r="P2">
+        <v>7955439172.0</v>
+      </c>
+      <c r="Q2">
+        <v>6787471034.0</v>
+      </c>
+      <c r="R2">
+        <v>9337938729.0</v>
+      </c>
+      <c r="S2">
+        <v>13677801642.0</v>
+      </c>
+      <c r="T2">
+        <v>9079969143.0</v>
+      </c>
+      <c r="U2">
+        <v>12661849098.0</v>
+      </c>
+      <c r="V2">
+        <v>11314395755.0</v>
+      </c>
+      <c r="W2">
+        <v>13491840912.0</v>
+      </c>
+      <c r="X2">
+        <v>9220574727.0</v>
+      </c>
+      <c r="Y2">
+        <v>5364451383.0</v>
+      </c>
+      <c r="Z2">
+        <v>13997366453.0</v>
+      </c>
+      <c r="AA2">
+        <v>16670680201.0</v>
+      </c>
+      <c r="AB2">
+        <v>20020841413.0</v>
+      </c>
+      <c r="AC2">
+        <v>17890002405.0</v>
+      </c>
+      <c r="AD2">
+        <v>14850767017.0</v>
+      </c>
+      <c r="AE2">
+        <v>20025000943.0</v>
+      </c>
+      <c r="AF2">
+        <v>18586099200.0</v>
+      </c>
+      <c r="AG2">
+        <v>15956080932.0</v>
+      </c>
+      <c r="AH2">
+        <v>11513813692.0</v>
+      </c>
+      <c r="AI2">
+        <v>10210228704.0</v>
+      </c>
+      <c r="AJ2">
+        <v>10057061145.0</v>
+      </c>
+      <c r="AK2">
+        <v>9890067357.0</v>
+      </c>
+      <c r="AL2">
+        <v>4828398074.0</v>
+      </c>
+      <c r="AM2">
+        <v>11779340264.0</v>
+      </c>
+      <c r="AN2">
+        <v>13295150904.0</v>
+      </c>
+      <c r="AO2">
+        <v>14898052183.0</v>
+      </c>
+      <c r="AP2">
+        <v>15076815610.0</v>
+      </c>
+      <c r="AQ2">
+        <v>20106446055.0</v>
+      </c>
+      <c r="AR2">
+        <v>14303942579.0</v>
+      </c>
+      <c r="AS2">
+        <v>18034174850.0</v>
+      </c>
+      <c r="AT2">
+        <v>14830370103.0</v>
+      </c>
+      <c r="AU2">
+        <v>25849742632.0</v>
+      </c>
+      <c r="AV2">
+        <v>17394973743.0</v>
+      </c>
+      <c r="AW2">
+        <v>17051143581.0</v>
+      </c>
+      <c r="AX2">
+        <v>20848483319.0</v>
+      </c>
+      <c r="AY2">
+        <v>26160322246.0</v>
+      </c>
+      <c r="AZ2">
+        <v>20589464251.0</v>
+      </c>
+      <c r="BA2">
+        <v>18643237208.0</v>
+      </c>
+      <c r="BB2">
+        <v>21276746669.0</v>
+      </c>
+      <c r="BC2">
+        <v>17672895475.0</v>
+      </c>
+      <c r="BD2">
+        <v>20509007961.0</v>
+      </c>
+      <c r="BE2">
+        <v>22566011000.0</v>
+      </c>
+      <c r="BF2">
+        <v>15323543700.0</v>
+      </c>
+      <c r="BG2">
+        <v>27613713600.0</v>
+      </c>
+      <c r="BH2">
+        <v>19913806700.0</v>
+      </c>
+      <c r="BI2">
+        <v>26213698900.0</v>
+      </c>
+      <c r="BJ2">
+        <v>13379308200.0</v>
+      </c>
+      <c r="BK2">
+        <v>20371429800.0</v>
+      </c>
+      <c r="BL2">
+        <v>17073874800.0</v>
+      </c>
+      <c r="BM2">
+        <v>16088968400.0</v>
+      </c>
+      <c r="BN2">
+        <v>12444571400.0</v>
+      </c>
+      <c r="BO2">
+        <v>20552852400.0</v>
+      </c>
+      <c r="BP2">
+        <v>18164881400.0</v>
+      </c>
+      <c r="BQ2">
+        <v>16215383000.0</v>
+      </c>
+      <c r="BR2">
+        <v>11404997500.0</v>
+      </c>
+      <c r="BS2">
+        <v>19770473000.0</v>
+      </c>
+      <c r="BT2">
+        <v>17328501300.0</v>
+      </c>
+      <c r="BU2">
+        <v>17070774400.0</v>
+      </c>
+      <c r="BV2">
+        <v>12146851500.0</v>
+      </c>
+      <c r="BW2">
+        <v>18390374000.0</v>
+      </c>
+      <c r="BX2">
+        <v>19891891200.0</v>
+      </c>
+      <c r="BY2">
+        <v>14537252300.0</v>
+      </c>
+      <c r="BZ2">
+        <v>10528502800.0</v>
+      </c>
+      <c r="CA2">
+        <v>11255656300.0</v>
+      </c>
+      <c r="CB2">
+        <v>23461561000.0</v>
+      </c>
+      <c r="CC2">
+        <v>9808558200.0</v>
+      </c>
+      <c r="CD2">
+        <v>15999493500.0</v>
+      </c>
+      <c r="CE2">
+        <v>16695411400.0</v>
+      </c>
+      <c r="CF2">
+        <v>12698813400.0</v>
+      </c>
+      <c r="CG2">
+        <v>14972921500.0</v>
+      </c>
+      <c r="CH2">
+        <v>19336646000.0</v>
+      </c>
+      <c r="CI2">
+        <v>14389848100.0</v>
+      </c>
+      <c r="CJ2">
+        <v>13352800700.0</v>
+      </c>
+      <c r="CK2">
+        <v>15374375700.0</v>
+      </c>
+      <c r="CL2">
+        <v>17456704100.0</v>
+      </c>
+      <c r="CM2">
+        <v>15336366800.0</v>
+      </c>
+      <c r="CN2">
+        <v>11304767800.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:92">
+      <c r="A3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3">
+        <v>65032835.0</v>
+      </c>
+      <c r="C3">
+        <v>32330328.0</v>
+      </c>
+      <c r="D3">
+        <v>68157943.0</v>
+      </c>
+      <c r="E3">
+        <v>51174262.0</v>
+      </c>
+      <c r="F3">
+        <v>51174262.0</v>
+      </c>
+      <c r="G3">
+        <v>90783808.0</v>
+      </c>
+      <c r="H3">
+        <v>2159665.0</v>
+      </c>
+      <c r="I3">
+        <v>9506230.0</v>
+      </c>
+      <c r="J3">
+        <v>73562848.0</v>
+      </c>
+      <c r="K3">
+        <v>63034077.0</v>
+      </c>
+      <c r="L3">
+        <v>106072996.0</v>
+      </c>
+      <c r="M3">
+        <v>127073676.0</v>
+      </c>
+      <c r="N3">
+        <v>95354926.0</v>
+      </c>
+      <c r="O3">
+        <v>63194368.0</v>
+      </c>
+      <c r="P3">
+        <v>117290641.0</v>
+      </c>
+      <c r="Q3">
+        <v>116681991.0</v>
+      </c>
+      <c r="R3">
+        <v>136657386.0</v>
+      </c>
+      <c r="S3">
+        <v>157918267.0</v>
+      </c>
+      <c r="T3">
+        <v>178791438.0</v>
+      </c>
+      <c r="U3">
+        <v>200175036.0</v>
+      </c>
+      <c r="V3">
+        <v>202811744.0</v>
+      </c>
+      <c r="W3">
+        <v>122519364.0</v>
+      </c>
+      <c r="X3">
+        <v>129456031.0</v>
+      </c>
+      <c r="Y3">
+        <v>238226304.0</v>
+      </c>
+      <c r="Z3">
+        <v>198142948.0</v>
+      </c>
+      <c r="AA3">
+        <v>142071016.0</v>
+      </c>
+      <c r="AB3">
+        <v>203855387.0</v>
+      </c>
+      <c r="AC3">
+        <v>213616689.0</v>
+      </c>
+      <c r="AD3">
+        <v>212958425.0</v>
+      </c>
+      <c r="AE3">
+        <v>212521034.0</v>
+      </c>
+      <c r="AF3">
+        <v>245915872.0</v>
+      </c>
+      <c r="AG3">
+        <v>205541528.0</v>
+      </c>
+      <c r="AH3">
+        <v>219383555.0</v>
+      </c>
+      <c r="AI3">
+        <v>214325302.0</v>
+      </c>
+      <c r="AJ3">
+        <v>221792242.0</v>
+      </c>
+      <c r="AK3">
+        <v>228279762.0</v>
+      </c>
+      <c r="AL3">
+        <v>220768951.0</v>
+      </c>
+      <c r="AM3">
+        <v>189864925.0</v>
+      </c>
+      <c r="AN3">
+        <v>209479204.0</v>
+      </c>
+      <c r="AO3">
+        <v>190456588.0</v>
+      </c>
+      <c r="AP3">
+        <v>199633271.0</v>
+      </c>
+      <c r="AQ3">
+        <v>123713711.0</v>
+      </c>
+      <c r="AR3">
+        <v>198201143.0</v>
+      </c>
+      <c r="AS3">
+        <v>196182875.0</v>
+      </c>
+      <c r="AT3">
+        <v>187283873.0</v>
+      </c>
+      <c r="AU3">
+        <v>158490548.0</v>
+      </c>
+      <c r="AV3">
+        <v>184373439.0</v>
+      </c>
+      <c r="AW3">
+        <v>166795236.0</v>
+      </c>
+      <c r="AX3">
+        <v>168438593.0</v>
+      </c>
+      <c r="AY3">
+        <v>148784143.0</v>
+      </c>
+      <c r="AZ3">
+        <v>155076487.0</v>
+      </c>
+      <c r="BA3">
+        <v>121787660.0</v>
+      </c>
+      <c r="BB3">
+        <v>109444778.0</v>
+      </c>
+      <c r="BC3">
+        <v>93342200.0</v>
+      </c>
+      <c r="BD3">
+        <v>122945493.0</v>
+      </c>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3"/>
+    </row>
+    <row r="4" spans="1:92">
+      <c r="A4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+    </row>
+    <row r="5" spans="1:92">
+      <c r="A5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B5">
+        <v>-1497451732.0</v>
+      </c>
+      <c r="C5">
+        <v>-2741738951.0</v>
+      </c>
+      <c r="D5">
+        <v>71996116.0</v>
+      </c>
+      <c r="E5">
+        <v>-1699619540.0</v>
+      </c>
+      <c r="F5">
+        <v>-1165709120.0</v>
+      </c>
+      <c r="G5">
+        <v>-771980093.0</v>
+      </c>
+      <c r="H5">
+        <v>-728082871.0</v>
+      </c>
+      <c r="I5">
+        <v>-415667076.0</v>
+      </c>
+      <c r="J5">
+        <v>-1072799776.0</v>
+      </c>
+      <c r="K5">
+        <v>-1337519847.0</v>
+      </c>
+      <c r="L5">
+        <v>-21215522.0</v>
+      </c>
+      <c r="M5">
+        <v>-1524287826.0</v>
+      </c>
+      <c r="N5">
+        <v>1357816350.0</v>
+      </c>
+      <c r="O5">
+        <v>635258241.0</v>
+      </c>
+      <c r="P5">
+        <v>104186804.0</v>
+      </c>
+      <c r="Q5">
+        <v>-1421966535.0</v>
+      </c>
+      <c r="R5">
+        <v>797880611.0</v>
+      </c>
+      <c r="S5">
+        <v>2484882039.0</v>
+      </c>
+      <c r="T5">
+        <v>5512480.0</v>
+      </c>
+      <c r="U5">
+        <v>144019125.0</v>
+      </c>
+      <c r="V5">
+        <v>783415966.0</v>
+      </c>
+      <c r="W5">
+        <v>162232309.0</v>
+      </c>
+      <c r="X5">
+        <v>-1530678493.0</v>
+      </c>
+      <c r="Y5">
+        <v>-2425759543.0</v>
+      </c>
+      <c r="Z5">
+        <v>478398672.0</v>
+      </c>
+      <c r="AA5">
+        <v>947797051.0</v>
+      </c>
+      <c r="AB5">
+        <v>2042998878.0</v>
+      </c>
+      <c r="AC5">
+        <v>337897358.0</v>
+      </c>
+      <c r="AD5">
+        <v>-1047408122.0</v>
+      </c>
+      <c r="AE5">
+        <v>-1028482681.0</v>
+      </c>
+      <c r="AF5">
+        <v>2238859388.0</v>
+      </c>
+      <c r="AG5">
+        <v>1832933269.0</v>
+      </c>
+      <c r="AH5">
+        <v>445859902.0</v>
+      </c>
+      <c r="AI5">
+        <v>304885312.0</v>
+      </c>
+      <c r="AJ5">
+        <v>1579528452.0</v>
+      </c>
+      <c r="AK5">
+        <v>604645547.0</v>
+      </c>
+      <c r="AL5">
+        <v>-476013271.0</v>
+      </c>
+      <c r="AM5">
+        <v>1166922526.0</v>
+      </c>
+      <c r="AN5">
+        <v>-47744297.0</v>
+      </c>
+      <c r="AO5">
+        <v>137751572.0</v>
+      </c>
+      <c r="AP5">
+        <v>415091420.0</v>
+      </c>
+      <c r="AQ5">
+        <v>2226265393.0</v>
+      </c>
+      <c r="AR5">
+        <v>625605925.0</v>
+      </c>
+      <c r="AS5">
+        <v>1357900429.0</v>
+      </c>
+      <c r="AT5">
+        <v>561609105.0</v>
+      </c>
+      <c r="AU5">
+        <v>-449317366.0</v>
+      </c>
+      <c r="AV5">
+        <v>1214870658.0</v>
+      </c>
+      <c r="AW5">
+        <v>1334129464.0</v>
+      </c>
+      <c r="AX5">
+        <v>795948055.0</v>
+      </c>
+      <c r="AY5">
+        <v>6456670263.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-1052407819.0</v>
+      </c>
+      <c r="BA5">
+        <v>896118196.0</v>
+      </c>
+      <c r="BB5">
+        <v>732780344.0</v>
+      </c>
+      <c r="BC5">
+        <v>2492694086.0</v>
+      </c>
+      <c r="BD5">
+        <v>805130288.0</v>
+      </c>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+    </row>
+    <row r="6" spans="1:92">
+      <c r="A6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B6">
+        <v>-1432418897.0</v>
+      </c>
+      <c r="C6">
+        <v>-2709408623.0</v>
+      </c>
+      <c r="D6">
+        <v>140154059.0</v>
+      </c>
+      <c r="E6">
+        <v>-1648445278.0</v>
+      </c>
+      <c r="F6">
+        <v>-1114534858.0</v>
+      </c>
+      <c r="G6">
+        <v>-681196285.0</v>
+      </c>
+      <c r="H6">
+        <v>-725923206.0</v>
+      </c>
+      <c r="I6">
+        <v>-406160846.0</v>
+      </c>
+      <c r="J6">
+        <v>-999236928.0</v>
+      </c>
+      <c r="K6">
+        <v>-1274485770.0</v>
+      </c>
+      <c r="L6">
+        <v>84857474.0</v>
+      </c>
+      <c r="M6">
+        <v>-1397214150.0</v>
+      </c>
+      <c r="N6">
+        <v>1453171276.0</v>
+      </c>
+      <c r="O6">
+        <v>698452609.0</v>
+      </c>
+      <c r="P6">
+        <v>221477445.0</v>
+      </c>
+      <c r="Q6">
+        <v>-1305284544.0</v>
+      </c>
+      <c r="R6">
+        <v>934537997.0</v>
+      </c>
+      <c r="S6">
+        <v>2642800306.0</v>
+      </c>
+      <c r="T6">
+        <v>184303918.0</v>
+      </c>
+      <c r="U6">
+        <v>344194161.0</v>
+      </c>
+      <c r="V6">
+        <v>986227710.0</v>
+      </c>
+      <c r="W6">
+        <v>284751673.0</v>
+      </c>
+      <c r="X6">
+        <v>-1401222462.0</v>
+      </c>
+      <c r="Y6">
+        <v>-2187533239.0</v>
+      </c>
+      <c r="Z6">
+        <v>676541620.0</v>
+      </c>
+      <c r="AA6">
+        <v>1089868067.0</v>
+      </c>
+      <c r="AB6">
+        <v>2246854265.0</v>
+      </c>
+      <c r="AC6">
+        <v>551514047.0</v>
+      </c>
+      <c r="AD6">
+        <v>-834449697.0</v>
+      </c>
+      <c r="AE6">
+        <v>-815961647.0</v>
+      </c>
+      <c r="AF6">
+        <v>2484775260.0</v>
+      </c>
+      <c r="AG6">
+        <v>2038474797.0</v>
+      </c>
+      <c r="AH6">
+        <v>665243457.0</v>
+      </c>
+      <c r="AI6">
+        <v>519210614.0</v>
+      </c>
+      <c r="AJ6">
+        <v>1801320694.0</v>
+      </c>
+      <c r="AK6">
+        <v>832925309.0</v>
+      </c>
+      <c r="AL6">
+        <v>-255244320.0</v>
+      </c>
+      <c r="AM6">
+        <v>1356787451.0</v>
+      </c>
+      <c r="AN6">
+        <v>161734907.0</v>
+      </c>
+      <c r="AO6">
+        <v>328208160.0</v>
+      </c>
+      <c r="AP6">
+        <v>614724691.0</v>
+      </c>
+      <c r="AQ6">
+        <v>2349979104.0</v>
+      </c>
+      <c r="AR6">
+        <v>823807068.0</v>
+      </c>
+      <c r="AS6">
+        <v>1554083304.0</v>
+      </c>
+      <c r="AT6">
+        <v>748892978.0</v>
+      </c>
+      <c r="AU6">
+        <v>-290826818.0</v>
+      </c>
+      <c r="AV6">
+        <v>1399244097.0</v>
+      </c>
+      <c r="AW6">
+        <v>1500924700.0</v>
+      </c>
+      <c r="AX6">
+        <v>964386648.0</v>
+      </c>
+      <c r="AY6">
+        <v>6605454406.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-897331332.0</v>
+      </c>
+      <c r="BA6">
+        <v>1017905856.0</v>
+      </c>
+      <c r="BB6">
+        <v>842225122.0</v>
+      </c>
+      <c r="BC6">
+        <v>2586036286.0</v>
+      </c>
+      <c r="BD6">
+        <v>928075781.0</v>
+      </c>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+    </row>
+    <row r="7" spans="1:92">
+      <c r="A7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+    </row>
+    <row r="8" spans="1:92">
+      <c r="A8" t="s">
+        <v>159</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8">
+        <v>32671961200.0</v>
+      </c>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+    </row>
+    <row r="9" spans="1:92">
+      <c r="A9" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9">
+        <v>1240807757.0</v>
+      </c>
+      <c r="C9">
+        <v>1119559878.0</v>
+      </c>
+      <c r="D9">
+        <v>1134156695.0</v>
+      </c>
+      <c r="E9">
+        <v>1404050130.0</v>
+      </c>
+      <c r="F9">
+        <v>1891066015.0</v>
+      </c>
+      <c r="G9">
+        <v>1427366840.0</v>
+      </c>
+      <c r="H9">
+        <v>1445090341.0</v>
+      </c>
+      <c r="I9">
+        <v>1374411159.0</v>
+      </c>
+      <c r="J9">
+        <v>1705388353.0</v>
+      </c>
+      <c r="K9">
+        <v>1562932698.0</v>
+      </c>
+      <c r="L9">
+        <v>2139650152.0</v>
+      </c>
+      <c r="M9">
+        <v>1953474788.0</v>
+      </c>
+      <c r="N9">
+        <v>3668477055.0</v>
+      </c>
+      <c r="O9">
+        <v>2902450225.0</v>
+      </c>
+      <c r="P9">
+        <v>2712625938.0</v>
+      </c>
+      <c r="Q9">
+        <v>2361092295.0</v>
+      </c>
+      <c r="R9">
+        <v>2970663245.0</v>
+      </c>
+      <c r="S9">
+        <v>3788372022.0</v>
+      </c>
+      <c r="T9">
+        <v>2091028505.0</v>
+      </c>
+      <c r="U9">
+        <v>3323609650.0</v>
+      </c>
+      <c r="V9">
+        <v>3336852632.0</v>
+      </c>
+      <c r="W9">
+        <v>2994307718.0</v>
+      </c>
+      <c r="X9">
+        <v>1878349235.0</v>
+      </c>
+      <c r="Y9">
+        <v>1417160628.0</v>
+      </c>
+      <c r="Z9">
+        <v>3057742944.0</v>
+      </c>
+      <c r="AA9">
+        <v>3818686264.0</v>
+      </c>
+      <c r="AB9">
+        <v>5049301393.0</v>
+      </c>
+      <c r="AC9">
+        <v>4080156897.0</v>
+      </c>
+      <c r="AD9">
+        <v>2558467972.0</v>
+      </c>
+      <c r="AE9">
+        <v>2512767203.0</v>
+      </c>
+      <c r="AF9">
+        <v>4999957340.0</v>
+      </c>
+      <c r="AG9">
+        <v>4821192224.0</v>
+      </c>
+      <c r="AH9">
+        <v>4019830120.0</v>
+      </c>
+      <c r="AI9">
+        <v>5086745242.0</v>
+      </c>
+      <c r="AJ9">
+        <v>5095664163.0</v>
+      </c>
+      <c r="AK9">
+        <v>5186769157.0</v>
+      </c>
+      <c r="AL9">
+        <v>2860156099.0</v>
+      </c>
+      <c r="AM9">
+        <v>7641478083.0</v>
+      </c>
+      <c r="AN9">
+        <v>3433076889.0</v>
+      </c>
+      <c r="AO9">
+        <v>4119166770.0</v>
+      </c>
+      <c r="AP9">
+        <v>3695459525.0</v>
+      </c>
+      <c r="AQ9">
+        <v>5778160846.0</v>
+      </c>
+      <c r="AR9">
+        <v>4551633231.0</v>
+      </c>
+      <c r="AS9">
+        <v>5215702441.0</v>
+      </c>
+      <c r="AT9">
+        <v>3041888427.0</v>
+      </c>
+      <c r="AU9">
+        <v>2164466063.0</v>
+      </c>
+      <c r="AV9">
+        <v>3364034647.0</v>
+      </c>
+      <c r="AW9">
+        <v>5146682423.0</v>
+      </c>
+      <c r="AX9">
+        <v>1997691547.0</v>
+      </c>
+      <c r="AY9">
+        <v>4362421921.0</v>
+      </c>
+      <c r="AZ9">
+        <v>4676040919.0</v>
+      </c>
+      <c r="BA9">
+        <v>7147444870.0</v>
+      </c>
+      <c r="BB9">
+        <v>3189007671.0</v>
+      </c>
+      <c r="BC9">
+        <v>10897623116.0</v>
+      </c>
+      <c r="BD9">
+        <v>3551923301.0</v>
+      </c>
+      <c r="BE9">
+        <v>7059583000.0</v>
+      </c>
+      <c r="BF9">
+        <v>4930639000.0</v>
+      </c>
+      <c r="BG9">
+        <v>12407031000.0</v>
+      </c>
+      <c r="BH9">
+        <v>4615360000.0</v>
+      </c>
+      <c r="BI9">
+        <v>6030409000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>3638716000.0</v>
+      </c>
+      <c r="BK9">
+        <v>5412204000.0</v>
+      </c>
+      <c r="BL9">
+        <v>5123238000.0</v>
+      </c>
+      <c r="BM9">
+        <v>4094080000.0</v>
+      </c>
+      <c r="BN9">
+        <v>2364415000.0</v>
+      </c>
+      <c r="BO9">
+        <v>2415431000.0</v>
+      </c>
+      <c r="BP9">
+        <v>3318496000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>3140389000.0</v>
+      </c>
+      <c r="BR9">
+        <v>3841115000.0</v>
+      </c>
+      <c r="BS9">
+        <v>4039740000.0</v>
+      </c>
+      <c r="BT9">
+        <v>4015117000.0</v>
+      </c>
+      <c r="BU9">
+        <v>5098830000.0</v>
+      </c>
+      <c r="BV9">
+        <v>3576243000.0</v>
+      </c>
+      <c r="BW9">
+        <v>5030679000.0</v>
+      </c>
+      <c r="BX9">
+        <v>6600670000.0</v>
+      </c>
+      <c r="BY9">
+        <v>3265771000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>3087480000.0</v>
+      </c>
+      <c r="CA9">
+        <v>6402281000.0</v>
+      </c>
+      <c r="CB9">
+        <v>4264547000.0</v>
+      </c>
+      <c r="CC9">
+        <v>4426211000.0</v>
+      </c>
+      <c r="CD9">
+        <v>3671661000.0</v>
+      </c>
+      <c r="CE9">
+        <v>4158676000.0</v>
+      </c>
+      <c r="CF9">
+        <v>3101794000.0</v>
+      </c>
+      <c r="CG9">
+        <v>5906898000.0</v>
+      </c>
+      <c r="CH9">
+        <v>3263960000.0</v>
+      </c>
+      <c r="CI9">
+        <v>4109360000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>3405839000.0</v>
+      </c>
+      <c r="CK9">
+        <v>4257558000.0</v>
+      </c>
+      <c r="CL9">
+        <v>2754837000.0</v>
+      </c>
+      <c r="CM9">
+        <v>2936600000.0</v>
+      </c>
+      <c r="CN9">
+        <v>2836295000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:92">
+      <c r="A10" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10">
+        <v>-1118200250.0</v>
+      </c>
+      <c r="C10">
+        <v>-1441809350.0</v>
+      </c>
+      <c r="D10">
+        <v>71996116.0</v>
+      </c>
+      <c r="E10">
+        <v>-1332868408.0</v>
+      </c>
+      <c r="F10">
+        <v>-777614412.0</v>
+      </c>
+      <c r="G10">
+        <v>-771980095.0</v>
+      </c>
+      <c r="H10">
+        <v>-728082872.0</v>
+      </c>
+      <c r="I10">
+        <v>-294374717.0</v>
+      </c>
+      <c r="J10">
+        <v>-805537984.0</v>
+      </c>
+      <c r="K10">
+        <v>-1297446701.0</v>
+      </c>
+      <c r="L10">
+        <v>303251221.0</v>
+      </c>
+      <c r="M10">
+        <v>-1524287827.0</v>
+      </c>
+      <c r="N10">
+        <v>1583284143.0</v>
+      </c>
+      <c r="O10">
+        <v>635258241.0</v>
+      </c>
+      <c r="P10">
+        <v>1377945296.0</v>
+      </c>
+      <c r="Q10">
+        <v>-1421966534.0</v>
+      </c>
+      <c r="R10">
+        <v>797880613.0</v>
+      </c>
+      <c r="S10">
+        <v>2484882043.0</v>
+      </c>
+      <c r="T10">
+        <v>2527000.0</v>
+      </c>
+      <c r="U10">
+        <v>124852955.0</v>
+      </c>
+      <c r="V10">
+        <v>915432537.0</v>
+      </c>
+      <c r="W10">
+        <v>162232312.0</v>
+      </c>
+      <c r="X10">
+        <v>-1490411474.0</v>
+      </c>
+      <c r="Y10">
+        <v>-2426704178.0</v>
+      </c>
+      <c r="Z10">
+        <v>479532064.0</v>
+      </c>
+      <c r="AA10">
+        <v>587478387.0</v>
+      </c>
+      <c r="AB10">
+        <v>2055747469.0</v>
+      </c>
+      <c r="AC10">
+        <v>433364875.0</v>
+      </c>
+      <c r="AD10">
+        <v>-957374987.0</v>
+      </c>
+      <c r="AE10">
+        <v>-2001517887.0</v>
+      </c>
+      <c r="AF10">
+        <v>2304197525.0</v>
+      </c>
+      <c r="AG10">
+        <v>1911941294.0</v>
+      </c>
+      <c r="AH10">
+        <v>541244536.0</v>
+      </c>
+      <c r="AI10">
+        <v>616780793.0</v>
+      </c>
+      <c r="AJ10">
+        <v>1701632127.0</v>
+      </c>
+      <c r="AK10">
+        <v>726290742.0</v>
+      </c>
+      <c r="AL10">
+        <v>-422355621.0</v>
+      </c>
+      <c r="AM10">
+        <v>1347641667.0</v>
+      </c>
+      <c r="AN10">
+        <v>3354277.0</v>
+      </c>
+      <c r="AO10">
+        <v>116161650.0</v>
+      </c>
+      <c r="AP10">
+        <v>387822662.0</v>
+      </c>
+      <c r="AQ10">
+        <v>1251904363.0</v>
+      </c>
+      <c r="AR10">
+        <v>564649205.0</v>
+      </c>
+      <c r="AS10">
+        <v>1202477758.0</v>
+      </c>
+      <c r="AT10">
+        <v>410894655.0</v>
+      </c>
+      <c r="AU10">
+        <v>1826434826.0</v>
+      </c>
+      <c r="AV10">
+        <v>982602740.0</v>
+      </c>
+      <c r="AW10">
+        <v>1178129376.0</v>
+      </c>
+      <c r="AX10">
+        <v>604960723.0</v>
+      </c>
+      <c r="AY10">
+        <v>2292409400.0</v>
+      </c>
+      <c r="AZ10">
+        <v>646304046.0</v>
+      </c>
+      <c r="BA10">
+        <v>2081293709.0</v>
+      </c>
+      <c r="BB10">
+        <v>896291301.0</v>
+      </c>
+      <c r="BC10">
+        <v>-890766692.0</v>
+      </c>
+      <c r="BD10">
+        <v>940648045.0</v>
+      </c>
+      <c r="BE10">
+        <v>3717782700.0</v>
+      </c>
+      <c r="BF10">
+        <v>1886460900.0</v>
+      </c>
+      <c r="BG10">
+        <v>4470487800.0</v>
+      </c>
+      <c r="BH10">
+        <v>1255774700.0</v>
+      </c>
+      <c r="BI10">
+        <v>2711514800.0</v>
+      </c>
+      <c r="BJ10">
+        <v>275595300.0</v>
+      </c>
+      <c r="BK10">
+        <v>255593400.0</v>
+      </c>
+      <c r="BL10">
+        <v>1471404800.0</v>
+      </c>
+      <c r="BM10">
+        <v>783827900.0</v>
+      </c>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10">
+        <v>1736401100.0</v>
+      </c>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10">
+        <v>1571450400.0</v>
+      </c>
+      <c r="BV10">
+        <v>85787100.0</v>
+      </c>
+      <c r="BW10"/>
+      <c r="BX10">
+        <v>2075269400.0</v>
+      </c>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10">
+        <v>234188500.0</v>
+      </c>
+      <c r="CB10">
+        <v>13562600.0</v>
+      </c>
+      <c r="CC10">
+        <v>1611934500.0</v>
+      </c>
+      <c r="CD10"/>
+      <c r="CE10">
+        <v>211487300.0</v>
+      </c>
+      <c r="CF10"/>
+      <c r="CG10">
+        <v>739947300.0</v>
+      </c>
+      <c r="CH10">
+        <v>1262107500.0</v>
+      </c>
+      <c r="CI10">
+        <v>9552000.0</v>
+      </c>
+      <c r="CJ10"/>
+      <c r="CK10">
+        <v>1930182000.0</v>
+      </c>
+      <c r="CL10"/>
+      <c r="CM10">
+        <v>3346877000.0</v>
+      </c>
+      <c r="CN10"/>
+    </row>
+    <row r="11" spans="1:92">
+      <c r="A11" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11">
+        <v>-1855757.0</v>
+      </c>
+      <c r="C11">
+        <v>-1031218860.0</v>
+      </c>
+      <c r="D11">
+        <v>-2543282.0</v>
+      </c>
+      <c r="E11">
+        <v>2033347.0</v>
+      </c>
+      <c r="F11">
+        <v>1819649.0</v>
+      </c>
+      <c r="G11">
+        <v>-936999555.0</v>
+      </c>
+      <c r="H11">
+        <v>27887201.0</v>
+      </c>
+      <c r="I11">
+        <v>12451465.0</v>
+      </c>
+      <c r="J11">
+        <v>-3732360.0</v>
+      </c>
+      <c r="K11">
+        <v>-312635925.0</v>
+      </c>
+      <c r="L11">
+        <v>-20627971.0</v>
+      </c>
+      <c r="M11">
+        <v>-237439747.0</v>
+      </c>
+      <c r="N11">
+        <v>221530054.0</v>
+      </c>
+      <c r="O11">
+        <v>359097386.0</v>
+      </c>
+      <c r="P11">
+        <v>-2498678.0</v>
+      </c>
+      <c r="Q11">
+        <v>-78742093.0</v>
+      </c>
+      <c r="R11">
+        <v>109209336.0</v>
+      </c>
+      <c r="S11">
+        <v>551231276.0</v>
+      </c>
+      <c r="T11">
+        <v>-158283964.0</v>
+      </c>
+      <c r="U11">
+        <v>-23128287.0</v>
+      </c>
+      <c r="V11">
+        <v>156854016.0</v>
+      </c>
+      <c r="W11">
+        <v>2296054149.0</v>
+      </c>
+      <c r="X11">
+        <v>40295439.0</v>
+      </c>
+      <c r="Y11">
+        <v>-152375657.0</v>
+      </c>
+      <c r="Z11">
+        <v>123874224.0</v>
+      </c>
+      <c r="AA11">
+        <v>1041550878.0</v>
+      </c>
+      <c r="AB11">
+        <v>357970127.0</v>
+      </c>
+      <c r="AC11">
+        <v>-1712367.0</v>
+      </c>
+      <c r="AD11">
+        <v>-18315632.0</v>
+      </c>
+      <c r="AE11">
+        <v>50270880.0</v>
+      </c>
+      <c r="AF11">
+        <v>557813556.0</v>
+      </c>
+      <c r="AG11">
+        <v>310993353.0</v>
+      </c>
+      <c r="AH11">
+        <v>107152692.0</v>
+      </c>
+      <c r="AI11">
+        <v>595710179.0</v>
+      </c>
+      <c r="AJ11">
+        <v>323210219.0</v>
+      </c>
+      <c r="AK11">
+        <v>-11897315.0</v>
+      </c>
+      <c r="AL11">
+        <v>34736712.0</v>
+      </c>
+      <c r="AM11">
+        <v>567726863.0</v>
+      </c>
+      <c r="AN11">
+        <v>-28402516.0</v>
+      </c>
+      <c r="AO11">
+        <v>15858662.0</v>
+      </c>
+      <c r="AP11">
+        <v>73496980.0</v>
+      </c>
+      <c r="AQ11">
+        <v>313540491.0</v>
+      </c>
+      <c r="AR11">
+        <v>158742263.0</v>
+      </c>
+      <c r="AS11">
+        <v>323897074.0</v>
+      </c>
+      <c r="AT11">
+        <v>115188306.0</v>
+      </c>
+      <c r="AU11">
+        <v>307613996.0</v>
+      </c>
+      <c r="AV11">
+        <v>229854814.0</v>
+      </c>
+      <c r="AW11">
+        <v>344541875.0</v>
+      </c>
+      <c r="AX11">
+        <v>151279372.0</v>
+      </c>
+      <c r="AY11">
+        <v>668782902.0</v>
+      </c>
+      <c r="AZ11">
+        <v>167341097.0</v>
+      </c>
+      <c r="BA11">
+        <v>550077259.0</v>
+      </c>
+      <c r="BB11">
+        <v>230039338.0</v>
+      </c>
+      <c r="BC11">
+        <v>305029698.0</v>
+      </c>
+      <c r="BD11">
+        <v>191426519.0</v>
+      </c>
+      <c r="BE11">
+        <v>1271808600.0</v>
+      </c>
+      <c r="BF11">
+        <v>351300.0</v>
+      </c>
+      <c r="BG11">
+        <v>2471323400.0</v>
+      </c>
+      <c r="BH11"/>
+      <c r="BI11">
+        <v>788597300.0</v>
+      </c>
+      <c r="BJ11"/>
+      <c r="BK11">
+        <v>396334800.0</v>
+      </c>
+      <c r="BL11"/>
+      <c r="BM11">
+        <v>11091400.0</v>
+      </c>
+      <c r="BN11"/>
+      <c r="BO11">
+        <v>148706000.0</v>
+      </c>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11">
+        <v>882918100.0</v>
+      </c>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11">
+        <v>993836900.0</v>
+      </c>
+      <c r="CM11">
+        <v>175250000.0</v>
+      </c>
+      <c r="CN11"/>
+    </row>
+    <row r="12" spans="1:92">
+      <c r="A12" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12">
+        <v>19166175.0</v>
+      </c>
+      <c r="AC12">
+        <v>19166175.0</v>
+      </c>
+      <c r="AD12">
+        <v>12777450.0</v>
+      </c>
+      <c r="AE12">
+        <v>30358655.0</v>
+      </c>
+      <c r="AF12">
+        <v>30358655.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12">
+        <v>30626100.0</v>
+      </c>
+      <c r="AP12">
+        <v>31441300.0</v>
+      </c>
+      <c r="AQ12">
+        <v>96581400.0</v>
+      </c>
+      <c r="AR12">
+        <v>66874600.0</v>
+      </c>
+      <c r="AS12">
+        <v>163690300.0</v>
+      </c>
+      <c r="AT12">
+        <v>155209000.0</v>
+      </c>
+      <c r="AU12">
+        <v>695501000.0</v>
+      </c>
+      <c r="AV12">
+        <v>232267900.0</v>
+      </c>
+      <c r="AW12">
+        <v>165455000.0</v>
+      </c>
+      <c r="AX12">
+        <v>228935900.0</v>
+      </c>
+      <c r="AY12">
+        <v>544398800.0</v>
+      </c>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12">
+        <v>654935800.0</v>
+      </c>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12">
+        <v>312497600.0</v>
+      </c>
+      <c r="BH12">
+        <v>294224500.0</v>
+      </c>
+      <c r="BI12">
+        <v>14609400.0</v>
+      </c>
+      <c r="BJ12">
+        <v>24190000.0</v>
+      </c>
+      <c r="BK12">
+        <v>900600.0</v>
+      </c>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12">
+        <v>433476300.0</v>
+      </c>
+      <c r="BP12">
+        <v>262600.0</v>
+      </c>
+      <c r="BQ12">
+        <v>5414400.0</v>
+      </c>
+      <c r="BR12">
+        <v>2602300.0</v>
+      </c>
+      <c r="BS12">
+        <v>439391700.0</v>
+      </c>
+      <c r="BT12">
+        <v>5537500.0</v>
+      </c>
+      <c r="BU12">
+        <v>3909700.0</v>
+      </c>
+      <c r="BV12">
+        <v>5002500.0</v>
+      </c>
+      <c r="BW12">
+        <v>423777900.0</v>
+      </c>
+      <c r="BX12">
+        <v>7225300.0</v>
+      </c>
+      <c r="BY12">
+        <v>9896600.0</v>
+      </c>
+      <c r="BZ12">
+        <v>5041800.0</v>
+      </c>
+      <c r="CA12"/>
+      <c r="CB12">
+        <v>236167500.0</v>
+      </c>
+      <c r="CC12">
+        <v>19057400.0</v>
+      </c>
+      <c r="CD12">
+        <v>20029400.0</v>
+      </c>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12">
+        <v>400028800.0</v>
+      </c>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12">
+        <v>1146824300.0</v>
+      </c>
+      <c r="CM12">
+        <v>63159000.0</v>
+      </c>
+      <c r="CN12">
+        <v>1421110800.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:92">
+      <c r="A13" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>349800460.0</v>
+      </c>
+      <c r="D13">
+        <v>427972110.0</v>
+      </c>
+      <c r="E13">
+        <v>366751130.0</v>
+      </c>
+      <c r="F13">
+        <v>388094710.0</v>
+      </c>
+      <c r="G13">
+        <v>374147430.0</v>
+      </c>
+      <c r="H13">
+        <v>414518190.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>370848380.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13">
+        <v>85828150.0</v>
+      </c>
+      <c r="O13">
+        <v>82572190.0</v>
+      </c>
+      <c r="P13">
+        <v>73792590.0</v>
+      </c>
+      <c r="Q13">
+        <v>74589810.0</v>
+      </c>
+      <c r="R13">
+        <v>72324470.0</v>
+      </c>
+      <c r="S13">
+        <v>90103050.0</v>
+      </c>
+      <c r="T13">
+        <v>81349630.0</v>
+      </c>
+      <c r="U13">
+        <v>62346780.0</v>
+      </c>
+      <c r="V13">
+        <v>50169490.0</v>
+      </c>
+      <c r="W13">
+        <v>105299130.0</v>
+      </c>
+      <c r="X13">
+        <v>40267020.0</v>
+      </c>
+      <c r="Y13">
+        <v>944640.0</v>
+      </c>
+      <c r="Z13">
+        <v>1133390.0</v>
+      </c>
+      <c r="AA13">
+        <v>28480530.0</v>
+      </c>
+      <c r="AB13">
+        <v>12748590.0</v>
+      </c>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+    </row>
+    <row r="14" spans="1:92">
+      <c r="A14" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="V14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="W14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="X14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="Y14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="Z14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="AA14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="AB14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="AC14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="AD14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="AE14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="AF14">
+        <v>-3485712.0</v>
+      </c>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14">
+        <v>324700.0</v>
+      </c>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14">
+        <v>400.0</v>
+      </c>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14">
+        <v>442608300.0</v>
+      </c>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+    </row>
+    <row r="15" spans="1:92">
+      <c r="A15" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15">
+        <v>-1116344493.0</v>
+      </c>
+      <c r="C15">
+        <v>-410590490.0</v>
+      </c>
+      <c r="D15">
+        <v>74539398.0</v>
+      </c>
+      <c r="E15">
+        <v>-1330835061.0</v>
+      </c>
+      <c r="F15">
+        <v>-775794763.0</v>
+      </c>
+      <c r="G15">
+        <v>165019460.0</v>
+      </c>
+      <c r="H15">
+        <v>-755970073.0</v>
+      </c>
+      <c r="I15">
+        <v>-306826182.0</v>
+      </c>
+      <c r="J15">
+        <v>-801805624.0</v>
+      </c>
+      <c r="K15">
+        <v>-984810776.0</v>
+      </c>
+      <c r="L15">
+        <v>323879192.0</v>
+      </c>
+      <c r="M15">
+        <v>-1286848080.0</v>
+      </c>
+      <c r="N15">
+        <v>1361754089.0</v>
+      </c>
+      <c r="O15">
+        <v>276160855.0</v>
+      </c>
+      <c r="P15">
+        <v>1380443974.0</v>
+      </c>
+      <c r="Q15">
+        <v>-1343224441.0</v>
+      </c>
+      <c r="R15">
+        <v>688671277.0</v>
+      </c>
+      <c r="S15">
+        <v>1933650767.0</v>
+      </c>
+      <c r="T15">
+        <v>160810964.0</v>
+      </c>
+      <c r="U15">
+        <v>147981242.0</v>
+      </c>
+      <c r="V15">
+        <v>758578521.0</v>
+      </c>
+      <c r="W15">
+        <v>-2133821837.0</v>
+      </c>
+      <c r="X15">
+        <v>-1530706913.0</v>
+      </c>
+      <c r="Y15">
+        <v>-2274328521.0</v>
+      </c>
+      <c r="Z15">
+        <v>355657840.0</v>
+      </c>
+      <c r="AA15">
+        <v>-454072491.0</v>
+      </c>
+      <c r="AB15">
+        <v>1697777342.0</v>
+      </c>
+      <c r="AC15">
+        <v>435077242.0</v>
+      </c>
+      <c r="AD15">
+        <v>-939059355.0</v>
+      </c>
+      <c r="AE15">
+        <v>-2051788767.0</v>
+      </c>
+      <c r="AF15">
+        <v>1746383969.0</v>
+      </c>
+      <c r="AG15">
+        <v>1600947941.0</v>
+      </c>
+      <c r="AH15">
+        <v>434091844.0</v>
+      </c>
+      <c r="AI15">
+        <v>21070614.0</v>
+      </c>
+      <c r="AJ15">
+        <v>1378421908.0</v>
+      </c>
+      <c r="AK15">
+        <v>738188057.0</v>
+      </c>
+      <c r="AL15">
+        <v>-457092333.0</v>
+      </c>
+      <c r="AM15">
+        <v>779949294.0</v>
+      </c>
+      <c r="AN15">
+        <v>31756793.0</v>
+      </c>
+      <c r="AO15">
+        <v>100302988.0</v>
+      </c>
+      <c r="AP15">
+        <v>314325682.0</v>
+      </c>
+      <c r="AQ15">
+        <v>938363872.0</v>
+      </c>
+      <c r="AR15">
+        <v>405906942.0</v>
+      </c>
+      <c r="AS15">
+        <v>878580684.0</v>
+      </c>
+      <c r="AT15">
+        <v>295706349.0</v>
+      </c>
+      <c r="AU15">
+        <v>1518496091.0</v>
+      </c>
+      <c r="AV15">
+        <v>752747926.0</v>
+      </c>
+      <c r="AW15">
+        <v>833587501.0</v>
+      </c>
+      <c r="AX15">
+        <v>453681351.0</v>
+      </c>
+      <c r="AY15">
+        <v>1623821882.0</v>
+      </c>
+      <c r="AZ15">
+        <v>479067156.0</v>
+      </c>
+      <c r="BA15">
+        <v>1531216450.0</v>
+      </c>
+      <c r="BB15">
+        <v>666294510.0</v>
+      </c>
+      <c r="BC15">
+        <v>-1195533969.0</v>
+      </c>
+      <c r="BD15">
+        <v>749221526.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+    </row>
+    <row r="16" spans="1:92">
+      <c r="A16" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-410590490.0</v>
+      </c>
+      <c r="D16">
+        <v>74539400.0</v>
+      </c>
+      <c r="E16">
+        <v>-1330835060.0</v>
+      </c>
+      <c r="F16">
+        <v>-775794760.0</v>
+      </c>
+      <c r="G16">
+        <v>165019460.0</v>
+      </c>
+      <c r="H16">
+        <v>-755970070.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>398785200.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16">
+        <v>1361754089.0</v>
+      </c>
+      <c r="O16">
+        <v>276160855.0</v>
+      </c>
+      <c r="P16">
+        <v>1380443974.0</v>
+      </c>
+      <c r="Q16">
+        <v>-1343224441.0</v>
+      </c>
+      <c r="R16">
+        <v>688671277.0</v>
+      </c>
+      <c r="S16">
+        <v>1933650767.0</v>
+      </c>
+      <c r="T16">
+        <v>160810964.0</v>
+      </c>
+      <c r="U16">
+        <v>147981242.0</v>
+      </c>
+      <c r="V16">
+        <v>758578521.0</v>
+      </c>
+      <c r="W16">
+        <v>-2133821837.0</v>
+      </c>
+      <c r="X16">
+        <v>-1530706913.0</v>
+      </c>
+      <c r="Y16">
+        <v>-2274328521.0</v>
+      </c>
+      <c r="Z16">
+        <v>355657840.0</v>
+      </c>
+      <c r="AA16">
+        <v>-454072491.0</v>
+      </c>
+      <c r="AB16">
+        <v>1697777340.0</v>
+      </c>
+      <c r="AC16">
+        <v>435077242.0</v>
+      </c>
+      <c r="AD16">
+        <v>-939059355.0</v>
+      </c>
+      <c r="AE16">
+        <v>-2051788767.0</v>
+      </c>
+      <c r="AF16">
+        <v>1746383969.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+    </row>
+    <row r="17" spans="1:92">
+      <c r="A17" t="s">
+        <v>168</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
+        <v>1697777342.0</v>
+      </c>
+      <c r="AC17">
+        <v>435077242.0</v>
+      </c>
+      <c r="AD17">
+        <v>-939059355.0</v>
+      </c>
+      <c r="AE17">
+        <v>-2051788767.0</v>
+      </c>
+      <c r="AF17">
+        <v>1746383969.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+    </row>
+    <row r="18" spans="1:92">
+      <c r="A18" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+    </row>
+    <row r="19" spans="1:92">
+      <c r="A19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+    </row>
+    <row r="20" spans="1:92">
+      <c r="A20" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+    </row>
+    <row r="21" spans="1:92">
+      <c r="A21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21">
+        <v>-1497451732.0</v>
+      </c>
+      <c r="C21">
+        <v>-2741738951.0</v>
+      </c>
+      <c r="D21">
+        <v>-938098914.0</v>
+      </c>
+      <c r="E21">
+        <v>-1699619540.0</v>
+      </c>
+      <c r="F21">
+        <v>-1165709120.0</v>
+      </c>
+      <c r="G21">
+        <v>-2018609100.0</v>
+      </c>
+      <c r="H21">
+        <v>-43795026.0</v>
+      </c>
+      <c r="I21">
+        <v>-513667075.0</v>
+      </c>
+      <c r="J21">
+        <v>-2666762257.0</v>
+      </c>
+      <c r="K21">
+        <v>-1462308864.0</v>
+      </c>
+      <c r="L21">
+        <v>-125165550.0</v>
+      </c>
+      <c r="M21">
+        <v>-1525914810.0</v>
+      </c>
+      <c r="N21">
+        <v>1199725800.0</v>
+      </c>
+      <c r="O21">
+        <v>-297045370.0</v>
+      </c>
+      <c r="P21">
+        <v>306025560.0</v>
+      </c>
+      <c r="Q21">
+        <v>-1239121980.0</v>
+      </c>
+      <c r="R21">
+        <v>435752860.0</v>
+      </c>
+      <c r="S21">
+        <v>634213450.0</v>
+      </c>
+      <c r="T21">
+        <v>-869210840.0</v>
+      </c>
+      <c r="U21">
+        <v>95766970.0</v>
+      </c>
+      <c r="V21">
+        <v>715455230.0</v>
+      </c>
+      <c r="W21">
+        <v>-311866606.0</v>
+      </c>
+      <c r="X21">
+        <v>-1530678493.0</v>
+      </c>
+      <c r="Y21">
+        <v>-2425759543.0</v>
+      </c>
+      <c r="Z21">
+        <v>478398672.0</v>
+      </c>
+      <c r="AA21">
+        <v>947797051.0</v>
+      </c>
+      <c r="AB21">
+        <v>2042998878.0</v>
+      </c>
+      <c r="AC21">
+        <v>337897358.0</v>
+      </c>
+      <c r="AD21">
+        <v>-1047408122.0</v>
+      </c>
+      <c r="AE21">
+        <v>-1028482681.0</v>
+      </c>
+      <c r="AF21">
+        <v>2238859388.0</v>
+      </c>
+      <c r="AG21">
+        <v>1832933269.0</v>
+      </c>
+      <c r="AH21">
+        <v>445859902.0</v>
+      </c>
+      <c r="AI21">
+        <v>304885312.0</v>
+      </c>
+      <c r="AJ21">
+        <v>1579528452.0</v>
+      </c>
+      <c r="AK21">
+        <v>604645547.0</v>
+      </c>
+      <c r="AL21">
+        <v>-476013271.0</v>
+      </c>
+      <c r="AM21">
+        <v>1166922526.0</v>
+      </c>
+      <c r="AN21">
+        <v>-47744297.0</v>
+      </c>
+      <c r="AO21">
+        <v>137751572.0</v>
+      </c>
+      <c r="AP21">
+        <v>415091420.0</v>
+      </c>
+      <c r="AQ21">
+        <v>2226265393.0</v>
+      </c>
+      <c r="AR21">
+        <v>625605925.0</v>
+      </c>
+      <c r="AS21">
+        <v>1357900429.0</v>
+      </c>
+      <c r="AT21">
+        <v>561609105.0</v>
+      </c>
+      <c r="AU21">
+        <v>-449317366.0</v>
+      </c>
+      <c r="AV21">
+        <v>1214870658.0</v>
+      </c>
+      <c r="AW21">
+        <v>1334129464.0</v>
+      </c>
+      <c r="AX21">
+        <v>795948055.0</v>
+      </c>
+      <c r="AY21">
+        <v>6456670263.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-1052407819.0</v>
+      </c>
+      <c r="BA21">
+        <v>896118196.0</v>
+      </c>
+      <c r="BB21">
+        <v>732780344.0</v>
+      </c>
+      <c r="BC21">
+        <v>2492694086.0</v>
+      </c>
+      <c r="BD21">
+        <v>805130288.0</v>
+      </c>
+      <c r="BE21">
+        <v>776866000.0</v>
+      </c>
+      <c r="BF21">
+        <v>866508000.0</v>
+      </c>
+      <c r="BG21">
+        <v>7496028000.0</v>
+      </c>
+      <c r="BH21">
+        <v>273932000.0</v>
+      </c>
+      <c r="BI21"/>
+      <c r="BJ21">
+        <v>299785000.0</v>
+      </c>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21">
+        <v>141021000.0</v>
+      </c>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21">
+        <v>525209000.0</v>
+      </c>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21">
+        <v>385806000.0</v>
+      </c>
+      <c r="CC21">
+        <v>361693000.0</v>
+      </c>
+      <c r="CD21"/>
+      <c r="CE21">
+        <v>374172000.0</v>
+      </c>
+      <c r="CF21"/>
+      <c r="CG21">
+        <v>686396000.0</v>
+      </c>
+      <c r="CH21">
+        <v>481589000.0</v>
+      </c>
+      <c r="CI21">
+        <v>197380000.0</v>
+      </c>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+    </row>
+    <row r="22" spans="1:92">
+      <c r="A22" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+    </row>
+    <row r="23" spans="1:92">
+      <c r="A23" t="s">
+        <v>174</v>
+      </c>
+      <c r="B23">
+        <v>10181433029.0</v>
+      </c>
+      <c r="C23">
+        <v>13051110456.0</v>
+      </c>
+      <c r="D23">
+        <v>8075347281.0</v>
+      </c>
+      <c r="E23">
+        <v>11390289535.0</v>
+      </c>
+      <c r="F23">
+        <v>10259860989.0</v>
+      </c>
+      <c r="G23">
+        <v>8467035087.0</v>
+      </c>
+      <c r="H23">
+        <v>8233618884.0</v>
+      </c>
+      <c r="I23">
+        <v>6720419286.0</v>
+      </c>
+      <c r="J23">
+        <v>11682262358.0</v>
+      </c>
+      <c r="K23">
+        <v>10880347633.0</v>
+      </c>
+      <c r="L23">
+        <v>10114314980.0</v>
+      </c>
+      <c r="M23">
+        <v>11094522594.0</v>
+      </c>
+      <c r="N23">
+        <v>14119759411.0</v>
+      </c>
+      <c r="O23">
+        <v>11377015734.0</v>
+      </c>
+      <c r="P23">
+        <v>10362039554.0</v>
+      </c>
+      <c r="Q23">
+        <v>10387685308.0</v>
+      </c>
+      <c r="R23">
+        <v>11872849118.0</v>
+      </c>
+      <c r="S23">
+        <v>16831960212.0</v>
+      </c>
+      <c r="T23">
+        <v>12040208486.0</v>
+      </c>
+      <c r="U23">
+        <v>15889691778.0</v>
+      </c>
+      <c r="V23">
+        <v>13935793155.0</v>
+      </c>
+      <c r="W23">
+        <v>16429215443.0</v>
+      </c>
+      <c r="X23">
+        <v>12629602455.0</v>
+      </c>
+      <c r="Y23">
+        <v>9207371554.0</v>
+      </c>
+      <c r="Z23">
+        <v>16576710725.0</v>
+      </c>
+      <c r="AA23">
+        <v>19930368608.0</v>
+      </c>
+      <c r="AB23">
+        <v>23027143928.0</v>
+      </c>
+      <c r="AC23">
+        <v>21632261943.0</v>
+      </c>
+      <c r="AD23">
+        <v>18456643111.0</v>
+      </c>
+      <c r="AE23">
+        <v>24565512384.0</v>
+      </c>
+      <c r="AF23">
+        <v>21347197152.0</v>
+      </c>
+      <c r="AG23">
+        <v>18944339887.0</v>
+      </c>
+      <c r="AH23">
+        <v>15087783910.0</v>
+      </c>
+      <c r="AI23">
+        <v>14794356431.0</v>
+      </c>
+      <c r="AJ23">
+        <v>13573196856.0</v>
+      </c>
+      <c r="AK23">
+        <v>14472190967.0</v>
+      </c>
+      <c r="AL23">
+        <v>8164567443.0</v>
+      </c>
+      <c r="AM23">
+        <v>18101314032.0</v>
+      </c>
+      <c r="AN23">
+        <v>16775972091.0</v>
+      </c>
+      <c r="AO23">
+        <v>18879467380.0</v>
+      </c>
+      <c r="AP23">
+        <v>18357183715.0</v>
+      </c>
+      <c r="AQ23">
+        <v>24644005027.0</v>
+      </c>
+      <c r="AR23">
+        <v>18229969885.0</v>
+      </c>
+      <c r="AS23">
+        <v>21891976862.0</v>
+      </c>
+      <c r="AT23">
+        <v>17310649425.0</v>
+      </c>
+      <c r="AU23">
+        <v>26128880009.0</v>
+      </c>
+      <c r="AV23">
+        <v>19544137731.0</v>
+      </c>
+      <c r="AW23">
+        <v>20863696539.0</v>
+      </c>
+      <c r="AX23">
+        <v>22050226812.0</v>
+      </c>
+      <c r="AY23">
+        <v>27729244471.0</v>
+      </c>
+      <c r="AZ23">
+        <v>24619201124.0</v>
+      </c>
+      <c r="BA23">
+        <v>23709388369.0</v>
+      </c>
+      <c r="BB23">
+        <v>23569463039.0</v>
+      </c>
+      <c r="BC23">
+        <v>28903348948.0</v>
+      </c>
+      <c r="BD23">
+        <v>23120283217.0</v>
+      </c>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+    </row>
+    <row r="24" spans="1:92">
+      <c r="A24" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+    </row>
+    <row r="25" spans="1:92">
+      <c r="A25" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+    </row>
+    <row r="26" spans="1:92">
+      <c r="A26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+    </row>
+    <row r="27" spans="1:92">
+      <c r="A27" t="s">
+        <v>178</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>1900018213.0</v>
+      </c>
+      <c r="F27">
+        <v>1466894448.0</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27">
+        <v>3196200347.0</v>
+      </c>
+      <c r="I27">
+        <v>1427032551.0</v>
+      </c>
+      <c r="J27">
+        <v>1769167796.0</v>
+      </c>
+      <c r="K27">
+        <v>4734311277.0</v>
+      </c>
+      <c r="L27">
+        <v>1124011422.0</v>
+      </c>
+      <c r="M27">
+        <v>2126064291.0</v>
+      </c>
+      <c r="N27">
+        <v>1484235564.0</v>
+      </c>
+      <c r="O27">
+        <v>5338381310.0</v>
+      </c>
+      <c r="P27">
+        <v>1576303198.0</v>
+      </c>
+      <c r="Q27">
+        <v>2155762769.0</v>
+      </c>
+      <c r="R27">
+        <v>1606315343.0</v>
+      </c>
+      <c r="S27">
+        <v>5287662318.0</v>
+      </c>
+      <c r="T27">
+        <v>1038857630.0</v>
+      </c>
+      <c r="U27">
+        <v>2466946465.0</v>
+      </c>
+      <c r="V27">
+        <v>1781858223.0</v>
+      </c>
+      <c r="W27">
+        <v>6307421288.0</v>
+      </c>
+      <c r="X27">
+        <v>1866083038.0</v>
+      </c>
+      <c r="Y27">
+        <v>2399405692.0</v>
+      </c>
+      <c r="Z27">
+        <v>2041932558.0</v>
+      </c>
+      <c r="AA27">
+        <v>7290361334.0</v>
+      </c>
+      <c r="AB27">
+        <v>2636800593.0</v>
+      </c>
+      <c r="AC27">
+        <v>2444091274.0</v>
+      </c>
+      <c r="AD27">
+        <v>2209469467.0</v>
+      </c>
+      <c r="AE27">
+        <v>7044210254.0</v>
+      </c>
+      <c r="AF27">
+        <v>3576292423.0</v>
+      </c>
+      <c r="AG27">
+        <v>1611927254.0</v>
+      </c>
+      <c r="AH27">
+        <v>2061132373.0</v>
+      </c>
+      <c r="AI27">
+        <v>7178012593.0</v>
+      </c>
+      <c r="AJ27">
+        <v>2316709335.0</v>
+      </c>
+      <c r="AK27">
+        <v>3468591824.0</v>
+      </c>
+      <c r="AL27">
+        <v>1466910915.0</v>
+      </c>
+      <c r="AM27">
+        <v>6449526796.0</v>
+      </c>
+      <c r="AN27">
+        <v>1213358020.0</v>
+      </c>
+      <c r="AO27">
+        <v>2766558718.0</v>
+      </c>
+      <c r="AP27">
+        <v>2532845562.0</v>
+      </c>
+      <c r="AQ27">
+        <v>7102271554.0</v>
+      </c>
+      <c r="AR27">
+        <v>2870200794.0</v>
+      </c>
+      <c r="AS27">
+        <v>2100958783.0</v>
+      </c>
+      <c r="AT27">
+        <v>2372276836.0</v>
+      </c>
+      <c r="AU27">
+        <v>5821448354.0</v>
+      </c>
+      <c r="AV27">
+        <v>1699525140.0</v>
+      </c>
+      <c r="AW27">
+        <v>2325638685.0</v>
+      </c>
+      <c r="AX27">
+        <v>2087018842.0</v>
+      </c>
+      <c r="AY27">
+        <v>6691912722.0</v>
+      </c>
+      <c r="AZ27">
+        <v>2587998857.0</v>
+      </c>
+      <c r="BA27">
+        <v>2320264851.0</v>
+      </c>
+      <c r="BB27">
+        <v>1996822571.0</v>
+      </c>
+      <c r="BC27">
+        <v>6942394200.0</v>
+      </c>
+      <c r="BD27">
+        <v>2513559376.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+    </row>
+    <row r="28" spans="1:92">
+      <c r="A28" t="s">
+        <v>179</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>3824141400.0</v>
+      </c>
+      <c r="D28">
+        <v>2110057040.0</v>
+      </c>
+      <c r="E28">
+        <v>878409478.0</v>
+      </c>
+      <c r="F28">
+        <v>1172036174.0</v>
+      </c>
+      <c r="G28">
+        <v>3439787650.0</v>
+      </c>
+      <c r="H28">
+        <v>2615015265.0</v>
+      </c>
+      <c r="I28">
+        <v>1562811441.0</v>
+      </c>
+      <c r="J28">
+        <v>1052203824.0</v>
+      </c>
+      <c r="K28">
+        <v>3612700095.0</v>
+      </c>
+      <c r="L28">
+        <v>1246877273.0</v>
+      </c>
+      <c r="M28">
+        <v>1285952203.0</v>
+      </c>
+      <c r="N28">
+        <v>1079870619.0</v>
+      </c>
+      <c r="O28">
+        <v>3573973753.0</v>
+      </c>
+      <c r="P28">
+        <v>947587825.0</v>
+      </c>
+      <c r="Q28">
+        <v>1561133496.0</v>
+      </c>
+      <c r="R28">
+        <v>1065252432.0</v>
+      </c>
+      <c r="S28">
+        <v>4103595322.0</v>
+      </c>
+      <c r="T28">
+        <v>2100173151.0</v>
+      </c>
+      <c r="U28">
+        <v>961071251.0</v>
+      </c>
+      <c r="V28">
+        <v>1042350921.0</v>
+      </c>
+      <c r="W28">
+        <v>4155461564.0</v>
+      </c>
+      <c r="X28">
+        <v>1573772603.0</v>
+      </c>
+      <c r="Y28">
+        <v>1289105819.0</v>
+      </c>
+      <c r="Z28">
+        <v>1292583143.0</v>
+      </c>
+      <c r="AA28">
+        <v>5990499801.0</v>
+      </c>
+      <c r="AB28">
+        <v>2072553866.0</v>
+      </c>
+      <c r="AC28">
+        <v>2390041790.0</v>
+      </c>
+      <c r="AD28">
+        <v>1527904145.0</v>
+      </c>
+      <c r="AE28">
+        <v>4193934822.0</v>
+      </c>
+      <c r="AF28">
+        <v>310567935.0</v>
+      </c>
+      <c r="AG28">
+        <v>2625045031.0</v>
+      </c>
+      <c r="AH28">
+        <v>1258321856.0</v>
+      </c>
+      <c r="AI28">
+        <v>5275606716.0</v>
+      </c>
+      <c r="AJ28">
+        <v>2151087694.0</v>
+      </c>
+      <c r="AK28">
+        <v>1338274631.0</v>
+      </c>
+      <c r="AL28">
+        <v>1786244391.0</v>
+      </c>
+      <c r="AM28">
+        <v>5992560657.0</v>
+      </c>
+      <c r="AN28">
+        <v>2191719362.0</v>
+      </c>
+      <c r="AO28">
+        <v>2003946987.0</v>
+      </c>
+      <c r="AP28">
+        <v>1796894308.0</v>
+      </c>
+      <c r="AQ28">
+        <v>5944114715.0</v>
+      </c>
+      <c r="AR28">
+        <v>1949641946.0</v>
+      </c>
+      <c r="AS28">
+        <v>2239363733.0</v>
+      </c>
+      <c r="AT28">
+        <v>1755109036.0</v>
+      </c>
+      <c r="AU28">
+        <v>5383910345.0</v>
+      </c>
+      <c r="AV28">
+        <v>1872628029.0</v>
+      </c>
+      <c r="AW28">
+        <v>3511282316.0</v>
+      </c>
+      <c r="AX28">
+        <v>2087018800.0</v>
+      </c>
+      <c r="AY28">
+        <v>5776140060.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1901427878.0</v>
+      </c>
+      <c r="BA28">
+        <v>3874712182.0</v>
+      </c>
+      <c r="BB28">
+        <v>1996822600.0</v>
+      </c>
+      <c r="BC28">
+        <v>3118135109.0</v>
+      </c>
+      <c r="BD28"/>
+      <c r="BE28">
+        <v>4735819700.0</v>
+      </c>
+      <c r="BF28">
+        <v>3802464600.0</v>
+      </c>
+      <c r="BG28">
+        <v>4821052100.0</v>
+      </c>
+      <c r="BH28">
+        <v>4264802600.0</v>
+      </c>
+      <c r="BI28">
+        <v>3921056100.0</v>
+      </c>
+      <c r="BJ28">
+        <v>3246060300.0</v>
+      </c>
+      <c r="BK28">
+        <v>3793340300.0</v>
+      </c>
+      <c r="BL28">
+        <v>4154043300.0</v>
+      </c>
+      <c r="BM28">
+        <v>3371130400.0</v>
+      </c>
+      <c r="BN28">
+        <v>3150066600.0</v>
+      </c>
+      <c r="BO28">
+        <v>3815886000.0</v>
+      </c>
+      <c r="BP28">
+        <v>4294163400.0</v>
+      </c>
+      <c r="BQ28">
+        <v>3722482200.0</v>
+      </c>
+      <c r="BR28">
+        <v>3406156200.0</v>
+      </c>
+      <c r="BS28">
+        <v>4371262500.0</v>
+      </c>
+      <c r="BT28">
+        <v>4379557400.0</v>
+      </c>
+      <c r="BU28">
+        <v>3573883000.0</v>
+      </c>
+      <c r="BV28">
+        <v>3309779600.0</v>
+      </c>
+      <c r="BW28">
+        <v>4193837900.0</v>
+      </c>
+      <c r="BX28">
+        <v>4381019700.0</v>
+      </c>
+      <c r="BY28">
+        <v>3969849900.0</v>
+      </c>
+      <c r="BZ28">
+        <v>4303165400.0</v>
+      </c>
+      <c r="CA28">
+        <v>6096846900.0</v>
+      </c>
+      <c r="CB28">
+        <v>3506697500.0</v>
+      </c>
+      <c r="CC28">
+        <v>3713318300.0</v>
+      </c>
+      <c r="CD28">
+        <v>3740865900.0</v>
+      </c>
+      <c r="CE28">
+        <v>3429126300.0</v>
+      </c>
+      <c r="CF28">
+        <v>3269412800.0</v>
+      </c>
+      <c r="CG28">
+        <v>3634567700.0</v>
+      </c>
+      <c r="CH28">
+        <v>3553274800.0</v>
+      </c>
+      <c r="CI28">
+        <v>3521660000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>3317067000.0</v>
+      </c>
+      <c r="CK28">
+        <v>5662198300.0</v>
+      </c>
+      <c r="CL28">
+        <v>4219484600.0</v>
+      </c>
+      <c r="CM28">
+        <v>3639526300.0</v>
+      </c>
+      <c r="CN28">
+        <v>3932289000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:92">
+      <c r="A29" t="s">
+        <v>180</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>-1031218860.0</v>
+      </c>
+      <c r="D29">
+        <v>-2543280.0</v>
+      </c>
+      <c r="E29">
+        <v>-2033350.0</v>
+      </c>
+      <c r="F29">
+        <v>-1819650.0</v>
+      </c>
+      <c r="G29">
+        <v>-936999560.0</v>
+      </c>
+      <c r="H29">
+        <v>27887200.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
+        <v>-36537660.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29">
+        <v>221530050.0</v>
+      </c>
+      <c r="O29">
+        <v>359097390.0</v>
+      </c>
+      <c r="P29">
+        <v>-2498680.0</v>
+      </c>
+      <c r="Q29">
+        <v>-78742090.0</v>
+      </c>
+      <c r="R29">
+        <v>109209340.0</v>
+      </c>
+      <c r="S29">
+        <v>551231280.0</v>
+      </c>
+      <c r="T29">
+        <v>-158283960.0</v>
+      </c>
+      <c r="U29">
+        <v>-23128290.0</v>
+      </c>
+      <c r="V29">
+        <v>156854020.0</v>
+      </c>
+      <c r="W29">
+        <v>2296054150.0</v>
+      </c>
+      <c r="X29">
+        <v>40295440.0</v>
+      </c>
+      <c r="Y29">
+        <v>-152375660.0</v>
+      </c>
+      <c r="Z29">
+        <v>123874220.0</v>
+      </c>
+      <c r="AA29">
+        <v>1041550880.0</v>
+      </c>
+      <c r="AB29">
+        <v>357970130.0</v>
+      </c>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+    </row>
+    <row r="30" spans="1:92">
+      <c r="A30" t="s">
+        <v>181</v>
+      </c>
+      <c r="B30">
+        <v>2738259491.0</v>
+      </c>
+      <c r="C30">
+        <v>3861298826.0</v>
+      </c>
+      <c r="D30">
+        <v>2072255608.0</v>
+      </c>
+      <c r="E30">
+        <v>3103669670.0</v>
+      </c>
+      <c r="F30">
+        <v>3056775135.0</v>
+      </c>
+      <c r="G30">
+        <v>3445975942.0</v>
+      </c>
+      <c r="H30">
+        <v>2426316171.0</v>
+      </c>
+      <c r="I30">
+        <v>1888078234.0</v>
+      </c>
+      <c r="J30">
+        <v>2966273759.0</v>
+      </c>
+      <c r="K30">
+        <v>3494010154.0</v>
+      </c>
+      <c r="L30">
+        <v>2264815699.0</v>
+      </c>
+      <c r="M30">
+        <v>3479389598.0</v>
+      </c>
+      <c r="N30">
+        <v>2468751253.0</v>
+      </c>
+      <c r="O30">
+        <v>3199495599.0</v>
+      </c>
+      <c r="P30">
+        <v>2406600382.0</v>
+      </c>
+      <c r="Q30">
+        <v>3600214274.0</v>
+      </c>
+      <c r="R30">
+        <v>2534910389.0</v>
+      </c>
+      <c r="S30">
+        <v>3154158570.0</v>
+      </c>
+      <c r="T30">
+        <v>2960239343.0</v>
+      </c>
+      <c r="U30">
+        <v>3227842680.0</v>
+      </c>
+      <c r="V30">
+        <v>2621397400.0</v>
+      </c>
+      <c r="W30">
+        <v>2937374531.0</v>
+      </c>
+      <c r="X30">
+        <v>3409027728.0</v>
+      </c>
+      <c r="Y30">
+        <v>3842920171.0</v>
+      </c>
+      <c r="Z30">
+        <v>2579344272.0</v>
+      </c>
+      <c r="AA30">
+        <v>3259688407.0</v>
+      </c>
+      <c r="AB30">
+        <v>3006302515.0</v>
+      </c>
+      <c r="AC30">
+        <v>3742259538.0</v>
+      </c>
+      <c r="AD30">
+        <v>3605876094.0</v>
+      </c>
+      <c r="AE30">
+        <v>4540511441.0</v>
+      </c>
+      <c r="AF30">
+        <v>2761097952.0</v>
+      </c>
+      <c r="AG30">
+        <v>2988258955.0</v>
+      </c>
+      <c r="AH30">
+        <v>3573970218.0</v>
+      </c>
+      <c r="AI30">
+        <v>4584127727.0</v>
+      </c>
+      <c r="AJ30">
+        <v>3516135711.0</v>
+      </c>
+      <c r="AK30">
+        <v>4582123610.0</v>
+      </c>
+      <c r="AL30">
+        <v>3336169369.0</v>
+      </c>
+      <c r="AM30">
+        <v>6321973768.0</v>
+      </c>
+      <c r="AN30">
+        <v>3480821187.0</v>
+      </c>
+      <c r="AO30">
+        <v>3981415197.0</v>
+      </c>
+      <c r="AP30">
+        <v>3280368105.0</v>
+      </c>
+      <c r="AQ30">
+        <v>4537558972.0</v>
+      </c>
+      <c r="AR30">
+        <v>3926027306.0</v>
+      </c>
+      <c r="AS30">
+        <v>3857802012.0</v>
+      </c>
+      <c r="AT30">
+        <v>2480279322.0</v>
+      </c>
+      <c r="AU30">
+        <v>279137377.0</v>
+      </c>
+      <c r="AV30">
+        <v>2149163988.0</v>
+      </c>
+      <c r="AW30">
+        <v>3812552958.0</v>
+      </c>
+      <c r="AX30">
+        <v>1201743493.0</v>
+      </c>
+      <c r="AY30">
+        <v>1568922225.0</v>
+      </c>
+      <c r="AZ30">
+        <v>4029736873.0</v>
+      </c>
+      <c r="BA30">
+        <v>5066151161.0</v>
+      </c>
+      <c r="BB30">
+        <v>2292716370.0</v>
+      </c>
+      <c r="BC30">
+        <v>11230453473.0</v>
+      </c>
+      <c r="BD30">
+        <v>2611275256.0</v>
+      </c>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
+    </row>
+    <row r="31" spans="1:92">
+      <c r="A31" t="s">
+        <v>182</v>
+      </c>
+      <c r="B31">
+        <v>379251482.0</v>
+      </c>
+      <c r="C31">
+        <v>1299929601.0</v>
+      </c>
+      <c r="D31">
+        <v>1010095030.0</v>
+      </c>
+      <c r="E31">
+        <v>366751132.0</v>
+      </c>
+      <c r="F31">
+        <v>388094708.0</v>
+      </c>
+      <c r="G31">
+        <v>1246629005.0</v>
+      </c>
+      <c r="H31">
+        <v>-684287846.0</v>
+      </c>
+      <c r="I31">
+        <v>219292358.0</v>
+      </c>
+      <c r="J31">
+        <v>1861224273.0</v>
+      </c>
+      <c r="K31">
+        <v>164862163.0</v>
+      </c>
+      <c r="L31">
+        <v>145260801.0</v>
+      </c>
+      <c r="M31">
+        <v>139759421.0</v>
+      </c>
+      <c r="N31">
+        <v>85828153.0</v>
+      </c>
+      <c r="O31">
+        <v>82572185.0</v>
+      </c>
+      <c r="P31">
+        <v>1071919736.0</v>
+      </c>
+      <c r="Q31">
+        <v>-182844554.0</v>
+      </c>
+      <c r="R31">
+        <v>72324465.0</v>
+      </c>
+      <c r="S31">
+        <v>90103051.0</v>
+      </c>
+      <c r="T31">
+        <v>81349633.0</v>
+      </c>
+      <c r="U31">
+        <v>29085985.0</v>
+      </c>
+      <c r="V31">
+        <v>50169485.0</v>
+      </c>
+      <c r="W31">
+        <v>474098918.0</v>
+      </c>
+      <c r="X31">
+        <v>40267019.0</v>
+      </c>
+      <c r="Y31">
+        <v>-944635.0</v>
+      </c>
+      <c r="Z31">
+        <v>1133392.0</v>
+      </c>
+      <c r="AA31">
+        <v>28480530.0</v>
+      </c>
+      <c r="AB31">
+        <v>12748591.0</v>
+      </c>
+      <c r="AC31">
+        <v>95467517.0</v>
+      </c>
+      <c r="AD31">
+        <v>90033135.0</v>
+      </c>
+      <c r="AE31">
+        <v>26226351.0</v>
+      </c>
+      <c r="AF31">
+        <v>65338137.0</v>
+      </c>
+      <c r="AG31">
+        <v>79008025.0</v>
+      </c>
+      <c r="AH31">
+        <v>95384634.0</v>
+      </c>
+      <c r="AI31">
+        <v>1075053491.0</v>
+      </c>
+      <c r="AJ31">
+        <v>122103675.0</v>
+      </c>
+      <c r="AK31">
+        <v>121645195.0</v>
+      </c>
+      <c r="AL31">
+        <v>53657650.0</v>
+      </c>
+      <c r="AM31">
+        <v>28137352.0</v>
+      </c>
+      <c r="AN31">
+        <v>-24645231.0</v>
+      </c>
+      <c r="AO31">
+        <v>-21589922.0</v>
+      </c>
+      <c r="AP31">
+        <v>-27268758.0</v>
+      </c>
+      <c r="AQ31">
+        <v>11302489.0</v>
+      </c>
+      <c r="AR31">
+        <v>-60956720.0</v>
+      </c>
+      <c r="AS31">
+        <v>-155422671.0</v>
+      </c>
+      <c r="AT31">
+        <v>-150714450.0</v>
+      </c>
+      <c r="AU31">
+        <v>-58893860.0</v>
+      </c>
+      <c r="AV31">
+        <v>-232267918.0</v>
+      </c>
+      <c r="AW31">
+        <v>-156000089.0</v>
+      </c>
+      <c r="AX31">
+        <v>-190987331.0</v>
+      </c>
+      <c r="AY31">
+        <v>-4124979352.0</v>
+      </c>
+      <c r="AZ31">
+        <v>459689862.0</v>
+      </c>
+      <c r="BA31">
+        <v>1185175513.0</v>
+      </c>
+      <c r="BB31">
+        <v>163510957.0</v>
+      </c>
+      <c r="BC31">
+        <v>-3383460778.0</v>
+      </c>
+      <c r="BD31">
+        <v>135517757.0</v>
+      </c>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+    </row>
+    <row r="32" spans="1:92">
+      <c r="A32" t="s">
+        <v>183</v>
+      </c>
+      <c r="B32">
+        <v>8683981297.0</v>
+      </c>
+      <c r="C32">
+        <v>10309371505.0</v>
+      </c>
+      <c r="D32">
+        <v>7137248367.0</v>
+      </c>
+      <c r="E32">
+        <v>9690669995.0</v>
+      </c>
+      <c r="F32">
+        <v>9094151869.0</v>
+      </c>
+      <c r="G32">
+        <v>6448425987.0</v>
+      </c>
+      <c r="H32">
+        <v>8189823858.0</v>
+      </c>
+      <c r="I32">
+        <v>6206752211.0</v>
+      </c>
+      <c r="J32">
+        <v>10421376951.0</v>
+      </c>
+      <c r="K32">
+        <v>8949270175.0</v>
+      </c>
+      <c r="L32">
+        <v>9989149433.0</v>
+      </c>
+      <c r="M32">
+        <v>9568607787.0</v>
+      </c>
+      <c r="N32">
+        <v>15319485209.0</v>
+      </c>
+      <c r="O32">
+        <v>11079970360.0</v>
+      </c>
+      <c r="P32">
+        <v>10668065110.0</v>
+      </c>
+      <c r="Q32">
+        <v>9148563329.0</v>
+      </c>
+      <c r="R32">
+        <v>12308601974.0</v>
+      </c>
+      <c r="S32">
+        <v>17466173664.0</v>
+      </c>
+      <c r="T32">
+        <v>11170997648.0</v>
+      </c>
+      <c r="U32">
+        <v>15985458748.0</v>
+      </c>
+      <c r="V32">
+        <v>14651248387.0</v>
+      </c>
+      <c r="W32">
+        <v>16486148630.0</v>
+      </c>
+      <c r="X32">
+        <v>11098923962.0</v>
+      </c>
+      <c r="Y32">
+        <v>6781612011.0</v>
+      </c>
+      <c r="Z32">
+        <v>17055109397.0</v>
+      </c>
+      <c r="AA32">
+        <v>20489366465.0</v>
+      </c>
+      <c r="AB32">
+        <v>25070142806.0</v>
+      </c>
+      <c r="AC32">
+        <v>21970159302.0</v>
+      </c>
+      <c r="AD32">
+        <v>17409234989.0</v>
+      </c>
+      <c r="AE32">
+        <v>22537768146.0</v>
+      </c>
+      <c r="AF32">
+        <v>23586056540.0</v>
+      </c>
+      <c r="AG32">
+        <v>20777273156.0</v>
+      </c>
+      <c r="AH32">
+        <v>15533643812.0</v>
+      </c>
+      <c r="AI32">
+        <v>15296973946.0</v>
+      </c>
+      <c r="AJ32">
+        <v>15152725308.0</v>
+      </c>
+      <c r="AK32">
+        <v>15076836514.0</v>
+      </c>
+      <c r="AL32">
+        <v>7688554173.0</v>
+      </c>
+      <c r="AM32">
+        <v>19420818347.0</v>
+      </c>
+      <c r="AN32">
+        <v>16728227793.0</v>
+      </c>
+      <c r="AO32">
+        <v>19017218953.0</v>
+      </c>
+      <c r="AP32">
+        <v>18772275135.0</v>
+      </c>
+      <c r="AQ32">
+        <v>25884606901.0</v>
+      </c>
+      <c r="AR32">
+        <v>18855575810.0</v>
+      </c>
+      <c r="AS32">
+        <v>23249877291.0</v>
+      </c>
+      <c r="AT32">
+        <v>17872258530.0</v>
+      </c>
+      <c r="AU32">
+        <v>28014208695.0</v>
+      </c>
+      <c r="AV32">
+        <v>20759008390.0</v>
+      </c>
+      <c r="AW32">
+        <v>22197826004.0</v>
+      </c>
+      <c r="AX32">
+        <v>22846174866.0</v>
+      </c>
+      <c r="AY32">
+        <v>30522744167.0</v>
+      </c>
+      <c r="AZ32">
+        <v>25265505170.0</v>
+      </c>
+      <c r="BA32">
+        <v>25790682078.0</v>
+      </c>
+      <c r="BB32">
+        <v>24465754340.0</v>
+      </c>
+      <c r="BC32">
+        <v>28570518591.0</v>
+      </c>
+      <c r="BD32">
+        <v>24060931262.0</v>
+      </c>
+      <c r="BE32">
+        <v>29625594300.0</v>
+      </c>
+      <c r="BF32">
+        <v>20254183000.0</v>
+      </c>
+      <c r="BG32">
+        <v>40020745500.0</v>
+      </c>
+      <c r="BH32">
+        <v>24529167300.0</v>
+      </c>
+      <c r="BI32">
+        <v>32244107600.0</v>
+      </c>
+      <c r="BJ32">
+        <v>17018024200.0</v>
+      </c>
+      <c r="BK32">
+        <v>25783633500.0</v>
+      </c>
+      <c r="BL32">
+        <v>22197112700.0</v>
+      </c>
+      <c r="BM32">
+        <v>20183048400.0</v>
+      </c>
+      <c r="BN32">
+        <v>14808986400.0</v>
+      </c>
+      <c r="BO32">
+        <v>22968282900.0</v>
+      </c>
+      <c r="BP32">
+        <v>21483376500.0</v>
+      </c>
+      <c r="BQ32">
+        <v>19355771800.0</v>
+      </c>
+      <c r="BR32">
+        <v>15246111700.0</v>
+      </c>
+      <c r="BS32">
+        <v>23810213400.0</v>
+      </c>
+      <c r="BT32">
+        <v>21343618300.0</v>
+      </c>
+      <c r="BU32">
+        <v>22169603700.0</v>
+      </c>
+      <c r="BV32">
+        <v>15723093800.0</v>
+      </c>
+      <c r="BW32">
+        <v>23421052500.0</v>
+      </c>
+      <c r="BX32">
+        <v>26492561300.0</v>
+      </c>
+      <c r="BY32">
+        <v>17803022700.0</v>
+      </c>
+      <c r="BZ32">
+        <v>13615983200.0</v>
+      </c>
+      <c r="CA32">
+        <v>17657936900.0</v>
+      </c>
+      <c r="CB32">
+        <v>27726108000.0</v>
+      </c>
+      <c r="CC32">
+        <v>14234769000.0</v>
+      </c>
+      <c r="CD32">
+        <v>19671154500.0</v>
+      </c>
+      <c r="CE32">
+        <v>20854086800.0</v>
+      </c>
+      <c r="CF32">
+        <v>15800607000.0</v>
+      </c>
+      <c r="CG32">
+        <v>20879820200.0</v>
+      </c>
+      <c r="CH32">
+        <v>22600606300.0</v>
+      </c>
+      <c r="CI32">
+        <v>18499207600.0</v>
+      </c>
+      <c r="CJ32">
+        <v>16758639600.0</v>
+      </c>
+      <c r="CK32">
+        <v>19631933900.0</v>
+      </c>
+      <c r="CL32">
+        <v>20211541100.0</v>
+      </c>
+      <c r="CM32">
+        <v>18272967500.0</v>
+      </c>
+      <c r="CN32">
+        <v>14141063200.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Y30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2">
+        <v>18467792727.0</v>
+      </c>
+      <c r="C2">
+        <v>14171352686.0</v>
+      </c>
+      <c r="D2">
+        <v>21598470792.0</v>
+      </c>
+      <c r="E2">
+        <v>25700017152.0</v>
+      </c>
+      <c r="F2">
+        <v>15895313191.0</v>
+      </c>
+      <c r="G2">
+        <v>7444287661.0</v>
+      </c>
+      <c r="H2">
+        <v>10091252923.0</v>
+      </c>
+      <c r="I2">
+        <v>11862231958.0</v>
+      </c>
+      <c r="J2">
+        <v>8207163591.0</v>
+      </c>
+      <c r="K2">
+        <v>3588514096.0</v>
+      </c>
+      <c r="L2">
+        <v>3472481943.0</v>
+      </c>
+      <c r="M2">
+        <v>3052350092.0</v>
+      </c>
+      <c r="N2">
+        <v>3427083303.0</v>
+      </c>
+      <c r="O2">
+        <v>3574405228.0</v>
+      </c>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3">
+        <v>5950000</v>
+      </c>
+      <c r="C3">
+        <v>5667568</v>
+      </c>
+      <c r="D3">
+        <v>13280000</v>
+      </c>
+      <c r="E3">
+        <v>12450000</v>
+      </c>
+      <c r="F3">
+        <v>28350000</v>
+      </c>
+      <c r="G3">
+        <v>8300000</v>
+      </c>
+      <c r="H3">
+        <v>9100000</v>
+      </c>
+      <c r="I3">
+        <v>34923600</v>
+      </c>
+      <c r="J3">
+        <v>73461364</v>
+      </c>
+      <c r="K3">
+        <v>975950000</v>
+      </c>
+      <c r="L3">
+        <v>563031921</v>
+      </c>
+      <c r="M3">
+        <v>297028420</v>
+      </c>
+      <c r="N3">
+        <v>1275733575</v>
+      </c>
+      <c r="O3">
+        <v>498463000</v>
+      </c>
+      <c r="P3">
+        <v>647552000</v>
+      </c>
+      <c r="Q3">
+        <v>100957000</v>
+      </c>
+      <c r="R3">
+        <v>261159000</v>
+      </c>
+      <c r="S3">
+        <v>38514000</v>
+      </c>
+      <c r="T3">
+        <v>112256000</v>
+      </c>
+      <c r="U3">
+        <v>1566837000</v>
+      </c>
+      <c r="V3">
+        <v>677627000</v>
+      </c>
+      <c r="W3">
+        <v>515257000</v>
+      </c>
+      <c r="X3">
+        <v>2062515000</v>
+      </c>
+      <c r="Y3">
+        <v>2450371000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B6">
+        <v>-12915116268.0</v>
+      </c>
+      <c r="C6">
+        <v>4296440041.0</v>
+      </c>
+      <c r="D6">
+        <v>-7427118106.0</v>
+      </c>
+      <c r="E6">
+        <v>-4101546360.0</v>
+      </c>
+      <c r="F6">
+        <v>9804703961.0</v>
+      </c>
+      <c r="G6">
+        <v>8451025530.0</v>
+      </c>
+      <c r="H6">
+        <v>-2646965262.0</v>
+      </c>
+      <c r="I6">
+        <v>-1770979035.0</v>
+      </c>
+      <c r="J6">
+        <v>3655068367.0</v>
+      </c>
+      <c r="K6">
+        <v>4618649495.0</v>
+      </c>
+      <c r="L6">
+        <v>116032153.0</v>
+      </c>
+      <c r="M6">
+        <v>420131851.0</v>
+      </c>
+      <c r="N6">
+        <v>-374733211.0</v>
+      </c>
+      <c r="O6">
+        <v>-147321925.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B7">
+        <v>-23573452840.0</v>
+      </c>
+      <c r="C7">
+        <v>-5714533490.0</v>
+      </c>
+      <c r="D7">
+        <v>-12871419250.0</v>
+      </c>
+      <c r="E7">
+        <v>-12951649890.0</v>
+      </c>
+      <c r="F7">
+        <v>-10615483200.0</v>
+      </c>
+      <c r="G7">
+        <v>-12510971250.0</v>
+      </c>
+      <c r="H7">
+        <v>-19322907130.0</v>
+      </c>
+      <c r="I7">
+        <v>-13648033400.0</v>
+      </c>
+      <c r="J7">
+        <v>-15362897220.0</v>
+      </c>
+      <c r="K7">
+        <v>-15537135140.0</v>
+      </c>
+      <c r="L7">
+        <v>-10643959560.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" t="s">
+        <v>197</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" t="s">
+        <v>198</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" t="s">
+        <v>199</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-6260657273.0</v>
+      </c>
+      <c r="F12">
+        <v>6055746713.0</v>
+      </c>
+      <c r="G12">
+        <v>13356311937.0</v>
+      </c>
+      <c r="H12">
+        <v>-3961583736.0</v>
+      </c>
+      <c r="I12">
+        <v>-4294780808.0</v>
+      </c>
+      <c r="J12">
+        <v>939628939.0</v>
+      </c>
+      <c r="K12">
+        <v>3422262583.0</v>
+      </c>
+      <c r="L12">
+        <v>3073204294.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" t="s">
+        <v>200</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14">
+        <v>231197037.0</v>
+      </c>
+      <c r="C14">
+        <v>310054296.0</v>
+      </c>
+      <c r="D14">
+        <v>354619008.0</v>
+      </c>
+      <c r="E14">
+        <v>433824386.0</v>
+      </c>
+      <c r="F14">
+        <v>739696485.0</v>
+      </c>
+      <c r="G14">
+        <v>838276734.0</v>
+      </c>
+      <c r="H14">
+        <v>772501517.0</v>
+      </c>
+      <c r="I14">
+        <v>883361989.0</v>
+      </c>
+      <c r="J14">
+        <v>885166258.0</v>
+      </c>
+      <c r="K14">
+        <v>789433988.0</v>
+      </c>
+      <c r="L14">
+        <v>705381602.0</v>
+      </c>
+      <c r="M14">
+        <v>678097816.0</v>
+      </c>
+      <c r="N14">
+        <v>535093069.0</v>
+      </c>
+      <c r="O14">
+        <v>463689640.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" t="s">
+        <v>203</v>
+      </c>
+      <c r="B16">
+        <v>5552676459.0</v>
+      </c>
+      <c r="C16">
+        <v>18467792727.0</v>
+      </c>
+      <c r="D16">
+        <v>14171352686.0</v>
+      </c>
+      <c r="E16">
+        <v>21598470792.0</v>
+      </c>
+      <c r="F16">
+        <v>25700017152.0</v>
+      </c>
+      <c r="G16">
+        <v>15895313191.0</v>
+      </c>
+      <c r="H16">
+        <v>7444287661.0</v>
+      </c>
+      <c r="I16">
+        <v>10091252923.0</v>
+      </c>
+      <c r="J16">
+        <v>11862231958.0</v>
+      </c>
+      <c r="K16">
+        <v>8207163591.0</v>
+      </c>
+      <c r="L16">
+        <v>3588514096.0</v>
+      </c>
+      <c r="M16">
+        <v>3472481943.0</v>
+      </c>
+      <c r="N16">
+        <v>3052350092.0</v>
+      </c>
+      <c r="O16">
+        <v>3427083303.0</v>
+      </c>
+      <c r="P16">
+        <v>3574405228.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" t="s">
+        <v>204</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" t="s">
+        <v>205</v>
+      </c>
+      <c r="B18">
+        <v>-12978544468.0</v>
+      </c>
+      <c r="C18">
+        <v>4199853994.0</v>
+      </c>
+      <c r="D18">
+        <v>-7618006254.0</v>
+      </c>
+      <c r="E18">
+        <v>-4837231222.0</v>
+      </c>
+      <c r="F18">
+        <v>9768114692.0</v>
+      </c>
+      <c r="G18">
+        <v>8603089240.0</v>
+      </c>
+      <c r="H18">
+        <v>-2458459481.0</v>
+      </c>
+      <c r="I18">
+        <v>-1716707432.0</v>
+      </c>
+      <c r="J18">
+        <v>3431922079.0</v>
+      </c>
+      <c r="K18">
+        <v>4462081328.0</v>
+      </c>
+      <c r="L18">
+        <v>5734111822.0</v>
+      </c>
+      <c r="M18">
+        <v>3711303721.0</v>
+      </c>
+      <c r="N18">
+        <v>322740896.0</v>
+      </c>
+      <c r="O18">
+        <v>3908667649.0</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" t="s">
+        <v>206</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" t="s">
+        <v>207</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" t="s">
+        <v>208</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
+        <v>-143243069.0</v>
+      </c>
+      <c r="G21">
+        <v>-265256672.0</v>
+      </c>
+      <c r="H21">
+        <v>-239271475.0</v>
+      </c>
+      <c r="I21">
+        <v>-290176345.0</v>
+      </c>
+      <c r="J21">
+        <v>-290176345.0</v>
+      </c>
+      <c r="K21">
+        <v>-127377829.0</v>
+      </c>
+      <c r="L21">
+        <v>-5818052492.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" t="s">
+        <v>166</v>
+      </c>
+      <c r="B22">
+        <v>-2442680916.0</v>
+      </c>
+      <c r="C22">
+        <v>-1699582419.0</v>
+      </c>
+      <c r="D22">
+        <v>-586025575.0</v>
+      </c>
+      <c r="E22">
+        <v>276160855.0</v>
+      </c>
+      <c r="F22">
+        <v>3001021494.0</v>
+      </c>
+      <c r="G22">
+        <v>-5583199431.0</v>
+      </c>
+      <c r="H22">
+        <v>-454072491.0</v>
+      </c>
+      <c r="I22">
+        <v>1729634987.0</v>
+      </c>
+      <c r="J22">
+        <v>1680588246.0</v>
+      </c>
+      <c r="K22">
+        <v>1226334757.0</v>
+      </c>
+      <c r="L22">
+        <v>2518557847.0</v>
+      </c>
+      <c r="M22">
+        <v>3558512869.0</v>
+      </c>
+      <c r="N22">
+        <v>4300399998.0</v>
+      </c>
+      <c r="O22">
+        <v>3885770872.0</v>
+      </c>
+      <c r="P22">
+        <v>6280617000.0</v>
+      </c>
+      <c r="Q22">
+        <v>1996278000.0</v>
+      </c>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22">
+        <v>406159000.0</v>
+      </c>
+      <c r="U22">
+        <v>199907000.0</v>
+      </c>
+      <c r="V22">
+        <v>32958363000.0</v>
+      </c>
+      <c r="W22"/>
+      <c r="X22">
+        <v>4266275000.0</v>
+      </c>
+      <c r="Y22"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
+        <v>181111893.0</v>
+      </c>
+      <c r="E23">
+        <v>286649099.0</v>
+      </c>
+      <c r="F23">
+        <v>-143243069.0</v>
+      </c>
+      <c r="G23">
+        <v>-265256671.0</v>
+      </c>
+      <c r="H23">
+        <v>-239271475.0</v>
+      </c>
+      <c r="I23">
+        <v>46303673.0</v>
+      </c>
+      <c r="J23">
+        <v>145629545.0</v>
+      </c>
+      <c r="K23">
+        <v>190000000.0</v>
+      </c>
+      <c r="L23">
+        <v>-5510031911.0</v>
+      </c>
+      <c r="M23">
+        <v>-3394741950.0</v>
+      </c>
+      <c r="N23">
+        <v>-65518141.0</v>
+      </c>
+      <c r="O23">
+        <v>-4315525878.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" t="s">
+        <v>210</v>
+      </c>
+      <c r="B24">
+        <v>46000000.0</v>
+      </c>
+      <c r="C24">
+        <v>88288289.0</v>
+      </c>
+      <c r="D24">
+        <v>194391893.0</v>
+      </c>
+      <c r="E24">
+        <v>299099100.0</v>
+      </c>
+      <c r="F24">
+        <v>163500000.0</v>
+      </c>
+      <c r="G24">
+        <v>74000000.0</v>
+      </c>
+      <c r="H24">
+        <v>156500000.0</v>
+      </c>
+      <c r="I24">
+        <v>81227273.0</v>
+      </c>
+      <c r="J24">
+        <v>219090909.0</v>
+      </c>
+      <c r="K24">
+        <v>104100000.0</v>
+      </c>
+      <c r="L24">
+        <v>25920002.0</v>
+      </c>
+      <c r="M24">
+        <v>744000090.0</v>
+      </c>
+      <c r="N24"/>
+      <c r="O24">
+        <v>260809100.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24">
+        <v>4860965000.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" t="s">
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>-10761110589.0</v>
+      </c>
+      <c r="C25">
+        <v>5595049685.0</v>
+      </c>
+      <c r="D25">
+        <v>-7373319687.0</v>
+      </c>
+      <c r="E25">
+        <v>-5534766463.0</v>
+      </c>
+      <c r="F25">
+        <v>6055746713.0</v>
+      </c>
+      <c r="G25">
+        <v>13356311937.0</v>
+      </c>
+      <c r="H25">
+        <v>-2767788507.0</v>
+      </c>
+      <c r="I25">
+        <v>-2528056830.0</v>
+      </c>
+      <c r="J25">
+        <v>2709961455.0</v>
+      </c>
+      <c r="K25">
+        <v>5001130559.0</v>
+      </c>
+      <c r="L25">
+        <v>4483967498.0</v>
+      </c>
+      <c r="M25">
+        <v>-228278544.0</v>
+      </c>
+      <c r="N25">
+        <v>-3237018596.0</v>
+      </c>
+      <c r="O25">
+        <v>57670137.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" t="s">
+        <v>213</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" t="s">
+        <v>214</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
+        <v>0.0</v>
+      </c>
+      <c r="E28">
+        <v>0.0</v>
+      </c>
+      <c r="F28">
+        <v>-143243069.0</v>
+      </c>
+      <c r="G28">
+        <v>-265256671.0</v>
+      </c>
+      <c r="H28">
+        <v>-239271475.0</v>
+      </c>
+      <c r="I28">
+        <v>-290176345.0</v>
+      </c>
+      <c r="J28">
+        <v>-290176345.0</v>
+      </c>
+      <c r="K28">
+        <v>62622171.0</v>
+      </c>
+      <c r="L28">
+        <v>-5818052492.0</v>
+      </c>
+      <c r="M28">
+        <v>-4033438803.0</v>
+      </c>
+      <c r="N28">
+        <v>-763950623.0</v>
+      </c>
+      <c r="O28">
+        <v>-4315525878.0</v>
+      </c>
+      <c r="P28">
+        <v>12665534000.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" t="s">
+        <v>215</v>
+      </c>
+      <c r="B29">
+        <v>-12972594468.0</v>
+      </c>
+      <c r="C29">
+        <v>4205521562.0</v>
+      </c>
+      <c r="D29">
+        <v>-7604726254.0</v>
+      </c>
+      <c r="E29">
+        <v>-4824781222.0</v>
+      </c>
+      <c r="F29">
+        <v>9796464692.0</v>
+      </c>
+      <c r="G29">
+        <v>8611389240.0</v>
+      </c>
+      <c r="H29">
+        <v>-2449359481.0</v>
+      </c>
+      <c r="I29">
+        <v>-1681783832.0</v>
+      </c>
+      <c r="J29">
+        <v>3505383443.0</v>
+      </c>
+      <c r="K29">
+        <v>5438031328.0</v>
+      </c>
+      <c r="L29">
+        <v>6297143743.0</v>
+      </c>
+      <c r="M29">
+        <v>4008332141.0</v>
+      </c>
+      <c r="N29">
+        <v>1598474471.0</v>
+      </c>
+      <c r="O29">
+        <v>4407130649.0</v>
+      </c>
+      <c r="P29"/>
+      <c r="Q29">
+        <v>3246393000.0</v>
+      </c>
+      <c r="R29"/>
+      <c r="S29">
+        <v>8024410000.0</v>
+      </c>
+      <c r="T29"/>
+      <c r="U29">
+        <v>5207767000.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29">
+        <v>878184000.0</v>
+      </c>
+      <c r="X29">
+        <v>10038770000.0</v>
+      </c>
+      <c r="Y29"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B30">
+        <v>40050000.0</v>
+      </c>
+      <c r="C30">
+        <v>82620721.0</v>
+      </c>
+      <c r="D30">
+        <v>181111893.0</v>
+      </c>
+      <c r="E30">
+        <v>286649099.0</v>
+      </c>
+      <c r="F30">
+        <v>135150000.0</v>
+      </c>
+      <c r="G30">
+        <v>65700000.0</v>
+      </c>
+      <c r="H30">
+        <v>147400000.0</v>
+      </c>
+      <c r="I30">
+        <v>46303673.0</v>
+      </c>
+      <c r="J30">
+        <v>145629545.0</v>
+      </c>
+      <c r="K30">
+        <v>-871850000.0</v>
+      </c>
+      <c r="L30">
+        <v>-537111919.0</v>
+      </c>
+      <c r="M30">
+        <v>446971670.0</v>
+      </c>
+      <c r="N30">
+        <v>-1275733575.0</v>
+      </c>
+      <c r="O30">
+        <v>-237653900.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30">
+        <v>4269568000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CN30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:92">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>90</v>
+      </c>
+      <c r="I1" t="s">
+        <v>91</v>
+      </c>
+      <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>93</v>
+      </c>
+      <c r="M1" t="s">
+        <v>94</v>
+      </c>
+      <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>97</v>
+      </c>
+      <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>99</v>
+      </c>
+      <c r="U1" t="s">
+        <v>100</v>
+      </c>
+      <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>184</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>186</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>187</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:92">
+      <c r="A2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2">
+        <v>5552676459.0</v>
+      </c>
+      <c r="C2">
+        <v>17940894970.0</v>
+      </c>
+      <c r="D2">
+        <v>10317248052.0</v>
+      </c>
+      <c r="E2">
+        <v>19431608931.0</v>
+      </c>
+      <c r="F2">
+        <v>18467792727.0</v>
+      </c>
+      <c r="G2">
+        <v>6250512301.0</v>
+      </c>
+      <c r="H2">
+        <v>8918956415.0</v>
+      </c>
+      <c r="I2">
+        <v>19256793774.0</v>
+      </c>
+      <c r="J2">
+        <v>14171352686.0</v>
+      </c>
+      <c r="K2">
+        <v>16195449465.0</v>
+      </c>
+      <c r="L2">
+        <v>22068045542.0</v>
+      </c>
+      <c r="M2">
+        <v>28903226198.0</v>
+      </c>
+      <c r="N2">
+        <v>21598470792.0</v>
+      </c>
+      <c r="O2">
+        <v>22198895849.0</v>
+      </c>
+      <c r="P2">
+        <v>27335984266.0</v>
+      </c>
+      <c r="Q2">
+        <v>27702297511.0</v>
+      </c>
+      <c r="R2">
+        <v>25700017152.0</v>
+      </c>
+      <c r="S2">
+        <v>20571200551.0</v>
+      </c>
+      <c r="T2">
+        <v>21458930103.0</v>
+      </c>
+      <c r="U2">
+        <v>19936094646.0</v>
+      </c>
+      <c r="V2">
+        <v>15895313191.0</v>
+      </c>
+      <c r="W2">
+        <v>12514595671.0</v>
+      </c>
+      <c r="X2">
+        <v>9455843352.0</v>
+      </c>
+      <c r="Y2">
+        <v>7989280416.0</v>
+      </c>
+      <c r="Z2">
+        <v>7444287661.0</v>
+      </c>
+      <c r="AA2">
+        <v>6390693524.0</v>
+      </c>
+      <c r="AB2">
+        <v>5723881707.0</v>
+      </c>
+      <c r="AC2">
+        <v>13277112768.0</v>
+      </c>
+      <c r="AD2">
+        <v>10091252923.0</v>
+      </c>
+      <c r="AE2">
+        <v>9560095221.0</v>
+      </c>
+      <c r="AF2">
+        <v>11387420000.0</v>
+      </c>
+      <c r="AG2">
+        <v>6805639290.0</v>
+      </c>
+      <c r="AH2">
+        <v>11862231958.0</v>
+      </c>
+      <c r="AI2">
+        <v>13045634595.0</v>
+      </c>
+      <c r="AJ2">
+        <v>14877817231.0</v>
+      </c>
+      <c r="AK2">
+        <v>14347140800.0</v>
+      </c>
+      <c r="AL2">
+        <v>8207163591.0</v>
+      </c>
+      <c r="AM2">
+        <v>10650683483.0</v>
+      </c>
+      <c r="AN2">
+        <v>5509715668.0</v>
+      </c>
+      <c r="AO2">
+        <v>5059439281.0</v>
+      </c>
+      <c r="AP2">
+        <v>3588514096.0</v>
+      </c>
+      <c r="AQ2">
+        <v>5296404191.0</v>
+      </c>
+      <c r="AR2">
+        <v>5617470515.0</v>
+      </c>
+      <c r="AS2">
+        <v>4199672773.0</v>
+      </c>
+      <c r="AT2">
+        <v>3472481943.0</v>
+      </c>
+      <c r="AU2">
+        <v>3958159323.0</v>
+      </c>
+      <c r="AV2">
+        <v>3723864969.0</v>
+      </c>
+      <c r="AW2">
+        <v>6065324710.0</v>
+      </c>
+      <c r="AX2">
+        <v>3052350092.0</v>
+      </c>
+      <c r="AY2">
+        <v>2590818748.0</v>
+      </c>
+      <c r="AZ2">
+        <v>2553824663.0</v>
+      </c>
+      <c r="BA2">
+        <v>1615915295.0</v>
+      </c>
+      <c r="BB2">
+        <v>3427083303.0</v>
+      </c>
+      <c r="BC2">
+        <v>864805032.0</v>
+      </c>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+    </row>
+    <row r="3" spans="1:92">
+      <c r="A3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>5950000</v>
+      </c>
+      <c r="D3">
+        <v>4</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>1172568</v>
+      </c>
+      <c r="H3">
+        <v>4495000</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>4495000</v>
+      </c>
+      <c r="K3">
+        <v>13280000</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>12450000</v>
+      </c>
+      <c r="P3">
+        <v>12450000</v>
+      </c>
+      <c r="Q3">
+        <v>12450000</v>
+      </c>
+      <c r="R3">
+        <v>12450000</v>
+      </c>
+      <c r="S3">
+        <v>12450000</v>
+      </c>
+      <c r="T3">
+        <v>221300000</v>
+      </c>
+      <c r="U3">
+        <v>249650000</v>
+      </c>
+      <c r="V3">
+        <v>249650000</v>
+      </c>
+      <c r="W3">
+        <v>8300000</v>
+      </c>
+      <c r="X3">
+        <v>8300000</v>
+      </c>
+      <c r="Y3">
+        <v>8300000</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+      <c r="AA3">
+        <v>9100000</v>
+      </c>
+      <c r="AB3">
+        <v>9100000</v>
+      </c>
+      <c r="AC3">
+        <v>9100000</v>
+      </c>
+      <c r="AD3">
+        <v>9100000</v>
+      </c>
+      <c r="AE3">
+        <v>921568961</v>
+      </c>
+      <c r="AF3">
+        <v>946047561</v>
+      </c>
+      <c r="AG3">
+        <v>10445000</v>
+      </c>
+      <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
+        <v>1587636</v>
+      </c>
+      <c r="AJ3">
+        <v>46739000</v>
+      </c>
+      <c r="AK3">
+        <v>4210000</v>
+      </c>
+      <c r="AL3">
+        <v>24100000</v>
+      </c>
+      <c r="AM3">
+        <v>910404731</v>
+      </c>
+      <c r="AN3">
+        <v>16550000</v>
+      </c>
+      <c r="AO3">
+        <v>9500000</v>
+      </c>
+      <c r="AP3">
+        <v>39495269</v>
+      </c>
+      <c r="AQ3">
+        <v>44756000</v>
+      </c>
+      <c r="AR3">
+        <v>31118182</v>
+      </c>
+      <c r="AS3">
+        <v>217450375</v>
+      </c>
+      <c r="AT3">
+        <v>269707365</v>
+      </c>
+      <c r="AU3">
+        <v>193972000</v>
+      </c>
+      <c r="AV3">
+        <v>250591875</v>
+      </c>
+      <c r="AW3">
+        <v>231043545</v>
+      </c>
+      <c r="AX3">
+        <v>9365000</v>
+      </c>
+      <c r="AY3">
+        <v>804756091</v>
+      </c>
+      <c r="AZ3">
+        <v>1379799666</v>
+      </c>
+      <c r="BA3">
+        <v>684605000</v>
+      </c>
+      <c r="BB3">
+        <v>16085000</v>
+      </c>
+      <c r="BC3">
+        <v>19563000</v>
+      </c>
+      <c r="BD3">
+        <v>8175000</v>
+      </c>
+      <c r="BE3">
+        <v>470725000</v>
+      </c>
+      <c r="BF3">
+        <v>458230000</v>
+      </c>
+      <c r="BG3">
+        <v>647551800</v>
+      </c>
+      <c r="BH3">
+        <v>85761800</v>
+      </c>
+      <c r="BI3">
+        <v>71291800</v>
+      </c>
+      <c r="BJ3">
+        <v>647551800</v>
+      </c>
+      <c r="BK3">
+        <v>100957000</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>12720000</v>
+      </c>
+      <c r="BN3">
+        <v>10145000</v>
+      </c>
+      <c r="BO3">
+        <v>261159200</v>
+      </c>
+      <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>8985000</v>
+      </c>
+      <c r="BR3">
+        <v>38514300</v>
+      </c>
+      <c r="BS3">
+        <v>30839300</v>
+      </c>
+      <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
+        <v>9264500</v>
+      </c>
+      <c r="BV3">
+        <v>112255800</v>
+      </c>
+      <c r="BW3">
+        <v>292419800</v>
+      </c>
+      <c r="BX3">
+        <v>93536300</v>
+      </c>
+      <c r="BY3">
+        <v>45508200</v>
+      </c>
+      <c r="BZ3">
+        <v>44989700</v>
+      </c>
+      <c r="CA3">
+        <v>878269100</v>
+      </c>
+      <c r="CB3">
+        <v>373315600</v>
+      </c>
+      <c r="CC3">
+        <v>1566836800</v>
+      </c>
+      <c r="CD3">
+        <v>1018433600</v>
+      </c>
+      <c r="CE3">
+        <v>925337900</v>
+      </c>
+      <c r="CF3">
+        <v>566128000</v>
+      </c>
+      <c r="CG3">
+        <v>677627400</v>
+      </c>
+      <c r="CH3">
+        <v>509256200</v>
+      </c>
+      <c r="CI3">
+        <v>0</v>
+      </c>
+      <c r="CJ3">
+        <v>515257000</v>
+      </c>
+      <c r="CK3">
+        <v>584674000</v>
+      </c>
+      <c r="CL3">
+        <v>2062515000</v>
+      </c>
+      <c r="CM3">
+        <v>490822000</v>
+      </c>
+      <c r="CN3">
+        <v>2450371000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:92">
+      <c r="A4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+    </row>
+    <row r="5" spans="1:92">
+      <c r="A5" t="s">
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -22703,319 +23969,335 @@
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:92">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B6">
-        <v>-526897760.0</v>
+        <v>-2909274754.0</v>
       </c>
       <c r="C6">
+        <v>-12388218511.0</v>
+      </c>
+      <c r="D6">
+        <v>7623646918.0</v>
+      </c>
+      <c r="E6">
         <v>-9114360879.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>963816204.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>12217280426.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2668444114.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6">
+      <c r="I6">
+        <v>-10337837359.0</v>
+      </c>
+      <c r="J6">
+        <v>5085441088.0</v>
+      </c>
+      <c r="K6">
         <v>-2024096779.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-5872596077.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-6835180656.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>7304755406.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-600425057.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-5137088417.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-366313245.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>2002280359.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>5128816601.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-887729552.0</v>
       </c>
-      <c r="R6">
-[...5 lines deleted...]
-      <c r="T6">
+      <c r="U6">
+        <v>1522605457.0</v>
+      </c>
+      <c r="V6">
+        <v>4040531456.0</v>
+      </c>
+      <c r="W6">
         <v>3380717520.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>3058752319.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>1466562936.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>544992755.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>1053594137.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>666811817.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>-7553231061.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>3185859845.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>531157702.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-1827324779.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>4581780710.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>-5056592668.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-1183402637.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>-1832182636.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>530676431.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>6139977209.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>-2443519892.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>5140967815.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>450276387.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>1470925185.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>-1707890095.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>-321066324.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>1417797742.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>727190830.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>-485677380.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>234294354.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>-2341459741.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>3012974618.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>461531344.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>36994085.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>937909368.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>-1811168008.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>2562278271.0</v>
       </c>
-      <c r="BA6">
+      <c r="BD6">
         <v>864805032.0</v>
       </c>
-      <c r="BB6"/>
-[...1 lines deleted...]
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:92">
       <c r="A7" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>194</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-23573452840.0</v>
+      </c>
+      <c r="D7">
         <v>-7769407570.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-16308964790.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1062874780.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-5714533490.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-15745159250.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-8999278030.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="M7"/>
+      <c r="N7">
         <v>-1714686120.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-12951649890.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-10861248930.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-8214345170.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-1941285930.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-10615483200.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-6681201000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-4135150990.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-1892027860.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-12510971250.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-9408024720.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>-7110754510.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>-3052956490.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>-19322907130.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>-16088279410.0</v>
       </c>
-      <c r="Z7"/>
-[...1 lines deleted...]
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -23033,54 +24315,57 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:92">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -23126,54 +24411,57 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:92">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -23219,54 +24507,57 @@
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:92">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -23312,72 +24603,69 @@
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:92">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...7 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -23385,53 +24673,59 @@
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
-[...1 lines deleted...]
-      <c r="AF11"/>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -23445,126 +24739,129 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:92">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-5579582281.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>7520869893.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>-979432658.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>-6877176314.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>373082799.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>1222868900.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>3329240769.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>-1766058984.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>1392118110.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>3100446818.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>5799570130.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>4401065560.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>3550339160.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>-394662913.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>1140543392.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>-952762539.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>-8140667280.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>3991302691.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>1594133777.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>-2962742263.0</v>
       </c>
-      <c r="AD12"/>
-[...1 lines deleted...]
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -23578,54 +24875,57 @@
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:92">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -23671,247 +24971,263 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:92">
       <c r="A14" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>201</v>
+      </c>
+      <c r="B14">
+        <v>65032835.0</v>
+      </c>
       <c r="C14">
+        <v>32330328.0</v>
+      </c>
+      <c r="D14">
+        <v>92930840.0</v>
+      </c>
+      <c r="E14">
         <v>-64868706.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>64868706.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>90783808.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>145707640.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="I14">
+        <v>-18388889.0</v>
+      </c>
+      <c r="J14">
+        <v>73562848.0</v>
+      </c>
+      <c r="K14">
         <v>63034077.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>106072996.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>127073676.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>95354926.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>63194368.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>117290641.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>116681991.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>136657386.0</v>
       </c>
-      <c r="P14">
-[...7 lines deleted...]
-      </c>
       <c r="S14">
+        <v>157918267.0</v>
+      </c>
+      <c r="T14">
+        <v>178791438.0</v>
+      </c>
+      <c r="U14">
+        <v>200175036.0</v>
+      </c>
+      <c r="V14">
         <v>202811744.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>286213809.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>115693673.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>238226304.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>198142948.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>142071016.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>203855387.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>213616689.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>212958425.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>212521034.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>245915872.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>205541528.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>219383555.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>214325303.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>221792242.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>228279762.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>220768951.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>189864925.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>209479204.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>190456588.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>199633271.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>123713711.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>198201143.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>196182875.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>187283873.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>158490548.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>184373439.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>166795236.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>168438593.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>148784143.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>155076488.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>121787660.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>109444778.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>93342200.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>122945493.0</v>
       </c>
-      <c r="BB14"/>
-[...1 lines deleted...]
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:92">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -23957,249 +25273,263 @@
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:92">
       <c r="A16" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>203</v>
+      </c>
+      <c r="B16">
+        <v>2643401705.0</v>
+      </c>
       <c r="C16">
+        <v>5552676459.0</v>
+      </c>
+      <c r="D16">
+        <v>17940894970.0</v>
+      </c>
+      <c r="E16">
         <v>10317248052.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>19431608931.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>18467792727.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>6250512301.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>8918956415.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
+        <v>19256793774.0</v>
+      </c>
+      <c r="K16">
         <v>14171352686.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>16195449465.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>22068045542.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>28903226198.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>21598470792.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>22198895849.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>27335984266.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>27702297511.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>25700017152.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>20571200551.0</v>
       </c>
-      <c r="R16">
-[...5 lines deleted...]
-      <c r="T16">
+      <c r="U16">
+        <v>21458700103.0</v>
+      </c>
+      <c r="V16">
+        <v>19935844647.0</v>
+      </c>
+      <c r="W16">
         <v>15895313191.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>12514595671.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>9455843352.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>7989280416.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>7444287661.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>6390693524.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>5723881707.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>13277112768.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>10091252923.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>9560095221.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>11387420000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>6805639290.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>11862231958.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>13045634595.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>14877817231.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>14347140800.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>8207163591.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>10650683483.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>5509715668.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>5059439281.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>3588514096.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>5296404191.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>5617470515.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>4199672773.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>3472481943.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>3958159323.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>3723864969.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>6065324710.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>3052350092.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>2590818748.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>2553824663.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>1615915295.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>3427083303.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>864805032.0</v>
       </c>
-      <c r="BB16"/>
-[...1 lines deleted...]
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:92">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24245,247 +25575,263 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:92">
       <c r="A18" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>205</v>
+      </c>
+      <c r="B18">
+        <v>-2979348745.0</v>
+      </c>
       <c r="C18">
+        <v>-12360004414.0</v>
+      </c>
+      <c r="D18">
+        <v>7535897290.0</v>
+      </c>
+      <c r="E18">
         <v>-9086809981.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>932372633.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>12221786634.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2512205521.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18">
+      <c r="I18">
+        <v>-10408605988.0</v>
+      </c>
+      <c r="J18">
+        <v>4898878869.0</v>
+      </c>
+      <c r="K18">
         <v>-2242730830.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-6081288632.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-6814856685.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>7520869893.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-621836616.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-5377599181.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-885992988.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>2048197563.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>5020991147.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-881992494.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>1567278956.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>4061837083.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>3943662102.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>2986052320.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>1514236943.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>159137875.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>828541917.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>939770190.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-7491973349.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>3265201761.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>676435005.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>-1916489983.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>4562117610.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>-5038770064.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>-1220071664.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>-1834386859.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>162140112.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>6324240490.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>-3112165838.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>5455226005.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>433465103.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>1685556058.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>6403123847.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>-1692327863.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>-2882609031.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>3905924870.0</v>
       </c>
-      <c r="AR18">
+      <c r="AU18">
         <v>-3629602582.0</v>
       </c>
-      <c r="AS18">
+      <c r="AV18">
         <v>3401014863.0</v>
       </c>
-      <c r="AT18">
+      <c r="AW18">
         <v>-160456483.0</v>
       </c>
-      <c r="AU18">
+      <c r="AX18">
         <v>4100347923.0</v>
       </c>
-      <c r="AV18">
+      <c r="AY18">
         <v>1227396538.0</v>
       </c>
-      <c r="AW18">
+      <c r="AZ18">
         <v>-2963709536.0</v>
       </c>
-      <c r="AX18">
+      <c r="BA18">
         <v>1873470070.0</v>
       </c>
-      <c r="AY18">
+      <c r="BB18">
         <v>185583824.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BC18">
         <v>1272274026.0</v>
       </c>
-      <c r="BA18">
+      <c r="BD18">
         <v>-847515582.0</v>
       </c>
-      <c r="BB18"/>
-[...1 lines deleted...]
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:92">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -24531,54 +25877,57 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:92">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -24624,114 +25973,117 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:92">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
         <v>-15764144.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-8516514.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-91660436.0</v>
       </c>
       <c r="U21">
         <v>-54633825.0</v>
       </c>
       <c r="V21">
         <v>-64328586.0</v>
       </c>
       <c r="W21">
+        <v>-91660436.0</v>
+      </c>
+      <c r="X21">
         <v>-54633825.0</v>
       </c>
-      <c r="X21">
-[...1 lines deleted...]
-      </c>
       <c r="Y21">
-        <v>-411024641.0</v>
+        <v>-64328586.0</v>
       </c>
       <c r="Z21">
         <v>-54633825.0</v>
       </c>
       <c r="AA21">
+        <v>262809541.0</v>
+      </c>
+      <c r="AB21">
+        <v>-411024641.0</v>
+      </c>
+      <c r="AC21">
+        <v>-54633825.0</v>
+      </c>
+      <c r="AD21">
         <v>-36422550.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-270783116.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>-19393229.0</v>
       </c>
-      <c r="AD21"/>
-[...1 lines deleted...]
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -24745,792 +26097,865 @@
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:92">
       <c r="A22" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>166</v>
+      </c>
+      <c r="B22">
+        <v>-1116344493.0</v>
+      </c>
       <c r="C22">
+        <v>-410590490.0</v>
+      </c>
+      <c r="D22">
+        <v>74539398.0</v>
+      </c>
+      <c r="E22">
         <v>-1330835061.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-775794763.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>165019460.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-755970073.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
+        <v>-306826182.0</v>
+      </c>
+      <c r="J22">
         <v>-801805624.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>-984810776.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>323879192.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-1286848080.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>1361754089.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>276160855.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>1380443974.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>-1343224441.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>688671277.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>1933650767.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>160810964.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>147981242.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>758578521.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>-2133821837.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>-1530706913.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>-2274328521.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>355657840.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-454072491.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>1697777342.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>435077242.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>-939059355.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>-2051788767.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>1746383969.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>1600947941.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>434091844.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>21070614.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>1378421908.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>738188057.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>-457092333.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>779949294.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>31756793.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>100302988.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>314325682.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>938363872.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>405906942.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>878580684.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>295706349.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>1518496091.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>752747926.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>833587501.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>453681351.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>1623821882.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>479067156.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>1531216450.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>666294510.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>-1195533969.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>749221526.0</v>
       </c>
-      <c r="BB22">
+      <c r="BE22">
         <v>2445974100.0</v>
       </c>
-      <c r="BC22">
+      <c r="BF22">
         <v>1886109200.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>2002345700.0</v>
       </c>
-      <c r="BE22">
+      <c r="BH22">
         <v>2507837900.0</v>
       </c>
-      <c r="BF22">
+      <c r="BI22">
         <v>1480309200.0</v>
       </c>
-      <c r="BG22">
+      <c r="BJ22">
         <v>290123800.0</v>
       </c>
-      <c r="BH22"/>
-      <c r="BI22">
+      <c r="BK22"/>
+      <c r="BL22">
         <v>1487293700.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BM22">
         <v>772736500.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>1736401100.0</v>
       </c>
       <c r="BN22"/>
       <c r="BO22"/>
-      <c r="BP22"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BP22">
+        <v>1736401100.0</v>
+      </c>
+      <c r="BQ22"/>
+      <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22">
+        <v>1571450400.0</v>
+      </c>
+      <c r="BU22">
+        <v>85787100.0</v>
+      </c>
+      <c r="BV22"/>
+      <c r="BW22">
         <v>2075269400.0</v>
       </c>
-      <c r="BU22">
+      <c r="BX22">
         <v>234188500.0</v>
       </c>
-      <c r="BV22">
+      <c r="BY22">
         <v>13562600.0</v>
       </c>
-      <c r="BW22">
+      <c r="BZ22">
         <v>1611934500.0</v>
       </c>
-      <c r="BX22">
+      <c r="CA22">
         <v>211487300.0</v>
       </c>
-      <c r="BY22"/>
-[...6 lines deleted...]
-      </c>
+      <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22">
+        <v>1262107500.0</v>
+      </c>
+      <c r="CE22">
+        <v>9552000.0</v>
+      </c>
+      <c r="CF22"/>
+      <c r="CG22">
         <v>2987402300.0</v>
       </c>
-      <c r="CE22"/>
-      <c r="CF22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>3171627000.0</v>
       </c>
-      <c r="CG22"/>
-[...1 lines deleted...]
-      <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:92">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23">
         <v>-11780000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>1000000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>52252253.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>139639640.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>79101009.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>-8651911.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>216200001.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="R23"/>
+      <c r="S23">
         <v>148604167.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>221300000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-234754167.0</v>
       </c>
-      <c r="S23"/>
-      <c r="T23">
+      <c r="V23"/>
+      <c r="W23">
         <v>65700000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>1.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>262809541.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>-411024641.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-      <c r="AB23">
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23">
         <v>921568961.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>-19393229.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>-10445000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>41727273.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>99678545.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>-46739000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>65790000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>26900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>477472424.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>-287472424.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>-9500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>-39495269.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>-8285986765.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>1410332863.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>4278014562.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>945647535.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>2972413085.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>-3206286153.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>-2039200366.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>-1121668516.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>-793980628.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>2995173179.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>-945081323.0</v>
       </c>
-      <c r="AY23">
-[...10 lines deleted...]
-      <c r="BD23"/>
+      <c r="BB23">
+        <v>-2020061851.0</v>
+      </c>
+      <c r="BC23">
+        <v>2310557662.0</v>
+      </c>
+      <c r="BD23">
+        <v>611732732.0</v>
+      </c>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:92">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B24">
-        <v>46000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C24">
         <v>46000000.0</v>
       </c>
       <c r="D24">
+        <v>46000000.0</v>
+      </c>
+      <c r="E24">
+        <v>46000000.0</v>
+      </c>
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-9711711.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>98000000.0</v>
       </c>
-      <c r="G24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
+        <v>1000000.0</v>
+      </c>
+      <c r="M24">
+        <v>52252253.0</v>
+      </c>
+      <c r="N24">
         <v>139639640.0</v>
       </c>
-      <c r="L24">
-[...5 lines deleted...]
-      <c r="N24">
+      <c r="O24">
+        <v>79101009.0</v>
+      </c>
+      <c r="P24">
+        <v>3798089.0</v>
+      </c>
+      <c r="Q24">
+        <v>216200000.0</v>
+      </c>
+      <c r="R24">
         <v>142810590.0</v>
       </c>
-      <c r="O24">
-[...10 lines deleted...]
-      </c>
       <c r="S24">
-        <v>14895833.0</v>
+        <v>148604167.0</v>
       </c>
       <c r="T24">
         <v>14895833.0</v>
       </c>
-      <c r="U24"/>
-[...7 lines deleted...]
-      </c>
+      <c r="U24">
+        <v>14895833.0</v>
+      </c>
+      <c r="V24">
+        <v>14895833.0</v>
+      </c>
+      <c r="W24">
+        <v>74000000.0</v>
+      </c>
+      <c r="X24"/>
+      <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24"/>
-      <c r="AB24"/>
+      <c r="AA24">
+        <v>52166667.0</v>
+      </c>
+      <c r="AB24">
+        <v>104333333.0</v>
+      </c>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24"/>
+      <c r="AF24">
+        <v>39500000.0</v>
+      </c>
       <c r="AG24"/>
-      <c r="AH24"/>
-      <c r="AI24"/>
+      <c r="AH24">
+        <v>41727273.0</v>
+      </c>
+      <c r="AI24">
+        <v>98090909.0</v>
+      </c>
       <c r="AJ24"/>
-      <c r="AK24"/>
-[...1 lines deleted...]
-      <c r="AM24"/>
+      <c r="AK24">
+        <v>70000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>51000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>104100000.0</v>
+      </c>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24"/>
-      <c r="AR24"/>
+      <c r="AQ24">
+        <v>920002.0</v>
+      </c>
+      <c r="AR24">
+        <v>25000000.0</v>
+      </c>
       <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24"/>
-[...4 lines deleted...]
-      <c r="AZ24"/>
+      <c r="AU24">
+        <v>494874266.0</v>
+      </c>
+      <c r="AV24">
+        <v>56324017.0</v>
+      </c>
+      <c r="AW24">
+        <v>9454897.0</v>
+      </c>
+      <c r="AX24">
+        <v>183346910.0</v>
+      </c>
+      <c r="AY24">
+        <v>-38361082.0</v>
+      </c>
+      <c r="AZ24">
+        <v>5530442.0</v>
+      </c>
       <c r="BA24">
+        <v>9520621.0</v>
+      </c>
+      <c r="BB24">
+        <v>23310019.0</v>
+      </c>
+      <c r="BC24">
+        <v>-1019280621.0</v>
+      </c>
+      <c r="BD24">
+        <v>24353646.0</v>
+      </c>
+      <c r="BE24">
         <v>1000000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BF24">
         <v>1000000000.0</v>
       </c>
-      <c r="BC24">
-[...4 lines deleted...]
-      <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
-[...1 lines deleted...]
-      </c>
+      <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24"/>
+      <c r="CG24">
+        <v>4860964500.0</v>
+      </c>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:92">
       <c r="A25" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>-1928037087.0</v>
+      </c>
       <c r="C25">
+        <v>-11975794252.0</v>
+      </c>
+      <c r="D25">
+        <v>7368427056.0</v>
+      </c>
+      <c r="E25">
         <v>-7691106214.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1643298690.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>11967155934.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1901943088.0</v>
       </c>
-      <c r="G25"/>
-[...2 lines deleted...]
-      </c>
       <c r="I25">
+        <v>-10083390917.0</v>
+      </c>
+      <c r="J25">
+        <v>5631616645.0</v>
+      </c>
+      <c r="K25">
+        <v>-1307674131.0</v>
+      </c>
+      <c r="L25">
         <v>-6299094828.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>-5400934929.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>6254470730.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>-834803103.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>-6628302514.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>573913444.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>1222868900.0</v>
       </c>
-      <c r="P25">
-[...7 lines deleted...]
-      </c>
       <c r="S25">
-        <v>3100446818.0</v>
+        <v>3245258647.0</v>
       </c>
       <c r="T25">
+        <v>-1085312020.0</v>
+      </c>
+      <c r="U25">
+        <v>1869122750.0</v>
+      </c>
+      <c r="V25">
+        <v>3506070306.0</v>
+      </c>
+      <c r="W25">
         <v>5799570130.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>4401065560.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>3550339160.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>-394662913.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>1140543392.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>-952762539.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>-8140667280.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>3991302691.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>1594133777.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>-2962742263.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>2766073141.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>-5692245463.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>-1457055217.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>-3387862009.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>-800117707.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>6584663872.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>-3171575326.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>5230540008.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>152205527.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>1211092374.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>5385802263.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>-2265317766.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>-3739922215.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>3692642013.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>-5500561221.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>2714485373.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>-929795675.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>3487592979.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>-1349965578.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>-2218053514.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>905070960.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>-574070464.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>2394028795.0</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>-1711507601.0</v>
       </c>
-      <c r="BB25"/>
-[...1 lines deleted...]
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:92">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -25576,54 +27001,57 @@
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:92">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -25669,639 +27097,697 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:92">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
+      <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
-[...1 lines deleted...]
-      </c>
+      <c r="K28"/>
       <c r="L28">
         <v>0.0</v>
       </c>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
+      <c r="M28"/>
       <c r="N28">
         <v>0.0</v>
       </c>
       <c r="O28">
         <v>0.0</v>
       </c>
       <c r="P28">
+        <v>0.0</v>
+      </c>
+      <c r="Q28">
+        <v>0.0</v>
+      </c>
+      <c r="R28">
+        <v>0.0</v>
+      </c>
+      <c r="S28">
         <v>-15764144.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-8516514.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-91660436.0</v>
       </c>
       <c r="U28">
         <v>-54633825.0</v>
       </c>
       <c r="V28">
         <v>-64328586.0</v>
       </c>
       <c r="W28">
+        <v>-91660436.0</v>
+      </c>
+      <c r="X28">
         <v>-54633825.0</v>
       </c>
-      <c r="X28">
-[...1 lines deleted...]
-      </c>
       <c r="Y28">
-        <v>-411024641.0</v>
+        <v>-64328586.0</v>
       </c>
       <c r="Z28">
         <v>-54633825.0</v>
       </c>
       <c r="AA28">
+        <v>262809541.0</v>
+      </c>
+      <c r="AB28">
+        <v>-411024641.0</v>
+      </c>
+      <c r="AC28">
+        <v>-54633825.0</v>
+      </c>
+      <c r="AD28">
         <v>-36422550.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-270783116.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-19393229.0</v>
       </c>
-      <c r="AD28"/>
-[...1 lines deleted...]
-      <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28"/>
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>1.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-1.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>477473195.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>-273044223.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>67695625.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-209502426.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-8285986765.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>1410332863.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>4278014562.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>-3220413152.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>2650784093.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>-3223044525.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-2190458156.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>-1270720215.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>-793980628.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>2995173179.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>-945081323.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>-2020061851.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>2310557662.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>611732732.0</v>
       </c>
-      <c r="BB28"/>
-[...1 lines deleted...]
-      <c r="BD28">
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28">
         <v>12665534000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BH28">
         <v>12488808000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BI28">
         <v>9394104100.0</v>
       </c>
-      <c r="BG28">
+      <c r="BJ28">
         <v>12058811900.0</v>
       </c>
-      <c r="BH28"/>
-[...1 lines deleted...]
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:92">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B29">
-        <v>-618540050.0</v>
+        <v>-2979348745.0</v>
       </c>
       <c r="C29">
+        <v>-12354054414.0</v>
+      </c>
+      <c r="D29">
+        <v>7535897294.0</v>
+      </c>
+      <c r="E29">
         <v>-9086809981.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>932372633.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>12222959202.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2512205521.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="I29">
+        <v>-10408605988.0</v>
+      </c>
+      <c r="J29">
+        <v>4903373869.0</v>
+      </c>
+      <c r="K29">
         <v>-2229450830.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-6081288632.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-6814856685.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>7520869893.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>-621836616.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>-5365149181.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>-885992988.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>2048197563.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>5020991147.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>-1103292494.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>1816928956.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>4061837083.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>3951962102.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>2986052320.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>1514236943.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>159137875.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>828541917.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>948870190.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>-7491973349.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>3265201761.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>-245133956.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>-970442422.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>4572562610.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>-5038770064.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>-1221659300.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>-1787647859.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>166350112.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>6348340490.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>-2201761107.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>5471776005.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>442965103.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>1725051327.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>6447879846.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>-1661209681.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>-2665158656.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AT29">
         <v>4175632235.0</v>
       </c>
-      <c r="AR29">
+      <c r="AU29">
         <v>-3823574582.0</v>
       </c>
-      <c r="AS29">
+      <c r="AV29">
         <v>3651606738.0</v>
       </c>
-      <c r="AT29">
+      <c r="AW29">
         <v>70587062.0</v>
       </c>
-      <c r="AU29">
+      <c r="AX29">
         <v>4109712923.0</v>
       </c>
-      <c r="AV29">
+      <c r="AY29">
         <v>422640447.0</v>
       </c>
-      <c r="AW29">
+      <c r="AZ29">
         <v>-1583909870.0</v>
       </c>
-      <c r="AX29">
+      <c r="BA29">
         <v>2558075070.0</v>
       </c>
-      <c r="AY29">
+      <c r="BB29">
         <v>201668824.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BC29">
         <v>1291837026.0</v>
       </c>
-      <c r="BA29">
+      <c r="BD29">
         <v>-839340582.0</v>
       </c>
-      <c r="BB29">
+      <c r="BE29">
         <v>3954634200.0</v>
       </c>
-      <c r="BC29">
+      <c r="BF29">
         <v>4774006300.0</v>
       </c>
-      <c r="BD29"/>
-[...1 lines deleted...]
-      <c r="BF29"/>
       <c r="BG29"/>
-      <c r="BH29">
-[...1 lines deleted...]
-      </c>
+      <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
-      <c r="BK29"/>
+      <c r="BK29">
+        <v>3246392700.0</v>
+      </c>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
-      <c r="BO29">
-[...4 lines deleted...]
-      </c>
+      <c r="BO29"/>
+      <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29">
+        <v>8024410400.0</v>
+      </c>
+      <c r="BS29">
+        <v>1813345600.0</v>
+      </c>
+      <c r="BT29"/>
+      <c r="BU29">
         <v>858514400.0</v>
       </c>
-      <c r="BS29"/>
-[...7 lines deleted...]
-      </c>
+      <c r="BV29"/>
+      <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29">
+        <v>2553008400.0</v>
+      </c>
+      <c r="BZ29">
+        <v>2916204600.0</v>
+      </c>
+      <c r="CA29"/>
+      <c r="CB29">
         <v>1630247300.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CC29">
         <v>5207767100.0</v>
       </c>
-      <c r="CA29">
+      <c r="CD29">
         <v>4049203200.0</v>
       </c>
-      <c r="CB29">
+      <c r="CE29">
         <v>2546447300.0</v>
       </c>
-      <c r="CC29">
+      <c r="CF29">
         <v>2319371800.0</v>
       </c>
-      <c r="CD29"/>
-      <c r="CE29">
+      <c r="CG29"/>
+      <c r="CH29">
         <v>3322585600.0</v>
       </c>
-      <c r="CF29"/>
-      <c r="CG29">
+      <c r="CI29"/>
+      <c r="CJ29">
         <v>878184000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CK29">
         <v>1364182000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CL29">
         <v>10038770000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CM29">
         <v>450876000.0</v>
       </c>
-      <c r="CK29"/>
+      <c r="CN29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:92">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>40000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-5950000.0</v>
+      </c>
+      <c r="D30">
         <v>46000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>46000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>0.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-10884279.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>93505000.0</v>
       </c>
-      <c r="G30"/>
-[...4 lines deleted...]
-      <c r="J30"/>
+      <c r="I30"/>
+      <c r="J30">
+        <v>93505000.0</v>
+      </c>
       <c r="K30">
+        <v>-11780000.0</v>
+      </c>
+      <c r="L30">
+        <v>1000000.0</v>
+      </c>
+      <c r="M30">
+        <v>52252253.0</v>
+      </c>
+      <c r="N30">
         <v>139639640.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>79101009.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-8651911.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
+        <v>216200000.0</v>
+      </c>
+      <c r="R30">
         <v>216200001.0</v>
       </c>
-      <c r="O30">
-[...2 lines deleted...]
-      <c r="P30">
+      <c r="S30">
         <v>148604167.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>221300000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-234754167.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-234754167.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>65700000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>65700000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>65700000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>52166667.0</v>
       </c>
-      <c r="Y30">
-[...2 lines deleted...]
-      <c r="Z30">
+      <c r="AB30">
         <v>95233333.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>95233333.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
+        <v>95233333.0</v>
+      </c>
+      <c r="AE30">
         <v>921568961.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-906547561.0</v>
       </c>
-      <c r="AD30">
-[...7 lines deleted...]
-      </c>
       <c r="AG30">
-        <v>45951000.0</v>
+        <v>-10445000.0</v>
       </c>
       <c r="AH30">
-        <v>92690000.0</v>
+        <v>41727273.0</v>
       </c>
       <c r="AI30">
+        <v>99678545.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-46739000.0</v>
+      </c>
+      <c r="AK30">
+        <v>65790000.0</v>
+      </c>
+      <c r="AL30">
         <v>26900000.0</v>
       </c>
-      <c r="AJ30"/>
-[...6 lines deleted...]
-      <c r="AQ30"/>
+      <c r="AM30">
+        <v>-806304731.0</v>
+      </c>
+      <c r="AN30">
+        <v>-16550000.0</v>
+      </c>
+      <c r="AO30">
+        <v>-9500000.0</v>
+      </c>
+      <c r="AP30">
+        <v>-39495269.0</v>
+      </c>
+      <c r="AQ30">
+        <v>-43835997.0</v>
+      </c>
       <c r="AR30">
-        <v>446971700.0</v>
-[...2 lines deleted...]
-      <c r="AT30"/>
+        <v>-6118182.0</v>
+      </c>
+      <c r="AS30">
+        <v>-217450375.0</v>
+      </c>
+      <c r="AT30">
+        <v>-269707365.0</v>
+      </c>
       <c r="AU30">
-        <v>173981900.0</v>
-[...3 lines deleted...]
-      <c r="AX30"/>
+        <v>688846266.0</v>
+      </c>
+      <c r="AV30">
+        <v>-194267858.0</v>
+      </c>
+      <c r="AW30">
+        <v>-221588648.0</v>
+      </c>
+      <c r="AX30">
+        <v>173981910.0</v>
+      </c>
       <c r="AY30">
-        <v>7225000.0</v>
-[...1 lines deleted...]
-      <c r="AZ30"/>
+        <v>766395009.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-1374269224.0</v>
+      </c>
       <c r="BA30">
-        <v>801189700.0</v>
+        <v>-675084379.0</v>
       </c>
       <c r="BB30">
+        <v>7225019.0</v>
+      </c>
+      <c r="BC30">
+        <v>-1038843621.0</v>
+      </c>
+      <c r="BD30">
+        <v>16178646.0</v>
+      </c>
+      <c r="BE30">
         <v>785011100.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>804969500.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>80074400.0</v>
       </c>
-      <c r="BF30">
+      <c r="BI30">
         <v>19400500.0</v>
       </c>
-      <c r="BG30"/>
-[...1 lines deleted...]
-      <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30">
         <v>23107500.0</v>
       </c>
-      <c r="BV30">
+      <c r="BY30">
         <v>52991800.0</v>
       </c>
-      <c r="BW30">
+      <c r="BZ30">
         <v>29055800.0</v>
       </c>
-      <c r="BX30"/>
-[...1 lines deleted...]
-      <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
-[...1 lines deleted...]
-      </c>
+      <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
-      <c r="CG30"/>
+      <c r="CG30">
+        <v>4269568100.0</v>
+      </c>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>