--- v0 (2026-07-13)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2342,3882 +2345,4008 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC1" t="s">
         <v>8</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>4823000.0</v>
+      </c>
+      <c r="C2">
         <v>3150000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4773000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2617000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3208000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3573000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3075000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2598000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3358000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3432000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2741000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5927000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3625000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3475000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5454000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5685000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4048000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9893000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7596000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11644000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13427000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8816000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8082000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>125854000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>55873000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>43036000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>-694000.0</v>
+      </c>
+      <c r="C5">
         <v>-585000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>30000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>64000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>83000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>305000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>324000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>758000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-309000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-241000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>108000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1304000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1208000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1275000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2462000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3604000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3434000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2642000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-650000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-63000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-26000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>38666000.0</v>
+      </c>
+      <c r="C7">
         <v>48025000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>43565000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>44957000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>51483000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>52675000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>53830000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>54596000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>56376000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>46466000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>48171000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>45535000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>42016000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>41168000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>39173000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>37099000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>31155000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>15022000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>14559000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>15390000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>15346000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>15341000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>11919000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>18000.0</v>
       </c>
       <c r="C8">
-        <v>9000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
         <v>9000.0</v>
       </c>
       <c r="G8">
         <v>9000.0</v>
       </c>
       <c r="H8">
         <v>9000.0</v>
       </c>
       <c r="I8">
+        <v>9000.0</v>
+      </c>
+      <c r="J8">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="K8">
         <v>6000.0</v>
       </c>
       <c r="L8">
         <v>6000.0</v>
       </c>
       <c r="M8">
         <v>6000.0</v>
       </c>
       <c r="N8">
         <v>6000.0</v>
       </c>
       <c r="O8">
         <v>6000.0</v>
       </c>
       <c r="P8">
         <v>6000.0</v>
       </c>
       <c r="Q8">
         <v>6000.0</v>
       </c>
       <c r="R8">
         <v>6000.0</v>
       </c>
       <c r="S8">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="T8">
         <v>5000.0</v>
       </c>
       <c r="U8">
         <v>5000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>5000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>832425000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>828806000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>824292000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>821219000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>818047000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>814979000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>785049000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>783018000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>781558000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>49642000.0</v>
+      </c>
+      <c r="C10">
         <v>51048000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>61853000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>55515000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>56878000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>51865000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>58441000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>52593000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>41457000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>46812000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>47324000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>55307000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>64438999.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>86832000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>84265000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>111350000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>112787000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>126039000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>56445000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>101292000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>272277000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>79483000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>27211000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>10199000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>21472000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>208000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>119712000.0</v>
+      </c>
+      <c r="C12">
         <v>134803000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>117114000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>132749000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>155843000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>165121000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>189292000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>198112000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>196402000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>192016000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>172738000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>169505000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>156397000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>251469000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>315498000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>355859000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>378758000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>361020000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>222879000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>295152000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>397567000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>182942000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>75753000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>18000.0</v>
       </c>
       <c r="C13">
-        <v>9000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>9000.0</v>
       </c>
       <c r="H13">
         <v>9000.0</v>
       </c>
       <c r="I13">
+        <v>9000.0</v>
+      </c>
+      <c r="J13">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="K13">
         <v>6000.0</v>
       </c>
       <c r="L13">
         <v>6000.0</v>
       </c>
       <c r="M13">
         <v>6000.0</v>
       </c>
       <c r="N13">
         <v>6000.0</v>
       </c>
       <c r="O13">
         <v>6000.0</v>
       </c>
       <c r="P13">
         <v>6000.0</v>
       </c>
       <c r="Q13">
         <v>6000.0</v>
       </c>
       <c r="R13">
         <v>6000.0</v>
       </c>
       <c r="S13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="T13">
         <v>5000.0</v>
       </c>
       <c r="U13">
         <v>5000.0</v>
       </c>
       <c r="V13">
-        <v>1000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="W13">
         <v>1000.0</v>
       </c>
-      <c r="X13"/>
+      <c r="X13">
+        <v>1000.0</v>
+      </c>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
-        <v>86556515.0</v>
+        <v>205778156.0</v>
       </c>
       <c r="C14">
         <v>86556515.0</v>
       </c>
       <c r="D14">
+        <v>86556515.0</v>
+      </c>
+      <c r="E14">
         <v>86464066.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>86238084.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>86098619.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>78648958.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>84704352.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>82092167.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>62296637.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>59882438.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>59448229.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>59251363.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>58610375.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>58334917.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>57973541.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>57685006.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>57051539.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54472650.0</v>
       </c>
       <c r="T14">
         <v>54472650.0</v>
       </c>
       <c r="U14">
+        <v>54472650.0</v>
+      </c>
+      <c r="V14">
         <v>54404091.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>54824608.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41803724.0</v>
       </c>
       <c r="X14">
         <v>41803724.0</v>
       </c>
       <c r="Y14">
         <v>41803724.0</v>
       </c>
       <c r="Z14">
         <v>41803724.0</v>
       </c>
-      <c r="AA14"/>
+      <c r="AA14">
+        <v>41803724.0</v>
+      </c>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>6000.0</v>
       </c>
       <c r="O15">
         <v>6000.0</v>
       </c>
       <c r="P15">
         <v>6000.0</v>
       </c>
       <c r="Q15">
         <v>6000.0</v>
       </c>
       <c r="R15">
         <v>6000.0</v>
       </c>
       <c r="S15">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="T15">
         <v>5000.0</v>
       </c>
       <c r="U15">
         <v>5000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>5000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>109164000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3569000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4360000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4610000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4372000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3871000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6936000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6500000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7154000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7571000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7824000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6379000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5323000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6502000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6170000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3163000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3738000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>2119000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>4727000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>5091000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
         <v>34200000.0</v>
       </c>
       <c r="C21">
         <v>34200000.0</v>
       </c>
       <c r="D21">
         <v>34200000.0</v>
       </c>
       <c r="E21">
         <v>34200000.0</v>
       </c>
       <c r="F21">
         <v>34200000.0</v>
       </c>
       <c r="G21">
         <v>34200000.0</v>
       </c>
       <c r="H21">
+        <v>34200000.0</v>
+      </c>
+      <c r="I21">
         <v>33800000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>33300000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>12460000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>9392000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>8195000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>15831000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>37044000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-1349000.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>-1665000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1706000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1465000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>2750000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-250000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2341000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1396000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1951000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1880000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>314538000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>192858000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>285776000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>287006000.0</v>
+      </c>
+      <c r="C23">
         <v>326553000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>223704000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>244717000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>284692000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>315609000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>353216000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>388617000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>416446000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>348507000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>360691000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>397551000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>417159000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>456228000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>486544000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>511751000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>532584000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>550308000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>437375000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>469725000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>495630000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>286055000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>106776000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>3739000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6136000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>8501000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10018000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>8903000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>9865000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9788000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>9750000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>9636000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>71517000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>275377000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>156341000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26">
+        <v>77477000.0</v>
+      </c>
+      <c r="C26">
         <v>82169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>2690000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>20713000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>30818000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>46565000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>73226000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>57852000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>89096000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>114762000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>144581000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>83316000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>51854000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>39427000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>50607000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>105360000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>135914000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>105193000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>42474000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>63138000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1053000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>-15016000.0</v>
+      </c>
+      <c r="C28">
         <v>-3023000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-18288000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-10558000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5395000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>810000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4611000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2003000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14919000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-346000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>847000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7732000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-22422999.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-34788000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-34851000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-64079000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-71537000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-100999000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-31329000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-76037000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-247143000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-54431000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-5656000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>232345000.0</v>
+      </c>
+      <c r="C29">
         <v>264744000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>158936000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>176348000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>209898000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>240439000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>161362000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>195686000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>222104000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>177883000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>184750000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>219230000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>247571000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>287472000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>312979000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>340377000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>368047000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>396682000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>405141000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>432853000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>457385000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-81807000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-96776000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>667000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>484000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>626000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>983000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1520000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1349000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1759000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>665000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1665000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1706000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1465000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>780000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>364000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>284000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>247000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>250000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137000.0</v>
       </c>
       <c r="V30">
         <v>137000.0</v>
       </c>
       <c r="W30">
+        <v>137000.0</v>
+      </c>
+      <c r="X30">
         <v>908000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>247571000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>277175000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>302738000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>330205000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>357952000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>386664000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>396238000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>422988000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>447597000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-91557000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>109700000.0</v>
+      </c>
+      <c r="C32">
         <v>125473000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>100543000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>115683000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>145221000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>155128000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>64269000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>186189000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>184315000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>183748000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>159148000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>153268000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>142119000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>228250000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>289904000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>334734000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>362224000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>343286000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>212499000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>280530000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>381386000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>172387000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>66685000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>162238000.0</v>
+      </c>
+      <c r="C33">
         <v>187514000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>102935000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>107008000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>124523000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>145977999.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>159165000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>182608000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>212968000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>148694000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>183696999.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>223847999.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>255879000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>200294000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>166823000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>150110000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>148791000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>185046000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>209221000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>169327000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>93019000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>100756000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>27979000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33"/>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>42</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>666000.0</v>
+      </c>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>784000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>8883000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>8500000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>8738000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>9003000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>9332000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>20000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>56000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>201000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>361000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>433000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>718000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>971000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1220000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1470000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>2020000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>2254000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2268000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>855000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>39593000.0</v>
+      </c>
+      <c r="C35">
         <v>48243000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>44542000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>46343000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>59846000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>60667000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>62072000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>173111000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>175179000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>154559000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>158095000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>157886000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>150427000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>151369000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>153989000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>154639000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>153063000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>141668000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>25482000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>26869000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>26808000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>364700000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>201076000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>2566000.0</v>
+      </c>
+      <c r="C36">
         <v>2567000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>211000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>213000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3247000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>525999.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3300000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>565000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>541000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2523000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>540999.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>562999.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>555000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>950000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>3239000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3257000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3485000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3335000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3486000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3471000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3832000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-7959000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-7243000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36"/>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>2534000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>3239000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3257000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3485000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3335000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3486000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3471000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3832000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>4501000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-      <c r="AA38">
+      <c r="AA38"/>
+      <c r="AB38">
         <v>19153000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>29965000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>41453000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:29">
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>5056000.0</v>
+      </c>
+      <c r="C39">
         <v>4236000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2988000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4476000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3700000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3527000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3239000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6548000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7076000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7797000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3591000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2533000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3177000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3443000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5418000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4751000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3995000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5025000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5055000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4907000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2220000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2136000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>9700000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4390000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4932000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:29">
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>10245000.0</v>
+      </c>
+      <c r="C40">
         <v>6333000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>12129000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>15637000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6846000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6048000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>12673000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>9894000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7782000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>5808000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>9220000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>7746000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7417000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>6833000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>10232000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>9110000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>7381000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>5112000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6405000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>7584000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>7204000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3500000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3790000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>118719000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>90399000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>136458000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:29">
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>109594000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>111552000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>111909000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>114129000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>117220000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2020000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2254000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2268000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>855000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-      <c r="AA41">
+      <c r="AA41"/>
+      <c r="AB41">
         <v>15274000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>10455000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>11237000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:29">
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>1081133000.0</v>
+      </c>
+      <c r="C42">
         <v>1078873000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>950814000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>949015000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>948124000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>945902000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>943366000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>941185000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>937445000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>861951000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>840407000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>836901000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>832425000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>828806000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>824292000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>821219000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>818047000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>814979000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>785049000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>783018000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>781558000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>219158000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>185932000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>91022000.0</v>
+      </c>
+      <c r="C45">
         <v>120182000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>114765000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>115890000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>126866000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>126870000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>126905000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>126852000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>127345000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>114338000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>114919000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>106544000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>83771000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>85842000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>82785000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>77938000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>69971000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>64681000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>57967000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>48626000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>46713000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>47995000.0</v>
+      </c>
+      <c r="C46">
         <v>68578000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>66165000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>70281000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>84386000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>87764000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>90847000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>94112000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>97975000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>88319000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>92081000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>106544000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>108764000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>114049000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>111730000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>107426000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>94699000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>76351000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>69821000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>60663000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>46713000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>33117000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>24777000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>83771000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>85842000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>82785000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>107426000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>69971000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>64681000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>57967000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>48626000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>46713000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>33117000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-      <c r="AA47">
+      <c r="AA47"/>
+      <c r="AB47">
         <v>386263000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>402129000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>440917000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:29">
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-848112000.0</v>
+      </c>
+      <c r="C48">
         <v>-813562000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-791917000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-772740000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-738318000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-705777000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-782337000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-746266000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-715040000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-683833000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-655771000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-616373000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-583652000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-550362000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-519098000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-487416000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-456667000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-425679000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-388166000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-359972000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-333963000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-310690000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-292342000.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-583652000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-550362000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-519098000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-487416000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-456667000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-425679000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-388166000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-359972000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-333963000.0</v>
       </c>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>10297000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>6502000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>4036000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1594000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>1039000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>34626000.0</v>
+      </c>
+      <c r="C51">
         <v>48025000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>43565000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>44957000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>51483000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>52675000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>53830000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>54596000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>56376000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>46466000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>48171000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>47575000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>42016000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>52044000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>49414000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>47271000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>41250000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>25040000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>25116000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>25255000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>25134000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>25052000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>21555000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>60</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>4083000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3324000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3772000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4894000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4882000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4870000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3759000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3663000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2215000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1513000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2040000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1183000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>10876000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6977000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4541000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2316000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>592000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1654000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>640000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>594000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>596000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>240000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>70070000.0</v>
+      </c>
+      <c r="C53">
         <v>83755000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>55261000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>77234000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>98965000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>113256000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>130851000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>145519000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>154945000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>145204000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>125414000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>114198000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>91958000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>164637000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>231233000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>244509000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>265971000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>234981000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>166434000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>193860000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>125290000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>103459000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>48542000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>287006000.0</v>
+      </c>
+      <c r="C55">
         <v>326553000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>223704000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>244717000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>284692000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>315609000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>353216000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>388617000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>416446000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>348507000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>360691000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>397551000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>417159000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>456228000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>486544000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>511751000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>532584000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>550308000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>437375000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>469725000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>495630000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>286055000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>106776000.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
-      <c r="AA55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>847421000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>757998000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>844697000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:29">
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>124768000.0</v>
+      </c>
+      <c r="C56">
         <v>139039000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>120769000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>137709000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>160169000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>169631000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>194051000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>206009000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>203478000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>199813000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>176994000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>173703000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>161280000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>255934000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>319721000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>361641000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>383793000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>365262000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>228154000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>300398000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>402611000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>185299000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>78797000.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
       <c r="AA56"/>
       <c r="AB56"/>
       <c r="AC56"/>
-    </row>
-    <row r="57" spans="1:29">
+      <c r="AD56"/>
+    </row>
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>15068000.0</v>
+      </c>
+      <c r="C57">
         <v>13566000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>20226000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>22026000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>14948000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>14503000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>129782000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>19820000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>19163000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>16065000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>17846000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>20435000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>19161000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>27684000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>29817000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>26907000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>21569000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>21976000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>15655000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>19868000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>21225000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>12912000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>12112000.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
-      <c r="AA57">
+      <c r="AA57"/>
+      <c r="AB57">
         <v>254159000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>289710000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>317409000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:29">
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>54661000.0</v>
+      </c>
+      <c r="C58">
         <v>61809000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>64768000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>68369000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>74794000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>75170000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>191854000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>192931000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>194342000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>170624000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>175941000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>178321000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>169588000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>179053000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>183806000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>181546000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>174632000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>163644000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>41137000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>46737000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>48033000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>377612000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>213188000.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
-      <c r="AA58">
+      <c r="AA58"/>
+      <c r="AB58">
         <v>341189000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>575542000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>484987000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:29">
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>232345000.0</v>
+      </c>
+      <c r="C60">
         <v>264744000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>158936000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>176348000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>209898000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>240439000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>161362000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>195686000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>222104000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>177883000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>184750000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>219230000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>247571000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>277175000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>302738000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>330205000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>357952000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>386664000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>396238000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>422988000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>447597000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-91557000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-106412000.0</v>
       </c>
-      <c r="X60"/>
       <c r="Y60"/>
       <c r="Z60"/>
-      <c r="AA60">
+      <c r="AA60"/>
+      <c r="AB60">
         <v>506232000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>182456000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>359710000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6250,2971 +6379,3037 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
         <v>13101000.0</v>
       </c>
       <c r="C2">
         <v>13304000.0</v>
       </c>
       <c r="D2">
         <v>13044000.0</v>
       </c>
       <c r="E2">
         <v>10071000.0</v>
       </c>
       <c r="F2">
         <v>4582000.0</v>
       </c>
       <c r="G2">
         <v>1754000.0</v>
       </c>
       <c r="H2">
         <v>249000.0</v>
       </c>
       <c r="I2">
         <v>467836000.0</v>
       </c>
       <c r="J2">
         <v>888812000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
         <v>13101000.0</v>
       </c>
       <c r="C3">
         <v>13304000.0</v>
       </c>
       <c r="D3">
         <v>13044000.0</v>
       </c>
       <c r="E3">
         <v>8440000.0</v>
       </c>
       <c r="F3">
         <v>4582000.0</v>
       </c>
       <c r="G3">
         <v>1754000.0</v>
       </c>
       <c r="H3">
         <v>249000.0</v>
       </c>
       <c r="I3"/>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
         <v>-9648000.0</v>
       </c>
       <c r="C5">
         <v>-124776000.0</v>
       </c>
       <c r="D5">
         <v>-134252000.0</v>
       </c>
       <c r="E5">
         <v>-129641000.0</v>
       </c>
       <c r="F5">
         <v>-94506000.0</v>
       </c>
       <c r="G5">
         <v>-53194000.0</v>
       </c>
       <c r="H5">
         <v>-244769000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
         <v>3453000.0</v>
       </c>
       <c r="C6">
         <v>-111472000.0</v>
       </c>
       <c r="D6">
         <v>-121208000.0</v>
       </c>
       <c r="E6">
         <v>-121201000.0</v>
       </c>
       <c r="F6">
         <v>-89924000.0</v>
       </c>
       <c r="G6">
         <v>-51440000.0</v>
       </c>
       <c r="H6">
         <v>-244520000.0</v>
       </c>
       <c r="I6"/>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
         <v>96063000.0</v>
       </c>
       <c r="C9">
         <v>6589000.0</v>
       </c>
       <c r="D9">
         <v>2235000.0</v>
       </c>
       <c r="E9">
         <v>5199000.0</v>
       </c>
       <c r="F9">
         <v>-4582000.0</v>
       </c>
       <c r="G9">
         <v>-1754000.0</v>
       </c>
       <c r="H9">
         <v>-249000.0</v>
       </c>
       <c r="I9">
         <v>2483000.0</v>
       </c>
       <c r="J9">
         <v>61974000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
         <v>-9648000.0</v>
       </c>
       <c r="C10">
         <v>-124776000.0</v>
       </c>
       <c r="D10">
         <v>-134792000.0</v>
       </c>
       <c r="E10">
         <v>-130841000.0</v>
       </c>
       <c r="F10">
         <v>-95781000.0</v>
       </c>
       <c r="G10">
         <v>-53575000.0</v>
       </c>
       <c r="H10">
         <v>-244769000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
         <v>-68000.0</v>
       </c>
       <c r="C11">
         <v>1790000.0</v>
       </c>
       <c r="D11">
         <v>1881000.0</v>
       </c>
       <c r="E11">
         <v>91000.0</v>
       </c>
       <c r="F11">
         <v>43000.0</v>
       </c>
       <c r="G11">
         <v>1085000.0</v>
       </c>
       <c r="H11">
         <v>1210000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>540000.0</v>
       </c>
       <c r="E12">
         <v>1105000.0</v>
       </c>
       <c r="F12">
         <v>1275000.0</v>
       </c>
       <c r="G12">
         <v>381000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13">
         <v>7346000.0</v>
       </c>
       <c r="C13">
         <v>13007000.0</v>
       </c>
       <c r="D13">
         <v>12677000.0</v>
       </c>
       <c r="E13">
         <v>4420000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
         <v>-9580000.0</v>
       </c>
       <c r="C15">
         <v>-126566000.0</v>
       </c>
       <c r="D15">
         <v>-136673000.0</v>
       </c>
       <c r="E15">
         <v>-130932000.0</v>
       </c>
       <c r="F15">
         <v>-95824000.0</v>
       </c>
       <c r="G15">
         <v>-53575000.0</v>
       </c>
       <c r="H15">
         <v>-244769000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-130932000.0</v>
       </c>
       <c r="F16">
         <v>-95824000.0</v>
       </c>
       <c r="G16">
         <v>-53575000.0</v>
       </c>
       <c r="H16">
         <v>-244769000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B17">
         <v>-9580000.0</v>
       </c>
       <c r="C17">
         <v>-126566000.0</v>
       </c>
       <c r="D17">
         <v>-128957000.0</v>
       </c>
       <c r="E17">
         <v>-130932000.0</v>
       </c>
       <c r="F17">
         <v>-95824000.0</v>
       </c>
       <c r="G17">
         <v>-53575000.0</v>
       </c>
       <c r="H17">
         <v>-244769000.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18">
         <v>7346000.0</v>
       </c>
       <c r="C18">
         <v>13007000.0</v>
       </c>
       <c r="D18">
         <v>5870000.0</v>
       </c>
       <c r="E18">
         <v>-1404000.0</v>
       </c>
       <c r="F18">
         <v>-1275000.0</v>
       </c>
       <c r="G18">
         <v>-381000.0</v>
       </c>
       <c r="H18">
         <v>535000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>2990000.0</v>
       </c>
       <c r="F19">
         <v>-898000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>10000000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
         <v>-15040000.0</v>
       </c>
       <c r="C21">
         <v>-138137000.0</v>
       </c>
       <c r="D21">
         <v>-146546000.0</v>
       </c>
       <c r="E21">
         <v>-133831000.0</v>
       </c>
       <c r="F21">
         <v>-94883000.0</v>
       </c>
       <c r="G21">
         <v>-49176000.0</v>
       </c>
       <c r="H21">
         <v>-20033000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
         <v>124204000.0</v>
       </c>
       <c r="C23">
         <v>144726000.0</v>
       </c>
       <c r="D23">
         <v>148781000.0</v>
       </c>
       <c r="E23">
         <v>139030000.0</v>
       </c>
       <c r="F23">
         <v>94883000.0</v>
       </c>
       <c r="G23">
         <v>49176000.0</v>
       </c>
       <c r="H23">
         <v>20033000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B25">
         <v>13101000.0</v>
       </c>
       <c r="C25">
         <v>13304000.0</v>
       </c>
       <c r="D25">
         <v>12330000.0</v>
       </c>
       <c r="E25">
         <v>8440000.0</v>
       </c>
       <c r="F25">
         <v>3748000.0</v>
       </c>
       <c r="G25">
         <v>1402000.0</v>
       </c>
       <c r="H25">
         <v>249000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26">
         <v>95667000.0</v>
       </c>
       <c r="C26">
         <v>107244000.0</v>
       </c>
       <c r="D26">
         <v>92710000.0</v>
       </c>
       <c r="E26">
         <v>97173000.0</v>
       </c>
       <c r="F26">
         <v>75648000.0</v>
       </c>
       <c r="G26">
         <v>39681000.0</v>
       </c>
       <c r="H26">
         <v>14266000.0</v>
       </c>
       <c r="I26">
         <v>9092000.0</v>
       </c>
       <c r="J26">
         <v>11436000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>13044000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
         <v>24003000.0</v>
       </c>
       <c r="C28">
         <v>33155000.0</v>
       </c>
       <c r="D28">
         <v>34706000.0</v>
       </c>
       <c r="E28">
         <v>31857000.0</v>
       </c>
       <c r="F28">
         <v>19235000.0</v>
       </c>
       <c r="G28">
         <v>9495000.0</v>
       </c>
       <c r="H28">
         <v>5767000.0</v>
       </c>
       <c r="I28">
         <v>81392000.0</v>
       </c>
       <c r="J28">
         <v>108814000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29">
         <v>-68000.0</v>
       </c>
       <c r="C29">
         <v>1790000.0</v>
       </c>
       <c r="D29">
         <v>2782000.0</v>
       </c>
       <c r="E29">
         <v>91000.0</v>
       </c>
       <c r="F29">
         <v>43000.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
         <v>111103000.0</v>
       </c>
       <c r="C30">
         <v>144726000.0</v>
       </c>
       <c r="D30">
         <v>148781000.0</v>
       </c>
       <c r="E30">
         <v>139030000.0</v>
       </c>
       <c r="F30">
         <v>90301000.0</v>
       </c>
       <c r="G30">
         <v>47422000.0</v>
       </c>
       <c r="H30">
         <v>19784000.0</v>
       </c>
       <c r="I30"/>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
         <v>5392000.0</v>
       </c>
       <c r="C31">
         <v>13361000.0</v>
       </c>
       <c r="D31">
         <v>11754000.0</v>
       </c>
       <c r="E31">
         <v>2990000.0</v>
       </c>
       <c r="F31">
         <v>-898000.0</v>
       </c>
       <c r="G31">
         <v>-4399000.0</v>
       </c>
       <c r="H31">
         <v>-224736000.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
         <v>109164000.0</v>
       </c>
       <c r="C32">
         <v>6589000.0</v>
       </c>
       <c r="D32">
         <v>2235000.0</v>
       </c>
       <c r="E32">
         <v>5199000.0</v>
       </c>
       <c r="F32">
         <v>1058000.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>470319000.0</v>
       </c>
       <c r="J32">
         <v>950786000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>8</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>92</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>3004000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3550000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22526000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26859000.0</v>
       </c>
-      <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>3318000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3297000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3462000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3226000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22296000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22788000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2409000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2170000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3383000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2774000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1668000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21196000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1885000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1044000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>935000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>948000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>282000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>467836000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>888812000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>26000.0</v>
+      </c>
+      <c r="C3">
         <v>3004000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3550000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3129000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3201000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3221000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3318000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3298000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3462000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3226000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3552000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3350000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3234000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2170000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3383000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2774000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1668000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1160000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1885000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1044000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>935000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>948000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>510000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>410000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>282000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>200000.0</v>
       </c>
-      <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>-34550000.0</v>
+      </c>
+      <c r="C5">
         <v>-21645000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-19239000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-29361000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-32541000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>76560000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-34297000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-31234000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-31185000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-28061000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-30617000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-31626000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-32205000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-29652000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-31236999.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-30428000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-30716000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-37259000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-27830000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-25687000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-22955000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-18034000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-15195000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-13011000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-15301000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-9673000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>-34524000.0</v>
+      </c>
+      <c r="C6">
         <v>-18641000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-15689000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-26232000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-29340000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>79781000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-30979000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-27936000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-27723000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-24835000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-27065000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-28276000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-28971000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-27482000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-27853999.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-27654000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-29048000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-36099000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-25945000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-24643000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-22020000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-17086000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-14685000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-12601000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-15019000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-9473000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>99</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-3004000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3550000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-22526000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-26859000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>109164000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4173000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>791000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>771000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>855000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-22028000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-22640000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>99000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-450000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2862000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2224000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1396000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1058000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1885000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1044000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-935000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-948000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>-282000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-34550000.0</v>
+      </c>
+      <c r="C10">
         <v>-21645000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-19239000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-34422000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-32541000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>76560000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-34297000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-31234000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-31185000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-28061000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-40267000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-32128000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-32341000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-30056000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-31650000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-30724000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-30970000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-37497000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-28151000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-26009000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-23273000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-18348000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-15531000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-13070000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-15301000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-9673000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>-68000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>1776000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-8000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>22000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-869000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>592000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>950000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1208000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>32000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>25000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>18000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>16000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>43000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>63000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-10000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>342000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1040000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>106000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>320000.0</v>
       </c>
-      <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
-[...1 lines deleted...]
-      </c>
+      <c r="G12"/>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
         <v>1080000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>0.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>136000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>404000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>413000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>373000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>330000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>314000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>38000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>322000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>318000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>314000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>273000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>59000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>215000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>320000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>29071000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23544000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13">
+        <v>1982000.0</v>
+      </c>
+      <c r="C13">
         <v>2019000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1309000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1605000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2010000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2422000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2881000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3305000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3582000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3237000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3510000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3486000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3058000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2623000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>711000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>253000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13">
         <v>140000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>66000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>28000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>120000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>215000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-34550000.0</v>
+      </c>
+      <c r="C15">
         <v>-21645000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-19171000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-34422000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-32541000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>76560000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-36073000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-31226000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-31207000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-28062000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-39398000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-32720000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-33291000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-31264000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-31682000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-30749000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-30988000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-37513000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-28194000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-26009000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-23273000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-18348000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-15531000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-13070000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-15301000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-9673000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-33291000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-31264000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-31682000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-30749000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-30988000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-37513000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-28194000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-26009000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-23273000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-18348000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-13070000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-15301000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-9673000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B17">
+        <v>-34550000.0</v>
+      </c>
+      <c r="C17">
         <v>-21645000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-19171000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-34422000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-32541000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>76560000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-36073000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-31226000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-31207000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-28062000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-39398000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-32720000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-33291000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-31264000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-31682000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-30749000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-30988000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-37513000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-28194000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-26009000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-23273000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-18348000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-15531000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-13070000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-15301000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-9673000.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18">
+        <v>1982000.0</v>
+      </c>
+      <c r="C18">
         <v>2019000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1309000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1605000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2010000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2422000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2881000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3305000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3582000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3237000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3510000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3486000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2922000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2219000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-387000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-373000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>381000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-61000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-555000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-182000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-252000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-314000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-977000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>61000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>215000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>0.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>2872000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2025000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1656000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1014000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>381000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-61000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>140000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>66000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>4220000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>10000000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>-36527000.0</v>
+      </c>
+      <c r="C21">
         <v>-25502000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-20651000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-36124000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-34664000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>74176000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-37284000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-34789000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-34755000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-31309000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-43762000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-35626000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-35077000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-32081000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-33305999.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-31738000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-31351000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-37436000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-27973000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-25827000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-23021000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-18062000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-15258000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-13131000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-10794000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-9993000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>36527000.0</v>
+      </c>
+      <c r="C23">
         <v>25502000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>20651000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>36124000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>34664000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>34988000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>41457000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>35580000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>35526000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>32164000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>44030000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>35774000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>35176000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>33801000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>33827000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>33962000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>32747000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>38494000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>27973000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>25827000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>23021000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>18062000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15258000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13131000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10794000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9993000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B25">
+        <v>2615000.0</v>
+      </c>
+      <c r="C25">
         <v>3004000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3550000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3129000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3201000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3221000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3318000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3298000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3462000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3226000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3552000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3350000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3234000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2908000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2838000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2774000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1668000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1160000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1051000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1044000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>935000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>718000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>510000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>410000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>282000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>200000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26">
+        <v>19595000.0</v>
+      </c>
+      <c r="C26">
         <v>14101000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>19695000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>22526000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>26859000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>26580000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>29375000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>27228000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>27220000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>23421000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>23296000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>26788000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>22727000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>24899000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>25585000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>25898000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>24494000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>21196000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>21796000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>19545000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>18933000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>15374000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>12442000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>10812000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>8484000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>7943000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>9092000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>11436000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>782000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>782000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>3552000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>5787000.0</v>
+      </c>
+      <c r="C28">
         <v>6579000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>956000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6835000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7805000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8408000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7755000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8352000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8306000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8743000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8589000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8986000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8229000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8902000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8242000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8064000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8253000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7298000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6177000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6282000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4088000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2688000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2816000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2319000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2310000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2050000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>81392000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>108814000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>-68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>1776000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>22000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-869000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>592000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>950000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1208000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>32000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>25000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>18000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>16000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>36527000.0</v>
+      </c>
+      <c r="C30">
         <v>22498000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20651000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13598000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7805000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>34988000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>41457000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>35580000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>35526000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>32164000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21734000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12986000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>35176000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>31631000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>30444000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>33962000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>32747000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>38494000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>26088000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>24783000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>22086000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17114000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15258000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13131000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10512000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9993000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>1977000.0</v>
+      </c>
+      <c r="C31">
         <v>3857000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1412000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1702000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2123000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2384000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2987000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3555000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3570000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3248000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3495000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3498000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2736000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2025000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1655999.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1014000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>381000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-61000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-178000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-182000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-252000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-286000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-273000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>61000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4507000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>320000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
         <v>109164000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4173000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>791000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>771000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>855000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>268000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>148000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>99000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1720000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>521000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2224000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1396000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1058000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
+        <v>0.0</v>
+      </c>
+      <c r="AB32">
         <v>470319000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>950786000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -9249,2817 +9444,2885 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>61213000.0</v>
       </c>
       <c r="C2">
         <v>49303000.0</v>
       </c>
       <c r="D2">
         <v>86244000.0</v>
       </c>
       <c r="E2">
         <v>58162000.0</v>
       </c>
       <c r="F2">
         <v>27728000.0</v>
       </c>
       <c r="G2">
         <v>44064000.0</v>
       </c>
       <c r="H2">
         <v>31424000.0</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>848000</v>
       </c>
       <c r="C3">
         <v>154000</v>
       </c>
       <c r="D3">
         <v>13736000</v>
       </c>
       <c r="E3">
         <v>30604000</v>
       </c>
       <c r="F3">
         <v>44970000</v>
       </c>
       <c r="G3">
         <v>9825000</v>
       </c>
       <c r="H3">
         <v>2460000</v>
       </c>
       <c r="I3">
         <v>11124000</v>
       </c>
       <c r="J3">
         <v>29395000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>28082000.0</v>
       </c>
       <c r="F4">
         <v>30434000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>8419000.0</v>
       </c>
       <c r="F5">
         <v>-1536000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>3798000.0</v>
       </c>
       <c r="C6">
         <v>11910000.0</v>
       </c>
       <c r="D6">
         <v>-36941000.0</v>
       </c>
       <c r="E6">
         <v>28082000.0</v>
       </c>
       <c r="F6">
         <v>30434000.0</v>
       </c>
       <c r="G6">
         <v>-16336000.0</v>
       </c>
       <c r="H6">
         <v>38837000.0</v>
       </c>
       <c r="I6"/>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
         <v>-114553000.0</v>
       </c>
       <c r="C7">
         <v>-9278000.0</v>
       </c>
       <c r="D7">
         <v>9380000.0</v>
       </c>
       <c r="E7">
         <v>123945000.0</v>
       </c>
       <c r="F7">
         <v>-2797000.0</v>
       </c>
       <c r="G7">
         <v>4862000.0</v>
       </c>
       <c r="H7">
         <v>2259000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>54850000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>78326000.0</v>
       </c>
       <c r="J10">
         <v>209359000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>117157000.0</v>
       </c>
       <c r="F11">
         <v>-358000.0</v>
       </c>
       <c r="G11">
         <v>2062000.0</v>
       </c>
       <c r="H11">
         <v>1233000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>10669000.0</v>
       </c>
       <c r="F12">
         <v>4662000.0</v>
       </c>
       <c r="G12">
         <v>5950000.0</v>
       </c>
       <c r="H12">
         <v>226093000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>10745000.0</v>
       </c>
       <c r="F13">
         <v>-949000.0</v>
       </c>
       <c r="G13">
         <v>2800000.0</v>
       </c>
       <c r="H13">
         <v>1026000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
         <v>13101000.0</v>
       </c>
       <c r="C14">
         <v>13304000.0</v>
       </c>
       <c r="D14">
         <v>13044000.0</v>
       </c>
       <c r="E14">
         <v>8440000.0</v>
       </c>
       <c r="F14">
         <v>3748000.0</v>
       </c>
       <c r="G14">
         <v>1402000.0</v>
       </c>
       <c r="H14">
         <v>249000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
         <v>65011000.0</v>
       </c>
       <c r="C16">
         <v>61213000.0</v>
       </c>
       <c r="D16">
         <v>49303000.0</v>
       </c>
       <c r="E16">
         <v>86244000.0</v>
       </c>
       <c r="F16">
         <v>58162000.0</v>
       </c>
       <c r="G16">
         <v>27728000.0</v>
       </c>
       <c r="H16">
         <v>70261000.0</v>
       </c>
       <c r="I16">
         <v>31424000.0</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>-104724000.0</v>
       </c>
       <c r="C18">
         <v>-110289000.0</v>
       </c>
       <c r="D18">
         <v>-102084000.0</v>
       </c>
       <c r="E18">
         <v>-16552000.0</v>
       </c>
       <c r="F18">
         <v>-133972000.0</v>
       </c>
       <c r="G18">
         <v>-51094000.0</v>
       </c>
       <c r="H18">
         <v>-18628000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19">
         <v>108349000.0</v>
       </c>
       <c r="C19">
         <v>47482000.0</v>
       </c>
       <c r="D19">
         <v>38256000.0</v>
       </c>
       <c r="E19">
         <v>17476000.0</v>
       </c>
       <c r="F19">
         <v>-253368000.0</v>
       </c>
       <c r="G19">
         <v>-8210000.0</v>
       </c>
       <c r="H19">
         <v>-41540000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20">
         <v>173000.0</v>
       </c>
       <c r="C20">
         <v>74563000.0</v>
       </c>
       <c r="D20">
         <v>967000.0</v>
       </c>
       <c r="E20">
         <v>27158000.0</v>
       </c>
       <c r="F20">
         <v>381243000.0</v>
       </c>
       <c r="G20">
         <v>159675000.0</v>
       </c>
       <c r="H20">
         <v>74839000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-10241000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>9734000.0</v>
       </c>
       <c r="H21">
         <v>9734000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
         <v>-9580000.0</v>
       </c>
       <c r="C22">
         <v>-126566000.0</v>
       </c>
       <c r="D22">
         <v>-136673000.0</v>
       </c>
       <c r="E22">
         <v>-130932000.0</v>
       </c>
       <c r="F22">
         <v>-95824000.0</v>
       </c>
       <c r="G22">
         <v>-53575000.0</v>
       </c>
       <c r="H22">
         <v>-244769000.0</v>
       </c>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>173000.0</v>
       </c>
       <c r="C23">
         <v>74563000.0</v>
       </c>
       <c r="D23">
         <v>61132000.0</v>
       </c>
       <c r="E23">
         <v>-13128000.0</v>
       </c>
       <c r="F23">
         <v>196159000.0</v>
       </c>
       <c r="G23">
         <v>37956000.0</v>
       </c>
       <c r="H23">
         <v>74839000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
         <v>210697000.0</v>
       </c>
       <c r="C24">
         <v>-119702000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>238218000.0</v>
       </c>
       <c r="F24">
         <v>30336000.0</v>
       </c>
       <c r="G24">
         <v>-4722000.0</v>
       </c>
       <c r="H24">
         <v>24166000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
         <v>389000.0</v>
       </c>
       <c r="C25">
         <v>-1153000.0</v>
       </c>
       <c r="D25">
         <v>11279000.0</v>
       </c>
       <c r="E25">
         <v>1930000.0</v>
       </c>
       <c r="F25">
         <v>1209000.0</v>
       </c>
       <c r="G25">
         <v>5166000.0</v>
       </c>
       <c r="H25">
         <v>225946000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>27158000.0</v>
       </c>
       <c r="F26">
         <v>223920000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
         <v>6840000.0</v>
       </c>
       <c r="C27">
         <v>12688000.0</v>
       </c>
       <c r="D27">
         <v>14622000.0</v>
       </c>
       <c r="E27">
         <v>10669000.0</v>
       </c>
       <c r="F27">
         <v>4662000.0</v>
       </c>
       <c r="G27">
         <v>876000.0</v>
       </c>
       <c r="H27">
         <v>147000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>173000.0</v>
       </c>
       <c r="C28">
         <v>74563000.0</v>
       </c>
       <c r="D28">
         <v>-9725000.0</v>
       </c>
       <c r="E28">
         <v>27158000.0</v>
       </c>
       <c r="F28">
         <v>417774000.0</v>
       </c>
       <c r="G28">
         <v>47690000.0</v>
       </c>
       <c r="H28">
         <v>74839000.0</v>
       </c>
       <c r="I28">
         <v>98094000.0</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>-103876000.0</v>
       </c>
       <c r="C29">
         <v>-110135000.0</v>
       </c>
       <c r="D29">
         <v>-88348000.0</v>
       </c>
       <c r="E29">
         <v>14052000.0</v>
       </c>
       <c r="F29">
         <v>-89002000.0</v>
       </c>
       <c r="G29">
         <v>-41269000.0</v>
       </c>
       <c r="H29">
         <v>-16168000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>104295000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>107501000.0</v>
       </c>
       <c r="C30">
         <v>47482000.0</v>
       </c>
       <c r="D30">
         <v>61132000.0</v>
       </c>
       <c r="E30">
         <v>-13128000.0</v>
       </c>
       <c r="F30">
         <v>-298338000.0</v>
       </c>
       <c r="G30">
         <v>-22757000.0</v>
       </c>
       <c r="H30">
         <v>-19834000.0</v>
       </c>
       <c r="I30"/>
       <c r="J30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC1" t="s">
         <v>8</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>53757000.0</v>
+      </c>
+      <c r="C2">
         <v>62652000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>58674000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>59587000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>54640000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>61213000.0</v>
       </c>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
-        <v>41457000.0</v>
+        <v>52593000.0</v>
       </c>
       <c r="I2">
+        <v>44292000.0</v>
+      </c>
+      <c r="J2">
         <v>48791000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>49303000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>57286000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>66418000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>88811000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>86244000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>113329000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>114766000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>127756000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>58162000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>103009000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>274512000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>80000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>27728000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23629000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>22777000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>33002000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>44064000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>694000</v>
+      </c>
+      <c r="C3">
         <v>584000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>317000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>195000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>317000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>475000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>154000</v>
       </c>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
+        <v>825000</v>
+      </c>
+      <c r="J3">
         <v>265000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>539000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>980000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3265000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4500000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4991000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6268000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9812000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10457000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4067000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>16721000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15736000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10629000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1884000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1904000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4506000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>716000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2699000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>17164000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>11124000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>29395000</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-22393000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>2567000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-27085000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-1437000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-12990000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>69594000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>1948000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3164000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4158000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>664000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2403000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1194000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>-1756000.0</v>
+      </c>
+      <c r="C6">
         <v>-11254000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6337000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-913000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4947000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6573000.0</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
-        <v>11136000.0</v>
+        <v>5848000.0</v>
       </c>
       <c r="I6">
+        <v>11140000.0</v>
+      </c>
+      <c r="J6">
         <v>-4499000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-512000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7983000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-9132000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-22393000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2567000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-27085000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1437000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-12990000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>69594000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-44847000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-171503000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>194512000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>52272000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4099000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>852000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-10225000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-11062000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>639000.0</v>
+      </c>
+      <c r="C7">
         <v>-6429000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3158000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-795000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-466000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-116450000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1830000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
+        <v>-829000.0</v>
+      </c>
+      <c r="J7">
         <v>713000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-9046000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2911000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>12180000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4089000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-3978000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2591000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>412000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>479000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>120462000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>826000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-523000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1849000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-4949000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1217000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3167000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1831000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2309000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>9117000.0</v>
       </c>
-      <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9">
         <v>54850000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>78326000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>209359000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1316000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-7880000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1022000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1518000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1485000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>119456000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2292000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-578000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1376000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-4938000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>1605000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-830000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1627000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>64612000.0</v>
       </c>
-      <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>7505000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3797000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2732000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3246000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2771000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2380000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1889000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1428000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1923000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>325000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>254000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4910000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>280000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>4702000.0</v>
       </c>
       <c r="O13">
+        <v>4702000.0</v>
+      </c>
+      <c r="P13">
         <v>4745000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1930000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4234000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-164000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1466000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>55000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>473000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-11000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>1562000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1001000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>682000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>2615000.0</v>
+      </c>
+      <c r="C14">
         <v>3004000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3550000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3129000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3201000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3221000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3318000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
+        <v>3298000.0</v>
+      </c>
+      <c r="J14">
         <v>3462000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3226000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3552000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3350000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3234000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2908000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2838000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2774000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1668000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1160000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1051000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1044000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>935000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>718000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>510000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>410000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>282000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>200000.0</v>
       </c>
-      <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>52001000.0</v>
+      </c>
+      <c r="C16">
         <v>51398000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>65011000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>58674000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>59587000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>54640000.0</v>
       </c>
-      <c r="G16">
-[...1 lines deleted...]
-      </c>
       <c r="H16">
-        <v>52593000.0</v>
+        <v>58441000.0</v>
       </c>
       <c r="I16">
+        <v>55432000.0</v>
+      </c>
+      <c r="J16">
         <v>44292000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>48791000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>49303000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>57286000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>66418000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>88811000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>86244000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>113329000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>114766000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>127756000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>58162000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>103009000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>274512000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>80000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>27728000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>23629000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>22777000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>33002000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>44064000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-20528000.0</v>
+      </c>
+      <c r="C18">
         <v>-25826000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-16394000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-25779000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-27909000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-35098000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-24377000.0</v>
       </c>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
       <c r="I18">
+        <v>-27507000.0</v>
+      </c>
+      <c r="J18">
         <v>-27597000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-30787000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-27210000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-16914000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-23750000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-34210000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-29175000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-34051000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-36013000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>82686000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-41072000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-39719000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-29118000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-24063000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-15124000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-13731000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-12656000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-9583000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19">
+        <v>18402000.0</v>
+      </c>
+      <c r="C19">
         <v>-112031000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>22222000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>24671000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>32539000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>27930000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>30606000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>39199000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-33864000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>11541000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>18603000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>4217000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>6974000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>36329000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1995000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>32476000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>22975000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-39970000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3881000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-131318000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1019000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-117150000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-20781000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>4982000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>7164000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1479000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20">
+        <v>311000.0</v>
+      </c>
+      <c r="C20">
         <v>126623000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>120000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>-602000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>273000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>56697000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>18195000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>-356000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>300000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>124000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>448000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>95000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>138000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>47000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>26878000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>83000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>467000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>221952000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-10241000.0</v>
       </c>
       <c r="O21">
         <v>-10241000.0</v>
       </c>
       <c r="P21">
         <v>-10241000.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>-10241000.0</v>
+      </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>9734000.0</v>
       </c>
-      <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>-34550000.0</v>
+      </c>
+      <c r="C22">
         <v>-21645000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-19171000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-34428000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-32541000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>76560000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-36073000.0</v>
       </c>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
       <c r="I22">
+        <v>-31224000.0</v>
+      </c>
+      <c r="J22">
         <v>-31207000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-28062000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-39398000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-32720000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-33291000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-31264000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-31682000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-30749000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-30988000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-37513000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-28194000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-26009000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-23273000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-18348000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-15531000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-13070000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-15301000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-9673000.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>126183000.0</v>
+      </c>
+      <c r="C23">
         <v>126623000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>53000.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23">
-        <v>39199000.0</v>
+        <v>-17829000.0</v>
       </c>
       <c r="I23">
+        <v>743000.0</v>
+      </c>
+      <c r="J23">
         <v>-33864000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11541000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>18603000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-10241000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>448000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>95000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>48000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-44037000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>23000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2697000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>193438000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>38100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-133000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-11000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-4178000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
+        <v>59000.0</v>
+      </c>
+      <c r="C24">
         <v>28076000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4246000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>77900000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>42815000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-175000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>21000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-9608000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>12080000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>19583000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>7482000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>11474000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>73192000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>238218000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>32476000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>22975000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>55227000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>30336000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-131318000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1019000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-117150000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-18877000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4982000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-4722000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-1479000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>14700000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>9512000.0</v>
+      </c>
+      <c r="C25">
         <v>-1617000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-4841000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5618000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-8000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-380000.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
-        <v>2372000.0</v>
+        <v>5832000.0</v>
       </c>
       <c r="I25">
+        <v>-2895000.0</v>
+      </c>
+      <c r="J25">
         <v>-3803000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>427000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8965000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-437000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-787000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-682000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>614000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>538000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>514000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>264000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>330000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>285000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>289000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>305000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>210000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>124000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4773000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>59000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-356000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>124000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>448000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>95000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>138000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>47000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>26878000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>1950000.0</v>
+      </c>
+      <c r="C27">
         <v>1445000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1300000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>892000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2222000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2426000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2660000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3318000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3503000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3207000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3562000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3978000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3285000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3797000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2732000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2786000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2771000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2380000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1636000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1220000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1711000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>95000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>374000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>144000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>137000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>221000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>311000.0</v>
+      </c>
+      <c r="C28">
         <v>126623000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E28">
         <v>0.0</v>
       </c>
       <c r="F28">
+        <v>0.0</v>
+      </c>
+      <c r="G28">
         <v>120000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-602000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>273000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>56697000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18195000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-356000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>300000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-10117000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>448000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>95000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>138000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>48000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>26878000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>106000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-466000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>224649000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>193485000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>38100000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9601000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000.0</v>
       </c>
       <c r="Z28">
         <v>-11000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AA28">
+        <v>-11000.0</v>
+      </c>
+      <c r="AB28"/>
+      <c r="AC28">
         <v>98094000.0</v>
       </c>
-      <c r="AC28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-19834000.0</v>
+      </c>
+      <c r="C29">
         <v>-25242000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-16077000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-25584000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-27592000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-34623000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-24223000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-28332000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-27332000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-30248000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-26230000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-13649000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-19250000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-29219000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-22907000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-24239000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-25556000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>86753000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-24351000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-23983000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-18489000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-22179000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-13220000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-9225000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-11940000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-6884000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3748000.0</v>
       </c>
-      <c r="AB29"/>
-      <c r="AC29">
+      <c r="AC29"/>
+      <c r="AD29">
         <v>104295000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>17767000.0</v>
+      </c>
+      <c r="C30">
         <v>-112615000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>22361000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24671000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>32539000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27930000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30606000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>39199000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-33864000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11541000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>18603000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4217000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6974000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>31338000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4273000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>22664000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12518000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-44037000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-20602000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-147054000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-11648000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-119034000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-20781000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>476000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1726000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4178000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
+      <c r="AD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>