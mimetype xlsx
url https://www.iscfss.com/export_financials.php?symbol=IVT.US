--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -271,50 +271,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1026,51 +1032,51 @@
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2102,51 +2108,51 @@
       <c r="M23">
         <v>7497317000.0</v>
       </c>
       <c r="N23">
         <v>9662464000.0</v>
       </c>
       <c r="O23">
         <v>10759884000.0</v>
       </c>
       <c r="P23">
         <v>10919190000.0</v>
       </c>
       <c r="Q23">
         <v>11391502000.0</v>
       </c>
       <c r="R23">
         <v>11045210000.0</v>
       </c>
       <c r="S23">
         <v>11136866000.0</v>
       </c>
       <c r="T23">
         <v>8211758000.0</v>
       </c>
       <c r="U23">
-        <v>3040544000.0</v>
+        <v>22393000.0</v>
       </c>
       <c r="V23">
         <v>799587478.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
         <v>44</v>
       </c>
       <c r="B24">
         <v>825881000.0</v>
       </c>
       <c r="C24">
         <v>740415000.0</v>
       </c>
       <c r="D24">
         <v>814568000.0</v>
       </c>
       <c r="E24">
         <v>754551000.0</v>
       </c>
       <c r="F24">
         <v>533082000.0</v>
       </c>
       <c r="G24">
@@ -3875,72 +3881,72 @@
       <c r="F60">
         <v>1571552000.0</v>
       </c>
       <c r="G60">
         <v>1738863000.0</v>
       </c>
       <c r="H60">
         <v>1819601000.0</v>
       </c>
       <c r="I60">
         <v>1852314000.0</v>
       </c>
       <c r="J60">
         <v>1905722000.0</v>
       </c>
       <c r="K60">
         <v>1949528000.0</v>
       </c>
       <c r="L60">
         <v>2148703000.0</v>
       </c>
       <c r="M60">
         <v>3993049000.0</v>
       </c>
       <c r="N60">
-        <v>4264905000.0</v>
+        <v>4266641000.0</v>
       </c>
       <c r="O60">
         <v>4342625000.0</v>
       </c>
       <c r="P60">
         <v>4663475000.0</v>
       </c>
       <c r="Q60">
         <v>5246011000.0</v>
       </c>
       <c r="R60">
         <v>5613313000.0</v>
       </c>
       <c r="S60">
         <v>6112562000.0</v>
       </c>
       <c r="T60">
         <v>4614095000.0</v>
       </c>
       <c r="U60">
-        <v>1484448000.0</v>
+        <v>-1245404000.0</v>
       </c>
       <c r="V60"/>
     </row>
     <row r="61" spans="1:22">
       <c r="A61" t="s">
         <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
@@ -3973,540 +3979,552 @@
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CE62"/>
+  <dimension ref="A1:CG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:83">
+    <row r="1" spans="1:85">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BM1" t="s">
         <v>130</v>
       </c>
       <c r="BN1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BQ1" t="s">
         <v>133</v>
       </c>
       <c r="BR1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BU1" t="s">
         <v>136</v>
       </c>
       <c r="BV1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BY1" t="s">
         <v>139</v>
       </c>
       <c r="BZ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CC1" t="s">
         <v>142</v>
       </c>
       <c r="CD1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
       </c>
-      <c r="CE1" t="s">
-        <v>143</v>
+      <c r="CG1" t="s">
+        <v>145</v>
       </c>
     </row>
-    <row r="2" spans="1:83">
+    <row r="2" spans="1:85">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2">
+        <v>46581000.0</v>
+      </c>
+      <c r="C2">
+        <v>29190000.0</v>
+      </c>
+      <c r="D2">
         <v>48291000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>50508000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>44107000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>30371000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>46418000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>48683000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>39457000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>28764000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>44583000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>46629000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>39063000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>29474000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>42792000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>45032000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>35952000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>27830000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>36208000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>41638000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>30662000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>24520000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>28284000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>36620000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>26277000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>21593000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>29804000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>37972000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>34318000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>28549000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>32784000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>45809000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>31477000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>22790000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>37798000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>40567000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>31724000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>26945000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>38242000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>41038000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>42608000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>79333000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>47203000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>95669000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>87083000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>82589000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>79368000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>182724000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>173111000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>160249000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>174751000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>153947000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>143738000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>135533000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>142835000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>150372000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>135071000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>99609000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>105153000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>38795000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>36104000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>35268000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>86151000.0</v>
       </c>
-      <c r="BK2"/>
-      <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
-      <c r="BU2">
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2">
         <v>43550000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>52509000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>19498000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>4208000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>2217000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>3109000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>1802000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>898000.0</v>
       </c>
-      <c r="CC2"/>
-      <c r="CD2"/>
       <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
     </row>
-    <row r="3" spans="1:83">
+    <row r="3" spans="1:85">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4548,54 +4566,12189 @@
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+    </row>
+    <row r="4" spans="1:85">
+      <c r="A4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+    </row>
+    <row r="5" spans="1:85">
+      <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5">
+        <v>9328000.0</v>
+      </c>
+      <c r="C5">
+        <v>5993000.0</v>
+      </c>
+      <c r="D5">
+        <v>4761000.0</v>
+      </c>
+      <c r="E5">
+        <v>4938000.0</v>
+      </c>
+      <c r="F5">
+        <v>8262000.0</v>
+      </c>
+      <c r="G5">
+        <v>10598000.0</v>
+      </c>
+      <c r="H5">
+        <v>14426000.0</v>
+      </c>
+      <c r="I5">
+        <v>10688000.0</v>
+      </c>
+      <c r="J5">
+        <v>21148000.0</v>
+      </c>
+      <c r="K5">
+        <v>22076000.0</v>
+      </c>
+      <c r="L5">
+        <v>18074000.0</v>
+      </c>
+      <c r="M5">
+        <v>29128000.0</v>
+      </c>
+      <c r="N5">
+        <v>27363000.0</v>
+      </c>
+      <c r="O5">
+        <v>20512000.0</v>
+      </c>
+      <c r="P5">
+        <v>26721000.0</v>
+      </c>
+      <c r="Q5">
+        <v>29337000.0</v>
+      </c>
+      <c r="R5">
+        <v>18115000.0</v>
+      </c>
+      <c r="S5">
+        <v>12109000.0</v>
+      </c>
+      <c r="T5">
+        <v>-4322000.0</v>
+      </c>
+      <c r="U5">
+        <v>-7661000.0</v>
+      </c>
+      <c r="V5">
+        <v>-8568000.0</v>
+      </c>
+      <c r="W5">
+        <v>-9508000.0</v>
+      </c>
+      <c r="X5">
+        <v>-12449000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-13798000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-14816000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-13229000.0</v>
+      </c>
+      <c r="AB5">
+        <v>1057000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-1468000.0</v>
+      </c>
+      <c r="AD5">
+        <v>462000.0</v>
+      </c>
+      <c r="AE5">
+        <v>1093000.0</v>
+      </c>
+      <c r="AF5">
+        <v>1637000.0</v>
+      </c>
+      <c r="AG5">
+        <v>2295000.0</v>
+      </c>
+      <c r="AH5">
+        <v>2437000.0</v>
+      </c>
+      <c r="AI5">
+        <v>2337000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>1945000.0</v>
+      </c>
+      <c r="AK5">
+        <v>15138000.0</v>
+      </c>
+      <c r="AL5">
+        <v>10841000.0</v>
+      </c>
+      <c r="AM5">
+        <v>24455000.0</v>
+      </c>
+      <c r="AN5">
+        <v>59059000.0</v>
+      </c>
+      <c r="AO5">
+        <v>43579000.0</v>
+      </c>
+      <c r="AP5">
+        <v>51585000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>38179000.0</v>
+      </c>
+      <c r="AR5">
+        <v>37290000.0</v>
+      </c>
+      <c r="AS5">
+        <v>43513000.0</v>
+      </c>
+      <c r="AT5">
+        <v>70867000.0</v>
+      </c>
+      <c r="AU5">
+        <v>105469000.0</v>
+      </c>
+      <c r="AV5">
+        <v>57599000.0</v>
+      </c>
+      <c r="AW5">
+        <v>40909000.0</v>
+      </c>
+      <c r="AX5">
+        <v>75271000.0</v>
+      </c>
+      <c r="AY5">
+        <v>81125000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>71128000.0</v>
+      </c>
+      <c r="BA5">
+        <v>67103000.0</v>
+      </c>
+      <c r="BB5">
+        <v>93113000.0</v>
+      </c>
+      <c r="BC5">
+        <v>130720000.0</v>
+      </c>
+      <c r="BD5">
+        <v>84414000.0</v>
+      </c>
+      <c r="BE5">
+        <v>72170000.0</v>
+      </c>
+      <c r="BF5">
+        <v>69018000.0</v>
+      </c>
+      <c r="BG5">
+        <v>59004000.0</v>
+      </c>
+      <c r="BH5">
+        <v>41948000.0</v>
+      </c>
+      <c r="BI5">
+        <v>16801000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>41013000.0</v>
+      </c>
+      <c r="BK5">
+        <v>53735000.0</v>
+      </c>
+      <c r="BL5">
+        <v>49430000.0</v>
+      </c>
+      <c r="BM5">
+        <v>32671000.0</v>
+      </c>
+      <c r="BN5">
+        <v>22853000.0</v>
+      </c>
+      <c r="BO5">
+        <v>55910000.0</v>
+      </c>
+      <c r="BP5"/>
+      <c r="BQ5">
+        <v>19775000.0</v>
+      </c>
+      <c r="BR5">
+        <v>-8937000.0</v>
+      </c>
+      <c r="BS5">
+        <v>-69055000.0</v>
+      </c>
+      <c r="BT5">
+        <v>-6421000.0</v>
+      </c>
+      <c r="BU5">
+        <v>22698000.0</v>
+      </c>
+      <c r="BV5">
+        <v>-24953000.0</v>
+      </c>
+      <c r="BW5">
+        <v>-54115000.0</v>
+      </c>
+      <c r="BX5"/>
+      <c r="BY5">
+        <v>-15903000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>3111000.0</v>
+      </c>
+      <c r="CA5">
+        <v>22264000.0</v>
+      </c>
+      <c r="CB5"/>
+      <c r="CC5">
+        <v>8766000.0</v>
+      </c>
+      <c r="CD5">
+        <v>259000.0</v>
+      </c>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+    </row>
+    <row r="6" spans="1:85">
+      <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+    </row>
+    <row r="7" spans="1:85">
+      <c r="A7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7">
+        <v>11184000.0</v>
+      </c>
+      <c r="C7">
+        <v>11133000.0</v>
+      </c>
+      <c r="D7">
+        <v>11082000.0</v>
+      </c>
+      <c r="E7">
+        <v>11033000.0</v>
+      </c>
+      <c r="F7">
+        <v>10984000.0</v>
+      </c>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7">
+        <v>1976000.0</v>
+      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+    </row>
+    <row r="8" spans="1:85">
+      <c r="A8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8">
+        <v>78000.0</v>
+      </c>
+      <c r="C8">
+        <v>78000.0</v>
+      </c>
+      <c r="D8">
+        <v>78000.0</v>
+      </c>
+      <c r="E8">
+        <v>78000.0</v>
+      </c>
+      <c r="F8">
+        <v>78000.0</v>
+      </c>
+      <c r="G8">
+        <v>78000.0</v>
+      </c>
+      <c r="H8">
+        <v>77000.0</v>
+      </c>
+      <c r="I8">
+        <v>77000.0</v>
+      </c>
+      <c r="J8">
+        <v>68000.0</v>
+      </c>
+      <c r="K8">
+        <v>68000.0</v>
+      </c>
+      <c r="L8">
+        <v>68000.0</v>
+      </c>
+      <c r="M8">
+        <v>68000.0</v>
+      </c>
+      <c r="N8">
+        <v>68000.0</v>
+      </c>
+      <c r="O8">
+        <v>68000.0</v>
+      </c>
+      <c r="P8">
+        <v>67000.0</v>
+      </c>
+      <c r="Q8">
+        <v>67000.0</v>
+      </c>
+      <c r="R8">
+        <v>67000.0</v>
+      </c>
+      <c r="S8">
+        <v>67000.0</v>
+      </c>
+      <c r="T8">
+        <v>67000.0</v>
+      </c>
+      <c r="U8">
+        <v>71000.0</v>
+      </c>
+      <c r="V8">
+        <v>71000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+    </row>
+    <row r="9" spans="1:85">
+      <c r="A9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>5736652000.0</v>
+      </c>
+      <c r="E9">
+        <v>5735537000.0</v>
+      </c>
+      <c r="F9">
+        <v>5732962000.0</v>
+      </c>
+      <c r="G9">
+        <v>5730641000.0</v>
+      </c>
+      <c r="H9">
+        <v>5730367000.0</v>
+      </c>
+      <c r="I9">
+        <v>5721592000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>5463458000.0</v>
+      </c>
+      <c r="N9">
+        <v>5461253000.0</v>
+      </c>
+      <c r="O9">
+        <v>5459087000.0</v>
+      </c>
+      <c r="P9">
+        <v>5456968000.0</v>
+      </c>
+      <c r="Q9">
+        <v>5455228000.0</v>
+      </c>
+      <c r="R9">
+        <v>5454292000.0</v>
+      </c>
+      <c r="S9">
+        <v>5453100000.0</v>
+      </c>
+      <c r="T9">
+        <v>5452550000.0</v>
+      </c>
+      <c r="U9">
+        <v>5554596000.0</v>
+      </c>
+      <c r="V9">
+        <v>5553470000.0</v>
+      </c>
+      <c r="W9">
+        <v>5567638000.0</v>
+      </c>
+      <c r="X9">
+        <v>5566255000.0</v>
+      </c>
+      <c r="Y9">
+        <v>5565773000.0</v>
+      </c>
+      <c r="Z9">
+        <v>5564930000.0</v>
+      </c>
+      <c r="AA9">
+        <v>5568679000.0</v>
+      </c>
+      <c r="AB9">
+        <v>5568707000.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+    </row>
+    <row r="10" spans="1:85">
+      <c r="A10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10">
+        <v>74904000.0</v>
+      </c>
+      <c r="C10">
+        <v>34395000.0</v>
+      </c>
+      <c r="D10">
+        <v>40518000.0</v>
+      </c>
+      <c r="E10">
+        <v>76366000.0</v>
+      </c>
+      <c r="F10">
+        <v>294039000.0</v>
+      </c>
+      <c r="G10">
+        <v>84579000.0</v>
+      </c>
+      <c r="H10">
+        <v>91221000.0</v>
+      </c>
+      <c r="I10">
+        <v>202758000.0</v>
+      </c>
+      <c r="J10">
+        <v>37129000.0</v>
+      </c>
+      <c r="K10">
+        <v>75116000.0</v>
+      </c>
+      <c r="L10">
+        <v>96385000.0</v>
+      </c>
+      <c r="M10">
+        <v>104111000.0</v>
+      </c>
+      <c r="N10">
+        <v>80749000.0</v>
+      </c>
+      <c r="O10">
+        <v>69291000.0</v>
+      </c>
+      <c r="P10">
+        <v>137762000.0</v>
+      </c>
+      <c r="Q10">
+        <v>216516000.0</v>
+      </c>
+      <c r="R10">
+        <v>95893000.0</v>
+      </c>
+      <c r="S10">
+        <v>25723000.0</v>
+      </c>
+      <c r="T10">
+        <v>44854000.0</v>
+      </c>
+      <c r="U10">
+        <v>138341000.0</v>
+      </c>
+      <c r="V10">
+        <v>172111000.0</v>
+      </c>
+      <c r="W10">
+        <v>175120000.0</v>
+      </c>
+      <c r="X10">
+        <v>222610000.0</v>
+      </c>
+      <c r="Y10">
+        <v>325989000.0</v>
+      </c>
+      <c r="Z10">
+        <v>309334000.0</v>
+      </c>
+      <c r="AA10">
+        <v>329212000.0</v>
+      </c>
+      <c r="AB10">
+        <v>255069000.0</v>
+      </c>
+      <c r="AC10">
+        <v>113785000.0</v>
+      </c>
+      <c r="AD10">
+        <v>146525000.0</v>
+      </c>
+      <c r="AE10">
+        <v>174237000.0</v>
+      </c>
+      <c r="AF10">
+        <v>260131000.0</v>
+      </c>
+      <c r="AG10">
+        <v>157351000.0</v>
+      </c>
+      <c r="AH10">
+        <v>185703000.0</v>
+      </c>
+      <c r="AI10">
+        <v>292563000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>162747000.0</v>
+      </c>
+      <c r="AK10">
+        <v>102810000.0</v>
+      </c>
+      <c r="AL10">
+        <v>366237000.0</v>
+      </c>
+      <c r="AM10">
+        <v>243243000.0</v>
+      </c>
+      <c r="AN10">
+        <v>397250000.0</v>
+      </c>
+      <c r="AO10">
+        <v>578730000.0</v>
+      </c>
+      <c r="AP10">
+        <v>812917000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>435652000.0</v>
+      </c>
+      <c r="AR10">
+        <v>203285000.0</v>
+      </c>
+      <c r="AS10">
+        <v>253247000.0</v>
+      </c>
+      <c r="AT10">
+        <v>171620000.0</v>
+      </c>
+      <c r="AU10">
+        <v>197783000.0</v>
+      </c>
+      <c r="AV10">
+        <v>598904000.0</v>
+      </c>
+      <c r="AW10">
+        <v>348790000.0</v>
+      </c>
+      <c r="AX10">
+        <v>364188000.0</v>
+      </c>
+      <c r="AY10">
+        <v>552564000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>319237000.0</v>
+      </c>
+      <c r="BA10">
+        <v>383802000.0</v>
+      </c>
+      <c r="BB10">
+        <v>295944000.0</v>
+      </c>
+      <c r="BC10">
+        <v>203544000.0</v>
+      </c>
+      <c r="BD10">
+        <v>220779000.0</v>
+      </c>
+      <c r="BE10">
+        <v>330505000.0</v>
+      </c>
+      <c r="BF10">
+        <v>211472000.0</v>
+      </c>
+      <c r="BG10">
+        <v>162558000.0</v>
+      </c>
+      <c r="BH10">
+        <v>218163000.0</v>
+      </c>
+      <c r="BI10">
+        <v>255903000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>230401000.0</v>
+      </c>
+      <c r="BK10">
+        <v>150374000.0</v>
+      </c>
+      <c r="BL10">
+        <v>267707000.0</v>
+      </c>
+      <c r="BM10">
+        <v>238212000.0</v>
+      </c>
+      <c r="BN10">
+        <v>218872000.0</v>
+      </c>
+      <c r="BO10">
+        <v>303751000.0</v>
+      </c>
+      <c r="BP10">
+        <v>500491000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>631115000.0</v>
+      </c>
+      <c r="BR10">
+        <v>632986000.0</v>
+      </c>
+      <c r="BS10">
+        <v>748658000.0</v>
+      </c>
+      <c r="BT10">
+        <v>945225000.0</v>
+      </c>
+      <c r="BU10">
+        <v>1382463000.0</v>
+      </c>
+      <c r="BV10">
+        <v>1017648000.0</v>
+      </c>
+      <c r="BW10"/>
+      <c r="BX10">
+        <v>17696000.0</v>
+      </c>
+      <c r="BY10"/>
+      <c r="BZ10">
+        <v>41387000.0</v>
+      </c>
+      <c r="CA10"/>
+      <c r="CB10">
+        <v>41387000.0</v>
+      </c>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10">
+        <v>114838000.0</v>
+      </c>
+      <c r="CF10">
+        <v>10804649.0</v>
+      </c>
+      <c r="CG10">
+        <v>216700.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:85">
+      <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>40518000.0</v>
+      </c>
+      <c r="E11">
+        <v>76366000.0</v>
+      </c>
+      <c r="F11">
+        <v>294039000.0</v>
+      </c>
+      <c r="G11">
+        <v>84579000.0</v>
+      </c>
+      <c r="H11">
+        <v>91221000.0</v>
+      </c>
+      <c r="I11">
+        <v>202758000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>104111000.0</v>
+      </c>
+      <c r="N11">
+        <v>80749000.0</v>
+      </c>
+      <c r="O11">
+        <v>69291000.0</v>
+      </c>
+      <c r="P11">
+        <v>137762000.0</v>
+      </c>
+      <c r="Q11">
+        <v>216516000.0</v>
+      </c>
+      <c r="R11">
+        <v>95893000.0</v>
+      </c>
+      <c r="S11">
+        <v>25723000.0</v>
+      </c>
+      <c r="T11">
+        <v>44854000.0</v>
+      </c>
+      <c r="U11">
+        <v>138341000.0</v>
+      </c>
+      <c r="V11">
+        <v>172111000.0</v>
+      </c>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+    </row>
+    <row r="12" spans="1:85">
+      <c r="A12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12">
+        <v>74904000.0</v>
+      </c>
+      <c r="C12">
+        <v>34395000.0</v>
+      </c>
+      <c r="D12">
+        <v>40518000.0</v>
+      </c>
+      <c r="E12">
+        <v>76366000.0</v>
+      </c>
+      <c r="F12">
+        <v>294039000.0</v>
+      </c>
+      <c r="G12">
+        <v>84579000.0</v>
+      </c>
+      <c r="H12">
+        <v>91221000.0</v>
+      </c>
+      <c r="I12">
+        <v>202758000.0</v>
+      </c>
+      <c r="J12">
+        <v>37129000.0</v>
+      </c>
+      <c r="K12">
+        <v>75116000.0</v>
+      </c>
+      <c r="L12">
+        <v>96385000.0</v>
+      </c>
+      <c r="M12">
+        <v>104111000.0</v>
+      </c>
+      <c r="N12">
+        <v>80749000.0</v>
+      </c>
+      <c r="O12">
+        <v>69291000.0</v>
+      </c>
+      <c r="P12">
+        <v>137762000.0</v>
+      </c>
+      <c r="Q12">
+        <v>216516000.0</v>
+      </c>
+      <c r="R12">
+        <v>95893000.0</v>
+      </c>
+      <c r="S12">
+        <v>25723000.0</v>
+      </c>
+      <c r="T12">
+        <v>44854000.0</v>
+      </c>
+      <c r="U12">
+        <v>138341000.0</v>
+      </c>
+      <c r="V12">
+        <v>172111000.0</v>
+      </c>
+      <c r="W12">
+        <v>175120000.0</v>
+      </c>
+      <c r="X12">
+        <v>222610000.0</v>
+      </c>
+      <c r="Y12">
+        <v>325989000.0</v>
+      </c>
+      <c r="Z12">
+        <v>309334000.0</v>
+      </c>
+      <c r="AA12">
+        <v>329212000.0</v>
+      </c>
+      <c r="AB12">
+        <v>255069000.0</v>
+      </c>
+      <c r="AC12">
+        <v>113785000.0</v>
+      </c>
+      <c r="AD12">
+        <v>146525000.0</v>
+      </c>
+      <c r="AE12">
+        <v>174237000.0</v>
+      </c>
+      <c r="AF12">
+        <v>260131000.0</v>
+      </c>
+      <c r="AG12">
+        <v>158736000.0</v>
+      </c>
+      <c r="AH12">
+        <v>187074000.0</v>
+      </c>
+      <c r="AI12">
+        <v>297300000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>167505000.0</v>
+      </c>
+      <c r="AK12">
+        <v>138357000.0</v>
+      </c>
+      <c r="AL12">
+        <v>397779000.0</v>
+      </c>
+      <c r="AM12">
+        <v>353872000.0</v>
+      </c>
+      <c r="AN12">
+        <v>581133000.0</v>
+      </c>
+      <c r="AO12">
+        <v>760609000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1005242000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>616790000.0</v>
+      </c>
+      <c r="AR12">
+        <v>380716000.0</v>
+      </c>
+      <c r="AS12">
+        <v>437622000.0</v>
+      </c>
+      <c r="AT12">
+        <v>383487000.0</v>
+      </c>
+      <c r="AU12">
+        <v>481612000.0</v>
+      </c>
+      <c r="AV12">
+        <v>887903000.0</v>
+      </c>
+      <c r="AW12">
+        <v>487948000.0</v>
+      </c>
+      <c r="AX12">
+        <v>595536000.0</v>
+      </c>
+      <c r="AY12">
+        <v>805590000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>562056000.0</v>
+      </c>
+      <c r="BA12">
+        <v>633395000.0</v>
+      </c>
+      <c r="BB12">
+        <v>601609000.0</v>
+      </c>
+      <c r="BC12">
+        <v>574556000.0</v>
+      </c>
+      <c r="BD12">
+        <v>548434000.0</v>
+      </c>
+      <c r="BE12">
+        <v>647039000.0</v>
+      </c>
+      <c r="BF12">
+        <v>534933000.0</v>
+      </c>
+      <c r="BG12">
+        <v>481296000.0</v>
+      </c>
+      <c r="BH12">
+        <v>507528000.0</v>
+      </c>
+      <c r="BI12">
+        <v>515413000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>510197000.0</v>
+      </c>
+      <c r="BK12">
+        <v>424615000.0</v>
+      </c>
+      <c r="BL12">
+        <v>536433000.0</v>
+      </c>
+      <c r="BM12">
+        <v>487342000.0</v>
+      </c>
+      <c r="BN12">
+        <v>483178000.0</v>
+      </c>
+      <c r="BO12">
+        <v>566079000.0</v>
+      </c>
+      <c r="BP12">
+        <v>500491000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>844231000.0</v>
+      </c>
+      <c r="BR12">
+        <v>882213000.0</v>
+      </c>
+      <c r="BS12">
+        <v>939219000.0</v>
+      </c>
+      <c r="BT12">
+        <v>1174374000.0</v>
+      </c>
+      <c r="BU12">
+        <v>1758791000.0</v>
+      </c>
+      <c r="BV12">
+        <v>1363794000.0</v>
+      </c>
+      <c r="BW12"/>
+      <c r="BX12">
+        <v>17696000.0</v>
+      </c>
+      <c r="BY12"/>
+      <c r="BZ12">
+        <v>41387000.0</v>
+      </c>
+      <c r="CA12"/>
+      <c r="CB12">
+        <v>41387000.0</v>
+      </c>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12">
+        <v>114838000.0</v>
+      </c>
+      <c r="CF12">
+        <v>10804649.0</v>
+      </c>
+      <c r="CG12">
+        <v>216700.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:85">
+      <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13">
+        <v>78000.0</v>
+      </c>
+      <c r="C13">
+        <v>78000.0</v>
+      </c>
+      <c r="D13">
+        <v>78000.0</v>
+      </c>
+      <c r="E13">
+        <v>78000.0</v>
+      </c>
+      <c r="F13">
+        <v>78000.0</v>
+      </c>
+      <c r="G13">
+        <v>78000.0</v>
+      </c>
+      <c r="H13">
+        <v>77000.0</v>
+      </c>
+      <c r="I13">
+        <v>77000.0</v>
+      </c>
+      <c r="J13">
+        <v>68000.0</v>
+      </c>
+      <c r="K13">
+        <v>68000.0</v>
+      </c>
+      <c r="L13">
+        <v>68000.0</v>
+      </c>
+      <c r="M13">
+        <v>68000.0</v>
+      </c>
+      <c r="N13">
+        <v>68000.0</v>
+      </c>
+      <c r="O13">
+        <v>68000.0</v>
+      </c>
+      <c r="P13">
+        <v>67000.0</v>
+      </c>
+      <c r="Q13">
+        <v>67000.0</v>
+      </c>
+      <c r="R13">
+        <v>67000.0</v>
+      </c>
+      <c r="S13">
+        <v>67000.0</v>
+      </c>
+      <c r="T13">
+        <v>67000.0</v>
+      </c>
+      <c r="U13">
+        <v>71000.0</v>
+      </c>
+      <c r="V13">
+        <v>71000.0</v>
+      </c>
+      <c r="W13">
+        <v>719000.0</v>
+      </c>
+      <c r="X13">
+        <v>719000.0</v>
+      </c>
+      <c r="Y13">
+        <v>719000.0</v>
+      </c>
+      <c r="Z13">
+        <v>719000.0</v>
+      </c>
+      <c r="AA13">
+        <v>721000.0</v>
+      </c>
+      <c r="AB13">
+        <v>721000.0</v>
+      </c>
+      <c r="AC13">
+        <v>729000.0</v>
+      </c>
+      <c r="AD13">
+        <v>729000.0</v>
+      </c>
+      <c r="AE13">
+        <v>729000.0</v>
+      </c>
+      <c r="AF13">
+        <v>729000.0</v>
+      </c>
+      <c r="AG13">
+        <v>728000.0</v>
+      </c>
+      <c r="AH13">
+        <v>773000.0</v>
+      </c>
+      <c r="AI13">
+        <v>773000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>773000.0</v>
+      </c>
+      <c r="AK13">
+        <v>773000.0</v>
+      </c>
+      <c r="AL13">
+        <v>773000.0</v>
+      </c>
+      <c r="AM13">
+        <v>773000.0</v>
+      </c>
+      <c r="AN13">
+        <v>773000.0</v>
+      </c>
+      <c r="AO13">
+        <v>862000.0</v>
+      </c>
+      <c r="AP13">
+        <v>862000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>862000.0</v>
+      </c>
+      <c r="AR13">
+        <v>862000.0</v>
+      </c>
+      <c r="AS13">
+        <v>861000.0</v>
+      </c>
+      <c r="AT13">
+        <v>861000.0</v>
+      </c>
+      <c r="AU13">
+        <v>861000.0</v>
+      </c>
+      <c r="AV13">
+        <v>861000.0</v>
+      </c>
+      <c r="AW13">
+        <v>861000.0</v>
+      </c>
+      <c r="AX13">
+        <v>859000.0</v>
+      </c>
+      <c r="AY13">
+        <v>915000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>909000.0</v>
+      </c>
+      <c r="BA13">
+        <v>905000.0</v>
+      </c>
+      <c r="BB13">
+        <v>899000.0</v>
+      </c>
+      <c r="BC13">
+        <v>894000.0</v>
+      </c>
+      <c r="BD13">
+        <v>889000.0</v>
+      </c>
+      <c r="BE13">
+        <v>884000.0</v>
+      </c>
+      <c r="BF13">
+        <v>879000.0</v>
+      </c>
+      <c r="BG13">
+        <v>876000.0</v>
+      </c>
+      <c r="BH13">
+        <v>869000.0</v>
+      </c>
+      <c r="BI13">
+        <v>864000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>858000.0</v>
+      </c>
+      <c r="BK13">
+        <v>852000.0</v>
+      </c>
+      <c r="BL13">
+        <v>846000.0</v>
+      </c>
+      <c r="BM13">
+        <v>840000.0</v>
+      </c>
+      <c r="BN13">
+        <v>835000.0</v>
+      </c>
+      <c r="BO13">
+        <v>829000.0</v>
+      </c>
+      <c r="BP13">
+        <v>824000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>818000.0</v>
+      </c>
+      <c r="BR13">
+        <v>812000.0</v>
+      </c>
+      <c r="BS13">
+        <v>802000.0</v>
+      </c>
+      <c r="BT13">
+        <v>795000.0</v>
+      </c>
+      <c r="BU13">
+        <v>747000.0</v>
+      </c>
+      <c r="BV13">
+        <v>672000.0</v>
+      </c>
+      <c r="BW13">
+        <v>604000.0</v>
+      </c>
+      <c r="BX13">
+        <v>548000.0</v>
+      </c>
+      <c r="BY13">
+        <v>497000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>444000.0</v>
+      </c>
+      <c r="CA13">
+        <v>281000.0</v>
+      </c>
+      <c r="CB13">
+        <v>96000.0</v>
+      </c>
+      <c r="CC13">
+        <v>95000.0</v>
+      </c>
+      <c r="CD13">
+        <v>60000.0</v>
+      </c>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+    </row>
+    <row r="14" spans="1:85">
+      <c r="A14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14">
+        <v>78754271.0</v>
+      </c>
+      <c r="C14">
+        <v>78415161.0</v>
+      </c>
+      <c r="D14">
+        <v>78400894.0</v>
+      </c>
+      <c r="E14">
+        <v>78317551.0</v>
+      </c>
+      <c r="F14">
+        <v>78227000.0</v>
+      </c>
+      <c r="G14">
+        <v>78160787.0</v>
+      </c>
+      <c r="H14">
+        <v>78014472.0</v>
+      </c>
+      <c r="I14">
+        <v>68526238.0</v>
+      </c>
+      <c r="J14">
+        <v>68327263.0</v>
+      </c>
+      <c r="K14">
+        <v>68272050.0</v>
+      </c>
+      <c r="L14">
+        <v>68090912.0</v>
+      </c>
+      <c r="M14">
+        <v>67531335.0</v>
+      </c>
+      <c r="N14">
+        <v>67711848.0</v>
+      </c>
+      <c r="O14">
+        <v>67654524.0</v>
+      </c>
+      <c r="P14">
+        <v>67428549.0</v>
+      </c>
+      <c r="Q14">
+        <v>67547259.0</v>
+      </c>
+      <c r="R14">
+        <v>67550846.0</v>
+      </c>
+      <c r="S14">
+        <v>67576038.0</v>
+      </c>
+      <c r="T14">
+        <v>69117723.0</v>
+      </c>
+      <c r="U14">
+        <v>71395625.0</v>
+      </c>
+      <c r="V14">
+        <v>72036346.0</v>
+      </c>
+      <c r="W14">
+        <v>71998654.0</v>
+      </c>
+      <c r="X14">
+        <v>71893472.0</v>
+      </c>
+      <c r="Y14">
+        <v>72009209.0</v>
+      </c>
+      <c r="Z14">
+        <v>72137317.0</v>
+      </c>
+      <c r="AA14">
+        <v>72082586.0</v>
+      </c>
+      <c r="AB14">
+        <v>72872276.0</v>
+      </c>
+      <c r="AC14">
+        <v>72945672.0</v>
+      </c>
+      <c r="AD14">
+        <v>72928766.0</v>
+      </c>
+      <c r="AE14">
+        <v>72882786.0</v>
+      </c>
+      <c r="AF14">
+        <v>76838577.0</v>
+      </c>
+      <c r="AG14">
+        <v>76930685.0</v>
+      </c>
+      <c r="AH14">
+        <v>77493024.0</v>
+      </c>
+      <c r="AI14">
+        <v>77439473.0</v>
+      </c>
+      <c r="AJ14">
+        <v>77351749.0</v>
+      </c>
+      <c r="AK14">
+        <v>77351749.0</v>
+      </c>
+      <c r="AL14">
+        <v>77338116.0</v>
+      </c>
+      <c r="AM14">
+        <v>77331626.0</v>
+      </c>
+      <c r="AN14">
+        <v>86221231.0</v>
+      </c>
+      <c r="AO14">
+        <v>86221231.0</v>
+      </c>
+      <c r="AP14">
+        <v>86220567.0</v>
+      </c>
+      <c r="AQ14">
+        <v>86220567.0</v>
+      </c>
+      <c r="AR14">
+        <v>86182477.0</v>
+      </c>
+      <c r="AS14">
+        <v>86182477.0</v>
+      </c>
+      <c r="AT14">
+        <v>86182477.0</v>
+      </c>
+      <c r="AU14">
+        <v>86182477.0</v>
+      </c>
+      <c r="AV14">
+        <v>86162785.0</v>
+      </c>
+      <c r="AW14">
+        <v>86162785.0</v>
+      </c>
+      <c r="AX14">
+        <v>87695137.0</v>
+      </c>
+      <c r="AY14">
+        <v>91259443.0</v>
+      </c>
+      <c r="AZ14">
+        <v>88171787.0</v>
+      </c>
+      <c r="BA14">
+        <v>88171787.0</v>
+      </c>
+      <c r="BB14">
+        <v>88171787.0</v>
+      </c>
+      <c r="BC14">
+        <v>88171787.0</v>
+      </c>
+      <c r="BD14">
+        <v>88171787.0</v>
+      </c>
+      <c r="BE14">
+        <v>88171787.0</v>
+      </c>
+      <c r="BF14">
+        <v>88171787.0</v>
+      </c>
+      <c r="BG14">
+        <v>88171787.0</v>
+      </c>
+      <c r="BH14">
+        <v>86150567.0</v>
+      </c>
+      <c r="BI14">
+        <v>86150567.0</v>
+      </c>
+      <c r="BJ14">
+        <v>85595332.0</v>
+      </c>
+      <c r="BK14">
+        <v>84984334.0</v>
+      </c>
+      <c r="BL14">
+        <v>83771774.0</v>
+      </c>
+      <c r="BM14">
+        <v>83771774.0</v>
+      </c>
+      <c r="BN14">
+        <v>83232216.0</v>
+      </c>
+      <c r="BO14">
+        <v>82671659.0</v>
+      </c>
+      <c r="BP14">
+        <v>81140003.0</v>
+      </c>
+      <c r="BQ14">
+        <v>81140003.0</v>
+      </c>
+      <c r="BR14">
+        <v>81140003.0</v>
+      </c>
+      <c r="BS14">
+        <v>81140003.0</v>
+      </c>
+      <c r="BT14">
+        <v>57554359.0</v>
+      </c>
+      <c r="BU14">
+        <v>57554359.0</v>
+      </c>
+      <c r="BV14">
+        <v>57554359.0</v>
+      </c>
+      <c r="BW14">
+        <v>57554359.0</v>
+      </c>
+      <c r="BX14">
+        <v>20558911.0</v>
+      </c>
+      <c r="BY14">
+        <v>20558911.0</v>
+      </c>
+      <c r="BZ14">
+        <v>20558911.0</v>
+      </c>
+      <c r="CA14">
+        <v>20558911.0</v>
+      </c>
+      <c r="CB14">
+        <v>19485270.0</v>
+      </c>
+      <c r="CC14">
+        <v>19485270.0</v>
+      </c>
+      <c r="CD14">
+        <v>19485270.0</v>
+      </c>
+      <c r="CE14">
+        <v>19485270.0</v>
+      </c>
+      <c r="CF14"/>
+      <c r="CG14">
+        <v>19485270.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:85">
+      <c r="A15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
+        <v>68000.0</v>
+      </c>
+      <c r="O15">
+        <v>68000.0</v>
+      </c>
+      <c r="P15">
+        <v>67000.0</v>
+      </c>
+      <c r="Q15">
+        <v>67000.0</v>
+      </c>
+      <c r="R15">
+        <v>67000.0</v>
+      </c>
+      <c r="S15">
+        <v>67000.0</v>
+      </c>
+      <c r="T15">
+        <v>67000.0</v>
+      </c>
+      <c r="U15">
+        <v>71000.0</v>
+      </c>
+      <c r="V15">
+        <v>71000.0</v>
+      </c>
+      <c r="W15">
+        <v>719000.0</v>
+      </c>
+      <c r="X15">
+        <v>719000.0</v>
+      </c>
+      <c r="Y15">
+        <v>719000.0</v>
+      </c>
+      <c r="Z15">
+        <v>719000.0</v>
+      </c>
+      <c r="AA15">
+        <v>721000.0</v>
+      </c>
+      <c r="AB15">
+        <v>721000.0</v>
+      </c>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+    </row>
+    <row r="16" spans="1:85">
+      <c r="A16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
+        <v>-72776000.0</v>
+      </c>
+      <c r="K16">
+        <v>-88168000.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16">
+        <v>-92808000.0</v>
+      </c>
+      <c r="N16">
+        <v>-92930000.0</v>
+      </c>
+      <c r="O16">
+        <v>-92981000.0</v>
+      </c>
+      <c r="P16">
+        <v>-14297000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-51000.0</v>
+      </c>
+      <c r="R16">
+        <v>-110000.0</v>
+      </c>
+      <c r="S16">
+        <v>-287000.0</v>
+      </c>
+      <c r="T16">
+        <v>-22830000.0</v>
+      </c>
+      <c r="U16">
+        <v>-273000.0</v>
+      </c>
+      <c r="V16">
+        <v>-419000.0</v>
+      </c>
+      <c r="W16">
+        <v>-674000.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16">
+        <v>-55696000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>-243815000.0</v>
+      </c>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16">
+        <v>-204069000.0</v>
+      </c>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16">
+        <v>-309000.0</v>
+      </c>
+      <c r="BB16"/>
+      <c r="BC16">
+        <v>-721439000.0</v>
+      </c>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16">
+        <v>83859000.0</v>
+      </c>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16">
+        <v>1385000.0</v>
+      </c>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16">
+        <v>1506000.0</v>
+      </c>
+      <c r="BY16"/>
+      <c r="BZ16">
+        <v>1393000.0</v>
+      </c>
+      <c r="CA16"/>
+      <c r="CB16">
+        <v>1393000.0</v>
+      </c>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+    </row>
+    <row r="17" spans="1:85">
+      <c r="A17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+    </row>
+    <row r="18" spans="1:85">
+      <c r="A18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
+        <v>27723000.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18">
+        <v>33455000.0</v>
+      </c>
+      <c r="P18">
+        <v>21774000.0</v>
+      </c>
+      <c r="Q18"/>
+      <c r="R18">
+        <v>27798000.0</v>
+      </c>
+      <c r="S18">
+        <v>40191000.0</v>
+      </c>
+      <c r="T18">
+        <v>22724000.0</v>
+      </c>
+      <c r="U18">
+        <v>26050000.0</v>
+      </c>
+      <c r="V18">
+        <v>21845000.0</v>
+      </c>
+      <c r="W18">
+        <v>22649000.0</v>
+      </c>
+      <c r="X18">
+        <v>18245000.0</v>
+      </c>
+      <c r="Y18">
+        <v>21698000.0</v>
+      </c>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+    </row>
+    <row r="19" spans="1:85">
+      <c r="A19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+    </row>
+    <row r="20" spans="1:85">
+      <c r="A20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20">
+        <v>42113000.0</v>
+      </c>
+      <c r="AW20"/>
+      <c r="AX20">
+        <v>42113000.0</v>
+      </c>
+      <c r="AY20"/>
+      <c r="AZ20">
+        <v>42113000.0</v>
+      </c>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20">
+        <v>31196000.0</v>
+      </c>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20">
+        <v>7761000.0</v>
+      </c>
+      <c r="BH20">
+        <v>7761000.0</v>
+      </c>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20">
+        <v>7761000.0</v>
+      </c>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+    </row>
+    <row r="21" spans="1:85">
+      <c r="A21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21">
+        <v>217591000.0</v>
+      </c>
+      <c r="C21">
+        <v>202691000.0</v>
+      </c>
+      <c r="D21">
+        <v>193963000.0</v>
+      </c>
+      <c r="E21">
+        <v>188220000.0</v>
+      </c>
+      <c r="F21">
+        <v>139908000.0</v>
+      </c>
+      <c r="G21">
+        <v>128956000.0</v>
+      </c>
+      <c r="H21">
+        <v>137420000.0</v>
+      </c>
+      <c r="I21">
+        <v>107004000.0</v>
+      </c>
+      <c r="J21">
+        <v>111647000.0</v>
+      </c>
+      <c r="K21">
+        <v>110920000.0</v>
+      </c>
+      <c r="L21">
+        <v>114485000.0</v>
+      </c>
+      <c r="M21">
+        <v>122767000.0</v>
+      </c>
+      <c r="N21">
+        <v>132720000.0</v>
+      </c>
+      <c r="O21">
+        <v>138210000.0</v>
+      </c>
+      <c r="P21">
+        <v>101167000.0</v>
+      </c>
+      <c r="Q21">
+        <v>92295000.0</v>
+      </c>
+      <c r="R21">
+        <v>98501000.0</v>
+      </c>
+      <c r="S21">
+        <v>92652000.0</v>
+      </c>
+      <c r="T21">
+        <v>81026000.0</v>
+      </c>
+      <c r="U21">
+        <v>86266000.0</v>
+      </c>
+      <c r="V21">
+        <v>85598000.0</v>
+      </c>
+      <c r="W21">
+        <v>90604000.0</v>
+      </c>
+      <c r="X21">
+        <v>95722000.0</v>
+      </c>
+      <c r="Y21">
+        <v>99120000.0</v>
+      </c>
+      <c r="Z21">
+        <v>106156000.0</v>
+      </c>
+      <c r="AA21">
+        <v>114050000.0</v>
+      </c>
+      <c r="AB21">
+        <v>116360000.0</v>
+      </c>
+      <c r="AC21">
+        <v>124040000.0</v>
+      </c>
+      <c r="AD21">
+        <v>110472000.0</v>
+      </c>
+      <c r="AE21">
+        <v>110101000.0</v>
+      </c>
+      <c r="AF21">
+        <v>108005000.0</v>
+      </c>
+      <c r="AG21">
+        <v>106862000.0</v>
+      </c>
+      <c r="AH21">
+        <v>114420000.0</v>
+      </c>
+      <c r="AI21">
+        <v>107009000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>115411000.0</v>
+      </c>
+      <c r="AK21">
+        <v>122866000.0</v>
+      </c>
+      <c r="AL21">
+        <v>86006000.0</v>
+      </c>
+      <c r="AM21">
+        <v>92018000.0</v>
+      </c>
+      <c r="AN21">
+        <v>72258000.0</v>
+      </c>
+      <c r="AO21">
+        <v>71129000.0</v>
+      </c>
+      <c r="AP21">
+        <v>72071000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>62242000.0</v>
+      </c>
+      <c r="AR21">
+        <v>71131000.0</v>
+      </c>
+      <c r="AS21">
+        <v>70307000.0</v>
+      </c>
+      <c r="AT21">
+        <v>76933000.0</v>
+      </c>
+      <c r="AU21">
+        <v>81768000.0</v>
+      </c>
+      <c r="AV21">
+        <v>112132000.0</v>
+      </c>
+      <c r="AW21">
+        <v>163860000.0</v>
+      </c>
+      <c r="AX21">
+        <v>179307000.0</v>
+      </c>
+      <c r="AY21">
+        <v>180989000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>134885000.0</v>
+      </c>
+      <c r="BA21">
+        <v>169393000.0</v>
+      </c>
+      <c r="BB21">
+        <v>234204000.0</v>
+      </c>
+      <c r="BC21">
+        <v>285375000.0</v>
+      </c>
+      <c r="BD21">
+        <v>267632000.0</v>
+      </c>
+      <c r="BE21">
+        <v>303864000.0</v>
+      </c>
+      <c r="BF21">
+        <v>296429000.0</v>
+      </c>
+      <c r="BG21">
+        <v>313579000.0</v>
+      </c>
+      <c r="BH21">
+        <v>318571000.0</v>
+      </c>
+      <c r="BI21">
+        <v>337277000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>341324000.0</v>
+      </c>
+      <c r="BK21">
+        <v>370630000.0</v>
+      </c>
+      <c r="BL21">
+        <v>379155000.0</v>
+      </c>
+      <c r="BM21">
+        <v>404085000.0</v>
+      </c>
+      <c r="BN21">
+        <v>423712000.0</v>
+      </c>
+      <c r="BO21">
+        <v>425113000.0</v>
+      </c>
+      <c r="BP21">
+        <v>389136000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>425320000.0</v>
+      </c>
+      <c r="BR21">
+        <v>437920000.0</v>
+      </c>
+      <c r="BS21">
+        <v>411028000.0</v>
+      </c>
+      <c r="BT21">
+        <v>383509000.0</v>
+      </c>
+      <c r="BU21">
+        <v>384331000.0</v>
+      </c>
+      <c r="BV21">
+        <v>398849000.0</v>
+      </c>
+      <c r="BW21">
+        <v>39840000.0</v>
+      </c>
+      <c r="BX21">
+        <v>40556000.0</v>
+      </c>
+      <c r="BY21">
+        <v>41372000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>39161000.0</v>
+      </c>
+      <c r="CA21">
+        <v>20802000.0</v>
+      </c>
+      <c r="CB21">
+        <v>21000000.0</v>
+      </c>
+      <c r="CC21">
+        <v>17043000.0</v>
+      </c>
+      <c r="CD21">
+        <v>14456000.0</v>
+      </c>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+    </row>
+    <row r="22" spans="1:85">
+      <c r="A22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
+        <v>-21148000.0</v>
+      </c>
+      <c r="K22">
+        <v>-22076000.0</v>
+      </c>
+      <c r="L22">
+        <v>-18074000.0</v>
+      </c>
+      <c r="M22">
+        <v>-29255998.0</v>
+      </c>
+      <c r="N22">
+        <v>-27875000.0</v>
+      </c>
+      <c r="O22">
+        <v>-22368000.0</v>
+      </c>
+      <c r="P22">
+        <v>-26720999.0</v>
+      </c>
+      <c r="Q22">
+        <v>-29336999.0</v>
+      </c>
+      <c r="R22">
+        <v>-18115000.0</v>
+      </c>
+      <c r="S22">
+        <v>-12109000.0</v>
+      </c>
+      <c r="T22">
+        <v>-1160000.0</v>
+      </c>
+      <c r="U22">
+        <v>1.0</v>
+      </c>
+      <c r="V22">
+        <v>197048000.0</v>
+      </c>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22">
+        <v>1.0</v>
+      </c>
+      <c r="AA22"/>
+      <c r="AB22">
+        <v>-1057000.0</v>
+      </c>
+      <c r="AC22">
+        <v>-161000.0</v>
+      </c>
+      <c r="AD22">
+        <v>1.0</v>
+      </c>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>-1637000.0</v>
+      </c>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22">
+        <v>-1670000.0</v>
+      </c>
+      <c r="AK22">
+        <v>1.0</v>
+      </c>
+      <c r="AL22">
+        <v>1.0</v>
+      </c>
+      <c r="AM22"/>
+      <c r="AN22">
+        <v>1.0</v>
+      </c>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22">
+        <v>1.0</v>
+      </c>
+      <c r="AR22"/>
+      <c r="AS22">
+        <v>1.0</v>
+      </c>
+      <c r="AT22">
+        <v>1.0</v>
+      </c>
+      <c r="AU22">
+        <v>1.0</v>
+      </c>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+    </row>
+    <row r="23" spans="1:85">
+      <c r="A23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23">
+        <v>3034455000.0</v>
+      </c>
+      <c r="C23">
+        <v>2885478000.0</v>
+      </c>
+      <c r="D23">
+        <v>2788647000.0</v>
+      </c>
+      <c r="E23">
+        <v>2734704000.0</v>
+      </c>
+      <c r="F23">
+        <v>2709484000.0</v>
+      </c>
+      <c r="G23">
+        <v>2605505000.0</v>
+      </c>
+      <c r="H23">
+        <v>2635950000.0</v>
+      </c>
+      <c r="I23">
+        <v>2620481000.0</v>
+      </c>
+      <c r="J23">
+        <v>2460075000.0</v>
+      </c>
+      <c r="K23">
+        <v>2476368000.0</v>
+      </c>
+      <c r="L23">
+        <v>2487331000.0</v>
+      </c>
+      <c r="M23">
+        <v>2530024000.0</v>
+      </c>
+      <c r="N23">
+        <v>2536761000.0</v>
+      </c>
+      <c r="O23">
+        <v>2531454000.0</v>
+      </c>
+      <c r="P23">
+        <v>2473034000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2543409000.0</v>
+      </c>
+      <c r="R23">
+        <v>2427713000.0</v>
+      </c>
+      <c r="S23">
+        <v>2354152000.0</v>
+      </c>
+      <c r="T23">
+        <v>2212415000.0</v>
+      </c>
+      <c r="U23">
+        <v>2314342000.0</v>
+      </c>
+      <c r="V23">
+        <v>2313845000.0</v>
+      </c>
+      <c r="W23">
+        <v>2338289000.0</v>
+      </c>
+      <c r="X23">
+        <v>2407339000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2528615000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2534329000.0</v>
+      </c>
+      <c r="AA23">
+        <v>2586112000.0</v>
+      </c>
+      <c r="AB23">
+        <v>2507188000.0</v>
+      </c>
+      <c r="AC23">
+        <v>2520114000.0</v>
+      </c>
+      <c r="AD23">
+        <v>2479082000.0</v>
+      </c>
+      <c r="AE23">
+        <v>2524782000.0</v>
+      </c>
+      <c r="AF23">
+        <v>2536006000.0</v>
+      </c>
+      <c r="AG23">
+        <v>2563836000.0</v>
+      </c>
+      <c r="AH23">
+        <v>2657750000.0</v>
+      </c>
+      <c r="AI23">
+        <v>2675238000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>2698604000.0</v>
+      </c>
+      <c r="AK23">
+        <v>2727120000.0</v>
+      </c>
+      <c r="AL23">
+        <v>2797844000.0</v>
+      </c>
+      <c r="AM23">
+        <v>2791639000.0</v>
+      </c>
+      <c r="AN23">
+        <v>2786754000.0</v>
+      </c>
+      <c r="AO23">
+        <v>2929349000.0</v>
+      </c>
+      <c r="AP23">
+        <v>3238648000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>4343976000.0</v>
+      </c>
+      <c r="AR23">
+        <v>4213419000.0</v>
+      </c>
+      <c r="AS23">
+        <v>4193855000.0</v>
+      </c>
+      <c r="AT23">
+        <v>4295624000.0</v>
+      </c>
+      <c r="AU23">
+        <v>4304112000.0</v>
+      </c>
+      <c r="AV23">
+        <v>7497317000.0</v>
+      </c>
+      <c r="AW23">
+        <v>8281773000.0</v>
+      </c>
+      <c r="AX23">
+        <v>8545639000.0</v>
+      </c>
+      <c r="AY23">
+        <v>9114795000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>9662464000.0</v>
+      </c>
+      <c r="BA23">
+        <v>9514589000.0</v>
+      </c>
+      <c r="BB23">
+        <v>9814666000.0</v>
+      </c>
+      <c r="BC23">
+        <v>10732164000.0</v>
+      </c>
+      <c r="BD23">
+        <v>10759884000.0</v>
+      </c>
+      <c r="BE23">
+        <v>10836423000.0</v>
+      </c>
+      <c r="BF23">
+        <v>11069224000.0</v>
+      </c>
+      <c r="BG23">
+        <v>11202933000.0</v>
+      </c>
+      <c r="BH23">
+        <v>10919190000.0</v>
+      </c>
+      <c r="BI23">
+        <v>11208737000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>11214459000.0</v>
+      </c>
+      <c r="BK23">
+        <v>11236664000.0</v>
+      </c>
+      <c r="BL23">
+        <v>11391502000.0</v>
+      </c>
+      <c r="BM23">
+        <v>11313975000.0</v>
+      </c>
+      <c r="BN23">
+        <v>11424173000.0</v>
+      </c>
+      <c r="BO23">
+        <v>11369549000.0</v>
+      </c>
+      <c r="BP23">
+        <v>11045210000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>11230855000.0</v>
+      </c>
+      <c r="BR23">
+        <v>11239536000.0</v>
+      </c>
+      <c r="BS23">
+        <v>11044527000.0</v>
+      </c>
+      <c r="BT23">
+        <v>11136866000.0</v>
+      </c>
+      <c r="BU23">
+        <v>11163911000.0</v>
+      </c>
+      <c r="BV23">
+        <v>10386024000.0</v>
+      </c>
+      <c r="BW23">
+        <v>9598882000.0</v>
+      </c>
+      <c r="BX23">
+        <v>7923843000.0</v>
+      </c>
+      <c r="BY23">
+        <v>6922807000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>6111099000.0</v>
+      </c>
+      <c r="CA23">
+        <v>4293091000.0</v>
+      </c>
+      <c r="CB23">
+        <v>2752245000.0</v>
+      </c>
+      <c r="CC23">
+        <v>2353189000.0</v>
+      </c>
+      <c r="CD23">
+        <v>1675043000.0</v>
+      </c>
+      <c r="CE23">
+        <v>1031737000.0</v>
+      </c>
+      <c r="CF23">
+        <v>799587478.0</v>
+      </c>
+      <c r="CG23">
+        <v>3082758.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:85">
+      <c r="A24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B24">
+        <v>1083612000.0</v>
+      </c>
+      <c r="C24">
+        <v>941085000.0</v>
+      </c>
+      <c r="D24">
+        <v>825881000.0</v>
+      </c>
+      <c r="E24">
+        <v>753539000.0</v>
+      </c>
+      <c r="F24">
+        <v>735351000.0</v>
+      </c>
+      <c r="G24">
+        <v>740745000.0</v>
+      </c>
+      <c r="H24">
+        <v>740415000.0</v>
+      </c>
+      <c r="I24">
+        <v>740109000.0</v>
+      </c>
+      <c r="J24">
+        <v>812217000.0</v>
+      </c>
+      <c r="K24">
+        <v>827527000.0</v>
+      </c>
+      <c r="L24">
+        <v>814568000.0</v>
+      </c>
+      <c r="M24">
+        <v>834206000.0</v>
+      </c>
+      <c r="N24">
+        <v>833661000.0</v>
+      </c>
+      <c r="O24">
+        <v>832986000.0</v>
+      </c>
+      <c r="P24">
+        <v>754551000.0</v>
+      </c>
+      <c r="Q24">
+        <v>807639000.0</v>
+      </c>
+      <c r="R24">
+        <v>702802000.0</v>
+      </c>
+      <c r="S24">
+        <v>673336000.0</v>
+      </c>
+      <c r="T24">
+        <v>533082000.0</v>
+      </c>
+      <c r="U24">
+        <v>502151000.0</v>
+      </c>
+      <c r="V24">
+        <v>504829000.0</v>
+      </c>
+      <c r="W24">
+        <v>504965000.0</v>
+      </c>
+      <c r="X24">
+        <v>555109000.0</v>
+      </c>
+      <c r="Y24">
+        <v>655213000.0</v>
+      </c>
+      <c r="Z24">
+        <v>655261000.0</v>
+      </c>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+    </row>
+    <row r="25" spans="1:85">
+      <c r="A25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>825881000.0</v>
+      </c>
+      <c r="E25">
+        <v>764572000.0</v>
+      </c>
+      <c r="F25">
+        <v>746335000.0</v>
+      </c>
+      <c r="G25">
+        <v>740745000.0</v>
+      </c>
+      <c r="H25">
+        <v>740415000.0</v>
+      </c>
+      <c r="I25">
+        <v>740109000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>834206000.0</v>
+      </c>
+      <c r="N25">
+        <v>833661000.0</v>
+      </c>
+      <c r="O25">
+        <v>832986000.0</v>
+      </c>
+      <c r="P25">
+        <v>754551000.0</v>
+      </c>
+      <c r="Q25">
+        <v>807639000.0</v>
+      </c>
+      <c r="R25">
+        <v>702802000.0</v>
+      </c>
+      <c r="S25">
+        <v>673336000.0</v>
+      </c>
+      <c r="T25">
+        <v>533082000.0</v>
+      </c>
+      <c r="U25">
+        <v>502513000.0</v>
+      </c>
+      <c r="V25">
+        <v>505288000.0</v>
+      </c>
+      <c r="W25">
+        <v>505522000.0</v>
+      </c>
+      <c r="X25">
+        <v>555782000.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+    </row>
+    <row r="26" spans="1:85">
+      <c r="A26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>3820000.0</v>
+      </c>
+      <c r="N26">
+        <v>3753000.0</v>
+      </c>
+      <c r="O26">
+        <v>15706000.0</v>
+      </c>
+      <c r="P26">
+        <v>56131000.0</v>
+      </c>
+      <c r="Q26">
+        <v>56490000.0</v>
+      </c>
+      <c r="R26">
+        <v>57550000.0</v>
+      </c>
+      <c r="S26">
+        <v>81337000.0</v>
+      </c>
+      <c r="T26">
+        <v>107944000.0</v>
+      </c>
+      <c r="U26">
+        <v>104963000.0</v>
+      </c>
+      <c r="V26">
+        <v>104892000.0</v>
+      </c>
+      <c r="W26">
+        <v>106566000.0</v>
+      </c>
+      <c r="X26">
+        <v>109051000.0</v>
+      </c>
+      <c r="Y26">
+        <v>116706000.0</v>
+      </c>
+      <c r="Z26">
+        <v>116824000.0</v>
+      </c>
+      <c r="AA26">
+        <v>117220000.0</v>
+      </c>
+      <c r="AB26">
+        <v>118861000.0</v>
+      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+    </row>
+    <row r="27" spans="1:85">
+      <c r="A27" t="s">
+        <v>47</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+    </row>
+    <row r="28" spans="1:85">
+      <c r="A28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B28">
+        <v>1021813000.0</v>
+      </c>
+      <c r="C28">
+        <v>993765000.0</v>
+      </c>
+      <c r="D28">
+        <v>785363000.0</v>
+      </c>
+      <c r="E28">
+        <v>688206000.0</v>
+      </c>
+      <c r="F28">
+        <v>452296000.0</v>
+      </c>
+      <c r="G28">
+        <v>656166000.0</v>
+      </c>
+      <c r="H28">
+        <v>649194000.0</v>
+      </c>
+      <c r="I28">
+        <v>537351000.0</v>
+      </c>
+      <c r="J28">
+        <v>775088000.0</v>
+      </c>
+      <c r="K28">
+        <v>752411000.0</v>
+      </c>
+      <c r="L28">
+        <v>718183000.0</v>
+      </c>
+      <c r="M28">
+        <v>730095000.0</v>
+      </c>
+      <c r="N28">
+        <v>752912000.0</v>
+      </c>
+      <c r="O28">
+        <v>763695000.0</v>
+      </c>
+      <c r="P28">
+        <v>616789000.0</v>
+      </c>
+      <c r="Q28">
+        <v>591123000.0</v>
+      </c>
+      <c r="R28">
+        <v>606909000.0</v>
+      </c>
+      <c r="S28">
+        <v>647613000.0</v>
+      </c>
+      <c r="T28">
+        <v>488228000.0</v>
+      </c>
+      <c r="U28">
+        <v>363810000.0</v>
+      </c>
+      <c r="V28">
+        <v>332718000.0</v>
+      </c>
+      <c r="W28">
+        <v>329845000.0</v>
+      </c>
+      <c r="X28">
+        <v>334475000.0</v>
+      </c>
+      <c r="Y28">
+        <v>329224000.0</v>
+      </c>
+      <c r="Z28">
+        <v>345927000.0</v>
+      </c>
+      <c r="AA28">
+        <v>352450000.0</v>
+      </c>
+      <c r="AB28">
+        <v>319950000.0</v>
+      </c>
+      <c r="AC28">
+        <v>461602000.0</v>
+      </c>
+      <c r="AD28">
+        <v>404662000.0</v>
+      </c>
+      <c r="AE28">
+        <v>387175000.0</v>
+      </c>
+      <c r="AF28">
+        <v>301651000.0</v>
+      </c>
+      <c r="AG28">
+        <v>432643000.0</v>
+      </c>
+      <c r="AH28">
+        <v>404633000.0</v>
+      </c>
+      <c r="AI28">
+        <v>337283000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>505114000.0</v>
+      </c>
+      <c r="AK28">
+        <v>564145000.0</v>
+      </c>
+      <c r="AL28">
+        <v>403835000.0</v>
+      </c>
+      <c r="AM28">
+        <v>529289000.0</v>
+      </c>
+      <c r="AN28">
+        <v>273413000.0</v>
+      </c>
+      <c r="AO28">
+        <v>74685000.0</v>
+      </c>
+      <c r="AP28">
+        <v>134756000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>1586764000.0</v>
+      </c>
+      <c r="AR28">
+        <v>891366000.0</v>
+      </c>
+      <c r="AS28">
+        <v>1596310000.0</v>
+      </c>
+      <c r="AT28">
+        <v>1655916000.0</v>
+      </c>
+      <c r="AU28">
+        <v>1636653000.0</v>
+      </c>
+      <c r="AV28">
+        <v>1392704000.0</v>
+      </c>
+      <c r="AW28">
+        <v>3288019000.0</v>
+      </c>
+      <c r="AX28">
+        <v>3981540000.0</v>
+      </c>
+      <c r="AY28">
+        <v>3659876000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>3833862000.0</v>
+      </c>
+      <c r="BA28">
+        <v>3604583000.0</v>
+      </c>
+      <c r="BB28">
+        <v>4977111000.0</v>
+      </c>
+      <c r="BC28">
+        <v>5820824000.0</v>
+      </c>
+      <c r="BD28">
+        <v>5785367000.0</v>
+      </c>
+      <c r="BE28">
+        <v>5698575000.0</v>
+      </c>
+      <c r="BF28">
+        <v>5983559000.0</v>
+      </c>
+      <c r="BG28">
+        <v>6097364000.0</v>
+      </c>
+      <c r="BH28">
+        <v>5684549000.0</v>
+      </c>
+      <c r="BI28">
+        <v>5436242000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>5342065000.0</v>
+      </c>
+      <c r="BK28">
+        <v>5345570000.0</v>
+      </c>
+      <c r="BL28">
+        <v>5264350000.0</v>
+      </c>
+      <c r="BM28">
+        <v>-238212000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-218872000.0</v>
+      </c>
+      <c r="BO28">
+        <v>-303751000.0</v>
+      </c>
+      <c r="BP28">
+        <v>-500491000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-631115000.0</v>
+      </c>
+      <c r="BR28">
+        <v>-632986000.0</v>
+      </c>
+      <c r="BS28">
+        <v>-748658000.0</v>
+      </c>
+      <c r="BT28">
+        <v>-945225000.0</v>
+      </c>
+      <c r="BU28">
+        <v>-1382463000.0</v>
+      </c>
+      <c r="BV28">
+        <v>-1017648000.0</v>
+      </c>
+      <c r="BW28"/>
+      <c r="BX28">
+        <v>-17696000.0</v>
+      </c>
+      <c r="BY28"/>
+      <c r="BZ28">
+        <v>-41387000.0</v>
+      </c>
+      <c r="CA28"/>
+      <c r="CB28">
+        <v>-41387000.0</v>
+      </c>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28">
+        <v>-114838000.0</v>
+      </c>
+      <c r="CF28">
+        <v>-10804649.0</v>
+      </c>
+      <c r="CG28">
+        <v>-216700.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:85">
+      <c r="A29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B29">
+        <v>2849294000.0</v>
+      </c>
+      <c r="C29">
+        <v>2719167000.0</v>
+      </c>
+      <c r="D29">
+        <v>2609061000.0</v>
+      </c>
+      <c r="E29">
+        <v>2562652000.0</v>
+      </c>
+      <c r="F29">
+        <v>2557637000.0</v>
+      </c>
+      <c r="G29">
+        <v>2485551000.0</v>
+      </c>
+      <c r="H29">
+        <v>2500420000.0</v>
+      </c>
+      <c r="I29">
+        <v>2495314000.0</v>
+      </c>
+      <c r="J29">
+        <v>2347790000.0</v>
+      </c>
+      <c r="K29">
+        <v>2375576000.0</v>
+      </c>
+      <c r="L29">
+        <v>2368612000.0</v>
+      </c>
+      <c r="M29">
+        <v>2405738000.0</v>
+      </c>
+      <c r="N29">
+        <v>2416598000.0</v>
+      </c>
+      <c r="O29">
+        <v>2419391000.0</v>
+      </c>
+      <c r="P29">
+        <v>2358460000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2426386000.0</v>
+      </c>
+      <c r="R29">
+        <v>2322291000.0</v>
+      </c>
+      <c r="S29">
+        <v>2257542000.0</v>
+      </c>
+      <c r="T29">
+        <v>2104634000.0</v>
+      </c>
+      <c r="U29">
+        <v>2196967000.0</v>
+      </c>
+      <c r="V29">
+        <v>2207553000.0</v>
+      </c>
+      <c r="W29">
+        <v>2233987000.0</v>
+      </c>
+      <c r="X29">
+        <v>2293972000.0</v>
+      </c>
+      <c r="Y29">
+        <v>2404641000.0</v>
+      </c>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+    </row>
+    <row r="30" spans="1:85">
+      <c r="A30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30">
+        <v>39631000.0</v>
+      </c>
+      <c r="C30">
+        <v>36518000.0</v>
+      </c>
+      <c r="D30">
+        <v>37471000.0</v>
+      </c>
+      <c r="E30">
+        <v>39467000.0</v>
+      </c>
+      <c r="F30">
+        <v>35159000.0</v>
+      </c>
+      <c r="G30">
+        <v>33798000.0</v>
+      </c>
+      <c r="H30">
+        <v>36131000.0</v>
+      </c>
+      <c r="I30">
+        <v>34797000.0</v>
+      </c>
+      <c r="J30">
+        <v>30861000.0</v>
+      </c>
+      <c r="K30">
+        <v>29766000.0</v>
+      </c>
+      <c r="L30">
+        <v>35353000.0</v>
+      </c>
+      <c r="M30">
+        <v>33930000.0</v>
+      </c>
+      <c r="N30">
+        <v>31858000.0</v>
+      </c>
+      <c r="O30">
+        <v>30306000.0</v>
+      </c>
+      <c r="P30">
+        <v>34528000.0</v>
+      </c>
+      <c r="Q30">
+        <v>34184000.0</v>
+      </c>
+      <c r="R30">
+        <v>27979000.0</v>
+      </c>
+      <c r="S30">
+        <v>25941000.0</v>
+      </c>
+      <c r="T30">
+        <v>30059000.0</v>
+      </c>
+      <c r="U30">
+        <v>29013000.0</v>
+      </c>
+      <c r="V30">
+        <v>24625000.0</v>
+      </c>
+      <c r="W30">
+        <v>25426000.0</v>
+      </c>
+      <c r="X30">
+        <v>28983000.0</v>
+      </c>
+      <c r="Y30">
+        <v>28623000.0</v>
+      </c>
+      <c r="Z30">
+        <v>26919000.0</v>
+      </c>
+      <c r="AA30">
+        <v>25551000.0</v>
+      </c>
+      <c r="AB30">
+        <v>30194000.0</v>
+      </c>
+      <c r="AC30">
+        <v>28181000.0</v>
+      </c>
+      <c r="AD30">
+        <v>26578000.0</v>
+      </c>
+      <c r="AE30">
+        <v>25491000.0</v>
+      </c>
+      <c r="AF30">
+        <v>27087000.0</v>
+      </c>
+      <c r="AG30">
+        <v>28064000.0</v>
+      </c>
+      <c r="AH30">
+        <v>26099000.0</v>
+      </c>
+      <c r="AI30">
+        <v>26122000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>30522000.0</v>
+      </c>
+      <c r="AK30">
+        <v>27039000.0</v>
+      </c>
+      <c r="AL30">
+        <v>25936000.0</v>
+      </c>
+      <c r="AM30">
+        <v>25789000.0</v>
+      </c>
+      <c r="AN30">
+        <v>30480000.0</v>
+      </c>
+      <c r="AO30">
+        <v>27846000.0</v>
+      </c>
+      <c r="AP30">
+        <v>23418000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>39578000.0</v>
+      </c>
+      <c r="AR30">
+        <v>44653000.0</v>
+      </c>
+      <c r="AS30">
+        <v>41089000.0</v>
+      </c>
+      <c r="AT30">
+        <v>39795000.0</v>
+      </c>
+      <c r="AU30">
+        <v>43906000.0</v>
+      </c>
+      <c r="AV30">
+        <v>67300000.0</v>
+      </c>
+      <c r="AW30">
+        <v>75556000.0</v>
+      </c>
+      <c r="AX30">
+        <v>81966000.0</v>
+      </c>
+      <c r="AY30">
+        <v>78154000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>65234000.0</v>
+      </c>
+      <c r="BA30">
+        <v>72895000.0</v>
+      </c>
+      <c r="BB30">
+        <v>118484000.0</v>
+      </c>
+      <c r="BC30">
+        <v>128430000.0</v>
+      </c>
+      <c r="BD30">
+        <v>121773000.0</v>
+      </c>
+      <c r="BE30">
+        <v>122999000.0</v>
+      </c>
+      <c r="BF30">
+        <v>123502000.0</v>
+      </c>
+      <c r="BG30">
+        <v>127000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>114615000.0</v>
+      </c>
+      <c r="BI30">
+        <v>117812000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>115205000.0</v>
+      </c>
+      <c r="BK30">
+        <v>144462000.0</v>
+      </c>
+      <c r="BL30">
+        <v>101465000.0</v>
+      </c>
+      <c r="BM30">
+        <v>100298000.0</v>
+      </c>
+      <c r="BN30">
+        <v>98810000.0</v>
+      </c>
+      <c r="BO30">
+        <v>94497000.0</v>
+      </c>
+      <c r="BP30">
+        <v>80145000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>82571000.0</v>
+      </c>
+      <c r="BR30">
+        <v>82393000.0</v>
+      </c>
+      <c r="BS30">
+        <v>77090000.0</v>
+      </c>
+      <c r="BT30">
+        <v>70212000.0</v>
+      </c>
+      <c r="BU30">
+        <v>70045000.0</v>
+      </c>
+      <c r="BV30">
+        <v>64920000.0</v>
+      </c>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+    </row>
+    <row r="31" spans="1:85">
+      <c r="A31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>1448765000.0</v>
+      </c>
+      <c r="N31">
+        <v>1450217000.0</v>
+      </c>
+      <c r="O31">
+        <v>1448195000.0</v>
+      </c>
+      <c r="P31">
+        <v>1502742000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1526452000.0</v>
+      </c>
+      <c r="R31">
+        <v>1520988000.0</v>
+      </c>
+      <c r="S31">
+        <v>1491554000.0</v>
+      </c>
+      <c r="T31">
+        <v>1490526000.0</v>
+      </c>
+      <c r="U31">
+        <v>1608550000.0</v>
+      </c>
+      <c r="V31">
+        <v>1617126000.0</v>
+      </c>
+      <c r="W31">
+        <v>1638418000.0</v>
+      </c>
+      <c r="X31">
+        <v>1643141000.0</v>
+      </c>
+      <c r="Y31">
+        <v>1650308000.0</v>
+      </c>
+      <c r="Z31">
+        <v>1653376000.0</v>
+      </c>
+      <c r="AA31">
+        <v>1674073000.0</v>
+      </c>
+      <c r="AB31">
+        <v>1703241000.0</v>
+      </c>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+    </row>
+    <row r="32" spans="1:85">
+      <c r="A32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32">
+        <v>48462000.0</v>
+      </c>
+      <c r="C32">
+        <v>22239000.0</v>
+      </c>
+      <c r="D32">
+        <v>11248000.0</v>
+      </c>
+      <c r="E32">
+        <v>46875000.0</v>
+      </c>
+      <c r="F32">
+        <v>266644000.0</v>
+      </c>
+      <c r="G32">
+        <v>69568000.0</v>
+      </c>
+      <c r="H32">
+        <v>63422000.0</v>
+      </c>
+      <c r="I32">
+        <v>171417000.0</v>
+      </c>
+      <c r="J32">
+        <v>13163000.0</v>
+      </c>
+      <c r="K32">
+        <v>60758000.0</v>
+      </c>
+      <c r="L32">
+        <v>75939000.0</v>
+      </c>
+      <c r="M32">
+        <v>76859000.0</v>
+      </c>
+      <c r="N32">
+        <v>58991000.0</v>
+      </c>
+      <c r="O32">
+        <v>55575000.0</v>
+      </c>
+      <c r="P32">
+        <v>115661000.0</v>
+      </c>
+      <c r="Q32">
+        <v>191832000.0</v>
+      </c>
+      <c r="R32">
+        <v>74084000.0</v>
+      </c>
+      <c r="S32">
+        <v>10006000.0</v>
+      </c>
+      <c r="T32">
+        <v>24903000.0</v>
+      </c>
+      <c r="U32">
+        <v>111783000.0</v>
+      </c>
+      <c r="V32">
+        <v>152153000.0</v>
+      </c>
+      <c r="W32">
+        <v>162880000.0</v>
+      </c>
+      <c r="X32">
+        <v>210827000.0</v>
+      </c>
+      <c r="Y32">
+        <v>305606000.0</v>
+      </c>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+    </row>
+    <row r="33" spans="1:85">
+      <c r="A33" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33">
+        <v>2877289000.0</v>
+      </c>
+      <c r="C33">
+        <v>202691000.0</v>
+      </c>
+      <c r="D33">
+        <v>2710658000.0</v>
+      </c>
+      <c r="E33">
+        <v>2618871000.0</v>
+      </c>
+      <c r="F33">
+        <v>139908000.0</v>
+      </c>
+      <c r="G33">
+        <v>2487128000.0</v>
+      </c>
+      <c r="H33">
+        <v>2508598000.0</v>
+      </c>
+      <c r="I33">
+        <v>107004000.0</v>
+      </c>
+      <c r="J33">
+        <v>2392085000.0</v>
+      </c>
+      <c r="K33">
+        <v>2371486000.0</v>
+      </c>
+      <c r="L33">
+        <v>2352215000.0</v>
+      </c>
+      <c r="M33">
+        <v>2391983000.0</v>
+      </c>
+      <c r="N33">
+        <v>2424154000.0</v>
+      </c>
+      <c r="O33">
+        <v>2431857000.0</v>
+      </c>
+      <c r="P33">
+        <v>2300744000.0</v>
+      </c>
+      <c r="Q33">
+        <v>2292709000.0</v>
+      </c>
+      <c r="R33">
+        <v>2303841000.0</v>
+      </c>
+      <c r="S33">
+        <v>2302488000.0</v>
+      </c>
+      <c r="T33">
+        <v>2137502000.0</v>
+      </c>
+      <c r="U33">
+        <v>2146988000.0</v>
+      </c>
+      <c r="V33">
+        <v>2117109000.0</v>
+      </c>
+      <c r="W33">
+        <v>2136824000.0</v>
+      </c>
+      <c r="X33">
+        <v>2154586000.0</v>
+      </c>
+      <c r="Y33">
+        <v>2172747000.0</v>
+      </c>
+      <c r="Z33">
+        <v>2196629000.0</v>
+      </c>
+      <c r="AA33">
+        <v>2226199000.0</v>
+      </c>
+      <c r="AB33">
+        <v>2216246000.0</v>
+      </c>
+      <c r="AC33">
+        <v>2373116000.0</v>
+      </c>
+      <c r="AD33">
+        <v>2299795000.0</v>
+      </c>
+      <c r="AE33">
+        <v>2320743000.0</v>
+      </c>
+      <c r="AF33">
+        <v>2244066000.0</v>
+      </c>
+      <c r="AG33">
+        <v>2349001000.0</v>
+      </c>
+      <c r="AH33">
+        <v>2416737000.0</v>
+      </c>
+      <c r="AI33">
+        <v>2344814000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>2491446000.0</v>
+      </c>
+      <c r="AK33">
+        <v>2547491000.0</v>
+      </c>
+      <c r="AL33">
+        <v>2313654000.0</v>
+      </c>
+      <c r="AM33">
+        <v>2386326000.0</v>
+      </c>
+      <c r="AN33">
+        <v>2156816000.0</v>
+      </c>
+      <c r="AO33">
+        <v>2120334000.0</v>
+      </c>
+      <c r="AP33">
+        <v>2186073000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>3668190000.0</v>
+      </c>
+      <c r="AR33">
+        <v>3771551000.0</v>
+      </c>
+      <c r="AS33">
+        <v>3695970000.0</v>
+      </c>
+      <c r="AT33">
+        <v>3847668000.0</v>
+      </c>
+      <c r="AU33">
+        <v>3745647000.0</v>
+      </c>
+      <c r="AV33">
+        <v>6421868000.0</v>
+      </c>
+      <c r="AW33">
+        <v>6632019000.0</v>
+      </c>
+      <c r="AX33">
+        <v>7717018000.0</v>
+      </c>
+      <c r="AY33">
+        <v>7809321000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>7700465000.0</v>
+      </c>
+      <c r="BA33">
+        <v>7432544000.0</v>
+      </c>
+      <c r="BB33">
+        <v>8967176000.0</v>
+      </c>
+      <c r="BC33">
+        <v>9919768000.0</v>
+      </c>
+      <c r="BD33">
+        <v>9985650000.0</v>
+      </c>
+      <c r="BE33">
+        <v>9962316000.0</v>
+      </c>
+      <c r="BF33">
+        <v>10312307000.0</v>
+      </c>
+      <c r="BG33">
+        <v>10494806000.0</v>
+      </c>
+      <c r="BH33">
+        <v>10198603000.0</v>
+      </c>
+      <c r="BI33">
+        <v>10464980000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>10486823000.0</v>
+      </c>
+      <c r="BK33">
+        <v>10573175000.0</v>
+      </c>
+      <c r="BL33">
+        <v>10657515000.0</v>
+      </c>
+      <c r="BM33">
+        <v>404085000.0</v>
+      </c>
+      <c r="BN33">
+        <v>423712000.0</v>
+      </c>
+      <c r="BO33">
+        <v>425113000.0</v>
+      </c>
+      <c r="BP33">
+        <v>389136000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>428298000.0</v>
+      </c>
+      <c r="BR33">
+        <v>440898000.0</v>
+      </c>
+      <c r="BS33">
+        <v>413813000.0</v>
+      </c>
+      <c r="BT33">
+        <v>386487000.0</v>
+      </c>
+      <c r="BU33">
+        <v>387285000.0</v>
+      </c>
+      <c r="BV33">
+        <v>401978000.0</v>
+      </c>
+      <c r="BW33">
+        <v>41225000.0</v>
+      </c>
+      <c r="BX33">
+        <v>40556000.0</v>
+      </c>
+      <c r="BY33">
+        <v>42878000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>40667000.0</v>
+      </c>
+      <c r="CA33">
+        <v>22308000.0</v>
+      </c>
+      <c r="CB33">
+        <v>21000000.0</v>
+      </c>
+      <c r="CC33">
+        <v>18601000.0</v>
+      </c>
+      <c r="CD33">
+        <v>16118000.0</v>
+      </c>
+      <c r="CE33"/>
+      <c r="CF33">
+        <v>788782829.0</v>
+      </c>
+      <c r="CG33"/>
+    </row>
+    <row r="34" spans="1:85">
+      <c r="A34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34">
+        <v>107904000.0</v>
+      </c>
+      <c r="C34">
+        <v>106504000.0</v>
+      </c>
+      <c r="D34">
+        <v>101763000.0</v>
+      </c>
+      <c r="E34">
+        <v>92061000.0</v>
+      </c>
+      <c r="F34">
+        <v>78309000.0</v>
+      </c>
+      <c r="G34">
+        <v>71145000.0</v>
+      </c>
+      <c r="H34">
+        <v>71600000.0</v>
+      </c>
+      <c r="I34">
+        <v>59029000.0</v>
+      </c>
+      <c r="J34">
+        <v>57458000.0</v>
+      </c>
+      <c r="K34">
+        <v>56668000.0</v>
+      </c>
+      <c r="L34">
+        <v>59542000.0</v>
+      </c>
+      <c r="M34">
+        <v>63104000.0</v>
+      </c>
+      <c r="N34">
+        <v>66547000.0</v>
+      </c>
+      <c r="O34">
+        <v>68041000.0</v>
+      </c>
+      <c r="P34">
+        <v>57945000.0</v>
+      </c>
+      <c r="Q34">
+        <v>58155000.0</v>
+      </c>
+      <c r="R34">
+        <v>55634000.0</v>
+      </c>
+      <c r="S34">
+        <v>54952000.0</v>
+      </c>
+      <c r="T34">
+        <v>57771000.0</v>
+      </c>
+      <c r="U34">
+        <v>61804000.0</v>
+      </c>
+      <c r="V34">
+        <v>61709000.0</v>
+      </c>
+      <c r="W34">
+        <v>65717000.0</v>
+      </c>
+      <c r="X34">
+        <v>71441000.0</v>
+      </c>
+      <c r="Y34">
+        <v>73712000.0</v>
+      </c>
+      <c r="Z34">
+        <v>79617000.0</v>
+      </c>
+      <c r="AA34">
+        <v>81056000.0</v>
+      </c>
+      <c r="AB34">
+        <v>71681000.0</v>
+      </c>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+    </row>
+    <row r="35" spans="1:85">
+      <c r="A35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B35">
+        <v>1203694000.0</v>
+      </c>
+      <c r="C35">
+        <v>1058581874.0</v>
+      </c>
+      <c r="D35">
+        <v>927644000.0</v>
+      </c>
+      <c r="E35">
+        <v>856633000.0</v>
+      </c>
+      <c r="F35">
+        <v>824644000.0</v>
+      </c>
+      <c r="G35">
+        <v>811890000.0</v>
+      </c>
+      <c r="H35">
+        <v>812015000.0</v>
+      </c>
+      <c r="I35">
+        <v>799138000.0</v>
+      </c>
+      <c r="J35">
+        <v>869675000.0</v>
+      </c>
+      <c r="K35">
+        <v>884195000.0</v>
+      </c>
+      <c r="L35">
+        <v>874110000.0</v>
+      </c>
+      <c r="M35">
+        <v>897310000.0</v>
+      </c>
+      <c r="N35">
+        <v>900208000.0</v>
+      </c>
+      <c r="O35">
+        <v>901027000.0</v>
+      </c>
+      <c r="P35">
+        <v>812496000.0</v>
+      </c>
+      <c r="Q35">
+        <v>865794000.0</v>
+      </c>
+      <c r="R35">
+        <v>758436000.0</v>
+      </c>
+      <c r="S35">
+        <v>728288000.0</v>
+      </c>
+      <c r="T35">
+        <v>590853000.0</v>
+      </c>
+      <c r="U35">
+        <v>563955000.0</v>
+      </c>
+      <c r="V35">
+        <v>566538000.0</v>
+      </c>
+      <c r="W35">
+        <v>570682000.0</v>
+      </c>
+      <c r="X35">
+        <v>626550000.0</v>
+      </c>
+      <c r="Y35">
+        <v>728925000.0</v>
+      </c>
+      <c r="Z35">
+        <v>734878000.0</v>
+      </c>
+      <c r="AA35">
+        <v>762718000.0</v>
+      </c>
+      <c r="AB35">
+        <v>644531000.0</v>
+      </c>
+      <c r="AC35">
+        <v>647791000.0</v>
+      </c>
+      <c r="AD35">
+        <v>620659000.0</v>
+      </c>
+      <c r="AE35">
+        <v>653565000.0</v>
+      </c>
+      <c r="AF35">
+        <v>637879000.0</v>
+      </c>
+      <c r="AG35">
+        <v>657724000.0</v>
+      </c>
+      <c r="AH35">
+        <v>662197000.0</v>
+      </c>
+      <c r="AI35">
+        <v>698526000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>741643000.0</v>
+      </c>
+      <c r="AK35">
+        <v>745226000.0</v>
+      </c>
+      <c r="AL35">
+        <v>838611000.0</v>
+      </c>
+      <c r="AM35">
+        <v>845364000.0</v>
+      </c>
+      <c r="AN35">
+        <v>785943000.0</v>
+      </c>
+      <c r="AO35">
+        <v>712487000.0</v>
+      </c>
+      <c r="AP35">
+        <v>1022256000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>2089381000.0</v>
+      </c>
+      <c r="AR35">
+        <v>1981004000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1918656000.0</v>
+      </c>
+      <c r="AT35">
+        <v>1897747000.0</v>
+      </c>
+      <c r="AU35">
+        <v>1910314000.0</v>
+      </c>
+      <c r="AV35">
+        <v>3385210000.0</v>
+      </c>
+      <c r="AW35">
+        <v>3736820000.0</v>
+      </c>
+      <c r="AX35">
+        <v>4466946000.0</v>
+      </c>
+      <c r="AY35">
+        <v>4355726000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>4303005000.0</v>
+      </c>
+      <c r="BA35">
+        <v>4136272000.0</v>
+      </c>
+      <c r="BB35">
+        <v>5461732000.0</v>
+      </c>
+      <c r="BC35">
+        <v>6240623000.0</v>
+      </c>
+      <c r="BD35">
+        <v>6237240000.0</v>
+      </c>
+      <c r="BE35">
+        <v>6241067000.0</v>
+      </c>
+      <c r="BF35">
+        <v>6400833000.0</v>
+      </c>
+      <c r="BG35">
+        <v>6476871000.0</v>
+      </c>
+      <c r="BH35">
+        <v>6114507000.0</v>
+      </c>
+      <c r="BI35">
+        <v>5819367000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>5777220000.0</v>
+      </c>
+      <c r="BK35">
+        <v>5623694000.0</v>
+      </c>
+      <c r="BL35">
+        <v>5742560000.0</v>
+      </c>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35">
+        <v>5430512000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>1470000.0</v>
+      </c>
+      <c r="BR35">
+        <v>1470000.0</v>
+      </c>
+      <c r="BS35">
+        <v>1470000.0</v>
+      </c>
+      <c r="BT35">
+        <v>1470000.0</v>
+      </c>
+      <c r="BU35">
+        <v>1385000.0</v>
+      </c>
+      <c r="BV35">
+        <v>1385000.0</v>
+      </c>
+      <c r="BW35">
+        <v>4222910000.0</v>
+      </c>
+      <c r="BX35">
+        <v>3255733000.0</v>
+      </c>
+      <c r="BY35">
+        <v>2334438000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>1940889000.0</v>
+      </c>
+      <c r="CA35">
+        <v>1529750000.0</v>
+      </c>
+      <c r="CB35">
+        <v>1263295000.0</v>
+      </c>
+      <c r="CC35">
+        <v>967355000.0</v>
+      </c>
+      <c r="CD35">
+        <v>598544000.0</v>
+      </c>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+    </row>
+    <row r="36" spans="1:85">
+      <c r="A36" t="s">
+        <v>56</v>
+      </c>
+      <c r="B36">
+        <v>-2669026000.0</v>
+      </c>
+      <c r="C36">
+        <v>-2576581000.0</v>
+      </c>
+      <c r="D36">
+        <v>2516695000.0</v>
+      </c>
+      <c r="E36">
+        <v>2429037000.0</v>
+      </c>
+      <c r="F36">
+        <v>40737000.0</v>
+      </c>
+      <c r="G36">
+        <v>45404000.0</v>
+      </c>
+      <c r="H36">
+        <v>42428000.0</v>
+      </c>
+      <c r="I36">
+        <v>2275922000.0</v>
+      </c>
+      <c r="J36">
+        <v>2280438000.0</v>
+      </c>
+      <c r="K36">
+        <v>2260566000.0</v>
+      </c>
+      <c r="L36">
+        <v>2237730000.0</v>
+      </c>
+      <c r="M36">
+        <v>2265396000.0</v>
+      </c>
+      <c r="N36">
+        <v>2287681000.0</v>
+      </c>
+      <c r="O36">
+        <v>2277941000.0</v>
+      </c>
+      <c r="P36">
+        <v>2140796000.0</v>
+      </c>
+      <c r="Q36">
+        <v>2143924000.0</v>
+      </c>
+      <c r="R36">
+        <v>2147790000.0</v>
+      </c>
+      <c r="S36">
+        <v>40419000.0</v>
+      </c>
+      <c r="T36">
+        <v>25685000.0</v>
+      </c>
+      <c r="U36">
+        <v>26050000.0</v>
+      </c>
+      <c r="V36">
+        <v>22157000.0</v>
+      </c>
+      <c r="W36">
+        <v>22978000.0</v>
+      </c>
+      <c r="X36">
+        <v>1948013000.0</v>
+      </c>
+      <c r="Y36">
+        <v>1956921000.0</v>
+      </c>
+      <c r="Z36">
+        <v>1973649000.0</v>
+      </c>
+      <c r="AA36">
+        <v>1994929000.0</v>
+      </c>
+      <c r="AB36">
+        <v>1979049000.0</v>
+      </c>
+      <c r="AC36">
+        <v>2126940000.0</v>
+      </c>
+      <c r="AD36">
+        <v>2064736000.0</v>
+      </c>
+      <c r="AE36">
+        <v>2055892000.0</v>
+      </c>
+      <c r="AF36">
+        <v>1979929000.0</v>
+      </c>
+      <c r="AG36">
+        <v>2054004000.0</v>
+      </c>
+      <c r="AH36">
+        <v>2113870000.0</v>
+      </c>
+      <c r="AI36">
+        <v>2049091000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>2195271000.0</v>
+      </c>
+      <c r="AK36">
+        <v>2239529000.0</v>
+      </c>
+      <c r="AL36">
+        <v>2045435000.0</v>
+      </c>
+      <c r="AM36">
+        <v>2113871000.0</v>
+      </c>
+      <c r="AN36">
+        <v>1905830000.0</v>
+      </c>
+      <c r="AO36">
+        <v>1869787000.0</v>
+      </c>
+      <c r="AP36">
+        <v>1934335000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>3428111000.0</v>
+      </c>
+      <c r="AR36">
+        <v>3517909000.0</v>
+      </c>
+      <c r="AS36">
+        <v>3441897000.0</v>
+      </c>
+      <c r="AT36">
+        <v>3628384000.0</v>
+      </c>
+      <c r="AU36">
+        <v>3545376000.0</v>
+      </c>
+      <c r="AV36">
+        <v>6145420000.0</v>
+      </c>
+      <c r="AW36">
+        <v>6219294000.0</v>
+      </c>
+      <c r="AX36">
+        <v>7277788000.0</v>
+      </c>
+      <c r="AY36">
+        <v>7355588000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>1044623000.0</v>
+      </c>
+      <c r="BA36">
+        <v>6956709000.0</v>
+      </c>
+      <c r="BB36">
+        <v>8409451000.0</v>
+      </c>
+      <c r="BC36">
+        <v>9381085000.0</v>
+      </c>
+      <c r="BD36">
+        <v>9433023000.0</v>
+      </c>
+      <c r="BE36">
+        <v>110685000.0</v>
+      </c>
+      <c r="BF36">
+        <v>113114000.0</v>
+      </c>
+      <c r="BG36">
+        <v>112335000.0</v>
+      </c>
+      <c r="BH36">
+        <v>129378000.0</v>
+      </c>
+      <c r="BI36">
+        <v>118982000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>125536000.0</v>
+      </c>
+      <c r="BK36">
+        <v>84382000.0</v>
+      </c>
+      <c r="BL36">
+        <v>134374000.0</v>
+      </c>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36">
+        <v>788782829.0</v>
+      </c>
+      <c r="CG36"/>
+    </row>
+    <row r="37" spans="1:85">
+      <c r="A37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+    </row>
+    <row r="38" spans="1:85">
+      <c r="A38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B38">
+        <v>2702329000.0</v>
+      </c>
+      <c r="C38">
+        <v>2611874000.0</v>
+      </c>
+      <c r="D38">
+        <v>2516695000.0</v>
+      </c>
+      <c r="E38">
+        <v>2430651000.0</v>
+      </c>
+      <c r="F38">
+        <v>2240378000.0</v>
+      </c>
+      <c r="G38">
+        <v>2358172000.0</v>
+      </c>
+      <c r="H38">
+        <v>2371178000.0</v>
+      </c>
+      <c r="I38">
+        <v>2275922000.0</v>
+      </c>
+      <c r="J38">
+        <v>2460075000.0</v>
+      </c>
+      <c r="K38">
+        <v>2476368000.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
+        <v>2269216000.0</v>
+      </c>
+      <c r="N38">
+        <v>57700000.0</v>
+      </c>
+      <c r="O38">
+        <v>55823000.0</v>
+      </c>
+      <c r="P38">
+        <v>107276000.0</v>
+      </c>
+      <c r="Q38">
+        <v>110969000.0</v>
+      </c>
+      <c r="R38">
+        <v>103655000.0</v>
+      </c>
+      <c r="S38">
+        <v>121756000.0</v>
+      </c>
+      <c r="T38">
+        <v>133629000.0</v>
+      </c>
+      <c r="U38">
+        <v>2146988000.0</v>
+      </c>
+      <c r="V38">
+        <v>21845000.0</v>
+      </c>
+      <c r="W38">
+        <v>22649000.0</v>
+      </c>
+      <c r="X38">
+        <v>2155746000.0</v>
+      </c>
+      <c r="Y38">
+        <v>21698000.0</v>
+      </c>
+      <c r="Z38">
+        <v>27143000.0</v>
+      </c>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38">
+        <v>10322250000.0</v>
+      </c>
+      <c r="BN38">
+        <v>10418473000.0</v>
+      </c>
+      <c r="BO38">
+        <v>10283860000.0</v>
+      </c>
+      <c r="BP38">
+        <v>10075438000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>9875755000.0</v>
+      </c>
+      <c r="BR38">
+        <v>9834032000.0</v>
+      </c>
+      <c r="BS38">
+        <v>9614405000.0</v>
+      </c>
+      <c r="BT38">
+        <v>9505793000.0</v>
+      </c>
+      <c r="BU38">
+        <v>8947790000.0</v>
+      </c>
+      <c r="BV38">
+        <v>8555332000.0</v>
+      </c>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38"/>
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38">
+        <v>916899000.0</v>
+      </c>
+      <c r="CF38"/>
+      <c r="CG38">
+        <v>2866058.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:85">
+      <c r="A39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39">
+        <v>42631000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39">
+        <v>-237555000.0</v>
+      </c>
+      <c r="J39">
+        <v>-67990000.0</v>
+      </c>
+      <c r="K39">
+        <v>-104882000.0</v>
+      </c>
+      <c r="L39">
+        <v>3378000.0</v>
+      </c>
+      <c r="M39">
+        <v>-138041000.0</v>
+      </c>
+      <c r="N39">
+        <v>-112607000.0</v>
+      </c>
+      <c r="O39">
+        <v>-99597000.0</v>
+      </c>
+      <c r="P39">
+        <v>-172290000.0</v>
+      </c>
+      <c r="Q39">
+        <v>-250700000.0</v>
+      </c>
+      <c r="R39">
+        <v>-124064000.0</v>
+      </c>
+      <c r="S39">
+        <v>-51892000.0</v>
+      </c>
+      <c r="T39">
+        <v>1160000.0</v>
+      </c>
+      <c r="U39">
+        <v>-167597000.0</v>
+      </c>
+      <c r="V39">
+        <v>-197048000.0</v>
+      </c>
+      <c r="W39">
+        <v>919000.0</v>
+      </c>
+      <c r="X39">
+        <v>1160000.0</v>
+      </c>
+      <c r="Y39">
+        <v>1256000.0</v>
+      </c>
+      <c r="Z39">
+        <v>1447000.0</v>
+      </c>
+      <c r="AA39">
+        <v>5150000.0</v>
+      </c>
+      <c r="AB39">
+        <v>5679000.0</v>
+      </c>
+      <c r="AC39">
+        <v>5032000.0</v>
+      </c>
+      <c r="AD39">
+        <v>-1.0</v>
+      </c>
+      <c r="AE39">
+        <v>4311000.0</v>
+      </c>
+      <c r="AF39">
+        <v>4722000.0</v>
+      </c>
+      <c r="AG39">
+        <v>28035000.0</v>
+      </c>
+      <c r="AH39">
+        <v>27840000.0</v>
+      </c>
+      <c r="AI39">
+        <v>7002000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>9131000.0</v>
+      </c>
+      <c r="AK39">
+        <v>-1.0</v>
+      </c>
+      <c r="AL39">
+        <v>60475000.0</v>
+      </c>
+      <c r="AM39">
+        <v>25652000.0</v>
+      </c>
+      <c r="AN39">
+        <v>18325000.0</v>
+      </c>
+      <c r="AO39">
+        <v>20560000.0</v>
+      </c>
+      <c r="AP39">
+        <v>23915000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>19418000.0</v>
+      </c>
+      <c r="AR39">
+        <v>16499000.0</v>
+      </c>
+      <c r="AS39">
+        <v>19174000.0</v>
+      </c>
+      <c r="AT39">
+        <v>24674000.0</v>
+      </c>
+      <c r="AU39">
+        <v>32947000.0</v>
+      </c>
+      <c r="AV39">
+        <v>120246000.0</v>
+      </c>
+      <c r="AW39">
+        <v>1086250000.0</v>
+      </c>
+      <c r="AX39">
+        <v>151119000.0</v>
+      </c>
+      <c r="AY39">
+        <v>421730000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>1334709000.0</v>
+      </c>
+      <c r="BA39">
+        <v>1375755000.0</v>
+      </c>
+      <c r="BB39">
+        <v>127397000.0</v>
+      </c>
+      <c r="BC39">
+        <v>109410000.0</v>
+      </c>
+      <c r="BD39">
+        <v>104027000.0</v>
+      </c>
+      <c r="BE39">
+        <v>104069000.0</v>
+      </c>
+      <c r="BF39">
+        <v>98482000.0</v>
+      </c>
+      <c r="BG39">
+        <v>99831000.0</v>
+      </c>
+      <c r="BH39">
+        <v>98444000.0</v>
+      </c>
+      <c r="BI39">
+        <v>110532000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>102234000.0</v>
+      </c>
+      <c r="BK39">
+        <v>94412000.0</v>
+      </c>
+      <c r="BL39">
+        <v>96089000.0</v>
+      </c>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+    </row>
+    <row r="40" spans="1:85">
+      <c r="A40" t="s">
+        <v>60</v>
+      </c>
+      <c r="B40">
+        <v>19492000.0</v>
+      </c>
+      <c r="C40">
+        <v>-29190000.0</v>
+      </c>
+      <c r="D40">
+        <v>18450000.0</v>
+      </c>
+      <c r="E40">
+        <v>18450000.0</v>
+      </c>
+      <c r="F40">
+        <v>18447000.0</v>
+      </c>
+      <c r="G40">
+        <v>18438000.0</v>
+      </c>
+      <c r="H40">
+        <v>17512000.0</v>
+      </c>
+      <c r="I40">
+        <v>17455000.0</v>
+      </c>
+      <c r="J40">
+        <v>15370000.0</v>
+      </c>
+      <c r="K40">
+        <v>15360000.0</v>
+      </c>
+      <c r="L40">
+        <v>14594000.0</v>
+      </c>
+      <c r="M40">
+        <v>14553000.0</v>
+      </c>
+      <c r="N40">
+        <v>14553000.0</v>
+      </c>
+      <c r="O40">
+        <v>14548000.0</v>
+      </c>
+      <c r="P40">
+        <v>13837000.0</v>
+      </c>
+      <c r="Q40">
+        <v>13836000.0</v>
+      </c>
+      <c r="R40">
+        <v>13836000.0</v>
+      </c>
+      <c r="S40">
+        <v>13541000.0</v>
+      </c>
+      <c r="T40">
+        <v>-9028000.0</v>
+      </c>
+      <c r="U40">
+        <v>13660000.0</v>
+      </c>
+      <c r="V40">
+        <v>13502000.0</v>
+      </c>
+      <c r="W40">
+        <v>13391000.0</v>
+      </c>
+      <c r="X40">
+        <v>13642000.0</v>
+      </c>
+      <c r="Y40">
+        <v>13642000.0</v>
+      </c>
+      <c r="Z40">
+        <v>13642000.0</v>
+      </c>
+      <c r="AA40">
+        <v>13678000.0</v>
+      </c>
+      <c r="AB40">
+        <v>13252000.0</v>
+      </c>
+      <c r="AC40">
+        <v>13408000.0</v>
+      </c>
+      <c r="AD40">
+        <v>13408000.0</v>
+      </c>
+      <c r="AE40">
+        <v>13405000.0</v>
+      </c>
+      <c r="AF40">
+        <v>13029000.0</v>
+      </c>
+      <c r="AG40">
+        <v>13030000.0</v>
+      </c>
+      <c r="AH40">
+        <v>13863000.0</v>
+      </c>
+      <c r="AI40">
+        <v>13860000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>13441000.0</v>
+      </c>
+      <c r="AK40">
+        <v>13440000.0</v>
+      </c>
+      <c r="AL40">
+        <v>13440000.0</v>
+      </c>
+      <c r="AM40">
+        <v>13436000.0</v>
+      </c>
+      <c r="AN40">
+        <v>13041000.0</v>
+      </c>
+      <c r="AO40">
+        <v>14550000.0</v>
+      </c>
+      <c r="AP40">
+        <v>28022000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>28022000.0</v>
+      </c>
+      <c r="AR40">
+        <v>28013000.0</v>
+      </c>
+      <c r="AS40">
+        <v>28009000.0</v>
+      </c>
+      <c r="AT40">
+        <v>9336000.0</v>
+      </c>
+      <c r="AU40">
+        <v>9336000.0</v>
+      </c>
+      <c r="AV40">
+        <v>35909000.0</v>
+      </c>
+      <c r="AW40">
+        <v>568989000.0</v>
+      </c>
+      <c r="AX40">
+        <v>35834000.0</v>
+      </c>
+      <c r="AY40">
+        <v>267991000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>918067000.0</v>
+      </c>
+      <c r="BA40">
+        <v>917704000.0</v>
+      </c>
+      <c r="BB40">
+        <v>37495000.0</v>
+      </c>
+      <c r="BC40">
+        <v>37281000.0</v>
+      </c>
+      <c r="BD40">
+        <v>37059000.0</v>
+      </c>
+      <c r="BE40">
+        <v>36847000.0</v>
+      </c>
+      <c r="BF40">
+        <v>36640000.0</v>
+      </c>
+      <c r="BG40">
+        <v>36500000.0</v>
+      </c>
+      <c r="BH40">
+        <v>36216000.0</v>
+      </c>
+      <c r="BI40">
+        <v>111149000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>35757000.0</v>
+      </c>
+      <c r="BK40">
+        <v>35526000.0</v>
+      </c>
+      <c r="BL40">
+        <v>35267000.0</v>
+      </c>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
+      <c r="BR40"/>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40"/>
+      <c r="CG40"/>
+    </row>
+    <row r="41" spans="1:85">
+      <c r="A41" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>59985000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>63075000.0</v>
+      </c>
+      <c r="P41">
+        <v>50931000.0</v>
+      </c>
+      <c r="Q41">
+        <v>54892000.0</v>
+      </c>
+      <c r="R41">
+        <v>55634000.0</v>
+      </c>
+      <c r="S41">
+        <v>63701000.0</v>
+      </c>
+      <c r="T41">
+        <v>57771000.0</v>
+      </c>
+      <c r="U41">
+        <v>61804000.0</v>
+      </c>
+      <c r="V41">
+        <v>50761000.0</v>
+      </c>
+      <c r="W41">
+        <v>53806000.0</v>
+      </c>
+      <c r="X41">
+        <v>50067000.0</v>
+      </c>
+      <c r="Y41">
+        <v>57037000.0</v>
+      </c>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+    </row>
+    <row r="42" spans="1:85">
+      <c r="A42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B42">
+        <v>5735928000.0</v>
+      </c>
+      <c r="C42">
+        <v>5733540000.0</v>
+      </c>
+      <c r="D42">
+        <v>5736652000.0</v>
+      </c>
+      <c r="E42">
+        <v>5735537000.0</v>
+      </c>
+      <c r="F42">
+        <v>5732962000.0</v>
+      </c>
+      <c r="G42">
+        <v>5730641000.0</v>
+      </c>
+      <c r="H42">
+        <v>5730367000.0</v>
+      </c>
+      <c r="I42">
+        <v>5721592000.0</v>
+      </c>
+      <c r="J42">
+        <v>5473515000.0</v>
+      </c>
+      <c r="K42">
+        <v>5471191000.0</v>
+      </c>
+      <c r="L42">
+        <v>5468728000.0</v>
+      </c>
+      <c r="M42">
+        <v>5463458000.0</v>
+      </c>
+      <c r="N42">
+        <v>5461253000.0</v>
+      </c>
+      <c r="O42">
+        <v>5459087000.0</v>
+      </c>
+      <c r="P42">
+        <v>5456968000.0</v>
+      </c>
+      <c r="Q42">
+        <v>5455228000.0</v>
+      </c>
+      <c r="R42">
+        <v>5454292000.0</v>
+      </c>
+      <c r="S42">
+        <v>5453100000.0</v>
+      </c>
+      <c r="T42">
+        <v>5452550000.0</v>
+      </c>
+      <c r="U42">
+        <v>5554596000.0</v>
+      </c>
+      <c r="V42">
+        <v>5553470000.0</v>
+      </c>
+      <c r="W42">
+        <v>5567638000.0</v>
+      </c>
+      <c r="X42">
+        <v>5566255000.0</v>
+      </c>
+      <c r="Y42">
+        <v>5565773000.0</v>
+      </c>
+      <c r="Z42">
+        <v>5564930000.0</v>
+      </c>
+      <c r="AA42">
+        <v>5568679000.0</v>
+      </c>
+      <c r="AB42">
+        <v>5568707000.0</v>
+      </c>
+      <c r="AC42">
+        <v>5588008000.0</v>
+      </c>
+      <c r="AD42">
+        <v>5587350000.0</v>
+      </c>
+      <c r="AE42">
+        <v>5586155000.0</v>
+      </c>
+      <c r="AF42">
+        <v>5585758000.0</v>
+      </c>
+      <c r="AG42">
+        <v>5584538000.0</v>
+      </c>
+      <c r="AH42">
+        <v>5683208000.0</v>
+      </c>
+      <c r="AI42">
+        <v>5682457000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>5681912000.0</v>
+      </c>
+      <c r="AK42">
+        <v>5681254000.0</v>
+      </c>
+      <c r="AL42">
+        <v>5680258000.0</v>
+      </c>
+      <c r="AM42">
+        <v>5678949000.0</v>
+      </c>
+      <c r="AN42">
+        <v>5676639000.0</v>
+      </c>
+      <c r="AO42">
+        <v>5917030000.0</v>
+      </c>
+      <c r="AP42">
+        <v>5916282000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>6066846000.0</v>
+      </c>
+      <c r="AR42">
+        <v>6066583000.0</v>
+      </c>
+      <c r="AS42">
+        <v>6066262000.0</v>
+      </c>
+      <c r="AT42">
+        <v>6065190000.0</v>
+      </c>
+      <c r="AU42">
+        <v>6065060000.0</v>
+      </c>
+      <c r="AV42">
+        <v>7755471000.0</v>
+      </c>
+      <c r="AW42">
+        <v>7755486000.0</v>
+      </c>
+      <c r="AX42">
+        <v>7743015000.0</v>
+      </c>
+      <c r="AY42">
+        <v>8101002000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>8063517000.0</v>
+      </c>
+      <c r="BA42">
+        <v>8030508000.0</v>
+      </c>
+      <c r="BB42">
+        <v>7994206000.0</v>
+      </c>
+      <c r="BC42">
+        <v>7958665000.0</v>
+      </c>
+      <c r="BD42">
+        <v>7921913000.0</v>
+      </c>
+      <c r="BE42">
+        <v>7885075000.0</v>
+      </c>
+      <c r="BF42">
+        <v>7849256000.0</v>
+      </c>
+      <c r="BG42">
+        <v>7825049000.0</v>
+      </c>
+      <c r="BH42">
+        <v>7775880000.0</v>
+      </c>
+      <c r="BI42">
+        <v>7728704000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>7683804000.0</v>
+      </c>
+      <c r="BK42">
+        <v>7655097000.0</v>
+      </c>
+      <c r="BL42">
+        <v>7605105000.0</v>
+      </c>
+      <c r="BM42">
+        <v>5271565000.0</v>
+      </c>
+      <c r="BN42">
+        <v>5447900000.0</v>
+      </c>
+      <c r="BO42">
+        <v>5503869000.0</v>
+      </c>
+      <c r="BP42">
+        <v>7427543000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>7342702000.0</v>
+      </c>
+      <c r="BR42">
+        <v>7286659000.0</v>
+      </c>
+      <c r="BS42">
+        <v>7188440000.0</v>
+      </c>
+      <c r="BT42">
+        <v>7129945000.0</v>
+      </c>
+      <c r="BU42">
+        <v>6701054000.0</v>
+      </c>
+      <c r="BV42">
+        <v>6020980000.0</v>
+      </c>
+      <c r="BW42">
+        <v>5405184000.0</v>
+      </c>
+      <c r="BX42">
+        <v>4841432000.0</v>
+      </c>
+      <c r="BY42">
+        <v>4446907000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>3970440000.0</v>
+      </c>
+      <c r="CA42">
+        <v>2511522000.0</v>
+      </c>
+      <c r="CB42">
+        <v>1526234000.0</v>
+      </c>
+      <c r="CC42">
+        <v>822269000.0</v>
+      </c>
+      <c r="CD42">
+        <v>521832000.0</v>
+      </c>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+    </row>
+    <row r="43" spans="1:85">
+      <c r="A43" t="s">
+        <v>63</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+    </row>
+    <row r="44" spans="1:85">
+      <c r="A44" t="s">
+        <v>64</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+    </row>
+    <row r="45" spans="1:85">
+      <c r="A45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45">
+        <v>3220000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+    </row>
+    <row r="46" spans="1:85">
+      <c r="A46" t="s">
+        <v>66</v>
+      </c>
+      <c r="B46">
+        <v>2659698000.0</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46">
+        <v>1614000.0</v>
+      </c>
+      <c r="F46"/>
+      <c r="G46">
+        <v>2312768000.0</v>
+      </c>
+      <c r="H46">
+        <v>2328750000.0</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46">
+        <v>2233549000.0</v>
+      </c>
+      <c r="K46">
+        <v>2209089000.0</v>
+      </c>
+      <c r="L46">
+        <v>2253000.0</v>
+      </c>
+      <c r="M46">
+        <v>2208417000.0</v>
+      </c>
+      <c r="N46">
+        <v>2229981000.0</v>
+      </c>
+      <c r="O46">
+        <v>2222118000.0</v>
+      </c>
+      <c r="P46">
+        <v>2650000.0</v>
+      </c>
+      <c r="Q46">
+        <v>2089445000.0</v>
+      </c>
+      <c r="R46">
+        <v>2101685000.0</v>
+      </c>
+      <c r="S46">
+        <v>2088080000.0</v>
+      </c>
+      <c r="T46">
+        <v>2746000.0</v>
+      </c>
+      <c r="U46">
+        <v>1929709000.0</v>
+      </c>
+      <c r="V46">
+        <v>1904462000.0</v>
+      </c>
+      <c r="W46">
+        <v>1916676000.0</v>
+      </c>
+      <c r="X46">
+        <v>1800000.0</v>
+      </c>
+      <c r="Y46">
+        <v>1935223000.0</v>
+      </c>
+      <c r="Z46">
+        <v>1947953000.0</v>
+      </c>
+      <c r="AA46">
+        <v>1968852000.0</v>
+      </c>
+      <c r="AB46">
+        <v>1976000.0</v>
+      </c>
+      <c r="AC46">
+        <v>2086000.0</v>
+      </c>
+      <c r="AD46">
+        <v>2222000.0</v>
+      </c>
+      <c r="AE46">
+        <v>2031138000.0</v>
+      </c>
+      <c r="AF46">
+        <v>1955953000.0</v>
+      </c>
+      <c r="AG46">
+        <v>2032994000.0</v>
+      </c>
+      <c r="AH46">
+        <v>2093308000.0</v>
+      </c>
+      <c r="AI46">
+        <v>2028847000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>2172723000.0</v>
+      </c>
+      <c r="AK46">
+        <v>2224786000.0</v>
+      </c>
+      <c r="AL46">
+        <v>2005401000.0</v>
+      </c>
+      <c r="AM46">
+        <v>2071865000.0</v>
+      </c>
+      <c r="AN46">
+        <v>1830179000.0</v>
+      </c>
+      <c r="AO46">
+        <v>1839003000.0</v>
+      </c>
+      <c r="AP46">
+        <v>1904331000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>3377470000.0</v>
+      </c>
+      <c r="AR46">
+        <v>1868441000.0</v>
+      </c>
+      <c r="AS46">
+        <v>3387776000.0</v>
+      </c>
+      <c r="AT46">
+        <v>3563648000.0</v>
+      </c>
+      <c r="AU46">
+        <v>3474262000.0</v>
+      </c>
+      <c r="AV46">
+        <v>3467728000.0</v>
+      </c>
+      <c r="AW46">
+        <v>6129276000.0</v>
+      </c>
+      <c r="AX46">
+        <v>7185941000.0</v>
+      </c>
+      <c r="AY46">
+        <v>7255270000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>6214926000.0</v>
+      </c>
+      <c r="BA46">
+        <v>6849823000.0</v>
+      </c>
+      <c r="BB46">
+        <v>8299904000.0</v>
+      </c>
+      <c r="BC46">
+        <v>9266866000.0</v>
+      </c>
+      <c r="BD46">
+        <v>9317680000.0</v>
+      </c>
+      <c r="BE46">
+        <v>9266881000.0</v>
+      </c>
+      <c r="BF46">
+        <v>9603395000.0</v>
+      </c>
+      <c r="BG46">
+        <v>9762906000.0</v>
+      </c>
+      <c r="BH46">
+        <v>9426182000.0</v>
+      </c>
+      <c r="BI46">
+        <v>9548142000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>9467190000.0</v>
+      </c>
+      <c r="BK46">
+        <v>9560639000.0</v>
+      </c>
+      <c r="BL46">
+        <v>9562951000.0</v>
+      </c>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+    </row>
+    <row r="47" spans="1:85">
+      <c r="A47" t="s">
+        <v>67</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>2479642000.0</v>
+      </c>
+      <c r="E47">
+        <v>2393249000.0</v>
+      </c>
+      <c r="F47">
+        <v>2199641000.0</v>
+      </c>
+      <c r="G47">
+        <v>2312768000.0</v>
+      </c>
+      <c r="H47">
+        <v>2326901000.0</v>
+      </c>
+      <c r="I47">
+        <v>2238776000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>2208417000.0</v>
+      </c>
+      <c r="N47">
+        <v>2229981000.0</v>
+      </c>
+      <c r="O47">
+        <v>2222118000.0</v>
+      </c>
+      <c r="P47">
+        <v>2092301000.0</v>
+      </c>
+      <c r="Q47">
+        <v>2089445000.0</v>
+      </c>
+      <c r="R47">
+        <v>2101685000.0</v>
+      </c>
+      <c r="S47">
+        <v>2088080000.0</v>
+      </c>
+      <c r="T47">
+        <v>1922847000.0</v>
+      </c>
+      <c r="U47">
+        <v>1929709000.0</v>
+      </c>
+      <c r="V47">
+        <v>1904462000.0</v>
+      </c>
+      <c r="W47">
+        <v>1916676000.0</v>
+      </c>
+      <c r="X47">
+        <v>1929441000.0</v>
+      </c>
+      <c r="Y47">
+        <v>1935223000.0</v>
+      </c>
+      <c r="Z47">
+        <v>1947953000.0</v>
+      </c>
+      <c r="AA47">
+        <v>1968852000.0</v>
+      </c>
+      <c r="AB47">
+        <v>1958189000.0</v>
+      </c>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+    </row>
+    <row r="48" spans="1:85">
+      <c r="A48" t="s">
+        <v>68</v>
+      </c>
+      <c r="B48">
+        <v>-3979652000.0</v>
+      </c>
+      <c r="C48">
+        <v>-3961529000.0</v>
+      </c>
+      <c r="D48">
+        <v>-3947229000.0</v>
+      </c>
+      <c r="E48">
+        <v>-3931440000.0</v>
+      </c>
+      <c r="F48">
+        <v>-3919016000.0</v>
+      </c>
+      <c r="G48">
+        <v>-3996511000.0</v>
+      </c>
+      <c r="H48">
+        <v>-3984865000.0</v>
+      </c>
+      <c r="I48">
+        <v>-3977152000.0</v>
+      </c>
+      <c r="J48">
+        <v>-3959158000.0</v>
+      </c>
+      <c r="K48">
+        <v>-3945286000.0</v>
+      </c>
+      <c r="L48">
+        <v>-3932826000.0</v>
+      </c>
+      <c r="M48">
+        <v>-3921122000.0</v>
+      </c>
+      <c r="N48">
+        <v>-3905747000.0</v>
+      </c>
+      <c r="O48">
+        <v>-3893262000.0</v>
+      </c>
+      <c r="P48">
+        <v>-3879847000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-3865885000.0</v>
+      </c>
+      <c r="R48">
+        <v>-3852985000.0</v>
+      </c>
+      <c r="S48">
+        <v>-3881070000.0</v>
+      </c>
+      <c r="T48">
+        <v>-3876743000.0</v>
+      </c>
+      <c r="U48">
+        <v>-3852190000.0</v>
+      </c>
+      <c r="V48">
+        <v>-3842249000.0</v>
+      </c>
+      <c r="W48">
+        <v>-3829827000.0</v>
+      </c>
+      <c r="X48">
+        <v>-3815662000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-3803266000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-3791301000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-3768048000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-3750884000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-3766326000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-3777844000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-3758714000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-3735810000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-3740288000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-3736205000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-3745505000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-3778908000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-3769278000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-3777803000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-3798283000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-3786943000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-3800197000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-3822967000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-3958647000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-3956032000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-3959240000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-3835585000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-3869642000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-3820882000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-4007270000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-3952113000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-3854323000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-3870649000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-3791975000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-3916642000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-3771677000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-3664591000.0</v>
+      </c>
+      <c r="BE48">
+        <v>-3550117000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-3422273000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-3294722000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-3155222000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-2864584000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-2705148000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-2570317000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-2409370000.0</v>
+      </c>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48">
+        <v>-1815054000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-1552587000.0</v>
+      </c>
+      <c r="BR48">
+        <v>-1421145000.0</v>
+      </c>
+      <c r="BS48">
+        <v>-1280422000.0</v>
+      </c>
+      <c r="BT48">
+        <v>-1011757000.0</v>
+      </c>
+      <c r="BU48">
+        <v>-564212000.0</v>
+      </c>
+      <c r="BV48">
+        <v>-439284000.0</v>
+      </c>
+      <c r="BW48">
+        <v>-306119000.0</v>
+      </c>
+      <c r="BX48">
+        <v>-227885000.0</v>
+      </c>
+      <c r="BY48">
+        <v>-150743000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>-95331000.0</v>
+      </c>
+      <c r="CA48">
+        <v>-61167000.0</v>
+      </c>
+      <c r="CB48">
+        <v>-41882000.0</v>
+      </c>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+    </row>
+    <row r="49" spans="1:85">
+      <c r="A49" t="s">
+        <v>69</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>-3905747000.0</v>
+      </c>
+      <c r="O49">
+        <v>-3893262000.0</v>
+      </c>
+      <c r="P49">
+        <v>-3879847000.0</v>
+      </c>
+      <c r="Q49">
+        <v>-3865885000.0</v>
+      </c>
+      <c r="R49">
+        <v>-3852985000.0</v>
+      </c>
+      <c r="S49">
+        <v>-3881070000.0</v>
+      </c>
+      <c r="T49">
+        <v>-3876743000.0</v>
+      </c>
+      <c r="U49">
+        <v>-3852190000.0</v>
+      </c>
+      <c r="V49">
+        <v>-3842249000.0</v>
+      </c>
+      <c r="W49">
+        <v>-3829827000.0</v>
+      </c>
+      <c r="X49">
+        <v>-3815662000.0</v>
+      </c>
+      <c r="Y49">
+        <v>-3803266000.0</v>
+      </c>
+      <c r="Z49">
+        <v>-3791301000.0</v>
+      </c>
+      <c r="AA49">
+        <v>-3768048000.0</v>
+      </c>
+      <c r="AB49">
+        <v>-3750884000.0</v>
+      </c>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+    </row>
+    <row r="50" spans="1:85">
+      <c r="A50" t="s">
+        <v>70</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+    </row>
+    <row r="51" spans="1:85">
+      <c r="A51" t="s">
+        <v>71</v>
+      </c>
+      <c r="B51">
+        <v>1096717000.0</v>
+      </c>
+      <c r="C51">
+        <v>1028160000.0</v>
+      </c>
+      <c r="D51">
+        <v>825881000.0</v>
+      </c>
+      <c r="E51">
+        <v>764572000.0</v>
+      </c>
+      <c r="F51">
+        <v>746335000.0</v>
+      </c>
+      <c r="G51">
+        <v>740745000.0</v>
+      </c>
+      <c r="H51">
+        <v>740415000.0</v>
+      </c>
+      <c r="I51">
+        <v>740109000.0</v>
+      </c>
+      <c r="J51">
+        <v>812217000.0</v>
+      </c>
+      <c r="K51">
+        <v>827527000.0</v>
+      </c>
+      <c r="L51">
+        <v>814568000.0</v>
+      </c>
+      <c r="M51">
+        <v>927014000.0</v>
+      </c>
+      <c r="N51">
+        <v>926591000.0</v>
+      </c>
+      <c r="O51">
+        <v>925967000.0</v>
+      </c>
+      <c r="P51">
+        <v>768848000.0</v>
+      </c>
+      <c r="Q51">
+        <v>807690000.0</v>
+      </c>
+      <c r="R51">
+        <v>702912000.0</v>
+      </c>
+      <c r="S51">
+        <v>673623000.0</v>
+      </c>
+      <c r="T51">
+        <v>555912000.0</v>
+      </c>
+      <c r="U51">
+        <v>502786000.0</v>
+      </c>
+      <c r="V51">
+        <v>505707000.0</v>
+      </c>
+      <c r="W51">
+        <v>506196000.0</v>
+      </c>
+      <c r="X51">
+        <v>1110891000.0</v>
+      </c>
+      <c r="Y51">
+        <v>655213000.0</v>
+      </c>
+      <c r="Z51">
+        <v>655261000.0</v>
+      </c>
+      <c r="AA51">
+        <v>681662000.0</v>
+      </c>
+      <c r="AB51">
+        <v>575019000.0</v>
+      </c>
+      <c r="AC51">
+        <v>575387000.0</v>
+      </c>
+      <c r="AD51">
+        <v>551187000.0</v>
+      </c>
+      <c r="AE51">
+        <v>561412000.0</v>
+      </c>
+      <c r="AF51">
+        <v>561782000.0</v>
+      </c>
+      <c r="AG51">
+        <v>589994000.0</v>
+      </c>
+      <c r="AH51">
+        <v>590336000.0</v>
+      </c>
+      <c r="AI51">
+        <v>629846000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>667861000.0</v>
+      </c>
+      <c r="AK51">
+        <v>666955000.0</v>
+      </c>
+      <c r="AL51">
+        <v>770072000.0</v>
+      </c>
+      <c r="AM51">
+        <v>772532000.0</v>
+      </c>
+      <c r="AN51">
+        <v>670663000.0</v>
+      </c>
+      <c r="AO51">
+        <v>653415000.0</v>
+      </c>
+      <c r="AP51">
+        <v>947673000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>2022416000.0</v>
+      </c>
+      <c r="AR51">
+        <v>1094651000.0</v>
+      </c>
+      <c r="AS51">
+        <v>1849557000.0</v>
+      </c>
+      <c r="AT51">
+        <v>1827536000.0</v>
+      </c>
+      <c r="AU51">
+        <v>1834436000.0</v>
+      </c>
+      <c r="AV51">
+        <v>1991608000.0</v>
+      </c>
+      <c r="AW51">
+        <v>3636809000.0</v>
+      </c>
+      <c r="AX51">
+        <v>4345728000.0</v>
+      </c>
+      <c r="AY51">
+        <v>4212440000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>4153099000.0</v>
+      </c>
+      <c r="BA51">
+        <v>3988385000.0</v>
+      </c>
+      <c r="BB51">
+        <v>5273055000.0</v>
+      </c>
+      <c r="BC51">
+        <v>6024368000.0</v>
+      </c>
+      <c r="BD51">
+        <v>6006146000.0</v>
+      </c>
+      <c r="BE51">
+        <v>6029080000.0</v>
+      </c>
+      <c r="BF51">
+        <v>6195031000.0</v>
+      </c>
+      <c r="BG51">
+        <v>6259922000.0</v>
+      </c>
+      <c r="BH51">
+        <v>5902712000.0</v>
+      </c>
+      <c r="BI51">
+        <v>5692145000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>5572466000.0</v>
+      </c>
+      <c r="BK51">
+        <v>5495944000.0</v>
+      </c>
+      <c r="BL51">
+        <v>5532057000.0</v>
+      </c>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+    </row>
+    <row r="52" spans="1:85">
+      <c r="A52" t="s">
+        <v>72</v>
+      </c>
+      <c r="B52">
+        <v>927000.0</v>
+      </c>
+      <c r="C52">
+        <v>48814126.0</v>
+      </c>
+      <c r="D52">
+        <v>0.0</v>
+      </c>
+      <c r="E52">
+        <v>23190000.0</v>
+      </c>
+      <c r="F52">
+        <v>23127000.0</v>
+      </c>
+      <c r="G52">
+        <v>35880000.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
+      <c r="J52">
+        <v>72468000.0</v>
+      </c>
+      <c r="K52">
+        <v>88168000.0</v>
+      </c>
+      <c r="L52">
+        <v>88168000.0</v>
+      </c>
+      <c r="M52">
+        <v>92808000.0</v>
+      </c>
+      <c r="N52">
+        <v>92930000.0</v>
+      </c>
+      <c r="O52">
+        <v>92981000.0</v>
+      </c>
+      <c r="P52">
+        <v>14297000.0</v>
+      </c>
+      <c r="Q52">
+        <v>51000.0</v>
+      </c>
+      <c r="R52">
+        <v>110000.0</v>
+      </c>
+      <c r="S52">
+        <v>287000.0</v>
+      </c>
+      <c r="T52">
+        <v>22830000.0</v>
+      </c>
+      <c r="U52">
+        <v>273000.0</v>
+      </c>
+      <c r="V52">
+        <v>419000.0</v>
+      </c>
+      <c r="W52">
+        <v>674000.0</v>
+      </c>
+      <c r="X52">
+        <v>555109000.0</v>
+      </c>
+      <c r="Y52">
+        <v>655213000.0</v>
+      </c>
+      <c r="Z52">
+        <v>655261000.0</v>
+      </c>
+      <c r="AA52">
+        <v>681662000.0</v>
+      </c>
+      <c r="AB52">
+        <v>572850000.0</v>
+      </c>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52">
+        <v>55696000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>243815000.0</v>
+      </c>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52">
+        <v>204069000.0</v>
+      </c>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52">
+        <v>309000.0</v>
+      </c>
+      <c r="BB52"/>
+      <c r="BC52">
+        <v>721439000.0</v>
+      </c>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+    </row>
+    <row r="53" spans="1:85">
+      <c r="A53" t="s">
+        <v>73</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
+        <v>3826000.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53">
+        <v>21148000.0</v>
+      </c>
+      <c r="K53">
+        <v>22076000.0</v>
+      </c>
+      <c r="L53">
+        <v>18074000.0</v>
+      </c>
+      <c r="M53">
+        <v>29255999.0</v>
+      </c>
+      <c r="N53">
+        <v>27875000.0</v>
+      </c>
+      <c r="O53">
+        <v>22368000.0</v>
+      </c>
+      <c r="P53">
+        <v>2092301000.0</v>
+      </c>
+      <c r="Q53">
+        <v>29337000.0</v>
+      </c>
+      <c r="R53">
+        <v>18115000.0</v>
+      </c>
+      <c r="S53">
+        <v>12109000.0</v>
+      </c>
+      <c r="T53">
+        <v>-1160000.0</v>
+      </c>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53">
+        <v>1057000.0</v>
+      </c>
+      <c r="AC53">
+        <v>161000.0</v>
+      </c>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
+        <v>1637000.0</v>
+      </c>
+      <c r="AG53">
+        <v>1385000.0</v>
+      </c>
+      <c r="AH53">
+        <v>1371000.0</v>
+      </c>
+      <c r="AI53">
+        <v>4737000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>4758000.0</v>
+      </c>
+      <c r="AK53">
+        <v>35547000.0</v>
+      </c>
+      <c r="AL53">
+        <v>31542000.0</v>
+      </c>
+      <c r="AM53">
+        <v>110629000.0</v>
+      </c>
+      <c r="AN53">
+        <v>183883000.0</v>
+      </c>
+      <c r="AO53">
+        <v>181879000.0</v>
+      </c>
+      <c r="AP53">
+        <v>192325000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>181138000.0</v>
+      </c>
+      <c r="AR53">
+        <v>177431000.0</v>
+      </c>
+      <c r="AS53">
+        <v>184375000.0</v>
+      </c>
+      <c r="AT53">
+        <v>211867000.0</v>
+      </c>
+      <c r="AU53">
+        <v>283829000.0</v>
+      </c>
+      <c r="AV53">
+        <v>154753000.0</v>
+      </c>
+      <c r="AW53">
+        <v>139158000.0</v>
+      </c>
+      <c r="AX53">
+        <v>231348000.0</v>
+      </c>
+      <c r="AY53">
+        <v>253026000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>242819000.0</v>
+      </c>
+      <c r="BA53">
+        <v>249593000.0</v>
+      </c>
+      <c r="BB53">
+        <v>305665000.0</v>
+      </c>
+      <c r="BC53">
+        <v>371012000.0</v>
+      </c>
+      <c r="BD53">
+        <v>327655000.0</v>
+      </c>
+      <c r="BE53">
+        <v>316534000.0</v>
+      </c>
+      <c r="BF53">
+        <v>323461000.0</v>
+      </c>
+      <c r="BG53">
+        <v>318738000.0</v>
+      </c>
+      <c r="BH53">
+        <v>289365000.0</v>
+      </c>
+      <c r="BI53">
+        <v>259510000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>279796000.0</v>
+      </c>
+      <c r="BK53">
+        <v>274241000.0</v>
+      </c>
+      <c r="BL53">
+        <v>268726000.0</v>
+      </c>
+      <c r="BM53">
+        <v>249130000.0</v>
+      </c>
+      <c r="BN53">
+        <v>264306000.0</v>
+      </c>
+      <c r="BO53">
+        <v>262328000.0</v>
+      </c>
+      <c r="BP53"/>
+      <c r="BQ53">
+        <v>213116000.0</v>
+      </c>
+      <c r="BR53">
+        <v>249227000.0</v>
+      </c>
+      <c r="BS53">
+        <v>190561000.0</v>
+      </c>
+      <c r="BT53">
+        <v>229149000.0</v>
+      </c>
+      <c r="BU53">
+        <v>376328000.0</v>
+      </c>
+      <c r="BV53">
+        <v>346146000.0</v>
+      </c>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+    </row>
+    <row r="54" spans="1:85">
+      <c r="A54" t="s">
+        <v>74</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+    </row>
+    <row r="55" spans="1:85">
+      <c r="A55" t="s">
+        <v>75</v>
+      </c>
+      <c r="B55">
+        <v>3034455000.0</v>
+      </c>
+      <c r="C55">
+        <v>2885478000.0</v>
+      </c>
+      <c r="D55">
+        <v>2788647000.0</v>
+      </c>
+      <c r="E55">
+        <v>2734704000.0</v>
+      </c>
+      <c r="F55">
+        <v>2709484000.0</v>
+      </c>
+      <c r="G55">
+        <v>2605505000.0</v>
+      </c>
+      <c r="H55">
+        <v>2635950000.0</v>
+      </c>
+      <c r="I55">
+        <v>2620481000.0</v>
+      </c>
+      <c r="J55">
+        <v>2460075000.0</v>
+      </c>
+      <c r="K55">
+        <v>2476368000.0</v>
+      </c>
+      <c r="L55">
+        <v>2487331000.0</v>
+      </c>
+      <c r="M55">
+        <v>2530024000.0</v>
+      </c>
+      <c r="N55">
+        <v>2536761000.0</v>
+      </c>
+      <c r="O55">
+        <v>2531454000.0</v>
+      </c>
+      <c r="P55">
+        <v>2473034000.0</v>
+      </c>
+      <c r="Q55">
+        <v>2543409000.0</v>
+      </c>
+      <c r="R55">
+        <v>2427713000.0</v>
+      </c>
+      <c r="S55">
+        <v>2354152000.0</v>
+      </c>
+      <c r="T55">
+        <v>2212415000.0</v>
+      </c>
+      <c r="U55">
+        <v>2314342000.0</v>
+      </c>
+      <c r="V55">
+        <v>2313845000.0</v>
+      </c>
+      <c r="W55">
+        <v>2338289000.0</v>
+      </c>
+      <c r="X55">
+        <v>2407339000.0</v>
+      </c>
+      <c r="Y55">
+        <v>2528615000.0</v>
+      </c>
+      <c r="Z55">
+        <v>2534329000.0</v>
+      </c>
+      <c r="AA55">
+        <v>2586112000.0</v>
+      </c>
+      <c r="AB55">
+        <v>2507188000.0</v>
+      </c>
+      <c r="AC55">
+        <v>2520114000.0</v>
+      </c>
+      <c r="AD55">
+        <v>2479082000.0</v>
+      </c>
+      <c r="AE55">
+        <v>2524782000.0</v>
+      </c>
+      <c r="AF55">
+        <v>2536006000.0</v>
+      </c>
+      <c r="AG55">
+        <v>2563836000.0</v>
+      </c>
+      <c r="AH55">
+        <v>2657750000.0</v>
+      </c>
+      <c r="AI55">
+        <v>2675238000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>2698604000.0</v>
+      </c>
+      <c r="AK55">
+        <v>2727120000.0</v>
+      </c>
+      <c r="AL55">
+        <v>2797844000.0</v>
+      </c>
+      <c r="AM55">
+        <v>2791639000.0</v>
+      </c>
+      <c r="AN55">
+        <v>2786754000.0</v>
+      </c>
+      <c r="AO55">
+        <v>2929349000.0</v>
+      </c>
+      <c r="AP55">
+        <v>3238648000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>4343976000.0</v>
+      </c>
+      <c r="AR55">
+        <v>4213419000.0</v>
+      </c>
+      <c r="AS55">
+        <v>4193855000.0</v>
+      </c>
+      <c r="AT55">
+        <v>4295624000.0</v>
+      </c>
+      <c r="AU55">
+        <v>4304112000.0</v>
+      </c>
+      <c r="AV55">
+        <v>7497317000.0</v>
+      </c>
+      <c r="AW55">
+        <v>8281773000.0</v>
+      </c>
+      <c r="AX55">
+        <v>8545639000.0</v>
+      </c>
+      <c r="AY55">
+        <v>9114795000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>9662464000.0</v>
+      </c>
+      <c r="BA55">
+        <v>9514589000.0</v>
+      </c>
+      <c r="BB55">
+        <v>9814666000.0</v>
+      </c>
+      <c r="BC55">
+        <v>10732164000.0</v>
+      </c>
+      <c r="BD55">
+        <v>10759884000.0</v>
+      </c>
+      <c r="BE55">
+        <v>10836423000.0</v>
+      </c>
+      <c r="BF55">
+        <v>11069224000.0</v>
+      </c>
+      <c r="BG55">
+        <v>11202933000.0</v>
+      </c>
+      <c r="BH55">
+        <v>10919190000.0</v>
+      </c>
+      <c r="BI55">
+        <v>11208737000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>11214459000.0</v>
+      </c>
+      <c r="BK55">
+        <v>11236664000.0</v>
+      </c>
+      <c r="BL55">
+        <v>11391502000.0</v>
+      </c>
+      <c r="BM55">
+        <v>11313975000.0</v>
+      </c>
+      <c r="BN55">
+        <v>11424173000.0</v>
+      </c>
+      <c r="BO55">
+        <v>11369549000.0</v>
+      </c>
+      <c r="BP55">
+        <v>11045210000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>11230855000.0</v>
+      </c>
+      <c r="BR55">
+        <v>11239536000.0</v>
+      </c>
+      <c r="BS55">
+        <v>11044527000.0</v>
+      </c>
+      <c r="BT55">
+        <v>11136866000.0</v>
+      </c>
+      <c r="BU55">
+        <v>11163911000.0</v>
+      </c>
+      <c r="BV55">
+        <v>10386024000.0</v>
+      </c>
+      <c r="BW55">
+        <v>41225000.0</v>
+      </c>
+      <c r="BX55">
+        <v>58252000.0</v>
+      </c>
+      <c r="BY55">
+        <v>42878000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>40667000.0</v>
+      </c>
+      <c r="CA55">
+        <v>22308000.0</v>
+      </c>
+      <c r="CB55">
+        <v>62387000.0</v>
+      </c>
+      <c r="CC55">
+        <v>18601000.0</v>
+      </c>
+      <c r="CD55">
+        <v>16118000.0</v>
+      </c>
+      <c r="CE55">
+        <v>1031737000.0</v>
+      </c>
+      <c r="CF55">
+        <v>799587478.0</v>
+      </c>
+      <c r="CG55">
+        <v>3082758.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:85">
+      <c r="A56" t="s">
+        <v>76</v>
+      </c>
+      <c r="B56">
+        <v>157166000.0</v>
+      </c>
+      <c r="C56">
+        <v>70913000.0</v>
+      </c>
+      <c r="D56">
+        <v>77989000.0</v>
+      </c>
+      <c r="E56">
+        <v>115833000.0</v>
+      </c>
+      <c r="F56">
+        <v>329198000.0</v>
+      </c>
+      <c r="G56">
+        <v>118377000.0</v>
+      </c>
+      <c r="H56">
+        <v>127352000.0</v>
+      </c>
+      <c r="I56">
+        <v>237555000.0</v>
+      </c>
+      <c r="J56">
+        <v>67990000.0</v>
+      </c>
+      <c r="K56">
+        <v>104882000.0</v>
+      </c>
+      <c r="L56">
+        <v>135116000.0</v>
+      </c>
+      <c r="M56">
+        <v>138041000.0</v>
+      </c>
+      <c r="N56">
+        <v>112607000.0</v>
+      </c>
+      <c r="O56">
+        <v>99597000.0</v>
+      </c>
+      <c r="P56">
+        <v>172290000.0</v>
+      </c>
+      <c r="Q56">
+        <v>250700000.0</v>
+      </c>
+      <c r="R56">
+        <v>123872000.0</v>
+      </c>
+      <c r="S56">
+        <v>51664000.0</v>
+      </c>
+      <c r="T56">
+        <v>74913000.0</v>
+      </c>
+      <c r="U56">
+        <v>167354000.0</v>
+      </c>
+      <c r="V56">
+        <v>196736000.0</v>
+      </c>
+      <c r="W56">
+        <v>201465000.0</v>
+      </c>
+      <c r="X56">
+        <v>252753000.0</v>
+      </c>
+      <c r="Y56">
+        <v>355868000.0</v>
+      </c>
+      <c r="Z56">
+        <v>337700000.0</v>
+      </c>
+      <c r="AA56">
+        <v>359913000.0</v>
+      </c>
+      <c r="AB56">
+        <v>290942000.0</v>
+      </c>
+      <c r="AC56">
+        <v>146998000.0</v>
+      </c>
+      <c r="AD56">
+        <v>179287000.0</v>
+      </c>
+      <c r="AE56">
+        <v>204039000.0</v>
+      </c>
+      <c r="AF56">
+        <v>291940000.0</v>
+      </c>
+      <c r="AG56">
+        <v>214835000.0</v>
+      </c>
+      <c r="AH56">
+        <v>241013000.0</v>
+      </c>
+      <c r="AI56">
+        <v>330424000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>207158000.0</v>
+      </c>
+      <c r="AK56">
+        <v>179629000.0</v>
+      </c>
+      <c r="AL56">
+        <v>484190000.0</v>
+      </c>
+      <c r="AM56">
+        <v>405313000.0</v>
+      </c>
+      <c r="AN56">
+        <v>629938000.0</v>
+      </c>
+      <c r="AO56">
+        <v>809015000.0</v>
+      </c>
+      <c r="AP56">
+        <v>1052575000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>675786000.0</v>
+      </c>
+      <c r="AR56">
+        <v>441868000.0</v>
+      </c>
+      <c r="AS56">
+        <v>497885000.0</v>
+      </c>
+      <c r="AT56">
+        <v>447956000.0</v>
+      </c>
+      <c r="AU56">
+        <v>558465000.0</v>
+      </c>
+      <c r="AV56">
+        <v>1075449000.0</v>
+      </c>
+      <c r="AW56">
+        <v>1649754000.0</v>
+      </c>
+      <c r="AX56">
+        <v>828621000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1305474000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1961999000.0</v>
+      </c>
+      <c r="BA56">
+        <v>2082045000.0</v>
+      </c>
+      <c r="BB56">
+        <v>847490000.0</v>
+      </c>
+      <c r="BC56">
+        <v>812396000.0</v>
+      </c>
+      <c r="BD56">
+        <v>774234000.0</v>
+      </c>
+      <c r="BE56">
+        <v>874107000.0</v>
+      </c>
+      <c r="BF56">
+        <v>756917000.0</v>
+      </c>
+      <c r="BG56">
+        <v>708127000.0</v>
+      </c>
+      <c r="BH56">
+        <v>720587000.0</v>
+      </c>
+      <c r="BI56">
+        <v>743757000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>727636000.0</v>
+      </c>
+      <c r="BK56">
+        <v>663489000.0</v>
+      </c>
+      <c r="BL56">
+        <v>733987000.0</v>
+      </c>
+      <c r="BM56">
+        <v>587640000.0</v>
+      </c>
+      <c r="BN56">
+        <v>581988000.0</v>
+      </c>
+      <c r="BO56">
+        <v>660576000.0</v>
+      </c>
+      <c r="BP56">
+        <v>580636000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>926802000.0</v>
+      </c>
+      <c r="BR56">
+        <v>964606000.0</v>
+      </c>
+      <c r="BS56">
+        <v>1016309000.0</v>
+      </c>
+      <c r="BT56">
+        <v>1244586000.0</v>
+      </c>
+      <c r="BU56">
+        <v>1828836000.0</v>
+      </c>
+      <c r="BV56">
+        <v>1428714000.0</v>
+      </c>
+      <c r="BW56"/>
+      <c r="BX56">
+        <v>17696000.0</v>
+      </c>
+      <c r="BY56"/>
+      <c r="BZ56">
+        <v>41387000.0</v>
+      </c>
+      <c r="CA56"/>
+      <c r="CB56">
+        <v>41387000.0</v>
+      </c>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56">
+        <v>114838000.0</v>
+      </c>
+      <c r="CF56">
+        <v>10804649.0</v>
+      </c>
+      <c r="CG56">
+        <v>216700.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:85">
+      <c r="A57" t="s">
+        <v>77</v>
+      </c>
+      <c r="B57">
+        <v>67000000.0</v>
+      </c>
+      <c r="C57">
+        <v>48814126.0</v>
+      </c>
+      <c r="D57">
+        <v>66741000.0</v>
+      </c>
+      <c r="E57">
+        <v>68958000.0</v>
+      </c>
+      <c r="F57">
+        <v>62554000.0</v>
+      </c>
+      <c r="G57">
+        <v>48809000.0</v>
+      </c>
+      <c r="H57">
+        <v>63930000.0</v>
+      </c>
+      <c r="I57">
+        <v>66138000.0</v>
+      </c>
+      <c r="J57">
+        <v>54827000.0</v>
+      </c>
+      <c r="K57">
+        <v>44124000.0</v>
+      </c>
+      <c r="L57">
+        <v>59177000.0</v>
+      </c>
+      <c r="M57">
+        <v>61182000.0</v>
+      </c>
+      <c r="N57">
+        <v>53616000.0</v>
+      </c>
+      <c r="O57">
+        <v>44022000.0</v>
+      </c>
+      <c r="P57">
+        <v>56629000.0</v>
+      </c>
+      <c r="Q57">
+        <v>58868000.0</v>
+      </c>
+      <c r="R57">
+        <v>49788000.0</v>
+      </c>
+      <c r="S57">
+        <v>41658000.0</v>
+      </c>
+      <c r="T57">
+        <v>50010000.0</v>
+      </c>
+      <c r="U57">
+        <v>55571000.0</v>
+      </c>
+      <c r="V57">
+        <v>44583000.0</v>
+      </c>
+      <c r="W57">
+        <v>38585000.0</v>
+      </c>
+      <c r="X57">
+        <v>41926000.0</v>
+      </c>
+      <c r="Y57">
+        <v>50262000.0</v>
+      </c>
+      <c r="Z57">
+        <v>39919000.0</v>
+      </c>
+      <c r="AA57">
+        <v>35271000.0</v>
+      </c>
+      <c r="AB57">
+        <v>43056000.0</v>
+      </c>
+      <c r="AC57">
+        <v>51380000.0</v>
+      </c>
+      <c r="AD57">
+        <v>47726000.0</v>
+      </c>
+      <c r="AE57">
+        <v>41954000.0</v>
+      </c>
+      <c r="AF57">
+        <v>45813000.0</v>
+      </c>
+      <c r="AG57">
+        <v>58839000.0</v>
+      </c>
+      <c r="AH57">
+        <v>45340000.0</v>
+      </c>
+      <c r="AI57">
+        <v>36650000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>51239000.0</v>
+      </c>
+      <c r="AK57">
+        <v>54007000.0</v>
+      </c>
+      <c r="AL57">
+        <v>45164000.0</v>
+      </c>
+      <c r="AM57">
+        <v>40381000.0</v>
+      </c>
+      <c r="AN57">
+        <v>51283000.0</v>
+      </c>
+      <c r="AO57">
+        <v>55588000.0</v>
+      </c>
+      <c r="AP57">
+        <v>70630000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>107355000.0</v>
+      </c>
+      <c r="AR57">
+        <v>75216000.0</v>
+      </c>
+      <c r="AS57">
+        <v>123678000.0</v>
+      </c>
+      <c r="AT57">
+        <v>96419000.0</v>
+      </c>
+      <c r="AU57">
+        <v>91925000.0</v>
+      </c>
+      <c r="AV57">
+        <v>115277000.0</v>
+      </c>
+      <c r="AW57">
+        <v>751713000.0</v>
+      </c>
+      <c r="AX57">
+        <v>208945000.0</v>
+      </c>
+      <c r="AY57">
+        <v>428240000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>1092818000.0</v>
+      </c>
+      <c r="BA57">
+        <v>1071651000.0</v>
+      </c>
+      <c r="BB57">
+        <v>181233000.0</v>
+      </c>
+      <c r="BC57">
+        <v>172814000.0</v>
+      </c>
+      <c r="BD57">
+        <v>179894000.0</v>
+      </c>
+      <c r="BE57">
+        <v>187219000.0</v>
+      </c>
+      <c r="BF57">
+        <v>171711000.0</v>
+      </c>
+      <c r="BG57">
+        <v>136109000.0</v>
+      </c>
+      <c r="BH57">
+        <v>141369000.0</v>
+      </c>
+      <c r="BI57">
+        <v>211541000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>120652000.0</v>
+      </c>
+      <c r="BK57">
+        <v>192300000.0</v>
+      </c>
+      <c r="BL57">
+        <v>121418000.0</v>
+      </c>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57"/>
+      <c r="BP57">
+        <v>1385000.0</v>
+      </c>
+      <c r="BQ57"/>
+      <c r="BR57"/>
+      <c r="BS57"/>
+      <c r="BT57"/>
+      <c r="BU57"/>
+      <c r="BV57"/>
+      <c r="BW57">
+        <v>43550000.0</v>
+      </c>
+      <c r="BX57">
+        <v>54015000.0</v>
+      </c>
+      <c r="BY57">
+        <v>19498000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>4208000.0</v>
+      </c>
+      <c r="CA57">
+        <v>2217000.0</v>
+      </c>
+      <c r="CB57">
+        <v>4502000.0</v>
+      </c>
+      <c r="CC57">
+        <v>1802000.0</v>
+      </c>
+      <c r="CD57">
+        <v>898000.0</v>
+      </c>
+      <c r="CE57"/>
+      <c r="CF57"/>
+      <c r="CG57"/>
+    </row>
+    <row r="58" spans="1:85">
+      <c r="A58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B58">
+        <v>1270694000.0</v>
+      </c>
+      <c r="C58">
+        <v>1107396000.0</v>
+      </c>
+      <c r="D58">
+        <v>994385000.0</v>
+      </c>
+      <c r="E58">
+        <v>925591000.0</v>
+      </c>
+      <c r="F58">
+        <v>887198000.0</v>
+      </c>
+      <c r="G58">
+        <v>860699000.0</v>
+      </c>
+      <c r="H58">
+        <v>875945000.0</v>
+      </c>
+      <c r="I58">
+        <v>865276000.0</v>
+      </c>
+      <c r="J58">
+        <v>924502000.0</v>
+      </c>
+      <c r="K58">
+        <v>928319000.0</v>
+      </c>
+      <c r="L58">
+        <v>933287000.0</v>
+      </c>
+      <c r="M58">
+        <v>958492000.0</v>
+      </c>
+      <c r="N58">
+        <v>953824000.0</v>
+      </c>
+      <c r="O58">
+        <v>945049000.0</v>
+      </c>
+      <c r="P58">
+        <v>869125000.0</v>
+      </c>
+      <c r="Q58">
+        <v>924662000.0</v>
+      </c>
+      <c r="R58">
+        <v>808224000.0</v>
+      </c>
+      <c r="S58">
+        <v>769946000.0</v>
+      </c>
+      <c r="T58">
+        <v>640863000.0</v>
+      </c>
+      <c r="U58">
+        <v>619526000.0</v>
+      </c>
+      <c r="V58">
+        <v>611121000.0</v>
+      </c>
+      <c r="W58">
+        <v>609267000.0</v>
+      </c>
+      <c r="X58">
+        <v>668476000.0</v>
+      </c>
+      <c r="Y58">
+        <v>779187000.0</v>
+      </c>
+      <c r="Z58">
+        <v>774797000.0</v>
+      </c>
+      <c r="AA58">
+        <v>797989000.0</v>
+      </c>
+      <c r="AB58">
+        <v>687587000.0</v>
+      </c>
+      <c r="AC58">
+        <v>699171000.0</v>
+      </c>
+      <c r="AD58">
+        <v>668385000.0</v>
+      </c>
+      <c r="AE58">
+        <v>695519000.0</v>
+      </c>
+      <c r="AF58">
+        <v>683692000.0</v>
+      </c>
+      <c r="AG58">
+        <v>716563000.0</v>
+      </c>
+      <c r="AH58">
+        <v>707537000.0</v>
+      </c>
+      <c r="AI58">
+        <v>735176000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>792882000.0</v>
+      </c>
+      <c r="AK58">
+        <v>799233000.0</v>
+      </c>
+      <c r="AL58">
+        <v>883775000.0</v>
+      </c>
+      <c r="AM58">
+        <v>885745000.0</v>
+      </c>
+      <c r="AN58">
+        <v>837226000.0</v>
+      </c>
+      <c r="AO58">
+        <v>768075000.0</v>
+      </c>
+      <c r="AP58">
+        <v>1092886000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>2196736000.0</v>
+      </c>
+      <c r="AR58">
+        <v>2064716000.0</v>
+      </c>
+      <c r="AS58">
+        <v>2042334000.0</v>
+      </c>
+      <c r="AT58">
+        <v>1994166000.0</v>
+      </c>
+      <c r="AU58">
+        <v>2002239000.0</v>
+      </c>
+      <c r="AV58">
+        <v>3500488000.0</v>
+      </c>
+      <c r="AW58">
+        <v>4488533000.0</v>
+      </c>
+      <c r="AX58">
+        <v>4675891000.0</v>
+      </c>
+      <c r="AY58">
+        <v>4783966000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>5395823000.0</v>
+      </c>
+      <c r="BA58">
+        <v>5207923000.0</v>
+      </c>
+      <c r="BB58">
+        <v>5642965000.0</v>
+      </c>
+      <c r="BC58">
+        <v>6413437000.0</v>
+      </c>
+      <c r="BD58">
+        <v>6417134000.0</v>
+      </c>
+      <c r="BE58">
+        <v>6428286000.0</v>
+      </c>
+      <c r="BF58">
+        <v>6572544000.0</v>
+      </c>
+      <c r="BG58">
+        <v>6612980000.0</v>
+      </c>
+      <c r="BH58">
+        <v>6255876000.0</v>
+      </c>
+      <c r="BI58">
+        <v>6030908000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>5897872000.0</v>
+      </c>
+      <c r="BK58">
+        <v>5815994000.0</v>
+      </c>
+      <c r="BL58">
+        <v>5863978000.0</v>
+      </c>
+      <c r="BM58"/>
+      <c r="BN58"/>
+      <c r="BO58"/>
+      <c r="BP58">
+        <v>5431897000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>1470000.0</v>
+      </c>
+      <c r="BR58">
+        <v>1470000.0</v>
+      </c>
+      <c r="BS58">
+        <v>1470000.0</v>
+      </c>
+      <c r="BT58">
+        <v>1470000.0</v>
+      </c>
+      <c r="BU58">
+        <v>1385000.0</v>
+      </c>
+      <c r="BV58">
+        <v>1385000.0</v>
+      </c>
+      <c r="BW58">
+        <v>4266460000.0</v>
+      </c>
+      <c r="BX58">
+        <v>3309748000.0</v>
+      </c>
+      <c r="BY58">
+        <v>2353936000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>1945097000.0</v>
+      </c>
+      <c r="CA58">
+        <v>1531967000.0</v>
+      </c>
+      <c r="CB58">
+        <v>1267797000.0</v>
+      </c>
+      <c r="CC58">
+        <v>969157000.0</v>
+      </c>
+      <c r="CD58">
+        <v>599442000.0</v>
+      </c>
+      <c r="CE58"/>
+      <c r="CF58"/>
+      <c r="CG58"/>
+    </row>
+    <row r="59" spans="1:85">
+      <c r="A59" t="s">
+        <v>79</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+    </row>
+    <row r="60" spans="1:85">
+      <c r="A60" t="s">
+        <v>80</v>
+      </c>
+      <c r="B60">
+        <v>1765682000.0</v>
+      </c>
+      <c r="C60">
+        <v>1778082000.0</v>
+      </c>
+      <c r="D60">
+        <v>1794262000.0</v>
+      </c>
+      <c r="E60">
+        <v>1809113000.0</v>
+      </c>
+      <c r="F60">
+        <v>1822286000.0</v>
+      </c>
+      <c r="G60">
+        <v>1744806000.0</v>
+      </c>
+      <c r="H60">
+        <v>1760005000.0</v>
+      </c>
+      <c r="I60">
+        <v>1755205000.0</v>
+      </c>
+      <c r="J60">
+        <v>1535573000.0</v>
+      </c>
+      <c r="K60">
+        <v>1548049000.0</v>
+      </c>
+      <c r="L60">
+        <v>1554044000.0</v>
+      </c>
+      <c r="M60">
+        <v>1571532000.0</v>
+      </c>
+      <c r="N60">
+        <v>1582937000.0</v>
+      </c>
+      <c r="O60">
+        <v>1586405000.0</v>
+      </c>
+      <c r="P60">
+        <v>1603909000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1618747000.0</v>
+      </c>
+      <c r="R60">
+        <v>1619489000.0</v>
+      </c>
+      <c r="S60">
+        <v>1584206000.0</v>
+      </c>
+      <c r="T60">
+        <v>1571552000.0</v>
+      </c>
+      <c r="U60">
+        <v>1694816000.0</v>
+      </c>
+      <c r="V60">
+        <v>1702724000.0</v>
+      </c>
+      <c r="W60">
+        <v>1729022000.0</v>
+      </c>
+      <c r="X60">
+        <v>1738863000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1749428000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1759532000.0</v>
+      </c>
+      <c r="AA60">
+        <v>1788123000.0</v>
+      </c>
+      <c r="AB60">
+        <v>1819601000.0</v>
+      </c>
+      <c r="AC60">
+        <v>1820943000.0</v>
+      </c>
+      <c r="AD60">
+        <v>1810697000.0</v>
+      </c>
+      <c r="AE60">
+        <v>1829263000.0</v>
+      </c>
+      <c r="AF60">
+        <v>1852314000.0</v>
+      </c>
+      <c r="AG60">
+        <v>1847273000.0</v>
+      </c>
+      <c r="AH60">
+        <v>1950213000.0</v>
+      </c>
+      <c r="AI60">
+        <v>1940062000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>1905722000.0</v>
+      </c>
+      <c r="AK60">
+        <v>1927887000.0</v>
+      </c>
+      <c r="AL60">
+        <v>1914069000.0</v>
+      </c>
+      <c r="AM60">
+        <v>1905894000.0</v>
+      </c>
+      <c r="AN60">
+        <v>1949528000.0</v>
+      </c>
+      <c r="AO60">
+        <v>2161274000.0</v>
+      </c>
+      <c r="AP60">
+        <v>2145762000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>2147240000.0</v>
+      </c>
+      <c r="AR60">
+        <v>2148703000.0</v>
+      </c>
+      <c r="AS60">
+        <v>2151396000.0</v>
+      </c>
+      <c r="AT60">
+        <v>2301333000.0</v>
+      </c>
+      <c r="AU60">
+        <v>2301748000.0</v>
+      </c>
+      <c r="AV60">
+        <v>3993049000.0</v>
+      </c>
+      <c r="AW60">
+        <v>3789986000.0</v>
+      </c>
+      <c r="AX60">
+        <v>3867032000.0</v>
+      </c>
+      <c r="AY60">
+        <v>4328719000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>4264905000.0</v>
+      </c>
+      <c r="BA60">
+        <v>4306541000.0</v>
+      </c>
+      <c r="BB60">
+        <v>4171576000.0</v>
+      </c>
+      <c r="BC60">
+        <v>4318602000.0</v>
+      </c>
+      <c r="BD60">
+        <v>4342625000.0</v>
+      </c>
+      <c r="BE60">
+        <v>4408012000.0</v>
+      </c>
+      <c r="BF60">
+        <v>4496880000.0</v>
+      </c>
+      <c r="BG60">
+        <v>4590207000.0</v>
+      </c>
+      <c r="BH60">
+        <v>4663475000.0</v>
+      </c>
+      <c r="BI60">
+        <v>4881785000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>5020527000.0</v>
+      </c>
+      <c r="BK60">
+        <v>5139367000.0</v>
+      </c>
+      <c r="BL60">
+        <v>5246011000.0</v>
+      </c>
+      <c r="BM60">
+        <v>5305076000.0</v>
+      </c>
+      <c r="BN60">
+        <v>5471588000.0</v>
+      </c>
+      <c r="BO60">
+        <v>5560608000.0</v>
+      </c>
+      <c r="BP60">
+        <v>5613313000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>5810708000.0</v>
+      </c>
+      <c r="BR60">
+        <v>5857389000.0</v>
+      </c>
+      <c r="BS60">
+        <v>5839765000.0</v>
+      </c>
+      <c r="BT60">
+        <v>6112562000.0</v>
+      </c>
+      <c r="BU60">
+        <v>6160287000.0</v>
+      </c>
+      <c r="BV60">
+        <v>5557415000.0</v>
+      </c>
+      <c r="BW60">
+        <v>5045554000.0</v>
+      </c>
+      <c r="BX60">
+        <v>4614095000.0</v>
+      </c>
+      <c r="BY60">
+        <v>4280758000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>3878664000.0</v>
+      </c>
+      <c r="CA60">
+        <v>2472900000.0</v>
+      </c>
+      <c r="CB60">
+        <v>1484448000.0</v>
+      </c>
+      <c r="CC60">
+        <v>831130000.0</v>
+      </c>
+      <c r="CD60">
+        <v>522151000.0</v>
+      </c>
+      <c r="CE60"/>
+      <c r="CF60"/>
+      <c r="CG60"/>
+    </row>
+    <row r="61" spans="1:85">
+      <c r="A61" t="s">
+        <v>81</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+    </row>
+    <row r="62" spans="1:85">
+      <c r="A62" t="s">
+        <v>82</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:V32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
+      <c r="A2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B2">
+        <v>341337000.0</v>
+      </c>
+      <c r="C2">
+        <v>79854000.0</v>
+      </c>
+      <c r="D2">
+        <v>77641000.0</v>
+      </c>
+      <c r="E2">
+        <v>73164000.0</v>
+      </c>
+      <c r="F2">
+        <v>64100000.0</v>
+      </c>
+      <c r="G2">
+        <v>58754000.0</v>
+      </c>
+      <c r="H2">
+        <v>66176000.0</v>
+      </c>
+      <c r="I2">
+        <v>70027000.0</v>
+      </c>
+      <c r="J2">
+        <v>67516000.0</v>
+      </c>
+      <c r="K2">
+        <v>69591000.0</v>
+      </c>
+      <c r="L2">
+        <v>128480000.0</v>
+      </c>
+      <c r="M2">
+        <v>780455000.0</v>
+      </c>
+      <c r="N2">
+        <v>743928000.0</v>
+      </c>
+      <c r="O2">
+        <v>681008000.0</v>
+      </c>
+      <c r="P2">
+        <v>501898000.0</v>
+      </c>
+      <c r="Q2">
+        <v>474773000.0</v>
+      </c>
+      <c r="R2">
+        <v>383779000.0</v>
+      </c>
+      <c r="S2">
+        <v>449942000.0</v>
+      </c>
+      <c r="T2">
+        <v>160427000.0</v>
+      </c>
+      <c r="U2">
+        <v>27941000.0</v>
+      </c>
+      <c r="V2">
+        <v>628140.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22">
+      <c r="A3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B3">
+        <v>128497000.0</v>
+      </c>
+      <c r="C3">
+        <v>113948000.0</v>
+      </c>
+      <c r="D3">
+        <v>113430000.0</v>
+      </c>
+      <c r="E3">
+        <v>94952000.0</v>
+      </c>
+      <c r="F3">
+        <v>87143000.0</v>
+      </c>
+      <c r="G3">
+        <v>87755000.0</v>
+      </c>
+      <c r="H3">
+        <v>97429000.0</v>
+      </c>
+      <c r="I3">
+        <v>205887000.0</v>
+      </c>
+      <c r="J3">
+        <v>209228000.0</v>
+      </c>
+      <c r="K3">
+        <v>203859000.0</v>
+      </c>
+      <c r="L3">
+        <v>160505000.0</v>
+      </c>
+      <c r="M3">
+        <v>331410000.0</v>
+      </c>
+      <c r="N3">
+        <v>381310000.0</v>
+      </c>
+      <c r="O3">
+        <v>436484000.0</v>
+      </c>
+      <c r="P3">
+        <v>439759000.0</v>
+      </c>
+      <c r="Q3">
+        <v>443354000.0</v>
+      </c>
+      <c r="R3">
+        <v>395501000.0</v>
+      </c>
+      <c r="S3">
+        <v>320792000.0</v>
+      </c>
+      <c r="T3">
+        <v>174163000.0</v>
+      </c>
+      <c r="U3">
+        <v>49681000.0</v>
+      </c>
+      <c r="V3">
+        <v>3458685.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4">
+        <v>-25500000.0</v>
+      </c>
+      <c r="I4">
+        <v>-25500000.0</v>
+      </c>
+      <c r="J4">
+        <v>3839000.0</v>
+      </c>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
+      <c r="A5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B5">
+        <v>145940000.0</v>
+      </c>
+      <c r="C5">
+        <v>50758000.0</v>
+      </c>
+      <c r="D5">
+        <v>43407000.0</v>
+      </c>
+      <c r="E5">
+        <v>79010000.0</v>
+      </c>
+      <c r="F5">
+        <v>10901000.0</v>
+      </c>
+      <c r="G5">
+        <v>18183000.0</v>
+      </c>
+      <c r="H5">
+        <v>86616000.0</v>
+      </c>
+      <c r="I5">
+        <v>-46418000.0</v>
+      </c>
+      <c r="J5">
+        <v>-68165000.0</v>
+      </c>
+      <c r="K5">
+        <v>-28368000.0</v>
+      </c>
+      <c r="L5">
+        <v>30827000.0</v>
+      </c>
+      <c r="M5">
+        <v>329342000.0</v>
+      </c>
+      <c r="N5">
+        <v>212855000.0</v>
+      </c>
+      <c r="O5">
+        <v>116408000.0</v>
+      </c>
+      <c r="P5">
+        <v>235727000.0</v>
+      </c>
+      <c r="Q5">
+        <v>72509000.0</v>
+      </c>
+      <c r="R5">
+        <v>25797000.0</v>
+      </c>
+      <c r="S5">
+        <v>-15515000.0</v>
+      </c>
+      <c r="T5">
+        <v>12416000.0</v>
+      </c>
+      <c r="U5">
+        <v>30717000.0</v>
+      </c>
+      <c r="V5">
+        <v>-480685.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22">
+      <c r="A6" t="s">
+        <v>150</v>
+      </c>
+      <c r="B6">
+        <v>274437000.0</v>
+      </c>
+      <c r="C6">
+        <v>164706000.0</v>
+      </c>
+      <c r="D6">
+        <v>156837000.0</v>
+      </c>
+      <c r="E6">
+        <v>173962000.0</v>
+      </c>
+      <c r="F6">
+        <v>98044000.0</v>
+      </c>
+      <c r="G6">
+        <v>105938000.0</v>
+      </c>
+      <c r="H6">
+        <v>184045000.0</v>
+      </c>
+      <c r="I6">
+        <v>159469000.0</v>
+      </c>
+      <c r="J6">
+        <v>141063000.0</v>
+      </c>
+      <c r="K6">
+        <v>175491000.0</v>
+      </c>
+      <c r="L6">
+        <v>191332000.0</v>
+      </c>
+      <c r="M6">
+        <v>660752000.0</v>
+      </c>
+      <c r="N6">
+        <v>594165000.0</v>
+      </c>
+      <c r="O6">
+        <v>552892000.0</v>
+      </c>
+      <c r="P6">
+        <v>675486000.0</v>
+      </c>
+      <c r="Q6">
+        <v>515863000.0</v>
+      </c>
+      <c r="R6">
+        <v>421298000.0</v>
+      </c>
+      <c r="S6">
+        <v>305277000.0</v>
+      </c>
+      <c r="T6">
+        <v>186579000.0</v>
+      </c>
+      <c r="U6">
+        <v>80398000.0</v>
+      </c>
+      <c r="V6">
+        <v>2978000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
+      <c r="A7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
+      <c r="A8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8">
+        <v>0.0</v>
+      </c>
+      <c r="G8">
+        <v>0.0</v>
+      </c>
+      <c r="H8">
+        <v>-25500000.0</v>
+      </c>
+      <c r="I8">
+        <v>0.0</v>
+      </c>
+      <c r="J8">
+        <v>3839000.0</v>
+      </c>
+      <c r="K8">
+        <v>133523000.0</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
+      <c r="A9" t="s">
+        <v>153</v>
+      </c>
+      <c r="B9">
+        <v>-42168000.0</v>
+      </c>
+      <c r="C9">
+        <v>194120000.0</v>
+      </c>
+      <c r="D9">
+        <v>181035000.0</v>
+      </c>
+      <c r="E9">
+        <v>163543000.0</v>
+      </c>
+      <c r="F9">
+        <v>147879000.0</v>
+      </c>
+      <c r="G9">
+        <v>139079000.0</v>
+      </c>
+      <c r="H9">
+        <v>160314000.0</v>
+      </c>
+      <c r="I9">
+        <v>172647000.0</v>
+      </c>
+      <c r="J9">
+        <v>184293000.0</v>
+      </c>
+      <c r="K9">
+        <v>180101000.0</v>
+      </c>
+      <c r="L9">
+        <v>321564000.0</v>
+      </c>
+      <c r="M9">
+        <v>598686000.0</v>
+      </c>
+      <c r="N9">
+        <v>577909000.0</v>
+      </c>
+      <c r="O9">
+        <v>756387000.0</v>
+      </c>
+      <c r="P9">
+        <v>821253000.0</v>
+      </c>
+      <c r="Q9">
+        <v>619923000.0</v>
+      </c>
+      <c r="R9">
+        <v>674795000.0</v>
+      </c>
+      <c r="S9">
+        <v>-1395000.0</v>
+      </c>
+      <c r="T9">
+        <v>136725000.0</v>
+      </c>
+      <c r="U9">
+        <v>73714000.0</v>
+      </c>
+      <c r="V9">
+        <v>5531252.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
+      <c r="A10" t="s">
+        <v>154</v>
+      </c>
+      <c r="B10">
+        <v>111421000.0</v>
+      </c>
+      <c r="C10">
+        <v>13658000.0</v>
+      </c>
+      <c r="D10">
+        <v>5269000.0</v>
+      </c>
+      <c r="E10">
+        <v>52233000.0</v>
+      </c>
+      <c r="F10">
+        <v>-5360000.0</v>
+      </c>
+      <c r="G10">
+        <v>-10174000.0</v>
+      </c>
+      <c r="H10">
+        <v>63899000.0</v>
+      </c>
+      <c r="I10">
+        <v>83879000.0</v>
+      </c>
+      <c r="J10">
+        <v>59278000.0</v>
+      </c>
+      <c r="K10">
+        <v>87149000.0</v>
+      </c>
+      <c r="L10">
+        <v>587000.0</v>
+      </c>
+      <c r="M10">
+        <v>261982000.0</v>
+      </c>
+      <c r="N10">
+        <v>-210765000.0</v>
+      </c>
+      <c r="O10">
+        <v>-107859000.0</v>
+      </c>
+      <c r="P10">
+        <v>-283324000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-198851000.0</v>
+      </c>
+      <c r="R10">
+        <v>-349316000.0</v>
+      </c>
+      <c r="S10">
+        <v>-6124000.0</v>
+      </c>
+      <c r="T10">
+        <v>-2093000.0</v>
+      </c>
+      <c r="U10">
+        <v>-1393000.0</v>
+      </c>
+      <c r="V10"/>
+    </row>
+    <row r="11" spans="1:22">
+      <c r="A11" t="s">
+        <v>155</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>35808000.0</v>
+      </c>
+      <c r="E11">
+        <v>26777000.0</v>
+      </c>
+      <c r="F11">
+        <v>23265000.0</v>
+      </c>
+      <c r="G11">
+        <v>25994000.0</v>
+      </c>
+      <c r="H11">
+        <v>1102000.0</v>
+      </c>
+      <c r="I11">
+        <v>30000.0</v>
+      </c>
+      <c r="J11">
+        <v>1324000.0</v>
+      </c>
+      <c r="K11">
+        <v>201000.0</v>
+      </c>
+      <c r="L11">
+        <v>1916000.0</v>
+      </c>
+      <c r="M11">
+        <v>8970000.0</v>
+      </c>
+      <c r="N11">
+        <v>4759000.0</v>
+      </c>
+      <c r="O11">
+        <v>7771000.0</v>
+      </c>
+      <c r="P11">
+        <v>-3387000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-4518000.0</v>
+      </c>
+      <c r="R11">
+        <v>627000.0</v>
+      </c>
+      <c r="S11">
+        <v>-6124000.0</v>
+      </c>
+      <c r="T11">
+        <v>-2093000.0</v>
+      </c>
+      <c r="U11">
+        <v>-1393000.0</v>
+      </c>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
+      <c r="A12" t="s">
+        <v>156</v>
+      </c>
+      <c r="B12">
+        <v>34519000.0</v>
+      </c>
+      <c r="C12">
+        <v>37100000.0</v>
+      </c>
+      <c r="D12">
+        <v>38138000.0</v>
+      </c>
+      <c r="E12">
+        <v>26777000.0</v>
+      </c>
+      <c r="F12">
+        <v>16261000.0</v>
+      </c>
+      <c r="G12">
+        <v>18749000.0</v>
+      </c>
+      <c r="H12">
+        <v>22717000.0</v>
+      </c>
+      <c r="I12">
+        <v>24943000.0</v>
+      </c>
+      <c r="J12">
+        <v>30155000.0</v>
+      </c>
+      <c r="K12">
+        <v>44135000.0</v>
+      </c>
+      <c r="L12">
+        <v>53686000.0</v>
+      </c>
+      <c r="M12">
+        <v>79953000.0</v>
+      </c>
+      <c r="N12">
+        <v>212263000.0</v>
+      </c>
+      <c r="O12">
+        <v>306047000.0</v>
+      </c>
+      <c r="P12">
+        <v>310174000.0</v>
+      </c>
+      <c r="Q12">
+        <v>271360000.0</v>
+      </c>
+      <c r="R12">
+        <v>243212000.0</v>
+      </c>
+      <c r="S12">
+        <v>231822000.0</v>
+      </c>
+      <c r="T12">
+        <v>108060000.0</v>
+      </c>
+      <c r="U12">
+        <v>31553000.0</v>
+      </c>
+      <c r="V12">
+        <v>1411819.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="A13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B13">
+        <v>34519000.0</v>
+      </c>
+      <c r="C13">
+        <v>37100000.0</v>
+      </c>
+      <c r="D13">
+        <v>38695000.0</v>
+      </c>
+      <c r="E13">
+        <v>23114000.0</v>
+      </c>
+      <c r="F13">
+        <v>9257000.0</v>
+      </c>
+      <c r="G13">
+        <v>18564000.0</v>
+      </c>
+      <c r="H13">
+        <v>2486000.0</v>
+      </c>
+      <c r="I13">
+        <v>2044000.0</v>
+      </c>
+      <c r="J13">
+        <v>4249000.0</v>
+      </c>
+      <c r="K13">
+        <v>17906000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="A14" t="s">
+        <v>158</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="A15" t="s">
+        <v>159</v>
+      </c>
+      <c r="B15">
+        <v>111421000.0</v>
+      </c>
+      <c r="C15">
+        <v>13658000.0</v>
+      </c>
+      <c r="D15">
+        <v>5269000.0</v>
+      </c>
+      <c r="E15">
+        <v>52233000.0</v>
+      </c>
+      <c r="F15">
+        <v>-5360000.0</v>
+      </c>
+      <c r="G15">
+        <v>-10174000.0</v>
+      </c>
+      <c r="H15">
+        <v>38399000.0</v>
+      </c>
+      <c r="I15">
+        <v>83849000.0</v>
+      </c>
+      <c r="J15">
+        <v>61793000.0</v>
+      </c>
+      <c r="K15">
+        <v>252722000.0</v>
+      </c>
+      <c r="L15">
+        <v>3464000.0</v>
+      </c>
+      <c r="M15">
+        <v>486642000.0</v>
+      </c>
+      <c r="N15">
+        <v>244048000.0</v>
+      </c>
+      <c r="O15">
+        <v>-69338000.0</v>
+      </c>
+      <c r="P15">
+        <v>-316253000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-176431000.0</v>
+      </c>
+      <c r="R15">
+        <v>-397960000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
+      <c r="A16" t="s">
+        <v>160</v>
+      </c>
+      <c r="B16">
+        <v>111421000.0</v>
+      </c>
+      <c r="C16">
+        <v>13658000.0</v>
+      </c>
+      <c r="D16">
+        <v>5269000.0</v>
+      </c>
+      <c r="E16">
+        <v>52233000.0</v>
+      </c>
+      <c r="F16">
+        <v>-5360000.0</v>
+      </c>
+      <c r="G16">
+        <v>-10174000.0</v>
+      </c>
+      <c r="H16">
+        <v>38399000.0</v>
+      </c>
+      <c r="I16">
+        <v>83754000.0</v>
+      </c>
+      <c r="J16">
+        <v>61778000.0</v>
+      </c>
+      <c r="K16">
+        <v>252722000.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" t="s">
+        <v>161</v>
+      </c>
+      <c r="B17">
+        <v>111421000.0</v>
+      </c>
+      <c r="C17">
+        <v>13658000.0</v>
+      </c>
+      <c r="D17">
+        <v>2254000.0</v>
+      </c>
+      <c r="E17">
+        <v>52233000.0</v>
+      </c>
+      <c r="F17">
+        <v>-8135000.0</v>
+      </c>
+      <c r="G17">
+        <v>-28357000.0</v>
+      </c>
+      <c r="H17">
+        <v>63899000.0</v>
+      </c>
+      <c r="I17">
+        <v>83849000.0</v>
+      </c>
+      <c r="J17">
+        <v>57954000.0</v>
+      </c>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" t="s">
+        <v>162</v>
+      </c>
+      <c r="B18">
+        <v>-34519000.0</v>
+      </c>
+      <c r="C18">
+        <v>-37100000.0</v>
+      </c>
+      <c r="D18">
+        <v>-37089000.0</v>
+      </c>
+      <c r="E18">
+        <v>-26777000.0</v>
+      </c>
+      <c r="F18">
+        <v>-16261000.0</v>
+      </c>
+      <c r="G18">
+        <v>-18749000.0</v>
+      </c>
+      <c r="H18">
+        <v>-20231000.0</v>
+      </c>
+      <c r="I18">
+        <v>-22899000.0</v>
+      </c>
+      <c r="J18">
+        <v>-25906000.0</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" t="s">
+        <v>164</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
+        <v>9002000.0</v>
+      </c>
+      <c r="H20">
+        <v>2359000.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B21">
+        <v>51404000.0</v>
+      </c>
+      <c r="C21">
+        <v>47000000.0</v>
+      </c>
+      <c r="D21">
+        <v>35808000.0</v>
+      </c>
+      <c r="E21">
+        <v>35249000.0</v>
+      </c>
+      <c r="F21">
+        <v>2775000.0</v>
+      </c>
+      <c r="G21">
+        <v>18183000.0</v>
+      </c>
+      <c r="H21">
+        <v>27524000.0</v>
+      </c>
+      <c r="I21">
+        <v>33277000.0</v>
+      </c>
+      <c r="J21">
+        <v>14827000.0</v>
+      </c>
+      <c r="K21">
+        <v>-1295000.0</v>
+      </c>
+      <c r="L21">
+        <v>-15209000.0</v>
+      </c>
+      <c r="M21">
+        <v>132071000.0</v>
+      </c>
+      <c r="N21">
+        <v>-73128000.0</v>
+      </c>
+      <c r="O21">
+        <v>178097000.0</v>
+      </c>
+      <c r="P21">
+        <v>119865000.0</v>
+      </c>
+      <c r="Q21">
+        <v>45196000.0</v>
+      </c>
+      <c r="R21">
+        <v>38798000.0</v>
+      </c>
+      <c r="S21">
+        <v>162656000.0</v>
+      </c>
+      <c r="T21">
+        <v>101352000.0</v>
+      </c>
+      <c r="U21">
+        <v>30717000.0</v>
+      </c>
+      <c r="V21">
+        <v>956290.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22">
+      <c r="A22" t="s">
+        <v>166</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
+      <c r="A23" t="s">
+        <v>167</v>
+      </c>
+      <c r="B23">
+        <v>247765000.0</v>
+      </c>
+      <c r="C23">
+        <v>226974000.0</v>
+      </c>
+      <c r="D23">
+        <v>222868000.0</v>
+      </c>
+      <c r="E23">
+        <v>201458000.0</v>
+      </c>
+      <c r="F23">
+        <v>209204000.0</v>
+      </c>
+      <c r="G23">
+        <v>179650000.0</v>
+      </c>
+      <c r="H23">
+        <v>198966000.0</v>
+      </c>
+      <c r="I23">
+        <v>205887000.0</v>
+      </c>
+      <c r="J23">
+        <v>209228000.0</v>
+      </c>
+      <c r="K23">
+        <v>209848000.0</v>
+      </c>
+      <c r="L23">
+        <v>357099000.0</v>
+      </c>
+      <c r="M23">
+        <v>1161631000.0</v>
+      </c>
+      <c r="N23">
+        <v>1152069000.0</v>
+      </c>
+      <c r="O23">
+        <v>1181950000.0</v>
+      </c>
+      <c r="P23">
+        <v>1097491000.0</v>
+      </c>
+      <c r="Q23">
+        <v>937604000.0</v>
+      </c>
+      <c r="R23">
+        <v>917847000.0</v>
+      </c>
+      <c r="S23">
+        <v>469695000.0</v>
+      </c>
+      <c r="T23">
+        <v>174755000.0</v>
+      </c>
+      <c r="U23">
+        <v>32791000.0</v>
+      </c>
+      <c r="V23">
+        <v>986672.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
+      <c r="A24" t="s">
+        <v>168</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
+      <c r="A25" t="s">
+        <v>169</v>
+      </c>
+      <c r="B25">
+        <v>124075000.0</v>
+      </c>
+      <c r="C25">
+        <v>111144000.0</v>
+      </c>
+      <c r="D25">
+        <v>105524000.0</v>
+      </c>
+      <c r="E25">
+        <v>94952000.0</v>
+      </c>
+      <c r="F25">
+        <v>87143000.0</v>
+      </c>
+      <c r="G25">
+        <v>80695000.0</v>
+      </c>
+      <c r="H25">
+        <v>91281000.0</v>
+      </c>
+      <c r="I25">
+        <v>95246000.0</v>
+      </c>
+      <c r="J25">
+        <v>91224000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.02</v>
+      </c>
+      <c r="E26">
+        <v>0.22</v>
+      </c>
+      <c r="F26">
+        <v>0.03</v>
+      </c>
+      <c r="G26">
+        <v>0.05</v>
+      </c>
+      <c r="H26">
+        <v>0.29</v>
+      </c>
+      <c r="I26">
+        <v>0.35</v>
+      </c>
+      <c r="J26">
+        <v>0.37</v>
+      </c>
+      <c r="K26">
+        <v>0.67</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" t="s">
+        <v>171</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
+        <v>40000000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27">
+        <v>71711000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" t="s">
+        <v>172</v>
+      </c>
+      <c r="B28">
+        <v>34925000.0</v>
+      </c>
+      <c r="C28">
+        <v>33172000.0</v>
+      </c>
+      <c r="D28">
+        <v>31797000.0</v>
+      </c>
+      <c r="E28">
+        <v>33342000.0</v>
+      </c>
+      <c r="F28">
+        <v>38192000.0</v>
+      </c>
+      <c r="G28">
+        <v>33141000.0</v>
+      </c>
+      <c r="H28">
+        <v>35361000.0</v>
+      </c>
+      <c r="I28">
+        <v>35267000.0</v>
+      </c>
+      <c r="J28">
+        <v>46367000.0</v>
+      </c>
+      <c r="K28">
+        <v>53984000.0</v>
+      </c>
+      <c r="L28">
+        <v>78218000.0</v>
+      </c>
+      <c r="M28">
+        <v>85632000.0</v>
+      </c>
+      <c r="N28">
+        <v>93511000.0</v>
+      </c>
+      <c r="O28">
+        <v>76706000.0</v>
+      </c>
+      <c r="P28">
+        <v>31033000.0</v>
+      </c>
+      <c r="Q28">
+        <v>72665000.0</v>
+      </c>
+      <c r="R28">
+        <v>10788000.0</v>
+      </c>
+      <c r="S28">
+        <v>9651000.0</v>
+      </c>
+      <c r="T28">
+        <v>6412000.0</v>
+      </c>
+      <c r="U28">
+        <v>4318000.0</v>
+      </c>
+      <c r="V28">
+        <v>339377.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" t="s">
+        <v>173</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29">
+        <v>1102000.0</v>
+      </c>
+      <c r="I29">
+        <v>30000.0</v>
+      </c>
+      <c r="J29">
+        <v>1324000.0</v>
+      </c>
+      <c r="K29">
+        <v>201000.0</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" t="s">
+        <v>174</v>
+      </c>
+      <c r="B30">
+        <v>-93572000.0</v>
+      </c>
+      <c r="C30">
+        <v>147120000.0</v>
+      </c>
+      <c r="D30">
+        <v>145227000.0</v>
+      </c>
+      <c r="E30">
+        <v>128294000.0</v>
+      </c>
+      <c r="F30">
+        <v>145104000.0</v>
+      </c>
+      <c r="G30">
+        <v>120896000.0</v>
+      </c>
+      <c r="H30">
+        <v>132790000.0</v>
+      </c>
+      <c r="I30">
+        <v>135860000.0</v>
+      </c>
+      <c r="J30">
+        <v>141712000.0</v>
+      </c>
+      <c r="K30">
+        <v>140257000.0</v>
+      </c>
+      <c r="L30">
+        <v>228619000.0</v>
+      </c>
+      <c r="M30">
+        <v>381176000.0</v>
+      </c>
+      <c r="N30">
+        <v>408141000.0</v>
+      </c>
+      <c r="O30">
+        <v>500942000.0</v>
+      </c>
+      <c r="P30">
+        <v>595593000.0</v>
+      </c>
+      <c r="Q30">
+        <v>462831000.0</v>
+      </c>
+      <c r="R30">
+        <v>534068000.0</v>
+      </c>
+      <c r="S30">
+        <v>19753000.0</v>
+      </c>
+      <c r="T30">
+        <v>14328000.0</v>
+      </c>
+      <c r="U30">
+        <v>4850000.0</v>
+      </c>
+      <c r="V30">
+        <v>358532.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22">
+      <c r="A31" t="s">
+        <v>175</v>
+      </c>
+      <c r="B31">
+        <v>60017000.0</v>
+      </c>
+      <c r="C31">
+        <v>-33342000.0</v>
+      </c>
+      <c r="D31">
+        <v>-30539000.0</v>
+      </c>
+      <c r="E31">
+        <v>16984000.0</v>
+      </c>
+      <c r="F31">
+        <v>-8135000.0</v>
+      </c>
+      <c r="G31">
+        <v>-28357000.0</v>
+      </c>
+      <c r="H31">
+        <v>36375000.0</v>
+      </c>
+      <c r="I31">
+        <v>50602000.0</v>
+      </c>
+      <c r="J31">
+        <v>44451000.0</v>
+      </c>
+      <c r="K31">
+        <v>71267000.0</v>
+      </c>
+      <c r="L31">
+        <v>-60941000.0</v>
+      </c>
+      <c r="M31">
+        <v>129911000.0</v>
+      </c>
+      <c r="N31">
+        <v>-187537000.0</v>
+      </c>
+      <c r="O31">
+        <v>-224267000.0</v>
+      </c>
+      <c r="P31">
+        <v>-403189000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-240260000.0</v>
+      </c>
+      <c r="R31">
+        <v>-363339000.0</v>
+      </c>
+      <c r="S31">
+        <v>-168780000.0</v>
+      </c>
+      <c r="T31">
+        <v>-103445000.0</v>
+      </c>
+      <c r="U31">
+        <v>-32110000.0</v>
+      </c>
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22">
+      <c r="A32" t="s">
+        <v>176</v>
+      </c>
+      <c r="B32">
+        <v>299169000.0</v>
+      </c>
+      <c r="C32">
+        <v>273974000.0</v>
+      </c>
+      <c r="D32">
+        <v>258676000.0</v>
+      </c>
+      <c r="E32">
+        <v>236707000.0</v>
+      </c>
+      <c r="F32">
+        <v>211979000.0</v>
+      </c>
+      <c r="G32">
+        <v>197833000.0</v>
+      </c>
+      <c r="H32">
+        <v>226490000.0</v>
+      </c>
+      <c r="I32">
+        <v>242674000.0</v>
+      </c>
+      <c r="J32">
+        <v>251809000.0</v>
+      </c>
+      <c r="K32">
+        <v>249692000.0</v>
+      </c>
+      <c r="L32">
+        <v>450044000.0</v>
+      </c>
+      <c r="M32">
+        <v>1379141000.0</v>
+      </c>
+      <c r="N32">
+        <v>1321837000.0</v>
+      </c>
+      <c r="O32">
+        <v>1437395000.0</v>
+      </c>
+      <c r="P32">
+        <v>1323151000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1094696000.0</v>
+      </c>
+      <c r="R32">
+        <v>1058574000.0</v>
+      </c>
+      <c r="S32">
+        <v>448547000.0</v>
+      </c>
+      <c r="T32">
+        <v>297152000.0</v>
+      </c>
+      <c r="U32">
+        <v>101655000.0</v>
+      </c>
+      <c r="V32">
+        <v>6159392.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CE32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:83">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>88</v>
+      </c>
+      <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>91</v>
+      </c>
+      <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>94</v>
+      </c>
+      <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>97</v>
+      </c>
+      <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="2" spans="1:83">
+      <c r="A2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B2">
+        <v>22560000.0</v>
+      </c>
+      <c r="C2">
+        <v>21923000.0</v>
+      </c>
+      <c r="D2">
+        <v>91291000.0</v>
+      </c>
+      <c r="E2">
+        <v>20101000.0</v>
+      </c>
+      <c r="F2">
+        <v>21670000.0</v>
+      </c>
+      <c r="G2">
+        <v>20103000.0</v>
+      </c>
+      <c r="H2">
+        <v>21585000.0</v>
+      </c>
+      <c r="I2">
+        <v>20000000.0</v>
+      </c>
+      <c r="J2">
+        <v>19289000.0</v>
+      </c>
+      <c r="K2">
+        <v>18980000.0</v>
+      </c>
+      <c r="L2">
+        <v>47315000.0</v>
+      </c>
+      <c r="M2">
+        <v>19851000.0</v>
+      </c>
+      <c r="N2">
+        <v>18708000.0</v>
+      </c>
+      <c r="O2">
+        <v>19858000.0</v>
+      </c>
+      <c r="P2">
+        <v>19313000.0</v>
+      </c>
+      <c r="Q2">
+        <v>19724000.0</v>
+      </c>
+      <c r="R2">
+        <v>17799000.0</v>
+      </c>
+      <c r="S2">
+        <v>16328000.0</v>
+      </c>
+      <c r="T2">
+        <v>15393000.0</v>
+      </c>
+      <c r="U2">
+        <v>16633000.0</v>
+      </c>
+      <c r="V2">
+        <v>15932000.0</v>
+      </c>
+      <c r="W2">
+        <v>16142000.0</v>
+      </c>
+      <c r="X2">
+        <v>14138000.0</v>
+      </c>
+      <c r="Y2">
+        <v>15617000.0</v>
+      </c>
+      <c r="Z2">
+        <v>13402000.0</v>
+      </c>
+      <c r="AA2">
+        <v>15597000.0</v>
+      </c>
+      <c r="AB2">
+        <v>15802000.0</v>
+      </c>
+      <c r="AC2">
+        <v>17460000.0</v>
+      </c>
+      <c r="AD2">
+        <v>15993000.0</v>
+      </c>
+      <c r="AE2">
+        <v>16525000.0</v>
+      </c>
+      <c r="AF2">
+        <v>15656000.0</v>
+      </c>
+      <c r="AG2">
+        <v>17327000.0</v>
+      </c>
+      <c r="AH2">
+        <v>18418000.0</v>
+      </c>
+      <c r="AI2">
+        <v>18626000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>17667000.0</v>
+      </c>
+      <c r="AK2">
+        <v>18055000.0</v>
+      </c>
+      <c r="AL2">
+        <v>17284000.0</v>
+      </c>
+      <c r="AM2">
+        <v>16179000.0</v>
+      </c>
+      <c r="AN2">
+        <v>18219000.0</v>
+      </c>
+      <c r="AO2">
+        <v>17183000.0</v>
+      </c>
+      <c r="AP2">
+        <v>17084000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>30713000.0</v>
+      </c>
+      <c r="AR2">
+        <v>32974000.0</v>
+      </c>
+      <c r="AS2">
+        <v>33423000.0</v>
+      </c>
+      <c r="AT2">
+        <v>29295000.0</v>
+      </c>
+      <c r="AU2">
+        <v>32789000.0</v>
+      </c>
+      <c r="AV2">
+        <v>195062000.0</v>
+      </c>
+      <c r="AW2">
+        <v>197375000.0</v>
+      </c>
+      <c r="AX2">
+        <v>241618000.0</v>
+      </c>
+      <c r="AY2">
+        <v>227467000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>213420000.0</v>
+      </c>
+      <c r="BA2">
+        <v>184714000.0</v>
+      </c>
+      <c r="BB2">
+        <v>189424000.0</v>
+      </c>
+      <c r="BC2">
+        <v>181721000.0</v>
+      </c>
+      <c r="BD2">
+        <v>175834000.0</v>
+      </c>
+      <c r="BE2">
+        <v>177675000.0</v>
+      </c>
+      <c r="BF2">
+        <v>164018000.0</v>
+      </c>
+      <c r="BG2">
+        <v>132092000.0</v>
+      </c>
+      <c r="BH2">
+        <v>124292000.0</v>
+      </c>
+      <c r="BI2">
+        <v>131152000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>129515000.0</v>
+      </c>
+      <c r="BK2">
+        <v>149136000.0</v>
+      </c>
+      <c r="BL2">
+        <v>153388000.0</v>
+      </c>
+      <c r="BM2">
+        <v>112687000.0</v>
+      </c>
+      <c r="BN2">
+        <v>111749000.0</v>
+      </c>
+      <c r="BO2">
+        <v>126565000.0</v>
+      </c>
+      <c r="BP2">
+        <v>120350000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>121937000.0</v>
+      </c>
+      <c r="BR2">
+        <v>119125000.0</v>
+      </c>
+      <c r="BS2">
+        <v>119578000.0</v>
+      </c>
+      <c r="BT2">
+        <v>118139000.0</v>
+      </c>
+      <c r="BU2">
+        <v>116655000.0</v>
+      </c>
+      <c r="BV2">
+        <v>114129000.0</v>
+      </c>
+      <c r="BW2">
+        <v>101019000.0</v>
+      </c>
+      <c r="BX2">
+        <v>75181000.0</v>
+      </c>
+      <c r="BY2">
+        <v>52046000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>18976000.0</v>
+      </c>
+      <c r="CA2">
+        <v>14224000.0</v>
+      </c>
+      <c r="CB2">
+        <v>14147000.0</v>
+      </c>
+      <c r="CC2">
+        <v>8152000.0</v>
+      </c>
+      <c r="CD2">
+        <v>3491000.0</v>
+      </c>
+      <c r="CE2">
+        <v>2151000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:83">
+      <c r="A3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B3">
+        <v>40353000.0</v>
+      </c>
+      <c r="C3">
+        <v>36385000.0</v>
+      </c>
+      <c r="D3">
+        <v>34411000.0</v>
+      </c>
+      <c r="E3">
+        <v>32734000.0</v>
+      </c>
+      <c r="F3">
+        <v>30738000.0</v>
+      </c>
+      <c r="G3">
+        <v>30614000.0</v>
+      </c>
+      <c r="H3">
+        <v>28856000.0</v>
+      </c>
+      <c r="I3">
+        <v>28134000.0</v>
+      </c>
+      <c r="J3">
+        <v>28790000.0</v>
+      </c>
+      <c r="K3">
+        <v>28168000.0</v>
+      </c>
+      <c r="L3">
+        <v>28091000.0</v>
+      </c>
+      <c r="M3">
+        <v>30318000.0</v>
+      </c>
+      <c r="N3">
+        <v>28263000.0</v>
+      </c>
+      <c r="O3">
+        <v>26758000.0</v>
+      </c>
+      <c r="P3">
+        <v>23897000.0</v>
+      </c>
+      <c r="Q3">
+        <v>24021000.0</v>
+      </c>
+      <c r="R3">
+        <v>24205000.0</v>
+      </c>
+      <c r="S3">
+        <v>22829000.0</v>
+      </c>
+      <c r="T3">
+        <v>22143000.0</v>
+      </c>
+      <c r="U3">
+        <v>21318000.0</v>
+      </c>
+      <c r="V3">
+        <v>21995000.0</v>
+      </c>
+      <c r="W3">
+        <v>21687000.0</v>
+      </c>
+      <c r="X3">
+        <v>17886000.0</v>
+      </c>
+      <c r="Y3">
+        <v>22170000.0</v>
+      </c>
+      <c r="Z3">
+        <v>22405000.0</v>
+      </c>
+      <c r="AA3">
+        <v>22122000.0</v>
+      </c>
+      <c r="AB3">
+        <v>21709000.0</v>
+      </c>
+      <c r="AC3">
+        <v>22624000.0</v>
+      </c>
+      <c r="AD3">
+        <v>23366000.0</v>
+      </c>
+      <c r="AE3">
+        <v>21271000.0</v>
+      </c>
+      <c r="AF3">
+        <v>21330000.0</v>
+      </c>
+      <c r="AG3">
+        <v>28580000.0</v>
+      </c>
+      <c r="AH3">
+        <v>22008000.0</v>
+      </c>
+      <c r="AI3">
+        <v>23328000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>24766000.0</v>
+      </c>
+      <c r="AK3">
+        <v>22584000.0</v>
+      </c>
+      <c r="AL3">
+        <v>22038000.0</v>
+      </c>
+      <c r="AM3">
+        <v>21836000.0</v>
+      </c>
+      <c r="AN3">
+        <v>20776000.0</v>
+      </c>
+      <c r="AO3">
+        <v>20203000.0</v>
+      </c>
+      <c r="AP3">
+        <v>33228000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>37962000.0</v>
+      </c>
+      <c r="AR3">
+        <v>38832000.0</v>
+      </c>
+      <c r="AS3">
+        <v>36738000.0</v>
+      </c>
+      <c r="AT3">
+        <v>36089000.0</v>
+      </c>
+      <c r="AU3">
+        <v>48846000.0</v>
+      </c>
+      <c r="AV3">
+        <v>72203000.0</v>
+      </c>
+      <c r="AW3">
+        <v>85750000.0</v>
+      </c>
+      <c r="AX3">
+        <v>87610000.0</v>
+      </c>
+      <c r="AY3">
+        <v>85847000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>85565000.0</v>
+      </c>
+      <c r="BA3">
+        <v>92510000.0</v>
+      </c>
+      <c r="BB3">
+        <v>97578000.0</v>
+      </c>
+      <c r="BC3">
+        <v>105657000.0</v>
+      </c>
+      <c r="BD3">
+        <v>106243000.0</v>
+      </c>
+      <c r="BE3">
+        <v>110503000.0</v>
+      </c>
+      <c r="BF3">
+        <v>110729000.0</v>
+      </c>
+      <c r="BG3">
+        <v>109009000.0</v>
+      </c>
+      <c r="BH3">
+        <v>112365000.0</v>
+      </c>
+      <c r="BI3">
+        <v>109426000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>108512000.0</v>
+      </c>
+      <c r="BK3">
+        <v>109456000.0</v>
+      </c>
+      <c r="BL3">
+        <v>110768000.0</v>
+      </c>
+      <c r="BM3">
+        <v>111105000.0</v>
+      </c>
+      <c r="BN3">
+        <v>112344000.0</v>
+      </c>
+      <c r="BO3">
+        <v>109137000.0</v>
+      </c>
+      <c r="BP3">
+        <v>101777000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>101790000.0</v>
+      </c>
+      <c r="BR3">
+        <v>99006000.0</v>
+      </c>
+      <c r="BS3">
+        <v>92928000.0</v>
+      </c>
+      <c r="BT3">
+        <v>88763000.0</v>
+      </c>
+      <c r="BU3">
+        <v>79246000.0</v>
+      </c>
+      <c r="BV3">
+        <v>79711000.0</v>
+      </c>
+      <c r="BW3">
+        <v>73072000.0</v>
+      </c>
+      <c r="BX3">
+        <v>60392000.0</v>
+      </c>
+      <c r="BY3">
+        <v>50857000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>36344000.0</v>
+      </c>
+      <c r="CA3">
+        <v>26570000.0</v>
+      </c>
+      <c r="CB3">
+        <v>19185000.0</v>
+      </c>
+      <c r="CC3">
+        <v>13546000.0</v>
+      </c>
+      <c r="CD3">
+        <v>9129000.0</v>
+      </c>
+      <c r="CE3">
+        <v>7821000.0</v>
+      </c>
     </row>
     <row r="4" spans="1:83">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4638,407 +16791,575 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
     </row>
     <row r="5" spans="1:83">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>149</v>
       </c>
       <c r="B5">
-        <v>4761000.0</v>
+        <v>12697000.0</v>
       </c>
       <c r="C5">
-        <v>4938000.0</v>
+        <v>15269000.0</v>
       </c>
       <c r="D5">
-        <v>8262000.0</v>
+        <v>11543000.0</v>
       </c>
       <c r="E5">
-        <v>10598000.0</v>
+        <v>48331000.0</v>
       </c>
       <c r="F5">
-        <v>14426000.0</v>
+        <v>104288000.0</v>
       </c>
       <c r="G5">
-        <v>10688000.0</v>
+        <v>15114000.0</v>
       </c>
       <c r="H5">
-        <v>21148000.0</v>
+        <v>18155000.0</v>
       </c>
       <c r="I5">
-        <v>22076000.0</v>
+        <v>8931000.0</v>
       </c>
       <c r="J5">
-        <v>18074000.0</v>
+        <v>11138000.0</v>
       </c>
       <c r="K5">
-        <v>29128000.0</v>
+        <v>12534000.0</v>
       </c>
       <c r="L5">
-        <v>27363000.0</v>
+        <v>12587000.0</v>
       </c>
       <c r="M5">
-        <v>20512000.0</v>
+        <v>8733000.0</v>
       </c>
       <c r="N5">
-        <v>26721000.0</v>
+        <v>11445000.0</v>
       </c>
       <c r="O5">
-        <v>29337000.0</v>
+        <v>10642000.0</v>
       </c>
       <c r="P5">
-        <v>18115000.0</v>
+        <v>8523000.0</v>
       </c>
       <c r="Q5">
-        <v>12109000.0</v>
+        <v>8625000.0</v>
       </c>
       <c r="R5">
-        <v>-4322000.0</v>
+        <v>47552000.0</v>
       </c>
       <c r="S5">
-        <v>-7661000.0</v>
+        <v>14310000.0</v>
       </c>
       <c r="T5">
-        <v>-8568000.0</v>
+        <v>-6446000.0</v>
       </c>
       <c r="U5">
-        <v>-9508000.0</v>
+        <v>7991000.0</v>
       </c>
       <c r="V5">
-        <v>-12449000.0</v>
+        <v>5471000.0</v>
       </c>
       <c r="W5">
-        <v>-13798000.0</v>
+        <v>3885000.0</v>
       </c>
       <c r="X5">
-        <v>-14816000.0</v>
+        <v>3768000.0</v>
       </c>
       <c r="Y5">
-        <v>-13229000.0</v>
+        <v>6271000.0</v>
       </c>
       <c r="Z5">
-        <v>1057000.0</v>
+        <v>-4687000.0</v>
       </c>
       <c r="AA5">
-        <v>-1468000.0</v>
+        <v>1323000.0</v>
       </c>
       <c r="AB5">
-        <v>462000.0</v>
+        <v>10775000.0</v>
       </c>
       <c r="AC5">
-        <v>1093000.0</v>
+        <v>10402000.0</v>
       </c>
       <c r="AD5">
-        <v>1637000.0</v>
+        <v>8564000.0</v>
       </c>
       <c r="AE5">
-        <v>2295000.0</v>
+        <v>8952000.0</v>
       </c>
       <c r="AF5">
-        <v>2437000.0</v>
+        <v>10855000.0</v>
       </c>
       <c r="AG5">
-        <v>2337000.0</v>
+        <v>5276000.0</v>
       </c>
       <c r="AH5">
-        <v>1945000.0</v>
+        <v>17807000.0</v>
       </c>
       <c r="AI5">
-        <v>15138000.0</v>
+        <v>28879000.0</v>
       </c>
       <c r="AJ5">
-        <v>10841000.0</v>
+        <v>10109000.0</v>
       </c>
       <c r="AK5">
-        <v>24455000.0</v>
+        <v>14338000.0</v>
       </c>
       <c r="AL5">
-        <v>59059000.0</v>
+        <v>26342000.0</v>
       </c>
       <c r="AM5">
-        <v>43579000.0</v>
+        <v>12097000.0</v>
       </c>
       <c r="AN5">
-        <v>51585000.0</v>
+        <v>16718000.0</v>
       </c>
       <c r="AO5">
-        <v>38179000.0</v>
+        <v>19724000.0</v>
       </c>
       <c r="AP5">
-        <v>37290000.0</v>
+        <v>15909000.0</v>
       </c>
       <c r="AQ5">
-        <v>43513000.0</v>
+        <v>31283000.0</v>
       </c>
       <c r="AR5">
-        <v>70867000.0</v>
+        <v>43722000.0</v>
       </c>
       <c r="AS5">
-        <v>105469000.0</v>
+        <v>-120422000.0</v>
       </c>
       <c r="AT5">
-        <v>57599000.0</v>
+        <v>69475000.0</v>
       </c>
       <c r="AU5">
-        <v>40909000.0</v>
+        <v>27554000.0</v>
       </c>
       <c r="AV5">
-        <v>75271000.0</v>
+        <v>28483000.0</v>
       </c>
       <c r="AW5">
-        <v>81125000.0</v>
+        <v>60545000.0</v>
       </c>
       <c r="AX5">
-        <v>71128000.0</v>
+        <v>-7043000.0</v>
       </c>
       <c r="AY5">
-        <v>67103000.0</v>
+        <v>28470000.0</v>
       </c>
       <c r="AZ5">
-        <v>93113000.0</v>
+        <v>46616000.0</v>
       </c>
       <c r="BA5">
-        <v>130720000.0</v>
+        <v>14186000.0</v>
       </c>
       <c r="BB5">
-        <v>84414000.0</v>
+        <v>-84166000.0</v>
       </c>
       <c r="BC5">
-        <v>72170000.0</v>
+        <v>33704000.0</v>
       </c>
       <c r="BD5">
-        <v>69018000.0</v>
+        <v>48184000.0</v>
       </c>
       <c r="BE5">
-        <v>59004000.0</v>
+        <v>-5089000.0</v>
       </c>
       <c r="BF5">
-        <v>41948000.0</v>
+        <v>57957000.0</v>
       </c>
       <c r="BG5">
-        <v>16801000.0</v>
+        <v>48415000.0</v>
       </c>
       <c r="BH5">
-        <v>41013000.0</v>
+        <v>45357000.0</v>
       </c>
       <c r="BI5">
-        <v>53735000.0</v>
+        <v>50631000.0</v>
       </c>
       <c r="BJ5">
-        <v>49430000.0</v>
+        <v>66283000.0</v>
       </c>
       <c r="BK5">
-        <v>32671000.0</v>
+        <v>49798000.0</v>
       </c>
       <c r="BL5">
-        <v>22853000.0</v>
+        <v>34304000.0</v>
       </c>
       <c r="BM5">
-        <v>55910000.0</v>
-[...1 lines deleted...]
-      <c r="BN5"/>
+        <v>-57925000.0</v>
+      </c>
+      <c r="BN5">
+        <v>45374000.0</v>
+      </c>
       <c r="BO5">
-        <v>19775000.0</v>
+        <v>41710000.0</v>
       </c>
       <c r="BP5">
-        <v>-8937000.0</v>
+        <v>-222546000.0</v>
       </c>
       <c r="BQ5">
-        <v>-69055000.0</v>
+        <v>-91885000.0</v>
       </c>
       <c r="BR5">
-        <v>-6421000.0</v>
+        <v>-98729000.0</v>
       </c>
       <c r="BS5">
-        <v>22698000.0</v>
+        <v>-229530000.0</v>
       </c>
       <c r="BT5">
-        <v>-24953000.0</v>
+        <v>11320000.0</v>
       </c>
       <c r="BU5">
-        <v>-54115000.0</v>
-[...1 lines deleted...]
-      <c r="BV5"/>
+        <v>47988000.0</v>
+      </c>
+      <c r="BV5">
+        <v>53479000.0</v>
+      </c>
       <c r="BW5">
-        <v>-15903000.0</v>
+        <v>49869000.0</v>
       </c>
       <c r="BX5">
-        <v>3111000.0</v>
+        <v>42762000.0</v>
       </c>
       <c r="BY5">
-        <v>22264000.0</v>
-[...1 lines deleted...]
-      <c r="BZ5"/>
+        <v>23471000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>19488000.0</v>
+      </c>
       <c r="CA5">
-        <v>8766000.0</v>
+        <v>15631000.0</v>
       </c>
       <c r="CB5">
-        <v>259000.0</v>
-[...3 lines deleted...]
-      <c r="CE5"/>
+        <v>9010000.0</v>
+      </c>
+      <c r="CC5">
+        <v>9467000.0</v>
+      </c>
+      <c r="CD5">
+        <v>6420000.0</v>
+      </c>
+      <c r="CE5">
+        <v>5820000.0</v>
+      </c>
     </row>
     <row r="6" spans="1:83">
       <c r="A6" t="s">
-        <v>26</v>
-[...82 lines deleted...]
-      <c r="CE6"/>
+        <v>150</v>
+      </c>
+      <c r="B6">
+        <v>53050000.0</v>
+      </c>
+      <c r="C6">
+        <v>51654000.0</v>
+      </c>
+      <c r="D6">
+        <v>45954000.0</v>
+      </c>
+      <c r="E6">
+        <v>81065000.0</v>
+      </c>
+      <c r="F6">
+        <v>135026000.0</v>
+      </c>
+      <c r="G6">
+        <v>45728000.0</v>
+      </c>
+      <c r="H6">
+        <v>47011000.0</v>
+      </c>
+      <c r="I6">
+        <v>37065000.0</v>
+      </c>
+      <c r="J6">
+        <v>39928000.0</v>
+      </c>
+      <c r="K6">
+        <v>40702000.0</v>
+      </c>
+      <c r="L6">
+        <v>40678000.0</v>
+      </c>
+      <c r="M6">
+        <v>39051000.0</v>
+      </c>
+      <c r="N6">
+        <v>39708000.0</v>
+      </c>
+      <c r="O6">
+        <v>37400000.0</v>
+      </c>
+      <c r="P6">
+        <v>32420000.0</v>
+      </c>
+      <c r="Q6">
+        <v>32646000.0</v>
+      </c>
+      <c r="R6">
+        <v>71757000.0</v>
+      </c>
+      <c r="S6">
+        <v>37139000.0</v>
+      </c>
+      <c r="T6">
+        <v>15697000.0</v>
+      </c>
+      <c r="U6">
+        <v>29309000.0</v>
+      </c>
+      <c r="V6">
+        <v>27466000.0</v>
+      </c>
+      <c r="W6">
+        <v>25572000.0</v>
+      </c>
+      <c r="X6">
+        <v>21654000.0</v>
+      </c>
+      <c r="Y6">
+        <v>28441000.0</v>
+      </c>
+      <c r="Z6">
+        <v>17718000.0</v>
+      </c>
+      <c r="AA6">
+        <v>23445000.0</v>
+      </c>
+      <c r="AB6">
+        <v>32484000.0</v>
+      </c>
+      <c r="AC6">
+        <v>33026000.0</v>
+      </c>
+      <c r="AD6">
+        <v>31930000.0</v>
+      </c>
+      <c r="AE6">
+        <v>30223000.0</v>
+      </c>
+      <c r="AF6">
+        <v>32185000.0</v>
+      </c>
+      <c r="AG6">
+        <v>33856000.0</v>
+      </c>
+      <c r="AH6">
+        <v>39815000.0</v>
+      </c>
+      <c r="AI6">
+        <v>52207000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>34875000.0</v>
+      </c>
+      <c r="AK6">
+        <v>36922000.0</v>
+      </c>
+      <c r="AL6">
+        <v>48380000.0</v>
+      </c>
+      <c r="AM6">
+        <v>33933000.0</v>
+      </c>
+      <c r="AN6">
+        <v>37494000.0</v>
+      </c>
+      <c r="AO6">
+        <v>39927000.0</v>
+      </c>
+      <c r="AP6">
+        <v>49137000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>69245000.0</v>
+      </c>
+      <c r="AR6">
+        <v>82554000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-83684000.0</v>
+      </c>
+      <c r="AT6">
+        <v>105564000.0</v>
+      </c>
+      <c r="AU6">
+        <v>76400000.0</v>
+      </c>
+      <c r="AV6">
+        <v>100686000.0</v>
+      </c>
+      <c r="AW6">
+        <v>146295000.0</v>
+      </c>
+      <c r="AX6">
+        <v>80567000.0</v>
+      </c>
+      <c r="AY6">
+        <v>114317000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>132181000.0</v>
+      </c>
+      <c r="BA6">
+        <v>106696000.0</v>
+      </c>
+      <c r="BB6">
+        <v>13412000.0</v>
+      </c>
+      <c r="BC6">
+        <v>139361000.0</v>
+      </c>
+      <c r="BD6">
+        <v>154427000.0</v>
+      </c>
+      <c r="BE6">
+        <v>105414000.0</v>
+      </c>
+      <c r="BF6">
+        <v>168686000.0</v>
+      </c>
+      <c r="BG6">
+        <v>157424000.0</v>
+      </c>
+      <c r="BH6">
+        <v>157722000.0</v>
+      </c>
+      <c r="BI6">
+        <v>160057000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>174795000.0</v>
+      </c>
+      <c r="BK6">
+        <v>159254000.0</v>
+      </c>
+      <c r="BL6">
+        <v>145072000.0</v>
+      </c>
+      <c r="BM6">
+        <v>53180000.0</v>
+      </c>
+      <c r="BN6">
+        <v>157718000.0</v>
+      </c>
+      <c r="BO6">
+        <v>150847000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-120769000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>9905000.0</v>
+      </c>
+      <c r="BR6">
+        <v>277000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-136602000.0</v>
+      </c>
+      <c r="BT6">
+        <v>100083000.0</v>
+      </c>
+      <c r="BU6">
+        <v>127234000.0</v>
+      </c>
+      <c r="BV6">
+        <v>133190000.0</v>
+      </c>
+      <c r="BW6">
+        <v>122941000.0</v>
+      </c>
+      <c r="BX6">
+        <v>103154000.0</v>
+      </c>
+      <c r="BY6">
+        <v>74328000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>55832000.0</v>
+      </c>
+      <c r="CA6">
+        <v>42201000.0</v>
+      </c>
+      <c r="CB6">
+        <v>28195000.0</v>
+      </c>
+      <c r="CC6">
+        <v>23013000.0</v>
+      </c>
+      <c r="CD6">
+        <v>15549000.0</v>
+      </c>
+      <c r="CE6">
+        <v>13641000.0</v>
+      </c>
     </row>
     <row r="7" spans="1:83">
       <c r="A7" t="s">
-        <v>27</v>
-[...9 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
-[...1 lines deleted...]
-      </c>
+      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
@@ -5059,109 +17380,71 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
     </row>
     <row r="8" spans="1:83">
       <c r="A8" t="s">
-        <v>28</v>
-[...57 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -5184,1554 +17467,1684 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
     </row>
     <row r="9" spans="1:83">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>153</v>
       </c>
       <c r="B9">
-        <v>5736652000.0</v>
+        <v>60270000.0</v>
       </c>
       <c r="C9">
-        <v>5735537000.0</v>
+        <v>60658000.0</v>
       </c>
       <c r="D9">
-        <v>5732962000.0</v>
+        <v>-13910000.0</v>
       </c>
       <c r="E9">
-        <v>5730641000.0</v>
+        <v>53918000.0</v>
       </c>
       <c r="F9">
-        <v>5730367000.0</v>
+        <v>51881000.0</v>
       </c>
       <c r="G9">
-        <v>5721592000.0</v>
-[...3 lines deleted...]
-      <c r="J9"/>
+        <v>53668000.0</v>
+      </c>
+      <c r="H9">
+        <v>49174000.0</v>
+      </c>
+      <c r="I9">
+        <v>48521000.0</v>
+      </c>
+      <c r="J9">
+        <v>48134000.0</v>
+      </c>
       <c r="K9">
-        <v>5463458000.0</v>
+        <v>47818000.0</v>
       </c>
       <c r="L9">
-        <v>5461253000.0</v>
+        <v>18332000.0</v>
       </c>
       <c r="M9">
-        <v>5459087000.0</v>
+        <v>44211000.0</v>
       </c>
       <c r="N9">
-        <v>5456968000.0</v>
+        <v>45979000.0</v>
       </c>
       <c r="O9">
-        <v>5455228000.0</v>
+        <v>45347000.0</v>
       </c>
       <c r="P9">
-        <v>5454292000.0</v>
+        <v>39958000.0</v>
       </c>
       <c r="Q9">
-        <v>5453100000.0</v>
+        <v>39033000.0</v>
       </c>
       <c r="R9">
-        <v>5452550000.0</v>
+        <v>42094000.0</v>
       </c>
       <c r="S9">
-        <v>5554596000.0</v>
+        <v>42458000.0</v>
       </c>
       <c r="T9">
-        <v>5553470000.0</v>
+        <v>38187000.0</v>
       </c>
       <c r="U9">
-        <v>5567638000.0</v>
+        <v>38505000.0</v>
       </c>
       <c r="V9">
-        <v>5566255000.0</v>
+        <v>36208000.0</v>
       </c>
       <c r="W9">
-        <v>5565773000.0</v>
+        <v>34979000.0</v>
       </c>
       <c r="X9">
-        <v>5564930000.0</v>
+        <v>32279000.0</v>
       </c>
       <c r="Y9">
-        <v>5568679000.0</v>
+        <v>36928000.0</v>
       </c>
       <c r="Z9">
-        <v>5568707000.0</v>
-[...57 lines deleted...]
-      <c r="CE9"/>
+        <v>28237000.0</v>
+      </c>
+      <c r="AA9">
+        <v>36841000.0</v>
+      </c>
+      <c r="AB9">
+        <v>45970000.0</v>
+      </c>
+      <c r="AC9">
+        <v>40709000.0</v>
+      </c>
+      <c r="AD9">
+        <v>41197000.0</v>
+      </c>
+      <c r="AE9">
+        <v>39866000.0</v>
+      </c>
+      <c r="AF9">
+        <v>40835000.0</v>
+      </c>
+      <c r="AG9">
+        <v>43166000.0</v>
+      </c>
+      <c r="AH9">
+        <v>43356000.0</v>
+      </c>
+      <c r="AI9">
+        <v>45290000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>46852000.0</v>
+      </c>
+      <c r="AK9">
+        <v>44796000.0</v>
+      </c>
+      <c r="AL9">
+        <v>46075000.0</v>
+      </c>
+      <c r="AM9">
+        <v>47913000.0</v>
+      </c>
+      <c r="AN9">
+        <v>46532000.0</v>
+      </c>
+      <c r="AO9">
+        <v>43475000.0</v>
+      </c>
+      <c r="AP9">
+        <v>45909000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>83576000.0</v>
+      </c>
+      <c r="AR9">
+        <v>85603000.0</v>
+      </c>
+      <c r="AS9">
+        <v>79316000.0</v>
+      </c>
+      <c r="AT9">
+        <v>79765000.0</v>
+      </c>
+      <c r="AU9">
+        <v>76880000.0</v>
+      </c>
+      <c r="AV9">
+        <v>144030000.0</v>
+      </c>
+      <c r="AW9">
+        <v>144448000.0</v>
+      </c>
+      <c r="AX9">
+        <v>186819000.0</v>
+      </c>
+      <c r="AY9">
+        <v>165414000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>145914000.0</v>
+      </c>
+      <c r="BA9">
+        <v>145333000.0</v>
+      </c>
+      <c r="BB9">
+        <v>198046000.0</v>
+      </c>
+      <c r="BC9">
+        <v>192200000.0</v>
+      </c>
+      <c r="BD9">
+        <v>180986000.0</v>
+      </c>
+      <c r="BE9">
+        <v>195699000.0</v>
+      </c>
+      <c r="BF9">
+        <v>237266000.0</v>
+      </c>
+      <c r="BG9">
+        <v>212002000.0</v>
+      </c>
+      <c r="BH9">
+        <v>196607000.0</v>
+      </c>
+      <c r="BI9">
+        <v>208494000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>218730000.0</v>
+      </c>
+      <c r="BK9">
+        <v>177257000.0</v>
+      </c>
+      <c r="BL9">
+        <v>46611000.0</v>
+      </c>
+      <c r="BM9">
+        <v>197624000.0</v>
+      </c>
+      <c r="BN9">
+        <v>201505000.0</v>
+      </c>
+      <c r="BO9">
+        <v>156785000.0</v>
+      </c>
+      <c r="BP9">
+        <v>23077000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>25958000.0</v>
+      </c>
+      <c r="BR9">
+        <v>21632000.0</v>
+      </c>
+      <c r="BS9">
+        <v>14367000.0</v>
+      </c>
+      <c r="BT9">
+        <v>14177000.0</v>
+      </c>
+      <c r="BU9">
+        <v>-7119000.0</v>
+      </c>
+      <c r="BV9">
+        <v>-7973000.0</v>
+      </c>
+      <c r="BW9">
+        <v>-480000.0</v>
+      </c>
+      <c r="BX9">
+        <v>18633000.0</v>
+      </c>
+      <c r="BY9">
+        <v>27235000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>52900000.0</v>
+      </c>
+      <c r="CA9">
+        <v>37957000.0</v>
+      </c>
+      <c r="CB9">
+        <v>24594000.0</v>
+      </c>
+      <c r="CC9">
+        <v>20593000.0</v>
+      </c>
+      <c r="CD9">
+        <v>14831000.0</v>
+      </c>
+      <c r="CE9">
+        <v>13696000.0</v>
+      </c>
     </row>
     <row r="10" spans="1:83">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>154</v>
       </c>
       <c r="B10">
-        <v>40518000.0</v>
+        <v>1369000.0</v>
       </c>
       <c r="C10">
-        <v>76366000.0</v>
+        <v>5184000.0</v>
       </c>
       <c r="D10">
-        <v>294039000.0</v>
+        <v>2661000.0</v>
       </c>
       <c r="E10">
-        <v>84579000.0</v>
+        <v>6026000.0</v>
       </c>
       <c r="F10">
-        <v>91221000.0</v>
+        <v>95942000.0</v>
       </c>
       <c r="G10">
-        <v>202758000.0</v>
+        <v>6792000.0</v>
       </c>
       <c r="H10">
-        <v>37129000.0</v>
+        <v>9799000.0</v>
       </c>
       <c r="I10">
-        <v>75116000.0</v>
+        <v>-539000.0</v>
       </c>
       <c r="J10">
-        <v>96385000.0</v>
+        <v>1498000.0</v>
       </c>
       <c r="K10">
-        <v>104111000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="L10">
-        <v>80749000.0</v>
+        <v>2890000.0</v>
       </c>
       <c r="M10">
-        <v>69291000.0</v>
+        <v>-822000.0</v>
       </c>
       <c r="N10">
-        <v>137762000.0</v>
+        <v>2068000.0</v>
       </c>
       <c r="O10">
-        <v>216516000.0</v>
+        <v>1133000.0</v>
       </c>
       <c r="P10">
-        <v>95893000.0</v>
+        <v>-125000.0</v>
       </c>
       <c r="Q10">
-        <v>25723000.0</v>
+        <v>936000.0</v>
       </c>
       <c r="R10">
-        <v>44854000.0</v>
+        <v>41921000.0</v>
       </c>
       <c r="S10">
-        <v>138341000.0</v>
+        <v>9501000.0</v>
       </c>
       <c r="T10">
-        <v>172111000.0</v>
+        <v>-10751000.0</v>
       </c>
       <c r="U10">
-        <v>175120000.0</v>
+        <v>3992000.0</v>
       </c>
       <c r="V10">
-        <v>222610000.0</v>
+        <v>1499000.0</v>
       </c>
       <c r="W10">
-        <v>325989000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="X10">
-        <v>309334000.0</v>
+        <v>1246000.0</v>
       </c>
       <c r="Y10">
-        <v>329212000.0</v>
+        <v>1677000.0</v>
       </c>
       <c r="Z10">
-        <v>255069000.0</v>
+        <v>-9611000.0</v>
       </c>
       <c r="AA10">
-        <v>113785000.0</v>
+        <v>-3486000.0</v>
       </c>
       <c r="AB10">
-        <v>146525000.0</v>
+        <v>28694000.0</v>
       </c>
       <c r="AC10">
-        <v>174237000.0</v>
+        <v>25026000.0</v>
       </c>
       <c r="AD10">
-        <v>260131000.0</v>
+        <v>6422000.0</v>
       </c>
       <c r="AE10">
-        <v>157351000.0</v>
+        <v>4116000.0</v>
       </c>
       <c r="AF10">
-        <v>185703000.0</v>
+        <v>17130000.0</v>
       </c>
       <c r="AG10">
-        <v>292563000.0</v>
+        <v>8990000.0</v>
       </c>
       <c r="AH10">
-        <v>162747000.0</v>
+        <v>23314000.0</v>
       </c>
       <c r="AI10">
-        <v>102810000.0</v>
+        <v>34445000.0</v>
       </c>
       <c r="AJ10">
-        <v>366237000.0</v>
+        <v>8726000.0</v>
       </c>
       <c r="AK10">
-        <v>243243000.0</v>
+        <v>12676000.0</v>
       </c>
       <c r="AL10">
-        <v>397250000.0</v>
+        <v>34126000.0</v>
       </c>
       <c r="AM10">
-        <v>578730000.0</v>
+        <v>2525000.0</v>
       </c>
       <c r="AN10">
-        <v>812917000.0</v>
+        <v>23816000.0</v>
       </c>
       <c r="AO10">
-        <v>435652000.0</v>
+        <v>28510000.0</v>
       </c>
       <c r="AP10">
-        <v>203285000.0</v>
+        <v>19581000.0</v>
       </c>
       <c r="AQ10">
-        <v>253247000.0</v>
+        <v>25696000.0</v>
       </c>
       <c r="AR10">
-        <v>171620000.0</v>
+        <v>28925000.0</v>
       </c>
       <c r="AS10">
-        <v>197783000.0</v>
+        <v>-94773000.0</v>
       </c>
       <c r="AT10">
-        <v>598904000.0</v>
+        <v>61915000.0</v>
       </c>
       <c r="AU10">
-        <v>348790000.0</v>
+        <v>4521000.0</v>
       </c>
       <c r="AV10">
-        <v>364188000.0</v>
+        <v>221163000.0</v>
       </c>
       <c r="AW10">
-        <v>552564000.0</v>
+        <v>43152000.0</v>
       </c>
       <c r="AX10">
-        <v>319237000.0</v>
+        <v>-8368000.0</v>
       </c>
       <c r="AY10">
-        <v>383802000.0</v>
+        <v>7098000.0</v>
       </c>
       <c r="AZ10">
-        <v>295944000.0</v>
+        <v>-18835000.0</v>
       </c>
       <c r="BA10">
-        <v>203544000.0</v>
+        <v>-29892000.0</v>
       </c>
       <c r="BB10">
-        <v>220779000.0</v>
+        <v>-128001000.0</v>
       </c>
       <c r="BC10">
-        <v>330505000.0</v>
+        <v>-18060000.0</v>
       </c>
       <c r="BD10">
-        <v>211472000.0</v>
+        <v>-24589000.0</v>
       </c>
       <c r="BE10">
-        <v>162558000.0</v>
+        <v>-42397000.0</v>
       </c>
       <c r="BF10">
-        <v>218163000.0</v>
+        <v>-11931000.0</v>
       </c>
       <c r="BG10">
-        <v>255903000.0</v>
+        <v>-27712000.0</v>
       </c>
       <c r="BH10">
-        <v>230401000.0</v>
+        <v>-178139000.0</v>
       </c>
       <c r="BI10">
-        <v>150374000.0</v>
+        <v>-52819000.0</v>
       </c>
       <c r="BJ10">
-        <v>267707000.0</v>
+        <v>-25554000.0</v>
       </c>
       <c r="BK10">
-        <v>238212000.0</v>
+        <v>-52998000.0</v>
       </c>
       <c r="BL10">
-        <v>218872000.0</v>
+        <v>-22210000.0</v>
       </c>
       <c r="BM10">
-        <v>303751000.0</v>
+        <v>-132465000.0</v>
       </c>
       <c r="BN10">
-        <v>500491000.0</v>
+        <v>-19054000.0</v>
       </c>
       <c r="BO10">
-        <v>631115000.0</v>
+        <v>-25372000.0</v>
       </c>
       <c r="BP10">
-        <v>632986000.0</v>
+        <v>-157321000.0</v>
       </c>
       <c r="BQ10">
-        <v>748658000.0</v>
+        <v>-28053000.0</v>
       </c>
       <c r="BR10">
-        <v>945225000.0</v>
+        <v>-37556000.0</v>
       </c>
       <c r="BS10">
-        <v>1382463000.0</v>
+        <v>-165452000.0</v>
       </c>
       <c r="BT10">
-        <v>1017648000.0</v>
-[...1 lines deleted...]
-      <c r="BU10"/>
+        <v>-1573000.0</v>
+      </c>
+      <c r="BU10">
+        <v>149000.0</v>
+      </c>
       <c r="BV10">
-        <v>17696000.0</v>
-[...1 lines deleted...]
-      <c r="BW10"/>
+        <v>-4182000.0</v>
+      </c>
+      <c r="BW10">
+        <v>-518000.0</v>
+      </c>
       <c r="BX10">
-        <v>41387000.0</v>
-[...1 lines deleted...]
-      <c r="BY10"/>
+        <v>210000.0</v>
+      </c>
+      <c r="BY10">
+        <v>-1685000.0</v>
+      </c>
       <c r="BZ10">
-        <v>41387000.0</v>
-[...2 lines deleted...]
-      <c r="CB10"/>
+        <v>-399000.0</v>
+      </c>
+      <c r="CA10">
+        <v>-219000.0</v>
+      </c>
+      <c r="CB10">
+        <v>165000.0</v>
+      </c>
       <c r="CC10">
-        <v>114838000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="CD10">
-        <v>10804649.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1662000.0</v>
+      </c>
+      <c r="CE10"/>
     </row>
     <row r="11" spans="1:83">
       <c r="A11" t="s">
-        <v>31</v>
-[...18 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
       <c r="H11"/>
-      <c r="I11"/>
+      <c r="I11">
+        <v>-2492000.0</v>
+      </c>
       <c r="J11"/>
       <c r="K11">
-        <v>104111000.0</v>
+        <v>28124724.0</v>
       </c>
       <c r="L11">
-        <v>80749000.0</v>
+        <v>-29977000.0</v>
       </c>
       <c r="M11">
-        <v>69291000.0</v>
+        <v>10298000.0</v>
       </c>
       <c r="N11">
-        <v>137762000.0</v>
+        <v>10170000.0</v>
       </c>
       <c r="O11">
-        <v>216516000.0</v>
+        <v>9509000.0</v>
       </c>
       <c r="P11">
-        <v>95893000.0</v>
+        <v>8648000.0</v>
       </c>
       <c r="Q11">
-        <v>25723000.0</v>
+        <v>7689000.0</v>
       </c>
       <c r="R11">
-        <v>44854000.0</v>
+        <v>5631000.0</v>
       </c>
       <c r="S11">
-        <v>138341000.0</v>
+        <v>4809000.0</v>
       </c>
       <c r="T11">
-        <v>172111000.0</v>
-[...62 lines deleted...]
-      <c r="CD11"/>
+        <v>4305000.0</v>
+      </c>
+      <c r="U11">
+        <v>3999000.0</v>
+      </c>
+      <c r="V11">
+        <v>3972000.0</v>
+      </c>
+      <c r="W11">
+        <v>3985000.0</v>
+      </c>
+      <c r="X11">
+        <v>4422000.0</v>
+      </c>
+      <c r="Y11">
+        <v>4594000.0</v>
+      </c>
+      <c r="Z11">
+        <v>4924000.0</v>
+      </c>
+      <c r="AA11">
+        <v>4809000.0</v>
+      </c>
+      <c r="AB11">
+        <v>743000.0</v>
+      </c>
+      <c r="AC11">
+        <v>100000.0</v>
+      </c>
+      <c r="AD11">
+        <v>144000.0</v>
+      </c>
+      <c r="AE11">
+        <v>115000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-377000.0</v>
+      </c>
+      <c r="AG11">
+        <v>43000.0</v>
+      </c>
+      <c r="AH11">
+        <v>151000.0</v>
+      </c>
+      <c r="AI11">
+        <v>213000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>381000.0</v>
+      </c>
+      <c r="AK11">
+        <v>432000.0</v>
+      </c>
+      <c r="AL11">
+        <v>231000.0</v>
+      </c>
+      <c r="AM11">
+        <v>282000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-279000.0</v>
+      </c>
+      <c r="AO11">
+        <v>286000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-63000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>288000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-529000.0</v>
+      </c>
+      <c r="AS11">
+        <v>1579000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-64000.0</v>
+      </c>
+      <c r="AU11">
+        <v>929000.0</v>
+      </c>
+      <c r="AV11">
+        <v>2113000.0</v>
+      </c>
+      <c r="AW11">
+        <v>2275000.0</v>
+      </c>
+      <c r="AX11">
+        <v>2446000.0</v>
+      </c>
+      <c r="AY11">
+        <v>2221000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-2196000.0</v>
+      </c>
+      <c r="BA11">
+        <v>4250000.0</v>
+      </c>
+      <c r="BB11">
+        <v>674000.0</v>
+      </c>
+      <c r="BC11">
+        <v>2030000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-2003000.0</v>
+      </c>
+      <c r="BE11">
+        <v>5147000.0</v>
+      </c>
+      <c r="BF11">
+        <v>2128000.0</v>
+      </c>
+      <c r="BG11">
+        <v>2498000.0</v>
+      </c>
+      <c r="BH11">
+        <v>-5559000.0</v>
+      </c>
+      <c r="BI11">
+        <v>1234000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>1533000.0</v>
+      </c>
+      <c r="BK11">
+        <v>-595000.0</v>
+      </c>
+      <c r="BL11">
+        <v>-5594000.0</v>
+      </c>
+      <c r="BM11">
+        <v>528000.0</v>
+      </c>
+      <c r="BN11">
+        <v>720000.0</v>
+      </c>
+      <c r="BO11">
+        <v>-173000.0</v>
+      </c>
+      <c r="BP11">
+        <v>-273000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>1004000.0</v>
+      </c>
+      <c r="BR11">
+        <v>223000.0</v>
+      </c>
+      <c r="BS11">
+        <v>-1581000.0</v>
+      </c>
+      <c r="BT11">
+        <v>-1573000.0</v>
+      </c>
+      <c r="BU11">
+        <v>149000.0</v>
+      </c>
+      <c r="BV11">
+        <v>-4182000.0</v>
+      </c>
+      <c r="BW11">
+        <v>-518000.0</v>
+      </c>
+      <c r="BX11">
+        <v>210000.0</v>
+      </c>
+      <c r="BY11">
+        <v>-1685000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>-399000.0</v>
+      </c>
+      <c r="CA11">
+        <v>-219000.0</v>
+      </c>
+      <c r="CB11">
+        <v>165000.0</v>
+      </c>
+      <c r="CC11">
+        <v>104000.0</v>
+      </c>
+      <c r="CD11">
+        <v>-1662000.0</v>
+      </c>
       <c r="CE11"/>
     </row>
     <row r="12" spans="1:83">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
       <c r="B12">
-        <v>40518000.0</v>
+        <v>11328000.0</v>
       </c>
       <c r="C12">
-        <v>76366000.0</v>
+        <v>10085000.0</v>
       </c>
       <c r="D12">
-        <v>294039000.0</v>
+        <v>24454000.0</v>
       </c>
       <c r="E12">
-        <v>84579000.0</v>
+        <v>42305000.0</v>
       </c>
       <c r="F12">
-        <v>91221000.0</v>
+        <v>8346000.0</v>
       </c>
       <c r="G12">
-        <v>202758000.0</v>
+        <v>8322000.0</v>
       </c>
       <c r="H12">
-        <v>37129000.0</v>
+        <v>8356000.0</v>
       </c>
       <c r="I12">
-        <v>75116000.0</v>
+        <v>9470000.0</v>
       </c>
       <c r="J12">
-        <v>96385000.0</v>
+        <v>9640000.0</v>
       </c>
       <c r="K12">
-        <v>104111000.0</v>
+        <v>9634000.0</v>
       </c>
       <c r="L12">
-        <v>80749000.0</v>
+        <v>9697000.0</v>
       </c>
       <c r="M12">
-        <v>69291000.0</v>
+        <v>9555000.0</v>
       </c>
       <c r="N12">
-        <v>137762000.0</v>
+        <v>9377000.0</v>
       </c>
       <c r="O12">
-        <v>216516000.0</v>
+        <v>9509000.0</v>
       </c>
       <c r="P12">
-        <v>95893000.0</v>
+        <v>8648000.0</v>
       </c>
       <c r="Q12">
-        <v>25723000.0</v>
+        <v>7689000.0</v>
       </c>
       <c r="R12">
-        <v>44854000.0</v>
+        <v>5631000.0</v>
       </c>
       <c r="S12">
-        <v>138341000.0</v>
+        <v>4809000.0</v>
       </c>
       <c r="T12">
-        <v>172111000.0</v>
+        <v>4305000.0</v>
       </c>
       <c r="U12">
-        <v>175120000.0</v>
+        <v>3999000.0</v>
       </c>
       <c r="V12">
-        <v>222610000.0</v>
+        <v>3972000.0</v>
       </c>
       <c r="W12">
-        <v>325989000.0</v>
+        <v>3985000.0</v>
       </c>
       <c r="X12">
-        <v>309334000.0</v>
+        <v>4422000.0</v>
       </c>
       <c r="Y12">
-        <v>329212000.0</v>
+        <v>4594000.0</v>
       </c>
       <c r="Z12">
-        <v>255069000.0</v>
+        <v>4924000.0</v>
       </c>
       <c r="AA12">
-        <v>113785000.0</v>
+        <v>4809000.0</v>
       </c>
       <c r="AB12">
-        <v>146525000.0</v>
+        <v>5535000.0</v>
       </c>
       <c r="AC12">
-        <v>174237000.0</v>
+        <v>6077000.0</v>
       </c>
       <c r="AD12">
-        <v>260131000.0</v>
+        <v>5627000.0</v>
       </c>
       <c r="AE12">
-        <v>158736000.0</v>
+        <v>5478000.0</v>
       </c>
       <c r="AF12">
-        <v>187074000.0</v>
+        <v>5896000.0</v>
       </c>
       <c r="AG12">
-        <v>297300000.0</v>
+        <v>5954000.0</v>
       </c>
       <c r="AH12">
-        <v>167505000.0</v>
+        <v>6451000.0</v>
       </c>
       <c r="AI12">
-        <v>138357000.0</v>
+        <v>6642000.0</v>
       </c>
       <c r="AJ12">
-        <v>397779000.0</v>
+        <v>7360000.0</v>
       </c>
       <c r="AK12">
-        <v>353872000.0</v>
+        <v>7588000.0</v>
       </c>
       <c r="AL12">
-        <v>581133000.0</v>
+        <v>7786000.0</v>
       </c>
       <c r="AM12">
-        <v>760609000.0</v>
+        <v>7421000.0</v>
       </c>
       <c r="AN12">
-        <v>1005242000.0</v>
+        <v>7881000.0</v>
       </c>
       <c r="AO12">
-        <v>616790000.0</v>
+        <v>10152000.0</v>
       </c>
       <c r="AP12">
-        <v>380716000.0</v>
+        <v>14132000.0</v>
       </c>
       <c r="AQ12">
-        <v>437622000.0</v>
+        <v>24062000.0</v>
       </c>
       <c r="AR12">
-        <v>383487000.0</v>
+        <v>24930000.0</v>
       </c>
       <c r="AS12">
-        <v>481612000.0</v>
+        <v>23772000.0</v>
       </c>
       <c r="AT12">
-        <v>887903000.0</v>
+        <v>22823000.0</v>
       </c>
       <c r="AU12">
-        <v>487948000.0</v>
+        <v>23047000.0</v>
       </c>
       <c r="AV12">
-        <v>595536000.0</v>
+        <v>37596000.0</v>
       </c>
       <c r="AW12">
-        <v>805590000.0</v>
+        <v>45753000.0</v>
       </c>
       <c r="AX12">
-        <v>562056000.0</v>
+        <v>54866000.0</v>
       </c>
       <c r="AY12">
-        <v>633395000.0</v>
+        <v>53604000.0</v>
       </c>
       <c r="AZ12">
-        <v>601609000.0</v>
+        <v>50598000.0</v>
       </c>
       <c r="BA12">
-        <v>574556000.0</v>
+        <v>52703000.0</v>
       </c>
       <c r="BB12">
-        <v>548434000.0</v>
+        <v>72273000.0</v>
       </c>
       <c r="BC12">
-        <v>647039000.0</v>
+        <v>77117000.0</v>
       </c>
       <c r="BD12">
-        <v>534933000.0</v>
+        <v>72773000.0</v>
       </c>
       <c r="BE12">
-        <v>481296000.0</v>
+        <v>79702000.0</v>
       </c>
       <c r="BF12">
-        <v>507528000.0</v>
+        <v>81419000.0</v>
       </c>
       <c r="BG12">
-        <v>515413000.0</v>
+        <v>77903000.0</v>
       </c>
       <c r="BH12">
-        <v>510197000.0</v>
+        <v>77057000.0</v>
       </c>
       <c r="BI12">
-        <v>424615000.0</v>
+        <v>75727000.0</v>
       </c>
       <c r="BJ12">
-        <v>536433000.0</v>
+        <v>70346000.0</v>
       </c>
       <c r="BK12">
-        <v>487342000.0</v>
+        <v>83908000.0</v>
       </c>
       <c r="BL12">
-        <v>483178000.0</v>
+        <v>56514000.0</v>
       </c>
       <c r="BM12">
-        <v>566079000.0</v>
+        <v>74540000.0</v>
       </c>
       <c r="BN12">
-        <v>500491000.0</v>
+        <v>70682000.0</v>
       </c>
       <c r="BO12">
-        <v>844231000.0</v>
+        <v>67082000.0</v>
       </c>
       <c r="BP12">
-        <v>882213000.0</v>
+        <v>70596000.0</v>
       </c>
       <c r="BQ12">
-        <v>939219000.0</v>
+        <v>63832000.0</v>
       </c>
       <c r="BR12">
-        <v>1174374000.0</v>
+        <v>61173000.0</v>
       </c>
       <c r="BS12">
-        <v>1758791000.0</v>
+        <v>58707000.0</v>
       </c>
       <c r="BT12">
-        <v>1363794000.0</v>
-[...1 lines deleted...]
-      <c r="BU12"/>
+        <v>70617000.0</v>
+      </c>
+      <c r="BU12">
+        <v>56245000.0</v>
+      </c>
       <c r="BV12">
-        <v>17696000.0</v>
-[...1 lines deleted...]
-      <c r="BW12"/>
+        <v>55197000.0</v>
+      </c>
+      <c r="BW12">
+        <v>49763000.0</v>
+      </c>
       <c r="BX12">
-        <v>41387000.0</v>
-[...1 lines deleted...]
-      <c r="BY12"/>
+        <v>34895000.0</v>
+      </c>
+      <c r="BY12">
+        <v>34264000.0</v>
+      </c>
       <c r="BZ12">
-        <v>41387000.0</v>
-[...2 lines deleted...]
-      <c r="CB12"/>
+        <v>21291000.0</v>
+      </c>
+      <c r="CA12">
+        <v>17610000.0</v>
+      </c>
+      <c r="CB12">
+        <v>12739000.0</v>
+      </c>
       <c r="CC12">
-        <v>114838000.0</v>
+        <v>9566000.0</v>
       </c>
       <c r="CD12">
-        <v>10804649.0</v>
+        <v>5420000.0</v>
       </c>
       <c r="CE12">
-        <v>216700.0</v>
+        <v>3828000.0</v>
       </c>
     </row>
     <row r="13" spans="1:83">
       <c r="A13" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
       <c r="D13">
-        <v>78000.0</v>
+        <v>8882000.0</v>
       </c>
       <c r="E13">
-        <v>78000.0</v>
+        <v>8969000.0</v>
       </c>
       <c r="F13">
-        <v>77000.0</v>
+        <v>8346000.0</v>
       </c>
       <c r="G13">
-        <v>77000.0</v>
+        <v>8322000.0</v>
       </c>
       <c r="H13">
-        <v>68000.0</v>
+        <v>8356000.0</v>
       </c>
       <c r="I13">
-        <v>68000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>9470000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
-        <v>68000.0</v>
+        <v>9488000.0</v>
       </c>
       <c r="N13">
-        <v>67000.0</v>
+        <v>9228000.0</v>
       </c>
       <c r="O13">
-        <v>67000.0</v>
+        <v>10172000.0</v>
       </c>
       <c r="P13">
-        <v>67000.0</v>
+        <v>8769000.0</v>
       </c>
       <c r="Q13">
-        <v>67000.0</v>
+        <v>7337000.0</v>
       </c>
       <c r="R13">
-        <v>67000.0</v>
+        <v>4915000.0</v>
       </c>
       <c r="S13">
-        <v>71000.0</v>
+        <v>2093000.0</v>
       </c>
       <c r="T13">
-        <v>71000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="U13">
-        <v>719000.0</v>
+        <v>2945000.0</v>
       </c>
       <c r="V13">
-        <v>719000.0</v>
+        <v>3197000.0</v>
       </c>
       <c r="W13">
-        <v>719000.0</v>
+        <v>3365000.0</v>
       </c>
       <c r="X13">
-        <v>719000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="Y13">
-        <v>721000.0</v>
+        <v>244000.0</v>
       </c>
       <c r="Z13">
-        <v>721000.0</v>
-[...162 lines deleted...]
-      </c>
+        <v>4300000.0</v>
+      </c>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
     </row>
     <row r="14" spans="1:83">
       <c r="A14" t="s">
-        <v>34</v>
-[...240 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
       <c r="CD14"/>
-      <c r="CE14">
-[...1 lines deleted...]
-      </c>
+      <c r="CE14"/>
     </row>
     <row r="15" spans="1:83">
       <c r="A15" t="s">
-        <v>35</v>
-[...10 lines deleted...]
-      <c r="K15"/>
+        <v>159</v>
+      </c>
+      <c r="B15">
+        <v>1369000.0</v>
+      </c>
+      <c r="C15">
+        <v>5184000.0</v>
+      </c>
+      <c r="D15">
+        <v>2661000.0</v>
+      </c>
+      <c r="E15">
+        <v>6026000.0</v>
+      </c>
+      <c r="F15">
+        <v>95942000.0</v>
+      </c>
+      <c r="G15">
+        <v>6792000.0</v>
+      </c>
+      <c r="H15">
+        <v>9799000.0</v>
+      </c>
+      <c r="I15">
+        <v>-539000.0</v>
+      </c>
+      <c r="J15">
+        <v>1498000.0</v>
+      </c>
+      <c r="K15">
+        <v>2900000.0</v>
+      </c>
       <c r="L15">
-        <v>68000.0</v>
+        <v>2890000.0</v>
       </c>
       <c r="M15">
-        <v>68000.0</v>
+        <v>-822000.0</v>
       </c>
       <c r="N15">
-        <v>67000.0</v>
+        <v>2068000.0</v>
       </c>
       <c r="O15">
-        <v>67000.0</v>
+        <v>1133000.0</v>
       </c>
       <c r="P15">
-        <v>67000.0</v>
+        <v>-125000.0</v>
       </c>
       <c r="Q15">
-        <v>67000.0</v>
+        <v>936000.0</v>
       </c>
       <c r="R15">
-        <v>67000.0</v>
+        <v>41921000.0</v>
       </c>
       <c r="S15">
-        <v>71000.0</v>
+        <v>9501000.0</v>
       </c>
       <c r="T15">
-        <v>71000.0</v>
+        <v>-10751000.0</v>
       </c>
       <c r="U15">
-        <v>719000.0</v>
+        <v>3992000.0</v>
       </c>
       <c r="V15">
-        <v>719000.0</v>
+        <v>1499000.0</v>
       </c>
       <c r="W15">
-        <v>719000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="X15">
-        <v>719000.0</v>
+        <v>1246000.0</v>
       </c>
       <c r="Y15">
-        <v>721000.0</v>
+        <v>1677000.0</v>
       </c>
       <c r="Z15">
-        <v>721000.0</v>
-[...45 lines deleted...]
-      <c r="BS15"/>
+        <v>-9611000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-3486000.0</v>
+      </c>
+      <c r="AB15">
+        <v>28694000.0</v>
+      </c>
+      <c r="AC15">
+        <v>24876000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-5722000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-9499000.0</v>
+      </c>
+      <c r="AF15">
+        <v>17507000.0</v>
+      </c>
+      <c r="AG15">
+        <v>8947000.0</v>
+      </c>
+      <c r="AH15">
+        <v>23163000.0</v>
+      </c>
+      <c r="AI15">
+        <v>34232000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>3812000.0</v>
+      </c>
+      <c r="AK15">
+        <v>21965000.0</v>
+      </c>
+      <c r="AL15">
+        <v>33920000.0</v>
+      </c>
+      <c r="AM15">
+        <v>2096000.0</v>
+      </c>
+      <c r="AN15">
+        <v>26295000.0</v>
+      </c>
+      <c r="AO15">
+        <v>37319000.0</v>
+      </c>
+      <c r="AP15">
+        <v>163700000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>25408000.0</v>
+      </c>
+      <c r="AR15">
+        <v>31222000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-95647000.0</v>
+      </c>
+      <c r="AT15">
+        <v>62067000.0</v>
+      </c>
+      <c r="AU15">
+        <v>5817000.0</v>
+      </c>
+      <c r="AV15">
+        <v>294119000.0</v>
+      </c>
+      <c r="AW15">
+        <v>52544000.0</v>
+      </c>
+      <c r="AX15">
+        <v>9481000.0</v>
+      </c>
+      <c r="AY15">
+        <v>130481000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>34783000.0</v>
+      </c>
+      <c r="BA15">
+        <v>237525000.0</v>
+      </c>
+      <c r="BB15">
+        <v>-32756000.0</v>
+      </c>
+      <c r="BC15">
+        <v>4475000.0</v>
+      </c>
+      <c r="BD15">
+        <v>-3567000.0</v>
+      </c>
+      <c r="BE15">
+        <v>-17576000.0</v>
+      </c>
+      <c r="BF15">
+        <v>-17910000.0</v>
+      </c>
+      <c r="BG15">
+        <v>-30283000.0</v>
+      </c>
+      <c r="BH15">
+        <v>-182188000.0</v>
+      </c>
+      <c r="BI15">
+        <v>-51677000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-27761000.0</v>
+      </c>
+      <c r="BK15">
+        <v>-54627000.0</v>
+      </c>
+      <c r="BL15">
+        <v>-20482000.0</v>
+      </c>
+      <c r="BM15">
+        <v>-122480000.0</v>
+      </c>
+      <c r="BN15">
+        <v>-4129000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-29339000.0</v>
+      </c>
+      <c r="BP15">
+        <v>-151677000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-29057000.0</v>
+      </c>
+      <c r="BR15">
+        <v>-37779000.0</v>
+      </c>
+      <c r="BS15">
+        <v>-169242000.0</v>
+      </c>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
     </row>
     <row r="16" spans="1:83">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>160</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16"/>
-[...2 lines deleted...]
-      <c r="G16"/>
+      <c r="D16">
+        <v>2661000.0</v>
+      </c>
+      <c r="E16">
+        <v>6026000.0</v>
+      </c>
+      <c r="F16">
+        <v>95942000.0</v>
+      </c>
+      <c r="G16">
+        <v>6792000.0</v>
+      </c>
       <c r="H16">
-        <v>-72776000.0</v>
+        <v>9799000.0</v>
       </c>
       <c r="I16">
-        <v>-88168000.0</v>
+        <v>-539000.0</v>
       </c>
       <c r="J16"/>
-      <c r="K16">
-[...4 lines deleted...]
-      </c>
+      <c r="K16"/>
+      <c r="L16"/>
       <c r="M16">
-        <v>-92981000.0</v>
+        <v>-822000.0</v>
       </c>
       <c r="N16">
-        <v>-14297000.0</v>
+        <v>2068000.0</v>
       </c>
       <c r="O16">
-        <v>-51000.0</v>
+        <v>1133000.0</v>
       </c>
       <c r="P16">
-        <v>-110000.0</v>
+        <v>-125000.0</v>
       </c>
       <c r="Q16">
-        <v>-287000.0</v>
+        <v>936000.0</v>
       </c>
       <c r="R16">
-        <v>-22830000.0</v>
+        <v>41921000.0</v>
       </c>
       <c r="S16">
-        <v>-273000.0</v>
+        <v>9501000.0</v>
       </c>
       <c r="T16">
-        <v>-419000.0</v>
+        <v>-10751000.0</v>
       </c>
       <c r="U16">
-        <v>-674000.0</v>
-[...6 lines deleted...]
-      <c r="AA16"/>
+        <v>3992000.0</v>
+      </c>
+      <c r="V16">
+        <v>1499000.0</v>
+      </c>
+      <c r="W16">
+        <v>-100000.0</v>
+      </c>
+      <c r="X16">
+        <v>1246000.0</v>
+      </c>
+      <c r="Y16">
+        <v>1677000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-9611000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-3486000.0</v>
+      </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
-[...4 lines deleted...]
-      </c>
+      <c r="AN16"/>
+      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-      <c r="AV16">
-[...1 lines deleted...]
-      </c>
+      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
-[...1 lines deleted...]
-      </c>
+      <c r="AY16"/>
       <c r="AZ16"/>
-      <c r="BA16">
-[...1 lines deleted...]
-      </c>
+      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
+      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
+      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
-[...1 lines deleted...]
-      </c>
+      <c r="BV16"/>
       <c r="BW16"/>
-      <c r="BX16">
-[...1 lines deleted...]
-      </c>
+      <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
     </row>
     <row r="17" spans="1:83">
       <c r="A17" t="s">
-        <v>37</v>
-[...26 lines deleted...]
-      <c r="AA17"/>
+        <v>161</v>
+      </c>
+      <c r="B17">
+        <v>1369000.0</v>
+      </c>
+      <c r="C17">
+        <v>5184000.0</v>
+      </c>
+      <c r="D17">
+        <v>2661000.0</v>
+      </c>
+      <c r="E17">
+        <v>6026000.0</v>
+      </c>
+      <c r="F17">
+        <v>95942000.0</v>
+      </c>
+      <c r="G17">
+        <v>6792000.0</v>
+      </c>
+      <c r="H17">
+        <v>9799000.0</v>
+      </c>
+      <c r="I17">
+        <v>-539000.0</v>
+      </c>
+      <c r="J17">
+        <v>1498000.0</v>
+      </c>
+      <c r="K17">
+        <v>2900000.0</v>
+      </c>
+      <c r="L17">
+        <v>2890000.0</v>
+      </c>
+      <c r="M17">
+        <v>-822000.0</v>
+      </c>
+      <c r="N17">
+        <v>2068000.0</v>
+      </c>
+      <c r="O17">
+        <v>-9725000.0</v>
+      </c>
+      <c r="P17">
+        <v>-125000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-6840000.0</v>
+      </c>
+      <c r="R17">
+        <v>32148000.0</v>
+      </c>
+      <c r="S17">
+        <v>-2241000.0</v>
+      </c>
+      <c r="T17">
+        <v>419000.0</v>
+      </c>
+      <c r="U17">
+        <v>-2709000.0</v>
+      </c>
+      <c r="V17">
+        <v>-2804000.0</v>
+      </c>
+      <c r="W17">
+        <v>-3041000.0</v>
+      </c>
+      <c r="X17">
+        <v>1246000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-2975000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-7056000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-11010000.0</v>
+      </c>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
@@ -6747,98 +19160,124 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
     </row>
     <row r="18" spans="1:83">
       <c r="A18" t="s">
-        <v>38</v>
-[...9 lines deleted...]
-      <c r="J18"/>
+        <v>162</v>
+      </c>
+      <c r="B18">
+        <v>-11328000.0</v>
+      </c>
+      <c r="C18">
+        <v>-10085000.0</v>
+      </c>
+      <c r="D18">
+        <v>-8882000.0</v>
+      </c>
+      <c r="E18">
+        <v>-8969000.0</v>
+      </c>
+      <c r="F18">
+        <v>-8346000.0</v>
+      </c>
+      <c r="G18">
+        <v>-8322000.0</v>
+      </c>
+      <c r="H18">
+        <v>-8356000.0</v>
+      </c>
+      <c r="I18">
+        <v>-9470000.0</v>
+      </c>
+      <c r="J18">
+        <v>-9640000.0</v>
+      </c>
       <c r="K18">
-        <v>27723000.0</v>
-[...1 lines deleted...]
-      <c r="L18"/>
+        <v>-9634000.0</v>
+      </c>
+      <c r="L18">
+        <v>-9697000.0</v>
+      </c>
       <c r="M18">
-        <v>33455000.0</v>
+        <v>-9555000.0</v>
       </c>
       <c r="N18">
-        <v>21774000.0</v>
-[...1 lines deleted...]
-      <c r="O18"/>
+        <v>-9377000.0</v>
+      </c>
+      <c r="O18">
+        <v>-9509000.0</v>
+      </c>
       <c r="P18">
-        <v>27798000.0</v>
+        <v>-8648000.0</v>
       </c>
       <c r="Q18">
-        <v>40191000.0</v>
+        <v>-7689000.0</v>
       </c>
       <c r="R18">
-        <v>22724000.0</v>
+        <v>-5631000.0</v>
       </c>
       <c r="S18">
-        <v>26050000.0</v>
+        <v>-4809000.0</v>
       </c>
       <c r="T18">
-        <v>21845000.0</v>
+        <v>-4305000.0</v>
       </c>
       <c r="U18">
-        <v>22649000.0</v>
+        <v>-3999000.0</v>
       </c>
       <c r="V18">
-        <v>18245000.0</v>
+        <v>-3972000.0</v>
       </c>
       <c r="W18">
-        <v>21698000.0</v>
-[...2 lines deleted...]
-      <c r="Y18"/>
+        <v>-3985000.0</v>
+      </c>
+      <c r="X18">
+        <v>-6994000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-4350000.0</v>
+      </c>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
@@ -6856,51 +19295,51 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
     </row>
     <row r="19" spans="1:83">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>163</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6943,12179 +19382,80 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
     </row>
     <row r="20" spans="1:83">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20"/>
-[...8057 lines deleted...]
-      <c r="G20">
+      <c r="AA20">
         <v>9002000.0</v>
       </c>
-      <c r="H20">
-[...4039 lines deleted...]
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
@@ -19126,299 +19466,307 @@
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:83">
       <c r="A21" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B21">
+        <v>12668000.0</v>
+      </c>
+      <c r="C21">
+        <v>14954000.0</v>
+      </c>
+      <c r="D21">
         <v>11145000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>12868000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>12437000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>14507000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>11914000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>12254000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>10683000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>11676000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>8999000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>6283000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>9668000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>10858000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>5958000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>7776000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>9773000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>11742000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-11170000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>6701000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4303000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2941000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>22913000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>4652000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2555000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>7524000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>34086000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>31103000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>49000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>3657000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>9360000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1141000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>11382000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>11394000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-29000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>8785000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>10821000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-4312000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>11631000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>7030000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-20767000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>19388000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>8996000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-68608000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>25094000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>19309000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>45699000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>41548000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>12187000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>49351000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>23160000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>5434000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-97526000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>52211000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>46520000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>28528000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>61703000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>48134000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>18271000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>17505000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>36503000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>23220000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>36116000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-68170000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>44564000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>34238000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-64868000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>16873000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>22027000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>36750000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>11320000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>47988000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>53479000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>49869000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>42762000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>23471000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>19488000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>15631000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>9010000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>9467000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>6420000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>5820000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:83">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -19456,299 +19804,307 @@
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:83">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B23">
+        <v>70162000.0</v>
+      </c>
+      <c r="C23">
+        <v>67627000.0</v>
+      </c>
+      <c r="D23">
         <v>66236000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>61151000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>61114000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>59264000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>58845000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>56267000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>56740000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>55122000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>56648000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>57779000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>55019000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>54347000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>53313000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>50981000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>50120000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>47044000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>64750000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>48437000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>47837000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>48180000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>23504000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>47893000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>44194000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>44914000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>27686000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>50092000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>49571000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>47910000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>47131000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>56639000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>50392000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>51725000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>53234000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>54066000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>52538000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>51964000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>53120000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>50810000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>53829000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>86511000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>93594000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>89180000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>83966000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>90360000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>288235000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>297938000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>348144000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>333691000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>321648000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>284671000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>309384000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>307778000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>296472000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>305844000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>322123000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>285531000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>267644000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>282092000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>281534000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>275206000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>172805000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>261442000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>264911000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>249112000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>126884000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>128601000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>125240000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>125778000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>123215000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>121647000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>118879000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>105954000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>78463000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>56652000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>22719000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>16921000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>16488000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>9618000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>4295000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>2826000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:83">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19786,267 +20142,275 @@
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:83">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B25">
+        <v>36967000.0</v>
+      </c>
+      <c r="C25">
+        <v>34127000.0</v>
+      </c>
+      <c r="D25">
         <v>33159000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>31548000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>29649000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>29719000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>28116000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>27303000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>28133000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>27592000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>27465000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>30318000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>28263000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>26758000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>23897000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>24021000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>24205000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>22829000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>22143000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>20299000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>20853000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>20444000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>19761000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>19255000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>21099000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>20580000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>24020000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>22624000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>23366000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>21271000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>21330000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>28580000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>22008000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>23328000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>24766000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>22584000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>22038000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>21836000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>20776000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>20203000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>33228000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>37962000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>38832000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>36738000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>36089000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>48846000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>72203000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>85750000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>87610000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>85847000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>85565000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>92510000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>97578000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>105657000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>106243000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>110503000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>110729000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>109009000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>112365000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>109426000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>108512000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>109456000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>110768000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>111105000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>112344000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>109137000.0</v>
       </c>
-      <c r="BN25"/>
-      <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:83">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -20084,412 +20448,422 @@
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:83">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27">
         <v>2976000.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27">
         <v>3418000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
         <v>17508000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>9989000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>9993000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13137000.0</v>
       </c>
       <c r="BG27">
         <v>10000000.0</v>
       </c>
       <c r="BH27">
-        <v>10000000.0</v>
+        <v>13137000.0</v>
       </c>
       <c r="BI27">
         <v>10000000.0</v>
       </c>
       <c r="BJ27">
-        <v>20056000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="BK27">
         <v>10000000.0</v>
       </c>
       <c r="BL27">
+        <v>20056000.0</v>
+      </c>
+      <c r="BM27">
         <v>10000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
+        <v>10000000.0</v>
+      </c>
+      <c r="BO27">
         <v>6000000.0</v>
       </c>
-      <c r="BN27"/>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:83">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>8942000.0</v>
+      </c>
+      <c r="C28">
+        <v>9319000.0</v>
+      </c>
+      <c r="D28">
         <v>9356000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>8316000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>8706000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>8547000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8404000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8133000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>8661000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7974000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8408000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7610000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8048000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7731000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>10103000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7236000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>8116000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7887000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>9149000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>8782000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>9910000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10351000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6390000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>10106000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>8387000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>7195000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>8466000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>8379000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>8886000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>8523000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>8650000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>9628000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>8720000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>8269000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>10037000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>12070000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>11921000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>12339000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>12737000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>12397000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>14138000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>17283000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>21146000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>18443000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>18045000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>20583000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>20424000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>25833000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>19226000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>20154000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>27151000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>23944000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>22293000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>20123000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>36814000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>9112000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>9434000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>8872000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>31033000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>8923000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>7600000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>6614000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>36668000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>8718000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>10092000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>11243000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>2690000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>2587000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>2684000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>2827000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>3086000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>2095000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>2278000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>2192000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1752000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1707000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>1708000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>1245000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>2341000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>811000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>656000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>510000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:83">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -20527,781 +20901,801 @@
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:83">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>47602000.0</v>
+      </c>
+      <c r="C30">
+        <v>45704000.0</v>
+      </c>
+      <c r="D30">
         <v>-25055000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>41050000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>39444000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>39161000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>37260000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>36267000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>37451000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>36142000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>9333000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>37928000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>36311000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>34489000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>34000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>31257000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>32321000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>30716000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>49357000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>31804000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>31905000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>32038000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>9366000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>32276000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>30792000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>29317000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>11884000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>32632000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>33578000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>31385000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>31475000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>39312000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>31974000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>33099000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>35567000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>36011000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>35254000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>35785000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>34901000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>33627000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>36745000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>55798000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>60620000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>55757000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>54671000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>57571000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>93173000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>100563000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>106526000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>106224000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>108228000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>99957000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>119960000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>126057000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>120638000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>128169000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>158105000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>153439000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>143352000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>150940000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>152019000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>126070000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>19417000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>148755000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>153162000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>122547000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>6534000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>6664000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>6115000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>6200000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>5076000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>4992000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>4750000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>4935000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>3282000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>4606000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>3743000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>2697000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>2341000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>1466000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>804000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>675000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:81">
+    <row r="31" spans="1:83">
       <c r="A31" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B31">
+        <v>-11299000.0</v>
+      </c>
+      <c r="C31">
+        <v>-9770000.0</v>
+      </c>
+      <c r="D31">
         <v>-8484000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-6842000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>83505000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-7715000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-2115000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-12793000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-9185000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-8776000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-6109000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-7105000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-7600000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-9725000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-6083000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-6840000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>32148000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-2241000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>419000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-2709000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-2804000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-3041000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-21667000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-2975000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-7056000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-11010000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-5392000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>16949000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-1197000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-4365000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>7770000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>7849000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>11932000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>23051000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-3742000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>3891000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>23305000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-9769000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>12185000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>21480000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>6530000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>6308000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>17729000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-30495000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>45924000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-14788000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>175464000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>30175000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-52154000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-33555000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-10429000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-35326000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-41457000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-58033000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-57385000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-70925000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-76364000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-71424000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-160104000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-65650000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-59244000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-69408000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-58326000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-65581000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-63618000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-59610000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-92453000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-44926000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-59583000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-202202000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-12893000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-47839000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-57661000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-50387000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-42552000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-25156000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-19887000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-15850000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-8845000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-9363000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-8082000.0</v>
       </c>
-      <c r="CC31"/>
+      <c r="CE31"/>
     </row>
-    <row r="32" spans="1:81">
+    <row r="32" spans="1:83">
       <c r="A32" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B32">
+        <v>82830000.0</v>
+      </c>
+      <c r="C32">
+        <v>82581000.0</v>
+      </c>
+      <c r="D32">
         <v>77381000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>74019000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>73551000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>73771000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>70759000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>68521000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>67423000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>66798000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>65647000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>64062000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>64687000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>65205000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>59271000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>58757000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>59893000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>58786000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>53580000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>55138000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>52140000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>51121000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>46417000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>52545000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>41639000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>52438000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>61772000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>58169000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>57190000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>56391000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>56491000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>60493000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>61774000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>63916000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>64519000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>62851000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>63359000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>64092000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>64751000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>60658000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>62993000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>114289000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>118577000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>112739000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>109060000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>109669000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>339092000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>341823000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>428437000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>392881000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>359334000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>330047000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>387470000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>373921000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>356820000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>373374000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>401284000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>344094000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>320899000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>339646000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>348245000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>326393000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>199999000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>310311000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>313254000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>283350000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>143427000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>147895000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>140757000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>133945000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>132316000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>109536000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>106156000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>100539000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>93814000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>79281000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>71876000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>52181000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>38741000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>28745000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>18322000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>15847000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V30"/>
@@ -21384,51 +21778,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B2">
         <v>91221000.0</v>
       </c>
       <c r="C2">
         <v>99763000.0</v>
       </c>
       <c r="D2">
         <v>137762000.0</v>
       </c>
       <c r="E2">
         <v>44854000.0</v>
       </c>
       <c r="F2">
         <v>223770000.0</v>
       </c>
       <c r="G2">
         <v>260748000.0</v>
       </c>
       <c r="H2">
         <v>264853000.0</v>
       </c>
       <c r="I2">
         <v>171878000.0</v>
       </c>
@@ -21450,51 +21844,51 @@
       <c r="O2">
         <v>218163000.0</v>
       </c>
       <c r="P2">
         <v>267707000.0</v>
       </c>
       <c r="Q2">
         <v>500491000.0</v>
       </c>
       <c r="R2">
         <v>945225000.0</v>
       </c>
       <c r="S2">
         <v>409360000.0</v>
       </c>
       <c r="T2">
         <v>302492000.0</v>
       </c>
       <c r="U2">
         <v>37129000.0</v>
       </c>
       <c r="V2"/>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B3">
         <v>44522000</v>
       </c>
       <c r="C3">
         <v>36116000</v>
       </c>
       <c r="D3">
         <v>35744000</v>
       </c>
       <c r="E3">
         <v>23722000</v>
       </c>
       <c r="F3">
         <v>19416000</v>
       </c>
       <c r="G3">
         <v>18669000</v>
       </c>
       <c r="H3">
         <v>52977000</v>
       </c>
       <c r="I3">
         <v>48631000</v>
       </c>
@@ -21518,119 +21912,119 @@
       </c>
       <c r="P3">
         <v>89388000</v>
       </c>
       <c r="Q3">
         <v>184668000</v>
       </c>
       <c r="R3">
         <v>135853000</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>92908000.0</v>
       </c>
       <c r="F4">
         <v>-178916000.0</v>
       </c>
       <c r="G4">
         <v>-36978000.0</v>
       </c>
       <c r="H4">
         <v>-4105000.0</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-42851000.0</v>
       </c>
       <c r="F5">
         <v>-7083000.0</v>
       </c>
       <c r="G5">
         <v>24245000.0</v>
       </c>
       <c r="H5">
         <v>-33832000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B6">
         <v>-50703000.0</v>
       </c>
       <c r="C6">
         <v>-8542000.0</v>
       </c>
       <c r="D6">
         <v>-37999000.0</v>
       </c>
       <c r="E6">
         <v>92908000.0</v>
       </c>
       <c r="F6">
         <v>-178916000.0</v>
       </c>
       <c r="G6">
         <v>-36978000.0</v>
       </c>
       <c r="H6">
         <v>-4105000.0</v>
       </c>
       <c r="I6">
         <v>92975000.0</v>
       </c>
@@ -21654,51 +22048,51 @@
       </c>
       <c r="P6">
         <v>-49544000.0</v>
       </c>
       <c r="Q6">
         <v>-232784000.0</v>
       </c>
       <c r="R6">
         <v>-444734000.0</v>
       </c>
       <c r="S6">
         <v>535865000.0</v>
       </c>
       <c r="T6">
         <v>106868000.0</v>
       </c>
       <c r="U6">
         <v>265363000.0</v>
       </c>
       <c r="V6">
         <v>-799298783.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B7">
         <v>-371000.0</v>
       </c>
       <c r="C7">
         <v>2748000.0</v>
       </c>
       <c r="D7">
         <v>5566000.0</v>
       </c>
       <c r="E7">
         <v>11305000.0</v>
       </c>
       <c r="F7">
         <v>1995000.0</v>
       </c>
       <c r="G7">
         <v>-10484000.0</v>
       </c>
       <c r="H7">
         <v>-3475000.0</v>
       </c>
       <c r="I7">
         <v>5955000.0</v>
       </c>
@@ -21716,85 +22110,85 @@
       </c>
       <c r="N7">
         <v>31770000.0</v>
       </c>
       <c r="O7">
         <v>29947000.0</v>
       </c>
       <c r="P7">
         <v>-55000.0</v>
       </c>
       <c r="Q7">
         <v>-16933000.0</v>
       </c>
       <c r="R7">
         <v>33747000.0</v>
       </c>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7">
         <v>609401.0</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-999000.0</v>
       </c>
       <c r="F8">
         <v>257000.0</v>
       </c>
       <c r="G8">
         <v>-7451000.0</v>
       </c>
       <c r="H8">
         <v>-3510000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B9">
         <v>-1724000.0</v>
       </c>
       <c r="C9">
         <v>1512000.0</v>
       </c>
       <c r="D9">
         <v>1483000.0</v>
       </c>
       <c r="E9">
         <v>-999000.0</v>
       </c>
       <c r="F9">
         <v>257000.0</v>
       </c>
       <c r="G9">
         <v>-7451000.0</v>
       </c>
       <c r="H9">
         <v>-3510000.0</v>
       </c>
       <c r="I9">
         <v>-218000.0</v>
       </c>
@@ -21812,51 +22206,51 @@
       </c>
       <c r="N9">
         <v>-4404000.0</v>
       </c>
       <c r="O9">
         <v>-603000.0</v>
       </c>
       <c r="P9">
         <v>-855000.0</v>
       </c>
       <c r="Q9">
         <v>-3612000.0</v>
       </c>
       <c r="R9">
         <v>6769000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9">
         <v>-761780.0</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>1.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-1875000.0</v>
       </c>
       <c r="G10">
         <v>1949000.0</v>
       </c>
       <c r="H10">
         <v>66000.0</v>
       </c>
       <c r="I10">
         <v>2248000.0</v>
       </c>
       <c r="J10">
         <v>6780000.0</v>
       </c>
       <c r="K10">
         <v>-3780000.0</v>
       </c>
@@ -21864,171 +22258,171 @@
         <v>-7244000.0</v>
       </c>
       <c r="M10">
         <v>-18654000.0</v>
       </c>
       <c r="N10">
         <v>-4753000.0</v>
       </c>
       <c r="O10">
         <v>350000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10">
         <v>-808000.0</v>
       </c>
       <c r="R10">
         <v>17461000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>11987000.0</v>
       </c>
       <c r="F11">
         <v>3572000.0</v>
       </c>
       <c r="G11">
         <v>-3225000.0</v>
       </c>
       <c r="H11">
         <v>1659000.0</v>
       </c>
       <c r="I11">
         <v>2499000.0</v>
       </c>
       <c r="J11">
         <v>5561000.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>13246000.0</v>
       </c>
       <c r="F12">
         <v>13929000.0</v>
       </c>
       <c r="G12">
         <v>8239000.0</v>
       </c>
       <c r="H12">
         <v>10305000.0</v>
       </c>
       <c r="I12">
         <v>-59033000.0</v>
       </c>
       <c r="J12">
         <v>-43709000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3893000.0</v>
       </c>
       <c r="F13">
         <v>-137000.0</v>
       </c>
       <c r="G13">
         <v>-1145000.0</v>
       </c>
       <c r="H13">
         <v>101000.0</v>
       </c>
       <c r="I13">
         <v>3674000.0</v>
       </c>
       <c r="J13">
         <v>4331000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B14">
         <v>122965000.0</v>
       </c>
       <c r="C14">
-        <v>113948000.0</v>
+        <v>111144000.0</v>
       </c>
       <c r="D14">
         <v>110087000.0</v>
       </c>
       <c r="E14">
         <v>89363000.0</v>
       </c>
       <c r="F14">
         <v>82825000.0</v>
       </c>
       <c r="G14">
         <v>80695000.0</v>
       </c>
       <c r="H14">
         <v>91281000.0</v>
       </c>
       <c r="I14">
         <v>95246000.0</v>
       </c>
       <c r="J14">
         <v>91224000.0</v>
       </c>
       <c r="K14">
         <v>112169000.0</v>
       </c>
@@ -22040,51 +22434,51 @@
       </c>
       <c r="N14">
         <v>381310000.0</v>
       </c>
       <c r="O14">
         <v>436484000.0</v>
       </c>
       <c r="P14">
         <v>439759000.0</v>
       </c>
       <c r="Q14">
         <v>443354000.0</v>
       </c>
       <c r="R14">
         <v>395501000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14">
         <v>2751586.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B15">
         <v>72847000.0</v>
       </c>
       <c r="C15">
         <v>62779000.0</v>
       </c>
       <c r="D15">
         <v>57491000.0</v>
       </c>
       <c r="E15">
         <v>55302000.0</v>
       </c>
       <c r="F15">
         <v>55561000.0</v>
       </c>
       <c r="G15">
         <v>54214000.0</v>
       </c>
       <c r="H15">
         <v>53250000.0</v>
       </c>
       <c r="I15">
         <v>54194000.0</v>
       </c>
@@ -22108,51 +22502,51 @@
       </c>
       <c r="P15">
         <v>428650000.0</v>
       </c>
       <c r="Q15">
         <v>416935000.0</v>
       </c>
       <c r="R15">
         <v>411797000.0</v>
       </c>
       <c r="S15">
         <v>242113000.0</v>
       </c>
       <c r="T15">
         <v>131764000.0</v>
       </c>
       <c r="U15">
         <v>20919000.0</v>
       </c>
       <c r="V15">
         <v>72299.0</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B16">
         <v>40518000.0</v>
       </c>
       <c r="C16">
         <v>91221000.0</v>
       </c>
       <c r="D16">
         <v>99763000.0</v>
       </c>
       <c r="E16">
         <v>137762000.0</v>
       </c>
       <c r="F16">
         <v>44854000.0</v>
       </c>
       <c r="G16">
         <v>223770000.0</v>
       </c>
       <c r="H16">
         <v>260748000.0</v>
       </c>
       <c r="I16">
         <v>264853000.0</v>
       </c>
@@ -22176,77 +22570,77 @@
       </c>
       <c r="P16">
         <v>218163000.0</v>
       </c>
       <c r="Q16">
         <v>267707000.0</v>
       </c>
       <c r="R16">
         <v>500491000.0</v>
       </c>
       <c r="S16">
         <v>945225000.0</v>
       </c>
       <c r="T16">
         <v>409360000.0</v>
       </c>
       <c r="U16">
         <v>302492000.0</v>
       </c>
       <c r="V16">
         <v>-799298783.0</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B18">
         <v>110894000.0</v>
       </c>
       <c r="C18">
         <v>100760000.0</v>
       </c>
       <c r="D18">
         <v>93877000.0</v>
       </c>
       <c r="E18">
         <v>102073000.0</v>
       </c>
       <c r="F18">
         <v>70540000.0</v>
       </c>
       <c r="G18">
         <v>75486000.0</v>
       </c>
       <c r="H18">
         <v>53031000.0</v>
       </c>
       <c r="I18">
         <v>76026000.0</v>
       </c>
@@ -22264,173 +22658,173 @@
       </c>
       <c r="N18">
         <v>332798000.0</v>
       </c>
       <c r="O18">
         <v>327070000.0</v>
       </c>
       <c r="P18">
         <v>308561000.0</v>
       </c>
       <c r="Q18">
         <v>171992000.0</v>
       </c>
       <c r="R18">
         <v>233178000.0</v>
       </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18">
         <v>11498397.0</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-240535000.0</v>
       </c>
       <c r="D19">
         <v>-139493000.0</v>
       </c>
       <c r="E19">
         <v>-187646000.0</v>
       </c>
       <c r="F19">
         <v>-53078000.0</v>
       </c>
       <c r="G19">
         <v>-37086000.0</v>
       </c>
       <c r="H19">
         <v>-329493000.0</v>
       </c>
       <c r="I19">
         <v>2659000.0</v>
       </c>
       <c r="J19">
         <v>166383000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B20">
         <v>488000.0</v>
       </c>
       <c r="C20">
         <v>266018000.0</v>
       </c>
       <c r="D20">
         <v>5165000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B21">
         <v>18713000.0</v>
       </c>
       <c r="C21">
         <v>-88168000.0</v>
       </c>
       <c r="D21">
         <v>-33732000.0</v>
       </c>
       <c r="E21">
         <v>168719000.0</v>
       </c>
       <c r="F21">
         <v>-26371000.0</v>
       </c>
       <c r="G21">
         <v>-21394000.0</v>
       </c>
       <c r="H21">
         <v>6715000.0</v>
       </c>
       <c r="I21">
         <v>-44256000.0</v>
       </c>
       <c r="J21">
         <v>-105422000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B22">
         <v>111421000.0</v>
       </c>
       <c r="C22">
         <v>13658000.0</v>
       </c>
       <c r="D22">
         <v>5269000.0</v>
       </c>
       <c r="E22">
         <v>52233000.0</v>
       </c>
       <c r="F22">
         <v>-5360000.0</v>
       </c>
       <c r="G22">
         <v>-10174000.0</v>
       </c>
       <c r="H22">
         <v>38399000.0</v>
       </c>
       <c r="I22">
         <v>83849000.0</v>
       </c>
@@ -22448,51 +22842,51 @@
       </c>
       <c r="N22">
         <v>244064000.0</v>
       </c>
       <c r="O22">
         <v>-63649000.0</v>
       </c>
       <c r="P22">
         <v>-309545000.0</v>
       </c>
       <c r="Q22">
         <v>-167292000.0</v>
       </c>
       <c r="R22">
         <v>-389009000.0</v>
       </c>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22">
         <v>-1372936.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B23">
         <v>-3940000.0</v>
       </c>
       <c r="C23">
         <v>-2598000.0</v>
       </c>
       <c r="D23">
         <v>-2079000.0</v>
       </c>
       <c r="E23">
         <v>357770000.0</v>
       </c>
       <c r="F23">
         <v>-7898000.0</v>
       </c>
       <c r="G23">
         <v>141308000.0</v>
       </c>
       <c r="H23">
         <v>93939000.0</v>
       </c>
       <c r="I23">
         <v>-10199000.0</v>
       </c>
@@ -22516,54 +22910,54 @@
       </c>
       <c r="P23">
         <v>-115057000.0</v>
       </c>
       <c r="Q23">
         <v>187197000.0</v>
       </c>
       <c r="R23">
         <v>443531000.0</v>
       </c>
       <c r="S23">
         <v>-10756000.0</v>
       </c>
       <c r="T23">
         <v>111508000.0</v>
       </c>
       <c r="U23">
         <v>1772413000.0</v>
       </c>
       <c r="V23">
         <v>72299.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B24">
-        <v>-53944000.0</v>
+        <v>969000.0</v>
       </c>
       <c r="C24">
         <v>-1356000.0</v>
       </c>
       <c r="D24">
         <v>-43974000.0</v>
       </c>
       <c r="E24">
         <v>72066000.0</v>
       </c>
       <c r="F24">
         <v>9204000.0</v>
       </c>
       <c r="G24">
         <v>3133000.0</v>
       </c>
       <c r="H24">
         <v>312553000.0</v>
       </c>
       <c r="I24">
         <v>225927000.0</v>
       </c>
       <c r="J24">
         <v>-288288000.0</v>
       </c>
@@ -22580,57 +22974,57 @@
       <c r="O24">
         <v>-9797000.0</v>
       </c>
       <c r="P24">
         <v>-177068000.0</v>
       </c>
       <c r="Q24">
         <v>-124800000.0</v>
       </c>
       <c r="R24">
         <v>-342104000.0</v>
       </c>
       <c r="S24">
         <v>-1380736000.0</v>
       </c>
       <c r="T24">
         <v>-2254728000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24">
         <v>-74617581.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B25">
-        <v>-78599000.0</v>
+        <v>-89506000.0</v>
       </c>
       <c r="C25">
-        <v>6522000.0</v>
+        <v>-570000.0</v>
       </c>
       <c r="D25">
         <v>-322000.0</v>
       </c>
       <c r="E25">
         <v>-33647000.0</v>
       </c>
       <c r="F25">
         <v>-1456000.0</v>
       </c>
       <c r="G25">
         <v>-764000.0</v>
       </c>
       <c r="H25">
         <v>-1758000.0</v>
       </c>
       <c r="I25">
         <v>-3214000.0</v>
       </c>
       <c r="J25">
         <v>-983000.0</v>
       </c>
       <c r="K25">
         <v>-5914000.0</v>
       </c>
@@ -22642,51 +23036,51 @@
       </c>
       <c r="N25">
         <v>-234331000.0</v>
       </c>
       <c r="O25">
         <v>53439000.0</v>
       </c>
       <c r="P25">
         <v>267790000.0</v>
       </c>
       <c r="Q25">
         <v>97531000.0</v>
       </c>
       <c r="R25">
         <v>328792000.0</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25">
         <v>9510346.0</v>
       </c>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B26">
         <v>488000.0</v>
       </c>
       <c r="C26">
         <v>-2598000.0</v>
       </c>
       <c r="D26">
         <v>-1583000.0</v>
       </c>
       <c r="E26">
         <v>-86652000.0</v>
       </c>
       <c r="F26">
         <v>-103331000.0</v>
       </c>
       <c r="G26">
         <v>-5201000.0</v>
       </c>
       <c r="H26">
         <v>-20384000.0</v>
       </c>
       <c r="I26">
         <v>-98447000.0</v>
       </c>
@@ -22700,99 +23094,99 @@
         <v>-125000.0</v>
       </c>
       <c r="M26">
         <v>-403926000.0</v>
       </c>
       <c r="N26">
         <v>-40006000.0</v>
       </c>
       <c r="O26">
         <v>-45732000.0</v>
       </c>
       <c r="P26">
         <v>-15000000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26">
         <v>-192548000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B27">
         <v>10907000.0</v>
       </c>
       <c r="C27">
         <v>9896000.0</v>
       </c>
       <c r="D27">
         <v>9021000.0</v>
       </c>
       <c r="E27">
         <v>6541000.0</v>
       </c>
       <c r="F27">
         <v>9116000.0</v>
       </c>
       <c r="G27">
         <v>4449000.0</v>
       </c>
       <c r="H27">
         <v>5541000.0</v>
       </c>
       <c r="I27">
         <v>4330000.0</v>
       </c>
       <c r="J27">
         <v>3355000.0</v>
       </c>
       <c r="K27">
         <v>2178000.0</v>
       </c>
       <c r="L27">
         <v>2481000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B28">
         <v>-61214000.0</v>
       </c>
       <c r="C28">
         <v>95117000.0</v>
       </c>
       <c r="D28">
         <v>-87902000.0</v>
       </c>
       <c r="E28">
         <v>111574000.0</v>
       </c>
       <c r="F28">
         <v>-204171000.0</v>
       </c>
       <c r="G28">
         <v>-82073000.0</v>
       </c>
       <c r="H28">
         <v>-68316000.0</v>
       </c>
       <c r="I28">
         <v>-207096000.0</v>
       </c>
@@ -22816,51 +23210,51 @@
       </c>
       <c r="P28">
         <v>-160597000.0</v>
       </c>
       <c r="Q28">
         <v>-208759000.0</v>
       </c>
       <c r="R28">
         <v>-250602000.0</v>
       </c>
       <c r="S28">
         <v>2636325000.0</v>
       </c>
       <c r="T28">
         <v>4716852000.0</v>
       </c>
       <c r="U28">
         <v>1751494000.0</v>
       </c>
       <c r="V28">
         <v>-72299.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B29">
         <v>155416000.0</v>
       </c>
       <c r="C29">
         <v>136876000.0</v>
       </c>
       <c r="D29">
         <v>129621000.0</v>
       </c>
       <c r="E29">
         <v>125795000.0</v>
       </c>
       <c r="F29">
         <v>89956000.0</v>
       </c>
       <c r="G29">
         <v>94155000.0</v>
       </c>
       <c r="H29">
         <v>106008000.0</v>
       </c>
       <c r="I29">
         <v>124657000.0</v>
       </c>
@@ -22878,51 +23272,51 @@
       </c>
       <c r="N29">
         <v>422813000.0</v>
       </c>
       <c r="O29">
         <v>456221000.0</v>
       </c>
       <c r="P29">
         <v>397949000.0</v>
       </c>
       <c r="Q29">
         <v>356660000.0</v>
       </c>
       <c r="R29">
         <v>369031000.0</v>
       </c>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29">
         <v>11498397.0</v>
       </c>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B30">
         <v>-144905000.0</v>
       </c>
       <c r="C30">
         <v>-240535000.0</v>
       </c>
       <c r="D30">
         <v>-79718000.0</v>
       </c>
       <c r="E30">
         <v>-144461000.0</v>
       </c>
       <c r="F30">
         <v>-64701000.0</v>
       </c>
       <c r="G30">
         <v>-49060000.0</v>
       </c>
       <c r="H30">
         <v>-41797000.0</v>
       </c>
       <c r="I30">
         <v>175414000.0</v>
       </c>
@@ -22961,2727 +23355,2795 @@
       <c r="V30">
         <v>-810724881.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS30"/>
+  <dimension ref="A1:BU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:73">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BI1" t="s">
         <v>127</v>
       </c>
       <c r="BJ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BM1" t="s">
         <v>130</v>
       </c>
       <c r="BN1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...2 lines deleted...]
-      <c r="BP1" t="s">
+      <c r="BQ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
       </c>
-      <c r="BQ1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BS1" t="s">
-        <v>142</v>
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>144</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:73">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B2">
+        <v>34395000.0</v>
+      </c>
+      <c r="C2">
+        <v>40518000.0</v>
+      </c>
+      <c r="D2">
         <v>76366000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>294039000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>84579000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>91221000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>202758000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>37129000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>75116000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>99763000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>104111000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>80749000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>69291000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>137762000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>216516000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>95893000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>25723000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>44854000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>138341000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>172111000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>176039000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>223770000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>327245000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>310781000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>334362000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>260748000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>118817000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>152709000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>178548000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>264853000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>185386000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>213543000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>299565000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>171878000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>102810000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>366237000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>243243000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>397250000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>578730000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>812917000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>435652000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>203285000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>253247000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>171620000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>197783000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>733150000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>348790000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>364188000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>552564000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>319237000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>383802000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>295944000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>203544000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>220779000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>330505000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>211472000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>162558000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>218163000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>255903000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>230401000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>150374000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>267707000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>238212000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>218872000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>303751000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>500491000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>748658000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>945225000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>-973234000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1080740000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>302492000.0</v>
       </c>
-      <c r="BS2"/>
+      <c r="BU2"/>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:73">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B3">
+        <v>7923000</v>
+      </c>
+      <c r="C3">
+        <v>6087000</v>
+      </c>
+      <c r="D3">
         <v>14019000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>12399000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>10731000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7373000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>10504000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>9092000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>9427000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7093000</v>
       </c>
-      <c r="J3">
-[...2 lines deleted...]
-      <c r="K3">
+      <c r="L3">
+        <v>6667000</v>
+      </c>
+      <c r="M3">
         <v>13617000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>9323000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>5209000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>6344000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3814000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>5831000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>4303000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>6023000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3545000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>3743000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2953000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>7521000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1167000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3325000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>7247000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2893000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>23091000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>12290000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>12946000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>16707000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>10421000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>16930000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>4573000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>70485000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>39809000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>10251000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>20425000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>13961000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>7224000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>17029000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1091000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>11925000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>3562000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>7515000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>15336000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>29001000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>17683000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>14276000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>23962000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>18797000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>32129000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>17240000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>21849000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>408101000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>96603000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>67630000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>243868000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>448916000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>317035000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>51186000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>80695000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>539300000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>103064000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>233441000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>202795000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
+      <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:73">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>11458000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-68471000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-78754000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>120623000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>70170000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-19131000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-93487000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-33770000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-3928000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-47731000.0</v>
       </c>
-      <c r="V4"/>
-      <c r="W4">
+      <c r="X4"/>
+      <c r="Y4">
         <v>16464000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-23581000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>73614000.0</v>
       </c>
-      <c r="Z4"/>
-      <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:73">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>3939000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3354000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-37516000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>2903000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-926000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-7312000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-653000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-3830000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>92000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-2692000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>504000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>8996000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>4586000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:73">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B6">
+        <v>40509000.0</v>
+      </c>
+      <c r="C6">
+        <v>-6123000.0</v>
+      </c>
+      <c r="D6">
         <v>-35848000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-217673000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>209460000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-6642000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-111537000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>165629000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-37987000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-24647000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-4348000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>23362000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>11458000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-68471000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-78754000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>120623000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>70170000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-19131000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-93487000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-33770000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3928000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-47731000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-103475000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>16464000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-23581000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>73614000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>141931000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-33892000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-25839000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-86305000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>79467000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-28157000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-86022000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>127687000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>59937000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-263427000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>122994000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-154007000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-181480000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-234187000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>377265000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>232367000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-49962000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>81627000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-26163000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-535367000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>384360000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-15398000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-188376000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>233327000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-64565000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>87858000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>92400000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-17235000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-109726000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>119033000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>48914000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-55605000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-37740000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>25502000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>80027000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-117333000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>29495000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>19340000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-84879000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-196740000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>206600000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-196567000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>1918459000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-973234000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>778248000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-153616000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:73">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B7">
+        <v>12581000.0</v>
+      </c>
+      <c r="C7">
+        <v>-21835000.0</v>
+      </c>
+      <c r="D7">
         <v>3550000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>3793000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>11138000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-18852000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-203000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>5888000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>14566000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-17503000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-3744000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-1188000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>15939000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-12620000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>380000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>10384000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>5851000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-5310000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-9775000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>8106000.0</v>
       </c>
-      <c r="T7">
-[...2 lines deleted...]
-      <c r="U7">
+      <c r="V7">
+        <v>7753000.0</v>
+      </c>
+      <c r="W7">
         <v>-4089000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-4427000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>6152000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1341000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-10868000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-6389000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>5009000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>3217000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-5312000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-6027000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>8070000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>8481000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-4569000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-2198000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>6539000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>8145000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>858000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-4474000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-11567000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>21598000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-12303000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-4402000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>11594000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-1301000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-14327000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-11946000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>31415000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>14549000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-45944000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>16582000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>17007000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>6108000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-7927000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-5521000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>8173000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>37972000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-10677000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-1971000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>11061000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>7509000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-16654000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-15085000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>16927000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>2526000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-21301000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>17776000.0</v>
       </c>
-      <c r="BO7"/>
-      <c r="BP7">
+      <c r="BQ7"/>
+      <c r="BR7">
         <v>18568000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-17776000.0</v>
       </c>
-      <c r="BR7"/>
-      <c r="BS7">
+      <c r="BT7"/>
+      <c r="BU7">
         <v>-792000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:73">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>676000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>5505000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-340000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-5686000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-863000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>5890000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-4320000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-1220000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>1791000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>4006000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="X8"/>
+      <c r="Y8">
         <v>-2010000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-10007000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>5023000.0</v>
       </c>
-      <c r="Z8"/>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:73">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B9">
+        <v>-2405000.0</v>
+      </c>
+      <c r="C9">
+        <v>1914000.0</v>
+      </c>
+      <c r="D9">
         <v>872000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-3305000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-2551000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3260000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-1581000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-3055000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-391000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>6539000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-2823000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1875000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>676000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>5505000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-340000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-5686000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-863000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>5890000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-4320000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1220000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1791000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4006000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-457000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-2010000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-10007000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>5023000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-2824000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-2469000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-892000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>2675000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-618000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1910000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-396000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>2706000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-2730000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1492000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-5638000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>5828000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-2467000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-5002000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>4203000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>3221000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-3540000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-1767000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>3502000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-6294000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>12860000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-985000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>632000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-11004000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>5753000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-5737000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>2745000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-7165000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-603000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>1455000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>1693000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-5461000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>4664000.0</v>
       </c>
-      <c r="BG9"/>
-[...1 lines deleted...]
-      <c r="BI9">
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9">
         <v>-5519000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>5706000.0</v>
       </c>
-      <c r="BK9"/>
-[...1 lines deleted...]
-      <c r="BM9">
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9">
         <v>-9318000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>13104000.0</v>
       </c>
-      <c r="BO9"/>
-      <c r="BP9">
+      <c r="BQ9"/>
+      <c r="BR9">
         <v>7205000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>-6335000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BT9"/>
+      <c r="BU9">
         <v>-870000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:73">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>17752000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-7179000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-10573000.0</v>
       </c>
-      <c r="M10"/>
-[...1 lines deleted...]
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10">
         <v>-8859000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-8177000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>8610000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-7707000.0</v>
       </c>
-      <c r="S10"/>
-[...1 lines deleted...]
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>-270000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3390000.0</v>
       </c>
-      <c r="W10"/>
-[...1 lines deleted...]
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-2889000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-4050000.0</v>
       </c>
-      <c r="AA10"/>
-[...1 lines deleted...]
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>524000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-5592000.0</v>
       </c>
-      <c r="AE10"/>
-[...1 lines deleted...]
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10">
         <v>512000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-754000.0</v>
       </c>
-      <c r="AI10"/>
-[...1 lines deleted...]
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10">
         <v>11776000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>8802000.0</v>
       </c>
-      <c r="AM10"/>
-[...1 lines deleted...]
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-1330000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>7764000.0</v>
       </c>
-      <c r="AQ10"/>
-[...1 lines deleted...]
-      <c r="AS10">
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10">
         <v>5737000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-32406000.0</v>
       </c>
-      <c r="AU10"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AW10"/>
       <c r="AX10">
         <v>-17826000.0</v>
       </c>
-      <c r="AY10"/>
-[...1 lines deleted...]
-      <c r="BA10">
+      <c r="AY10">
+        <v>-9062000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-17826000.0</v>
+      </c>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10">
         <v>1823000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-32311000.0</v>
       </c>
-      <c r="BC10"/>
-[...1 lines deleted...]
-      <c r="BE10">
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10">
         <v>-10769000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-10769000.0</v>
       </c>
-      <c r="BG10"/>
-[...1 lines deleted...]
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>-13620000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-3405000.0</v>
       </c>
-      <c r="BK10"/>
-[...1 lines deleted...]
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10">
         <v>-11488000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>19913000.0</v>
       </c>
-      <c r="BO10"/>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:73">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>7179000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>11339000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-14612000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>439000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>13005000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>6256000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-7713000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-5832000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>10280000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>4956000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-5832000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-6997000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>7740000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>6577000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-12264000.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:73">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>293000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>482000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1257000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>38806000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2468000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-33493000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5465000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3900000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1818000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3574000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4637000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7669000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1945000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>5922000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1992000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:73">
       <c r="A13" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>687000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>687000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-3390000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>735000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>7211000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-1463000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-2590000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1093000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1303000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1303000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-2533000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>3027000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-597000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:73">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B14">
-        <v>32872000.0</v>
+        <v>40918000.0</v>
       </c>
       <c r="C14">
-        <v>32734000.0</v>
+        <v>34127000.0</v>
       </c>
       <c r="D14">
-        <v>30738000.0</v>
+        <v>33159000.0</v>
       </c>
       <c r="E14">
+        <v>31548000.0</v>
+      </c>
+      <c r="F14">
+        <v>29649000.0</v>
+      </c>
+      <c r="G14">
         <v>29719000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>28116000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>27303000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>28790000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>28168000.0</v>
       </c>
-      <c r="J14">
-[...2 lines deleted...]
-      <c r="K14">
+      <c r="L14">
+        <v>27465000.0</v>
+      </c>
+      <c r="M14">
         <v>30856000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>27691000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>25242000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>22902000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>23036000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>23143000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>20282000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>21229000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>20299000.0</v>
       </c>
-      <c r="T14">
-[...2 lines deleted...]
-      <c r="U14">
+      <c r="V14">
+        <v>20853000.0</v>
+      </c>
+      <c r="W14">
         <v>20444000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>19761000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>19255000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>22405000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>20580000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>25622000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>22624000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>23366000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>21271000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>21330000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>28580000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>22008000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>23328000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>24766000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>22584000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>22038000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>21836000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>20776000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>20203000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>33228000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>37962000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>38832000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>36738000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>36089000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>48846000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>72203000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>85750000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>87610000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>85847000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>85565000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>92510000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>97578000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>105657000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>106243000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>110503000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>110729000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>109009000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>112365000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>109426000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>108512000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>109456000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>110768000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>111105000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>112344000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>109137000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>339700000.0</v>
       </c>
-      <c r="BO14"/>
-      <c r="BP14">
+      <c r="BQ14"/>
+      <c r="BR14">
         <v>-61962000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>55801000.0</v>
       </c>
-      <c r="BR14"/>
-      <c r="BS14">
+      <c r="BT14"/>
+      <c r="BU14">
         <v>6161000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:73">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B15">
+        <v>19484000.0</v>
+      </c>
+      <c r="C15">
         <v>18450000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
+        <v>18450000.0</v>
+      </c>
+      <c r="E15">
         <v>18447000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>18438000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>17512000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>17455000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>15370000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>15360000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>14594000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>14553000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>14553000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>14548000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>13837000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>13836000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>13836000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>13828000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>13802000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>13933000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>13921000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>14065000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13642000.0</v>
       </c>
       <c r="W15">
         <v>13642000.0</v>
       </c>
       <c r="X15">
+        <v>13642000.0</v>
+      </c>
+      <c r="Y15">
+        <v>13642000.0</v>
+      </c>
+      <c r="Z15">
         <v>13678000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>13252000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>13408000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>13408000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>13405000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>13029000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>13030000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>13863000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>13860000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>13441000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>13441000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>13440000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>13436000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>13041000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>14550000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>28021000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>28022000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>28013000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9337000.0</v>
       </c>
       <c r="AR15">
         <v>28009000.0</v>
       </c>
       <c r="AS15">
+        <v>9337000.0</v>
+      </c>
+      <c r="AT15">
+        <v>28009000.0</v>
+      </c>
+      <c r="AU15">
         <v>81155000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>107728000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>107635000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>109582000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>113930000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>113260000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>112648000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>111993000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>111352000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>110695000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>110060000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>109500000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>108933000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>108221000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>107530000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>106838000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>106061000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>105280000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>104574000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>103891000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>103190000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>16291000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>224629000.0</v>
       </c>
       <c r="BQ15"/>
       <c r="BR15">
+        <v>224629000.0</v>
+      </c>
+      <c r="BS15"/>
+      <c r="BT15">
         <v>16291000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>1193000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:73">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B16">
+        <v>74904000.0</v>
+      </c>
+      <c r="C16">
+        <v>34395000.0</v>
+      </c>
+      <c r="D16">
         <v>40518000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>76366000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>294039000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>84579000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>91221000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>202758000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>37129000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>75116000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>99763000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>104111000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>80749000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>69291000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>137762000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>216516000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>95893000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>25723000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>44854000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>138341000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>172111000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>176039000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>223770000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>327245000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>310781000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>334362000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>260748000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>118817000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>152709000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>178548000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>264853000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>185386000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>213543000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>299565000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>162747000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>102810000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>366237000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>243243000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>397250000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>578730000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>812917000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>435652000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>203285000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>253247000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>171620000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>197783000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>733150000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>348790000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>364188000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>552564000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>319237000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>383802000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>295944000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>203544000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>220779000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>330505000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>211472000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>162558000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>218163000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>255903000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>230401000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>150374000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>267707000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>238212000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>218872000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>303751000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>955258000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>748658000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>945225000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>-973234000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>1080740000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>-153616000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:73">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -25709,411 +26171,425 @@
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:73">
       <c r="A18" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B18">
+        <v>46022000.0</v>
+      </c>
+      <c r="C18">
+        <v>14112000.0</v>
+      </c>
+      <c r="D18">
         <v>28723000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>31409000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>37954000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>12808000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>26480000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>29338000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>37232000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>7710000.0</v>
       </c>
-      <c r="J18">
-[...2 lines deleted...]
-      <c r="K18">
+      <c r="L18">
+        <v>23151000.0</v>
+      </c>
+      <c r="M18">
         <v>22700999.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>38137000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>10816000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>18563000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>33582000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>30884000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>22474000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1788000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>28177000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>29410000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>17893000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>16728000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>28406000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>20110000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>9651000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>16926000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>10141000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>19189000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>8532000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>6259000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>25998000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>21025000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>22744000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>93751000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-5182000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>23517000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>6066000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>9884000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>3969000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>32323000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>35050000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>39053000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>51886000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>40103000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>25354000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-13003000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>107725000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>122971000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>37720000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>78361000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>82420000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>99803000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>72214000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>511984000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>12964000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>89216000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-157943000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>544182000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-210035000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>67195000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-3393000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>624819000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>8696000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-134702000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-142153000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>299316000.0</v>
       </c>
-      <c r="BO18"/>
-      <c r="BP18">
+      <c r="BQ18"/>
+      <c r="BR18">
         <v>-76778000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>69715000.0</v>
       </c>
-      <c r="BR18"/>
-      <c r="BS18">
+      <c r="BT18"/>
+      <c r="BU18">
         <v>7063000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:73">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-239554000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>192308000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-7101000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-132254000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-31036000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-53586000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-23659000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-3540000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>1627000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-10312000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-50380000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-78862000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-7365000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-3166000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-105618000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-9140000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-53078000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-5868000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-4490000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-12572000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>938000.0</v>
       </c>
-      <c r="X19"/>
-      <c r="Y19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>-30309000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:73">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>187000.0</v>
+      </c>
+      <c r="D20">
         <v>488000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>-210000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>210000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>8418000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>257600000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
@@ -26130,1956 +26606,2018 @@
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:73">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B21">
+        <v>143810000.0</v>
+      </c>
+      <c r="C21">
+        <v>125806000.0</v>
+      </c>
+      <c r="D21">
         <v>31932000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-124000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21"/>
       <c r="F21">
+        <v>-13095000.0</v>
+      </c>
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>-72468000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-13732000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-24900000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>104482000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>6853000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>82284000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>30600000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-6272000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-370000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-50329000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-100413000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-310000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-29258000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>108518000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:73">
       <c r="A22" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B22">
+        <v>1369000.0</v>
+      </c>
+      <c r="C22">
+        <v>5184000.0</v>
+      </c>
+      <c r="D22">
         <v>2661000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>6026000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>95942000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>6792000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>9799000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-539000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1498000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2900000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2890000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-822000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2068000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1133000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-125000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>936000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>41921000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>9501000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-10751000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>3992000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1499000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-100000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1246000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1677000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-9611000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-3486000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>28694000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>24926000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-5722000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-9499000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>17507000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>8947000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>23163000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>34232000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>3812000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>21965000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>33920000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2096000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>26295000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>37320000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>163699000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>25408000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>31220000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-95637000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>62063000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>5833000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>294119000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>52560000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>9498000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>130481000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>34783000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>237543000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-32753000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>4491000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-2729000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-12919000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-17791000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-30210000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-182076000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-48951000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-26115000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-52403000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-18337000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-119894000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-1964000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-27097000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-400066000.0</v>
       </c>
-      <c r="BO22"/>
-      <c r="BP22">
+      <c r="BQ22"/>
+      <c r="BR22">
         <v>-9601000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>11057000.0</v>
       </c>
-      <c r="BR22"/>
-      <c r="BS22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>-1456000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:73">
       <c r="A23" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B23">
+        <v>-1848000.0</v>
+      </c>
+      <c r="C23">
+        <v>-5570000.0</v>
+      </c>
+      <c r="D23">
         <v>-2002000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-22000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-13095000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-2420000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-95398000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-11527000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-53586000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1197000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-957000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-30030000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-9000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>29433000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1691000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-2346000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-199000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-18585000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-6259000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-50001.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-63971000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-6273000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>938000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-2368000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>24000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-539000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-1996000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-835000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-134000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-7963000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-190000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-2046000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-13902000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-2217000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-50000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>224000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1412000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-241041000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>89000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-21206000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-20000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-3470000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-268000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-51000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-297463000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-215000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>6191000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-6275000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>40937000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>44147000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>31339000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>43252000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>42363000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>44458000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>45700000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>42786000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>45937000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-244136000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>36090000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>43382000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>46005000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>39123000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>48632000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>50298000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>49999000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-1189272000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>7576000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>1664160000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-1042949000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>1214278000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>1193000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:73">
       <c r="A24" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B24">
-        <v>-90558000.0</v>
+        <v>-6000.0</v>
       </c>
       <c r="C24">
+        <v>79000.0</v>
+      </c>
+      <c r="D24">
+        <v>-76539000.0</v>
+      </c>
+      <c r="E24">
         <v>-1331000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1019000.0</v>
       </c>
-      <c r="E24">
-[...4 lines deleted...]
-      </c>
       <c r="G24">
+        <v>272000.0</v>
+      </c>
+      <c r="H24">
+        <v>-121750000.0</v>
+      </c>
+      <c r="I24">
         <v>-21944000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-153000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-39000.0</v>
       </c>
-      <c r="J24">
-[...2 lines deleted...]
-      <c r="K24">
+      <c r="L24">
+        <v>3127000.0</v>
+      </c>
+      <c r="M24">
         <v>15244000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-1362000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-437000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>22183000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-3551000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>46331000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-109978000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-214000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-41658000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-2125000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-1537000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-138000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>2105000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-913000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-683000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>831000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-50569000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-24000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-79134000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>121421000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>60343000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-75716000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>119879000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-44887000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>12980000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>6877000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>26388000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>343751000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>5596000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>983417000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>98265000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-190593000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>32196000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-56975000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>1365000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>1425735000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-4459000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>182263000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>473143000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>509775000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>534286000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>3297000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-25015000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>58562000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>29866000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>20641000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>30436000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>12255000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>28741000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-372273000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>31522000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>59329000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>36631000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>303327000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>195572000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-647203000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-728676000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>-4857000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:73">
       <c r="A25" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B25">
-        <v>3659000.0</v>
+        <v>-3735000.0</v>
       </c>
       <c r="C25">
-        <v>1255000.0</v>
+        <v>-78000.0</v>
       </c>
       <c r="D25">
-        <v>-89133000.0</v>
+        <v>660000.0</v>
       </c>
       <c r="E25">
+        <v>-270000.0</v>
+      </c>
+      <c r="F25">
+        <v>-90762000.0</v>
+      </c>
+      <c r="G25">
         <v>-244000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-3295000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3206000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-761000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-953000.0</v>
       </c>
-      <c r="J25">
-[...2 lines deleted...]
-      <c r="K25">
+      <c r="L25">
+        <v>796000.0</v>
+      </c>
+      <c r="M25">
         <v>5131000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>429000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>303000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-862000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1513000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-35520000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1222000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-114000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-2744000.0</v>
       </c>
-      <c r="T25">
-[...2 lines deleted...]
-      <c r="U25">
+      <c r="V25">
+        <v>737000.0</v>
+      </c>
+      <c r="W25">
         <v>2095000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-3191000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>133000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>11982000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>89000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-28108000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-601000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-234000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-709000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-774000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-741000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-859000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-840000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-512000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-14000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-495000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>38000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>87000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-2640000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-5237000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1876000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-4576000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>2216000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-49233000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>338000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-338378000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-44317000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>25590000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-108702000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-39772000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-232511000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>46110000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-8158000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>5890000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>3810000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>25936000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>17803000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>166948000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>35464000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>28475000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>36903000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>8173000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>103622000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-14167000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-97000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>341784000.0</v>
       </c>
-      <c r="BO25"/>
-      <c r="BP25">
+      <c r="BQ25"/>
+      <c r="BR25">
         <v>-23905000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>2979000.0</v>
       </c>
-      <c r="BR25"/>
-      <c r="BS25">
+      <c r="BT25"/>
+      <c r="BU25">
         <v>3150000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:73">
       <c r="A26" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>200</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
         <v>488000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>488000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>210000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>210000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>266018000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1197000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-1197000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-1583000.0</v>
       </c>
-      <c r="K26"/>
-[...1 lines deleted...]
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>-556000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-1581000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>0.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-86652000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-16679000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-16678999.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="W26"/>
+      <c r="X26">
         <v>5201000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-5016000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-5201000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>49000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-20384000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
         <v>219000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-98666000.0</v>
       </c>
-      <c r="AF26"/>
-[...1 lines deleted...]
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>-2192000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26">
         <v>-242509000.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>-125000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-15000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-100000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-396331000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-7481000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-11996000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-8947000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-9813000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-9250000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-9970000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-11577000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-24185000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="BG26">
         <v>-5000000.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26"/>
+      <c r="BH26">
+        <v>-5000000.0</v>
+      </c>
+      <c r="BI26">
+        <v>-5000000.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:73">
       <c r="A27" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B27">
+        <v>2812000.0</v>
+      </c>
+      <c r="C27">
+        <v>2801000.0</v>
+      </c>
+      <c r="D27">
         <v>2712000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2711000.0</v>
       </c>
-      <c r="D27">
-[...2 lines deleted...]
-      <c r="E27">
+      <c r="F27">
+        <v>2718000.0</v>
+      </c>
+      <c r="G27">
         <v>2766000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2567000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2572000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2566000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2191000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2411000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2341000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2302000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1967000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2612000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1527000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1320000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1082000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2240000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2069000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2311000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2496000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>903000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1598000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1420000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>528000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2087000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1289000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1320000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>845000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1143000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1103000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1216000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>868000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>-652000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1596000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1416000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>995000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>-380000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1237000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>899000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>422000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1170000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>1157000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>154000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>17000.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
-      <c r="BQ27">
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27">
         <v>17776000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:73">
       <c r="A28" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B28">
+        <v>122518000.0</v>
+      </c>
+      <c r="C28">
+        <v>101933000.0</v>
+      </c>
+      <c r="D28">
         <v>11968000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-21927000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-31533000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-19722000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-16267000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>158235000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-31060000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-15791000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-30626000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-14583000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-14557000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-28136000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-40346000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>90592000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-7045000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>68373000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-88582000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-20289000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-31213000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-64087000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-115152000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-14047000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-48089000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>95215000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-35743000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>8498000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-27277000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-13794000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-47511000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-113199000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-32484000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-13902000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-16026000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-117921000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-13518000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-11946000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-179398000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-322696000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-614890000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>122419000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-2761000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>11184000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-33408000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-535340000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-994388000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-281472000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-525159000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-48293000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>8195000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-564434000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-598059000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-92681000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-123334000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-173138000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-157466000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>118495000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-109505000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>65234000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>3179000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-119505000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-226770000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-36989000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>59602000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-4602000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-1205563000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>7576000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1439531000.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>1197987000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-1193000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:73">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B29">
+        <v>53945000.0</v>
+      </c>
+      <c r="C29">
+        <v>20199000.0</v>
+      </c>
+      <c r="D29">
         <v>42742000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>43808000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>48685000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>20181000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>36984000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>38430000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>46659000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>14803000.0</v>
       </c>
-      <c r="J29">
-[...2 lines deleted...]
-      <c r="K29">
+      <c r="L29">
+        <v>29818000.0</v>
+      </c>
+      <c r="M29">
         <v>36318000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>47460000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>16025000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>24907000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>37396000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>36715000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>26777000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4235000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>31722000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>33153000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>20846000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>24249000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>29573000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>23435000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>16898000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>19819000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>33232000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>31479000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>21478000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>22966000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>36419000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>37955000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>27317000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>23266000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>34627000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>33768000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>26491000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>23845000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>11193000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>49352000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>36141000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>50978000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>55448000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>47618000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>40690000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>15998000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>125408000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>137247000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>61682000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>97158000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>114549000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>117043000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>94063000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>103883000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>109567000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>156846000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>85925000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>95266000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>107000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>118381000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>77302000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>85519000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>111760000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>98739000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>60642000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>299316000.0</v>
       </c>
-      <c r="BO29"/>
-      <c r="BP29">
+      <c r="BQ29"/>
+      <c r="BR29">
         <v>-76778000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>69715000.0</v>
       </c>
-      <c r="BR29"/>
-      <c r="BS29">
+      <c r="BT29"/>
+      <c r="BU29">
         <v>7063000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:73">
       <c r="A30" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B30">
+        <v>-135954000.0</v>
+      </c>
+      <c r="C30">
+        <v>-128255000.0</v>
+      </c>
+      <c r="D30">
         <v>-90558000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-239554000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>192308000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-7101000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-132254000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-31036000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-53586000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-23659000.0</v>
       </c>
-      <c r="J30">
-[...2 lines deleted...]
-      <c r="K30">
+      <c r="L30">
+        <v>-3540000.0</v>
+      </c>
+      <c r="M30">
         <v>1627000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-21445000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-56360000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-63315000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-7365000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>40500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-114281000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-9140000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-45203000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-5868000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-4490000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-12572000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>938000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1073000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-38499000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>157855000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-75622000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-30041000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-93989000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>104012000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>48623000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-91493000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>114272000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>52697000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-180133000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>102744000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-168552000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-25927000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>77316000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>942803000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>73807000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-98179000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>14995000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-40373000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-40717000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1362750000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>140666000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>199536000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>219938000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>537743000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>573416000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-18617000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-90275000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>182604000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>49534000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-260025000.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30">
+      <c r="BH30"/>
+      <c r="BI30">
         <v>-146732000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-41533000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-75130000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>170746000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-55431000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-243220000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-252780000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>1112847000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-291427000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-940756000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-1042949000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-341634000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-159486000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>