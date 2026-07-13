--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1034,87 +1040,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1149,594 +1130,636 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>410451981000.0</v>
+      </c>
+      <c r="C2">
         <v>397908725000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>414145141000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>437924064000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>288801274000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>218875401000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>263087280000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>332803993000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>337823824000.0</v>
       </c>
-      <c r="J2">
-[...1 lines deleted...]
-      </c>
       <c r="K2">
-        <v>58215398000.0</v>
+        <v>243757097000.0</v>
       </c>
       <c r="L2">
-        <v>97563834000.0</v>
+        <v>109182881000.0</v>
       </c>
       <c r="M2">
-        <v>19102681000.0</v>
+        <v>140530287000.0</v>
       </c>
       <c r="N2">
-        <v>8670726000.0</v>
+        <v>248046359000.0</v>
       </c>
       <c r="O2">
-        <v>308455550000.0</v>
+        <v>220120353000.0</v>
       </c>
       <c r="P2">
+        <v>347727436000.0</v>
+      </c>
+      <c r="Q2">
         <v>266850867000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>211991583000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>381113929000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>164316230000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>118194583000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>101684384000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>53041596000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>37750988000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>75668636000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>69929165000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>47374556000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>331494099000.0</v>
+      </c>
+      <c r="C5">
         <v>318428933000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>316885404000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>320277720000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>325908328000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>317545164000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>311184141000.0</v>
       </c>
-      <c r="H5"/>
-[...5 lines deleted...]
-      <c r="N5"/>
+      <c r="I5">
+        <v>316038713000.0</v>
+      </c>
+      <c r="J5">
+        <v>316543123000.0</v>
+      </c>
+      <c r="K5">
+        <v>225075922000.0</v>
+      </c>
+      <c r="L5">
+        <v>222445922000.0</v>
+      </c>
+      <c r="M5">
+        <v>1850000000.0</v>
+      </c>
+      <c r="N5">
+        <v>2000000000.0</v>
+      </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>3014629000.0</v>
+      </c>
+      <c r="C7">
         <v>6047629000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3939773000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5895384000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9487108000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>14283404000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>21078915000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>26603152000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5051759000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6076731000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>75600000000.0</v>
       </c>
       <c r="C8">
         <v>75600000000.0</v>
       </c>
       <c r="D8">
         <v>75600000000.0</v>
       </c>
       <c r="E8">
         <v>75600000000.0</v>
       </c>
       <c r="F8">
         <v>75600000000.0</v>
       </c>
       <c r="G8">
         <v>75600000000.0</v>
       </c>
       <c r="H8">
         <v>75600000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>75600000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>3900000000.0</v>
       </c>
       <c r="C9">
         <v>3900000000.0</v>
       </c>
       <c r="D9">
         <v>3900000000.0</v>
       </c>
       <c r="E9">
         <v>3900000000.0</v>
       </c>
       <c r="F9">
         <v>3900000000.0</v>
       </c>
       <c r="G9">
         <v>3900000000.0</v>
       </c>
       <c r="H9">
         <v>3900000000.0</v>
       </c>
       <c r="I9">
         <v>3900000000.0</v>
       </c>
       <c r="J9">
         <v>3900000000.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>3900000000.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>107757505000.0</v>
+      </c>
+      <c r="C10">
         <v>152459072000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>158098144000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>148583502000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>48091741000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>63736650000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>31631973000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>100318896000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>61241170000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>160862838000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>72449480000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4844497000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14110915000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>38465346000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>47347682000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>43558249000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>45692060000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>58261193000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2143393000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>987609000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2253257000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2314086000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4760986000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2164474000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3385358000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3361289000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11">
+        <v>92286006000.0</v>
+      </c>
+      <c r="C11">
         <v>134137729000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>100083167000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>104852528000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14897373000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>39121316000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>100318896000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>61241170000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>160862838000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>107757505000.0</v>
+      </c>
+      <c r="C12">
         <v>152459072000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>158098144000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>148583502000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>48091741000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>63736650000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>58825441000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>100318896000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>61241170000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>160862838000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>72449480000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4844497000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14110915000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>38465346000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>47347682000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>43558249000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>45692060000.0</v>
       </c>
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>75600000000.0</v>
       </c>
       <c r="C13">
         <v>75600000000.0</v>
       </c>
       <c r="D13">
         <v>75600000000.0</v>
       </c>
       <c r="E13">
         <v>75600000000.0</v>
       </c>
       <c r="F13">
         <v>75600000000.0</v>
       </c>
       <c r="G13">
         <v>75600000000.0</v>
       </c>
       <c r="H13">
         <v>75600000000.0</v>
       </c>
       <c r="I13">
         <v>75600000000.0</v>
       </c>
@@ -1769,3266 +1792,3396 @@
       </c>
       <c r="S13">
         <v>75600000000.0</v>
       </c>
       <c r="T13">
         <v>75600000000.0</v>
       </c>
       <c r="U13">
         <v>75600000000.0</v>
       </c>
       <c r="V13">
         <v>75600000000.0</v>
       </c>
       <c r="W13">
         <v>75600000000.0</v>
       </c>
       <c r="X13">
         <v>75600000000.0</v>
       </c>
       <c r="Y13">
         <v>75600000000.0</v>
       </c>
       <c r="Z13">
         <v>75600000000.0</v>
       </c>
+      <c r="AA13">
+        <v>75600000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>751913000.0</v>
+      </c>
+      <c r="C14">
         <v>756000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151200000.0</v>
       </c>
       <c r="D14">
         <v>151200000.0</v>
       </c>
       <c r="E14">
         <v>151200000.0</v>
       </c>
       <c r="F14">
         <v>151200000.0</v>
       </c>
       <c r="G14">
         <v>151200000.0</v>
       </c>
       <c r="H14">
         <v>151200000.0</v>
       </c>
       <c r="I14">
         <v>151200000.0</v>
       </c>
       <c r="J14">
         <v>151200000.0</v>
       </c>
       <c r="K14">
         <v>151200000.0</v>
       </c>
       <c r="L14">
         <v>151200000.0</v>
       </c>
       <c r="M14">
         <v>151200000.0</v>
       </c>
       <c r="N14">
         <v>151200000.0</v>
       </c>
       <c r="O14">
         <v>151200000.0</v>
       </c>
       <c r="P14">
         <v>151200000.0</v>
       </c>
       <c r="Q14">
         <v>151200000.0</v>
       </c>
-      <c r="R14"/>
+      <c r="R14">
+        <v>151200000.0</v>
+      </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>32679283000.0</v>
+      </c>
       <c r="C16">
+        <v>19622243000.0</v>
+      </c>
+      <c r="D16">
         <v>99595077000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>39852499000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>65676228000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>127186843000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>26788207000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1778067000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2093436000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8393933000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4291098000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8619360000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2993157000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>244953628000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2265870000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>84615047000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>146311937000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>2853367000.0</v>
+      </c>
+      <c r="C21">
         <v>4270944000.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21"/>
+      <c r="H21">
+        <v>31886387000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>526889495000.0</v>
+      </c>
+      <c r="C22">
         <v>603141592000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>437941081000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>565153909000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>575275806000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>349820263000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>505950582000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>607972804000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>567575668000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>389385675000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>341529516000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>376648221000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>464139560000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>324905839000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>260051578000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>162474328000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>142060270000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>141987291000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>117366010000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>90582569000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>107752001000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>86386969000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>87557360000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>113208746000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>89704945000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>87034148000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>2574370034000.0</v>
+      </c>
+      <c r="C23">
         <v>2559780236000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2162295387000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2199797641000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1736977382000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1513949141000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1888753850000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2081620993000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1927985352000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1587210576000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1358464081000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1062476023000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1239821716000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>708955186000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>627037935000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>561998694000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>587380790000.0</v>
       </c>
-      <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>34433324000.0</v>
+      </c>
+      <c r="C24">
         <v>17028440000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>267200000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>725257000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1183314000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2835387000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>8245387000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>19065387000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6345000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1503522000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1227561000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1834382000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1902273000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2540398000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1560022000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>998233000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2255065000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>11667561000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>15103629000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>13862059000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>22865868000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>32429308000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>31166110000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>66879772000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3200000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>35446912000.0</v>
+      </c>
+      <c r="C25">
         <v>19538188000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2129201000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1184959000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5228553000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10839820000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22528979000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>33826388000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9900218000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4375548000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>5400000000.0</v>
       </c>
       <c r="J26">
+        <v>5400000000.0</v>
+      </c>
+      <c r="K26">
         <v>4830000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2200000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>1015836592000.0</v>
+      </c>
+      <c r="C28">
         <v>996505281000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>582245440000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>738893980000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>550819038000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>285014727000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>684725747000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>807798836000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>738327783000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>477418287000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>585320765000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>547349621000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>713512817000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>233038159000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>30784375000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>44745077000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>60705074000.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>2037696332000.0</v>
+      </c>
+      <c r="C29">
         <v>1973584999000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1529245491000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1629805478000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1285652678000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1069525515000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1451441958000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1490762730000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1341888964000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>1287216450000.0</v>
+      </c>
+      <c r="C30">
         <v>1123307714000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>938498739000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>852433039000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>460162583000.0</v>
       </c>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
       <c r="G30">
+        <v>432925939000.0</v>
+      </c>
+      <c r="H30">
         <v>600013139000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>567666231000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>528621176000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>528344992000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>469089278000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>473898955000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>513749516000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>219644077000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>167840316000.0</v>
       </c>
-      <c r="P30">
-[...1 lines deleted...]
-      </c>
       <c r="Q30">
+        <v>203203018000.0</v>
+      </c>
+      <c r="R30">
         <v>248634493000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>338753895000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>220467548000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>138788563000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>96126802000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>87968628000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>69238207000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>65133608000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>97293196000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>58127658000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>696229007000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>735057542000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>756163153000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>708124611000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>547371770000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>470347323000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>367766014000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>395670580000.0</v>
+      </c>
+      <c r="C32">
         <v>314411773000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>289769436000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>221377840000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>176759098000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>247170860000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>259215943000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>127325109000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>74231077000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>611806358000.0</v>
+      </c>
+      <c r="C33">
         <v>593112740000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>568723598000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>587097713000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>583690468000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>582804479000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>601273609000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>666042949000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>633527655000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>455475379000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>430971512000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>189290762000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>210544783000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>94261951000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>105915335000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>92814231000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>127718951000.0</v>
       </c>
-      <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>-1000.0</v>
+      </c>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>-1000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>-1000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>90352283000.0</v>
+      </c>
+      <c r="C35">
         <v>76848649000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>65644931000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>60246593000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>64215085000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>94924167000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>104357828000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>184126894000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>160397250000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>124327450000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>107423814000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>45004561000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>39578114000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>34407848000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>31782952000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>24436435000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>18990046000.0</v>
       </c>
-      <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>990826000.0</v>
+      </c>
+      <c r="C36">
         <v>7034101000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>11677003000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>26719065000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>20372106000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>11046508000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-569087842000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>77282369000.0</v>
       </c>
-      <c r="I36">
-[...1 lines deleted...]
-      </c>
       <c r="J36">
-        <v>46753324000.0</v>
+        <v>60512625000.0</v>
       </c>
       <c r="K36">
+        <v>41923324000.0</v>
+      </c>
+      <c r="L36">
         <v>34782414000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>54585791000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>63517692000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>16164002000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>21184980000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>10526227000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>40110106000.0</v>
       </c>
-      <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>46204897000.0</v>
+      </c>
+      <c r="C38">
         <v>46067795000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>39588392000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>56751414000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>67514812000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>38152970000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>27205768000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>53195457000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>60512625000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>41923324000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>32582414000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>65258179000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>71852413000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>20073141000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>24150196000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>10301421000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>43536390000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>22883993000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>11430005000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>10883628000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>7587684000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>9196209000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>5920399000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>5299751000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>8027674000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>9392231000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>40700226000.0</v>
+      </c>
+      <c r="C39">
         <v>87759118000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>59033825000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>34632540000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>64760905000.0</v>
       </c>
-      <c r="F39">
-[...1 lines deleted...]
-      </c>
       <c r="G39">
-        <v>113307385000.0</v>
+        <v>80304091000.0</v>
       </c>
       <c r="H39">
-        <v>707286344000.0</v>
+        <v>142248172000.0</v>
       </c>
       <c r="I39">
-        <v>665640859000.0</v>
+        <v>167651918000.0</v>
       </c>
       <c r="J39">
-        <v>581486684000.0</v>
+        <v>164657985000.0</v>
       </c>
       <c r="K39">
-        <v>513513573000.0</v>
+        <v>55396626000.0</v>
       </c>
       <c r="L39">
-        <v>491692543000.0</v>
+        <v>49079605000.0</v>
       </c>
       <c r="M39">
-        <v>551026458000.0</v>
+        <v>18805873000.0</v>
       </c>
       <c r="N39">
-        <v>251322050000.0</v>
+        <v>38916665000.0</v>
       </c>
       <c r="O39">
-        <v>213723340000.0</v>
+        <v>31677973000.0</v>
       </c>
       <c r="P39">
-        <v>263151886000.0</v>
+        <v>45883024000.0</v>
       </c>
       <c r="Q39">
-        <v>271909509000.0</v>
+        <v>33324936000.0</v>
       </c>
       <c r="R39">
+        <v>36110506000.0</v>
+      </c>
+      <c r="S39">
         <v>19881456000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>23511147000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>20236620000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>12897439000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>19077923000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>18215350000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>12475751000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>17111764000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5768446000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
-        <v>70624695000.0</v>
+        <v>35614646000.0</v>
       </c>
       <c r="C40">
+        <v>85925450000.0</v>
+      </c>
+      <c r="D40">
         <v>43345597000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>26220212000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>27295300000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
-        <v>44560070000.0</v>
+        <v>25210822000.0</v>
       </c>
       <c r="H40">
-        <v>84789531000.0</v>
+        <v>27906216000.0</v>
       </c>
       <c r="I40">
-        <v>90640625000.0</v>
+        <v>50422607000.0</v>
       </c>
       <c r="J40">
-        <v>301785883000.0</v>
+        <v>59735261000.0</v>
       </c>
       <c r="K40">
-        <v>164510789000.0</v>
+        <v>69950211000.0</v>
       </c>
       <c r="L40">
-        <v>188966657000.0</v>
+        <v>73830300000.0</v>
       </c>
       <c r="M40">
-        <v>304698070000.0</v>
+        <v>109420156000.0</v>
       </c>
       <c r="N40">
-        <v>8445959000.0</v>
+        <v>75754392000.0</v>
       </c>
       <c r="O40">
-        <v>81444881000.0</v>
+        <v>36792267000.0</v>
       </c>
       <c r="P40">
-        <v>674325000.0</v>
+        <v>42172995000.0</v>
       </c>
       <c r="Q40">
-        <v>2151053000.0</v>
+        <v>84497868000.0</v>
       </c>
       <c r="R40">
+        <v>147211558000.0</v>
+      </c>
+      <c r="S40">
         <v>48789381000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>46645952000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>58247220000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>56454895000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>64302160000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>78016392000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>51516099000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>45322902000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>22627918000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>58986532000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>84084347000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>81828849000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>66565888000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>150497032000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>119951902000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>105920292000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>43777000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>37743732000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>32505575000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>29242554000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>22841412000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>17991813000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>15400377000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>11715251000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>17651421000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>8947952000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>9032670000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>6816332000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>4222284000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>9578455000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>188545000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
-        <v>3900000000.0</v>
+        <v>-25530000000.0</v>
       </c>
       <c r="C42">
         <v>3900000000.0</v>
       </c>
       <c r="D42">
         <v>3900000000.0</v>
       </c>
       <c r="E42">
         <v>3900000000.0</v>
       </c>
       <c r="F42">
         <v>3900000000.0</v>
       </c>
       <c r="G42">
         <v>3900000000.0</v>
       </c>
       <c r="H42">
-        <v>321943123000.0</v>
+        <v>3900000000.0</v>
       </c>
       <c r="I42">
-        <v>320443123000.0</v>
+        <v>3900000000.0</v>
       </c>
       <c r="J42">
-        <v>216201425000.0</v>
+        <v>18900000000.0</v>
       </c>
       <c r="K42">
-        <v>213571425000.0</v>
+        <v>3900000000.0</v>
       </c>
       <c r="L42">
-        <v>5750000000.0</v>
+        <v>3900000000.0</v>
       </c>
       <c r="M42">
-        <v>5900000000.0</v>
+        <v>3900000000.0</v>
       </c>
       <c r="N42">
-        <v>5525000000.0</v>
+        <v>3900000000.0</v>
       </c>
       <c r="O42">
-        <v>5285000000.0</v>
+        <v>15299497000.0</v>
       </c>
       <c r="P42">
+        <v>9059497000.0</v>
+      </c>
+      <c r="Q42">
         <v>6200000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>4475000000.0</v>
       </c>
-      <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>879191445000.0</v>
+      </c>
+      <c r="C45">
         <v>823983881000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>770923827000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>749517410000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>727901026000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>726350445000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>718818764000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>546168519000.0</v>
+      </c>
+      <c r="C46">
         <v>526751151000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>508469454000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>504358485000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>506425656000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>539011509000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1138175683000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>588760580000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>567615030000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>408722055000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>396189098000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>121782583000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>136292370000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>72163810000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>79980139000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>79812810000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>83207561000.0</v>
       </c>
-      <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>546168519000.0</v>
+      </c>
+      <c r="C47">
         <v>526751151000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>508469454000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>504358486000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>506425656000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>539011509000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>569087841000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>588760580000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>567615030000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>408722055000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>396189098000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>121782583000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>136292370000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>72163810000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>79980139000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>79812810000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>83207561000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>90128697000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>93906506000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>99688149000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>95054739000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>96178442000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>90548216000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>96627276000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>81405544000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>38499710000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>535552765000.0</v>
+      </c>
+      <c r="C48">
         <v>432739342000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>396456276000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>348445660000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>290820679000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>338012378000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>365479012000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>211705027000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>151328647000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>178545898000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>78594589000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>90004883000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>66155923000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>61733381000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>46580493000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>16878716000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>22435254000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>6593173000.0</v>
       </c>
-      <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>1086146144000.0</v>
+      </c>
+      <c r="C50">
         <v>1125888284000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>736136611000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>880856841000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>588240357000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>331632586000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>687033418000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>862449193000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>788172194000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>632204394000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>1123594097000.0</v>
+      </c>
+      <c r="C51">
         <v>1148964353000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>740343584000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>887477482000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>598910779000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>348751377000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>716357720000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>908117732000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>799568953000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>638281125000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>657770245000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>552194118000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>727623732000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>271503505000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>78132057000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>88303326000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>106397134000.0</v>
       </c>
-      <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>1090148226000.0</v>
+      </c>
+      <c r="C52">
         <v>1129426165000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>738214383000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>886292523000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>593682226000.0</v>
       </c>
-      <c r="F52">
-[...1 lines deleted...]
-      </c>
       <c r="G52">
+        <v>337911558000.0</v>
+      </c>
+      <c r="H52">
         <v>693828741000.0</v>
       </c>
-      <c r="H52">
-[...1 lines deleted...]
-      </c>
       <c r="I52">
+        <v>874291344000.0</v>
+      </c>
+      <c r="J52">
         <v>789668735000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>633905577000.0</v>
       </c>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
       <c r="L52">
-        <v>550966557000.0</v>
+        <v>664070557000.0</v>
       </c>
       <c r="M52">
+        <v>559405299000.0</v>
+      </c>
+      <c r="N52">
         <v>725789350000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>269601232000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>75591659000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>86743304000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>105398901000.0</v>
       </c>
-      <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>104852529000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>14897373000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>39121316000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>27193468000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1504562000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1433451000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>8611529000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>10373509000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>5802151000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>580463000.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>287168000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>2876151000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>2561427000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>8692225000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>2574370034000.0</v>
+      </c>
+      <c r="C55">
         <v>2559780236000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2162295387000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2199797641000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1736977382000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1513949141000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1888753850000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2081620993000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1927985352000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1587210576000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1358464081000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1062476023000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1239821716000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>708955186000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>627037935000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>561998694000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>587380790000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>673396525000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>470474609000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>362647601000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>322661922000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>302022257000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>277187686000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>304258376000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>300833608000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>212029407000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>1962563676000.0</v>
+      </c>
+      <c r="C56">
         <v>1966667496000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1593571789000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1612699928000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1153286914000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>931144662000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1287480241000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1415578044000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1294457697000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1131735197000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>927492569000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>873185261000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1029276933000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>614693235000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>521122600000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>469184463000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>459661839000.0</v>
       </c>
-      <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>1566893095000.0</v>
+      </c>
+      <c r="C57">
         <v>1652255723000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1303802353000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1391322088000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>976527816000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>683973802000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1028264298000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1288252935000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1220226620000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>992544784000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>883284008000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>846116408000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1052583258000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>531671545000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>467757960000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>438883543000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>465853474000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>568547910000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>359827128000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>266299462000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>236761723000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>205074187000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>174193209000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>203783786000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>163573937000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>149266721000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>1657245378000.0</v>
+      </c>
+      <c r="C58">
         <v>1729104372000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1369447284000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1451568681000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1040742901000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>778897969000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1132622126000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1472379829000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1380623870000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1116872234000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>990707822000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>891120969000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1092161372000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>566079393000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>499540912000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>463319978000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>484843520000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>586203352000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>383209940000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>299054512000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>259571734000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>236972725000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>211644098000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>239172180000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>240032164000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>152655266000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>917116864000.0</v>
+      </c>
+      <c r="C60">
         <v>830668275000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>792841680000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>748223380000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>696229007000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>735057542000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>756163153000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>609248150000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>547371770000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>470347323000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>367766014000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>171354883000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>147655923000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>142858381000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>127465493000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>98678716000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>102510254000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>87193173000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>87264669000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>63593089000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>63090188000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>65044265000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>65537875000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>65079906000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>60779031000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>59374141000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>457862448000.0</v>
+      </c>
+      <c r="C2">
+        <v>410451981000.0</v>
+      </c>
+      <c r="D2">
         <v>522228196000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>583828486000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>568972331000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>397908725000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>402932398000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>341109128000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>532009057000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>414145141000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>440763487000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>304345311000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>339573317000.0</v>
       </c>
-      <c r="M2">
-[...2 lines deleted...]
-      <c r="N2">
+      <c r="O2">
+        <v>437924064000.0</v>
+      </c>
+      <c r="P2">
         <v>418950484000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>291010721000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>470759492000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>288801274000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>231981492000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>288032054000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>243059126000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>218875401000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>207759248000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>218071409000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>270183652000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>263087280000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>312661491000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>325009423000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>325950309000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>332803993000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>293575262000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>496365092000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>358485607000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>337823824000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>106966750000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>255789473000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>219383783000.0</v>
       </c>
-      <c r="AK2">
-[...2 lines deleted...]
-      <c r="AL2">
+      <c r="AM2">
+        <v>243757097000.0</v>
+      </c>
+      <c r="AN2">
         <v>227861944000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>178153007000.0</v>
       </c>
-      <c r="AN2">
-[...4 lines deleted...]
-      </c>
       <c r="AP2">
+        <v>162123444000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>109182881000.0</v>
+      </c>
+      <c r="AR2">
         <v>174993107000.0</v>
       </c>
-      <c r="AQ2">
-[...4 lines deleted...]
-      </c>
       <c r="AS2">
-        <v>97563834000.0</v>
+        <v>285442445000.0</v>
       </c>
       <c r="AT2">
-        <v>26165605000.0</v>
+        <v>179528253000.0</v>
       </c>
       <c r="AU2">
+        <v>140530287000.0</v>
+      </c>
+      <c r="AV2">
+        <v>217831413000.0</v>
+      </c>
+      <c r="AW2">
         <v>221690223000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>282160888000.0</v>
       </c>
-      <c r="AW2">
-[...2 lines deleted...]
-      <c r="AX2">
+      <c r="AY2">
+        <v>248046359000.0</v>
+      </c>
+      <c r="AZ2">
         <v>465251829000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>380690857000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>253355300000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>220120353000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>334814735000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>433209589000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>236756427000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>347727436000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>388880561000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>384208111000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>346235397000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>317360325000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>281755913000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>262687712000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>271167318000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>282611042000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>224770912000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>193143924000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>227907772000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>381113929000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>371504954000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>285052645000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>197498879000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>164316230000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>207811481000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>146429120000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>120170549000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>117678795000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>92870092000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>97300865000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>101684384000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>24271669000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>73149404000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>81474602000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>53041596000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>54867665000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>49325605000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>35689997000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>37750988000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>39820063000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>75668636000.0</v>
       </c>
-      <c r="CM2"/>
-      <c r="CN2">
+      <c r="CO2"/>
+      <c r="CP2">
         <v>69929165000.0</v>
       </c>
-      <c r="CO2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5078,54 +5231,56 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5175,175 +5330,261 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>40513799000.0</v>
+      </c>
+      <c r="C5">
+        <v>40513799000.0</v>
+      </c>
+      <c r="D5">
         <v>323428933000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>323428933000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>318428933000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>27448633000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>319385404000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5"/>
       <c r="I5">
+        <v>319385404000.0</v>
+      </c>
+      <c r="J5">
+        <v>316885404000.0</v>
+      </c>
+      <c r="K5">
         <v>21582907000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>26234595000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>26234595000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>23734595000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>23734597000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>29365205000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>29365205000.0</v>
       </c>
-      <c r="P5"/>
-[...37 lines deleted...]
-      <c r="BB5"/>
+      <c r="R5">
+        <v>29365205000.0</v>
+      </c>
+      <c r="S5">
+        <v>29365205000.0</v>
+      </c>
+      <c r="T5">
+        <v>21002041000.0</v>
+      </c>
+      <c r="U5">
+        <v>21002041000.0</v>
+      </c>
+      <c r="V5">
+        <v>21002041000.0</v>
+      </c>
+      <c r="W5">
+        <v>292545164000.0</v>
+      </c>
+      <c r="X5">
+        <v>292554142000.0</v>
+      </c>
+      <c r="Y5">
+        <v>292314142000.0</v>
+      </c>
+      <c r="Z5">
+        <v>292254142000.0</v>
+      </c>
+      <c r="AA5">
+        <v>293184141000.0</v>
+      </c>
+      <c r="AB5">
+        <v>300973123000.0</v>
+      </c>
+      <c r="AC5">
+        <v>300943123000.0</v>
+      </c>
+      <c r="AD5">
+        <v>301543123000.0</v>
+      </c>
+      <c r="AE5">
+        <v>299538713000.0</v>
+      </c>
+      <c r="AF5">
+        <v>302143123000.0</v>
+      </c>
+      <c r="AG5">
+        <v>302593123000.0</v>
+      </c>
+      <c r="AH5">
+        <v>302683123000.0</v>
+      </c>
+      <c r="AI5">
+        <v>301543123000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>214056425000.0</v>
+      </c>
+      <c r="AK5">
+        <v>214393925000.0</v>
+      </c>
+      <c r="AL5">
+        <v>212841425000.0</v>
+      </c>
+      <c r="AM5">
+        <v>212301425000.0</v>
+      </c>
+      <c r="AN5">
+        <v>211396425000.0</v>
+      </c>
+      <c r="AO5">
+        <v>210441425000.0</v>
+      </c>
+      <c r="AP5">
+        <v>210359488000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>209671425000.0</v>
+      </c>
+      <c r="AR5">
+        <v>1400000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>1400000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>2015000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>1850000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>3357500000.0</v>
+      </c>
+      <c r="AW5">
+        <v>2960000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>2120000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>2300000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>1625000000.0</v>
+      </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5393,138 +5634,144 @@
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>2515512000.0</v>
+      </c>
+      <c r="C7">
+        <v>3014629000.0</v>
+      </c>
+      <c r="D7">
         <v>3513399000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4337567000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>9061258000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>6047629000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>4156135000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2810471000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3277847000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3939773000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4646966000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6189863000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>7693252000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5895384000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>6056388000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>7214591000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>8344017000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>9487108000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>10617426000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>11439521000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>12698310000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>14283404000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>15990751000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>17701641000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>19395512000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>21078915000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>22173110000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>23664798000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>25074326000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5544,54 +5791,56 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>75600000000.0</v>
       </c>
       <c r="C8">
         <v>75600000000.0</v>
       </c>
       <c r="D8">
         <v>75600000000.0</v>
       </c>
       <c r="E8">
         <v>75600000000.0</v>
       </c>
       <c r="F8">
         <v>75600000000.0</v>
       </c>
       <c r="G8">
         <v>75600000000.0</v>
       </c>
       <c r="H8">
         <v>75600000000.0</v>
       </c>
       <c r="I8">
         <v>75600000000.0</v>
       </c>
@@ -5603,52 +5852,56 @@
       </c>
       <c r="L8">
         <v>75600000000.0</v>
       </c>
       <c r="M8">
         <v>75600000000.0</v>
       </c>
       <c r="N8">
         <v>75600000000.0</v>
       </c>
       <c r="O8">
         <v>75600000000.0</v>
       </c>
       <c r="P8">
         <v>75600000000.0</v>
       </c>
       <c r="Q8">
         <v>75600000000.0</v>
       </c>
       <c r="R8">
         <v>75600000000.0</v>
       </c>
       <c r="S8">
         <v>75600000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>75600000000.0</v>
+      </c>
+      <c r="U8">
+        <v>75600000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5677,124 +5930,128 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>3900000000.0</v>
       </c>
       <c r="D9">
         <v>3900000000.0</v>
       </c>
       <c r="E9">
         <v>3900000000.0</v>
       </c>
       <c r="F9">
         <v>3900000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>3900000000.0</v>
+      </c>
+      <c r="H9">
+        <v>3900000000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...4 lines deleted...]
-      </c>
+      <c r="K9"/>
+      <c r="L9"/>
       <c r="M9">
         <v>3900000000.0</v>
       </c>
       <c r="N9">
         <v>3900000000.0</v>
       </c>
       <c r="O9">
         <v>3900000000.0</v>
       </c>
       <c r="P9">
         <v>3900000000.0</v>
       </c>
       <c r="Q9">
         <v>3900000000.0</v>
       </c>
       <c r="R9">
         <v>3900000000.0</v>
       </c>
       <c r="S9">
         <v>3900000000.0</v>
       </c>
       <c r="T9">
         <v>3900000000.0</v>
       </c>
       <c r="U9">
         <v>3900000000.0</v>
       </c>
       <c r="V9">
         <v>3900000000.0</v>
       </c>
       <c r="W9">
         <v>3900000000.0</v>
       </c>
       <c r="X9">
         <v>3900000000.0</v>
       </c>
       <c r="Y9">
         <v>3900000000.0</v>
       </c>
       <c r="Z9">
         <v>3900000000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>3900000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>3900000000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5816,277 +6073,301 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>91098312000.0</v>
+      </c>
+      <c r="C10">
+        <v>107757505000.0</v>
+      </c>
+      <c r="D10">
         <v>149085937000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>94969516000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>243506889000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>152459072000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>81001155000.0</v>
       </c>
-      <c r="G10">
-[...4 lines deleted...]
-      </c>
       <c r="I10">
+        <v>99439093000.0</v>
+      </c>
+      <c r="J10">
+        <v>151554044000.0</v>
+      </c>
+      <c r="K10">
         <v>161356787000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>84598233000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>81334424000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>73652401000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>148583502000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>129878366000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>95241160000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>63416707000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>48091741000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>85803310000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>59492163000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>51932100000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>63736650000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>25504012000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>21321069000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>14403315000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>31631973000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>31549638000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>25606262000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>24891345000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>100318896000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>28139898000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>38826800000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>54927436000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>61241170000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>62267386000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>99919869000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>85270826000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>160862838000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>84104589000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>82790040000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>33116442000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>72449480000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>25707007000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>21969868000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>5404393000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>4844497000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>16794457000.0</v>
       </c>
-      <c r="AU10"/>
-      <c r="AV10"/>
       <c r="AW10">
+        <v>7328641000.0</v>
+      </c>
+      <c r="AX10">
+        <v>4864364000.0</v>
+      </c>
+      <c r="AY10">
         <v>14110915000.0</v>
       </c>
-      <c r="AX10"/>
-[...5 lines deleted...]
-      <c r="BD10"/>
+      <c r="AZ10">
+        <v>7816372000.0</v>
+      </c>
+      <c r="BA10">
+        <v>29749796000.0</v>
+      </c>
+      <c r="BB10">
+        <v>12544363000.0</v>
+      </c>
+      <c r="BC10">
+        <v>28091837000.0</v>
+      </c>
+      <c r="BD10">
+        <v>16261024000.0</v>
+      </c>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>92286006000.0</v>
+      </c>
+      <c r="D11">
         <v>135613203000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>85742880000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>237272752000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>134137729000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>66340719000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>20628714000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>22276248000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>104852528000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>15331914000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
@@ -6120,257 +6401,287 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>91098312000.0</v>
+      </c>
+      <c r="C12">
+        <v>107757505000.0</v>
+      </c>
+      <c r="D12">
         <v>149085937000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>94969516000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>243506889000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>152459072000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>81001155000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12">
+        <v>99439093000.0</v>
+      </c>
+      <c r="J12">
+        <v>151554044000.0</v>
+      </c>
+      <c r="K12">
         <v>161356787000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>84598233000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>81334424000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>73652401000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>148583502000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>129878366000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>95241160000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>63416707000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>48091741000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>85803310000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>59492163000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>51932100000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>63736650000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>25504012000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>21321069000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>14403315000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>58825441000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>31549638000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>25606262000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>24891345000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>100318896000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>28139898000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>38826800000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>54927436000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>61241170000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>62267386000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>99919869000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>85270826000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>160862838000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>84104589000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>82790040000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>33116442000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>72449480000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>25707007000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>21969868000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>5404393000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>4844497000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>16794457000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12"/>
       <c r="AW12">
+        <v>8727410000.0</v>
+      </c>
+      <c r="AX12">
+        <v>7407378000.0</v>
+      </c>
+      <c r="AY12">
         <v>14110915000.0</v>
       </c>
-      <c r="AX12"/>
-[...5 lines deleted...]
-      <c r="BD12"/>
+      <c r="AZ12">
+        <v>15272557000.0</v>
+      </c>
+      <c r="BA12">
+        <v>38046002000.0</v>
+      </c>
+      <c r="BB12">
+        <v>21763472000.0</v>
+      </c>
+      <c r="BC12">
+        <v>38465346000.0</v>
+      </c>
+      <c r="BD12">
+        <v>26612446000.0</v>
+      </c>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>75600000000.0</v>
       </c>
       <c r="C13">
         <v>75600000000.0</v>
       </c>
       <c r="D13">
         <v>75600000000.0</v>
       </c>
       <c r="E13">
         <v>75600000000.0</v>
       </c>
       <c r="F13">
         <v>75600000000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>75600000000.0</v>
+      </c>
+      <c r="H13">
+        <v>75600000000.0</v>
+      </c>
       <c r="I13">
         <v>75600000000.0</v>
       </c>
       <c r="J13">
         <v>75600000000.0</v>
       </c>
       <c r="K13">
         <v>75600000000.0</v>
       </c>
       <c r="L13">
         <v>75600000000.0</v>
       </c>
       <c r="M13">
         <v>75600000000.0</v>
       </c>
       <c r="N13">
         <v>75600000000.0</v>
       </c>
       <c r="O13">
         <v>75600000000.0</v>
       </c>
       <c r="P13">
         <v>75600000000.0</v>
       </c>
       <c r="Q13">
@@ -6573,65 +6884,71 @@
       </c>
       <c r="CE13">
         <v>75600000000.0</v>
       </c>
       <c r="CF13">
         <v>75600000000.0</v>
       </c>
       <c r="CG13">
         <v>75600000000.0</v>
       </c>
       <c r="CH13">
         <v>75600000000.0</v>
       </c>
       <c r="CI13">
         <v>75600000000.0</v>
       </c>
       <c r="CJ13">
         <v>75600000000.0</v>
       </c>
       <c r="CK13">
         <v>75600000000.0</v>
       </c>
       <c r="CL13">
         <v>75600000000.0</v>
       </c>
-      <c r="CM13"/>
+      <c r="CM13">
+        <v>75600000000.0</v>
+      </c>
       <c r="CN13">
         <v>75600000000.0</v>
       </c>
       <c r="CO13"/>
+      <c r="CP13">
+        <v>75600000000.0</v>
+      </c>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>756000000.0</v>
       </c>
       <c r="C14">
-        <v>756000000.0</v>
+        <v>736861000.0</v>
       </c>
       <c r="D14">
         <v>756000000.0</v>
       </c>
       <c r="E14">
         <v>756000000.0</v>
       </c>
       <c r="F14">
         <v>756000000.0</v>
       </c>
       <c r="G14">
         <v>756000000.0</v>
       </c>
       <c r="H14">
         <v>756000000.0</v>
       </c>
       <c r="I14">
         <v>151200000.0</v>
       </c>
       <c r="J14">
         <v>151200000.0</v>
       </c>
       <c r="K14">
         <v>151200000.0</v>
       </c>
@@ -6707,118 +7024,134 @@
       <c r="AI14">
         <v>151200000.0</v>
       </c>
       <c r="AJ14">
         <v>151200000.0</v>
       </c>
       <c r="AK14">
         <v>151200000.0</v>
       </c>
       <c r="AL14">
         <v>151200000.0</v>
       </c>
       <c r="AM14">
         <v>151200000.0</v>
       </c>
       <c r="AN14">
         <v>151200000.0</v>
       </c>
       <c r="AO14">
         <v>151200000.0</v>
       </c>
       <c r="AP14">
         <v>151200000.0</v>
       </c>
       <c r="AQ14">
-        <v>151335102.0</v>
+        <v>151200000.0</v>
       </c>
       <c r="AR14">
         <v>151200000.0</v>
       </c>
       <c r="AS14">
         <v>151335102.0</v>
       </c>
       <c r="AT14">
+        <v>151200000.0</v>
+      </c>
+      <c r="AU14">
         <v>151335102.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
-        <v>151200000.0</v>
+        <v>151335102.0</v>
       </c>
       <c r="AW14">
         <v>150955904.0</v>
       </c>
-      <c r="AX14"/>
-[...5 lines deleted...]
-      <c r="BD14"/>
+      <c r="AX14">
+        <v>151200000.0</v>
+      </c>
+      <c r="AY14">
+        <v>150955904.0</v>
+      </c>
+      <c r="AZ14">
+        <v>151200000.0</v>
+      </c>
+      <c r="BA14">
+        <v>151200000.0</v>
+      </c>
+      <c r="BB14">
+        <v>151200000.0</v>
+      </c>
+      <c r="BC14">
+        <v>151200000.0</v>
+      </c>
+      <c r="BD14">
+        <v>151200000.0</v>
+      </c>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6868,227 +7201,247 @@
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-      <c r="F16">
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>27477657000.0</v>
+      </c>
+      <c r="C16">
+        <v>32679283000.0</v>
+      </c>
+      <c r="D16">
+        <v>17949299000.0</v>
+      </c>
+      <c r="E16">
+        <v>23362357000.0</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>26218167000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16">
+        <v>60957178000.0</v>
+      </c>
+      <c r="J16">
+        <v>159861155000.0</v>
+      </c>
+      <c r="K16">
         <v>99595077000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>128561573000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>112843028000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>44708274000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>39852499000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>48135473000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>61173915000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16"/>
       <c r="R16">
+        <v>66429512000.0</v>
+      </c>
+      <c r="S16">
+        <v>65676228000.0</v>
+      </c>
+      <c r="T16">
         <v>237799000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>296909000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>252333000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>127186843000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>466131000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>246211000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>69500312000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>16653854000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>8101730000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2591375000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1000696000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1778067000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>328183000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1859528000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>4199841000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2093436000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>123496000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>4781036000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>5571411000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>8393933000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-176863155000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-122226213000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>12204087000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>4291098000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-55241060000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>2635531000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>8803238000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>8619360000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>12104985000.0</v>
       </c>
-      <c r="AU16"/>
-[...1 lines deleted...]
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16">
         <v>2993157000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7138,54 +7491,56 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -7235,54 +7590,56 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7332,54 +7689,56 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7429,89 +7788,97 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>2498973000.0</v>
+      </c>
+      <c r="C21">
+        <v>2853367000.0</v>
+      </c>
+      <c r="D21">
         <v>3207762000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3562156000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>4270944000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>4270944000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21"/>
+      <c r="AA21">
+        <v>31886387000.0</v>
+      </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
@@ -7534,867 +7901,905 @@
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>678912547000.0</v>
+      </c>
+      <c r="C22">
+        <v>526889495000.0</v>
+      </c>
+      <c r="D22">
         <v>553535349000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>612533551000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>555206576000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>603141592000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>612539859000.0</v>
       </c>
-      <c r="G22">
-[...4 lines deleted...]
-      </c>
       <c r="I22">
+        <v>606729169000.0</v>
+      </c>
+      <c r="J22">
+        <v>563187113000.0</v>
+      </c>
+      <c r="K22">
         <v>437941081000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>573922309000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>550052323000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>613667095000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>565153909000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>632898965000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>563967460000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>685467148000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>575275806000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>507774815000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>482529813000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>378939333000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>349820263000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>430796518000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>449902935000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>485804427000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>505950582000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>680945029000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>492753548000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>578447603000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>607972804000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>589941696000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>673603738000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>551881066000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>567575668000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>467348869000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>466616885000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>426593279000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>389385675000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>337341533000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>390795336000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>315091410000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>341529516000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>380259693000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>381849305000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>411290341000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>376648221000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>313382586000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>372282557000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>492650928000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>464139560000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>438205277000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>375477236000.0</v>
       </c>
-      <c r="AZ22">
-[...2 lines deleted...]
-      <c r="BA22">
+      <c r="BB22">
+        <v>360749345000.0</v>
+      </c>
+      <c r="BC22">
         <v>324905839000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>359094070000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>350011630000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>307652987000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>260051578000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>246100361000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>232643265000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>206888559000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>162474328000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>170597333000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>163121992000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>139014163000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>142060270000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>151663346000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>137357604000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>131359510000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>141987291000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>196645395000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>150136770000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>127129126000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>117366010000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>124653974000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>90650463000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>82335610000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>104038402000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>109277545000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>108660798000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>107752001000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>96110426000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>95599337000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>90026923000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>86386969000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>93897842000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>89330747000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>94191254000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>87557360000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>98924565000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>113208746000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>100701378000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>89704945000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>92128716000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>2480005715000.0</v>
+      </c>
+      <c r="C23">
+        <v>2574370034000.0</v>
+      </c>
+      <c r="D23">
         <v>2568986982000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2622530993000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2795203450000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2559780236000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2262493740000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23">
+        <v>2086583745000.0</v>
+      </c>
+      <c r="J23">
+        <v>2173842092000.0</v>
+      </c>
+      <c r="K23">
         <v>2162295387000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2158733515000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2151839293000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2042736860000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2199797641000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2214735132000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2181144784000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2025043188000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1736977382000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1767742842000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1696493362000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1558616835000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1513949141000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1445000944000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1512051050000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1648598617000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1888753850000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2006853594000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1986383992000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2075100498000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2081620993000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2137945919000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2176798122000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2080051370000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1927985352000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1654858866000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1619735717000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1678824853000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1587210576000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1542415740000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1592850568000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1446482850000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1358464081000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1132234780000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1153357811000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1135368247000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1062476023000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1047664361000.0</v>
       </c>
-      <c r="AU23"/>
-      <c r="AV23"/>
       <c r="AW23">
+        <v>1150201045000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1331471003000.0</v>
+      </c>
+      <c r="AY23">
         <v>1239821716000.0</v>
       </c>
-      <c r="AX23"/>
-[...4 lines deleted...]
-      <c r="BC23"/>
+      <c r="AZ23">
+        <v>1099310286000.0</v>
+      </c>
+      <c r="BA23">
+        <v>934025479000.0</v>
+      </c>
+      <c r="BB23">
+        <v>795418845000.0</v>
+      </c>
+      <c r="BC23">
+        <v>708955186000.0</v>
+      </c>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>33997373000.0</v>
+      </c>
+      <c r="C24">
+        <v>34433324000.0</v>
+      </c>
+      <c r="D24">
         <v>42817733000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>28646731000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>28646731000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>17028440000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>22279574000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>6505026000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>267200000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>267200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>725257000.0</v>
       </c>
       <c r="L24">
         <v>725257000.0</v>
       </c>
       <c r="M24">
         <v>725257000.0</v>
       </c>
       <c r="N24">
+        <v>725257000.0</v>
+      </c>
+      <c r="O24">
+        <v>725257000.0</v>
+      </c>
+      <c r="P24">
         <v>1183315000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1183314000.0</v>
       </c>
       <c r="Q24">
         <v>1183314000.0</v>
       </c>
       <c r="R24">
-        <v>4476759000.0</v>
+        <v>1183314000.0</v>
       </c>
       <c r="S24">
-        <v>4476759000.0</v>
+        <v>1183314000.0</v>
       </c>
       <c r="T24">
         <v>4476759000.0</v>
       </c>
       <c r="U24">
+        <v>4476759000.0</v>
+      </c>
+      <c r="V24">
+        <v>4476759000.0</v>
+      </c>
+      <c r="W24">
         <v>2835387000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8245387000.0</v>
       </c>
       <c r="X24">
         <v>8245387000.0</v>
       </c>
       <c r="Y24">
         <v>8245387000.0</v>
       </c>
       <c r="Z24">
-        <v>13655387000.0</v>
+        <v>8245387000.0</v>
       </c>
       <c r="AA24">
-        <v>13655387000.0</v>
+        <v>8245387000.0</v>
       </c>
       <c r="AB24">
         <v>13655387000.0</v>
       </c>
       <c r="AC24">
+        <v>13655387000.0</v>
+      </c>
+      <c r="AD24">
+        <v>13655387000.0</v>
+      </c>
+      <c r="AE24">
         <v>19065387000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>20417887000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>30569454000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>30779265000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>9900218000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>12478951000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>12478831000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>12197619000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>4375548000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>2898525000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>2494792000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>1900521000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1503522000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>2359412000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>1145659000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>1084600000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>1227561000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>2066065000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>1396292000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>1830681000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>1834382000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>3254225000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>3088578000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>2910452000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>1902273000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>2658061000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>2692385000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>2765831000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>2540398000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>2537058000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>2071470000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>1769960000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>1560022000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>2220304000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>1965369000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>1253697000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>998233000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>1641949000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>6722262000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>1722308000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>2255065000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>7402628000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>6556758000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>7472247000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>11667561000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>14943768000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>14861155000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>15103629000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>13612205000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>12657975000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>13734678000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>13862059000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>23248246000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22865868000.0</v>
       </c>
       <c r="CF24">
         <v>22865868000.0</v>
       </c>
       <c r="CG24">
+        <v>22865868000.0</v>
+      </c>
+      <c r="CH24">
+        <v>22865868000.0</v>
+      </c>
+      <c r="CI24">
         <v>30845572000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>30839933000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>32546430000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>32429308000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>27018407000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>31166110000.0</v>
       </c>
-      <c r="CM24"/>
-      <c r="CN24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>66879772000.0</v>
       </c>
-      <c r="CO24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>35446912000.0</v>
+      </c>
+      <c r="D25">
         <v>45591692000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>30715969000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>31266996000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>19538188000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>25840558000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>3592969000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3427685000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1184959000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3196023000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4354225000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5483651000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5228553000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>13677730000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>13034935000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>12481192000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>10839820000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>19124218000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>20835108000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>22528979000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>22528979000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>33544643000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -8416,96 +8821,98 @@
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>4830000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>4800000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>5400000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>5400000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>6000000000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
@@ -8523,54 +8930,56 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8620,315 +9029,341 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>925238924000.0</v>
+      </c>
+      <c r="C28">
+        <v>1015836592000.0</v>
+      </c>
+      <c r="D28">
         <v>871081309000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>917546107000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>939719900000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>996505281000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>841651228000.0</v>
       </c>
-      <c r="G28">
-[...4 lines deleted...]
-      </c>
       <c r="I28">
+        <v>709179926000.0</v>
+      </c>
+      <c r="J28">
+        <v>414008691000.0</v>
+      </c>
+      <c r="K28">
         <v>578986797000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>645727074000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>809857860000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>750508601000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>738893980000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>835289528000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>908739254000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>642150975000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>550819038000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>583103930000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>456261428000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>344028571000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>285014727000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>299456926000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>362142964000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>450111168000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>684725747000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>807181895000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>735031903000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>887990162000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>807798836000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>991910013000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>840828353000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>847247395000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>738327783000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>693561175000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>545518466000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>631652352000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>477418287000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>511176442000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>625931014000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>625694335000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>585320765000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>614014789000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>487384614000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>596398986000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>547349621000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>497939322000.0</v>
       </c>
-      <c r="AU28"/>
-      <c r="AV28"/>
       <c r="AW28">
+        <v>620154593000.0</v>
+      </c>
+      <c r="AX28">
+        <v>710881840000.0</v>
+      </c>
+      <c r="AY28">
         <v>713512817000.0</v>
       </c>
-      <c r="AX28"/>
-[...5 lines deleted...]
-      <c r="BD28"/>
+      <c r="AZ28">
+        <v>394766123000.0</v>
+      </c>
+      <c r="BA28">
+        <v>285285644000.0</v>
+      </c>
+      <c r="BB28">
+        <v>310537041000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-28091837000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-16261024000.0</v>
+      </c>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>1914664583000.0</v>
+      </c>
+      <c r="C29">
+        <v>2037696332000.0</v>
+      </c>
+      <c r="D29">
         <v>1930988892000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1879206591000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2037583823000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1973584999000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1718841456000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1589672018000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1375552782000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1529245491000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1502483663000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1631735791000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1566197469000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1629805478000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1663682376000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1733832345000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1394429282000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1285652678000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1343109477000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1221563195000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1121857484000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1069525515000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1076836124000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1123719797000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1207721756000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -8952,403 +9387,411 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>1025870984000.0</v>
+      </c>
+      <c r="C30">
+        <v>1287216450000.0</v>
+      </c>
+      <c r="D30">
         <v>1201421859000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1222696588000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1330845283000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1123307714000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>922442665000.0</v>
       </c>
-      <c r="G30">
-[...4 lines deleted...]
-      </c>
       <c r="I30">
+        <v>771228258000.0</v>
+      </c>
+      <c r="J30">
+        <v>872910135000.0</v>
+      </c>
+      <c r="K30">
         <v>951073040000.0</v>
       </c>
-      <c r="J30">
-[...4 lines deleted...]
-      </c>
       <c r="L30">
+        <v>855128719000.0</v>
+      </c>
+      <c r="M30">
+        <v>889938699000.0</v>
+      </c>
+      <c r="N30">
         <v>715202205000.0</v>
       </c>
-      <c r="M30">
-[...4 lines deleted...]
-      </c>
       <c r="O30">
-        <v>907421000000.0</v>
+        <v>852433039000.0</v>
       </c>
       <c r="P30">
-        <v>617032000000.0</v>
+        <v>798624386000.0</v>
       </c>
       <c r="Q30">
-        <v>457275000000.0</v>
+        <v>907420831000.0</v>
       </c>
       <c r="R30">
-        <v>524641000000.0</v>
+        <v>617032406000.0</v>
       </c>
       <c r="S30">
-        <v>576395357000.0</v>
+        <v>457274838000.0</v>
       </c>
       <c r="T30">
-        <v>548161564000.0</v>
+        <v>524641267000.0</v>
       </c>
       <c r="U30">
-        <v>514368573000.0</v>
+        <v>508171286000.0</v>
       </c>
       <c r="V30">
-        <v>410494118000.0</v>
+        <v>482349704000.0</v>
       </c>
       <c r="W30">
+        <v>432925939000.0</v>
+      </c>
+      <c r="X30">
+        <v>333918577000.0</v>
+      </c>
+      <c r="Y30">
         <v>371118935000.0</v>
       </c>
-      <c r="X30">
-[...2 lines deleted...]
-      <c r="Y30">
+      <c r="Z30">
+        <v>451874935000.0</v>
+      </c>
+      <c r="AA30">
         <v>600013139000.0</v>
       </c>
-      <c r="Z30">
-[...4 lines deleted...]
-      </c>
       <c r="AB30">
-        <v>663418743000.0</v>
+        <v>530296069000.0</v>
       </c>
       <c r="AC30">
+        <v>659798111000.0</v>
+      </c>
+      <c r="AD30">
+        <v>664231783000.0</v>
+      </c>
+      <c r="AE30">
         <v>567666231000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>719218026000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>690665326000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>704344729000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>528621176000.0</v>
       </c>
-      <c r="AH30">
-[...4 lines deleted...]
-      </c>
       <c r="AJ30">
+        <v>538905620000.0</v>
+      </c>
+      <c r="AK30">
+        <v>489612233000.0</v>
+      </c>
+      <c r="AL30">
         <v>631299220000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>528344992000.0</v>
       </c>
-      <c r="AL30">
-[...4 lines deleted...]
-      </c>
       <c r="AN30">
-        <v>661851708000.0</v>
+        <v>632716320000.0</v>
       </c>
       <c r="AO30">
-        <v>469089278000.0</v>
+        <v>645786293000.0</v>
       </c>
       <c r="AP30">
-        <v>576548513000.0</v>
+        <v>639697704000.0</v>
       </c>
       <c r="AQ30">
-        <v>571985180000.0</v>
+        <v>464433968000.0</v>
       </c>
       <c r="AR30">
-        <v>520311220000.0</v>
+        <v>530904813000.0</v>
       </c>
       <c r="AS30">
-        <v>473898955000.0</v>
+        <v>559294340000.0</v>
       </c>
       <c r="AT30">
-        <v>520283319000.0</v>
+        <v>517404561000.0</v>
       </c>
       <c r="AU30">
-        <v>551557438000.0</v>
+        <v>472886670000.0</v>
       </c>
       <c r="AV30">
-        <v>601658093000.0</v>
+        <v>518373308000.0</v>
       </c>
       <c r="AW30">
-        <v>513749516000.0</v>
+        <v>547023296000.0</v>
       </c>
       <c r="AX30">
-        <v>435299830000.0</v>
+        <v>597796995000.0</v>
       </c>
       <c r="AY30">
-        <v>338464267000.0</v>
+        <v>512109793000.0</v>
       </c>
       <c r="AZ30">
-        <v>256289303000.0</v>
+        <v>428766643000.0</v>
       </c>
       <c r="BA30">
-        <v>219644077000.0</v>
+        <v>332918608000.0</v>
       </c>
       <c r="BB30">
+        <v>254382633000.0</v>
+      </c>
+      <c r="BC30">
+        <v>217638988000.0</v>
+      </c>
+      <c r="BD30">
         <v>193814575000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>242828728000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>182183480000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>167840316000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>274795788000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>257137097000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>203345024000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>211325285000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>171744134000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>200851723000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>208233785000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>248634493000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>220030676000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>170438640000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>182908872000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>338753895000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>249303803000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>236497791000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>198313039000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>220467548000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>212038899000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>194439701000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>139666435000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>116380101000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>91191214000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>92889071000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>96126802000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>123592644000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>97460009000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>87554635000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>87968628000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>87650132000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>75337425000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>58384692000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>69238207000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>64535347000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>65133608000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>71825232000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>97293196000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>79695572000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>746733370000.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>704570870000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>737066522000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>697205617000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>696229007000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>684819663000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>717249125000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>738595123000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>735057542000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>767865937000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>757957405000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>762602785000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>756163153000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>631483399000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>605668737000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>626092895000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>609248150000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>591137461000.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
@@ -9366,126 +9809,132 @@
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>385949650000.0</v>
+      </c>
+      <c r="C32">
+        <v>395670580000.0</v>
+      </c>
+      <c r="D32">
         <v>423159581000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>362080589000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>355506660000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>314411773000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>307138764000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>293024473000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>311551197000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>289769436000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>268406397000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>241333244000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>227995914000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>221377840000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>198830004000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>246590224000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>185233918000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>176759098000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>203896446000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>239422644000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>258706956000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>247170860000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>290580891000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>273850566000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>275291123000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9509,283 +9958,307 @@
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
     </row>
-    <row r="33" spans="1:93">
+    <row r="33" spans="1:95">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>606972617000.0</v>
+      </c>
+      <c r="C33">
+        <v>611806358000.0</v>
+      </c>
+      <c r="D33">
         <v>601248598000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>601482349000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>598746868000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>593112740000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>586830247000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>562964700000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>567288904000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>568723598000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>571186065000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>569124647000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>585291876000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>587097713000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>563141779000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>553822606000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>576447358000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>583690468000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>578679006000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>574939429000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>576447238000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>582804479000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>578206296000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>586738360000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>591638027000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>601273609000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>613037935000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>652838707000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>662900287000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>666042949000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>648741948000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>649564283000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>633931259000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>633527655000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>452328606000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>452767789000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>465895225000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>455475379000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>438862173000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>433361383000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>429731082000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>430971512000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>149612066000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>160944787000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>186145865000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>189290762000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>189008289000.0</v>
       </c>
-      <c r="AU33"/>
-      <c r="AV33"/>
       <c r="AW33">
+        <v>195968270000.0</v>
+      </c>
+      <c r="AX33">
+        <v>206444708000.0</v>
+      </c>
+      <c r="AY33">
         <v>210544783000.0</v>
       </c>
-      <c r="AX33"/>
-[...5 lines deleted...]
-      <c r="BD33"/>
+      <c r="AZ33">
+        <v>129305372000.0</v>
+      </c>
+      <c r="BA33">
+        <v>121069410000.0</v>
+      </c>
+      <c r="BB33">
+        <v>105137060000.0</v>
+      </c>
+      <c r="BC33">
+        <v>74188810000.0</v>
+      </c>
+      <c r="BD33">
+        <v>77548493000.0</v>
+      </c>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
     </row>
-    <row r="34" spans="1:93">
+    <row r="34" spans="1:95">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
-      <c r="C34"/>
+      <c r="C34">
+        <v>-1000.0</v>
+      </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34">
         <v>-20000.0</v>
       </c>
-      <c r="I34"/>
-      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
         <v>-1000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34">
         <v>-1000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
-      <c r="Y34">
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34">
         <v>1000.0</v>
       </c>
-      <c r="Z34"/>
-[...1 lines deleted...]
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34">
         <v>-1000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
@@ -9805,428 +10278,470 @@
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
     </row>
-    <row r="35" spans="1:93">
+    <row r="35" spans="1:95">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>92071344000.0</v>
+      </c>
+      <c r="C35">
+        <v>90352283000.0</v>
+      </c>
+      <c r="D35">
         <v>110065526000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>92526430000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>90827456000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>76848649000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>93617065000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>72119051000.0</v>
       </c>
-      <c r="H35">
-[...2 lines deleted...]
-      <c r="I35">
+      <c r="J35">
+        <v>65565706000.0</v>
+      </c>
+      <c r="K35">
         <v>65644931000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>62780351000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>63717748000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>63552464000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>60246593000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>57395356000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>63340757000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>64470183000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>64215085000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>97762078000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>97119283000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>96565540000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>94924167000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>100953066000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>102663956000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>104357827000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>104357828000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>180536408000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>178815669000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>178913150000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>184126894000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>185084632000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>179590145000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>178199209000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>160397250000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>128348949000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>124727333000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>125122450000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>124327450000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>113705031000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>110664892000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>107019809000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>107423814000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>42507504000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>41619768000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>43674727000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>45004561000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>41497552000.0</v>
       </c>
-      <c r="AU35"/>
-      <c r="AV35"/>
       <c r="AW35">
+        <v>38926515000.0</v>
+      </c>
+      <c r="AX35">
+        <v>39395100000.0</v>
+      </c>
+      <c r="AY35">
         <v>39578114000.0</v>
       </c>
-      <c r="AX35"/>
-[...3 lines deleted...]
-      <c r="BB35"/>
+      <c r="AZ35">
+        <v>33381938000.0</v>
+      </c>
+      <c r="BA35">
+        <v>33384416000.0</v>
+      </c>
+      <c r="BB35">
+        <v>34381154000.0</v>
+      </c>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
     </row>
-    <row r="36" spans="1:93">
+    <row r="36" spans="1:95">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
         <v>990826000.0</v>
       </c>
       <c r="C36">
         <v>990826000.0</v>
       </c>
       <c r="D36">
-        <v>731251000.0</v>
+        <v>990826000.0</v>
       </c>
       <c r="E36">
-        <v>7034101000.0</v>
+        <v>990826000.0</v>
       </c>
       <c r="F36">
         <v>731251000.0</v>
       </c>
-      <c r="G36"/>
-      <c r="H36"/>
+      <c r="G36">
+        <v>7034101000.0</v>
+      </c>
+      <c r="H36">
+        <v>731251000.0</v>
+      </c>
       <c r="I36">
+        <v>731251000.0</v>
+      </c>
+      <c r="J36">
+        <v>11099537000.0</v>
+      </c>
+      <c r="K36">
         <v>11677003000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>20699537000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>21173658000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>26719064000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>26719065000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>15670795000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>16817928000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>20762106000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>20372106000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>15546508000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>14646508000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>11526508000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>11046508000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>5572731000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>5332731000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>8742901000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>-569087842000.0</v>
       </c>
-      <c r="Z36">
-[...4 lines deleted...]
-      </c>
       <c r="AB36">
-        <v>78669547000.0</v>
+        <v>36876496000.0</v>
       </c>
       <c r="AC36">
+        <v>69097910000.0</v>
+      </c>
+      <c r="AD36">
+        <v>73269547000.0</v>
+      </c>
+      <c r="AE36">
         <v>77282369000.0</v>
       </c>
-      <c r="AD36">
-[...4 lines deleted...]
-      </c>
       <c r="AF36">
-        <v>69039376000.0</v>
+        <v>73166271000.0</v>
       </c>
       <c r="AG36">
+        <v>68063931000.0</v>
+      </c>
+      <c r="AH36">
+        <v>62499376000.0</v>
+      </c>
+      <c r="AI36">
         <v>65912625000.0</v>
       </c>
-      <c r="AH36">
-[...4 lines deleted...]
-      </c>
       <c r="AJ36">
-        <v>54970776000.0</v>
+        <v>31078569000.0</v>
       </c>
       <c r="AK36">
-        <v>46753324000.0</v>
+        <v>36727038000.0</v>
       </c>
       <c r="AL36">
-        <v>40720884000.0</v>
+        <v>49600776000.0</v>
       </c>
       <c r="AM36">
-        <v>51025733000.0</v>
+        <v>41923324000.0</v>
       </c>
       <c r="AN36">
-        <v>34231987000.0</v>
+        <v>36220884000.0</v>
       </c>
       <c r="AO36">
-        <v>34782414000.0</v>
+        <v>48055733000.0</v>
       </c>
       <c r="AP36">
+        <v>31351987000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>32582414000.0</v>
+      </c>
+      <c r="AR36">
         <v>20090509000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>27180900000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>52101816000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>54585791000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>43740833000.0</v>
       </c>
-      <c r="AU36"/>
-      <c r="AV36"/>
       <c r="AW36">
+        <v>57191022000.0</v>
+      </c>
+      <c r="AX36">
+        <v>63312675000.0</v>
+      </c>
+      <c r="AY36">
         <v>63517692000.0</v>
       </c>
-      <c r="AX36"/>
-[...5 lines deleted...]
-      <c r="BD36"/>
+      <c r="AZ36">
+        <v>35118178000.0</v>
+      </c>
+      <c r="BA36">
+        <v>28030086000.0</v>
+      </c>
+      <c r="BB36">
+        <v>22177522000.0</v>
+      </c>
+      <c r="BC36">
+        <v>-74188810000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-77548493000.0</v>
+      </c>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
     </row>
-    <row r="37" spans="1:93">
+    <row r="37" spans="1:95">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -10276,1317 +10791,1369 @@
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
     </row>
-    <row r="38" spans="1:93">
+    <row r="38" spans="1:95">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>46204897000.0</v>
+      </c>
+      <c r="D38">
         <v>46844444000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>46872260000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>46766426000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>46067795000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>49409513000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>67004093000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>56859773000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>56751414000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>60715070000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>51422483000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>67698165000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>67514812000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>53537950000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>42839487000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>38676463000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>38152970000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>26368784000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>27630032000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>27205768000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>33406306000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>69097910000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>73269547000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>71882369000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>73166270000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>74513935000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>69039376000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>65912625000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>38248569000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>44347038000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>54970776000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>46753324000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>40720988000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>3000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>34231987000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>34782414000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>33311475000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>43439208000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>65433328000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>67508179000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>55865475000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>60551022000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>65712675000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>74252413000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>37638178000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>30730086000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>24202522000.0</v>
       </c>
-      <c r="BA38">
-[...4 lines deleted...]
-      </c>
       <c r="BC38">
+        <v>20073141000.0</v>
+      </c>
+      <c r="BD38">
+        <v>17727360000.0</v>
+      </c>
+      <c r="BE38">
         <v>20537354000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>26475642000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>25935196000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>18446299000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>18112199000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>15929232000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>13001421000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>38775633000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>42129167000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>45287013000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>44511390000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>8937260000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>17418276000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>18120832000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>24383993000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>12893141000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>16450153000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>12914230000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>13080005000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>13259912000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>20187948000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>26705419000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>13308696000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>16175498000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>8422113000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>8577684000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>11963450000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>12055639000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>8903679000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>10096209000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>16919333000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>8198397000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>6833379000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>6580399000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>9328124000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>11772370000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>6432297000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>9371374000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>10492957000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:93">
+    <row r="39" spans="1:95">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>77151255000.0</v>
+      </c>
+      <c r="C39">
+        <v>40700226000.0</v>
+      </c>
+      <c r="D39">
         <v>63695239000.0</v>
       </c>
-      <c r="C39">
-[...2 lines deleted...]
-      <c r="D39">
+      <c r="E39">
+        <v>91206546001.0</v>
+      </c>
+      <c r="F39">
         <v>66897834000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>87759118000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>59679814000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39"/>
       <c r="I39">
-        <v>43200881000.0</v>
+        <v>48016209000.0</v>
       </c>
       <c r="J39">
-        <v>38090186000.0</v>
+        <v>23836546000.0</v>
       </c>
       <c r="K39">
-        <v>45216874000.0</v>
+        <v>47762208000.0</v>
       </c>
       <c r="L39">
-        <v>44511326000.0</v>
+        <v>55235610000.0</v>
       </c>
       <c r="M39">
-        <v>-1000.0</v>
+        <v>58057384000.0</v>
       </c>
       <c r="N39">
-        <v>3258643000.0</v>
+        <v>53585566000.0</v>
       </c>
       <c r="O39">
-        <v>968113558000.0</v>
+        <v>34632540000.0</v>
       </c>
       <c r="P39">
-        <v>699711975000.0</v>
+        <v>79337092000.0</v>
       </c>
       <c r="Q39">
-        <v>7559839000.0</v>
+        <v>51585253000.0</v>
       </c>
       <c r="R39">
-        <v>3122562000.0</v>
+        <v>74302502000.0</v>
       </c>
       <c r="S39">
-        <v>3136600000.0</v>
+        <v>64760905000.0</v>
       </c>
       <c r="T39">
-        <v>3136600000.0</v>
+        <v>63227306000.0</v>
       </c>
       <c r="U39">
-        <v>3219176000.0</v>
+        <v>64633456000.0</v>
       </c>
       <c r="V39">
-        <v>-1000.0</v>
+        <v>64703858000.0</v>
       </c>
       <c r="W39">
-        <v>454088686000.0</v>
+        <v>80304091000.0</v>
       </c>
       <c r="X39">
-        <v>-1000.0</v>
+        <v>71266532000.0</v>
       </c>
       <c r="Y39">
-        <v>722704218000.0</v>
+        <v>75703029000.0</v>
       </c>
       <c r="Z39">
-        <v>4000.0</v>
+        <v>97250042000.0</v>
       </c>
       <c r="AA39">
-        <v>239000000.0</v>
+        <v>142248172000.0</v>
       </c>
       <c r="AB39">
-        <v>808861263000.0</v>
+        <v>152776406000.0</v>
       </c>
       <c r="AC39">
-        <v>707286344000.0</v>
+        <v>156691729000.0</v>
       </c>
       <c r="AD39">
-        <v>871122377000.0</v>
+        <v>145442520000.0</v>
       </c>
       <c r="AE39">
-        <v>814803301000.0</v>
+        <v>141182410000.0</v>
       </c>
       <c r="AF39">
-        <v>839311609000.0</v>
+        <v>153587527000.0</v>
       </c>
       <c r="AG39">
-        <v>665640859000.0</v>
+        <v>131688761000.0</v>
       </c>
       <c r="AH39">
-        <v>23141795000.0</v>
+        <v>162240328000.0</v>
       </c>
       <c r="AI39">
-        <v>600431174000.0</v>
+        <v>164657985000.0</v>
       </c>
       <c r="AJ39">
-        <v>701065523000.0</v>
+        <v>136049414000.0</v>
       </c>
       <c r="AK39">
-        <v>581486684000.0</v>
+        <v>114597728000.0</v>
       </c>
       <c r="AL39">
-        <v>13992650000.0</v>
+        <v>71264005000.0</v>
       </c>
       <c r="AM39">
-        <v>-3000.0</v>
+        <v>55396626000.0</v>
       </c>
       <c r="AN39">
-        <v>6692208000.0</v>
+        <v>56490673000.0</v>
       </c>
       <c r="AO39">
-        <v>513513573000.0</v>
+        <v>685903806000.0</v>
       </c>
       <c r="AP39">
-        <v>107501000.0</v>
+        <v>32854909000.0</v>
       </c>
       <c r="AQ39">
-        <v>16608671000.0</v>
+        <v>49079605000.0</v>
       </c>
       <c r="AR39">
-        <v>12216428000.0</v>
+        <v>44174118000.0</v>
       </c>
       <c r="AS39">
-        <v>491692543000.0</v>
+        <v>34725820000.0</v>
       </c>
       <c r="AT39">
-        <v>8195710000.0</v>
+        <v>16102647000.0</v>
       </c>
       <c r="AU39">
-        <v>21665370000.0</v>
+        <v>18805873000.0</v>
       </c>
       <c r="AV39">
-        <v>23309896000.0</v>
+        <v>11265813000.0</v>
       </c>
       <c r="AW39">
-        <v>551026458000.0</v>
+        <v>26199512000.0</v>
       </c>
       <c r="AX39">
-        <v>81227250000.0</v>
+        <v>27170994000.0</v>
       </c>
       <c r="AY39">
-        <v>60968564000.0</v>
+        <v>38916665000.0</v>
       </c>
       <c r="AZ39">
-        <v>55063083000.0</v>
+        <v>87760437000.0</v>
       </c>
       <c r="BA39">
-        <v>31677973000.0</v>
+        <v>66514223000.0</v>
       </c>
       <c r="BB39">
+        <v>53386335000.0</v>
+      </c>
+      <c r="BC39">
+        <v>33683062000.0</v>
+      </c>
+      <c r="BD39">
         <v>59415319000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>42038666000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>36434525000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>45883024000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>35749375000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>60149338000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>63936462000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>51826601000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>48384574000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>51496204000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>35474592000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>23275016000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>34687402000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>30896319000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>28973660000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>19881456000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>26140668000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>38330077000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>25557119000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>23511147000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>20396840000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>14485602000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>11336060000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>14377724000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>22681425000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>15251559000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>12897439000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>16020996000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>5981946000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>22351485000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>19077923000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>17050702000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>17403277000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>17236330000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>18215350000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>11646495000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>12475751000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>38332934000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>17111764000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>21487682000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:93">
+    <row r="40" spans="1:95">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
-        <v>38442249000.0</v>
+        <v>16540897000.0</v>
       </c>
       <c r="C40">
-        <v>91345637000.0</v>
+        <v>35614646000.0</v>
       </c>
       <c r="D40">
+        <v>43669924000.0</v>
+      </c>
+      <c r="E40">
+        <v>99636815000.0</v>
+      </c>
+      <c r="F40">
         <v>94174470000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>70624695000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>38261388000.0</v>
       </c>
-      <c r="G40"/>
-      <c r="H40"/>
       <c r="I40">
-        <v>51847752000.0</v>
+        <v>28054161000.0</v>
       </c>
       <c r="J40">
-        <v>23209403000.0</v>
+        <v>31116845000.0</v>
       </c>
       <c r="K40">
-        <v>36593748000.0</v>
+        <v>43345597000.0</v>
       </c>
       <c r="L40">
-        <v>24434162000.0</v>
+        <v>21186871000.0</v>
       </c>
       <c r="M40">
-        <v>27253003000.0</v>
+        <v>35639916000.0</v>
       </c>
       <c r="N40">
-        <v>23705521000.0</v>
+        <v>23829622000.0</v>
       </c>
       <c r="O40">
-        <v>28921129000.0</v>
+        <v>26220212000.0</v>
       </c>
       <c r="P40">
-        <v>92518389000.0</v>
+        <v>23325933000.0</v>
       </c>
       <c r="Q40">
-        <v>94044316000.0</v>
+        <v>20211895000.0</v>
       </c>
       <c r="R40">
-        <v>97718589000.0</v>
+        <v>25488643000.0</v>
       </c>
       <c r="S40">
-        <v>91083670000.0</v>
+        <v>27295300000.0</v>
       </c>
       <c r="T40">
-        <v>96671703000.0</v>
+        <v>21341149000.0</v>
       </c>
       <c r="U40">
-        <v>1000.0</v>
+        <v>22975223000.0</v>
       </c>
       <c r="V40">
-        <v>62151657000.0</v>
+        <v>25308273000.0</v>
       </c>
       <c r="W40">
-        <v>70515579000.0</v>
+        <v>25210822000.0</v>
       </c>
       <c r="X40">
-        <v>-1000.0</v>
+        <v>24510702000.0</v>
       </c>
       <c r="Y40">
-        <v>54694423000.0</v>
+        <v>23773492000.0</v>
       </c>
       <c r="Z40">
-        <v>68891858000.0</v>
+        <v>25380124000.0</v>
       </c>
       <c r="AA40">
-        <v>147696603000.0</v>
+        <v>27906216000.0</v>
       </c>
       <c r="AB40">
-        <v>64130418000.0</v>
+        <v>28545993000.0</v>
       </c>
       <c r="AC40">
-        <v>84789531000.0</v>
+        <v>72698219000.0</v>
       </c>
       <c r="AD40">
-        <v>76998196000.0</v>
+        <v>36946028000.0</v>
       </c>
       <c r="AE40">
-        <v>84608270000.0</v>
+        <v>45012607000.0</v>
       </c>
       <c r="AF40">
-        <v>80238774000.0</v>
+        <v>76670013000.0</v>
       </c>
       <c r="AG40">
-        <v>90640625000.0</v>
+        <v>43315695000.0</v>
       </c>
       <c r="AH40">
-        <v>181305077000.0</v>
+        <v>51294955000.0</v>
       </c>
       <c r="AI40">
-        <v>132669145000.0</v>
+        <v>59735261000.0</v>
       </c>
       <c r="AJ40">
-        <v>102964072000.0</v>
+        <v>151971540000.0</v>
       </c>
       <c r="AK40">
-        <v>301785883000.0</v>
+        <v>114865381000.0</v>
       </c>
       <c r="AL40">
-        <v>323035798000.0</v>
+        <v>64439127000.0</v>
       </c>
       <c r="AM40">
-        <v>270033566000.0</v>
+        <v>69950211000.0</v>
       </c>
       <c r="AN40">
-        <v>229434785000.0</v>
+        <v>46726041000.0</v>
       </c>
       <c r="AO40">
-        <v>164510789000.0</v>
+        <v>121951349000.0</v>
       </c>
       <c r="AP40">
-        <v>168226858000.0</v>
+        <v>97645397000.0</v>
       </c>
       <c r="AQ40">
-        <v>197225441000.0</v>
+        <v>105739472000.0</v>
       </c>
       <c r="AR40">
-        <v>230177617000.0</v>
+        <v>99246591000.0</v>
       </c>
       <c r="AS40">
-        <v>188966657000.0</v>
+        <v>131821315000.0</v>
       </c>
       <c r="AT40">
-        <v>271625333000.0</v>
+        <v>124069502000.0</v>
       </c>
       <c r="AU40">
+        <v>137561462000.0</v>
+      </c>
+      <c r="AV40">
+        <v>64678476000.0</v>
+      </c>
+      <c r="AW40">
         <v>83367879000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>116554579000.0</v>
       </c>
-      <c r="AW40">
-[...2 lines deleted...]
-      <c r="AX40">
+      <c r="AY40">
+        <v>75754392000.0</v>
+      </c>
+      <c r="AZ40">
         <v>55311162000.0</v>
       </c>
-      <c r="AY40">
-[...4 lines deleted...]
-      </c>
       <c r="BA40">
-        <v>33279234000.0</v>
+        <v>66306155000.0</v>
       </c>
       <c r="BB40">
-        <v>23709668000.0</v>
+        <v>31834042000.0</v>
       </c>
       <c r="BC40">
+        <v>311551192000.0</v>
+      </c>
+      <c r="BD40">
+        <v>224997491000.0</v>
+      </c>
+      <c r="BE40">
         <v>40845538000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>22457068000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>29533623000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>31714540000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>29747671000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>22796564000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>15884476000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>8201218000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>20367468000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>25685277000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>51816039000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>56842023000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>47604101000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>45145169000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>48789380000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>35343933000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>51909326000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>41820135000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>46645952000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>45376172000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>44341577000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>33131924000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>64788024000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>73464979000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>61094002000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>56454895000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>142292702000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>47639482000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>48915128000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>64302160000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>69806954000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>73637136000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>80302472000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>78016392000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>71317674000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>51516099000.0</v>
       </c>
-      <c r="CM40"/>
-      <c r="CN40">
+      <c r="CO40"/>
+      <c r="CP40">
         <v>44448381000.0</v>
       </c>
-      <c r="CO40"/>
+      <c r="CQ40"/>
     </row>
-    <row r="41" spans="1:93">
+    <row r="41" spans="1:95">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>60124779000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>54199333000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>58986532000.0</v>
       </c>
       <c r="Q41">
         <v>58986532000.0</v>
       </c>
       <c r="R41">
-        <v>84084348000.0</v>
+        <v>58986532000.0</v>
       </c>
       <c r="S41">
-        <v>84084348000.0</v>
+        <v>58986532000.0</v>
       </c>
       <c r="T41">
         <v>84084348000.0</v>
       </c>
       <c r="U41">
+        <v>84084348000.0</v>
+      </c>
+      <c r="V41">
+        <v>84084348000.0</v>
+      </c>
+      <c r="W41">
         <v>84084347000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>81828848000.0</v>
       </c>
       <c r="X41">
         <v>81828848000.0</v>
       </c>
       <c r="Y41">
+        <v>81828848000.0</v>
+      </c>
+      <c r="Z41">
+        <v>81828848000.0</v>
+      </c>
+      <c r="AA41">
         <v>81828849000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>146991765000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>144787118000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>145051771000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>144890506000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>155867675000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>70272294000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>71038248000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>72563626000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>64525152000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>60948686000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>60948685000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>69016306000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>55153149000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>52514549000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>50623955000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>51307372000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>40148092000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>40474109000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>42590127000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>43777000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>39431487000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>37530223000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>37564419000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>37743732000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>30127713000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>30295838000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>31470702000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>32505575000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>27642603000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>28879051000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>29097040000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>29242554000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>22562705000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>22572235000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>22630536000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>22841412000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>17320888000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>17929751000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>17985128000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>17991813000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>14197324000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>14294884000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>20083074000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>15400377000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>11192687000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>11192687000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>15816150000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>11715251000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>11007310000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>9807473000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>8086801000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>8170496000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>8170496000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>6450895000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>8947952000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>9178366000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>10091058000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>10324180000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>9032670000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>4805267000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>4832638000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>5192195000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>5021581000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>3505201000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>4222284000.0</v>
       </c>
-      <c r="CM41"/>
-      <c r="CN41">
+      <c r="CO41"/>
+      <c r="CP41">
         <v>9578455000.0</v>
       </c>
-      <c r="CO41"/>
+      <c r="CQ41"/>
     </row>
-    <row r="42" spans="1:93">
+    <row r="42" spans="1:95">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
-        <v>3900000000.0</v>
+        <v>265450300000.0</v>
       </c>
       <c r="C42">
-        <v>3900000000.0</v>
+        <v>265450300000.0</v>
       </c>
       <c r="D42">
         <v>3900000000.0</v>
       </c>
       <c r="E42">
-        <v>294880300000.0</v>
+        <v>3900000000.0</v>
       </c>
       <c r="F42">
         <v>3900000000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42"/>
+      <c r="G42">
+        <v>294880300000.0</v>
+      </c>
+      <c r="H42">
+        <v>3900000000.0</v>
+      </c>
       <c r="I42">
-        <v>79500000000.0</v>
+        <v>3900000000.0</v>
       </c>
       <c r="J42">
-        <v>300443123000.0</v>
+        <v>3900020000.0</v>
       </c>
       <c r="K42">
-        <v>300443123000.0</v>
+        <v>299202497000.0</v>
       </c>
       <c r="L42">
         <v>300443123000.0</v>
       </c>
       <c r="M42">
         <v>300443123000.0</v>
       </c>
       <c r="N42">
         <v>300443123000.0</v>
       </c>
       <c r="O42">
         <v>300443123000.0</v>
       </c>
       <c r="P42">
-        <v>329808328000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="Q42">
-        <v>329808328000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="R42">
-        <v>321445164000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="S42">
-        <v>321445164000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="T42">
-        <v>321445164000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="U42">
-        <v>321445164000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="V42">
-        <v>321454142000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="W42">
-        <v>314214142000.0</v>
+        <v>3900000000.0</v>
       </c>
       <c r="X42">
-        <v>314154142000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="Y42">
-        <v>315084141000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="Z42">
-        <v>322873123000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="AA42">
-        <v>322843123000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="AB42">
-        <v>321943123000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="AC42">
-        <v>321943123000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="AD42">
-        <v>322543123000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="AE42">
-        <v>322993123000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="AF42">
-        <v>321583123000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="AG42">
-        <v>320443123000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="AH42">
-        <v>293556425000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="AI42">
-        <v>233293925000.0</v>
+        <v>300443123000.0</v>
       </c>
       <c r="AJ42">
-        <v>229515922000.0</v>
+        <v>196771425000.0</v>
       </c>
       <c r="AK42">
-        <v>216201425000.0</v>
+        <v>211771425000.0</v>
       </c>
       <c r="AL42">
-        <v>228070922000.0</v>
+        <v>211771425000.0</v>
       </c>
       <c r="AM42">
-        <v>227115922000.0</v>
+        <v>3900000000.0</v>
       </c>
       <c r="AN42">
-        <v>214259488000.0</v>
+        <v>211771425000.0</v>
       </c>
       <c r="AO42">
-        <v>213571425000.0</v>
+        <v>3900000000.0</v>
       </c>
       <c r="AP42">
-        <v>18074497000.0</v>
+        <v>3900000000.0</v>
       </c>
       <c r="AQ42">
-        <v>5300000000.0</v>
+        <v>3900000000.0</v>
       </c>
       <c r="AR42">
-        <v>5915000000.0</v>
+        <v>3900000000.0</v>
       </c>
       <c r="AS42">
-        <v>5750000000.0</v>
+        <v>3900000000.0</v>
       </c>
       <c r="AT42">
-        <v>7257500000.0</v>
-[...2 lines deleted...]
-      <c r="AV42"/>
+        <v>3900000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>3900000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>19031997000.0</v>
+      </c>
       <c r="AW42">
-        <v>5900000000.0</v>
-[...7 lines deleted...]
-      <c r="BD42"/>
+        <v>3900000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>3900000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>3900000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>3900000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>3900000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>3900000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>5525000000.0</v>
+      </c>
+      <c r="BD42">
+        <v>-138559087000.0</v>
+      </c>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
     </row>
-    <row r="43" spans="1:93">
+    <row r="43" spans="1:95">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -11636,54 +12203,56 @@
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
     </row>
-    <row r="44" spans="1:93">
+    <row r="44" spans="1:95">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -11733,96 +12302,102 @@
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
     </row>
-    <row r="45" spans="1:93">
+    <row r="45" spans="1:95">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>884163945000.0</v>
+      </c>
+      <c r="C45">
+        <v>879191445000.0</v>
+      </c>
+      <c r="D45">
         <v>865852004000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>853845879000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>846007503000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>823983881000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>814862818000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>793069979000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>778766025000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>770923827000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>749414551000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>747570728000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>753863903000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>749517410000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>733563321000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -11856,749 +12431,781 @@
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
     </row>
-    <row r="46" spans="1:93">
+    <row r="46" spans="1:95">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>538576349000.0</v>
+      </c>
+      <c r="C46">
+        <v>546168519000.0</v>
+      </c>
+      <c r="D46">
         <v>541216817000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>541068358000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>537989498000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>526751151000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>526860734000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>512269433000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>507281796000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>508469454000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>493656067000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>492400554000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>502444290000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>504358485000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>493127117000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>492020524000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>498609193000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>506425656000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>515001056000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>522859942000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>531650775000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>539011509000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>547914145000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>556259576000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>559958013000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1138175683000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>571331439000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>578940797000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>584230740000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>588760580000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>569575677000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>575050352000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>564891883000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>567615030000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>414080037000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>408420751000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>410924449000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>408722055000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>398141289000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>382335650000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>395499095000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>396189098000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>116300593000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>117505579000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>120712537000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>121782583000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>133142814000.0</v>
       </c>
-      <c r="AU46"/>
-      <c r="AV46"/>
       <c r="AW46">
+        <v>135417248000.0</v>
+      </c>
+      <c r="AX46">
+        <v>140732033000.0</v>
+      </c>
+      <c r="AY46">
         <v>136292370000.0</v>
       </c>
-      <c r="AX46"/>
-[...5 lines deleted...]
-      <c r="BD46"/>
+      <c r="AZ46">
+        <v>91667194000.0</v>
+      </c>
+      <c r="BA46">
+        <v>90339324000.0</v>
+      </c>
+      <c r="BB46">
+        <v>80934538000.0</v>
+      </c>
+      <c r="BC46">
+        <v>72163810000.0</v>
+      </c>
+      <c r="BD46">
+        <v>75538493000.0</v>
+      </c>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
     </row>
-    <row r="47" spans="1:93">
+    <row r="47" spans="1:95">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>546168519000.0</v>
+      </c>
+      <c r="D47">
         <v>541216817000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>541068358000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>537989498000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>526751151000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>526860734000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>492400554000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>502444290000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>504358486000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>493126709000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>492020123000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>498609193000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>506425656000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>515001056000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>522859942000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>531650775000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>539011509000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>547914145000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>556259576000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>559957995000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>569087841000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>571331439000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>578940797000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>584230740000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>588760580000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>569575678000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>575050348000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>564891883000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>567615030000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>414080037000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>408420751000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>410924449000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>408722055000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>398141185000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>390783293000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>395499095000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>396189098000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>116300591000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>117505579000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>120712537000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>121782583000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>133142814000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>135417248000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>140732033000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>136292370000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>91667194000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>90339324000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>80934538000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>72163810000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>75538493000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>78782472000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>81917714000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>79980139000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>74879429000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>77331502000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>77896738000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>79812810000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>79888050000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>81123506000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>82609690000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>83207561000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>85102800000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>87050656000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>87517484000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>90128697000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>92678395000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>93650576000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>92096928000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>93906506000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>92998161000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>94831924000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>96930799000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>94152861000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>91725596000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>94185985000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>95054739000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>96312121000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>97003324000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>96900798000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>96178442000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>93719392000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>90419274000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>90058021000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>90548216000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>95273311000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>96627276000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>99699560000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>81405544000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>33365006000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:93">
+    <row r="48" spans="1:95">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>519278760000.0</v>
+      </c>
+      <c r="C48">
+        <v>535552765000.0</v>
+      </c>
+      <c r="D48">
         <v>511406112000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>468099602000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>465489359000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>432739342000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>401459804000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>384978066000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>416882470000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>396456276000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>374527604000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>344455652000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>349952001000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>348445660000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>299162542000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>331658194000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>291797289000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>290820679000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>287774499000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>320203961000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>341549959000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>338012378000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>370811795000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>368143263000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>372848643000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>365479012000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>233010276000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>207225614000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>228549772000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>211705027000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>192994338000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>166706056000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>190358981000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>151328647000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>193443130000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>152153885000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>208179879000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>178545898000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>158632524000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>147292906000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>112968657000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>78594589000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>70694667000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>91095168000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>88892915000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>90004883000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>100740521000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>96210872000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>96487608000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>66155923000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>63815481000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>59852876000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>74511086000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>61733381000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>62959087000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>55821062000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>64724042000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>46580493000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>40516402000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>34212436000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>17263532000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>16878716000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>21954422000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>24999635000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>15338599000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>22435254000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>26053781000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>15199649000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>10816332000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>6593173000.0</v>
       </c>
-      <c r="BR48"/>
-      <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
+      <c r="CP48"/>
+      <c r="CQ48"/>
     </row>
-    <row r="49" spans="1:93">
+    <row r="49" spans="1:95">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -12648,138 +13255,144 @@
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
     </row>
-    <row r="50" spans="1:93">
+    <row r="50" spans="1:95">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>979824351000.0</v>
+      </c>
+      <c r="C50">
+        <v>1086146144000.0</v>
+      </c>
+      <c r="D50">
         <v>973836114000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>979531325000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>1145518800000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>1125888284000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>896216674000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>799303522000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>562017688000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>736136611000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>724953084000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>884277164000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>815742493000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>880856841000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>957928191000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>995582509000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>696040351000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>588240357000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>653813055000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>499837311000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>378785602000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>331632586000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>300724800000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>357517005000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>436873584000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>687033418000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>802903036000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>723317980000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>874151794000.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
@@ -12799,545 +13412,603 @@
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
     </row>
-    <row r="51" spans="1:93">
+    <row r="51" spans="1:95">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>1016337236000.0</v>
+      </c>
+      <c r="C51">
+        <v>1123594097000.0</v>
+      </c>
+      <c r="D51">
         <v>1020167246000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1012515623000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1183226789000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1148964353000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>922652383000.0</v>
       </c>
-      <c r="G51"/>
-      <c r="H51"/>
       <c r="I51">
+        <v>808619019000.0</v>
+      </c>
+      <c r="J51">
+        <v>565562735000.0</v>
+      </c>
+      <c r="K51">
         <v>740343584000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>730325307000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>891192284000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>824161002000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>887477482000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>965167894000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1003980414000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>705567682000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>598910779000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>668907240000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>515753591000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>395960671000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>348751377000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>324960938000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>383464033000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>464514483000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>716357720000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>838731533000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>760638165000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>912881507000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>908117732000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1020049911000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>879655153000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>902174831000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>799568953000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>755828561000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>645438335000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>716923178000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>638281125000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>595281031000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>708721054000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>658810777000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>657770245000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>639721796000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>509354482000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>601803379000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>552194118000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>514733779000.0</v>
       </c>
-      <c r="AU51"/>
-      <c r="AV51"/>
       <c r="AW51">
+        <v>627483234000.0</v>
+      </c>
+      <c r="AX51">
+        <v>715746204000.0</v>
+      </c>
+      <c r="AY51">
         <v>727623732000.0</v>
       </c>
-      <c r="AX51"/>
-[...3 lines deleted...]
-      <c r="BB51"/>
+      <c r="AZ51">
+        <v>402582495000.0</v>
+      </c>
+      <c r="BA51">
+        <v>315035440000.0</v>
+      </c>
+      <c r="BB51">
+        <v>323081404000.0</v>
+      </c>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
     </row>
-    <row r="52" spans="1:93">
+    <row r="52" spans="1:95">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>981249488000.0</v>
+      </c>
+      <c r="C52">
+        <v>1090148226000.0</v>
+      </c>
+      <c r="D52">
         <v>974575554000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>981799654000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1151959793000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1129426165000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>896811825000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52">
+        <v>800276475000.0</v>
+      </c>
+      <c r="J52">
+        <v>563512759000.0</v>
+      </c>
+      <c r="K52">
         <v>738214383000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>726606590000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>887599315000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>820733317000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>886292523000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>961971871000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>999626189000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>700084031000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>593682226000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>655229510000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>502718656000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>383479479000.0</v>
       </c>
-      <c r="U52">
-[...2 lines deleted...]
-      <c r="V52">
+      <c r="W52">
+        <v>337911558000.0</v>
+      </c>
+      <c r="X52">
         <v>305836720000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>362628925000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>441985504000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>693828741000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>805186890000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>726609614000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>879020128000.0</v>
       </c>
-      <c r="AC52">
-[...2 lines deleted...]
-      <c r="AD52">
+      <c r="AE52">
+        <v>874291344000.0</v>
+      </c>
+      <c r="AF52">
         <v>990832954000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>849085699000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>871395566000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>789668735000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>751119142000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>640729036000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>712495091000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>633905577000.0</v>
       </c>
-      <c r="AL52">
-[...4 lines deleted...]
-      </c>
       <c r="AN52">
-        <v>656910256000.0</v>
+        <v>600152038000.0</v>
       </c>
       <c r="AO52">
-        <v>656266723000.0</v>
+        <v>713995794000.0</v>
       </c>
       <c r="AP52">
-        <v>637362384000.0</v>
+        <v>664679788000.0</v>
       </c>
       <c r="AQ52">
-        <v>508208823000.0</v>
+        <v>664070557000.0</v>
       </c>
       <c r="AR52">
-        <v>600718779000.0</v>
+        <v>648578349000.0</v>
       </c>
       <c r="AS52">
-        <v>550966557000.0</v>
+        <v>519841340000.0</v>
       </c>
       <c r="AT52">
-        <v>512667714000.0</v>
-[...2 lines deleted...]
-      <c r="AV52"/>
+        <v>608884096000.0</v>
+      </c>
+      <c r="AU52">
+        <v>559405299000.0</v>
+      </c>
+      <c r="AV52">
+        <v>527948763000.0</v>
+      </c>
       <c r="AW52">
+        <v>627491404000.0</v>
+      </c>
+      <c r="AX52">
+        <v>715319985000.0</v>
+      </c>
+      <c r="AY52">
         <v>725789350000.0</v>
       </c>
-      <c r="AX52"/>
-[...3 lines deleted...]
-      <c r="BB52"/>
+      <c r="AZ52">
+        <v>399883545000.0</v>
+      </c>
+      <c r="BA52">
+        <v>311946862000.0</v>
+      </c>
+      <c r="BB52">
+        <v>320170952000.0</v>
+      </c>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
     </row>
-    <row r="53" spans="1:93">
+    <row r="53" spans="1:95">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53">
         <v>22276248000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>104852529000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>15331914000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>46679529000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>15907248000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>14897373000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>38318878000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>14277019000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>14211980000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>39121316000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>10348998000.0</v>
       </c>
-      <c r="W53"/>
-[...1 lines deleted...]
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
         <v>27193468000.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
-      <c r="AW53"/>
-      <c r="AX53"/>
+      <c r="AW53">
+        <v>1398769000.0</v>
+      </c>
+      <c r="AX53">
+        <v>2543014000.0</v>
+      </c>
       <c r="AY53"/>
-      <c r="AZ53"/>
-[...3 lines deleted...]
-      <c r="BD53"/>
+      <c r="AZ53">
+        <v>7456185000.0</v>
+      </c>
+      <c r="BA53">
+        <v>8296206000.0</v>
+      </c>
+      <c r="BB53">
+        <v>9219109000.0</v>
+      </c>
+      <c r="BC53">
+        <v>10373509000.0</v>
+      </c>
+      <c r="BD53">
+        <v>10351422000.0</v>
+      </c>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
     </row>
-    <row r="54" spans="1:93">
+    <row r="54" spans="1:95">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -13387,1086 +14058,1126 @@
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
     </row>
-    <row r="55" spans="1:93">
+    <row r="55" spans="1:95">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>2480005715000.0</v>
+      </c>
+      <c r="C55">
+        <v>2574370034000.0</v>
+      </c>
+      <c r="D55">
         <v>2568986982000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2622530993000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>2795203450000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>2559780236000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>2262493740000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>2086583745000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>2173842072000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>2162295387000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>2158733515000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>2151839293000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>2042736860000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>2199797641000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>2214735132000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2181144784000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>2025043188000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1736977382000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1767742842000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1696493362000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1558616835000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1513949141000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1445000944000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1512051050000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1648598617000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1888753850000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>2006853594000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1986383992000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>2075100498000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>2081620993000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>2137945919000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>2176798122000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>2080051370000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1927985352000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1654858866000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1619735717000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1678824853000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1587210576000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1542415740000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>1592850568000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1446482850000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1358464081000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1132234780000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1153357811000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1135368247000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1062476023000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1047664361000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1150201045000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1331471003000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>1239821716000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1099310286000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>934025479000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>795418845000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>708955186000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>734212263000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>757007319000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>665029982000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>627037935000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>675598107000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>665499803000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>608579343000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>561998694000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>538805113000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>558993719000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>552645526000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>587380790000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>553581375000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>491739183000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>523621217000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>673396525000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>635824270000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>587219118000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>476506183000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>470474609000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>474014709000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>422724287000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>363511751000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>347208742000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>335238456000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>325503458000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>322661922000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>354992974000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>310212907000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>307011415000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>302022257000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>311777437000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>281960034000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>269336270000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>277187686000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>283671232000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>304258376000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>316991401000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>300833608000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>237169933000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:93">
+    <row r="56" spans="1:95">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>1873033098000.0</v>
+      </c>
+      <c r="C56">
+        <v>1962563676000.0</v>
+      </c>
+      <c r="D56">
         <v>1967738384000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>2021048644000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>2196456582000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1966667496000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1675663493000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1523619045000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1606553168000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1593571789000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1587547450000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1582714646000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1457444984000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1612699928000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1651593353000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1627322178000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1448595830000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1153286914000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1189063836000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1121553933000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>982169597000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>931144662000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>866794647000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>925312690000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1056960590000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1287480241000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1393815659000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1333545285000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1412200211000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1415578044000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>1489203971000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1527233839000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1446120111000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1294457697000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1202530260000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>1166967928000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1212929628000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1131735197000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>1103553567000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>1159489182000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1016751768000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>927492569000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>982622714000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>992413024000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>949222382000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>873185261000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>858656072000.0</v>
       </c>
-      <c r="AU56"/>
-      <c r="AV56"/>
       <c r="AW56">
+        <v>954232775000.0</v>
+      </c>
+      <c r="AX56">
+        <v>1125026295000.0</v>
+      </c>
+      <c r="AY56">
         <v>1029276933000.0</v>
       </c>
-      <c r="AX56"/>
-[...5 lines deleted...]
-      <c r="BD56"/>
+      <c r="AZ56">
+        <v>970004914000.0</v>
+      </c>
+      <c r="BA56">
+        <v>812956069000.0</v>
+      </c>
+      <c r="BB56">
+        <v>690281785000.0</v>
+      </c>
+      <c r="BC56">
+        <v>614693235000.0</v>
+      </c>
+      <c r="BD56">
+        <v>638936410000.0</v>
+      </c>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
     </row>
-    <row r="57" spans="1:93">
+    <row r="57" spans="1:95">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>1487083448000.0</v>
+      </c>
+      <c r="C57">
+        <v>1566893095000.0</v>
+      </c>
+      <c r="D57">
         <v>1544578803000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1658968055000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1840949922000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1652255723000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1368524729000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1230594572000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1295001971000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1303802353000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1319141053000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1341381402000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1229449070000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1391322088000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1452763349000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1380731954000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1263361912000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>976527816000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>985167390000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>882131289000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>723462641000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>683973802000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>576213756000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>651462124000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>781669467000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1028264298000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1194841969000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1201907015000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1270101551000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1288252935000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1361734595000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1431918589000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1314319788000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1220226620000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1039514465000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1033968690000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>1040414357000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>992544784000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>966417093000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>1032186622000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>936652716000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>883284008000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>925341289000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>939740631000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>921285089000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>846116408000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>822563637000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>932549506000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1114035452000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>1052583258000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>920446536000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>758943874000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>605360294000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>531671545000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>559812226000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>588821291000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>487276950000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>467757960000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>528338683000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>525001216000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>485092717000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>438883543000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>415479133000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>432268759000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>437722378000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>465853474000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>431088321000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>374922388000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>410399503000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>568547910000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>523142129000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>469452869000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>357823310000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>359827128000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>367543760000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>322606799000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>266836339000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>268854314000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>259271896000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>246034866000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>236761723000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>256486169000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>210668064000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>208633478000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>205074187000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>207052660000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>177445142000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>166734766000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>174193209000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>184556646000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>203783786000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>151371810000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>163573937000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>167427786000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:93">
+    <row r="58" spans="1:95">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>1579154792000.0</v>
+      </c>
+      <c r="C58">
+        <v>1657245378000.0</v>
+      </c>
+      <c r="D58">
         <v>1654644329000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1751494485000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1931777378000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1729104372000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1462141794000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1302713623000.0</v>
       </c>
-      <c r="H58">
-[...2 lines deleted...]
-      <c r="I58">
+      <c r="J58">
+        <v>1360567677000.0</v>
+      </c>
+      <c r="K58">
         <v>1369447284000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1381921404000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1405099150000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1293001534000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1451568681000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1510158705000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1444072711000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1327832095000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1040742901000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1082929468000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>979250572000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>820028181000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>778897969000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>677166822000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>754126080000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>886027294000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1132622126000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1375378377000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1380722684000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1449014701000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1472379829000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1546819227000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1611508734000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1492518997000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1380623870000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1167863414000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1158696023000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1165536807000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1116872234000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1080122124000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1142851514000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1043672525000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>990707822000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>967848793000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>981360399000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>964959816000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>891120969000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>864061189000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>971476021000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1153430552000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1092161372000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>953828474000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>792328290000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>639741448000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>566079393000.0</v>
       </c>
-      <c r="BB58">
-[...2 lines deleted...]
-      <c r="BC58">
+      <c r="BD58">
+        <v>559812226000.0</v>
+      </c>
+      <c r="BE58">
         <v>620392727000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>519139821000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>499540912000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>553438446000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>549644921000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>509493213000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>463284977000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>435020325000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>452163879000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>456961203000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>484843520000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>446927594000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>395939534000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>432204885000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>586203352000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>541737444000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>487202314000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>381111707000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>383209940000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>393494838000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>347275427000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>290026769000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>290637015000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>280100367000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>266220439000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>259571734000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>288912781000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>243624990000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>241823526000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>236972725000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>242703499000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>213117713000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>204473391000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>211644098000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>215080254000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>239172180000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>246131683000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>240032164000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>171573332000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:93">
+    <row r="59" spans="1:95">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -14516,335 +15227,343 @@
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
     </row>
-    <row r="60" spans="1:93">
+    <row r="60" spans="1:95">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>900842859000.0</v>
+      </c>
+      <c r="C60">
+        <v>917116864000.0</v>
+      </c>
+      <c r="D60">
         <v>914335045000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>871028535000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>863418292000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>830668275000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>800345208000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>783863470000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>813267894000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>792841680000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>776805322000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>746733370000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>749729719000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>748223380000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>704570870000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>737066522000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>697205617000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>696229007000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>684819663000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>717249125000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>738595123000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>735057542000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>767865937000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>757957405000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>762602785000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>756163153000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>631483399000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>605668737000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>626092895000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>609248150000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>591137461000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>565299179000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>587542104000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>547371770000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>486999555000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>461047810000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>513295801000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>470347323000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>462303446000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>450008828000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>402828145000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>367766014000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>164369164000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>171995168000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>170407915000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>171354883000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>183598021000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>178670872000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>177987608000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>147655923000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>145435481000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>141652876000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>155636086000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>142858381000.0</v>
       </c>
-      <c r="BB60">
-[...2 lines deleted...]
-      <c r="BC60">
+      <c r="BD60">
+        <v>138559087000.0</v>
+      </c>
+      <c r="BE60">
         <v>136586062000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>145864042000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>127465493000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>122136402000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>115832436000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>99063532000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>98678716000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>103754422000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>106799635000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>95653599000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>102510254000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>106653781000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>95799649000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>91416332000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>87193173000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>94086826000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>100016804000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>95394476000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>87264669000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>80519871000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>75448860000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>73484982000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>56571727000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>55138089000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>59267074000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>63090188000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>66068264000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>66578841000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>65180823000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>65044265000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>69066593000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>68835825000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>64857710000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>65537875000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>68588560000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>65079906000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>70845581000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>60779031000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>65596601000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:93">
+    <row r="61" spans="1:95">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -14894,54 +15613,56 @@
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
     </row>
-    <row r="62" spans="1:93">
+    <row r="62" spans="1:95">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -14991,109 +15712,86 @@
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15128,2541 +15826,2655 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>3737966867000.0</v>
+      </c>
+      <c r="C2">
         <v>3203213312000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2801356861000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2592161951000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1689122211000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1430708039000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2575444536000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2869855190000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1879070577000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1689088200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1478752662000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1324529003000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1290472448000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1102089031000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1148418143000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>784397161000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>694318957000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1013518087000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>622335201000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>392261755000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>360227634000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>302023133000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>234779711000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>215131661000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>232622094000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>136559638000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>47418314000.0</v>
+      </c>
+      <c r="C3">
         <v>11928099000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>34121024000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31174408000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>36439429000.0</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
-        <v>8090970000.0</v>
+        <v>37831718000.0</v>
       </c>
       <c r="H3">
-        <v>7223487000.0</v>
+        <v>36308493000.0</v>
       </c>
       <c r="I3">
-        <v>8301824000.0</v>
+        <v>30764874000.0</v>
       </c>
       <c r="J3">
-        <v>7883657000.0</v>
+        <v>28373128000.0</v>
       </c>
       <c r="K3">
+        <v>25418473000.0</v>
+      </c>
+      <c r="L3">
         <v>3334473000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4796980000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3826979000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3754800000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-7401015000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10449091000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>24706632000.0</v>
       </c>
-      <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>187959233000.0</v>
+      </c>
+      <c r="C5">
         <v>113135283000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>150044864000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>99823614000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-45530911000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
-        <v>194534097000.0</v>
+        <v>46804523000.0</v>
       </c>
       <c r="H5">
-        <v>183171632000.0</v>
+        <v>201508709000.0</v>
       </c>
       <c r="I5">
-        <v>162317752000.0</v>
+        <v>159630245000.0</v>
       </c>
       <c r="J5">
-        <v>210804952000.0</v>
+        <v>157494118000.0</v>
       </c>
       <c r="K5">
-        <v>44188255000.0</v>
+        <v>230169552000.0</v>
       </c>
       <c r="L5">
-        <v>67175562000.0</v>
+        <v>48158675000.0</v>
       </c>
       <c r="M5">
-        <v>68681142000.0</v>
+        <v>72079934000.0</v>
       </c>
       <c r="N5">
-        <v>56911216000.0</v>
+        <v>68782766000.0</v>
       </c>
       <c r="O5">
-        <v>59621915000.0</v>
+        <v>59730729000.0</v>
       </c>
       <c r="P5">
-        <v>3518033000.0</v>
+        <v>62826163000.0</v>
       </c>
       <c r="Q5">
-        <v>23265727000.0</v>
-[...1 lines deleted...]
-      <c r="R5"/>
+        <v>19539312000.0</v>
+      </c>
+      <c r="R5">
+        <v>36660393000.0</v>
+      </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>235377547000.0</v>
+      </c>
+      <c r="C6">
         <v>125063382000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>184165888000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>130998022000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-9091482000.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
-        <v>202625067000.0</v>
+        <v>84636241000.0</v>
       </c>
       <c r="H6">
+        <v>237817202000.0</v>
+      </c>
+      <c r="I6">
         <v>190395119000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
-        <v>218688609000.0</v>
+        <v>185867246000.0</v>
       </c>
       <c r="K6">
-        <v>47522728000.0</v>
+        <v>255588025000.0</v>
       </c>
       <c r="L6">
-        <v>71972542000.0</v>
+        <v>51493148000.0</v>
       </c>
       <c r="M6">
-        <v>72508121000.0</v>
+        <v>76876914000.0</v>
       </c>
       <c r="N6">
-        <v>60666016000.0</v>
+        <v>72609745000.0</v>
       </c>
       <c r="O6">
-        <v>52220900000.0</v>
+        <v>63485529000.0</v>
       </c>
       <c r="P6">
-        <v>13967124000.0</v>
+        <v>55425148000.0</v>
       </c>
       <c r="Q6">
-        <v>47972359000.0</v>
-[...1 lines deleted...]
-      <c r="R6"/>
+        <v>29988403000.0</v>
+      </c>
+      <c r="R6">
+        <v>61367025000.0</v>
+      </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>316443259000.0</v>
+      </c>
+      <c r="C9">
         <v>305331395000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>286205804000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>224311394000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>32278920000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>144296558000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>350654356000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>337724774000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>305448316000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>348696642000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>184583214000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>168483111000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>199600650000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>132738821000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>119000071000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>46325977000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>68657188000.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>145841272000.0</v>
+      </c>
+      <c r="C10">
         <v>94304644000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>107283322000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>60085752000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-73684940000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21247754000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>144970437000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>122048569000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>111623616000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>175425515000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8496333000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>33144906000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>43435984000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>48928924000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>41272644000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2223141000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>29831411000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1733886000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>37418031000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1424562000.0</v>
       </c>
-      <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>8519146000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3044189000.0</v>
       </c>
-      <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>30467849000.0</v>
+      </c>
+      <c r="C11">
         <v>17721578000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>42892836000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2460664000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-26505085000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9323642000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>42452569000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>33619690000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>28268246000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>43002354000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>6031664000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>9300196000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8757728000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>17158154000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11574338000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3238679000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>13992314000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1655382000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>14496451000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>831661000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>525164000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>198510000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3579596000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2036886000.0</v>
       </c>
-      <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>56502047000.0</v>
+      </c>
+      <c r="C12">
         <v>18833103000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>44769638000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>59392921000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>28154029000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>27484555000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>50453888000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>57079103000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>48209496000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>43665435000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>39662342000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>39293769000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>29460515000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12152053000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11352468000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15064441000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>18242898000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13">
+        <v>91121000.0</v>
+      </c>
+      <c r="C13">
         <v>2556866000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1136606000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>53601226000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>910211000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>27093455000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>39518563000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>62860978000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>47440488000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>43494593000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>78468989000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>-203000.0</v>
+      </c>
+      <c r="C14">
         <v>-1171000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-348000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-105000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-479000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-6370000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-31429000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-33682000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-10288000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-8981000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-9755000.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-      <c r="P14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>5000000.0</v>
       </c>
-      <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>115373220000.0</v>
+      </c>
+      <c r="C15">
         <v>76581895000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>64390135000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>57624980000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-47179855000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>11923930000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>102515615000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>88425577000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>83354784000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>132422387000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2482658000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>23848960000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>22566542000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>31784888000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>29701777000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-1020538000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>15842081000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>78504000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>22921580000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>592901000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>928986000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>343171000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>4955673000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1014890000.0</v>
       </c>
-      <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>115373220000.0</v>
+      </c>
+      <c r="C16">
         <v>76581895000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>64390138000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>57624980000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-47180334000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11923930000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>102515615000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>88425577000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>83354784000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>132422387000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2482658000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>23848960000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>34691247000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>31784888000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>29701777000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>15842081000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>78504000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>22921580000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>592901000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>928986000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>343171000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4955673000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1014890000.0</v>
       </c>
-      <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>115373423000.0</v>
+      </c>
+      <c r="C17">
         <v>76583066000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>64390486000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>57625088000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-47179855000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>11924112000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>102517868000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>88428879000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>83355370000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>132423161000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2464669000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-54524262000.0</v>
+      </c>
+      <c r="C18">
         <v>-17197007000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-43633032000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-53601226000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-15473424000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-26880757000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-48812781000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-55745888000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-46890130000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-42913158000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>187959233000.0</v>
+      </c>
+      <c r="C21">
         <v>114526186000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>150044864000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>122113931000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-57563918000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>48722741000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>194534097000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>198521325000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>161548744000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>218517767000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>86329375000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>81372507000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>137204711000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>74728537000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>59621915000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3518033000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>23265727000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>55372611000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>51095063000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>10604131000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>15669814000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12445701000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1255924000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>22284270000.0</v>
       </c>
-      <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>3866450893000.0</v>
+      </c>
+      <c r="C23">
         <v>3394018521000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2937517801000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2704252122000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1780264002000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1528200074000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2724590183000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3009058639000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2022970149000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1819267075000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1577006501000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1411639607000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1352868387000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1160099315000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1207796299000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>827205105000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>739710418000.0</v>
       </c>
-      <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>12382241000.0</v>
+      </c>
+      <c r="C25">
         <v>11928099000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7202318000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6467444000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7037814000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7916685000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8090970000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7223487000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8301824000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>182</v>
+      </c>
+      <c r="B26">
+        <v>3310024000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>852566000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1158833000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>50203000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>26270000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>3310000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>77500000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>71433000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>161933000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>441896000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B27">
+        <v>55833680000.0</v>
+      </c>
+      <c r="C27">
         <v>63817024000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>68779664000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>61123962000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>24124463000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>30480877000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>62451072000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>53290430000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>56658489000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>58050601000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>37847935000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>36474534000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>30484869000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>27079201000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>27327831000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>18445480000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>21399742000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>14238231000.0</v>
+      </c>
+      <c r="C28">
         <v>34035741000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>64962744000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9186976000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7929504000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10345869000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14031344000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6198900000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12446594000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>52120888000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>34304349000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>40818112000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>35004695000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>30931083000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>32050325000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>24362464000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>23991719000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>48086558000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>48883804000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>32137273000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>39473071000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>36307923000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>26595094000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>31387606000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>23854097000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11985474000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>30467849000.0</v>
+      </c>
+      <c r="C29">
         <v>17721578000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>42892836000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2460664000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-26505085000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9323642000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>42452569000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>33619690000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>28268246000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>43002354000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6031664000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>128484026000.0</v>
+      </c>
+      <c r="C30">
         <v>190805209000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>137023345000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>112090171000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>91141791000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>97492035000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>149145647000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>139203449000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>143899572000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>130178875000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>98253839000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>87110604000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>62395939000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>58010284000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>59378156000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>42807944000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>45391461000.0</v>
       </c>
-      <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>-42117961000.0</v>
+      </c>
+      <c r="C31">
         <v>-20221542000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-42761542000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-49501096000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-16121022000.0</v>
       </c>
-      <c r="F31">
-[...1 lines deleted...]
-      </c>
       <c r="G31">
-        <v>-49563660000.0</v>
+        <v>-25556769000.0</v>
       </c>
       <c r="H31">
+        <v>-56538272000.0</v>
+      </c>
+      <c r="I31">
         <v>-76472756000.0</v>
       </c>
-      <c r="I31">
-[...1 lines deleted...]
-      </c>
       <c r="J31">
+        <v>-49067187000.0</v>
+      </c>
+      <c r="K31">
         <v>-43092252000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-77833042000.0</v>
       </c>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
       <c r="M31">
-        <v>-93768727000.0</v>
+        <v>-48167977000.0</v>
       </c>
       <c r="N31">
+        <v>-85585941000.0</v>
+      </c>
+      <c r="O31">
         <v>-25799613000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-18349271000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1294892000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>6565684000.0</v>
       </c>
-      <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>4054410126000.0</v>
+      </c>
+      <c r="C32">
         <v>3508544707000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3087562665000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2816473345000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1721401131000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1575004597000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2926098892000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3207579964000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2184518893000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2037784842000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1663335876000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1493012114000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1490073098000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1234827852000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1267418214000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>830723138000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>762976145000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1131138415000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>735588653000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>448020924000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>428123327000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>360915650000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>282031428000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>258270520000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>291406915000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>161357601000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI32"/>
+  <dimension ref="A1:CK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>836573929000.0</v>
+      </c>
+      <c r="C2">
+        <v>997394871000.0</v>
+      </c>
+      <c r="D2">
         <v>985589837000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>803313862000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>942891001000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1012249611000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>855026963000.0</v>
       </c>
-      <c r="G2">
-[...4 lines deleted...]
-      </c>
       <c r="I2">
+        <v>706510079000.0</v>
+      </c>
+      <c r="J2">
+        <v>636758307000.0</v>
+      </c>
+      <c r="K2">
         <v>885450773000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>642137205000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>614277880000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>654888543000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>720483126000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>599132484000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>733942138000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>538604203000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>430486152000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>420279512000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>426337555000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>412018992000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>454241051000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>305498036000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>262530700000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>408438252000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>653904300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>514086198000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>690320701000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>717133337000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>736996386000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>864190770000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>604647194000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>664020840000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>508768176000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>500227438000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>423034684000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>447040279000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>404876048000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>444187800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>394720620000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>445303732000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>400171458000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>370628379000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>406705491000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>301247334000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>341150065000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>307284670000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>348156896000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>327937372000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>431449879000.0</v>
       </c>
-      <c r="AX2">
-[...4 lines deleted...]
-      </c>
       <c r="AZ2">
-        <v>247875715000.0</v>
+        <v>315637400000.0</v>
       </c>
       <c r="BA2">
-        <v>303702606000.0</v>
+        <v>292283369000.0</v>
       </c>
       <c r="BB2">
-        <v>239884230000.0</v>
+        <v>252591936000.0</v>
       </c>
       <c r="BC2">
+        <v>308263686000.0</v>
+      </c>
+      <c r="BD2">
+        <v>245133675000.0</v>
+      </c>
+      <c r="BE2">
         <v>275916793000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>267429069000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>310109107000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>298214318000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>270848664000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>256236608000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>233365236000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>171172018000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>182229514000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>186550028000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>252038734000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>168322713000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>135825324000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>126183394000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>317906140000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>256847557000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>263106615000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>175657775000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>173273461000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>169820684000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>159924110000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>119316944000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>132622016000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>109762962000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>75259528000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>95395471000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>73154656000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>100808529000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>100995834000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>110944754000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>67118349000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>74052413000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>58908737000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>3113999000.0</v>
+      </c>
+      <c r="C3">
+        <v>12733631000.0</v>
+      </c>
+      <c r="D3">
         <v>3240394000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3200112000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2766488000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>11528742000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>9696835000.0</v>
       </c>
-      <c r="G3"/>
-      <c r="H3"/>
       <c r="I3">
+        <v>9316319000.0</v>
+      </c>
+      <c r="J3">
+        <v>9255714000.0</v>
+      </c>
+      <c r="K3">
         <v>8655182000.0</v>
       </c>
-      <c r="J3">
-[...4 lines deleted...]
-      </c>
       <c r="L3">
-        <v>1639374000.0</v>
+        <v>8630105000.0</v>
       </c>
       <c r="M3">
-        <v>1590169000.0</v>
+        <v>8560499000.0</v>
       </c>
       <c r="N3">
-        <v>1295595000.0</v>
+        <v>8275238000.0</v>
       </c>
       <c r="O3">
-        <v>1908241000.0</v>
+        <v>7943823000.0</v>
       </c>
       <c r="P3">
-        <v>1673439000.0</v>
+        <v>7695517000.0</v>
       </c>
       <c r="Q3">
-        <v>1762383000.0</v>
+        <v>6634032000.0</v>
       </c>
       <c r="R3">
-        <v>1768946000.0</v>
+        <v>8901036000.0</v>
       </c>
       <c r="S3">
-        <v>1745638000.0</v>
+        <v>9065260000.0</v>
       </c>
       <c r="T3">
-        <v>1760847000.0</v>
+        <v>9095289000.0</v>
       </c>
       <c r="U3">
+        <v>9130333000.0</v>
+      </c>
+      <c r="V3">
+        <v>9148547000.0</v>
+      </c>
+      <c r="W3">
         <v>1865916000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2010225000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1995136000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2045408000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2016087000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2072339000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2027653000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1974891000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1923675000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1895054000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1750706000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1654052000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>-3350273000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>-170710000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2308540000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1981451000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2116191000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1960368000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>3104992000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>702106000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>798304000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>792378000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>862063000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>881728000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1036328000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1736905000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1018955000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1004792000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>930681000.0</v>
       </c>
-      <c r="AX3"/>
-[...5 lines deleted...]
-      <c r="BD3"/>
+      <c r="AZ3">
+        <v>4925531000.0</v>
+      </c>
+      <c r="BA3">
+        <v>5055515000.0</v>
+      </c>
+      <c r="BB3">
+        <v>4716221000.0</v>
+      </c>
+      <c r="BC3">
+        <v>4561080000.0</v>
+      </c>
+      <c r="BD3">
+        <v>5249445000.0</v>
+      </c>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17706,420 +18518,462 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>-11017246000.0</v>
+      </c>
+      <c r="C5">
+        <v>31013537000.0</v>
+      </c>
+      <c r="D5">
         <v>65669796000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>29668585000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>50035051000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>43759770000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>31267584000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5"/>
       <c r="I5">
-        <v>83115570000.0</v>
+        <v>14451183000.0</v>
       </c>
       <c r="J5">
-        <v>46399020000.0</v>
+        <v>29941203000.0</v>
       </c>
       <c r="K5">
-        <v>17959522000.0</v>
+        <v>58868406000.0</v>
       </c>
       <c r="L5">
-        <v>9982359000.0</v>
+        <v>49088024000.0</v>
       </c>
       <c r="M5">
-        <v>88056785000.0</v>
+        <v>24217035000.0</v>
       </c>
       <c r="N5">
-        <v>-33399991000.0</v>
+        <v>4123072000.0</v>
       </c>
       <c r="O5">
-        <v>60811842000.0</v>
+        <v>74190241000.0</v>
       </c>
       <c r="P5">
-        <v>6645295000.0</v>
+        <v>-30036943000.0</v>
       </c>
       <c r="Q5">
-        <v>-1862131000.0</v>
+        <v>65079056000.0</v>
       </c>
       <c r="R5">
-        <v>-38813046000.0</v>
+        <v>11956294000.0</v>
       </c>
       <c r="S5">
-        <v>-24538783000.0</v>
+        <v>-9165008000.0</v>
       </c>
       <c r="T5">
-        <v>7650042000.0</v>
+        <v>-38729266000.0</v>
       </c>
       <c r="U5">
+        <v>-21737429000.0</v>
+      </c>
+      <c r="V5">
+        <v>9954176000.0</v>
+      </c>
+      <c r="W5">
         <v>10640828000.0</v>
       </c>
-      <c r="V5">
-[...4 lines deleted...]
-      </c>
       <c r="X5">
+        <v>17633220000.0</v>
+      </c>
+      <c r="Y5">
+        <v>6556447000.0</v>
+      </c>
+      <c r="Z5">
         <v>22344144000.0</v>
       </c>
-      <c r="Y5">
-[...2 lines deleted...]
-      <c r="Z5">
+      <c r="AA5">
+        <v>59545885000.0</v>
+      </c>
+      <c r="AB5">
         <v>48333342000.0</v>
       </c>
-      <c r="AA5">
-[...4 lines deleted...]
-      </c>
       <c r="AC5">
+        <v>53235163000.0</v>
+      </c>
+      <c r="AD5">
+        <v>34309935000.0</v>
+      </c>
+      <c r="AE5">
         <v>38990013000.0</v>
       </c>
-      <c r="AD5">
-[...2 lines deleted...]
-      <c r="AE5">
+      <c r="AF5">
+        <v>50291327000.0</v>
+      </c>
+      <c r="AG5">
         <v>28804844000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>66090248000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>24752709000.0</v>
       </c>
-      <c r="AH5">
-[...2 lines deleted...]
-      <c r="AI5">
+      <c r="AJ5">
+        <v>50098450000.0</v>
+      </c>
+      <c r="AK5">
         <v>22544351000.0</v>
       </c>
-      <c r="AJ5">
-[...4 lines deleted...]
-      </c>
       <c r="AL5">
-        <v>64241114000.0</v>
+        <v>66963180000.0</v>
       </c>
       <c r="AM5">
-        <v>71469598000.0</v>
+        <v>22801586000.0</v>
       </c>
       <c r="AN5">
+        <v>64313386000.0</v>
+      </c>
+      <c r="AO5">
+        <v>74592318000.0</v>
+      </c>
+      <c r="AP5">
         <v>56482009000.0</v>
       </c>
-      <c r="AO5">
-[...4 lines deleted...]
-      </c>
       <c r="AQ5">
-        <v>22266255000.0</v>
+        <v>-6119210000.0</v>
       </c>
       <c r="AR5">
-        <v>6022372000.0</v>
+        <v>23782247000.0</v>
       </c>
       <c r="AS5">
-        <v>-11344147000.0</v>
+        <v>23456084000.0</v>
       </c>
       <c r="AT5">
-        <v>15082598000.0</v>
+        <v>7039554000.0</v>
       </c>
       <c r="AU5">
-        <v>12292010000.0</v>
+        <v>-10680729000.0</v>
       </c>
       <c r="AV5">
-        <v>51145101000.0</v>
+        <v>16851321000.0</v>
       </c>
       <c r="AW5">
-        <v>29671527000.0</v>
-[...7 lines deleted...]
-      <c r="BD5"/>
+        <v>13310965000.0</v>
+      </c>
+      <c r="AX5">
+        <v>52538753000.0</v>
+      </c>
+      <c r="AY5">
+        <v>25369014000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>30592024000.0</v>
+      </c>
+      <c r="BA5">
+        <v>21403153000.0</v>
+      </c>
+      <c r="BB5">
+        <v>21741557000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-3005500000.0</v>
+      </c>
+      <c r="BD5">
+        <v>18962143000.0</v>
+      </c>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>-7903247000.0</v>
+      </c>
+      <c r="C6">
+        <v>43747168000.0</v>
+      </c>
+      <c r="D6">
         <v>68910190000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>32868697000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>52801539000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>55288512000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>40964419000.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6"/>
       <c r="I6">
-        <v>91770752000.0</v>
+        <v>23767502000.0</v>
       </c>
       <c r="J6">
-        <v>48235401000.0</v>
+        <v>39196917000.0</v>
       </c>
       <c r="K6">
-        <v>19690273000.0</v>
+        <v>67523588000.0</v>
       </c>
       <c r="L6">
-        <v>11621733000.0</v>
+        <v>57718129000.0</v>
       </c>
       <c r="M6">
-        <v>89646954000.0</v>
+        <v>32777534000.0</v>
       </c>
       <c r="N6">
-        <v>-32104396000.0</v>
+        <v>12398310000.0</v>
       </c>
       <c r="O6">
-        <v>62720083000.0</v>
+        <v>82134064000.0</v>
       </c>
       <c r="P6">
-        <v>8318734000.0</v>
+        <v>-22341426000.0</v>
       </c>
       <c r="Q6">
+        <v>71713088000.0</v>
+      </c>
+      <c r="R6">
+        <v>20857330000.0</v>
+      </c>
+      <c r="S6">
         <v>-99748000.0</v>
       </c>
-      <c r="R6">
-[...4 lines deleted...]
-      </c>
       <c r="T6">
-        <v>9410889000.0</v>
+        <v>-29633977000.0</v>
       </c>
       <c r="U6">
+        <v>-12607096000.0</v>
+      </c>
+      <c r="V6">
+        <v>19102723000.0</v>
+      </c>
+      <c r="W6">
         <v>12506744000.0</v>
       </c>
-      <c r="V6">
-[...4 lines deleted...]
-      </c>
       <c r="X6">
+        <v>19643445000.0</v>
+      </c>
+      <c r="Y6">
+        <v>8551583000.0</v>
+      </c>
+      <c r="Z6">
         <v>24389552000.0</v>
       </c>
-      <c r="Y6">
-[...2 lines deleted...]
-      <c r="Z6">
+      <c r="AA6">
+        <v>61561972000.0</v>
+      </c>
+      <c r="AB6">
         <v>50405681000.0</v>
       </c>
-      <c r="AA6">
-[...4 lines deleted...]
-      </c>
       <c r="AC6">
+        <v>55262816000.0</v>
+      </c>
+      <c r="AD6">
+        <v>36284826000.0</v>
+      </c>
+      <c r="AE6">
         <v>40913688000.0</v>
       </c>
-      <c r="AD6">
-[...2 lines deleted...]
-      <c r="AE6">
+      <c r="AF6">
+        <v>52186381000.0</v>
+      </c>
+      <c r="AG6">
         <v>30555550000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>67744300000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>21402436000.0</v>
       </c>
-      <c r="AH6">
-[...2 lines deleted...]
-      <c r="AI6">
+      <c r="AJ6">
+        <v>49927740000.0</v>
+      </c>
+      <c r="AK6">
         <v>24852891000.0</v>
       </c>
-      <c r="AJ6">
-[...4 lines deleted...]
-      </c>
       <c r="AL6">
-        <v>66201482000.0</v>
+        <v>68944631000.0</v>
       </c>
       <c r="AM6">
-        <v>74574590000.0</v>
+        <v>24917777000.0</v>
       </c>
       <c r="AN6">
+        <v>66273754000.0</v>
+      </c>
+      <c r="AO6">
+        <v>77697310000.0</v>
+      </c>
+      <c r="AP6">
         <v>57184115000.0</v>
       </c>
-      <c r="AO6">
-[...4 lines deleted...]
-      </c>
       <c r="AQ6">
-        <v>23128318000.0</v>
+        <v>-5320906000.0</v>
       </c>
       <c r="AR6">
-        <v>6904100000.0</v>
+        <v>24574625000.0</v>
       </c>
       <c r="AS6">
-        <v>-10307819000.0</v>
+        <v>24318147000.0</v>
       </c>
       <c r="AT6">
-        <v>16819503000.0</v>
+        <v>7921282000.0</v>
       </c>
       <c r="AU6">
-        <v>13310965000.0</v>
+        <v>-9644401000.0</v>
       </c>
       <c r="AV6">
-        <v>52149893000.0</v>
+        <v>18588226000.0</v>
       </c>
       <c r="AW6">
-        <v>30602208000.0</v>
-[...7 lines deleted...]
-      <c r="BD6"/>
+        <v>14329920000.0</v>
+      </c>
+      <c r="AX6">
+        <v>53543545000.0</v>
+      </c>
+      <c r="AY6">
+        <v>26299695000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>35517555000.0</v>
+      </c>
+      <c r="BA6">
+        <v>26458668000.0</v>
+      </c>
+      <c r="BB6">
+        <v>26457778000.0</v>
+      </c>
+      <c r="BC6">
+        <v>1555580000.0</v>
+      </c>
+      <c r="BD6">
+        <v>24211588000.0</v>
+      </c>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18163,1241 +19017,1277 @@
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-      <c r="AO8">
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>15458756000.0</v>
       </c>
-      <c r="AP8"/>
-      <c r="AQ8"/>
       <c r="AR8"/>
-      <c r="AS8">
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8">
         <v>4507544000.0</v>
       </c>
-      <c r="AT8"/>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
-      <c r="CF8">
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8">
         <v>1383499000.0</v>
       </c>
-      <c r="CG8"/>
-      <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>19988991000.0</v>
+      </c>
+      <c r="C9">
+        <v>64791073000.0</v>
+      </c>
+      <c r="D9">
         <v>116041740000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>59919786000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>84467956000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>94910702000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>80034400000.0</v>
       </c>
-      <c r="G9">
-[...4 lines deleted...]
-      </c>
       <c r="I9">
+        <v>53563607000.0</v>
+      </c>
+      <c r="J9">
+        <v>69491038000.0</v>
+      </c>
+      <c r="K9">
         <v>129381519000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>84127904000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>50118637000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>27180204000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>110214753000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>3884780000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>85248141000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>24963720000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>25340395000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-16544803000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-3813552000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>27296880000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>25359815000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>41687096000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>21833007000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>55416640000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>113115514000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>95427066000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>75776427000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>66335349000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>80046123000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>96535296000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>61938257000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>99205098000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>73068987000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>80036403000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>59208545000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>93134381000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>80445285000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>85925938000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>104667054000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>77658365000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>52245198000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>50758975000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>47325733000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>34253308000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>39608075000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>41053180000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>39676380000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>48145476000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>81391868000.0</v>
       </c>
-      <c r="AX9">
-[...4 lines deleted...]
-      </c>
       <c r="AZ9">
-        <v>35103771000.0</v>
+        <v>48675791000.0</v>
       </c>
       <c r="BA9">
-        <v>24477840000.0</v>
+        <v>37655305000.0</v>
       </c>
       <c r="BB9">
-        <v>36421202000.0</v>
+        <v>30387550000.0</v>
       </c>
       <c r="BC9">
+        <v>19916760000.0</v>
+      </c>
+      <c r="BD9">
+        <v>31023639000.0</v>
+      </c>
+      <c r="BE9">
         <v>42783847000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>44360383000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>46036083000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>41641244000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>35368307000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>9284519000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>20566401000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>14342576000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>19318720000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>3659323000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>12638577000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>24237082000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>16613846000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>27490379000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>61130715000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>11439887000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>18540518000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>26703422000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>29375035000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>34117091000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>26557415000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>23203913000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>14966305000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>5211008000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>3955514000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>9346794000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>19457710000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>15950282000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>13014051000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>21576024000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>9754117000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>11183188000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>7378068000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>-20766557000.0</v>
+      </c>
+      <c r="C10">
+        <v>28742952000.0</v>
+      </c>
+      <c r="D10">
         <v>55872057000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>19398934000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>41827329000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>36772519000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>20653702000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>10661177000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>26217246000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>52954929000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>38092501000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>14508479000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1727413000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>49194967000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-41855359000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>51952885000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>793259000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-8062162000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-43127880000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-26999057000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4504159000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>7021257000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>11123226000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-9669053000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>12772324000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>47682302000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>35491746000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>38396272000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>23400117000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>18557432000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>36137096000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>15146582000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>52207459000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>5033130000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>36744825000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>13175588000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>56670073000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>12554923000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>53894599000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>63038888000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>45937105000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-16135438000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>12104272000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>13831850000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-1304351000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-19021240000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>6591770000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>2620959000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>42953417000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>15942361000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>5476415000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>4958876000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>17058332000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2850515000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>11158240000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>10336368000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>24583801000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>8486107000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>9894988000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>22296179000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>595370000.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>3936115000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>9676543000.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>1003999000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>15331145000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>7394615000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>6101652000.0</v>
       </c>
-      <c r="BQ10"/>
-[...1 lines deleted...]
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10">
         <v>6826301000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>13888135000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>9149018000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>11231448000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>10717241000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>6320324000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>2121903000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10">
         <v>1830539000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>688793000.0</v>
       </c>
-      <c r="CF10"/>
-      <c r="CG10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>537520000.0</v>
       </c>
-      <c r="CH10"/>
-      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>-4492824000.0</v>
+      </c>
+      <c r="C11">
+        <v>4596318000.0</v>
+      </c>
+      <c r="D11">
         <v>12565912000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>4228498000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>9077121000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>5493296000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4171878000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11">
+        <v>2265450000.0</v>
+      </c>
+      <c r="J11">
+        <v>5790954000.0</v>
+      </c>
+      <c r="K11">
         <v>32267597000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>8020533000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2383662000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>221044000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-88175000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-9359713000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>12091905000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-183353000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-11120105000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-10698464000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-5653193000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>966677000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>7429542000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1454074000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-4962700000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>5402726000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>16090987000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>9707837000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>10098260000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>6555485000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>5909763000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>9849792000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>4683567000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>13176568000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>919870000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>10451567000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2636439000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>14260370000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>3184119000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>12315037000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>15940161000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>11563037000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-605070000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>4855662000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1973455000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-192383000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-3773808000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>567899000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1588219000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>10917886000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1519124000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1511792000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1470084000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>4256728000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>4089095000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>4018459000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>2604878000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>6445722000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>2424827000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>3591834000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>5347448000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>210229000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>2149913000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>2445413000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>14988000.0</v>
       </c>
-      <c r="BL11"/>
-      <c r="BM11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>4625511000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>4477013000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>3011298000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>1878492000.0</v>
       </c>
-      <c r="BQ11"/>
-[...1 lines deleted...]
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11">
         <v>2985145000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>4977156000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>3154220000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>6160437000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>8753363000.0</v>
       </c>
-      <c r="BX11"/>
-      <c r="BY11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>688265000.0</v>
       </c>
-      <c r="BZ11"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11">
+        <v>1921119000.0</v>
+      </c>
+      <c r="CE11"/>
+      <c r="CF11">
         <v>524531000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>553948000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>1095444000.0</v>
       </c>
-      <c r="CG11"/>
-      <c r="CH11"/>
       <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>9749311000.0</v>
+      </c>
+      <c r="C12">
+        <v>28226935000.0</v>
+      </c>
+      <c r="D12">
         <v>9797739000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>10269651000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>8207722000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>331606000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>10613884000.0</v>
       </c>
-      <c r="G12">
-[...4 lines deleted...]
-      </c>
       <c r="I12">
-        <v>5913477000.0</v>
+        <v>3790006000.0</v>
       </c>
       <c r="J12">
-        <v>8562930000.0</v>
+        <v>4760819000.0</v>
       </c>
       <c r="K12">
-        <v>6216273000.0</v>
+        <v>10429545000.0</v>
       </c>
       <c r="L12">
-        <v>9031523000.0</v>
+        <v>10995523000.0</v>
       </c>
       <c r="M12">
-        <v>35532298000.0</v>
+        <v>9708556000.0</v>
       </c>
       <c r="N12">
-        <v>8571179000.0</v>
+        <v>13636014000.0</v>
       </c>
       <c r="O12">
-        <v>9080218000.0</v>
+        <v>24995274000.0</v>
       </c>
       <c r="P12">
-        <v>6209226000.0</v>
+        <v>11818416000.0</v>
       </c>
       <c r="Q12">
-        <v>6315228000.0</v>
+        <v>13126171000.0</v>
       </c>
       <c r="R12">
-        <v>4398614000.0</v>
+        <v>11163035000.0</v>
       </c>
       <c r="S12">
-        <v>2460274000.0</v>
+        <v>8849913000.0</v>
       </c>
       <c r="T12">
-        <v>3209519000.0</v>
+        <v>6962123000.0</v>
       </c>
       <c r="U12">
-        <v>3619571000.0</v>
+        <v>5261628000.0</v>
       </c>
       <c r="V12">
-        <v>6509994000.0</v>
+        <v>5450017000.0</v>
       </c>
       <c r="W12">
-        <v>7783170000.0</v>
+        <v>5342133000.0</v>
       </c>
       <c r="X12">
-        <v>9571820000.0</v>
+        <v>7947416000.0</v>
       </c>
       <c r="Y12">
-        <v>11863583000.0</v>
+        <v>8757417000.0</v>
       </c>
       <c r="Z12">
-        <v>12841596000.0</v>
+        <v>11584393000.0</v>
       </c>
       <c r="AA12">
-        <v>14838891000.0</v>
+        <v>13938036000.0</v>
       </c>
       <c r="AB12">
-        <v>10909818000.0</v>
+        <v>16276009000.0</v>
       </c>
       <c r="AC12">
-        <v>15383821000.0</v>
+        <v>17306695000.0</v>
       </c>
       <c r="AD12">
-        <v>14154231000.0</v>
+        <v>14784412000.0</v>
       </c>
       <c r="AE12">
-        <v>13658262000.0</v>
+        <v>19531030000.0</v>
       </c>
       <c r="AF12">
+        <v>22571934000.0</v>
+      </c>
+      <c r="AG12">
+        <v>16241999000.0</v>
+      </c>
+      <c r="AH12">
         <v>13882789000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>13172621000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>13182915000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>11677303000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>10176657000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>10246663000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>10418787000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>11553430000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>11446555000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>10016228000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>11677975000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>9624234000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>8343905000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>8758876000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>10259551000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>10690006000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>9585336000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>13540386000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>5793661000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>5746190000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>4380278000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>3657610000.0</v>
       </c>
-      <c r="BB12">
-[...2 lines deleted...]
-      <c r="BC12">
+      <c r="BD12">
+        <v>2814903000.0</v>
+      </c>
+      <c r="BE12">
         <v>3021357000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>2485664000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>2531326000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>2738413000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>3175284000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>2907445000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>3340742000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>3950378000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>3945945000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>3827376000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>4552914000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>3782535000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>4987001000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>4920448000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>3192520000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>3989299000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>3696590000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>3051760000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>6754039000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>4666668000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>4096824000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>3914054000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>6322110000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>5644035000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>3604497000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>3208987000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>4441602000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>4481360000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>4312684000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>4675885000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>4251655000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>3422443000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>3092885000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13">
+        <v>362942000.0</v>
+      </c>
+      <c r="C13">
+        <v>569672000.0</v>
+      </c>
+      <c r="D13">
         <v>1548560000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>646856000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>900516000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3277243000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3164849000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>457992000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>438881000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>283860000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>296666000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>6005346000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>8401558000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>28199205000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>9366252000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>242213000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>194462000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>201705000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>6763214000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2763962000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>4173435000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>610041000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>7839863000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>8336003000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>10307548000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>9983526000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>12738022000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>647198000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>544218000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -19411,506 +20301,532 @@
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>-272000.0</v>
+      </c>
+      <c r="C14">
+        <v>-184000.0</v>
+      </c>
+      <c r="D14">
         <v>365000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-193000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-191000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-856000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-86000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-131000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-98000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>861000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-16000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-1166000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-27000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-22000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-6000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-75000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-2000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-398000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-46000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-6335000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-6469000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-6370000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-31815000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-32435000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>-31462000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>-31429000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>-8182000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>-7429000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>-7098000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>-6986000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>-10769000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>557000.0</v>
       </c>
       <c r="AG14"/>
       <c r="AH14">
-        <v>4013000.0</v>
+        <v>557000.0</v>
       </c>
       <c r="AI14"/>
       <c r="AJ14">
+        <v>4013000.0</v>
+      </c>
+      <c r="AK14"/>
+      <c r="AL14">
         <v>1226000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>849000.0</v>
       </c>
-      <c r="AL14"/>
-      <c r="AM14">
+      <c r="AN14"/>
+      <c r="AO14">
         <v>8046000.0</v>
       </c>
-      <c r="AN14"/>
-      <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
-      <c r="AR14">
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14">
         <v>345000.0</v>
       </c>
-      <c r="AS14"/>
-      <c r="AT14"/>
       <c r="AU14"/>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
+      <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14">
+        <v>48422000.0</v>
+      </c>
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>2018000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3002000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>23899000.0</v>
       </c>
-      <c r="BA14"/>
-      <c r="BB14">
+      <c r="BC14"/>
+      <c r="BD14">
         <v>1756000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2411000.0</v>
       </c>
-      <c r="BD14"/>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
-      <c r="BH14">
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14">
         <v>325000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>4962000.0</v>
       </c>
-      <c r="BJ14"/>
-      <c r="BK14">
+      <c r="BL14"/>
+      <c r="BM14">
         <v>519000.0</v>
       </c>
-      <c r="BL14"/>
-      <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
-      <c r="CB14">
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14">
         <v>1290000.0</v>
       </c>
-      <c r="CC14"/>
-      <c r="CD14"/>
       <c r="CE14"/>
-      <c r="CF14">
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14">
         <v>1951000.0</v>
       </c>
-      <c r="CG14"/>
-      <c r="CH14"/>
       <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>-16274005000.0</v>
+      </c>
+      <c r="C15">
+        <v>24146450000.0</v>
+      </c>
+      <c r="D15">
         <v>43306510000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>15170243000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>32750017000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>31278367000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>16481738000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>8395596000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>20426194000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>20688190000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>30071952000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>12123651000.0</v>
       </c>
-      <c r="L15">
-[...2 lines deleted...]
-      <c r="M15">
+      <c r="N15">
+        <v>1506286000.0</v>
+      </c>
+      <c r="O15">
         <v>49283117000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-32495646000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>39860905000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>976610000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>3057545000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-32429462000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-21345998000.0</v>
       </c>
-      <c r="T15">
-[...2 lines deleted...]
-      <c r="U15">
+      <c r="V15">
+        <v>3537383000.0</v>
+      </c>
+      <c r="W15">
         <v>-408853000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>9668532000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-4705380000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>7369631000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>31587866000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>25784662000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>28298342000.0</v>
       </c>
-      <c r="AB15">
-[...2 lines deleted...]
-      <c r="AC15">
+      <c r="AD15">
+        <v>16844520000.0</v>
+      </c>
+      <c r="AE15">
         <v>12643886000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>26288282000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>10463075000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>39030334000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>4112674000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>26294123000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>10539509000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>42408478000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>9369955000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>41579618000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>47090681000.0</v>
       </c>
-      <c r="AN15">
-[...2 lines deleted...]
-      <c r="AO15">
+      <c r="AP15">
+        <v>34374147000.0</v>
+      </c>
+      <c r="AQ15">
         <v>-53623000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1445996000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>2202598000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-1112313000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-12092408000.0</v>
       </c>
-      <c r="AT15">
-[...2 lines deleted...]
-      <c r="AU15">
+      <c r="AV15">
+        <v>4529649000.0</v>
+      </c>
+      <c r="AW15">
         <v>-228315000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>30283264000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1845442000.0</v>
       </c>
-      <c r="AX15"/>
-[...5 lines deleted...]
-      <c r="BD15"/>
+      <c r="AZ15">
+        <v>3964623000.0</v>
+      </c>
+      <c r="BA15">
+        <v>3512691000.0</v>
+      </c>
+      <c r="BB15">
+        <v>12777705000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-1225706000.0</v>
+      </c>
+      <c r="BD15">
+        <v>7138025000.0</v>
+      </c>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>172</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>24146450000.0</v>
+      </c>
+      <c r="D16">
         <v>43306510000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>15170243000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>32750017000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>31278367000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>16481738000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...4 lines deleted...]
-      </c>
+      <c r="K16"/>
+      <c r="L16"/>
       <c r="M16">
         <v>12123651000.0</v>
       </c>
       <c r="N16">
+        <v>12123651000.0</v>
+      </c>
+      <c r="O16">
+        <v>12123651000.0</v>
+      </c>
+      <c r="P16">
         <v>-32495652000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>39860905000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>976610000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>3057545000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-32429462000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-21345998000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3537581000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-408853000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>9668532000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-4705380000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>7369631000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>31587866000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>25784662000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>28298342000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>16844745000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>12643886000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>26288282000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -19922,144 +20838,150 @@
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>-16273733000.0</v>
+      </c>
+      <c r="C17">
+        <v>24146634000.0</v>
+      </c>
+      <c r="D17">
         <v>43306145000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>15170436000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>32750208000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>31279223000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>16481824000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>8395727000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>20426292000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>20687332000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>30071968000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>12124817000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>1506369000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>49283142000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-32495646000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>39860980000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>976612000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>3057943000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-32429416000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-21345864000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>3537482000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-408285000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>9669152000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-4706353000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>7369598000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>31591315000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>25783909000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>28298011000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>16844633000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>12647669000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>26287304000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -20071,138 +20993,144 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-14702495000.0</v>
+      </c>
+      <c r="C18">
+        <v>-27657263000.0</v>
+      </c>
+      <c r="D18">
         <v>-9287067000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-9774072000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-7805860000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>8565646000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-10266194000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-7581172000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-7915287000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-19832165000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-7921763000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-6206165000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-9672939000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-28552537000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-8485945000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-8946548000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-7616196000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-4748234000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4791306000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2642213000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3291671000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1669053000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-6787101000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-8426176000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-9998427000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-9749897000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-13246838000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-15129987000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-10686059000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -20216,54 +21144,56 @@
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20307,54 +21237,56 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20398,301 +21330,311 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>-5633949000.0</v>
+      </c>
+      <c r="C21">
+        <v>31013537000.0</v>
+      </c>
+      <c r="D21">
         <v>66056185000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>29540513000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>50481986000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>31079421000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>32426018000.0</v>
       </c>
-      <c r="G21">
-[...4 lines deleted...]
-      </c>
       <c r="I21">
+        <v>15243761000.0</v>
+      </c>
+      <c r="J21">
+        <v>28614182000.0</v>
+      </c>
+      <c r="K21">
         <v>83115570000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>46399020000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>17959522000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>9982359000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>88056785000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-33399991000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>60811842000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>6645295000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1747332000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-38679904000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-27966876000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>8102264000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-5068707000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>20022282000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1654301000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>30196647000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>69271659000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>53957637000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>46473933000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>31805480000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>43636772000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>57837425000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>29598379000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>67448749000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>24752709000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>49386405000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>22544351000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>64865279000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>30664061000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>62906572000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>74388207000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>50558927000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>6402353000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>32059887000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>28041620000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>19825515000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>1277845000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>22381160000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>24740681000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>32972821000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>63886354000.0</v>
       </c>
-      <c r="AX21">
-[...4 lines deleted...]
-      </c>
       <c r="AZ21">
+        <v>30592024000.0</v>
+      </c>
+      <c r="BA21">
+        <v>21403153000.0</v>
+      </c>
+      <c r="BB21">
         <v>21741557000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21">
+      <c r="BC21">
+        <v>-3005500000.0</v>
+      </c>
+      <c r="BD21">
         <v>18962143000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>25762173000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>28868498000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>19047369000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>22223068000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>21810436000.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21">
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>2833557000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>1616540000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>7887979000.0</v>
       </c>
-      <c r="BL21"/>
-[...1 lines deleted...]
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21">
         <v>10206351000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>4908627000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>14975601000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>39697211000.0</v>
       </c>
-      <c r="BR21"/>
-      <c r="BS21">
+      <c r="BT21"/>
+      <c r="BU21">
         <v>3377516000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>13941208000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>11537869000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>17457676000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>12261605000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>9837913000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>6510155000.0</v>
       </c>
-      <c r="BZ21"/>
-      <c r="CA21"/>
       <c r="CB21"/>
-      <c r="CC21">
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21">
         <v>7840102000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>9185950000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>5121178000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>1090690000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>3677323000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>4489468000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>2962584000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20736,237 +21678,259 @@
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>862196869000.0</v>
+      </c>
+      <c r="C23">
+        <v>1031172407000.0</v>
+      </c>
+      <c r="D23">
         <v>1035575392000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>833693135000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>976876971000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1076080892000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>902635345000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23">
+        <v>744829925000.0</v>
+      </c>
+      <c r="J23">
+        <v>677635163000.0</v>
+      </c>
+      <c r="K23">
         <v>931716722000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>680136628000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>645029840000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>671944117000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>754728655000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>637208840000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>754207396000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>558107231000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>459084058000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>440995920000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>449600203000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>430583821000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>485783162000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>326951217000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>282279378000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>433186317000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>702170821000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>555050809000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>717912032000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>749456521000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>776057886000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>900690178000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>636533386000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>695777189000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>557084454000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>530877436000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>460098218000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>474910041000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>454179720000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>467380714000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>425303471000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>472403170000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>445298430000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>390043340000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>425989604000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>315675127000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>379480295000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>325956690000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>363092595000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>343110027000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>448955393000.0</v>
       </c>
-      <c r="AX23"/>
-[...5 lines deleted...]
-      <c r="BD23"/>
+      <c r="AZ23">
+        <v>353221598000.0</v>
+      </c>
+      <c r="BA23">
+        <v>319336964000.0</v>
+      </c>
+      <c r="BB23">
+        <v>261718066000.0</v>
+      </c>
+      <c r="BC23">
+        <v>321811149000.0</v>
+      </c>
+      <c r="BD23">
+        <v>228083179000.0</v>
+      </c>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21010,126 +21974,132 @@
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>3113999000.0</v>
+      </c>
+      <c r="C25">
+        <v>3175247000.0</v>
+      </c>
+      <c r="D25">
         <v>3240394000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3200112000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2766488000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4389463000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2757592000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2459274000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2321770000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1995812000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1836381000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1730751000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1639374000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1590169000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1295595000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1908241000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1673439000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1762383000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1768946000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1745638000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1760847000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1865916000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2010225000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1995136000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2045408000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -21147,693 +22117,751 @@
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>612821000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>922386000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26">
+        <v>1563282000.0</v>
+      </c>
+      <c r="J26">
+        <v>1225235000.0</v>
+      </c>
+      <c r="K26">
         <v>248520000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>823162000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>662017000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>736578000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="O26"/>
+      <c r="P26">
         <v>2019478000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>679409000.0</v>
       </c>
-      <c r="P26"/>
-[...1 lines deleted...]
-      <c r="R26"/>
+      <c r="R26">
+        <v>288586000.0</v>
+      </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26"/>
-      <c r="AR26"/>
+      <c r="AQ26">
+        <v>29700000.0</v>
+      </c>
+      <c r="AR26">
+        <v>29700000.0</v>
+      </c>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
+        <v>132026000.0</v>
+      </c>
+      <c r="AV26">
         <v>125676000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26">
+        <v>6350000.0</v>
+      </c>
+      <c r="AX26"/>
+      <c r="AY26">
         <v>50203000.0</v>
       </c>
-      <c r="AX26"/>
-[...2 lines deleted...]
-      <c r="BA26"/>
+      <c r="AZ26">
+        <v>5753000.0</v>
+      </c>
+      <c r="BA26">
+        <v>5753000.0</v>
+      </c>
       <c r="BB26"/>
-      <c r="BC26"/>
-      <c r="BD26"/>
+      <c r="BC26">
+        <v>658363000.0</v>
+      </c>
+      <c r="BD26">
+        <v>674041000.0</v>
+      </c>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B27">
+        <v>12396478000.0</v>
+      </c>
+      <c r="C27">
+        <v>14715307000.0</v>
+      </c>
+      <c r="D27">
         <v>21233853000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>10357965000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>9526555000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>15727831000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>19136813000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27"/>
       <c r="I27">
+        <v>12538163000.0</v>
+      </c>
+      <c r="J27">
+        <v>16414217000.0</v>
+      </c>
+      <c r="K27">
         <v>14259128000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>18570922000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>11484803000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>10048531000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>29369703000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>15075456000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>11099410000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>5579393000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>7677567000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>6747662000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>5718521000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3980713000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>11501051000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>6995498000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>4524449000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>7459879000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>19818962000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>18275682000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>10120245000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>14236183000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>17058536000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>13167829000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>8328634000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>14735431000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>6694709000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>18295449000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>15159333000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>16508998000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>26187009000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>8935812000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>9293376000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>13634404000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>18801716000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1761130000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>10481181000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>6803908000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>11771331000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>9015573000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>8801102000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>6886528000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>9396887000.0</v>
       </c>
-      <c r="AX27"/>
-[...5 lines deleted...]
-      <c r="BD27"/>
+      <c r="AZ27">
+        <v>10158754000.0</v>
+      </c>
+      <c r="BA27">
+        <v>9297150000.0</v>
+      </c>
+      <c r="BB27">
+        <v>3534846000.0</v>
+      </c>
+      <c r="BC27">
+        <v>6025448000.0</v>
+      </c>
+      <c r="BD27">
+        <v>6276569000.0</v>
+      </c>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>2276485000.0</v>
+      </c>
+      <c r="C28">
+        <v>3932775000.0</v>
+      </c>
+      <c r="D28">
         <v>5654942000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2483298000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2167216000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>21537137000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4425326000.0</v>
       </c>
-      <c r="G28">
-[...4 lines deleted...]
-      </c>
       <c r="I28">
+        <v>5177875000.0</v>
+      </c>
+      <c r="J28">
+        <v>2895403000.0</v>
+      </c>
+      <c r="K28">
         <v>5467891000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1646227000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2453713000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2037454000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3019129000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2151972000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2670947000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1344928000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2138925000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1707004000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2057557000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2026018000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2597859000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1904899000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1538736000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>4304375000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3451373000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3658143000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2656435000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4265393000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>770727000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2461682000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2561293000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1946652000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>26215522000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>11771984000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>17869111000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>9021021000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>44887674000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1627644000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>4678337000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>10283907000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>28376432000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>9825808000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>8794513000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>6959212000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>20277635000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>8772780000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>5559227000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>6208470000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>15007414000.0</v>
       </c>
-      <c r="AX28">
-[...4 lines deleted...]
-      </c>
       <c r="AZ28">
-        <v>8444874000.0</v>
+        <v>6180987000.0</v>
       </c>
       <c r="BA28">
-        <v>18760401000.0</v>
+        <v>4790777000.0</v>
       </c>
       <c r="BB28">
-        <v>12209614000.0</v>
+        <v>4910028000.0</v>
       </c>
       <c r="BC28">
+        <v>13184353000.0</v>
+      </c>
+      <c r="BD28">
+        <v>5483645000.0</v>
+      </c>
+      <c r="BE28">
         <v>12315036000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>11016713000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>22967710000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>15355504000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>9962328000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>9212831000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>14322306000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>9219786000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>8216594000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>9430161000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>15596484000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>10509185000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>9033144000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>8908724000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>17794389000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>9055261000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>11764363000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>9472545000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>14379893000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>13322358000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>11090526000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>10158560000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>8407994000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>8264559000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>7796087000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>15797440000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>10749809000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>7644549000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>7907225000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>20214672000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>6080713000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>6700716000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>4449595000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>-4492824000.0</v>
+      </c>
+      <c r="C29">
+        <v>4596318000.0</v>
+      </c>
+      <c r="D29">
         <v>12565912000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4228498000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>9077121000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5493296000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4171878000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2265450000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5790954000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>32267597000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>8020533000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2383662000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>221044000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-88175000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-9359713000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>12091905000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-183353000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-11120105000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-10698464000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-5653193000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>966677000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7429542000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1454074000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4962700000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>5402726000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>16090987000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>9707837000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>10098260000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>6555485000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -21847,742 +22875,761 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>25622940000.0</v>
+      </c>
+      <c r="C30">
+        <v>33777536000.0</v>
+      </c>
+      <c r="D30">
         <v>49985555000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>30379273000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>33985970000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>63831281000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>47608382000.0</v>
       </c>
-      <c r="G30">
-[...4 lines deleted...]
-      </c>
       <c r="I30">
+        <v>38319846000.0</v>
+      </c>
+      <c r="J30">
+        <v>40876856000.0</v>
+      </c>
+      <c r="K30">
         <v>46265949000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>37999423000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>30751960000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>17055574000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>34245529000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>38076356000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>20265258000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>19503028000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>28597906000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>20716408000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>23262648000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>18564829000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>31542111000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>21453181000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>19748678000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>24748065000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>48266521000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>40964611000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>27591331000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>32323184000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>39061500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>36499408000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>31886192000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>31756349000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>48316278000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>30649998000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>37063534000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>27869762000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>49303672000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>23192914000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>30582851000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>27099438000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>45126972000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>19414961000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>19284113000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>14427793000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>38330230000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>18672020000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>14935699000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>15172655000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>17505514000.0</v>
       </c>
-      <c r="AX30"/>
-[...5 lines deleted...]
-      <c r="BD30"/>
+      <c r="AZ30">
+        <v>37584198000.0</v>
+      </c>
+      <c r="BA30">
+        <v>27053595000.0</v>
+      </c>
+      <c r="BB30">
+        <v>9126130000.0</v>
+      </c>
+      <c r="BC30">
+        <v>13547463000.0</v>
+      </c>
+      <c r="BD30">
+        <v>17050496000.0</v>
+      </c>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>-15132608000.0</v>
+      </c>
+      <c r="C31">
+        <v>-2270585000.0</v>
+      </c>
+      <c r="D31">
         <v>-10184128000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-10141579000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-8654657000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>5693098000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-11772316000.0</v>
       </c>
-      <c r="G31"/>
-      <c r="H31"/>
       <c r="I31">
+        <v>-4582584000.0</v>
+      </c>
+      <c r="J31">
+        <v>-2396936000.0</v>
+      </c>
+      <c r="K31">
         <v>-30160641000.0</v>
       </c>
-      <c r="J31">
-[...2 lines deleted...]
-      <c r="K31">
+      <c r="L31">
+        <v>-5355665000.0</v>
+      </c>
+      <c r="M31">
         <v>-3451043000.0</v>
       </c>
-      <c r="L31">
-[...4 lines deleted...]
-      </c>
       <c r="N31">
+        <v>-8397217000.0</v>
+      </c>
+      <c r="O31">
+        <v>-26774257000.0</v>
+      </c>
+      <c r="P31">
         <v>-8455368000.0</v>
       </c>
-      <c r="O31">
-[...4 lines deleted...]
-      </c>
       <c r="Q31">
-        <v>-6314830000.0</v>
+        <v>-5514846000.0</v>
       </c>
       <c r="R31">
+        <v>-4667433000.0</v>
+      </c>
+      <c r="S31">
+        <v>-4804651000.0</v>
+      </c>
+      <c r="T31">
         <v>-4447976000.0</v>
       </c>
-      <c r="S31">
-[...4 lines deleted...]
-      </c>
       <c r="U31">
+        <v>77143000.0</v>
+      </c>
+      <c r="V31">
+        <v>-4227892000.0</v>
+      </c>
+      <c r="W31">
         <v>12089964000.0</v>
       </c>
-      <c r="V31">
-[...4 lines deleted...]
-      </c>
       <c r="X31">
-        <v>-17424323000.0</v>
+        <v>-9110689000.0</v>
       </c>
       <c r="Y31">
-        <v>-21589357000.0</v>
+        <v>-11753382000.0</v>
       </c>
       <c r="Z31">
-        <v>-18465891000.0</v>
+        <v>-17896251000.0</v>
       </c>
       <c r="AA31">
-        <v>-8077661000.0</v>
+        <v>-17166691000.0</v>
       </c>
       <c r="AB31">
+        <v>-18970709000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-9788824000.0</v>
+      </c>
+      <c r="AD31">
         <v>-8405363000.0</v>
       </c>
-      <c r="AC31">
-[...4 lines deleted...]
-      </c>
       <c r="AE31">
-        <v>-14451797000.0</v>
+        <v>-22427191000.0</v>
       </c>
       <c r="AF31">
+        <v>-23898792000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-14905483000.0</v>
+      </c>
+      <c r="AH31">
         <v>-15241290000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-19719579000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-12641580000.0</v>
       </c>
-      <c r="AI31">
-[...4 lines deleted...]
-      </c>
       <c r="AK31">
+        <v>-8969423000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-8594546000.0</v>
+      </c>
+      <c r="AM31">
         <v>-18109138000.0</v>
       </c>
-      <c r="AL31">
-[...4 lines deleted...]
-      </c>
       <c r="AN31">
-        <v>-4621822000.0</v>
+        <v>-8838425000.0</v>
       </c>
       <c r="AO31">
+        <v>-11004265000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-7803215000.0</v>
+      </c>
+      <c r="AQ31">
         <v>-22537791000.0</v>
       </c>
-      <c r="AP31">
-[...4 lines deleted...]
-      </c>
       <c r="AR31">
-        <v>-21129866000.0</v>
+        <v>-19739171000.0</v>
       </c>
       <c r="AS31">
-        <v>-20299085000.0</v>
+        <v>-13453197000.0</v>
       </c>
       <c r="AT31">
-        <v>-15789390000.0</v>
+        <v>-21387010000.0</v>
       </c>
       <c r="AU31">
-        <v>-22119722000.0</v>
+        <v>-25232330000.0</v>
       </c>
       <c r="AV31">
-        <v>9980596000.0</v>
+        <v>-15194101205.0</v>
       </c>
       <c r="AW31">
-        <v>-47943993000.0</v>
-[...7 lines deleted...]
-      <c r="BD31"/>
+        <v>-22137420795.0</v>
+      </c>
+      <c r="AX31">
+        <v>9981005000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-39342830000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-26741532000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-16444277000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-4683225000.0</v>
+      </c>
+      <c r="BC31">
+        <v>5856015000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-7803903000.0</v>
+      </c>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>856562920000.0</v>
+      </c>
+      <c r="C32">
+        <v>1062185944000.0</v>
+      </c>
+      <c r="D32">
         <v>1101631577000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>863233648000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1027358957000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1107160313000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>935061363000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>760073686000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>706249345000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1014832292000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>726265109000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>664396517000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>682068747000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>830697879000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>603017264000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>819190279000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>563567923000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>455826547000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>403734709000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>422524003000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>439315872000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>479600866000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>347185132000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>284363707000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>463854892000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>767019814000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>609513264000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>766097128000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>783468686000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>817042509000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>960726066000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>666585451000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>763225938000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>581837163000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>580263841000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>482243229000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>540174660000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>485321333000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>530113738000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>499387674000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>522962097000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>452416656000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>421387354000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>454031224000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>335500642000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>380758140000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>348337850000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>387833276000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>376082848000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>512841747000.0</v>
       </c>
-      <c r="AX32">
-[...4 lines deleted...]
-      </c>
       <c r="AZ32">
+        <v>364313191000.0</v>
+      </c>
+      <c r="BA32">
+        <v>329938674000.0</v>
+      </c>
+      <c r="BB32">
         <v>282979486000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>328180446000.0</v>
       </c>
-      <c r="BB32">
-[...2 lines deleted...]
-      <c r="BC32">
+      <c r="BD32">
+        <v>276157314000.0</v>
+      </c>
+      <c r="BE32">
         <v>318700640000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>311789452000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>356145190000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>339855562000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>306216971000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>265521127000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>253931637000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>185514594000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>201548234000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>190209351000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>264677311000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>192559795000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>152439170000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>153673773000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>379036855000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>268287444000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>281647133000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>202361197000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>202648496000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>203937775000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>186481525000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>142520857000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>147588321000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>114973970000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>79215042000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>104742265000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>92612366000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>116758811000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>114009885000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>132520778000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>76872466000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>85235601000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>66286805000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -22617,2268 +23664,2382 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>156561095000.0</v>
+      </c>
+      <c r="C2">
         <v>158098144000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>151842144000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48091741000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>63736650000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31631972000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>100318896000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>61241170000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>160862838000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>70944918000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3411046000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5499386000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>28091837000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>41545531000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>41503063000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>45692060000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>58261193000.0</v>
       </c>
-      <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>68906430000</v>
+      </c>
+      <c r="C3">
         <v>60427310000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>27214339000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>29772125000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3369212000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7316205000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15266678000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>48473705000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>68349222000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>34654034000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16994866000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4579148000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>39018648000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>167329000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9155330000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6371580000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8705596000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5188279000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17632585000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9165891000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>15264119000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11242745000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>29591357000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>16175446000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>199803000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>-48803590000.0</v>
+      </c>
+      <c r="C6">
         <v>-5639072000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>9514643000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>100491760000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-15644909000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>32104680000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-68686923000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>39077726000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-99621668000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>89917920000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>67533872000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2088340000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-22592451000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-13453694000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>42468000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2133811000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-12569133000.0</v>
       </c>
-      <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B7">
+        <v>-145604109000.0</v>
+      </c>
+      <c r="C7">
         <v>-146371419000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-204170077000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-270137674000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-196621949000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-105024284000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-299271600000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-321357628000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-275160801000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-292383183000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-245062501000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-251697923000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>356160101000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>40996365000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-119573075000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-25779376000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>26530343000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-3851493000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>201</v>
+      </c>
+      <c r="B14">
+        <v>47418314000.0</v>
+      </c>
       <c r="C14">
+        <v>39797609000.0</v>
+      </c>
+      <c r="D14">
         <v>34121024000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>31174408000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>36439429000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>37831718000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>36308493000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>30764874000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>28373128000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>25418473000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>22918989000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>22474458000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19703485000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>18864853000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B15">
+        <v>7560000000.0</v>
+      </c>
+      <c r="C15">
         <v>37800000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>15120000000.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>44880000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>27564575000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>90720000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>28001071000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9072000000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>17121832000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>16632000000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>4536000000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>107757505000.0</v>
+      </c>
+      <c r="C16">
         <v>152459072000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>161356787000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>148583501000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>48091741000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>63736652000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>31631973000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>100318896000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>61241170000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>160862838000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>70944918000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3411046000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5499386000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>28091837000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>41545531000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>43558249000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>45692060000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>58261193000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>16062704000.0</v>
+      </c>
+      <c r="C18">
         <v>-378479066000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>158550887000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>27852855000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-265582559000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>398599544000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>164553795000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-48856329000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>17599314000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>149717169000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4555288000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-20032737000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-42167398000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>224168409000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>9261013000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-27891874000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8772397000.0</v>
       </c>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>206</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-56300229000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-13996685000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-27786797000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2863584000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6204727000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>1641107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333215000.0</v>
       </c>
       <c r="I19">
         <v>1333215000.0</v>
       </c>
       <c r="J19">
+        <v>1333215000.0</v>
+      </c>
+      <c r="K19">
         <v>1504562000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-50601111000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>-22337256000.0</v>
+      </c>
+      <c r="C21">
         <v>406512913000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-145178287000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>290517587000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>249657502000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-367606342000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-191760012000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>113233542000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-26017156000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-24398964000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>118045451000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>115373220000.0</v>
+      </c>
+      <c r="C22">
         <v>76581895000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>64390138000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>57624980000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-47180334000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11923930000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>102515615000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>88425577000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>83354784000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>132422387000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2482658000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>23848960000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>22566542000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>31784888000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>29701777000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1020538000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>15842081000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>78504000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>22921580000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>592901000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>928986000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>343171000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4955673000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1014890000.0</v>
       </c>
-      <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>209</v>
+      </c>
+      <c r="B23">
+        <v>-3425500000.0</v>
+      </c>
       <c r="C23">
+        <v>389751673001.0</v>
+      </c>
+      <c r="D23">
         <v>-1955611000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-7177262000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5298196000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>-6795511000.0</v>
+      </c>
+      <c r="H23">
         <v>-12000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>21551393000.0</v>
+      </c>
+      <c r="J23">
         <v>-1715435000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-24398964000.0</v>
       </c>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
       <c r="L23">
+        <v>-881375000.0</v>
+      </c>
+      <c r="M23">
         <v>-1592574000.0</v>
       </c>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
       <c r="N23">
+        <v>2621080000.0</v>
+      </c>
+      <c r="O23">
         <v>1437137000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2467014000.0</v>
       </c>
-      <c r="P23">
-[...1 lines deleted...]
-      </c>
       <c r="Q23">
+        <v>-7985479000.0</v>
+      </c>
+      <c r="R23">
         <v>-1114363000.0</v>
       </c>
-      <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>9198840000.0</v>
       </c>
-      <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B24">
+        <v>1895090000.0</v>
+      </c>
+      <c r="C24">
         <v>4127081000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>13217654000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1985328000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>225480000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1101910000.0</v>
       </c>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
       <c r="H24">
-        <v>-72927000.0</v>
+        <v>1758186000.0</v>
       </c>
       <c r="I24">
-        <v>-1195871000.0</v>
+        <v>-6894754000.0</v>
       </c>
       <c r="J24">
-        <v>-9306116000.0</v>
+        <v>-483826000.0</v>
       </c>
       <c r="K24">
+        <v>-7399214000.0</v>
+      </c>
+      <c r="L24">
         <v>-45994867000.0</v>
       </c>
-      <c r="L24">
-[...4 lines deleted...]
-      <c r="O24"/>
+      <c r="M24">
+        <v>4920989000.0</v>
+      </c>
+      <c r="N24">
+        <v>-14723305000.0</v>
+      </c>
+      <c r="O24">
+        <v>2544374000.0</v>
+      </c>
       <c r="P24">
-        <v>31516079000.0</v>
-[...2 lines deleted...]
-      <c r="R24"/>
+        <v>-7198451000.0</v>
+      </c>
+      <c r="Q24">
+        <v>32041268000.0</v>
+      </c>
+      <c r="R24">
+        <v>-23967026000.0</v>
+      </c>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>7026038000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>1217710000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>-77822400000.0</v>
+      </c>
+      <c r="C25">
         <v>-318051756000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>87254064000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-31174408000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-251472442000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>356160101000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>40996365000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-88425577000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-83354784000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-132422387000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2482658000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-23848960000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-22566542000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-31784888000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-29701777000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1020538000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-15842081000.0</v>
       </c>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>212</v>
+      </c>
+      <c r="B26">
+        <v>-29430000000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>-62752756000.0</v>
+      </c>
+      <c r="C28">
         <v>368712913000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-162253898000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>283340325000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>249657502000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-367606342000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-236640012000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>85668967000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-116737156000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-52400035000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>108973451000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-53383143000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>148661314000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-15194863000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3141339000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-32785663000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-10051363000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>27105379000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11487982000.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>30595398000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>38236175000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>15103322000.0</v>
       </c>
-      <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>84969134000.0</v>
+      </c>
+      <c r="C29">
         <v>-318051756000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>185765226000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>57624980000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-262213347000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>405915749000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>179820473000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-382624000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>85948536000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>184371203000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>21550154000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-15453589000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3148750000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>224168409000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9428342000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-18736544000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2400817000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>103386131000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>24035455000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>22866149000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
-      <c r="Z29">
+      <c r="Z29"/>
+      <c r="AA29">
         <v>9579494000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-67011340000.0</v>
+      </c>
+      <c r="C30">
         <v>-56300229000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-13996685000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-27786797000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2863584000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6204727000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-11867385000.0</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
+        <v>-54035244000.0</v>
+      </c>
+      <c r="J30">
         <v>-68833048000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-42053248000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-62989733000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9064634000.0</v>
       </c>
-      <c r="M30"/>
       <c r="N30">
+        <v>-52169982000.0</v>
+      </c>
+      <c r="O30">
         <v>2544374000.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30">
+        <v>-7365780000.0</v>
+      </c>
+      <c r="Q30">
         <v>22885938000.0</v>
       </c>
-      <c r="Q30"/>
-      <c r="R30"/>
+      <c r="R30">
+        <v>-30338606000.0</v>
+      </c>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>1898178000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN30"/>
+  <dimension ref="A1:CP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
+      <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>107664110000.0</v>
+      </c>
+      <c r="C2">
+        <v>149358035000.0</v>
+      </c>
+      <c r="D2">
         <v>94969516000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>243506889000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>152459072000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>81001155000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>99439093000.0</v>
       </c>
-      <c r="G2">
-[...4 lines deleted...]
-      </c>
       <c r="I2">
+        <v>151554044000.0</v>
+      </c>
+      <c r="J2">
+        <v>161356787000.0</v>
+      </c>
+      <c r="K2">
         <v>87856876000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>81334424000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>73652401000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>148583501000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>129878366000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>95241160000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>63416707000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>48091741000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>85803310000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>59492163000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>51932100000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>63736650000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>25504012000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>21321069000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>14403315000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>31631973000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>31549642000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>25845262000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>24891345000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>100318896000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>28139898000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>38826800000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>54927436000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>61241170000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>62267386000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>99919869000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>85270826000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>160862838000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>84104589000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>82790040000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>33116442000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>70944918000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>25814508000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>20500286000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3934811000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>3411046000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>15361006000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4864364000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>4864364000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>5499386000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>7816372000.0</v>
       </c>
-      <c r="AX2"/>
-[...5 lines deleted...]
-      <c r="BD2"/>
+      <c r="AZ2">
+        <v>29749796000.0</v>
+      </c>
+      <c r="BA2">
+        <v>12544363000.0</v>
+      </c>
+      <c r="BB2">
+        <v>28091837000.0</v>
+      </c>
+      <c r="BC2">
+        <v>16261024000.0</v>
+      </c>
+      <c r="BD2">
+        <v>17151338000.0</v>
+      </c>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>5297293000</v>
+      </c>
+      <c r="C3">
+        <v>24378195000</v>
+      </c>
+      <c r="D3">
         <v>19113340000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1610713000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>23804182000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>15410688000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>24224413000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>13977844000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>6814365000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>17484364000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>9729975000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4915999000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4915999000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>18977227000</v>
-      </c>
-[...4 lines deleted...]
-        <v>10794898000</v>
       </c>
       <c r="P3">
         <v>10794898000</v>
       </c>
       <c r="Q3">
+        <v>10794898000</v>
+      </c>
+      <c r="R3">
+        <v>10794898000</v>
+      </c>
+      <c r="S3">
         <v>572240000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1002190000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>162721000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1632061000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>213795000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1095554000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>5452141000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>554715000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>8103577000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>990099000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>10146514000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>16319516000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>26863226000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2059160000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>13949612000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>5601707000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>42181741000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>9673019000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>6817472000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>9676990000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>12523344000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>14921669000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1326239000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>5882782000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>7896635000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>2136995000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>421282000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>11656508000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>4894114000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>741427000</v>
       </c>
-      <c r="AU3">
-[...2 lines deleted...]
-      <c r="AV3">
+      <c r="AW3">
+        <v>375745000</v>
+      </c>
+      <c r="AX3">
         <v>8731835000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>7122433000</v>
       </c>
-      <c r="AX3">
-[...4 lines deleted...]
-      </c>
       <c r="AZ3">
+        <v>4758886000</v>
+      </c>
+      <c r="BA3">
+        <v>8443048000</v>
+      </c>
+      <c r="BB3">
         <v>18694281000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
+        <v>9030754000</v>
+      </c>
+      <c r="BD3">
+        <v>4816361000</v>
+      </c>
+      <c r="BE3">
+        <v>4214393000</v>
+      </c>
+      <c r="BF3">
+        <v>5900371000</v>
+      </c>
+      <c r="BG3">
+        <v>167329000</v>
+      </c>
+      <c r="BH3">
+        <v>4109825000</v>
+      </c>
+      <c r="BI3">
+        <v>2839467000</v>
+      </c>
+      <c r="BJ3">
+        <v>619051000</v>
+      </c>
+      <c r="BK3">
+        <v>9155330000</v>
+      </c>
+      <c r="BL3">
         <v>0</v>
       </c>
-      <c r="BB3">
-[...23 lines deleted...]
-      <c r="BJ3">
+      <c r="BM3">
         <v>0</v>
       </c>
-      <c r="BK3">
+      <c r="BN3">
+        <v>2181327000</v>
+      </c>
+      <c r="BO3">
+        <v>6371580000</v>
+      </c>
+      <c r="BP3">
+        <v>4030178000</v>
+      </c>
+      <c r="BQ3">
+        <v>3068032000</v>
+      </c>
+      <c r="BR3">
+        <v>747404000</v>
+      </c>
+      <c r="BS3">
+        <v>8705596000</v>
+      </c>
+      <c r="BT3">
+        <v>9042605000</v>
+      </c>
+      <c r="BU3">
+        <v>6544751000</v>
+      </c>
+      <c r="BV3">
+        <v>1310744000</v>
+      </c>
+      <c r="BW3">
+        <v>5188279000</v>
+      </c>
+      <c r="BX3">
         <v>0</v>
       </c>
-      <c r="BL3">
-[...29 lines deleted...]
-      <c r="BV3">
+      <c r="BY3">
+        <v>168396000</v>
+      </c>
+      <c r="BZ3">
+        <v>787589000</v>
+      </c>
+      <c r="CA3">
+        <v>12237240000</v>
+      </c>
+      <c r="CB3">
+        <v>13884493000</v>
+      </c>
+      <c r="CC3">
+        <v>1879048000</v>
+      </c>
+      <c r="CD3">
+        <v>9165891000</v>
+      </c>
+      <c r="CE3">
+        <v>13125360000</v>
+      </c>
+      <c r="CF3">
+        <v>6684901000</v>
+      </c>
+      <c r="CG3">
+        <v>3811250000</v>
+      </c>
+      <c r="CH3">
+        <v>15264119000</v>
+      </c>
+      <c r="CI3">
+        <v>8869937000</v>
+      </c>
+      <c r="CJ3">
+        <v>8613473000</v>
+      </c>
+      <c r="CK3">
+        <v>5100411000</v>
+      </c>
+      <c r="CL3">
+        <v>11242745000</v>
+      </c>
+      <c r="CM3">
+        <v>7064161000</v>
+      </c>
+      <c r="CN3">
+        <v>29591357000</v>
+      </c>
+      <c r="CO3">
         <v>0</v>
       </c>
-      <c r="BW3">
-[...50 lines deleted...]
-      <c r="CN3">
+      <c r="CP3">
         <v>16175446000</v>
       </c>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24927,54 +26088,56 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -25023,314 +26186,334 @@
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>-16565798000.0</v>
+      </c>
+      <c r="C6">
+        <v>-41600530000.0</v>
+      </c>
+      <c r="D6">
         <v>54116421000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-148537373000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>91047817000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>71457917000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-15179295000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-52114951000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-9802743000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>73499911000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>3263809000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>7682023000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-74931100000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>18705135000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>34637206000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>31824453000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>15324966000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-37711569000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>26311147000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>7560063000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-11804550000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>38232640000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>4182943000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>6917754000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-17228658000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>82331000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>5704380000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>953917000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-75427551000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>72178998000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-10686902000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-16100636000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-6313734000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-1026216000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-37652483000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>14649043000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-75592012000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>76758249000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1314549000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>49673598000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-37828476000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>45130410000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>5314222000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>16565475000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>523765000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-11949960000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>10496642000.0</v>
       </c>
-      <c r="AU6"/>
-      <c r="AV6">
+      <c r="AW6"/>
+      <c r="AX6">
         <v>-635022000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-2316986000.0</v>
       </c>
-      <c r="AX6"/>
-[...5 lines deleted...]
-      <c r="BD6"/>
+      <c r="AZ6">
+        <v>-21933424000.0</v>
+      </c>
+      <c r="BA6">
+        <v>17205433000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-15547474000.0</v>
+      </c>
+      <c r="BC6">
+        <v>11830813000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-890314000.0</v>
+      </c>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>194</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-145604109000.0</v>
+      </c>
+      <c r="D7">
         <v>-232037473000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-115544935000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-65194410000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-146371419000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-190144511000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>-114032677000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-48908271000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-270137674000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-171496386000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-112956570000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-49541778000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-196621949000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-85891922000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-80358622000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-34584155000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-105024284000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-124971330000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-88552154000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-43946735000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-299271600000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-198956398000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -25351,54 +26534,56 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25447,54 +26632,56 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -25543,54 +26730,56 @@
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -25639,70 +26828,68 @@
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -25713,52 +26900,56 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -25775,126 +26966,128 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
         <v>-73080196000.0</v>
       </c>
       <c r="N12">
+        <v>-73080196000.0</v>
+      </c>
+      <c r="O12">
+        <v>-73080196000.0</v>
+      </c>
+      <c r="P12">
         <v>110059774000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-313064363000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-103629714000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>21586520000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-102816211000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-100058878000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-70409354000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>5063076000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>44431106000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>88508818000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>218157101000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>97597795000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-68661516000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>99821083000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-87760997000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>180111107000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-177279729000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -25911,54 +27104,56 @@
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -26007,542 +27202,628 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-      <c r="F14">
+        <v>201</v>
+      </c>
+      <c r="B14">
+        <v>12919063000.0</v>
+      </c>
+      <c r="C14">
+        <v>12733631000.0</v>
+      </c>
+      <c r="D14">
+        <v>12357061000.0</v>
+      </c>
+      <c r="E14">
+        <v>10137137000.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14">
         <v>9696835000.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14"/>
       <c r="I14">
+        <v>9316319000.0</v>
+      </c>
+      <c r="J14">
+        <v>9255714000.0</v>
+      </c>
+      <c r="K14">
         <v>8655182000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>8630105000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>8560499000.0</v>
       </c>
-      <c r="L14">
-[...2 lines deleted...]
-      <c r="M14">
+      <c r="N14">
+        <v>8275238000.0</v>
+      </c>
+      <c r="O14">
         <v>7943823000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1295595000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1908241000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1673439000.0</v>
       </c>
-      <c r="Q14">
-[...2 lines deleted...]
-      <c r="R14">
+      <c r="S14">
+        <v>9065260000.0</v>
+      </c>
+      <c r="T14">
         <v>9095289000.0</v>
       </c>
-      <c r="S14">
-[...4 lines deleted...]
-      </c>
       <c r="U14">
-        <v>9331909000.0</v>
+        <v>9130333000.0</v>
       </c>
       <c r="V14">
-        <v>9510848000.0</v>
+        <v>9148547000.0</v>
       </c>
       <c r="W14">
+        <v>9331912000.0</v>
+      </c>
+      <c r="X14">
+        <v>9510845000.0</v>
+      </c>
+      <c r="Y14">
         <v>9463220000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>9525741000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>9384940000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>9237828000.0</v>
       </c>
-      <c r="AA14">
-[...4 lines deleted...]
-      </c>
       <c r="AC14">
-        <v>8278667000.0</v>
+        <v>9072578000.0</v>
       </c>
       <c r="AD14">
-        <v>8229197000.0</v>
-[...26 lines deleted...]
-      <c r="BD14"/>
+        <v>8613147000.0</v>
+      </c>
+      <c r="AE14">
+        <v>8278706000.0</v>
+      </c>
+      <c r="AF14">
+        <v>8229160000.0</v>
+      </c>
+      <c r="AG14">
+        <v>7072160000.0</v>
+      </c>
+      <c r="AH14">
+        <v>7184848000.0</v>
+      </c>
+      <c r="AI14">
+        <v>7285862000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>7081503000.0</v>
+      </c>
+      <c r="AK14">
+        <v>7071168000.0</v>
+      </c>
+      <c r="AL14">
+        <v>6934595000.0</v>
+      </c>
+      <c r="AM14">
+        <v>6626337000.0</v>
+      </c>
+      <c r="AN14">
+        <v>6414456000.0</v>
+      </c>
+      <c r="AO14">
+        <v>6748568000.0</v>
+      </c>
+      <c r="AP14">
+        <v>5629112000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>5846538000.0</v>
+      </c>
+      <c r="AR14">
+        <v>6024283000.0</v>
+      </c>
+      <c r="AS14">
+        <v>5426112000.0</v>
+      </c>
+      <c r="AT14">
+        <v>5622056000.0</v>
+      </c>
+      <c r="AU14">
+        <v>5617197000.0</v>
+      </c>
+      <c r="AV14">
+        <v>5995656000.0</v>
+      </c>
+      <c r="AW14">
+        <v>5735900000.0</v>
+      </c>
+      <c r="AX14">
+        <v>5125705000.0</v>
+      </c>
+      <c r="AY14">
+        <v>5006218000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>4925531000.0</v>
+      </c>
+      <c r="BA14">
+        <v>5055515000.0</v>
+      </c>
+      <c r="BB14">
+        <v>4716221000.0</v>
+      </c>
+      <c r="BC14">
+        <v>4561080000.0</v>
+      </c>
+      <c r="BD14">
+        <v>5249445000.0</v>
+      </c>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>202</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>80000000.0</v>
+      </c>
+      <c r="D15">
         <v>7480000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="F15"/>
+      <c r="G15">
         <v>37800000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>37800000000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15"/>
       <c r="I15">
+        <v>37800000000.0</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15120000000.0</v>
       </c>
       <c r="M15">
         <v>15120000000.0</v>
       </c>
       <c r="N15">
         <v>15120000000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
+      <c r="O15">
+        <v>15120000000.0</v>
+      </c>
+      <c r="P15">
+        <v>15120000000.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>3042675000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41837325000.0</v>
       </c>
       <c r="AB15">
         <v>41837325000.0</v>
       </c>
       <c r="AC15">
+        <v>41837325000.0</v>
+      </c>
+      <c r="AD15">
+        <v>41837325000.0</v>
+      </c>
+      <c r="AE15">
         <v>2632833000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>30197408000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>30197408000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>33914137000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>56805863000.0</v>
       </c>
-      <c r="AI15"/>
-[...1 lines deleted...]
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>2238929000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>30240000000.0</v>
       </c>
-      <c r="AM15"/>
-[...1 lines deleted...]
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>9072000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>9072000000.0</v>
       </c>
-      <c r="AQ15"/>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>1022168000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>18144000000.0</v>
       </c>
-      <c r="AY15"/>
-[...1 lines deleted...]
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15">
         <v>16632000000.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>4536000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>4536000000.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>91098312000.0</v>
+      </c>
+      <c r="C16">
+        <v>107757505000.0</v>
+      </c>
+      <c r="D16">
         <v>149085937000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>94969516000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>243506889000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>152459072000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>84259798000.0</v>
       </c>
-      <c r="G16">
-[...4 lines deleted...]
-      </c>
       <c r="I16">
+        <v>99439093000.0</v>
+      </c>
+      <c r="J16">
+        <v>151554044000.0</v>
+      </c>
+      <c r="K16">
         <v>161356787000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>84598233000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>81334424000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>73652401000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>148583501000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>129878366000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>95241160000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>63416707000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>48091741000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>85803310000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>59492163000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>51932100000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>63736652000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>25504012000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>21321069000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>14403315000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>31631973000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>31549642000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>25845262000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>24891345000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>100318896000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>28139898000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>38826800000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>54927436000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>61241170000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>62267386000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>99919869000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>85270826000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>160862838000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>84104589000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>82790040000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>33116442000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>70944918000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>25814508000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>20500286000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>3934811000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>3411046000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>15361006000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>4864364000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>4864364000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>5499386000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>7816372000.0</v>
       </c>
-      <c r="AY16"/>
-[...5 lines deleted...]
-      <c r="BE16"/>
+      <c r="BA16">
+        <v>29749796000.0</v>
+      </c>
+      <c r="BB16">
+        <v>12544363000.0</v>
+      </c>
+      <c r="BC16">
+        <v>28091837000.0</v>
+      </c>
+      <c r="BD16">
+        <v>16261024000.0</v>
+      </c>
+      <c r="BE16">
+        <v>17151338000.0</v>
+      </c>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26591,334 +27872,354 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>90691063000.0</v>
+      </c>
+      <c r="C18">
+        <v>-124401268000.0</v>
+      </c>
+      <c r="D18">
         <v>53434126000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>29238214000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>56383519000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-155628715000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-128930683000.0</v>
       </c>
-      <c r="G18">
-[...4 lines deleted...]
-      </c>
       <c r="I18">
+        <v>-257638435000.0</v>
+      </c>
+      <c r="J18">
+        <v>164963330000.0</v>
+      </c>
+      <c r="K18">
         <v>54294987000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>163849406000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-47202309000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3409657000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>30305890000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-41994949000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1908241000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1673439000.0</v>
       </c>
-      <c r="Q18">
-[...4 lines deleted...]
-      </c>
       <c r="S18">
-        <v>-162721000.0</v>
+        <v>32654060000.0</v>
       </c>
       <c r="T18">
-        <v>-1632061000.0</v>
+        <v>-126926282000.0</v>
       </c>
       <c r="U18">
-        <v>-213795000.0</v>
+        <v>-112232857000.0</v>
       </c>
       <c r="V18">
-        <v>-1095554000.0</v>
+        <v>-59077480000.0</v>
       </c>
       <c r="W18">
-        <v>-5452141000.0</v>
+        <v>13772337000.0</v>
       </c>
       <c r="X18">
-        <v>-554715000.0</v>
+        <v>62514932000.0</v>
       </c>
       <c r="Y18">
-        <v>-8103577000.0</v>
+        <v>87814517000.0</v>
       </c>
       <c r="Z18">
-        <v>-990099000.0</v>
+        <v>234497758000.0</v>
       </c>
       <c r="AA18">
-        <v>10146514000.0</v>
+        <v>123037906000.0</v>
       </c>
       <c r="AB18">
-        <v>-16319516000.0</v>
+        <v>-29984466000.0</v>
       </c>
       <c r="AC18">
-        <v>-26863226000.0</v>
+        <v>150122975000.0</v>
       </c>
       <c r="AD18">
-        <v>-2059160000.0</v>
+        <v>-78622620000.0</v>
       </c>
       <c r="AE18">
-        <v>-13949612000.0</v>
+        <v>166343807000.0</v>
       </c>
       <c r="AF18">
-        <v>-5601707000.0</v>
+        <v>-144821410000.0</v>
       </c>
       <c r="AG18">
-        <v>-42181741000.0</v>
+        <v>36750898000.0</v>
       </c>
       <c r="AH18">
-        <v>-9673019000.0</v>
+        <v>-107129624000.0</v>
       </c>
       <c r="AI18">
-        <v>-6817472000.0</v>
+        <v>179383367000.0</v>
       </c>
       <c r="AJ18">
-        <v>-9676990000.0</v>
+        <v>-97862015000.0</v>
       </c>
       <c r="AK18">
-        <v>-12523344000.0</v>
+        <v>82898085000.0</v>
       </c>
       <c r="AL18">
-        <v>-14921669000.0</v>
+        <v>-146820123000.0</v>
       </c>
       <c r="AM18">
-        <v>-1326239000.0</v>
+        <v>42728029000.0</v>
       </c>
       <c r="AN18">
-        <v>-5882782000.0</v>
+        <v>141322940000.0</v>
       </c>
       <c r="AO18">
-        <v>-7896635000.0</v>
+        <v>7928622000.0</v>
       </c>
       <c r="AP18">
-        <v>2136995000.0</v>
+        <v>-42262422000.0</v>
       </c>
       <c r="AQ18">
-        <v>421282000.0</v>
+        <v>85419519000.0</v>
       </c>
       <c r="AR18">
-        <v>-11656508000.0</v>
+        <v>-133679586000.0</v>
       </c>
       <c r="AS18">
-        <v>4894114000.0</v>
+        <v>104555899000.0</v>
       </c>
       <c r="AT18">
-        <v>-741427000.0</v>
-[...1 lines deleted...]
-      <c r="AU18"/>
+        <v>-51740544000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-156546674000.0</v>
+      </c>
       <c r="AV18">
-        <v>-8731835000.0</v>
+        <v>106614136000.0</v>
       </c>
       <c r="AW18">
-        <v>-7122433000.0</v>
-[...7 lines deleted...]
-      <c r="BD18"/>
+        <v>83942182000.0</v>
+      </c>
+      <c r="AX18">
+        <v>3265632000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-42186212000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-85547219000.0</v>
+      </c>
+      <c r="BA18">
+        <v>29636047000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-60005047000.0</v>
+      </c>
+      <c r="BC18">
+        <v>128017920000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-75181410000.0</v>
+      </c>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>206</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-18602668000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-1115134000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-23402320000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-12528170000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-23891499000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-13519852000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-6360708000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-9150463000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-9151929000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>8166787000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-3861080000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-18378162000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-11809913000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-18853000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>2420131000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-922534000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-692118000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>41684000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1290616000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>456069000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-924448000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-5298454000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-437894000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>1641107000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>3087363000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>15740295000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-17160959000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>1333215000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>1333215000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -26935,54 +28236,56 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27031,136 +28334,142 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>-106757744000.0</v>
+      </c>
+      <c r="C21">
+        <v>111485621000.0</v>
+      </c>
+      <c r="D21">
         <v>8475791000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-177720139000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>35421471000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>224420476000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>112420500000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>67031282000.0</v>
       </c>
       <c r="N21">
+        <v>67031282000.0</v>
+      </c>
+      <c r="O21">
+        <v>67031282000.0</v>
+      </c>
+      <c r="P21">
         <v>-38812520000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>298412732000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>106656903000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-70498361000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>153153649000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>119792920000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>47209294000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>23790440000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-58503095000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-81050450000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-251843237000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-121911512000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>78093368000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-151978380000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4036512000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-105794916000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>138942258000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -27177,871 +28486,965 @@
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>-16274005000.0</v>
+      </c>
+      <c r="C22">
+        <v>24146450000.0</v>
+      </c>
+      <c r="D22">
         <v>43306510000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>15170243000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>32750017000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>31278367000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>16481738000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>8395596000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>20426194000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>20688193000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>30071952000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>12123651000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1506342000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>49283117000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-32495646000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>39860905000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>976610000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>3057545000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-32429462000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-21345998000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3537581000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-408853000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>9668532000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-4705380000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>7369631000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>31587866000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>25784662000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>28298342000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>16844745000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>12643886000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>26288282000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>10463075000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>39030334000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>4112674000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>26294123000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>10539509000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>42408478000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>9369955000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>41579637000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>47090662000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>34382133000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-53623000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1445996000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>2202598000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-1112313000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-12092408000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>5886419000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-228315000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>30283264000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1845442000.0</v>
       </c>
-      <c r="AX22">
-[...4 lines deleted...]
-      </c>
       <c r="AZ22">
+        <v>3964623000.0</v>
+      </c>
+      <c r="BA22">
+        <v>3512691000.0</v>
+      </c>
+      <c r="BB22">
         <v>12777705000.0</v>
       </c>
-      <c r="BA22"/>
-      <c r="BB22">
+      <c r="BC22">
+        <v>-1225706000.0</v>
+      </c>
+      <c r="BD22">
         <v>7138025000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>7729079000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>18143490000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>6064091000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>6303966000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>16948904000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>384816000.0</v>
       </c>
-      <c r="BI22"/>
-      <c r="BJ22">
+      <c r="BK22"/>
+      <c r="BL22">
         <v>1490787000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>9661036000.0</v>
       </c>
-      <c r="BL22"/>
-[...1 lines deleted...]
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22">
         <v>10854132000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>4383317000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>4223160000.0</v>
       </c>
-      <c r="BQ22"/>
-[...1 lines deleted...]
-      <c r="BS22">
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22">
         <v>3841156000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>8910979000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>5994798000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>5071011000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>1963878000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>9891893000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>1433638000.0</v>
       </c>
-      <c r="BZ22"/>
-      <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22">
         <v>1308018000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>136558000.0</v>
       </c>
-      <c r="CF22"/>
-      <c r="CG22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>1088884000.0</v>
       </c>
-      <c r="CH22"/>
-      <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>-499117000.0</v>
+      </c>
+      <c r="C23">
+        <v>-891270000.0</v>
+      </c>
+      <c r="D23">
         <v>-824168000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-551027000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1159035000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-216362000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1345664000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23">
-        <v>10839984000.0</v>
+        <v>-467376000.0</v>
       </c>
       <c r="J23">
-        <v>-130194284000.0</v>
+        <v>-661926000.0</v>
       </c>
       <c r="K23">
-        <v>997814238000.0</v>
+        <v>-707193000.0</v>
       </c>
       <c r="L23">
-        <v>127010721000.0</v>
+        <v>-1542897000.0</v>
       </c>
       <c r="M23">
-        <v>579290716000.0</v>
+        <v>-1503389000.0</v>
       </c>
       <c r="N23">
-        <v>153841797000.0</v>
+        <v>1797868000.0</v>
       </c>
       <c r="O23">
-        <v>700521202000.0</v>
+        <v>-3746542000.0</v>
       </c>
       <c r="P23">
-        <v>379584035000.0</v>
+        <v>-1158203000.0</v>
       </c>
       <c r="Q23">
-        <v>500496034000.0</v>
+        <v>301139560000.0</v>
       </c>
       <c r="R23">
-        <v>397313457000.0</v>
+        <v>-1143091000.0</v>
       </c>
       <c r="S23">
-        <v>300730366000.0</v>
+        <v>-1632218000.0</v>
       </c>
       <c r="T23">
-        <v>258190288000.0</v>
+        <v>-822095000.0</v>
       </c>
       <c r="U23">
-        <v>49288227000.0</v>
+        <v>122518723000.0</v>
       </c>
       <c r="V23">
-        <v>-58503095000.0</v>
+        <v>48161973000.0</v>
       </c>
       <c r="W23">
-        <v>-81050450000.0</v>
+        <v>26850287000.0</v>
       </c>
       <c r="X23">
-        <v>-251843237000.0</v>
+        <v>-1710890000.0</v>
       </c>
       <c r="Y23">
-        <v>-121911512000.0</v>
+        <v>-76651579000.0</v>
       </c>
       <c r="Z23">
+        <v>-1683403000.0</v>
+      </c>
+      <c r="AA23">
+        <v>2963305000.0</v>
+      </c>
+      <c r="AB23">
         <v>36256043000.0</v>
       </c>
-      <c r="AA23">
-[...4 lines deleted...]
-      </c>
       <c r="AC23">
-        <v>-100529250000.0</v>
+        <v>-6819528000.0</v>
       </c>
       <c r="AD23">
-        <v>138942258000.0</v>
+        <v>1176174000.0</v>
       </c>
       <c r="AE23">
+        <v>4218814000.0</v>
+      </c>
+      <c r="AF23">
+        <v>17332579000.0</v>
+      </c>
+      <c r="AG23">
         <v>-52717086000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>102605878000.0</v>
       </c>
-      <c r="AG23">
-[...2 lines deleted...]
-      <c r="AH23">
+      <c r="AI23">
+        <v>-117547436000.0</v>
+      </c>
+      <c r="AJ23">
         <v>53584363000.0</v>
       </c>
-      <c r="AI23">
-[...2 lines deleted...]
-      <c r="AJ23">
+      <c r="AK23">
+        <v>95732985000.0</v>
+      </c>
+      <c r="AL23">
         <v>-17090932000.0</v>
       </c>
-      <c r="AK23">
-[...4 lines deleted...]
-      </c>
       <c r="AM23">
+        <v>-1192526000.0</v>
+      </c>
+      <c r="AN23">
+        <v>-113440023000.0</v>
+      </c>
+      <c r="AO23">
         <v>49910277000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1040532000.0</v>
       </c>
-      <c r="AO23">
-[...4 lines deleted...]
-      </c>
       <c r="AQ23">
+        <v>-881375000.0</v>
+      </c>
+      <c r="AR23">
+        <v>130367314000.0</v>
+      </c>
+      <c r="AS23">
         <v>-92448897000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>49609261000.0</v>
       </c>
-      <c r="AS23">
-[...5 lines deleted...]
-      <c r="AU23"/>
+      <c r="AU23">
+        <v>-1592574000.0</v>
+      </c>
       <c r="AV23">
+        <v>-104985436000.0</v>
+      </c>
+      <c r="AW23">
+        <v>-88995179000.0</v>
+      </c>
+      <c r="AX23">
         <v>-18909338000.0</v>
       </c>
-      <c r="AW23">
-[...4 lines deleted...]
-      <c r="AZ23"/>
+      <c r="AY23">
+        <v>4665416000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>87265409000.0</v>
+      </c>
       <c r="BA23">
-        <v>2211443000.0</v>
-[...3 lines deleted...]
-      <c r="BD23"/>
+        <v>-8493642000.0</v>
+      </c>
+      <c r="BB23">
+        <v>44407234000.0</v>
+      </c>
+      <c r="BC23">
+        <v>-107484209000.0</v>
+      </c>
+      <c r="BD23">
+        <v>78158969000.0</v>
+      </c>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
-      <c r="CA23">
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23">
         <v>791532000.0</v>
       </c>
-      <c r="CB23"/>
-      <c r="CC23"/>
       <c r="CD23"/>
-      <c r="CE23">
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23">
         <v>1580411000.0</v>
       </c>
-      <c r="CF23"/>
-      <c r="CG23"/>
       <c r="CH23"/>
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>132505000.0</v>
       </c>
-      <c r="CJ23"/>
-      <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
-      <c r="CN23">
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23">
         <v>9198840000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>210</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>486977000.0</v>
+      </c>
+      <c r="D24">
         <v>510672000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>495579000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>401862000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2882518000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-14776000.0</v>
       </c>
-      <c r="G24"/>
-[...2 lines deleted...]
-      <c r="J24"/>
+      <c r="I24">
+        <v>457992000.0</v>
+      </c>
+      <c r="J24">
+        <v>453657000.0</v>
+      </c>
       <c r="K24">
-        <v>277738000.0</v>
+        <v>5677901000.0</v>
       </c>
       <c r="L24">
-        <v>277738000.0</v>
+        <v>296666000.0</v>
       </c>
       <c r="M24">
         <v>277738000.0</v>
       </c>
       <c r="N24">
+        <v>278342000.0</v>
+      </c>
+      <c r="O24">
+        <v>-692001000.0</v>
+      </c>
+      <c r="P24">
         <v>255326000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>242213000.0</v>
       </c>
-      <c r="P24">
-[...4 lines deleted...]
-      </c>
       <c r="R24">
-        <v>226292000.0</v>
+        <v>2420131000.0</v>
       </c>
       <c r="S24">
+        <v>-350294000.0</v>
+      </c>
+      <c r="T24">
+        <v>310072000.0</v>
+      </c>
+      <c r="U24">
         <v>204405000.0</v>
       </c>
-      <c r="T24">
-[...2 lines deleted...]
-      <c r="U24">
+      <c r="V24">
+        <v>341445000.0</v>
+      </c>
+      <c r="W24">
         <v>669864000.0</v>
       </c>
-      <c r="V24">
-[...2 lines deleted...]
-      <c r="W24">
+      <c r="X24">
+        <v>171106000.0</v>
+      </c>
+      <c r="Y24">
         <v>153687000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>116821000.0</v>
       </c>
-      <c r="Y24">
-[...4 lines deleted...]
-      </c>
       <c r="AA24">
-        <v>4818835000.0</v>
+        <v>-5430507000.0</v>
       </c>
       <c r="AB24">
-        <v>-842960000.0</v>
+        <v>4077462000.0</v>
       </c>
       <c r="AC24">
-        <v>-162568000.0</v>
+        <v>5593781000.0</v>
       </c>
       <c r="AD24">
-        <v>-4867978000.0</v>
-[...3 lines deleted...]
-      <c r="AG24"/>
+        <v>545735000.0</v>
+      </c>
+      <c r="AE24">
+        <v>1170647000.0</v>
+      </c>
+      <c r="AF24">
+        <v>-4807750000.0</v>
+      </c>
+      <c r="AG24">
+        <v>-134448000.0</v>
+      </c>
       <c r="AH24">
-        <v>661431000.0</v>
-[...5 lines deleted...]
-      <c r="AM24"/>
+        <v>-1789988000.0</v>
+      </c>
+      <c r="AI24">
+        <v>-2930854000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>6625169000.0</v>
+      </c>
+      <c r="AK24">
+        <v>3235801000.0</v>
+      </c>
+      <c r="AL24">
+        <v>-7413942000.0</v>
+      </c>
+      <c r="AM24">
+        <v>-6298959000.0</v>
+      </c>
       <c r="AN24">
-        <v>1230427000.0</v>
-[...1 lines deleted...]
-      <c r="AO24"/>
+        <v>3671632000.0</v>
+      </c>
+      <c r="AO24">
+        <v>-8165301000.0</v>
+      </c>
       <c r="AP24">
-        <v>24290436000.0</v>
+        <v>3393414000.0</v>
       </c>
       <c r="AQ24">
-        <v>6601772000.0</v>
+        <v>-70806882000.0</v>
       </c>
       <c r="AR24">
-        <v>2648975000.0</v>
+        <v>17698464000.0</v>
       </c>
       <c r="AS24">
-        <v>4454856000.0</v>
+        <v>4458503000.0</v>
       </c>
       <c r="AT24">
-        <v>21134359000.0</v>
+        <v>2691179000.0</v>
       </c>
       <c r="AU24">
-        <v>15156109000.0</v>
+        <v>-16454811000.0</v>
       </c>
       <c r="AV24">
-        <v>8783080000.0</v>
-[...8 lines deleted...]
-      <c r="BD24"/>
+        <v>13545194000.0</v>
+      </c>
+      <c r="AW24">
+        <v>-2714565000.0</v>
+      </c>
+      <c r="AX24">
+        <v>8940169000.0</v>
+      </c>
+      <c r="AY24">
+        <v>-2411734000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>-5507614000.0</v>
+      </c>
+      <c r="BA24">
+        <v>-3936972000.0</v>
+      </c>
+      <c r="BB24">
+        <v>50339000.0</v>
+      </c>
+      <c r="BC24">
+        <v>7929102000.0</v>
+      </c>
+      <c r="BD24">
+        <v>-3867873000.0</v>
+      </c>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>31516079000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>7618585000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>5715046000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>360774000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>13990532000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>8647476000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>6117046000.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>28317000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>3789000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>1894000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>285893000.0</v>
       </c>
-      <c r="CC24"/>
-[...1 lines deleted...]
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24">
         <v>501966000.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>99343298000.0</v>
+      </c>
+      <c r="C25">
+        <v>-136903154000.0</v>
+      </c>
+      <c r="D25">
         <v>72547466000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>30848927000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>80187701000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-140218027000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-130884843000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25">
+        <v>-242739868000.0</v>
+      </c>
+      <c r="J25">
+        <v>160607215000.0</v>
+      </c>
+      <c r="K25">
         <v>42435976000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>134877324000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-72802458000.0</v>
       </c>
-      <c r="L25">
-[...2 lines deleted...]
-      <c r="M25">
+      <c r="N25">
+        <v>-8275238000.0</v>
+      </c>
+      <c r="O25">
         <v>-7943823000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>31200051000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-41769146000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-2650049000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-3057545000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>32429462000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>21345998000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-3537581000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>408853000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-9668532000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>4705380000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-7369631000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-31587866000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-25784662000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-28298342000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-16844745000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-12643886000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-26288282000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-10463075000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-39030334000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-4112674000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-26294123000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-10539509000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-42408478000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-9369955000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-41579637000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-47090662000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-34382133000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>53623000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-1445996000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-2202598000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1112313000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>12092408000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-5886419000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>228315000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-30283264000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-1845442000.0</v>
       </c>
-      <c r="AX25"/>
-[...5 lines deleted...]
-      <c r="BD25"/>
+      <c r="AZ25">
+        <v>-89678487000.0</v>
+      </c>
+      <c r="BA25">
+        <v>29510889000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-58804692000.0</v>
+      </c>
+      <c r="BC25">
+        <v>115651792000.0</v>
+      </c>
+      <c r="BD25">
+        <v>-82752519000.0</v>
+      </c>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>-29430000000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
@@ -28087,54 +29490,56 @@
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -28183,670 +29588,776 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>-107256861000.0</v>
+      </c>
+      <c r="C28">
+        <v>81084351000.0</v>
+      </c>
+      <c r="D28">
         <v>171623000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-178271166000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>34262436000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>224204114000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>113766164000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28">
+        <v>205523484000.0</v>
+      </c>
+      <c r="J28">
+        <v>-174780849000.0</v>
+      </c>
+      <c r="K28">
         <v>10018277000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-160866977000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>51911282000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-63316480000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-82916790000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-38812520000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>298412732000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>106656903000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-70498361000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>153153649000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>119792920000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>47209294000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>23790440000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-58503095000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-81050450000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-251843237000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-124954187000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>36256043000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-151978380000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4036512000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-103162083000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>138942258000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-52717086000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>102605878000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-177478729000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>53584363000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>24248142000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-17090932000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>40329179000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-143680023000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>49910277000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1040532000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>30517773000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>121295314000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-92448897000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>49609261000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>159506810000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-193980615000.0</v>
       </c>
-      <c r="AU28"/>
-      <c r="AV28">
+      <c r="AW28">
+        <v>-88995179000.0</v>
+      </c>
+      <c r="AX28">
         <v>-18909338000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>43626313000.0</v>
       </c>
-      <c r="AX28">
-[...4 lines deleted...]
-      </c>
       <c r="AZ28">
+        <v>69121409000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-8493642000.0</v>
+      </c>
+      <c r="BB28">
         <v>44407234000.0</v>
       </c>
-      <c r="BA28"/>
-[...2 lines deleted...]
-      </c>
       <c r="BC28">
+        <v>-124116209000.0</v>
+      </c>
+      <c r="BD28">
+        <v>78158969000.0</v>
+      </c>
+      <c r="BE28">
         <v>30762377000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>142133114000.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>7914809000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>8679051000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>11478299000.0</v>
       </c>
-      <c r="BI28"/>
-[...1 lines deleted...]
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28">
         <v>28503740000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>9677143000.0</v>
       </c>
-      <c r="BM28"/>
-      <c r="BN28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>11700355000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1560388000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>7084143000.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
-      <c r="BU28">
-[...1 lines deleted...]
-      </c>
+      <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28">
-        <v>6390643000.0</v>
+        <v>27105379000.0</v>
       </c>
       <c r="BX28"/>
       <c r="BY28">
+        <v>6390643000.0</v>
+      </c>
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>9683726000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>13110297000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>12538119000.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>2573745000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>2148747000.0</v>
       </c>
-      <c r="CE28"/>
-      <c r="CF28">
+      <c r="CG28"/>
+      <c r="CH28">
         <v>30595398000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>15460292000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>7051488000.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28"/>
       <c r="CK28"/>
-      <c r="CL28">
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28">
         <v>38236175000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>10296694000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>15103322000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>95988356000.0</v>
+      </c>
+      <c r="C29">
+        <v>-100023073000.0</v>
+      </c>
+      <c r="D29">
         <v>72547466000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>30848927000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>80187701000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-140218027000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-104706270000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29">
+        <v>-243660591000.0</v>
+      </c>
+      <c r="J29">
+        <v>171777695000.0</v>
+      </c>
+      <c r="K29">
         <v>71779351000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>173579381000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-52118308000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1506342000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>49283117000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-31200051000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1908241000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1673439000.0</v>
       </c>
-      <c r="Q29">
-[...4 lines deleted...]
-      </c>
       <c r="S29">
-        <v>-112274541000.0</v>
+        <v>33226300000.0</v>
       </c>
       <c r="T29">
-        <v>-57723228000.0</v>
+        <v>-125924092000.0</v>
       </c>
       <c r="U29">
+        <v>-112070136000.0</v>
+      </c>
+      <c r="V29">
+        <v>-57445419000.0</v>
+      </c>
+      <c r="W29">
         <v>13986132000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>63610486000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>93266658000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>235052473000.0</v>
       </c>
-      <c r="Y29">
-[...4 lines deleted...]
-      </c>
       <c r="AA29">
-        <v>137192002000.0</v>
+        <v>131141483000.0</v>
       </c>
       <c r="AB29">
+        <v>-28994367000.0</v>
+      </c>
+      <c r="AC29">
+        <v>139976461000.0</v>
+      </c>
+      <c r="AD29">
         <v>-62303104000.0</v>
       </c>
-      <c r="AC29">
-[...2 lines deleted...]
-      <c r="AD29">
+      <c r="AE29">
+        <v>193207033000.0</v>
+      </c>
+      <c r="AF29">
         <v>-142762250000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29">
-        <v>85948536000.0</v>
-[...3 lines deleted...]
-      <c r="AJ29"/>
+        <v>50700510000.0</v>
+      </c>
+      <c r="AH29">
+        <v>-101527917000.0</v>
+      </c>
+      <c r="AI29">
+        <v>221565108000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>-88188996000.0</v>
+      </c>
       <c r="AK29">
-        <v>184371203000.0</v>
+        <v>89715557000.0</v>
       </c>
       <c r="AL29">
-        <v>129119830000.0</v>
-[...2 lines deleted...]
-      <c r="AN29"/>
+        <v>-137143133000.0</v>
+      </c>
+      <c r="AM29">
+        <v>55251373000.0</v>
+      </c>
+      <c r="AN29">
+        <v>156244609000.0</v>
+      </c>
       <c r="AO29">
-        <v>21550154000.0</v>
-[...1 lines deleted...]
-      <c r="AP29"/>
+        <v>9254861000.0</v>
+      </c>
+      <c r="AP29">
+        <v>-36379640000.0</v>
+      </c>
       <c r="AQ29">
-        <v>64050581000.0</v>
-[...1 lines deleted...]
-      <c r="AR29"/>
+        <v>93316154000.0</v>
+      </c>
+      <c r="AR29">
+        <v>-135816581000.0</v>
+      </c>
       <c r="AS29">
-        <v>42230169000.0</v>
+        <v>104134617000.0</v>
       </c>
       <c r="AT29">
-        <v>203670957000.0</v>
+        <v>-40084036000.0</v>
       </c>
       <c r="AU29">
-        <v>96315394000.0</v>
+        <v>-161440788000.0</v>
       </c>
       <c r="AV29">
+        <v>107355563000.0</v>
+      </c>
+      <c r="AW29">
+        <v>84317927000.0</v>
+      </c>
+      <c r="AX29">
         <v>11997467000.0</v>
       </c>
-      <c r="AW29"/>
-[...7 lines deleted...]
-      <c r="BE29">
+      <c r="AY29">
+        <v>-35063779000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>-80788333000.0</v>
+      </c>
+      <c r="BA29">
+        <v>38079095000.0</v>
+      </c>
+      <c r="BB29">
+        <v>-41310766000.0</v>
+      </c>
+      <c r="BC29">
+        <v>118987166000.0</v>
+      </c>
+      <c r="BD29">
+        <v>-70365049000.0</v>
+      </c>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29">
         <v>10549587000.0</v>
       </c>
-      <c r="BF29"/>
-      <c r="BG29"/>
       <c r="BH29"/>
-      <c r="BI29">
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29">
         <v>7765914000.0</v>
       </c>
-      <c r="BJ29"/>
-      <c r="BK29"/>
       <c r="BL29"/>
-      <c r="BM29">
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29">
         <v>27820836000.0</v>
       </c>
-      <c r="BN29"/>
-[...1 lines deleted...]
-      <c r="BP29">
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29">
         <v>3846078000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>103386131000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>106195880000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>89108806000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>47372899000.0</v>
       </c>
-      <c r="BU29"/>
-      <c r="BV29">
+      <c r="BW29"/>
+      <c r="BX29">
         <v>27346560000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>17128746000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>34786891000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>5139975000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>7815326000.0</v>
       </c>
-      <c r="CA29"/>
-      <c r="CB29">
+      <c r="CC29"/>
+      <c r="CD29">
         <v>24035455000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>19439686000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>6201762000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>10087279000.0</v>
       </c>
-      <c r="CF29"/>
-      <c r="CG29"/>
       <c r="CH29"/>
-      <c r="CI29">
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29">
         <v>10058757000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>22866149000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>10350940000.0</v>
       </c>
-      <c r="CL29"/>
-      <c r="CM29">
+      <c r="CN29"/>
+      <c r="CO29">
         <v>27130980000.0</v>
       </c>
-      <c r="CN29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-5297293000.0</v>
+      </c>
+      <c r="C30">
+        <v>-22483105000.0</v>
+      </c>
+      <c r="D30">
         <v>-18602668000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1115134000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-23402320000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-12528170000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-24239189000.0</v>
       </c>
-      <c r="G30"/>
-[...2 lines deleted...]
-      <c r="J30"/>
+      <c r="I30">
+        <v>-13977844000.0</v>
+      </c>
+      <c r="J30">
+        <v>-6799589000.0</v>
+      </c>
       <c r="K30">
-        <v>8166787000.0</v>
+        <v>-8297717000.0</v>
       </c>
       <c r="L30">
-        <v>8166787000.0</v>
+        <v>-9151929000.0</v>
       </c>
       <c r="M30">
         <v>8166787000.0</v>
       </c>
       <c r="N30">
+        <v>-3861080000.0</v>
+      </c>
+      <c r="O30">
+        <v>-18378162000.0</v>
+      </c>
+      <c r="P30">
         <v>-11809913000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-18853000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2420131000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-922534000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-692118000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>41684000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1290616000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>456069000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-924448000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-5298454000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-437894000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-13534084000.0</v>
       </c>
-      <c r="Z30">
-[...2 lines deleted...]
-      <c r="AA30">
+      <c r="AB30">
+        <v>3087363000.0</v>
+      </c>
+      <c r="AC30">
         <v>15740295000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-17160959000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-25692579000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-6866910000.0</v>
       </c>
-      <c r="AE30"/>
-[...9 lines deleted...]
-      <c r="AO30"/>
+      <c r="AG30">
+        <v>-14084060000.0</v>
+      </c>
+      <c r="AH30">
+        <v>-7391695000.0</v>
+      </c>
+      <c r="AI30">
+        <v>-45112595000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-3047850000.0</v>
+      </c>
+      <c r="AK30">
+        <v>-3581671000.0</v>
+      </c>
+      <c r="AL30">
+        <v>-17090932000.0</v>
+      </c>
+      <c r="AM30">
+        <v>-18822303000.0</v>
+      </c>
+      <c r="AN30">
+        <v>-11250037000.0</v>
+      </c>
+      <c r="AO30">
+        <v>-9491540000.0</v>
+      </c>
       <c r="AP30">
-        <v>15713784000.0</v>
-[...2 lines deleted...]
-      <c r="AR30"/>
+        <v>-2489368000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>-78703517000.0</v>
+      </c>
+      <c r="AR30">
+        <v>19835459000.0</v>
+      </c>
       <c r="AS30">
-        <v>9064634000.0</v>
+        <v>4879785000.0</v>
       </c>
       <c r="AT30">
-        <v>19080616000.0</v>
+        <v>-9001460000.0</v>
       </c>
       <c r="AU30">
-        <v>13418378000.0</v>
+        <v>-10015982000.0</v>
       </c>
       <c r="AV30">
+        <v>12803767000.0</v>
+      </c>
+      <c r="AW30">
+        <v>7141529000.0</v>
+      </c>
+      <c r="AX30">
         <v>6276849000.0</v>
       </c>
-      <c r="AW30"/>
-[...2 lines deleted...]
-      <c r="AZ30"/>
+      <c r="AY30">
+        <v>-10879520000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-10266500000.0</v>
+      </c>
       <c r="BA30">
-        <v>2544374000.0</v>
-[...3 lines deleted...]
-      <c r="BD30"/>
+        <v>-12380020000.0</v>
+      </c>
+      <c r="BB30">
+        <v>-18643942000.0</v>
+      </c>
+      <c r="BC30">
+        <v>16959856000.0</v>
+      </c>
+      <c r="BD30">
+        <v>-8684234000.0</v>
+      </c>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>22885938000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>8460584000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>8031744000.0</v>
       </c>
-      <c r="BL30"/>
-[...1 lines deleted...]
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30">
         <v>10461875000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>5919808000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>5549445000.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>