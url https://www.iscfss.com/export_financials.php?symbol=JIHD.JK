--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1037,87 +1043,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1152,3942 +1133,4098 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>75363769000.0</v>
+      </c>
+      <c r="C2">
         <v>55153955000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>71234244000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>65197882000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>84257388000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>79524163000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>51165565000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>49572747000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>39833620000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>40764422000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44988458000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>47772294000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45904881000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>40179221000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>44344155000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>37850117000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>87340716000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>177445926000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>219506013000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>99362239000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12351521000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>267650482000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>232173055000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>246341928000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>279005000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>256719000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>388264379000.0</v>
+      </c>
+      <c r="C5">
         <v>388264377000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>388264373000.0</v>
       </c>
       <c r="D5">
         <v>388264373000.0</v>
       </c>
       <c r="E5">
         <v>388264373000.0</v>
       </c>
       <c r="F5">
         <v>388264373000.0</v>
       </c>
       <c r="G5">
         <v>388264373000.0</v>
       </c>
       <c r="H5">
         <v>388264373000.0</v>
       </c>
       <c r="I5">
-        <v>388264372000.0</v>
+        <v>388264373000.0</v>
       </c>
       <c r="J5">
         <v>388264372000.0</v>
       </c>
       <c r="K5">
         <v>388264372000.0</v>
       </c>
       <c r="L5">
+        <v>388264372000.0</v>
+      </c>
+      <c r="M5">
         <v>388264371000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>394498093000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>4691373000.0</v>
+      </c>
+      <c r="C7">
         <v>5750204000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5080001000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2337043000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3863433000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2778341000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>1164520241000.0</v>
       </c>
       <c r="C8">
         <v>1164520241000.0</v>
       </c>
       <c r="D8">
         <v>1164520241000.0</v>
       </c>
       <c r="E8">
         <v>1164520241000.0</v>
       </c>
       <c r="F8">
         <v>1164520241000.0</v>
       </c>
       <c r="G8">
         <v>1164520241000.0</v>
       </c>
       <c r="H8">
         <v>1164520241000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>1164520241000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>655921361000.0</v>
       </c>
       <c r="C9">
         <v>655921361000.0</v>
       </c>
       <c r="D9">
         <v>655921361000.0</v>
       </c>
       <c r="E9">
         <v>655921361000.0</v>
       </c>
       <c r="F9">
         <v>655921361000.0</v>
       </c>
       <c r="G9">
         <v>655921361000.0</v>
       </c>
       <c r="H9">
         <v>655921361000.0</v>
       </c>
       <c r="I9">
         <v>655921361000.0</v>
       </c>
       <c r="J9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="K9">
         <v>655904907000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>648928678000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>562654600000.0</v>
+      </c>
+      <c r="C10">
         <v>451117511000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>412934749000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>324480649000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>299602293000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>203302044000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>356817949000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>398826951000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>262022705000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>391561415000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>451931088000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>544476764000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>995760256000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>302553419000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>255807250000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>180059773000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>172735725000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>210322427000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>89802712000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>20277650000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>24407464000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>14661387000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>32692389000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13148293000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>112436000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6419000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11">
+        <v>502546747000.0</v>
+      </c>
+      <c r="C11">
         <v>387749167000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>312559356000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>250350727000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>242717254000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>165566763000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>294939692000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>378234563000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>369957852000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>279919906000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>562654600000.0</v>
+      </c>
+      <c r="C12">
         <v>451117511000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>412934749000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>324480649000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>299602293000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>203302044000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>356817949000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>461067451000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>433290684000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>391561415000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>451931088000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>544476764000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1397997256000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>302553419000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>255807250000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>1164520241000.0</v>
       </c>
       <c r="C13">
         <v>1164520241000.0</v>
       </c>
       <c r="D13">
         <v>1164520241000.0</v>
       </c>
       <c r="E13">
         <v>1164520241000.0</v>
       </c>
       <c r="F13">
         <v>1164520241000.0</v>
       </c>
       <c r="G13">
         <v>1164520241000.0</v>
       </c>
       <c r="H13">
         <v>1164520241000.0</v>
       </c>
       <c r="I13">
         <v>1164520241000.0</v>
       </c>
       <c r="J13">
         <v>1164520241000.0</v>
       </c>
       <c r="K13">
         <v>1164520241000.0</v>
       </c>
       <c r="L13">
         <v>1164520241000.0</v>
       </c>
       <c r="M13">
         <v>1164520241000.0</v>
       </c>
       <c r="N13">
         <v>1164520241000.0</v>
       </c>
       <c r="O13">
         <v>1164520241000.0</v>
       </c>
       <c r="P13">
-        <v>965019600000.0</v>
+        <v>1164520241000.0</v>
       </c>
       <c r="Q13">
         <v>965019600000.0</v>
       </c>
       <c r="R13">
         <v>965019600000.0</v>
       </c>
       <c r="S13">
         <v>965019600000.0</v>
       </c>
       <c r="T13">
         <v>965019600000.0</v>
       </c>
       <c r="U13">
         <v>965019600000.0</v>
       </c>
       <c r="V13">
         <v>965019600000.0</v>
       </c>
       <c r="W13">
         <v>965019600000.0</v>
       </c>
       <c r="X13">
         <v>965019600000.0</v>
       </c>
       <c r="Y13">
-        <v>965020000000.0</v>
+        <v>965019600000.0</v>
       </c>
       <c r="Z13">
         <v>965020000000.0</v>
       </c>
+      <c r="AA13">
+        <v>965020000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>2329040000.0</v>
       </c>
       <c r="C14">
-        <v>2329040482.0</v>
+        <v>2329040000.0</v>
       </c>
       <c r="D14">
         <v>2329040482.0</v>
       </c>
       <c r="E14">
         <v>2329040482.0</v>
       </c>
       <c r="F14">
         <v>2329040482.0</v>
       </c>
       <c r="G14">
         <v>2329040482.0</v>
       </c>
       <c r="H14">
         <v>2329040482.0</v>
       </c>
       <c r="I14">
         <v>2329040482.0</v>
       </c>
       <c r="J14">
         <v>2329040482.0</v>
       </c>
       <c r="K14">
         <v>2329040482.0</v>
       </c>
       <c r="L14">
         <v>2329040482.0</v>
       </c>
       <c r="M14">
         <v>2329040482.0</v>
       </c>
       <c r="N14">
         <v>2329040482.0</v>
       </c>
       <c r="O14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="P14">
         <v>2097291792.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16">
+        <v>143557914000.0</v>
+      </c>
+      <c r="C16">
         <v>124629237000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>114394803000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>117373952000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>235510223000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>183518721000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>270706406000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>18186640000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>221701484000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>314789093000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>424083133000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>249448489000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>193135032000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12359146000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>17945477000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20">
         <v>19255456000.0</v>
       </c>
       <c r="C20">
         <v>19255456000.0</v>
       </c>
       <c r="D20">
         <v>19255456000.0</v>
       </c>
       <c r="E20">
         <v>19255456000.0</v>
       </c>
       <c r="F20">
         <v>19255456000.0</v>
       </c>
       <c r="G20">
         <v>19255456000.0</v>
       </c>
       <c r="H20">
         <v>19255456000.0</v>
       </c>
       <c r="I20">
         <v>19255456000.0</v>
       </c>
       <c r="J20">
         <v>19255456000.0</v>
       </c>
       <c r="K20">
         <v>19255456000.0</v>
       </c>
       <c r="L20">
         <v>19255456000.0</v>
       </c>
       <c r="M20">
         <v>19255456000.0</v>
       </c>
       <c r="N20">
         <v>19255456000.0</v>
       </c>
       <c r="O20">
         <v>19255456000.0</v>
       </c>
       <c r="P20">
         <v>19255456000.0</v>
       </c>
       <c r="Q20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="R20">
         <v>75119090000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>137728594000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>118129357000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>114145341000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>58266063000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>76194083000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21">
         <v>19255456000.0</v>
       </c>
       <c r="K21">
         <v>19255456000.0</v>
       </c>
       <c r="L21">
         <v>19255456000.0</v>
       </c>
       <c r="M21">
         <v>19255456000.0</v>
       </c>
       <c r="N21">
         <v>19255456000.0</v>
       </c>
       <c r="O21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="P21">
         <v>23377039000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>28322939000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>89132473000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>156687877000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>118129357000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>114145341000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>58266063000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>76194083000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>41906781000.0</v>
+      </c>
+      <c r="C22">
         <v>39263132000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>37369922000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>38997460000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>38099411000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>38006738000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>41617868000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>35723342000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>33900136000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>31909728000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>37010694000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>36449698000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>38064396000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1479831736000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1333090347000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1319953782000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1492188435000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1701790655000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1545525280000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3051886370000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1291706084000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2453892032000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2349648096000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2663685699000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1236232000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1057331000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>6464333372000.0</v>
+      </c>
+      <c r="C23">
         <v>6609915341000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6529925187000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6578827672000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6609371028000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6719372766000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6844501891000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6606689033000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6655376027000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6604718559000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6470222705000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6484787205000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6463220155000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4454535086000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4362366221000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>86621957000.0</v>
+      </c>
+      <c r="C24">
         <v>136996859000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>146772385000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>252372157000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>263295140000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>256494460000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>48843887000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2496096000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>109505430000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>214754109000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>318383763000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>391802451000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>121320214000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>246946463000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>358595608000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1238512571000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1290883316000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1730064076000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1602182080000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1522208033000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>931632978000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1388509213000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1730211045000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1852801051000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1157181000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1925775000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>87957017000.0</v>
+      </c>
+      <c r="C25">
         <v>140289257000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>150020949000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>253019849000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>265064701000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>257659310000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>48843887000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2496096000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>109505430000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>214754109000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>318383763000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>283496974000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>283816613000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>54583930000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>51488652000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-364434445000.0</v>
+      </c>
+      <c r="C28">
         <v>-222117289000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-143318521000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-52846089000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-17786014000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>64824843000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-161003760000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-190302922000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>100092021000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>71951077000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>85190706000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9677039000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-834113656000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-39606956000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>139788358000.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>3698563924000.0</v>
+      </c>
+      <c r="C29">
         <v>3925090369000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3836904172000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3791123422000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3786159492000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3870426804000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3837120700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3842802824000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3975463333000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>69173771000.0</v>
+      </c>
+      <c r="C30">
         <v>75437936000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>58306265000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>57121945000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>59512321000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>57459246000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>75820461000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>70508572000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>80082914000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>78370356000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>378993206000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>561459397000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>407248131000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>220992770000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>74495633000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>69027320000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>253496782000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>84236216000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>66527588000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>94476141000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>94963274000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>36751201000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>22050748000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>28061647000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11982000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>56590000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>3502570449000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3488951190000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3585822802000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3622051055000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3615023339000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3594093151000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3569016348000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3535905413000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>-223535740000.0</v>
+      </c>
+      <c r="C32">
         <v>-198171469000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-259183250000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-275664595000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-282256213000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-340634820000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-269944036000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-91803221000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-132221684000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>5747926997000.0</v>
+      </c>
+      <c r="C33">
         <v>5985745229000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5960354755000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6085372876000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6119518635000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6317634826000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6173899050000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5936840355000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6018228456000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>6038968330000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5532560356000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5214338739000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4589952856000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2594014733000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2700180921000.0</v>
       </c>
-      <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34">
+        <v>605193375000.0</v>
+      </c>
+      <c r="C34">
         <v>588994394000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>582282982000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>588416719000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>688862434000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>699399021000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>590964579000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>597688812000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>575485192000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>558365361000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>986212526000.0</v>
+      </c>
+      <c r="C35">
         <v>970918759000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>974807180000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1083852925000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1064001674000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1098561971000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>914030183000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>845715126000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>937861537000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1059875579000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1164296028000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1160188567000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>851360940000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>875517827000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>777169228000.0</v>
       </c>
-      <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>2321984036000.0</v>
+      </c>
+      <c r="C36">
         <v>3881614413000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3058795763000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3069172346000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2175327854000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2163200365000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4700347683000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4490886773000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4651240959000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2401453002000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2155275289000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1977361261000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3789357446000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>11940395000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1601604000.0</v>
       </c>
-      <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>2416017071000.0</v>
+      </c>
+      <c r="C38">
         <v>2519733980000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>3185458663000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4760305894000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4790045658000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4875353805000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>4854021178000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>4607627291000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>4667259607000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>4890403406000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3231889816000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>4036346397000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3393579843000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1334514809000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1340771910000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1372292056000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1193916888000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1290810367000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>54984266000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>130240860000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>123385407000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>97363578000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>157591564000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>582332971000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>143488000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>173202000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>42671223000.0</v>
+      </c>
+      <c r="C39">
         <v>58351533000.0</v>
       </c>
-      <c r="C39">
-[...1 lines deleted...]
-      </c>
       <c r="D39">
-        <v>72521197000.0</v>
+        <v>110847037000.0</v>
       </c>
       <c r="E39">
-        <v>94182250000.0</v>
+        <v>134753130000.0</v>
       </c>
       <c r="F39">
+        <v>172099033000.0</v>
+      </c>
+      <c r="G39">
         <v>112305505000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>200587012000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>138764697000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>89873837000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>69626177000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>73433651000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>128062607000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>36255438000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>242925905000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>10809464000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>13727299000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>33147300000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>40683460000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>117806237000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>386641604000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>381279311000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>385796331000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>381608693000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>36568000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>610757294000.0</v>
+      </c>
+      <c r="C40">
         <v>533076517000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>522903670000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>540746693000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>536151851000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>547421507000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>562145269000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>357807494000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>333854843000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>332251478000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>455398768000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>260593837000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>395277976000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>61605900000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-162499899000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>251514621000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>300920953000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>375800200000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>464159091000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>485497606000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>410756758000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>466026418000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1088037255000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1357810027000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1274389000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>894837000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>830833076000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>798936973000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>840902661000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>865186296000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>843219030000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>828356107000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>845121470000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>845912265000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>751790717000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>712486293000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>642044529000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>469399462000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>474002899000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>893769465000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1424245628000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>803290453000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>427062753000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>104535279000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>162502124000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>119448148000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>69648682000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>101804000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>197858000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>655921361000.0</v>
       </c>
       <c r="C42">
         <v>655921361000.0</v>
       </c>
       <c r="D42">
         <v>655921361000.0</v>
       </c>
       <c r="E42">
         <v>655921361000.0</v>
       </c>
       <c r="F42">
         <v>655921361000.0</v>
       </c>
       <c r="G42">
         <v>655921361000.0</v>
       </c>
       <c r="H42">
         <v>655921361000.0</v>
       </c>
       <c r="I42">
         <v>655921361000.0</v>
       </c>
       <c r="J42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="K42">
         <v>655904907000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648928678000.0</v>
       </c>
       <c r="L42">
         <v>648928678000.0</v>
       </c>
       <c r="M42">
         <v>648928678000.0</v>
       </c>
       <c r="N42">
+        <v>648928678000.0</v>
+      </c>
+      <c r="O42">
         <v>1043426769000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1517492448000.0</v>
       </c>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>3373644054000.0</v>
+      </c>
+      <c r="C45">
         <v>3329381049000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3254662598000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3180561749000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3144198216000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3119480225000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2948802849000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>843560435000.0</v>
+      </c>
+      <c r="C46">
         <v>907118843000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>914892714000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>946373691000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>990985200000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1080705471000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1019830463000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1032456163000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1047896780000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1074725538000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1089578909000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1105286243000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1123820842000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1176979148000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1270853771000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>843560435000.0</v>
+      </c>
+      <c r="C47">
         <v>907118843000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>914892714000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>946373691000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>990985200000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1080705471000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1019830463000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1032456163000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1047896780000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1074725538000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1074920103000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1105286243000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1123820842000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1176979148000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1266732188000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1338016986000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1383614833000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1418809901000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2595250869000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>717172592000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>748743235000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>810976651000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>882651675000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>956139168000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1029902000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1109222000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>1296329161000.0</v>
+      </c>
+      <c r="C48">
         <v>1493134372000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1363661970000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1313119930000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1299500671000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1396372283000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1432600536000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1425572820000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1404642633000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1379582284000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1353447578000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1353747877000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1315853222000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-104971572000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-138733221000.0</v>
       </c>
-      <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>106906825000.0</v>
+      </c>
+      <c r="C50">
         <v>86253159000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>117763842000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>16925360000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>14657706000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>8854086000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>146970302000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>206027933000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>252609296000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>248758383000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>111764031000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>198220155000.0</v>
+      </c>
+      <c r="C51">
         <v>229000222000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>269616228000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>271634560000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>281816279000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>268126887000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>195814189000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>208524029000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>362114726000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>463512492000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>537121794000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>554153803000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>161646600000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>262946463000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>395595608000.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>110263138000.0</v>
+      </c>
+      <c r="C52">
         <v>88710965000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>119595279000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>18614711000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>16751578000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10467577000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>-17653103000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>74439432000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>127834271000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>123461612000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>97189704000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>52475604000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>-47589551000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>86398393000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>373595608000.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>-1546739453000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>-2458240290000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-2552728581000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>6950500000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>62240500000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>171267979000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>-2289603846000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>-2203545456000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>-2051037877000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>402237000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-1327536189000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>-1345614852000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>810690000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>632053000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>731734000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>628528000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>194924553000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>70994301000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>115138503000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>420364870000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>15567143000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>190647000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>32902000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>6464333372000.0</v>
+      </c>
+      <c r="C55">
         <v>6609915341000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6529925187000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6578827672000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6609371028000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>6719372766000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6844501891000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6606689033000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6655376027000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6604718559000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6470222705000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6484787205000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>6463220155000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4454535086000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4362366221000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4776300970000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5137438904000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5487044343000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5080942511000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>4806879468000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3173626702000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3990773766000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4246608035000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4684621766000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4709898000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4007400000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>716406375000.0</v>
+      </c>
+      <c r="C56">
         <v>624170112000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>569570432000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>493454796000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>489852393000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>401737940000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>670602841000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>669848678000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>637147571000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>565750229000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>937662349000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1270448466000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1873267299000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1860520353000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1662185300000.0</v>
       </c>
-      <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>939942115000.0</v>
+      </c>
+      <c r="C57">
         <v>822341581000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>828753682000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>769119391000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>772108606000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>742372760000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>940546877000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>761651899000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>769369255000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>764520614000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>856127930000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>638207819000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>583408164000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>200542660000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>273385341000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>289364738000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>388261669000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>553246126000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>683665104000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>584859845000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>423108279000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>733676900000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1320210330000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1604151955000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2468465000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1170746000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>1926154641000.0</v>
+      </c>
+      <c r="C58">
         <v>1793260340000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1803560862000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1852972316000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1836110280000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1840934731000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1854577060000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1607367025000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1707230792000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1824396193000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2020423958000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1798396386000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1434769104000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1076060487000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1050554569000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2031153042000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2605153981000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3716631748000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3089137637000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2534130631000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1459276536000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2340135347000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3169869503000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3526601688000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3727450000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3294379000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>3505035142000.0</v>
+      </c>
+      <c r="C60">
         <v>3701840351000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3572367945000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3521825905000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3508206646000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3605078258000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3641306511000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3634278795000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3613348607000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3588271804000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3555160869000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3555462982000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3523800234000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2102975438000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2069213789000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1552399687000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1490982523000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1175816496000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1219674193000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1358216830000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1416729976000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1380052168000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>980229680000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1055865178000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>940165000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>682789000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CF1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CJ1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>23</v>
       </c>
       <c r="CL1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CM1" t="s">
         <v>24</v>
       </c>
       <c r="CN1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>25</v>
       </c>
       <c r="CP1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>63729759000.0</v>
+      </c>
+      <c r="C2">
+        <v>75363769000.0</v>
+      </c>
+      <c r="D2">
         <v>65284583000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>63791934000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>51218695000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>55153955000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>62518552000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>65510705000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>71832836000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>71234244000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>25979203000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>72195605000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>73554807000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>65197882000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>79403391000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>84093666000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>78614499000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>84257388000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>97763615000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>90372114000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>91075229000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>79524163000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>89173940000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>91855941000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>68108114000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>51165565000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>56691862000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>61300736000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>53529275000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>49572747000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>68610554000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>63940879000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>48595893000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>39833620000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>52030914000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>55429340000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>36264105000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>40764422000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>36642779000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>35768404000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>37409536000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>44988458000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>36958287000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>49433965000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>37657402000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>47772294000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>38571459000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>47933464000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>29408747000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>45904881000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>32794829000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>43433498000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>37683685000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>40179221000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>43972793000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>50673811000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>41801071000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>44344155000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>35086615000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>38955587000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>33414166000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>37850117000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>41558067000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>47098937000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>53757879000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>87340716000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>128450316000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>127791648000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>176290206000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>177445926000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>153956638000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>227880410000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>210035157000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>219506013000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>194278738000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>156561956000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>93954890000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>89555500000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>6388177000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>12286496000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>10843079000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>12065625000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>258339444000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>267650482000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>245590807000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>256487749000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>233216449000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>232173055000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>221571000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>246341928000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>279005000000.0</v>
       </c>
       <c r="CN2"/>
       <c r="CO2">
+        <v>279005000000.0</v>
+      </c>
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>256719000000.0</v>
       </c>
-      <c r="CP2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5138,54 +5275,20946 @@
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3"/>
+    </row>
+    <row r="4" spans="1:96">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+    </row>
+    <row r="5" spans="1:96">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5">
+        <v>388264379000.0</v>
+      </c>
+      <c r="C5">
+        <v>388264379000.0</v>
+      </c>
+      <c r="D5">
+        <v>388264377000.0</v>
+      </c>
+      <c r="E5">
+        <v>388264377000.0</v>
+      </c>
+      <c r="F5">
+        <v>388264377000.0</v>
+      </c>
+      <c r="G5">
+        <v>388264377000.0</v>
+      </c>
+      <c r="H5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="I5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="J5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="K5">
+        <v>388264372999.0</v>
+      </c>
+      <c r="L5">
+        <v>388264374000.0</v>
+      </c>
+      <c r="M5">
+        <v>388264374000.0</v>
+      </c>
+      <c r="N5">
+        <v>388264374000.0</v>
+      </c>
+      <c r="O5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="P5">
+        <v>388264374000.0</v>
+      </c>
+      <c r="Q5">
+        <v>388264374000.0</v>
+      </c>
+      <c r="R5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="S5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="T5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="U5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="V5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="W5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="X5">
+        <v>388264374000.0</v>
+      </c>
+      <c r="Y5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="Z5">
+        <v>388264375000.0</v>
+      </c>
+      <c r="AA5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="AB5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="AC5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="AD5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="AE5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="AF5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="AG5">
+        <v>388264373000.0</v>
+      </c>
+      <c r="AH5">
+        <v>388264372000.0</v>
+      </c>
+      <c r="AI5">
+        <v>388264372000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>388264372000.0</v>
+      </c>
+      <c r="AK5">
+        <v>388264372000.0</v>
+      </c>
+      <c r="AL5">
+        <v>388264372000.0</v>
+      </c>
+      <c r="AM5">
+        <v>388264372000.0</v>
+      </c>
+      <c r="AN5">
+        <v>388264372000.0</v>
+      </c>
+      <c r="AO5">
+        <v>388264372000.0</v>
+      </c>
+      <c r="AP5">
+        <v>388264372000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>388264372000.0</v>
+      </c>
+      <c r="AR5">
+        <v>388266188000.0</v>
+      </c>
+      <c r="AS5">
+        <v>388266187000.0</v>
+      </c>
+      <c r="AT5">
+        <v>380220431000.0</v>
+      </c>
+      <c r="AU5">
+        <v>388264371000.0</v>
+      </c>
+      <c r="AV5">
+        <v>388281070000.0</v>
+      </c>
+      <c r="AW5">
+        <v>388281068000.0</v>
+      </c>
+      <c r="AX5">
+        <v>388281069000.0</v>
+      </c>
+      <c r="AY5">
+        <v>394498093000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-474065679000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-474065679000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-474065679000.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+    </row>
+    <row r="6" spans="1:96">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+    </row>
+    <row r="7" spans="1:96">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7">
+        <v>4064724000.0</v>
+      </c>
+      <c r="C7">
+        <v>4691373000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
+        <v>4573975000.0</v>
+      </c>
+      <c r="F7">
+        <v>5167798000.0</v>
+      </c>
+      <c r="G7">
+        <v>5750204000.0</v>
+      </c>
+      <c r="H7">
+        <v>3750231000.0</v>
+      </c>
+      <c r="I7">
+        <v>4068417000.0</v>
+      </c>
+      <c r="J7">
+        <v>4480355000.0</v>
+      </c>
+      <c r="K7">
+        <v>5080001000.0</v>
+      </c>
+      <c r="L7">
+        <v>1467199000.0</v>
+      </c>
+      <c r="M7">
+        <v>1774411000.0</v>
+      </c>
+      <c r="N7">
+        <v>2044049000.0</v>
+      </c>
+      <c r="O7">
+        <v>2337043000.0</v>
+      </c>
+      <c r="P7">
+        <v>2744434000.0</v>
+      </c>
+      <c r="Q7">
+        <v>2999072000.0</v>
+      </c>
+      <c r="R7">
+        <v>3319031000.0</v>
+      </c>
+      <c r="S7">
+        <v>3863433000.0</v>
+      </c>
+      <c r="T7">
+        <v>1864626000.0</v>
+      </c>
+      <c r="U7">
+        <v>2128843000.0</v>
+      </c>
+      <c r="V7">
+        <v>2522424000.0</v>
+      </c>
+      <c r="W7">
+        <v>2778341000.0</v>
+      </c>
+      <c r="X7">
+        <v>7533725000.0</v>
+      </c>
+      <c r="Y7">
+        <v>9759052000.0</v>
+      </c>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+    </row>
+    <row r="8" spans="1:96">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="C8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="F8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="G8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="H8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="I8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="J8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="K8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="L8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="M8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="N8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="O8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="P8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="Q8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="R8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="S8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="T8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="U8">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+    </row>
+    <row r="9" spans="1:96">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="D9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="E9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="F9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="G9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="H9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="M9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="N9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="O9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="P9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="Q9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="R9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="S9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="T9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="U9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="V9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="W9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="X9"/>
+      <c r="Y9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="Z9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AA9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AB9">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+    </row>
+    <row r="10" spans="1:96">
+      <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10">
+        <v>588453277000.0</v>
+      </c>
+      <c r="C10">
+        <v>562654600000.0</v>
+      </c>
+      <c r="D10">
+        <v>590074151000.0</v>
+      </c>
+      <c r="E10">
+        <v>554966724000.0</v>
+      </c>
+      <c r="F10">
+        <v>517234195000.0</v>
+      </c>
+      <c r="G10">
+        <v>451117511000.0</v>
+      </c>
+      <c r="H10">
+        <v>490097162000.0</v>
+      </c>
+      <c r="I10">
+        <v>499664657000.0</v>
+      </c>
+      <c r="J10">
+        <v>470224173000.0</v>
+      </c>
+      <c r="K10">
+        <v>412934749000.0</v>
+      </c>
+      <c r="L10">
+        <v>393922758000.0</v>
+      </c>
+      <c r="M10">
+        <v>505820539000.0</v>
+      </c>
+      <c r="N10">
+        <v>416070631000.0</v>
+      </c>
+      <c r="O10">
+        <v>324480649000.0</v>
+      </c>
+      <c r="P10">
+        <v>325675719000.0</v>
+      </c>
+      <c r="Q10">
+        <v>319010209000.0</v>
+      </c>
+      <c r="R10">
+        <v>268935589000.0</v>
+      </c>
+      <c r="S10">
+        <v>299602293000.0</v>
+      </c>
+      <c r="T10">
+        <v>235376074000.0</v>
+      </c>
+      <c r="U10">
+        <v>232218182000.0</v>
+      </c>
+      <c r="V10">
+        <v>222769934000.0</v>
+      </c>
+      <c r="W10">
+        <v>203302044000.0</v>
+      </c>
+      <c r="X10">
+        <v>214379307000.0</v>
+      </c>
+      <c r="Y10">
+        <v>220955630000.0</v>
+      </c>
+      <c r="Z10">
+        <v>299665080000.0</v>
+      </c>
+      <c r="AA10">
+        <v>356817949000.0</v>
+      </c>
+      <c r="AB10">
+        <v>360468285000.0</v>
+      </c>
+      <c r="AC10">
+        <v>365562749000.0</v>
+      </c>
+      <c r="AD10">
+        <v>390802356000.0</v>
+      </c>
+      <c r="AE10">
+        <v>398826951000.0</v>
+      </c>
+      <c r="AF10">
+        <v>328885083000.0</v>
+      </c>
+      <c r="AG10">
+        <v>281898624000.0</v>
+      </c>
+      <c r="AH10">
+        <v>292929900000.0</v>
+      </c>
+      <c r="AI10">
+        <v>262022705000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>392688887000.0</v>
+      </c>
+      <c r="AK10">
+        <v>378659841000.0</v>
+      </c>
+      <c r="AL10">
+        <v>370863679000.0</v>
+      </c>
+      <c r="AM10">
+        <v>391561415000.0</v>
+      </c>
+      <c r="AN10">
+        <v>454092466000.0</v>
+      </c>
+      <c r="AO10">
+        <v>560662378000.0</v>
+      </c>
+      <c r="AP10">
+        <v>379115130000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>451931088000.0</v>
+      </c>
+      <c r="AR10">
+        <v>477433260000.0</v>
+      </c>
+      <c r="AS10">
+        <v>439475460000.0</v>
+      </c>
+      <c r="AT10">
+        <v>533655988000.0</v>
+      </c>
+      <c r="AU10">
+        <v>544476764000.0</v>
+      </c>
+      <c r="AV10">
+        <v>577979490000.0</v>
+      </c>
+      <c r="AW10">
+        <v>641402544000.0</v>
+      </c>
+      <c r="AX10">
+        <v>733717386000.0</v>
+      </c>
+      <c r="AY10">
+        <v>995760256000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1374976575000.0</v>
+      </c>
+      <c r="BA10">
+        <v>285791408000.0</v>
+      </c>
+      <c r="BB10">
+        <v>237883668000.0</v>
+      </c>
+      <c r="BC10">
+        <v>302553419000.0</v>
+      </c>
+      <c r="BD10">
+        <v>340212241000.0</v>
+      </c>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+    </row>
+    <row r="11" spans="1:96">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>502546747000.0</v>
+      </c>
+      <c r="D11">
+        <v>508685985000.0</v>
+      </c>
+      <c r="E11">
+        <v>486856348000.0</v>
+      </c>
+      <c r="F11">
+        <v>447602127000.0</v>
+      </c>
+      <c r="G11">
+        <v>387749167000.0</v>
+      </c>
+      <c r="H11">
+        <v>406823425000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>315201571000.0</v>
+      </c>
+      <c r="M11">
+        <v>338875332000.0</v>
+      </c>
+      <c r="N11">
+        <v>319009345000.0</v>
+      </c>
+      <c r="O11">
+        <v>250350727000.0</v>
+      </c>
+      <c r="P11">
+        <v>325675719000.0</v>
+      </c>
+      <c r="Q11">
+        <v>260954131000.0</v>
+      </c>
+      <c r="R11">
+        <v>235305990000.0</v>
+      </c>
+      <c r="S11">
+        <v>242717254000.0</v>
+      </c>
+      <c r="T11">
+        <v>162165293000.0</v>
+      </c>
+      <c r="U11">
+        <v>199080390000.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+    </row>
+    <row r="12" spans="1:96">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12">
+        <v>588453277000.0</v>
+      </c>
+      <c r="C12">
+        <v>562654600000.0</v>
+      </c>
+      <c r="D12">
+        <v>590074151000.0</v>
+      </c>
+      <c r="E12">
+        <v>554966724000.0</v>
+      </c>
+      <c r="F12">
+        <v>517234195000.0</v>
+      </c>
+      <c r="G12">
+        <v>451117511000.0</v>
+      </c>
+      <c r="H12">
+        <v>490097162000.0</v>
+      </c>
+      <c r="I12">
+        <v>499664657000.0</v>
+      </c>
+      <c r="J12">
+        <v>470224173000.0</v>
+      </c>
+      <c r="K12">
+        <v>412934749000.0</v>
+      </c>
+      <c r="L12">
+        <v>393922758000.0</v>
+      </c>
+      <c r="M12">
+        <v>505820539000.0</v>
+      </c>
+      <c r="N12">
+        <v>416070631000.0</v>
+      </c>
+      <c r="O12">
+        <v>324480649000.0</v>
+      </c>
+      <c r="P12">
+        <v>325675719000.0</v>
+      </c>
+      <c r="Q12">
+        <v>319010209000.0</v>
+      </c>
+      <c r="R12">
+        <v>268935589000.0</v>
+      </c>
+      <c r="S12">
+        <v>299602293000.0</v>
+      </c>
+      <c r="T12">
+        <v>235376074000.0</v>
+      </c>
+      <c r="U12">
+        <v>232218182000.0</v>
+      </c>
+      <c r="V12">
+        <v>222769934000.0</v>
+      </c>
+      <c r="W12">
+        <v>203302044000.0</v>
+      </c>
+      <c r="X12">
+        <v>220471362000.0</v>
+      </c>
+      <c r="Y12">
+        <v>226781835000.0</v>
+      </c>
+      <c r="Z12">
+        <v>307030230000.0</v>
+      </c>
+      <c r="AA12">
+        <v>356817949000.0</v>
+      </c>
+      <c r="AB12">
+        <v>367555285000.0</v>
+      </c>
+      <c r="AC12">
+        <v>372633249000.0</v>
+      </c>
+      <c r="AD12">
+        <v>415802356000.0</v>
+      </c>
+      <c r="AE12">
+        <v>461067451000.0</v>
+      </c>
+      <c r="AF12">
+        <v>400018204000.0</v>
+      </c>
+      <c r="AG12">
+        <v>408269801000.0</v>
+      </c>
+      <c r="AH12">
+        <v>443438323000.0</v>
+      </c>
+      <c r="AI12">
+        <v>433290684000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>392688887000.0</v>
+      </c>
+      <c r="AK12">
+        <v>378659841000.0</v>
+      </c>
+      <c r="AL12">
+        <v>370863679000.0</v>
+      </c>
+      <c r="AM12">
+        <v>391561415000.0</v>
+      </c>
+      <c r="AN12">
+        <v>454092466000.0</v>
+      </c>
+      <c r="AO12">
+        <v>560662378000.0</v>
+      </c>
+      <c r="AP12">
+        <v>379115130000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>451931088000.0</v>
+      </c>
+      <c r="AR12">
+        <v>477433260000.0</v>
+      </c>
+      <c r="AS12">
+        <v>439475460000.0</v>
+      </c>
+      <c r="AT12">
+        <v>533655988000.0</v>
+      </c>
+      <c r="AU12">
+        <v>544476764000.0</v>
+      </c>
+      <c r="AV12">
+        <v>577979490000.0</v>
+      </c>
+      <c r="AW12">
+        <v>641402544000.0</v>
+      </c>
+      <c r="AX12">
+        <v>733717386000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1397997256000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1374976575000.0</v>
+      </c>
+      <c r="BA12">
+        <v>285791408000.0</v>
+      </c>
+      <c r="BB12">
+        <v>237883668000.0</v>
+      </c>
+      <c r="BC12">
+        <v>302553419000.0</v>
+      </c>
+      <c r="BD12">
+        <v>340212241000.0</v>
+      </c>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+    </row>
+    <row r="13" spans="1:96">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="C13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="D13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="E13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="F13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="G13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="H13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="I13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="J13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="K13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="L13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="M13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="N13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="O13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="P13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="R13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="S13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="T13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="U13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="V13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="W13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="X13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="Y13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AA13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AC13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AE13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AF13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AG13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AH13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AI13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AK13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AL13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AM13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AN13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AO13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AP13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AR13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AS13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AT13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AU13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AV13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AW13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AX13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AY13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="BA13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="BB13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="BC13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="BD13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="BE13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="BF13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="BG13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="BH13">
+        <v>1164520241000.0</v>
+      </c>
+      <c r="BI13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BK13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BL13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BM13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BN13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BO13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BP13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BR13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BS13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BT13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BU13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BV13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BW13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BX13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BY13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="CA13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="CB13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="CC13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="CD13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="CE13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="CF13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="CG13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="CH13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="CI13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="CK13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="CL13">
+        <v>965020000000.0</v>
+      </c>
+      <c r="CM13">
+        <v>965019600000.0</v>
+      </c>
+      <c r="CN13">
+        <v>965019000000.0</v>
+      </c>
+      <c r="CO13">
+        <v>965020000000.0</v>
+      </c>
+      <c r="CP13">
+        <v>965019000000.0</v>
+      </c>
+      <c r="CQ13">
+        <v>965020000000.0</v>
+      </c>
+      <c r="CR13"/>
+    </row>
+    <row r="14" spans="1:96">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>2329040000.0</v>
+      </c>
+      <c r="C14">
+        <v>2329040000.0</v>
+      </c>
+      <c r="D14">
+        <v>2329040000.0</v>
+      </c>
+      <c r="E14">
+        <v>2329040000.0</v>
+      </c>
+      <c r="F14">
+        <v>2329040000.0</v>
+      </c>
+      <c r="G14">
+        <v>2329040000.0</v>
+      </c>
+      <c r="H14">
+        <v>2329040000.0</v>
+      </c>
+      <c r="I14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="J14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="K14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="L14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="M14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="N14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="O14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="P14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="Q14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="R14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="S14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="T14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="U14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="V14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="W14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="X14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="Y14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="Z14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AA14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AB14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AC14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AD14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AE14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AF14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AG14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AH14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AI14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AJ14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AK14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AL14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AM14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AN14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AO14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AP14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AQ14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AR14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AS14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AT14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AU14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AV14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AW14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AX14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AY14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="AZ14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="BA14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="BB14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="BC14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="BD14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="BE14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="BF14">
+        <v>2329040482.0</v>
+      </c>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+    </row>
+    <row r="15" spans="1:96">
+      <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+    </row>
+    <row r="16" spans="1:96">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>154150389000.0</v>
+      </c>
+      <c r="C16">
+        <v>143557914000.0</v>
+      </c>
+      <c r="D16">
+        <v>147183490000.0</v>
+      </c>
+      <c r="E16">
+        <v>143096870000.0</v>
+      </c>
+      <c r="F16">
+        <v>146315285000.0</v>
+      </c>
+      <c r="G16">
+        <v>124629237000.0</v>
+      </c>
+      <c r="H16">
+        <v>140325571000.0</v>
+      </c>
+      <c r="I16">
+        <v>132452810000.0</v>
+      </c>
+      <c r="J16">
+        <v>286915862000.0</v>
+      </c>
+      <c r="K16">
+        <v>114394803000.0</v>
+      </c>
+      <c r="L16">
+        <v>264889728000.0</v>
+      </c>
+      <c r="M16">
+        <v>322418724000.0</v>
+      </c>
+      <c r="N16">
+        <v>131253688000.0</v>
+      </c>
+      <c r="O16">
+        <v>117373952000.0</v>
+      </c>
+      <c r="P16">
+        <v>94524345000.0</v>
+      </c>
+      <c r="Q16">
+        <v>107219330000.0</v>
+      </c>
+      <c r="R16">
+        <v>106291928000.0</v>
+      </c>
+      <c r="S16">
+        <v>235510223000.0</v>
+      </c>
+      <c r="T16">
+        <v>187767421000.0</v>
+      </c>
+      <c r="U16">
+        <v>225898783000.0</v>
+      </c>
+      <c r="V16">
+        <v>193423462000.0</v>
+      </c>
+      <c r="W16">
+        <v>183518721000.0</v>
+      </c>
+      <c r="X16">
+        <v>230900286000.0</v>
+      </c>
+      <c r="Y16">
+        <v>230456039000.0</v>
+      </c>
+      <c r="Z16">
+        <v>267570472000.0</v>
+      </c>
+      <c r="AA16">
+        <v>270706406000.0</v>
+      </c>
+      <c r="AB16">
+        <v>247112273000.0</v>
+      </c>
+      <c r="AC16">
+        <v>247819763000.0</v>
+      </c>
+      <c r="AD16">
+        <v>268537125000.0</v>
+      </c>
+      <c r="AE16">
+        <v>235789918000.0</v>
+      </c>
+      <c r="AF16">
+        <v>218247774000.0</v>
+      </c>
+      <c r="AG16">
+        <v>221828705000.0</v>
+      </c>
+      <c r="AH16">
+        <v>237048298000.0</v>
+      </c>
+      <c r="AI16">
+        <v>221701484000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>211990986000.0</v>
+      </c>
+      <c r="AK16">
+        <v>249655644000.0</v>
+      </c>
+      <c r="AL16">
+        <v>285639432000.0</v>
+      </c>
+      <c r="AM16">
+        <v>314789093000.0</v>
+      </c>
+      <c r="AN16">
+        <v>332354858000.0</v>
+      </c>
+      <c r="AO16">
+        <v>358951862000.0</v>
+      </c>
+      <c r="AP16">
+        <v>394323625000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>424083133000.0</v>
+      </c>
+      <c r="AR16">
+        <v>195417508000.0</v>
+      </c>
+      <c r="AS16">
+        <v>206152012000.0</v>
+      </c>
+      <c r="AT16">
+        <v>224306679000.0</v>
+      </c>
+      <c r="AU16">
+        <v>249448489000.0</v>
+      </c>
+      <c r="AV16">
+        <v>196442585000.0</v>
+      </c>
+      <c r="AW16">
+        <v>214008960000.0</v>
+      </c>
+      <c r="AX16">
+        <v>161364325000.0</v>
+      </c>
+      <c r="AY16">
+        <v>193135032000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>187483250000.0</v>
+      </c>
+      <c r="BA16">
+        <v>226713347000.0</v>
+      </c>
+      <c r="BB16">
+        <v>17064157000.0</v>
+      </c>
+      <c r="BC16">
+        <v>12359146000.0</v>
+      </c>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+    </row>
+    <row r="17" spans="1:96">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+    </row>
+    <row r="18" spans="1:96">
+      <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+    </row>
+    <row r="19" spans="1:96">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+    </row>
+    <row r="20" spans="1:96">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="C20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="D20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="E20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="F20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="G20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="H20">
+        <v>19280456000.0</v>
+      </c>
+      <c r="I20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="J20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="K20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="L20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="M20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="N20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="O20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="P20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="Q20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="R20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="S20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="T20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="U20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="V20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="W20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="X20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="Y20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="Z20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AA20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AB20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AC20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AD20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AE20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AF20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AG20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AH20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AI20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AK20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AL20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AM20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AN20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AO20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AP20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AR20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AS20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AT20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AU20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AV20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AW20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AX20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AY20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="BA20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="BB20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="BC20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="BD20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="BE20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="BF20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="BG20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="BH20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="BI20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>14501331000.0</v>
+      </c>
+      <c r="BK20">
+        <v>19255456000.0</v>
+      </c>
+      <c r="BL20">
+        <v>28161963000.0</v>
+      </c>
+      <c r="BM20">
+        <v>43814339000.0</v>
+      </c>
+      <c r="BN20">
+        <v>59466714000.0</v>
+      </c>
+      <c r="BO20">
+        <v>75119090000.0</v>
+      </c>
+      <c r="BP20">
+        <v>90771465000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>106423840000.0</v>
+      </c>
+      <c r="BR20">
+        <v>125501577000.0</v>
+      </c>
+      <c r="BS20">
+        <v>137728594000.0</v>
+      </c>
+      <c r="BT20">
+        <v>91724414000.0</v>
+      </c>
+      <c r="BU20">
+        <v>100526062000.0</v>
+      </c>
+      <c r="BV20">
+        <v>109327709000.0</v>
+      </c>
+      <c r="BW20">
+        <v>118129357000.0</v>
+      </c>
+      <c r="BX20">
+        <v>127673050000.0</v>
+      </c>
+      <c r="BY20">
+        <v>167106686000.0</v>
+      </c>
+      <c r="BZ20">
+        <v>104754389000.0</v>
+      </c>
+      <c r="CA20">
+        <v>77547440000.0</v>
+      </c>
+      <c r="CB20">
+        <v>49302054000.0</v>
+      </c>
+      <c r="CC20">
+        <v>53784059000.0</v>
+      </c>
+      <c r="CD20">
+        <v>62748068000.0</v>
+      </c>
+      <c r="CE20">
+        <v>67230073000.0</v>
+      </c>
+      <c r="CF20">
+        <v>71712078000.0</v>
+      </c>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+    </row>
+    <row r="21" spans="1:96">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AG21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AH21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AI21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AK21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AL21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AM21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AN21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AO21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AP21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AR21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AS21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AT21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AU21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AV21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AW21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AX21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AY21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="BA21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="BB21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="BC21">
+        <v>19255456000.0</v>
+      </c>
+      <c r="BD21">
+        <v>412158000.0</v>
+      </c>
+      <c r="BE21">
+        <v>20904089000.0</v>
+      </c>
+      <c r="BF21">
+        <v>22140564000.0</v>
+      </c>
+      <c r="BG21">
+        <v>23377039000.0</v>
+      </c>
+      <c r="BH21">
+        <v>24613514000.0</v>
+      </c>
+      <c r="BI21">
+        <v>25849989000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>22332339000.0</v>
+      </c>
+      <c r="BK21">
+        <v>28322939000.0</v>
+      </c>
+      <c r="BL21">
+        <v>38465921000.0</v>
+      </c>
+      <c r="BM21">
+        <v>55354772000.0</v>
+      </c>
+      <c r="BN21">
+        <v>72243622000.0</v>
+      </c>
+      <c r="BO21">
+        <v>89132473000.0</v>
+      </c>
+      <c r="BP21">
+        <v>106021323000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>122910173000.0</v>
+      </c>
+      <c r="BR21">
+        <v>143224385000.0</v>
+      </c>
+      <c r="BS21">
+        <v>156687877000.0</v>
+      </c>
+      <c r="BT21">
+        <v>91724414000.0</v>
+      </c>
+      <c r="BU21">
+        <v>100526062000.0</v>
+      </c>
+      <c r="BV21">
+        <v>109327709000.0</v>
+      </c>
+      <c r="BW21">
+        <v>118129357000.0</v>
+      </c>
+      <c r="BX21">
+        <v>127673050000.0</v>
+      </c>
+      <c r="BY21">
+        <v>167106686000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>104754389000.0</v>
+      </c>
+      <c r="CA21">
+        <v>77547440000.0</v>
+      </c>
+      <c r="CB21">
+        <v>49302054000.0</v>
+      </c>
+      <c r="CC21">
+        <v>53784059000.0</v>
+      </c>
+      <c r="CD21">
+        <v>62748068000.0</v>
+      </c>
+      <c r="CE21">
+        <v>67230073000.0</v>
+      </c>
+      <c r="CF21">
+        <v>71712078000.0</v>
+      </c>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+    </row>
+    <row r="22" spans="1:96">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>39758109000.0</v>
+      </c>
+      <c r="C22">
+        <v>41906781000.0</v>
+      </c>
+      <c r="D22">
+        <v>44157038000.0</v>
+      </c>
+      <c r="E22">
+        <v>39958332000.0</v>
+      </c>
+      <c r="F22">
+        <v>39472368000.0</v>
+      </c>
+      <c r="G22">
+        <v>39263132000.0</v>
+      </c>
+      <c r="H22">
+        <v>41570228000.0</v>
+      </c>
+      <c r="I22">
+        <v>40644791000.0</v>
+      </c>
+      <c r="J22">
+        <v>36859659000.0</v>
+      </c>
+      <c r="K22">
+        <v>37369922000.0</v>
+      </c>
+      <c r="L22">
+        <v>34446513000.0</v>
+      </c>
+      <c r="M22">
+        <v>36456818000.0</v>
+      </c>
+      <c r="N22">
+        <v>37092121000.0</v>
+      </c>
+      <c r="O22">
+        <v>38997460000.0</v>
+      </c>
+      <c r="P22">
+        <v>40485734000.0</v>
+      </c>
+      <c r="Q22">
+        <v>40543738000.0</v>
+      </c>
+      <c r="R22">
+        <v>39380674000.0</v>
+      </c>
+      <c r="S22">
+        <v>38099411000.0</v>
+      </c>
+      <c r="T22">
+        <v>36732149000.0</v>
+      </c>
+      <c r="U22">
+        <v>38483629000.0</v>
+      </c>
+      <c r="V22">
+        <v>36658113000.0</v>
+      </c>
+      <c r="W22">
+        <v>38006738000.0</v>
+      </c>
+      <c r="X22">
+        <v>37504504000.0</v>
+      </c>
+      <c r="Y22">
+        <v>38810737000.0</v>
+      </c>
+      <c r="Z22">
+        <v>39369658000.0</v>
+      </c>
+      <c r="AA22">
+        <v>41617868000.0</v>
+      </c>
+      <c r="AB22">
+        <v>39218144000.0</v>
+      </c>
+      <c r="AC22">
+        <v>33658043000.0</v>
+      </c>
+      <c r="AD22">
+        <v>34962924000.0</v>
+      </c>
+      <c r="AE22">
+        <v>35723342000.0</v>
+      </c>
+      <c r="AF22">
+        <v>36565714000.0</v>
+      </c>
+      <c r="AG22">
+        <v>34798244000.0</v>
+      </c>
+      <c r="AH22">
+        <v>32297760000.0</v>
+      </c>
+      <c r="AI22">
+        <v>33900136000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>35255708000.0</v>
+      </c>
+      <c r="AK22">
+        <v>33008987000.0</v>
+      </c>
+      <c r="AL22">
+        <v>30215706000.0</v>
+      </c>
+      <c r="AM22">
+        <v>31909728000.0</v>
+      </c>
+      <c r="AN22">
+        <v>32300527000.0</v>
+      </c>
+      <c r="AO22">
+        <v>34258894000.0</v>
+      </c>
+      <c r="AP22">
+        <v>38157180000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>37010694000.0</v>
+      </c>
+      <c r="AR22">
+        <v>36435265000.0</v>
+      </c>
+      <c r="AS22">
+        <v>36637831000.0</v>
+      </c>
+      <c r="AT22">
+        <v>36464966000.0</v>
+      </c>
+      <c r="AU22">
+        <v>36449698000.0</v>
+      </c>
+      <c r="AV22">
+        <v>36756157000.0</v>
+      </c>
+      <c r="AW22">
+        <v>37083840000.0</v>
+      </c>
+      <c r="AX22">
+        <v>36844804000.0</v>
+      </c>
+      <c r="AY22">
+        <v>38064396000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>41048698000.0</v>
+      </c>
+      <c r="BA22">
+        <v>146422623000.0</v>
+      </c>
+      <c r="BB22">
+        <v>1504910525000.0</v>
+      </c>
+      <c r="BC22">
+        <v>1479831736000.0</v>
+      </c>
+      <c r="BD22">
+        <v>1399011138000.0</v>
+      </c>
+      <c r="BE22">
+        <v>1355029647000.0</v>
+      </c>
+      <c r="BF22">
+        <v>1351084857000.0</v>
+      </c>
+      <c r="BG22">
+        <v>1333090347000.0</v>
+      </c>
+      <c r="BH22">
+        <v>1296260197000.0</v>
+      </c>
+      <c r="BI22">
+        <v>1294908674000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>1294730376000.0</v>
+      </c>
+      <c r="BK22">
+        <v>1319953782000.0</v>
+      </c>
+      <c r="BL22">
+        <v>1310177090000.0</v>
+      </c>
+      <c r="BM22">
+        <v>1372528769000.0</v>
+      </c>
+      <c r="BN22">
+        <v>1431997628000.0</v>
+      </c>
+      <c r="BO22">
+        <v>1492188435000.0</v>
+      </c>
+      <c r="BP22">
+        <v>1751722155000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>1761358850000.0</v>
+      </c>
+      <c r="BR22">
+        <v>1796021028000.0</v>
+      </c>
+      <c r="BS22">
+        <v>1701790655000.0</v>
+      </c>
+      <c r="BT22">
+        <v>1726427409000.0</v>
+      </c>
+      <c r="BU22">
+        <v>1599327690000.0</v>
+      </c>
+      <c r="BV22">
+        <v>1530258654000.0</v>
+      </c>
+      <c r="BW22">
+        <v>1545525280000.0</v>
+      </c>
+      <c r="BX22">
+        <v>1492493876000.0</v>
+      </c>
+      <c r="BY22">
+        <v>3339288158000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>3193083082000.0</v>
+      </c>
+      <c r="CA22">
+        <v>2716901835000.0</v>
+      </c>
+      <c r="CB22">
+        <v>1302855728000.0</v>
+      </c>
+      <c r="CC22">
+        <v>1302726790000.0</v>
+      </c>
+      <c r="CD22">
+        <v>1352956371000.0</v>
+      </c>
+      <c r="CE22">
+        <v>1346870057000.0</v>
+      </c>
+      <c r="CF22">
+        <v>2461139099000.0</v>
+      </c>
+      <c r="CG22">
+        <v>2453892032000.0</v>
+      </c>
+      <c r="CH22">
+        <v>2442147199000.0</v>
+      </c>
+      <c r="CI22">
+        <v>2463048897000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>2350490629000.0</v>
+      </c>
+      <c r="CK22">
+        <v>2349648096000.0</v>
+      </c>
+      <c r="CL22">
+        <v>2449469000000.0</v>
+      </c>
+      <c r="CM22">
+        <v>2663685699000.0</v>
+      </c>
+      <c r="CN22">
+        <v>1236908000000.0</v>
+      </c>
+      <c r="CO22">
+        <v>1236232000000.0</v>
+      </c>
+      <c r="CP22">
+        <v>1071870000000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>1057331000000.0</v>
+      </c>
+      <c r="CR22">
+        <v>1132908000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:96">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>7018361747000.0</v>
+      </c>
+      <c r="C23">
+        <v>6464333372000.0</v>
+      </c>
+      <c r="D23">
+        <v>6862810536000.0</v>
+      </c>
+      <c r="E23">
+        <v>6805515041000.0</v>
+      </c>
+      <c r="F23">
+        <v>6720546859000.0</v>
+      </c>
+      <c r="G23">
+        <v>6609915341000.0</v>
+      </c>
+      <c r="H23">
+        <v>6778769689000.0</v>
+      </c>
+      <c r="I23">
+        <v>6754719797000.0</v>
+      </c>
+      <c r="J23">
+        <v>6668187969000.0</v>
+      </c>
+      <c r="K23">
+        <v>6529925187000.0</v>
+      </c>
+      <c r="L23">
+        <v>6759670462000.0</v>
+      </c>
+      <c r="M23">
+        <v>6820852450000.0</v>
+      </c>
+      <c r="N23">
+        <v>6677883179000.0</v>
+      </c>
+      <c r="O23">
+        <v>6578827672000.0</v>
+      </c>
+      <c r="P23">
+        <v>6726404581000.0</v>
+      </c>
+      <c r="Q23">
+        <v>6670695069000.0</v>
+      </c>
+      <c r="R23">
+        <v>6647653766000.0</v>
+      </c>
+      <c r="S23">
+        <v>6609371028000.0</v>
+      </c>
+      <c r="T23">
+        <v>6661129274000.0</v>
+      </c>
+      <c r="U23">
+        <v>6691327078000.0</v>
+      </c>
+      <c r="V23">
+        <v>6708852692000.0</v>
+      </c>
+      <c r="W23">
+        <v>6719372766000.0</v>
+      </c>
+      <c r="X23">
+        <v>6796693439000.0</v>
+      </c>
+      <c r="Y23">
+        <v>6827022074000.0</v>
+      </c>
+      <c r="Z23">
+        <v>6871327307000.0</v>
+      </c>
+      <c r="AA23">
+        <v>6844501891000.0</v>
+      </c>
+      <c r="AB23">
+        <v>6600579597000.0</v>
+      </c>
+      <c r="AC23">
+        <v>6591969969000.0</v>
+      </c>
+      <c r="AD23">
+        <v>6658892590000.0</v>
+      </c>
+      <c r="AE23">
+        <v>6606689033000.0</v>
+      </c>
+      <c r="AF23">
+        <v>6775739221000.0</v>
+      </c>
+      <c r="AG23">
+        <v>6730383419000.0</v>
+      </c>
+      <c r="AH23">
+        <v>6704913301000.0</v>
+      </c>
+      <c r="AI23">
+        <v>6655376027000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>6652600669000.0</v>
+      </c>
+      <c r="AK23">
+        <v>6619750065000.0</v>
+      </c>
+      <c r="AL23">
+        <v>6589489939000.0</v>
+      </c>
+      <c r="AM23">
+        <v>6604718559000.0</v>
+      </c>
+      <c r="AN23">
+        <v>6469879558000.0</v>
+      </c>
+      <c r="AO23">
+        <v>6459839287000.0</v>
+      </c>
+      <c r="AP23">
+        <v>6455644114000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>6470222705000.0</v>
+      </c>
+      <c r="AR23">
+        <v>6539041707000.0</v>
+      </c>
+      <c r="AS23">
+        <v>6481757964000.0</v>
+      </c>
+      <c r="AT23">
+        <v>6492078362000.0</v>
+      </c>
+      <c r="AU23">
+        <v>6484787205000.0</v>
+      </c>
+      <c r="AV23">
+        <v>6387760867000.0</v>
+      </c>
+      <c r="AW23">
+        <v>6421369270000.0</v>
+      </c>
+      <c r="AX23">
+        <v>6353773252000.0</v>
+      </c>
+      <c r="AY23">
+        <v>6463220155000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>6411775783000.0</v>
+      </c>
+      <c r="BA23">
+        <v>4482613800000.0</v>
+      </c>
+      <c r="BB23">
+        <v>4420428241000.0</v>
+      </c>
+      <c r="BC23">
+        <v>4454535086000.0</v>
+      </c>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
+    </row>
+    <row r="24" spans="1:96">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24">
+        <v>548468857000.0</v>
+      </c>
+      <c r="C24">
+        <v>86621957000.0</v>
+      </c>
+      <c r="D24">
+        <v>99771040000.0</v>
+      </c>
+      <c r="E24">
+        <v>112823092000.0</v>
+      </c>
+      <c r="F24">
+        <v>125657692000.0</v>
+      </c>
+      <c r="G24">
+        <v>136996859000.0</v>
+      </c>
+      <c r="H24">
+        <v>121832332000.0</v>
+      </c>
+      <c r="I24">
+        <v>132214194000.0</v>
+      </c>
+      <c r="J24">
+        <v>141593771000.0</v>
+      </c>
+      <c r="K24">
+        <v>146772385000.0</v>
+      </c>
+      <c r="L24">
+        <v>151948364000.0</v>
+      </c>
+      <c r="M24">
+        <v>243865180000.0</v>
+      </c>
+      <c r="N24">
+        <v>248989644000.0</v>
+      </c>
+      <c r="O24">
+        <v>252372157000.0</v>
+      </c>
+      <c r="P24">
+        <v>255646561000.0</v>
+      </c>
+      <c r="Q24">
+        <v>258692903000.0</v>
+      </c>
+      <c r="R24">
+        <v>259026204000.0</v>
+      </c>
+      <c r="S24">
+        <v>263295140000.0</v>
+      </c>
+      <c r="T24">
+        <v>259765852000.0</v>
+      </c>
+      <c r="U24">
+        <v>261888127000.0</v>
+      </c>
+      <c r="V24">
+        <v>261049729000.0</v>
+      </c>
+      <c r="W24">
+        <v>256494460000.0</v>
+      </c>
+      <c r="X24">
+        <v>248085458000.0</v>
+      </c>
+      <c r="Y24">
+        <v>243633692000.0</v>
+      </c>
+      <c r="Z24">
+        <v>67509850000.0</v>
+      </c>
+      <c r="AA24">
+        <v>48843887000.0</v>
+      </c>
+      <c r="AB24">
+        <v>33945057000.0</v>
+      </c>
+      <c r="AC24">
+        <v>10150298000.0</v>
+      </c>
+      <c r="AD24">
+        <v>1997426000.0</v>
+      </c>
+      <c r="AE24">
+        <v>2496096000.0</v>
+      </c>
+      <c r="AF24">
+        <v>31360433000.0</v>
+      </c>
+      <c r="AG24">
+        <v>58532915000.0</v>
+      </c>
+      <c r="AH24">
+        <v>83723694000.0</v>
+      </c>
+      <c r="AI24">
+        <v>109505430000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>135761128000.0</v>
+      </c>
+      <c r="AK24">
+        <v>160794565000.0</v>
+      </c>
+      <c r="AL24">
+        <v>187102766000.0</v>
+      </c>
+      <c r="AM24">
+        <v>214754109000.0</v>
+      </c>
+      <c r="AN24">
+        <v>235291054000.0</v>
+      </c>
+      <c r="AO24">
+        <v>263755746000.0</v>
+      </c>
+      <c r="AP24">
+        <v>291404799000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>318383763000.0</v>
+      </c>
+      <c r="AR24">
+        <v>361560473000.0</v>
+      </c>
+      <c r="AS24">
+        <v>364623664000.0</v>
+      </c>
+      <c r="AT24">
+        <v>334180054000.0</v>
+      </c>
+      <c r="AU24">
+        <v>391802451000.0</v>
+      </c>
+      <c r="AV24">
+        <v>33256834000.0</v>
+      </c>
+      <c r="AW24">
+        <v>59631456000.0</v>
+      </c>
+      <c r="AX24">
+        <v>85205530000.0</v>
+      </c>
+      <c r="AY24">
+        <v>121320214000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>115303413000.0</v>
+      </c>
+      <c r="BA24">
+        <v>98503592000.0</v>
+      </c>
+      <c r="BB24">
+        <v>188281321000.0</v>
+      </c>
+      <c r="BC24">
+        <v>246946463000.0</v>
+      </c>
+      <c r="BD24">
+        <v>248237153000.0</v>
+      </c>
+      <c r="BE24">
+        <v>328436642000.0</v>
+      </c>
+      <c r="BF24">
+        <v>340545843000.0</v>
+      </c>
+      <c r="BG24">
+        <v>358595608000.0</v>
+      </c>
+      <c r="BH24">
+        <v>393092845000.0</v>
+      </c>
+      <c r="BI24">
+        <v>1145557641000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>1181207869000.0</v>
+      </c>
+      <c r="BK24">
+        <v>1216512571000.0</v>
+      </c>
+      <c r="BL24">
+        <v>815753899000.0</v>
+      </c>
+      <c r="BM24">
+        <v>947906360000.0</v>
+      </c>
+      <c r="BN24">
+        <v>1206836854000.0</v>
+      </c>
+      <c r="BO24">
+        <v>1290883316000.0</v>
+      </c>
+      <c r="BP24">
+        <v>1377219828000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>1504498075000.0</v>
+      </c>
+      <c r="BR24">
+        <v>1769681317000.0</v>
+      </c>
+      <c r="BS24">
+        <v>1730064076000.0</v>
+      </c>
+      <c r="BT24">
+        <v>1566741589000.0</v>
+      </c>
+      <c r="BU24">
+        <v>1574735488000.0</v>
+      </c>
+      <c r="BV24">
+        <v>1581894055000.0</v>
+      </c>
+      <c r="BW24">
+        <v>1602182080000.0</v>
+      </c>
+      <c r="BX24">
+        <v>1541628581000.0</v>
+      </c>
+      <c r="BY24">
+        <v>1527851611000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>1538474817000.0</v>
+      </c>
+      <c r="CA24">
+        <v>1565995364000.0</v>
+      </c>
+      <c r="CB24">
+        <v>836584557000.0</v>
+      </c>
+      <c r="CC24">
+        <v>841187350000.0</v>
+      </c>
+      <c r="CD24">
+        <v>972907020000.0</v>
+      </c>
+      <c r="CE24">
+        <v>921572431000.0</v>
+      </c>
+      <c r="CF24">
+        <v>1433621215000.0</v>
+      </c>
+      <c r="CG24">
+        <v>1388509213000.0</v>
+      </c>
+      <c r="CH24">
+        <v>1357685843000.0</v>
+      </c>
+      <c r="CI24">
+        <v>1877471056000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>1748819805000.0</v>
+      </c>
+      <c r="CK24">
+        <v>1730211045000.0</v>
+      </c>
+      <c r="CL24"/>
+      <c r="CM24">
+        <v>1852801051000.0</v>
+      </c>
+      <c r="CN24"/>
+      <c r="CO24">
+        <v>1157181000000.0</v>
+      </c>
+      <c r="CP24"/>
+      <c r="CQ24">
+        <v>1925775000000.0</v>
+      </c>
+      <c r="CR24"/>
+    </row>
+    <row r="25" spans="1:96">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>87957017000.0</v>
+      </c>
+      <c r="D25">
+        <v>101235678000.0</v>
+      </c>
+      <c r="E25">
+        <v>114895637000.0</v>
+      </c>
+      <c r="F25">
+        <v>128336328000.0</v>
+      </c>
+      <c r="G25">
+        <v>140289257000.0</v>
+      </c>
+      <c r="H25">
+        <v>124084729000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>151948364000.0</v>
+      </c>
+      <c r="M25">
+        <v>244122713000.0</v>
+      </c>
+      <c r="N25">
+        <v>249247177000.0</v>
+      </c>
+      <c r="O25">
+        <v>253019849000.0</v>
+      </c>
+      <c r="P25">
+        <v>256626370000.0</v>
+      </c>
+      <c r="Q25">
+        <v>259922581000.0</v>
+      </c>
+      <c r="R25">
+        <v>260499570000.0</v>
+      </c>
+      <c r="S25">
+        <v>265064701000.0</v>
+      </c>
+      <c r="T25">
+        <v>260566016000.0</v>
+      </c>
+      <c r="U25">
+        <v>262688291000.0</v>
+      </c>
+      <c r="V25">
+        <v>261941794000.0</v>
+      </c>
+      <c r="W25">
+        <v>257659310000.0</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25">
+        <v>248923373000.0</v>
+      </c>
+      <c r="Z25">
+        <v>67509850000.0</v>
+      </c>
+      <c r="AA25">
+        <v>48843887000.0</v>
+      </c>
+      <c r="AB25">
+        <v>33945057000.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+    </row>
+    <row r="26" spans="1:96">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>283630464000.0</v>
+      </c>
+      <c r="AC26">
+        <v>283590238000.0</v>
+      </c>
+      <c r="AD26">
+        <v>283496931000.0</v>
+      </c>
+      <c r="AE26">
+        <v>283496974000.0</v>
+      </c>
+      <c r="AF26">
+        <v>279139330000.0</v>
+      </c>
+      <c r="AG26">
+        <v>279005647000.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+    </row>
+    <row r="27" spans="1:96">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+    </row>
+    <row r="28" spans="1:96">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>75526372000.0</v>
+      </c>
+      <c r="C28">
+        <v>-364434445000.0</v>
+      </c>
+      <c r="D28">
+        <v>-377377777000.0</v>
+      </c>
+      <c r="E28">
+        <v>-315119784000.0</v>
+      </c>
+      <c r="F28">
+        <v>-271217412000.0</v>
+      </c>
+      <c r="G28">
+        <v>-222117289000.0</v>
+      </c>
+      <c r="H28">
+        <v>-247898566000.0</v>
+      </c>
+      <c r="I28">
+        <v>-219999433000.0</v>
+      </c>
+      <c r="J28">
+        <v>-186549652000.0</v>
+      </c>
+      <c r="K28">
+        <v>-143318521000.0</v>
+      </c>
+      <c r="L28">
+        <v>-219578179000.0</v>
+      </c>
+      <c r="M28">
+        <v>-240041297000.0</v>
+      </c>
+      <c r="N28">
+        <v>-146942037000.0</v>
+      </c>
+      <c r="O28">
+        <v>-52846089000.0</v>
+      </c>
+      <c r="P28">
+        <v>-51460282000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-42583857000.0</v>
+      </c>
+      <c r="R28">
+        <v>9127712000.0</v>
+      </c>
+      <c r="S28">
+        <v>-17786014000.0</v>
+      </c>
+      <c r="T28">
+        <v>45040461000.0</v>
+      </c>
+      <c r="U28">
+        <v>46747180000.0</v>
+      </c>
+      <c r="V28">
+        <v>48802219000.0</v>
+      </c>
+      <c r="W28">
+        <v>64824843000.0</v>
+      </c>
+      <c r="X28">
+        <v>49289876000.0</v>
+      </c>
+      <c r="Y28">
+        <v>39462114000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-85183804000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-161003760000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-179554017000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-180793917000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-200086523000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-190302922000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-36362368000.0</v>
+      </c>
+      <c r="AG28">
+        <v>34637396000.0</v>
+      </c>
+      <c r="AH28">
+        <v>44740063000.0</v>
+      </c>
+      <c r="AI28">
+        <v>100092021000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-4750113000.0</v>
+      </c>
+      <c r="AK28">
+        <v>30192169000.0</v>
+      </c>
+      <c r="AL28">
+        <v>64316277000.0</v>
+      </c>
+      <c r="AM28">
+        <v>71951077000.0</v>
+      </c>
+      <c r="AN28">
+        <v>27343390000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-49697562000.0</v>
+      </c>
+      <c r="AP28">
+        <v>159977673000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>85190706000.0</v>
+      </c>
+      <c r="AR28">
+        <v>105431919000.0</v>
+      </c>
+      <c r="AS28">
+        <v>94434896000.0</v>
+      </c>
+      <c r="AT28">
+        <v>16381168000.0</v>
+      </c>
+      <c r="AU28">
+        <v>9677039000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-454167227000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-521819680000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-586449005000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-834113656000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-1131511995000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-63120628000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-27602347000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-39606956000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-340212241000.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+    </row>
+    <row r="29" spans="1:96">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>4168102290000.0</v>
+      </c>
+      <c r="C29">
+        <v>3698563924000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
+        <v>3967979311000.0</v>
+      </c>
+      <c r="F29">
+        <v>3947588596000.0</v>
+      </c>
+      <c r="G29">
+        <v>3925090369000.0</v>
+      </c>
+      <c r="H29">
+        <v>3879214583000.0</v>
+      </c>
+      <c r="I29">
+        <v>3889474055000.0</v>
+      </c>
+      <c r="J29">
+        <v>3862718202000.0</v>
+      </c>
+      <c r="K29">
+        <v>3836904172000.0</v>
+      </c>
+      <c r="L29">
+        <v>3726127877000.0</v>
+      </c>
+      <c r="M29">
+        <v>3804652515000.0</v>
+      </c>
+      <c r="N29">
+        <v>3813940695000.0</v>
+      </c>
+      <c r="O29">
+        <v>3791123422000.0</v>
+      </c>
+      <c r="P29">
+        <v>3770930161000.0</v>
+      </c>
+      <c r="Q29">
+        <v>3774074183000.0</v>
+      </c>
+      <c r="R29">
+        <v>3807728726000.0</v>
+      </c>
+      <c r="S29">
+        <v>3786159492000.0</v>
+      </c>
+      <c r="T29">
+        <v>3772356455000.0</v>
+      </c>
+      <c r="U29">
+        <v>3787463281000.0</v>
+      </c>
+      <c r="V29">
+        <v>3867909835000.0</v>
+      </c>
+      <c r="W29">
+        <v>3870426804000.0</v>
+      </c>
+      <c r="X29">
+        <v>3809550175000.0</v>
+      </c>
+      <c r="Y29">
+        <v>3827082834000.0</v>
+      </c>
+      <c r="Z29">
+        <v>3839020181000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+    </row>
+    <row r="30" spans="1:96">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>66042130000.0</v>
+      </c>
+      <c r="C30">
+        <v>69173771000.0</v>
+      </c>
+      <c r="D30">
+        <v>81303192000.0</v>
+      </c>
+      <c r="E30">
+        <v>79947214000.0</v>
+      </c>
+      <c r="F30">
+        <v>76297189000.0</v>
+      </c>
+      <c r="G30">
+        <v>75437936000.0</v>
+      </c>
+      <c r="H30">
+        <v>62168854000.0</v>
+      </c>
+      <c r="I30">
+        <v>68456873000.0</v>
+      </c>
+      <c r="J30">
+        <v>57718772000.0</v>
+      </c>
+      <c r="K30">
+        <v>58306265000.0</v>
+      </c>
+      <c r="L30">
+        <v>83663849000.0</v>
+      </c>
+      <c r="M30">
+        <v>100333295000.0</v>
+      </c>
+      <c r="N30">
+        <v>63801284000.0</v>
+      </c>
+      <c r="O30">
+        <v>57121945000.0</v>
+      </c>
+      <c r="P30">
+        <v>50227488000.0</v>
+      </c>
+      <c r="Q30">
+        <v>46230821000.0</v>
+      </c>
+      <c r="R30">
+        <v>56163742000.0</v>
+      </c>
+      <c r="S30">
+        <v>44991787000.0</v>
+      </c>
+      <c r="T30">
+        <v>51540245000.0</v>
+      </c>
+      <c r="U30">
+        <v>65166911000.0</v>
+      </c>
+      <c r="V30">
+        <v>64803630000.0</v>
+      </c>
+      <c r="W30">
+        <v>57459246000.0</v>
+      </c>
+      <c r="X30">
+        <v>87270454000.0</v>
+      </c>
+      <c r="Y30">
+        <v>95626712000.0</v>
+      </c>
+      <c r="Z30">
+        <v>85161190000.0</v>
+      </c>
+      <c r="AA30">
+        <v>75820461000.0</v>
+      </c>
+      <c r="AB30">
+        <v>112869700000.0</v>
+      </c>
+      <c r="AC30">
+        <v>95068058000.0</v>
+      </c>
+      <c r="AD30">
+        <v>106007983000.0</v>
+      </c>
+      <c r="AE30">
+        <v>86029655000.0</v>
+      </c>
+      <c r="AF30">
+        <v>120415083000.0</v>
+      </c>
+      <c r="AG30">
+        <v>104766866000.0</v>
+      </c>
+      <c r="AH30">
+        <v>95104258000.0</v>
+      </c>
+      <c r="AI30">
+        <v>85185777000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>105401666000.0</v>
+      </c>
+      <c r="AK30">
+        <v>105760650000.0</v>
+      </c>
+      <c r="AL30">
+        <v>89117368000.0</v>
+      </c>
+      <c r="AM30">
+        <v>78370356000.0</v>
+      </c>
+      <c r="AN30">
+        <v>134064986000.0</v>
+      </c>
+      <c r="AO30">
+        <v>185997896000.0</v>
+      </c>
+      <c r="AP30">
+        <v>378490172000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>378993206000.0</v>
+      </c>
+      <c r="AR30">
+        <v>421098160000.0</v>
+      </c>
+      <c r="AS30">
+        <v>460803761000.0</v>
+      </c>
+      <c r="AT30">
+        <v>525632693000.0</v>
+      </c>
+      <c r="AU30">
+        <v>561459397000.0</v>
+      </c>
+      <c r="AV30">
+        <v>365757746000.0</v>
+      </c>
+      <c r="AW30">
+        <v>388888574000.0</v>
+      </c>
+      <c r="AX30">
+        <v>401174336000.0</v>
+      </c>
+      <c r="AY30">
+        <v>407248131000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>329951815000.0</v>
+      </c>
+      <c r="BA30">
+        <v>153289944000.0</v>
+      </c>
+      <c r="BB30">
+        <v>81669735000.0</v>
+      </c>
+      <c r="BC30">
+        <v>1170093382000.0</v>
+      </c>
+      <c r="BD30">
+        <v>56804865000.0</v>
+      </c>
+      <c r="BE30">
+        <v>57868547000.0</v>
+      </c>
+      <c r="BF30">
+        <v>70471713000.0</v>
+      </c>
+      <c r="BG30">
+        <v>74495633000.0</v>
+      </c>
+      <c r="BH30">
+        <v>52826214000.0</v>
+      </c>
+      <c r="BI30">
+        <v>63686948000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>66524968000.0</v>
+      </c>
+      <c r="BK30">
+        <v>69027320000.0</v>
+      </c>
+      <c r="BL30">
+        <v>156829842000.0</v>
+      </c>
+      <c r="BM30">
+        <v>208189458000.0</v>
+      </c>
+      <c r="BN30">
+        <v>274006918000.0</v>
+      </c>
+      <c r="BO30">
+        <v>253496782000.0</v>
+      </c>
+      <c r="BP30">
+        <v>271139659000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>144352528000.0</v>
+      </c>
+      <c r="BR30">
+        <v>162236271000.0</v>
+      </c>
+      <c r="BS30">
+        <v>84236216000.0</v>
+      </c>
+      <c r="BT30">
+        <v>228870792000.0</v>
+      </c>
+      <c r="BU30">
+        <v>106047128000.0</v>
+      </c>
+      <c r="BV30">
+        <v>132625743000.0</v>
+      </c>
+      <c r="BW30">
+        <v>66527588000.0</v>
+      </c>
+      <c r="BX30">
+        <v>143225703000.0</v>
+      </c>
+      <c r="BY30">
+        <v>87881948000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>36538151000.0</v>
+      </c>
+      <c r="CA30">
+        <v>89772374000.0</v>
+      </c>
+      <c r="CB30">
+        <v>35026155000.0</v>
+      </c>
+      <c r="CC30">
+        <v>66213178000.0</v>
+      </c>
+      <c r="CD30">
+        <v>119184601000.0</v>
+      </c>
+      <c r="CE30">
+        <v>131614112000.0</v>
+      </c>
+      <c r="CF30">
+        <v>39263466000.0</v>
+      </c>
+      <c r="CG30">
+        <v>36751201000.0</v>
+      </c>
+      <c r="CH30">
+        <v>32983155000.0</v>
+      </c>
+      <c r="CI30">
+        <v>41361040000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>29221225000.0</v>
+      </c>
+      <c r="CK30">
+        <v>22050748000.0</v>
+      </c>
+      <c r="CL30">
+        <v>25974000000.0</v>
+      </c>
+      <c r="CM30">
+        <v>28061647000.0</v>
+      </c>
+      <c r="CN30">
+        <v>35621000000.0</v>
+      </c>
+      <c r="CO30">
+        <v>11982000000.0</v>
+      </c>
+      <c r="CP30">
+        <v>86421000000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>56590000000.0</v>
+      </c>
+      <c r="CR30">
+        <v>84660000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:96">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>3502570449000.0</v>
+      </c>
+      <c r="P31">
+        <v>3480203702000.0</v>
+      </c>
+      <c r="Q31">
+        <v>3481391447000.0</v>
+      </c>
+      <c r="R31">
+        <v>3513729000000.0</v>
+      </c>
+      <c r="S31">
+        <v>3488951190000.0</v>
+      </c>
+      <c r="T31">
+        <v>3474549090000.0</v>
+      </c>
+      <c r="U31">
+        <v>3491371306000.0</v>
+      </c>
+      <c r="V31">
+        <v>3579604650000.0</v>
+      </c>
+      <c r="W31">
+        <v>3585822802000.0</v>
+      </c>
+      <c r="X31">
+        <v>3534159261000.0</v>
+      </c>
+      <c r="Y31">
+        <v>3557168686000.0</v>
+      </c>
+      <c r="Z31">
+        <v>3605283449000.0</v>
+      </c>
+      <c r="AA31">
+        <v>3622051055000.0</v>
+      </c>
+      <c r="AB31">
+        <v>3616105814000.0</v>
+      </c>
+      <c r="AC31">
+        <v>3615718250000.0</v>
+      </c>
+      <c r="AD31">
+        <v>3617278890000.0</v>
+      </c>
+      <c r="AE31">
+        <v>3615023339000.0</v>
+      </c>
+      <c r="AF31">
+        <v>3595946969000.0</v>
+      </c>
+      <c r="AG31">
+        <v>3595846685000.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+    </row>
+    <row r="32" spans="1:96">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>-144778277000.0</v>
+      </c>
+      <c r="C32">
+        <v>-223535740000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
+        <v>-37680156000.0</v>
+      </c>
+      <c r="F32">
+        <v>-102641916000.0</v>
+      </c>
+      <c r="G32">
+        <v>-198171469000.0</v>
+      </c>
+      <c r="H32">
+        <v>-19434534000.0</v>
+      </c>
+      <c r="I32">
+        <v>-131109618000.0</v>
+      </c>
+      <c r="J32">
+        <v>-201933455000.0</v>
+      </c>
+      <c r="K32">
+        <v>-259183250000.0</v>
+      </c>
+      <c r="L32">
+        <v>-71256931000.0</v>
+      </c>
+      <c r="M32">
+        <v>-33415768000.0</v>
+      </c>
+      <c r="N32">
+        <v>-149769950000.0</v>
+      </c>
+      <c r="O32">
+        <v>-275664595000.0</v>
+      </c>
+      <c r="P32">
+        <v>-109863544000.0</v>
+      </c>
+      <c r="Q32">
+        <v>-156902092000.0</v>
+      </c>
+      <c r="R32">
+        <v>-184656305000.0</v>
+      </c>
+      <c r="S32">
+        <v>-282256213000.0</v>
+      </c>
+      <c r="T32">
+        <v>-368173375000.0</v>
+      </c>
+      <c r="U32">
+        <v>-397651034000.0</v>
+      </c>
+      <c r="V32">
+        <v>-311686704000.0</v>
+      </c>
+      <c r="W32">
+        <v>-340634820000.0</v>
+      </c>
+      <c r="X32">
+        <v>-163392092000.0</v>
+      </c>
+      <c r="Y32">
+        <v>-167224603000.0</v>
+      </c>
+      <c r="Z32">
+        <v>-220654666000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+    </row>
+    <row r="33" spans="1:96">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>6231744198000.0</v>
+      </c>
+      <c r="C33">
+        <v>5747926997000.0</v>
+      </c>
+      <c r="D33">
+        <v>5947659102000.0</v>
+      </c>
+      <c r="E33">
+        <v>5973452198000.0</v>
+      </c>
+      <c r="F33">
+        <v>5986389683000.0</v>
+      </c>
+      <c r="G33">
+        <v>5985745229000.0</v>
+      </c>
+      <c r="H33">
+        <v>5958711944000.0</v>
+      </c>
+      <c r="I33">
+        <v>6000557629000.0</v>
+      </c>
+      <c r="J33">
+        <v>5997926303000.0</v>
+      </c>
+      <c r="K33">
+        <v>5960354755000.0</v>
+      </c>
+      <c r="L33">
+        <v>6023377146000.0</v>
+      </c>
+      <c r="M33">
+        <v>6017196044000.0</v>
+      </c>
+      <c r="N33">
+        <v>6032866543000.0</v>
+      </c>
+      <c r="O33">
+        <v>6085372876000.0</v>
+      </c>
+      <c r="P33">
+        <v>6073914001000.0</v>
+      </c>
+      <c r="Q33">
+        <v>6076969637000.0</v>
+      </c>
+      <c r="R33">
+        <v>6093175775000.0</v>
+      </c>
+      <c r="S33">
+        <v>6119518635000.0</v>
+      </c>
+      <c r="T33">
+        <v>6224104738000.0</v>
+      </c>
+      <c r="U33">
+        <v>6261060195000.0</v>
+      </c>
+      <c r="V33">
+        <v>6280929585000.0</v>
+      </c>
+      <c r="W33">
+        <v>6317634826000.0</v>
+      </c>
+      <c r="X33">
+        <v>6220126523000.0</v>
+      </c>
+      <c r="Y33">
+        <v>6227823317000.0</v>
+      </c>
+      <c r="Z33">
+        <v>6185108150000.0</v>
+      </c>
+      <c r="AA33">
+        <v>6173899050000.0</v>
+      </c>
+      <c r="AB33">
+        <v>5959726588000.0</v>
+      </c>
+      <c r="AC33">
+        <v>5982862298000.0</v>
+      </c>
+      <c r="AD33">
+        <v>5961594925000.0</v>
+      </c>
+      <c r="AE33">
+        <v>5936840355000.0</v>
+      </c>
+      <c r="AF33">
+        <v>6023082165000.0</v>
+      </c>
+      <c r="AG33">
+        <v>6022607127000.0</v>
+      </c>
+      <c r="AH33">
+        <v>6019074273000.0</v>
+      </c>
+      <c r="AI33">
+        <v>6018228456000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>6024672678000.0</v>
+      </c>
+      <c r="AK33">
+        <v>6011232566000.0</v>
+      </c>
+      <c r="AL33">
+        <v>6028929702000.0</v>
+      </c>
+      <c r="AM33">
+        <v>6038968330000.0</v>
+      </c>
+      <c r="AN33">
+        <v>5763214090000.0</v>
+      </c>
+      <c r="AO33">
+        <v>5598589379000.0</v>
+      </c>
+      <c r="AP33">
+        <v>5578405937000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>5532560356000.0</v>
+      </c>
+      <c r="AR33">
+        <v>5474166140000.0</v>
+      </c>
+      <c r="AS33">
+        <v>5447574829000.0</v>
+      </c>
+      <c r="AT33">
+        <v>5323100543000.0</v>
+      </c>
+      <c r="AU33">
+        <v>5214338739000.0</v>
+      </c>
+      <c r="AV33">
+        <v>5298462170000.0</v>
+      </c>
+      <c r="AW33">
+        <v>5281407149000.0</v>
+      </c>
+      <c r="AX33">
+        <v>5082311757000.0</v>
+      </c>
+      <c r="AY33">
+        <v>4589952856000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>4599644492000.0</v>
+      </c>
+      <c r="BA33">
+        <v>3864384197000.0</v>
+      </c>
+      <c r="BB33">
+        <v>2613514990000.0</v>
+      </c>
+      <c r="BC33">
+        <v>2594014733000.0</v>
+      </c>
+      <c r="BD33">
+        <v>1395120790000.0</v>
+      </c>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+    </row>
+    <row r="34" spans="1:96">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>670905144000.0</v>
+      </c>
+      <c r="C34">
+        <v>605193375000.0</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34">
+        <v>666209932000.0</v>
+      </c>
+      <c r="F34">
+        <v>662064534000.0</v>
+      </c>
+      <c r="G34">
+        <v>588994394000.0</v>
+      </c>
+      <c r="H34">
+        <v>654350279000.0</v>
+      </c>
+      <c r="I34">
+        <v>649473615000.0</v>
+      </c>
+      <c r="J34">
+        <v>641367929000.0</v>
+      </c>
+      <c r="K34">
+        <v>582282982000.0</v>
+      </c>
+      <c r="L34">
+        <v>676531924000.0</v>
+      </c>
+      <c r="M34">
+        <v>676861134000.0</v>
+      </c>
+      <c r="N34">
+        <v>591940165000.0</v>
+      </c>
+      <c r="O34">
+        <v>588416719000.0</v>
+      </c>
+      <c r="P34">
+        <v>746024451000.0</v>
+      </c>
+      <c r="Q34">
+        <v>734951598000.0</v>
+      </c>
+      <c r="R34">
+        <v>717645031000.0</v>
+      </c>
+      <c r="S34">
+        <v>688862434000.0</v>
+      </c>
+      <c r="T34">
+        <v>578256777000.0</v>
+      </c>
+      <c r="U34">
+        <v>553760429000.0</v>
+      </c>
+      <c r="V34">
+        <v>696948610000.0</v>
+      </c>
+      <c r="W34">
+        <v>699399021000.0</v>
+      </c>
+      <c r="X34">
+        <v>592564211000.0</v>
+      </c>
+      <c r="Y34">
+        <v>591076014000.0</v>
+      </c>
+      <c r="Z34">
+        <v>746430058000.0</v>
+      </c>
+      <c r="AA34">
+        <v>590964579000.0</v>
+      </c>
+      <c r="AB34">
+        <v>598859544000.0</v>
+      </c>
+      <c r="AC34">
+        <v>597140192000.0</v>
+      </c>
+      <c r="AD34">
+        <v>748606034000.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+    </row>
+    <row r="35" spans="1:96">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>1510746031000.0</v>
+      </c>
+      <c r="C35">
+        <v>986212526000.0</v>
+      </c>
+      <c r="D35">
+        <v>994728954000.0</v>
+      </c>
+      <c r="E35">
+        <v>1000892407000.0</v>
+      </c>
+      <c r="F35">
+        <v>1021337607000.0</v>
+      </c>
+      <c r="G35">
+        <v>970918759000.0</v>
+      </c>
+      <c r="H35">
+        <v>1021809247000.0</v>
+      </c>
+      <c r="I35">
+        <v>1032498042000.0</v>
+      </c>
+      <c r="J35">
+        <v>1031570131000.0</v>
+      </c>
+      <c r="K35">
+        <v>974807180000.0</v>
+      </c>
+      <c r="L35">
+        <v>1071040498000.0</v>
+      </c>
+      <c r="M35">
+        <v>1165272540000.0</v>
+      </c>
+      <c r="N35">
+        <v>1083430702000.0</v>
+      </c>
+      <c r="O35">
+        <v>1083852925000.0</v>
+      </c>
+      <c r="P35">
+        <v>1113849320000.0</v>
+      </c>
+      <c r="Q35">
+        <v>1105416231000.0</v>
+      </c>
+      <c r="R35">
+        <v>1087085158000.0</v>
+      </c>
+      <c r="S35">
+        <v>1064001674000.0</v>
+      </c>
+      <c r="T35">
+        <v>1129677069000.0</v>
+      </c>
+      <c r="U35">
+        <v>1103698724000.0</v>
+      </c>
+      <c r="V35">
+        <v>1101062968000.0</v>
+      </c>
+      <c r="W35">
+        <v>1098561971000.0</v>
+      </c>
+      <c r="X35">
+        <v>1196162773000.0</v>
+      </c>
+      <c r="Y35">
+        <v>1151901090000.0</v>
+      </c>
+      <c r="Z35">
+        <v>973975848000.0</v>
+      </c>
+      <c r="AA35">
+        <v>914030183000.0</v>
+      </c>
+      <c r="AB35">
+        <v>946157568000.0</v>
+      </c>
+      <c r="AC35">
+        <v>879792957000.0</v>
+      </c>
+      <c r="AD35">
+        <v>905063014000.0</v>
+      </c>
+      <c r="AE35">
+        <v>845715126000.0</v>
+      </c>
+      <c r="AF35">
+        <v>953180639000.0</v>
+      </c>
+      <c r="AG35">
+        <v>895133487000.0</v>
+      </c>
+      <c r="AH35">
+        <v>906876173000.0</v>
+      </c>
+      <c r="AI35">
+        <v>937861537000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>977386506000.0</v>
+      </c>
+      <c r="AK35">
+        <v>984387902000.0</v>
+      </c>
+      <c r="AL35">
+        <v>1019572656000.0</v>
+      </c>
+      <c r="AM35">
+        <v>1059875579000.0</v>
+      </c>
+      <c r="AN35">
+        <v>1081618833000.0</v>
+      </c>
+      <c r="AO35">
+        <v>1115987587000.0</v>
+      </c>
+      <c r="AP35">
+        <v>1143224553000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>1164296028000.0</v>
+      </c>
+      <c r="AR35">
+        <v>1199286070000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1186214329000.0</v>
+      </c>
+      <c r="AT35">
+        <v>1115939710000.0</v>
+      </c>
+      <c r="AU35">
+        <v>1160188567000.0</v>
+      </c>
+      <c r="AV35">
+        <v>826261600000.0</v>
+      </c>
+      <c r="AW35">
+        <v>803073337000.0</v>
+      </c>
+      <c r="AX35">
+        <v>851310759000.0</v>
+      </c>
+      <c r="AY35">
+        <v>851360940000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>739081706000.0</v>
+      </c>
+      <c r="BA35">
+        <v>598182987000.0</v>
+      </c>
+      <c r="BB35">
+        <v>846574927000.0</v>
+      </c>
+      <c r="BC35">
+        <v>875517827000.0</v>
+      </c>
+      <c r="BD35">
+        <v>248237153000.0</v>
+      </c>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+    </row>
+    <row r="36" spans="1:96">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>2318725232000.0</v>
+      </c>
+      <c r="C36">
+        <v>2321984036000.0</v>
+      </c>
+      <c r="D36">
+        <v>2444675977000.0</v>
+      </c>
+      <c r="E36">
+        <v>3886042971000.0</v>
+      </c>
+      <c r="F36">
+        <v>3877330242000.0</v>
+      </c>
+      <c r="G36">
+        <v>3881614413000.0</v>
+      </c>
+      <c r="H36">
+        <v>2413750750000.0</v>
+      </c>
+      <c r="I36">
+        <v>2427550205000.0</v>
+      </c>
+      <c r="J36">
+        <v>2268815278000.0</v>
+      </c>
+      <c r="K36">
+        <v>3058795763000.0</v>
+      </c>
+      <c r="L36">
+        <v>2257808963000.0</v>
+      </c>
+      <c r="M36">
+        <v>2226447146000.0</v>
+      </c>
+      <c r="N36">
+        <v>3051911791000.0</v>
+      </c>
+      <c r="O36">
+        <v>3069172346000.0</v>
+      </c>
+      <c r="P36">
+        <v>3087899144000.0</v>
+      </c>
+      <c r="Q36">
+        <v>3058815148000.0</v>
+      </c>
+      <c r="R36">
+        <v>3060989378000.0</v>
+      </c>
+      <c r="S36">
+        <v>2175327854000.0</v>
+      </c>
+      <c r="T36">
+        <v>2216438091000.0</v>
+      </c>
+      <c r="U36">
+        <v>2178200243000.0</v>
+      </c>
+      <c r="V36">
+        <v>2162237567000.0</v>
+      </c>
+      <c r="W36">
+        <v>2163200365000.0</v>
+      </c>
+      <c r="X36">
+        <v>4731034165000.0</v>
+      </c>
+      <c r="Y36">
+        <v>4717306088000.0</v>
+      </c>
+      <c r="Z36">
+        <v>4717566846000.0</v>
+      </c>
+      <c r="AA36">
+        <v>4700347683000.0</v>
+      </c>
+      <c r="AB36">
+        <v>4494696773000.0</v>
+      </c>
+      <c r="AC36">
+        <v>4508681122000.0</v>
+      </c>
+      <c r="AD36">
+        <v>4493018872000.0</v>
+      </c>
+      <c r="AE36">
+        <v>4490886773000.0</v>
+      </c>
+      <c r="AF36">
+        <v>4567294748000.0</v>
+      </c>
+      <c r="AG36">
+        <v>4622173378000.0</v>
+      </c>
+      <c r="AH36">
+        <v>4640486129000.0</v>
+      </c>
+      <c r="AI36">
+        <v>4651240959000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>2444091052000.0</v>
+      </c>
+      <c r="AK36">
+        <v>2438114314000.0</v>
+      </c>
+      <c r="AL36">
+        <v>2425495880000.0</v>
+      </c>
+      <c r="AM36">
+        <v>2401453002000.0</v>
+      </c>
+      <c r="AN36">
+        <v>2326689012000.0</v>
+      </c>
+      <c r="AO36">
+        <v>2217231647000.0</v>
+      </c>
+      <c r="AP36">
+        <v>2179377503000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>2155275289000.0</v>
+      </c>
+      <c r="AR36">
+        <v>2120051729000.0</v>
+      </c>
+      <c r="AS36">
+        <v>2086799047000.0</v>
+      </c>
+      <c r="AT36">
+        <v>2038017589000.0</v>
+      </c>
+      <c r="AU36">
+        <v>1977361261000.0</v>
+      </c>
+      <c r="AV36">
+        <v>1656621070000.0</v>
+      </c>
+      <c r="AW36">
+        <v>1585562164000.0</v>
+      </c>
+      <c r="AX36">
+        <v>1500376674000.0</v>
+      </c>
+      <c r="AY36">
+        <v>3789357446000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>1507356454000.0</v>
+      </c>
+      <c r="BA36">
+        <v>1394527016000.0</v>
+      </c>
+      <c r="BB36">
+        <v>14868722000.0</v>
+      </c>
+      <c r="BC36">
+        <v>11940395000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-1395120790000.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+    </row>
+    <row r="37" spans="1:96">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+    </row>
+    <row r="38" spans="1:96">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>2416017071000.0</v>
+      </c>
+      <c r="D38">
+        <v>2538345168000.0</v>
+      </c>
+      <c r="E38">
+        <v>2536209200000.0</v>
+      </c>
+      <c r="F38">
+        <v>2531968665000.0</v>
+      </c>
+      <c r="G38">
+        <v>2519733980000.0</v>
+      </c>
+      <c r="H38">
+        <v>2526715575000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>3237689346000.0</v>
+      </c>
+      <c r="M38">
+        <v>4704372281000.0</v>
+      </c>
+      <c r="N38">
+        <v>3211511484000.0</v>
+      </c>
+      <c r="O38">
+        <v>4760305894000.0</v>
+      </c>
+      <c r="P38">
+        <v>4779803607000.0</v>
+      </c>
+      <c r="Q38">
+        <v>4762570732000.0</v>
+      </c>
+      <c r="R38">
+        <v>4783447684000.0</v>
+      </c>
+      <c r="S38">
+        <v>4790045658000.0</v>
+      </c>
+      <c r="T38">
+        <v>4842381951000.0</v>
+      </c>
+      <c r="U38">
+        <v>4850935347000.0</v>
+      </c>
+      <c r="V38">
+        <v>4862025044000.0</v>
+      </c>
+      <c r="W38">
+        <v>4875353805000.0</v>
+      </c>
+      <c r="X38">
+        <v>4873723731000.0</v>
+      </c>
+      <c r="Y38">
+        <v>4864273279000.0</v>
+      </c>
+      <c r="Z38">
+        <v>4866996313000.0</v>
+      </c>
+      <c r="AA38">
+        <v>4854021178000.0</v>
+      </c>
+      <c r="AB38">
+        <v>3621593863000.0</v>
+      </c>
+      <c r="AC38">
+        <v>4667739648000.0</v>
+      </c>
+      <c r="AD38">
+        <v>4637922408000.0</v>
+      </c>
+      <c r="AE38">
+        <v>4601631762000.0</v>
+      </c>
+      <c r="AF38">
+        <v>4680118765000.0</v>
+      </c>
+      <c r="AG38">
+        <v>4684084346000.0</v>
+      </c>
+      <c r="AH38">
+        <v>4977528919000.0</v>
+      </c>
+      <c r="AI38">
+        <v>4970331676000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>4972932088000.0</v>
+      </c>
+      <c r="AK38">
+        <v>4961139922000.0</v>
+      </c>
+      <c r="AL38">
+        <v>4967306143000.0</v>
+      </c>
+      <c r="AM38">
+        <v>4964242792000.0</v>
+      </c>
+      <c r="AN38">
+        <v>4683280404000.0</v>
+      </c>
+      <c r="AO38">
+        <v>4512956689000.0</v>
+      </c>
+      <c r="AP38">
+        <v>4486303542000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>4442981447000.0</v>
+      </c>
+      <c r="AR38">
+        <v>4381566807000.0</v>
+      </c>
+      <c r="AS38">
+        <v>4348813565000.0</v>
+      </c>
+      <c r="AT38">
+        <v>4217877801000.0</v>
+      </c>
+      <c r="AU38">
+        <v>4109052496000.0</v>
+      </c>
+      <c r="AV38">
+        <v>4200726974000.0</v>
+      </c>
+      <c r="AW38">
+        <v>4177328106000.0</v>
+      </c>
+      <c r="AX38">
+        <v>3970141107000.0</v>
+      </c>
+      <c r="AY38">
+        <v>3466132014000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>3455803098000.0</v>
+      </c>
+      <c r="BA38">
+        <v>2706480098000.0</v>
+      </c>
+      <c r="BB38">
+        <v>-38578749000.0</v>
+      </c>
+      <c r="BC38">
+        <v>1405258798000.0</v>
+      </c>
+      <c r="BD38">
+        <v>1221944479000.0</v>
+      </c>
+      <c r="BE38">
+        <v>1373591843000.0</v>
+      </c>
+      <c r="BF38">
+        <v>1411720013000.0</v>
+      </c>
+      <c r="BG38">
+        <v>1408833159000.0</v>
+      </c>
+      <c r="BH38">
+        <v>1426172672000.0</v>
+      </c>
+      <c r="BI38">
+        <v>1801096899000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>1811591993000.0</v>
+      </c>
+      <c r="BK38">
+        <v>1854705120000.0</v>
+      </c>
+      <c r="BL38">
+        <v>1237924286000.0</v>
+      </c>
+      <c r="BM38">
+        <v>1663676242000.0</v>
+      </c>
+      <c r="BN38">
+        <v>1824352143000.0</v>
+      </c>
+      <c r="BO38">
+        <v>1768827243000.0</v>
+      </c>
+      <c r="BP38">
+        <v>1462192718000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>1487375169000.0</v>
+      </c>
+      <c r="BR38">
+        <v>1499160928000.0</v>
+      </c>
+      <c r="BS38">
+        <v>2030469950000.0</v>
+      </c>
+      <c r="BT38">
+        <v>202332207000.0</v>
+      </c>
+      <c r="BU38">
+        <v>257919021000.0</v>
+      </c>
+      <c r="BV38">
+        <v>235312168000.0</v>
+      </c>
+      <c r="BW38">
+        <v>665401297000.0</v>
+      </c>
+      <c r="BX38">
+        <v>319657427000.0</v>
+      </c>
+      <c r="BY38">
+        <v>280158516000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>403983746000.0</v>
+      </c>
+      <c r="CA38">
+        <v>637105820000.0</v>
+      </c>
+      <c r="CB38">
+        <v>964155438000.0</v>
+      </c>
+      <c r="CC38">
+        <v>967276801000.0</v>
+      </c>
+      <c r="CD38">
+        <v>733265052000.0</v>
+      </c>
+      <c r="CE38">
+        <v>490691528000.0</v>
+      </c>
+      <c r="CF38">
+        <v>633271867000.0</v>
+      </c>
+      <c r="CG38">
+        <v>658727770000.0</v>
+      </c>
+      <c r="CH38">
+        <v>775641199000.0</v>
+      </c>
+      <c r="CI38">
+        <v>732662732000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>975581463000.0</v>
+      </c>
+      <c r="CK38">
+        <v>157591564000.0</v>
+      </c>
+      <c r="CL38">
+        <v>43572000000.0</v>
+      </c>
+      <c r="CM38">
+        <v>1008019816000.0</v>
+      </c>
+      <c r="CN38">
+        <v>569598000000.0</v>
+      </c>
+      <c r="CO38">
+        <v>2128699000000.0</v>
+      </c>
+      <c r="CP38">
+        <v>212826000000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>1708368000000.0</v>
+      </c>
+      <c r="CR38"/>
+    </row>
+    <row r="39" spans="1:96">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>92364033000.0</v>
+      </c>
+      <c r="C39">
+        <v>42671223000.0</v>
+      </c>
+      <c r="D39">
+        <v>199617053000.0</v>
+      </c>
+      <c r="E39">
+        <v>157190573000.0</v>
+      </c>
+      <c r="F39">
+        <v>101153424000.0</v>
+      </c>
+      <c r="G39">
+        <v>58351533000.0</v>
+      </c>
+      <c r="H39">
+        <v>226221501000.0</v>
+      </c>
+      <c r="I39">
+        <v>170041747000.0</v>
+      </c>
+      <c r="J39">
+        <v>117761150000.0</v>
+      </c>
+      <c r="K39">
+        <v>110847037000.0</v>
+      </c>
+      <c r="L39">
+        <v>258931675000.0</v>
+      </c>
+      <c r="M39">
+        <v>210747779000.0</v>
+      </c>
+      <c r="N39">
+        <v>149438268000.0</v>
+      </c>
+      <c r="O39">
+        <v>134753130000.0</v>
+      </c>
+      <c r="P39">
+        <v>236101639000.0</v>
+      </c>
+      <c r="Q39">
+        <v>187940664000.0</v>
+      </c>
+      <c r="R39">
+        <v>189997986000.0</v>
+      </c>
+      <c r="S39">
+        <v>107158902000.0</v>
+      </c>
+      <c r="T39">
+        <v>113376068000.0</v>
+      </c>
+      <c r="U39">
+        <v>177569327000.0</v>
+      </c>
+      <c r="V39">
+        <v>188862386000.0</v>
+      </c>
+      <c r="W39">
+        <v>112305505000.0</v>
+      </c>
+      <c r="X39">
+        <v>239306672000.0</v>
+      </c>
+      <c r="Y39">
+        <v>258207714000.0</v>
+      </c>
+      <c r="Z39">
+        <v>257637008000.0</v>
+      </c>
+      <c r="AA39">
+        <v>200587012000.0</v>
+      </c>
+      <c r="AB39">
+        <v>160822711000.0</v>
+      </c>
+      <c r="AC39">
+        <v>123000913000.0</v>
+      </c>
+      <c r="AD39">
+        <v>162038035000.0</v>
+      </c>
+      <c r="AE39">
+        <v>96553784000.0</v>
+      </c>
+      <c r="AF39">
+        <v>214236251000.0</v>
+      </c>
+      <c r="AG39">
+        <v>176673705000.0</v>
+      </c>
+      <c r="AH39">
+        <v>119868126000.0</v>
+      </c>
+      <c r="AI39">
+        <v>89873837000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>111307060000.0</v>
+      </c>
+      <c r="AK39">
+        <v>107132519000.0</v>
+      </c>
+      <c r="AL39">
+        <v>74753297000.0</v>
+      </c>
+      <c r="AM39">
+        <v>69626177000.0</v>
+      </c>
+      <c r="AN39">
+        <v>96180154000.0</v>
+      </c>
+      <c r="AO39">
+        <v>87378007000.0</v>
+      </c>
+      <c r="AP39">
+        <v>85371185000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>73433651000.0</v>
+      </c>
+      <c r="AR39">
+        <v>143199791000.0</v>
+      </c>
+      <c r="AS39">
+        <v>110155488000.0</v>
+      </c>
+      <c r="AT39">
+        <v>81299482000.0</v>
+      </c>
+      <c r="AU39">
+        <v>128062607000.0</v>
+      </c>
+      <c r="AV39">
+        <v>474563050000.0</v>
+      </c>
+      <c r="AW39">
+        <v>128377837000.0</v>
+      </c>
+      <c r="AX39">
+        <v>105680005000.0</v>
+      </c>
+      <c r="AY39">
+        <v>36255438000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>66154203000.0</v>
+      </c>
+      <c r="BA39">
+        <v>186015572000.0</v>
+      </c>
+      <c r="BB39">
+        <v>102697807000.0</v>
+      </c>
+      <c r="BC39">
+        <v>242925905000.0</v>
+      </c>
+      <c r="BD39">
+        <v>48892189000.0</v>
+      </c>
+      <c r="BE39">
+        <v>38766774000.0</v>
+      </c>
+      <c r="BF39">
+        <v>12092575000.0</v>
+      </c>
+      <c r="BG39">
+        <v>22613739000.0</v>
+      </c>
+      <c r="BH39">
+        <v>23436329000.0</v>
+      </c>
+      <c r="BI39">
+        <v>22128137000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>16671178000.0</v>
+      </c>
+      <c r="BK39">
+        <v>13727299000.0</v>
+      </c>
+      <c r="BL39">
+        <v>20055430000.0</v>
+      </c>
+      <c r="BM39">
+        <v>14331798000.0</v>
+      </c>
+      <c r="BN39">
+        <v>23751439000.0</v>
+      </c>
+      <c r="BO39">
+        <v>19546539000.0</v>
+      </c>
+      <c r="BP39">
+        <v>35424729000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>29182311000.0</v>
+      </c>
+      <c r="BR39">
+        <v>38423749000.0</v>
+      </c>
+      <c r="BS39">
+        <v>40683460000.0</v>
+      </c>
+      <c r="BT39">
+        <v>59750261000.0</v>
+      </c>
+      <c r="BU39">
+        <v>108932403000.0</v>
+      </c>
+      <c r="BV39">
+        <v>117581070000.0</v>
+      </c>
+      <c r="BW39">
+        <v>117806237000.0</v>
+      </c>
+      <c r="BX39">
+        <v>105533027000.0</v>
+      </c>
+      <c r="BY39">
+        <v>471660260000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>461736391000.0</v>
+      </c>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39">
+        <v>194866644000.0</v>
+      </c>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39">
+        <v>255222759000.0</v>
+      </c>
+      <c r="CJ39"/>
+      <c r="CK39">
+        <v>381608693000.0</v>
+      </c>
+      <c r="CL39">
+        <v>430573000000.0</v>
+      </c>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39">
+        <v>36568000000.0</v>
+      </c>
+      <c r="CR39"/>
+    </row>
+    <row r="40" spans="1:96">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>574853243000.0</v>
+      </c>
+      <c r="C40">
+        <v>610757294000.0</v>
+      </c>
+      <c r="D40">
+        <v>538474965000.0</v>
+      </c>
+      <c r="E40">
+        <v>673132742000.0</v>
+      </c>
+      <c r="F40">
+        <v>655864663000.0</v>
+      </c>
+      <c r="G40">
+        <v>533076517000.0</v>
+      </c>
+      <c r="H40">
+        <v>493234141000.0</v>
+      </c>
+      <c r="I40">
+        <v>536308876000.0</v>
+      </c>
+      <c r="J40">
+        <v>486853129000.0</v>
+      </c>
+      <c r="K40">
+        <v>492704513000.0</v>
+      </c>
+      <c r="L40">
+        <v>601084675000.0</v>
+      </c>
+      <c r="M40">
+        <v>590023980000.0</v>
+      </c>
+      <c r="N40">
+        <v>542806269000.0</v>
+      </c>
+      <c r="O40">
+        <v>540746693000.0</v>
+      </c>
+      <c r="P40">
+        <v>545828426000.0</v>
+      </c>
+      <c r="Q40">
+        <v>521795092000.0</v>
+      </c>
+      <c r="R40">
+        <v>518530880000.0</v>
+      </c>
+      <c r="S40">
+        <v>536151851000.0</v>
+      </c>
+      <c r="T40">
+        <v>572419682000.0</v>
+      </c>
+      <c r="U40">
+        <v>600621741000.0</v>
+      </c>
+      <c r="V40">
+        <v>525699560000.0</v>
+      </c>
+      <c r="W40">
+        <v>547421507000.0</v>
+      </c>
+      <c r="X40">
+        <v>398916887000.0</v>
+      </c>
+      <c r="Y40">
+        <v>424446252000.0</v>
+      </c>
+      <c r="Z40">
+        <v>517517854000.0</v>
+      </c>
+      <c r="AA40">
+        <v>562145269000.0</v>
+      </c>
+      <c r="AB40">
+        <v>306663889000.0</v>
+      </c>
+      <c r="AC40">
+        <v>351007662000.0</v>
+      </c>
+      <c r="AD40">
+        <v>314420179000.0</v>
+      </c>
+      <c r="AE40">
+        <v>357807494000.0</v>
+      </c>
+      <c r="AF40">
+        <v>302981720000.0</v>
+      </c>
+      <c r="AG40">
+        <v>361931700000.0</v>
+      </c>
+      <c r="AH40">
+        <v>361463047000.0</v>
+      </c>
+      <c r="AI40">
+        <v>333854843000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>345623849000.0</v>
+      </c>
+      <c r="AK40">
+        <v>328839633000.0</v>
+      </c>
+      <c r="AL40">
+        <v>325503556000.0</v>
+      </c>
+      <c r="AM40">
+        <v>332251478000.0</v>
+      </c>
+      <c r="AN40">
+        <v>379335990000.0</v>
+      </c>
+      <c r="AO40">
+        <v>134167184000.0</v>
+      </c>
+      <c r="AP40">
+        <v>131223721000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>150166784000.0</v>
+      </c>
+      <c r="AR40">
+        <v>172329072000.0</v>
+      </c>
+      <c r="AS40">
+        <v>131556322000.0</v>
+      </c>
+      <c r="AT40">
+        <v>144497984000.0</v>
+      </c>
+      <c r="AU40">
+        <v>96380271000.0</v>
+      </c>
+      <c r="AV40">
+        <v>429117673000.0</v>
+      </c>
+      <c r="AW40">
+        <v>272569923000.0</v>
+      </c>
+      <c r="AX40">
+        <v>284958839000.0</v>
+      </c>
+      <c r="AY40">
+        <v>272633409000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>418996510000.0</v>
+      </c>
+      <c r="BA40">
+        <v>327803849000.0</v>
+      </c>
+      <c r="BB40">
+        <v>116548301000.0</v>
+      </c>
+      <c r="BC40">
+        <v>61605900000.0</v>
+      </c>
+      <c r="BD40">
+        <v>129459537000.0</v>
+      </c>
+      <c r="BE40">
+        <v>114638920000.0</v>
+      </c>
+      <c r="BF40">
+        <v>110152578000.0</v>
+      </c>
+      <c r="BG40">
+        <v>116503342000.0</v>
+      </c>
+      <c r="BH40">
+        <v>85372063000.0</v>
+      </c>
+      <c r="BI40">
+        <v>244903347000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>243225905000.0</v>
+      </c>
+      <c r="BK40">
+        <v>253630727000.0</v>
+      </c>
+      <c r="BL40">
+        <v>282463315000.0</v>
+      </c>
+      <c r="BM40">
+        <v>299617689000.0</v>
+      </c>
+      <c r="BN40">
+        <v>305678323000.0</v>
+      </c>
+      <c r="BO40">
+        <v>300920953000.0</v>
+      </c>
+      <c r="BP40">
+        <v>376137425000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>388628315000.0</v>
+      </c>
+      <c r="BR40">
+        <v>387372650000.0</v>
+      </c>
+      <c r="BS40">
+        <v>375800200000.0</v>
+      </c>
+      <c r="BT40">
+        <v>487034169000.0</v>
+      </c>
+      <c r="BU40">
+        <v>481024294000.0</v>
+      </c>
+      <c r="BV40">
+        <v>464755124000.0</v>
+      </c>
+      <c r="BW40">
+        <v>464159091000.0</v>
+      </c>
+      <c r="BX40">
+        <v>500702966000.0</v>
+      </c>
+      <c r="BY40">
+        <v>437010984000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>460141916000.0</v>
+      </c>
+      <c r="CA40">
+        <v>435869176000.0</v>
+      </c>
+      <c r="CB40">
+        <v>392003363000.0</v>
+      </c>
+      <c r="CC40">
+        <v>392760818000.0</v>
+      </c>
+      <c r="CD40">
+        <v>388329799000.0</v>
+      </c>
+      <c r="CE40">
+        <v>359145772000.0</v>
+      </c>
+      <c r="CF40">
+        <v>498464178000.0</v>
+      </c>
+      <c r="CG40">
+        <v>466026418000.0</v>
+      </c>
+      <c r="CH40">
+        <v>624765109000.0</v>
+      </c>
+      <c r="CI40">
+        <v>1283388894000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>1106118063000.0</v>
+      </c>
+      <c r="CK40">
+        <v>1088037255000.0</v>
+      </c>
+      <c r="CL40">
+        <v>1014140000000.0</v>
+      </c>
+      <c r="CM40">
+        <v>1357810027000.0</v>
+      </c>
+      <c r="CN40"/>
+      <c r="CO40">
+        <v>1227620000000.0</v>
+      </c>
+      <c r="CP40"/>
+      <c r="CQ40">
+        <v>865367000000.0</v>
+      </c>
+      <c r="CR40"/>
+    </row>
+    <row r="41" spans="1:96">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>830833076000.0</v>
+      </c>
+      <c r="P41">
+        <v>857222950000.0</v>
+      </c>
+      <c r="Q41">
+        <v>845493650000.0</v>
+      </c>
+      <c r="R41">
+        <v>826585588000.0</v>
+      </c>
+      <c r="S41">
+        <v>798936973000.0</v>
+      </c>
+      <c r="T41">
+        <v>863609753000.0</v>
+      </c>
+      <c r="U41">
+        <v>841010433000.0</v>
+      </c>
+      <c r="V41">
+        <v>839121174000.0</v>
+      </c>
+      <c r="W41">
+        <v>840902661000.0</v>
+      </c>
+      <c r="X41">
+        <v>943928596000.0</v>
+      </c>
+      <c r="Y41">
+        <v>902977717000.0</v>
+      </c>
+      <c r="Z41">
+        <v>906465998000.0</v>
+      </c>
+      <c r="AA41">
+        <v>865186296000.0</v>
+      </c>
+      <c r="AB41">
+        <v>912212511000.0</v>
+      </c>
+      <c r="AC41">
+        <v>869642659000.0</v>
+      </c>
+      <c r="AD41">
+        <v>903065588000.0</v>
+      </c>
+      <c r="AE41">
+        <v>843219030000.0</v>
+      </c>
+      <c r="AF41">
+        <v>921820206000.0</v>
+      </c>
+      <c r="AG41">
+        <v>836600572000.0</v>
+      </c>
+      <c r="AH41">
+        <v>801962870000.0</v>
+      </c>
+      <c r="AI41">
+        <v>805587500000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>823053465000.0</v>
+      </c>
+      <c r="AK41">
+        <v>803671583000.0</v>
+      </c>
+      <c r="AL41">
+        <v>813539857000.0</v>
+      </c>
+      <c r="AM41">
+        <v>825882509000.0</v>
+      </c>
+      <c r="AN41">
+        <v>831131190000.0</v>
+      </c>
+      <c r="AO41">
+        <v>836479537000.0</v>
+      </c>
+      <c r="AP41">
+        <v>835840551000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>829251953000.0</v>
+      </c>
+      <c r="AR41">
+        <v>822394146000.0</v>
+      </c>
+      <c r="AS41">
+        <v>806164682000.0</v>
+      </c>
+      <c r="AT41">
+        <v>766130309000.0</v>
+      </c>
+      <c r="AU41">
+        <v>751790717000.0</v>
+      </c>
+      <c r="AV41">
+        <v>776677058000.0</v>
+      </c>
+      <c r="AW41">
+        <v>726959132000.0</v>
+      </c>
+      <c r="AX41">
+        <v>749337246000.0</v>
+      </c>
+      <c r="AY41">
+        <v>712486293000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>605791996000.0</v>
+      </c>
+      <c r="BA41">
+        <v>481158921000.0</v>
+      </c>
+      <c r="BB41">
+        <v>666259564000.0</v>
+      </c>
+      <c r="BC41">
+        <v>642044529000.0</v>
+      </c>
+      <c r="BD41">
+        <v>649549745000.0</v>
+      </c>
+      <c r="BE41">
+        <v>504975103000.0</v>
+      </c>
+      <c r="BF41">
+        <v>506507364000.0</v>
+      </c>
+      <c r="BG41">
+        <v>469399462000.0</v>
+      </c>
+      <c r="BH41">
+        <v>424553833000.0</v>
+      </c>
+      <c r="BI41">
+        <v>415863539000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>412092210000.0</v>
+      </c>
+      <c r="BK41">
+        <v>471886793000.0</v>
+      </c>
+      <c r="BL41">
+        <v>742776896000.0</v>
+      </c>
+      <c r="BM41">
+        <v>865418061000.0</v>
+      </c>
+      <c r="BN41">
+        <v>894424361000.0</v>
+      </c>
+      <c r="BO41">
+        <v>893769465000.0</v>
+      </c>
+      <c r="BP41">
+        <v>990871794000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>1273628712000.0</v>
+      </c>
+      <c r="BR41">
+        <v>1491288580000.0</v>
+      </c>
+      <c r="BS41">
+        <v>1424245628000.0</v>
+      </c>
+      <c r="BT41">
+        <v>1175364709000.0</v>
+      </c>
+      <c r="BU41">
+        <v>982331723000.0</v>
+      </c>
+      <c r="BV41">
+        <v>899563879000.0</v>
+      </c>
+      <c r="BW41">
+        <v>803290453000.0</v>
+      </c>
+      <c r="BX41">
+        <v>791854670000.0</v>
+      </c>
+      <c r="BY41">
+        <v>667607890000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>556942415000.0</v>
+      </c>
+      <c r="CA41">
+        <v>152578081000.0</v>
+      </c>
+      <c r="CB41">
+        <v>96877683000.0</v>
+      </c>
+      <c r="CC41">
+        <v>103850684000.0</v>
+      </c>
+      <c r="CD41">
+        <v>136083199000.0</v>
+      </c>
+      <c r="CE41">
+        <v>124709154000.0</v>
+      </c>
+      <c r="CF41">
+        <v>147341937000.0</v>
+      </c>
+      <c r="CG41">
+        <v>162502124000.0</v>
+      </c>
+      <c r="CH41">
+        <v>94713350000.0</v>
+      </c>
+      <c r="CI41">
+        <v>87940971000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>135779586000.0</v>
+      </c>
+      <c r="CK41">
+        <v>119448148000.0</v>
+      </c>
+      <c r="CL41">
+        <v>44174000000.0</v>
+      </c>
+      <c r="CM41">
+        <v>69648682000.0</v>
+      </c>
+      <c r="CN41"/>
+      <c r="CO41">
+        <v>101804000000.0</v>
+      </c>
+      <c r="CP41"/>
+      <c r="CQ41">
+        <v>197858000000.0</v>
+      </c>
+      <c r="CR41"/>
+    </row>
+    <row r="42" spans="1:96">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="C42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="D42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="E42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="F42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="G42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="H42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="I42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="J42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="K42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="L42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="M42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="N42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="O42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="P42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="Q42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="R42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="S42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="T42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="U42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="V42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="W42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="X42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="Y42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="Z42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AA42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AB42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AC42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AD42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AE42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AF42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AG42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AH42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AI42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AK42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AL42">
+        <v>655921361000.0</v>
+      </c>
+      <c r="AM42">
+        <v>655904907000.0</v>
+      </c>
+      <c r="AN42">
+        <v>648928678000.0</v>
+      </c>
+      <c r="AO42">
+        <v>648928678000.0</v>
+      </c>
+      <c r="AP42">
+        <v>648928678000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>648928678000.0</v>
+      </c>
+      <c r="AR42">
+        <v>648928678000.0</v>
+      </c>
+      <c r="AS42">
+        <v>648928678000.0</v>
+      </c>
+      <c r="AT42">
+        <v>648928678000.0</v>
+      </c>
+      <c r="AU42">
+        <v>653186800000.0</v>
+      </c>
+      <c r="AV42">
+        <v>648928678000.0</v>
+      </c>
+      <c r="AW42">
+        <v>648928678000.0</v>
+      </c>
+      <c r="AX42">
+        <v>648928678000.0</v>
+      </c>
+      <c r="AY42">
+        <v>648845604000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>1517492448000.0</v>
+      </c>
+      <c r="BA42">
+        <v>1517492448000.0</v>
+      </c>
+      <c r="BB42">
+        <v>1517492448000.0</v>
+      </c>
+      <c r="BC42">
+        <v>1043426769000.0</v>
+      </c>
+      <c r="BD42">
+        <v>1043426769000.0</v>
+      </c>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+    </row>
+    <row r="43" spans="1:96">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+    </row>
+    <row r="44" spans="1:96">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+    </row>
+    <row r="45" spans="1:96">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>3381733329000.0</v>
+      </c>
+      <c r="C45">
+        <v>3373644054000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>3355605253000.0</v>
+      </c>
+      <c r="F45">
+        <v>3345285483000.0</v>
+      </c>
+      <c r="G45">
+        <v>3329381049000.0</v>
+      </c>
+      <c r="H45">
+        <v>3290804287000.0</v>
+      </c>
+      <c r="I45">
+        <v>3278800755000.0</v>
+      </c>
+      <c r="J45">
+        <v>3270572773000.0</v>
+      </c>
+      <c r="K45">
+        <v>3254662598000.0</v>
+      </c>
+      <c r="L45">
+        <v>3234354249000.0</v>
+      </c>
+      <c r="M45">
+        <v>3224095844000.0</v>
+      </c>
+      <c r="N45">
+        <v>3189580166000.0</v>
+      </c>
+      <c r="O45">
+        <v>3180561749000.0</v>
+      </c>
+      <c r="P45">
+        <v>3199347596000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+    </row>
+    <row r="46" spans="1:96">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>846066929000.0</v>
+      </c>
+      <c r="C46">
+        <v>843560435000.0</v>
+      </c>
+      <c r="D46">
+        <v>868012287000.0</v>
+      </c>
+      <c r="E46">
+        <v>895960835000.0</v>
+      </c>
+      <c r="F46">
+        <v>910133507000.0</v>
+      </c>
+      <c r="G46">
+        <v>907118843000.0</v>
+      </c>
+      <c r="H46">
+        <v>889078265000.0</v>
+      </c>
+      <c r="I46">
+        <v>902331633000.0</v>
+      </c>
+      <c r="J46">
+        <v>921162929000.0</v>
+      </c>
+      <c r="K46">
+        <v>914892714000.0</v>
+      </c>
+      <c r="L46">
+        <v>915048168000.0</v>
+      </c>
+      <c r="M46">
+        <v>930469390000.0</v>
+      </c>
+      <c r="N46">
+        <v>927376111000.0</v>
+      </c>
+      <c r="O46">
+        <v>946373691000.0</v>
+      </c>
+      <c r="P46">
+        <v>960673395000.0</v>
+      </c>
+      <c r="Q46">
+        <v>979483354000.0</v>
+      </c>
+      <c r="R46">
+        <v>967402211000.0</v>
+      </c>
+      <c r="S46">
+        <v>990985200000.0</v>
+      </c>
+      <c r="T46">
+        <v>1031079992000.0</v>
+      </c>
+      <c r="U46">
+        <v>1051865426000.0</v>
+      </c>
+      <c r="V46">
+        <v>1059301565000.0</v>
+      </c>
+      <c r="W46">
+        <v>1080705471000.0</v>
+      </c>
+      <c r="X46">
+        <v>1000818864000.0</v>
+      </c>
+      <c r="Y46">
+        <v>1016932766000.0</v>
+      </c>
+      <c r="Z46">
+        <v>1019137309000.0</v>
+      </c>
+      <c r="AA46">
+        <v>1019830463000.0</v>
+      </c>
+      <c r="AB46">
+        <v>1008303170000.0</v>
+      </c>
+      <c r="AC46">
+        <v>1012276956000.0</v>
+      </c>
+      <c r="AD46">
+        <v>1020920130000.0</v>
+      </c>
+      <c r="AE46">
+        <v>1032456163000.0</v>
+      </c>
+      <c r="AF46">
+        <v>1044568614000.0</v>
+      </c>
+      <c r="AG46">
+        <v>1040261678000.0</v>
+      </c>
+      <c r="AH46">
+        <v>1041545354000.0</v>
+      </c>
+      <c r="AI46">
+        <v>1047896780000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>1051740590000.0</v>
+      </c>
+      <c r="AK46">
+        <v>1050092644000.0</v>
+      </c>
+      <c r="AL46">
+        <v>1061623559000.0</v>
+      </c>
+      <c r="AM46">
+        <v>1074725538000.0</v>
+      </c>
+      <c r="AN46">
+        <v>1079933686000.0</v>
+      </c>
+      <c r="AO46">
+        <v>1085632690000.0</v>
+      </c>
+      <c r="AP46">
+        <v>1092102395000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>1089578909000.0</v>
+      </c>
+      <c r="AR46">
+        <v>1092599333000.0</v>
+      </c>
+      <c r="AS46">
+        <v>1098761264000.0</v>
+      </c>
+      <c r="AT46">
+        <v>1105222742000.0</v>
+      </c>
+      <c r="AU46">
+        <v>1105286243000.0</v>
+      </c>
+      <c r="AV46">
+        <v>1097735196000.0</v>
+      </c>
+      <c r="AW46">
+        <v>1104079042000.0</v>
+      </c>
+      <c r="AX46">
+        <v>1112170650000.0</v>
+      </c>
+      <c r="AY46">
+        <v>1123820842000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>1143841394000.0</v>
+      </c>
+      <c r="BA46">
+        <v>1157904099000.0</v>
+      </c>
+      <c r="BB46">
+        <v>1200114223000.0</v>
+      </c>
+      <c r="BC46">
+        <v>1176979148000.0</v>
+      </c>
+      <c r="BD46">
+        <v>1323964655000.0</v>
+      </c>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
+    </row>
+    <row r="47" spans="1:96">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>843560435000.0</v>
+      </c>
+      <c r="D47">
+        <v>868012287000.0</v>
+      </c>
+      <c r="E47">
+        <v>881942952000.0</v>
+      </c>
+      <c r="F47">
+        <v>896476791000.0</v>
+      </c>
+      <c r="G47">
+        <v>907118843000.0</v>
+      </c>
+      <c r="H47">
+        <v>889078265000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>904451630000.0</v>
+      </c>
+      <c r="M47">
+        <v>930469390000.0</v>
+      </c>
+      <c r="N47">
+        <v>916779573000.0</v>
+      </c>
+      <c r="O47">
+        <v>946373691000.0</v>
+      </c>
+      <c r="P47">
+        <v>960673395000.0</v>
+      </c>
+      <c r="Q47">
+        <v>979483354000.0</v>
+      </c>
+      <c r="R47">
+        <v>967402211000.0</v>
+      </c>
+      <c r="S47">
+        <v>990985200000.0</v>
+      </c>
+      <c r="T47">
+        <v>1031079992000.0</v>
+      </c>
+      <c r="U47">
+        <v>1051865426000.0</v>
+      </c>
+      <c r="V47">
+        <v>1059301565000.0</v>
+      </c>
+      <c r="W47">
+        <v>1080705471000.0</v>
+      </c>
+      <c r="X47">
+        <v>1000818864000.0</v>
+      </c>
+      <c r="Y47">
+        <v>1016932766000.0</v>
+      </c>
+      <c r="Z47">
+        <v>1019137309000.0</v>
+      </c>
+      <c r="AA47">
+        <v>1019830463000.0</v>
+      </c>
+      <c r="AB47">
+        <v>995744289000.0</v>
+      </c>
+      <c r="AC47">
+        <v>1012276956000.0</v>
+      </c>
+      <c r="AD47">
+        <v>1020920130000.0</v>
+      </c>
+      <c r="AE47">
+        <v>1032456163000.0</v>
+      </c>
+      <c r="AF47">
+        <v>1044568614000.0</v>
+      </c>
+      <c r="AG47">
+        <v>1040261678000.0</v>
+      </c>
+      <c r="AH47">
+        <v>1041545354000.0</v>
+      </c>
+      <c r="AI47">
+        <v>1047896780000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>1051740590000.0</v>
+      </c>
+      <c r="AK47">
+        <v>1050092644000.0</v>
+      </c>
+      <c r="AL47">
+        <v>1061623559000.0</v>
+      </c>
+      <c r="AM47">
+        <v>1074725538000.0</v>
+      </c>
+      <c r="AN47">
+        <v>1079933686000.0</v>
+      </c>
+      <c r="AO47">
+        <v>1085632690000.0</v>
+      </c>
+      <c r="AP47">
+        <v>1092102395000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>1089578909000.0</v>
+      </c>
+      <c r="AR47">
+        <v>1092599333000.0</v>
+      </c>
+      <c r="AS47">
+        <v>1098761264000.0</v>
+      </c>
+      <c r="AT47">
+        <v>1105222742000.0</v>
+      </c>
+      <c r="AU47">
+        <v>1105286243000.0</v>
+      </c>
+      <c r="AV47">
+        <v>1097735196000.0</v>
+      </c>
+      <c r="AW47">
+        <v>1104079043000.0</v>
+      </c>
+      <c r="AX47">
+        <v>1112170650000.0</v>
+      </c>
+      <c r="AY47">
+        <v>1123820842000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>1143841394000.0</v>
+      </c>
+      <c r="BA47">
+        <v>1157904099000.0</v>
+      </c>
+      <c r="BB47">
+        <v>1164114223000.0</v>
+      </c>
+      <c r="BC47">
+        <v>1176979148000.0</v>
+      </c>
+      <c r="BD47">
+        <v>1323964655000.0</v>
+      </c>
+      <c r="BE47">
+        <v>1277432258000.0</v>
+      </c>
+      <c r="BF47">
+        <v>1257524044000.0</v>
+      </c>
+      <c r="BG47">
+        <v>1266732188000.0</v>
+      </c>
+      <c r="BH47">
+        <v>1280239186000.0</v>
+      </c>
+      <c r="BI47">
+        <v>1297612485000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>1316242702000.0</v>
+      </c>
+      <c r="BK47">
+        <v>1338016986000.0</v>
+      </c>
+      <c r="BL47">
+        <v>1346336544000.0</v>
+      </c>
+      <c r="BM47">
+        <v>1366386394000.0</v>
+      </c>
+      <c r="BN47">
+        <v>1380361083000.0</v>
+      </c>
+      <c r="BO47">
+        <v>1383614833000.0</v>
+      </c>
+      <c r="BP47">
+        <v>1289986418000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>1311063143000.0</v>
+      </c>
+      <c r="BR47">
+        <v>1398715560000.0</v>
+      </c>
+      <c r="BS47">
+        <v>1418809901000.0</v>
+      </c>
+      <c r="BT47">
+        <v>2629412169000.0</v>
+      </c>
+      <c r="BU47">
+        <v>2615312883000.0</v>
+      </c>
+      <c r="BV47">
+        <v>2615397541000.0</v>
+      </c>
+      <c r="BW47">
+        <v>2595250869000.0</v>
+      </c>
+      <c r="BX47">
+        <v>2638222848000.0</v>
+      </c>
+      <c r="BY47">
+        <v>708048850000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>708900025000.0</v>
+      </c>
+      <c r="CA47">
+        <v>724754861000.0</v>
+      </c>
+      <c r="CB47">
+        <v>731255161000.0</v>
+      </c>
+      <c r="CC47">
+        <v>740087196000.0</v>
+      </c>
+      <c r="CD47">
+        <v>757423285000.0</v>
+      </c>
+      <c r="CE47">
+        <v>775033340000.0</v>
+      </c>
+      <c r="CF47">
+        <v>793713039000.0</v>
+      </c>
+      <c r="CG47">
+        <v>810976651000.0</v>
+      </c>
+      <c r="CH47">
+        <v>830540653000.0</v>
+      </c>
+      <c r="CI47">
+        <v>844664296000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>863200052000.0</v>
+      </c>
+      <c r="CK47">
+        <v>882651675000.0</v>
+      </c>
+      <c r="CL47">
+        <v>919751000000.0</v>
+      </c>
+      <c r="CM47">
+        <v>956139168000.0</v>
+      </c>
+      <c r="CN47">
+        <v>991456000000.0</v>
+      </c>
+      <c r="CO47">
+        <v>1029902000000.0</v>
+      </c>
+      <c r="CP47">
+        <v>1069300000000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>1109222000000.0</v>
+      </c>
+      <c r="CR47">
+        <v>1144600000000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:96">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>1299481384000.0</v>
+      </c>
+      <c r="C48">
+        <v>1296329161000.0</v>
+      </c>
+      <c r="D48">
+        <v>1549508480000.0</v>
+      </c>
+      <c r="E48">
+        <v>1524000367000.0</v>
+      </c>
+      <c r="F48">
+        <v>1498033632000.0</v>
+      </c>
+      <c r="G48">
+        <v>1493134372000.0</v>
+      </c>
+      <c r="H48">
+        <v>1432060243000.0</v>
+      </c>
+      <c r="I48">
+        <v>1405171273000.0</v>
+      </c>
+      <c r="J48">
+        <v>1374818061000.0</v>
+      </c>
+      <c r="K48">
+        <v>1363661970000.0</v>
+      </c>
+      <c r="L48">
+        <v>1344544521000.0</v>
+      </c>
+      <c r="M48">
+        <v>1331941708000.0</v>
+      </c>
+      <c r="N48">
+        <v>1338150174000.0</v>
+      </c>
+      <c r="O48">
+        <v>1313119930000.0</v>
+      </c>
+      <c r="P48">
+        <v>1290753182000.0</v>
+      </c>
+      <c r="Q48">
+        <v>1291940927000.0</v>
+      </c>
+      <c r="R48">
+        <v>1324278481000.0</v>
+      </c>
+      <c r="S48">
+        <v>1299500671000.0</v>
+      </c>
+      <c r="T48">
+        <v>1285098571000.0</v>
+      </c>
+      <c r="U48">
+        <v>1301920787000.0</v>
+      </c>
+      <c r="V48">
+        <v>1390154131000.0</v>
+      </c>
+      <c r="W48">
+        <v>1396372283000.0</v>
+      </c>
+      <c r="X48">
+        <v>1344708741000.0</v>
+      </c>
+      <c r="Y48">
+        <v>1367718167000.0</v>
+      </c>
+      <c r="Z48">
+        <v>1415832928000.0</v>
+      </c>
+      <c r="AA48">
+        <v>1432600536000.0</v>
+      </c>
+      <c r="AB48">
+        <v>1426655295000.0</v>
+      </c>
+      <c r="AC48">
+        <v>1426267731000.0</v>
+      </c>
+      <c r="AD48">
+        <v>1427828371000.0</v>
+      </c>
+      <c r="AE48">
+        <v>1425572820000.0</v>
+      </c>
+      <c r="AF48">
+        <v>1406496450000.0</v>
+      </c>
+      <c r="AG48">
+        <v>1406396166000.0</v>
+      </c>
+      <c r="AH48">
+        <v>1407522094000.0</v>
+      </c>
+      <c r="AI48">
+        <v>1404642633000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>1366904941000.0</v>
+      </c>
+      <c r="AK48">
+        <v>1380675330000.0</v>
+      </c>
+      <c r="AL48">
+        <v>1377173670000.0</v>
+      </c>
+      <c r="AM48">
+        <v>1379582284000.0</v>
+      </c>
+      <c r="AN48">
+        <v>1355582496000.0</v>
+      </c>
+      <c r="AO48">
+        <v>1354576917000.0</v>
+      </c>
+      <c r="AP48">
+        <v>1345230289000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>1353447578000.0</v>
+      </c>
+      <c r="AR48">
+        <v>1364006264000.0</v>
+      </c>
+      <c r="AS48">
+        <v>1366373566000.0</v>
+      </c>
+      <c r="AT48">
+        <v>1377694051000.0</v>
+      </c>
+      <c r="AU48">
+        <v>1353747877000.0</v>
+      </c>
+      <c r="AV48">
+        <v>1316909495000.0</v>
+      </c>
+      <c r="AW48">
+        <v>1290717751000.0</v>
+      </c>
+      <c r="AX48">
+        <v>1249387165000.0</v>
+      </c>
+      <c r="AY48">
+        <v>1315853222000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>1321146955000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-101971709000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-101465017000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-104971572000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-119381912000.0</v>
+      </c>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48"/>
+      <c r="CN48"/>
+      <c r="CO48"/>
+      <c r="CP48"/>
+      <c r="CQ48"/>
+      <c r="CR48"/>
+    </row>
+    <row r="49" spans="1:96">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+    </row>
+    <row r="50" spans="1:96">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>111446068000.0</v>
+      </c>
+      <c r="C50">
+        <v>106906825000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
+        <v>122449873000.0</v>
+      </c>
+      <c r="F50">
+        <v>115191293000.0</v>
+      </c>
+      <c r="G50">
+        <v>86253159000.0</v>
+      </c>
+      <c r="H50">
+        <v>116616033000.0</v>
+      </c>
+      <c r="I50">
+        <v>143382613000.0</v>
+      </c>
+      <c r="J50">
+        <v>137600395000.0</v>
+      </c>
+      <c r="K50">
+        <v>117763842000.0</v>
+      </c>
+      <c r="L50">
+        <v>20929016000.0</v>
+      </c>
+      <c r="M50">
+        <v>20139651000.0</v>
+      </c>
+      <c r="N50">
+        <v>18094901000.0</v>
+      </c>
+      <c r="O50">
+        <v>16925360000.0</v>
+      </c>
+      <c r="P50">
+        <v>15824442000.0</v>
+      </c>
+      <c r="Q50">
+        <v>14734377000.0</v>
+      </c>
+      <c r="R50">
+        <v>15718066000.0</v>
+      </c>
+      <c r="S50">
+        <v>14657706000.0</v>
+      </c>
+      <c r="T50">
+        <v>18786057000.0</v>
+      </c>
+      <c r="U50">
+        <v>14948392000.0</v>
+      </c>
+      <c r="V50">
+        <v>8000000000.0</v>
+      </c>
+      <c r="W50">
+        <v>8854086000.0</v>
+      </c>
+      <c r="X50">
+        <v>8050000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>7025000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>146971426000.0</v>
+      </c>
+      <c r="AA50">
+        <v>146970302000.0</v>
+      </c>
+      <c r="AB50">
+        <v>146969211000.0</v>
+      </c>
+      <c r="AC50">
+        <v>174618534000.0</v>
+      </c>
+      <c r="AD50">
+        <v>188718407000.0</v>
+      </c>
+      <c r="AE50">
+        <v>66053933000.0</v>
+      </c>
+      <c r="AF50">
+        <v>121188282000.0</v>
+      </c>
+      <c r="AG50">
+        <v>118029105000.0</v>
+      </c>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+    </row>
+    <row r="51" spans="1:96">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>663979649000.0</v>
+      </c>
+      <c r="C51">
+        <v>198220155000.0</v>
+      </c>
+      <c r="D51">
+        <v>212696374000.0</v>
+      </c>
+      <c r="E51">
+        <v>239846940000.0</v>
+      </c>
+      <c r="F51">
+        <v>246016783000.0</v>
+      </c>
+      <c r="G51">
+        <v>229000222000.0</v>
+      </c>
+      <c r="H51">
+        <v>242198596000.0</v>
+      </c>
+      <c r="I51">
+        <v>279665224000.0</v>
+      </c>
+      <c r="J51">
+        <v>283674521000.0</v>
+      </c>
+      <c r="K51">
+        <v>269616228000.0</v>
+      </c>
+      <c r="L51">
+        <v>174344579000.0</v>
+      </c>
+      <c r="M51">
+        <v>265779242000.0</v>
+      </c>
+      <c r="N51">
+        <v>269128594000.0</v>
+      </c>
+      <c r="O51">
+        <v>271634560000.0</v>
+      </c>
+      <c r="P51">
+        <v>274215437000.0</v>
+      </c>
+      <c r="Q51">
+        <v>276426352000.0</v>
+      </c>
+      <c r="R51">
+        <v>278063301000.0</v>
+      </c>
+      <c r="S51">
+        <v>281816279000.0</v>
+      </c>
+      <c r="T51">
+        <v>280416535000.0</v>
+      </c>
+      <c r="U51">
+        <v>278965362000.0</v>
+      </c>
+      <c r="V51">
+        <v>271572153000.0</v>
+      </c>
+      <c r="W51">
+        <v>268126887000.0</v>
+      </c>
+      <c r="X51">
+        <v>263669183000.0</v>
+      </c>
+      <c r="Y51">
+        <v>260417744000.0</v>
+      </c>
+      <c r="Z51">
+        <v>214481276000.0</v>
+      </c>
+      <c r="AA51">
+        <v>195814189000.0</v>
+      </c>
+      <c r="AB51">
+        <v>180914268000.0</v>
+      </c>
+      <c r="AC51">
+        <v>184768832000.0</v>
+      </c>
+      <c r="AD51">
+        <v>190715833000.0</v>
+      </c>
+      <c r="AE51">
+        <v>208524029000.0</v>
+      </c>
+      <c r="AF51">
+        <v>292522715000.0</v>
+      </c>
+      <c r="AG51">
+        <v>316536020000.0</v>
+      </c>
+      <c r="AH51">
+        <v>337669963000.0</v>
+      </c>
+      <c r="AI51">
+        <v>362114726000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>387938774000.0</v>
+      </c>
+      <c r="AK51">
+        <v>408852010000.0</v>
+      </c>
+      <c r="AL51">
+        <v>435179956000.0</v>
+      </c>
+      <c r="AM51">
+        <v>463512492000.0</v>
+      </c>
+      <c r="AN51">
+        <v>481435856000.0</v>
+      </c>
+      <c r="AO51">
+        <v>510964816000.0</v>
+      </c>
+      <c r="AP51">
+        <v>539092803000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>537121794000.0</v>
+      </c>
+      <c r="AR51">
+        <v>582865179000.0</v>
+      </c>
+      <c r="AS51">
+        <v>533910356000.0</v>
+      </c>
+      <c r="AT51">
+        <v>550037156000.0</v>
+      </c>
+      <c r="AU51">
+        <v>554153803000.0</v>
+      </c>
+      <c r="AV51">
+        <v>123812263000.0</v>
+      </c>
+      <c r="AW51">
+        <v>119582864000.0</v>
+      </c>
+      <c r="AX51">
+        <v>147268381000.0</v>
+      </c>
+      <c r="AY51">
+        <v>161646600000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>243464580000.0</v>
+      </c>
+      <c r="BA51">
+        <v>222670780000.0</v>
+      </c>
+      <c r="BB51">
+        <v>210281321000.0</v>
+      </c>
+      <c r="BC51">
+        <v>262946463000.0</v>
+      </c>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+    </row>
+    <row r="52" spans="1:96">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>114827756000.0</v>
+      </c>
+      <c r="C52">
+        <v>113619451000.0</v>
+      </c>
+      <c r="D52">
+        <v>111460696000.0</v>
+      </c>
+      <c r="E52">
+        <v>124951303000.0</v>
+      </c>
+      <c r="F52">
+        <v>117680455000.0</v>
+      </c>
+      <c r="G52">
+        <v>88710965000.0</v>
+      </c>
+      <c r="H52">
+        <v>118113867000.0</v>
+      </c>
+      <c r="I52">
+        <v>144864625000.0</v>
+      </c>
+      <c r="J52">
+        <v>139160637000.0</v>
+      </c>
+      <c r="K52">
+        <v>119595279000.0</v>
+      </c>
+      <c r="L52">
+        <v>22138682000.0</v>
+      </c>
+      <c r="M52">
+        <v>21656529000.0</v>
+      </c>
+      <c r="N52">
+        <v>19881417000.0</v>
+      </c>
+      <c r="O52">
+        <v>18614711000.0</v>
+      </c>
+      <c r="P52">
+        <v>17589067000.0</v>
+      </c>
+      <c r="Q52">
+        <v>16503771000.0</v>
+      </c>
+      <c r="R52">
+        <v>17563731000.0</v>
+      </c>
+      <c r="S52">
+        <v>16751578000.0</v>
+      </c>
+      <c r="T52">
+        <v>19850519000.0</v>
+      </c>
+      <c r="U52">
+        <v>16277071000.0</v>
+      </c>
+      <c r="V52">
+        <v>9630359000.0</v>
+      </c>
+      <c r="W52">
+        <v>10467577000.0</v>
+      </c>
+      <c r="X52">
+        <v>11435006000.0</v>
+      </c>
+      <c r="Y52">
+        <v>11494371000.0</v>
+      </c>
+      <c r="Z52">
+        <v>-17041386000.0</v>
+      </c>
+      <c r="AA52">
+        <v>-17653103000.0</v>
+      </c>
+      <c r="AB52">
+        <v>-2357515000.0</v>
+      </c>
+      <c r="AC52">
+        <v>38160907000.0</v>
+      </c>
+      <c r="AD52">
+        <v>41601519000.0</v>
+      </c>
+      <c r="AE52">
+        <v>74439432000.0</v>
+      </c>
+      <c r="AF52">
+        <v>141653771000.0</v>
+      </c>
+      <c r="AG52">
+        <v>141163072000.0</v>
+      </c>
+      <c r="AH52">
+        <v>126475963000.0</v>
+      </c>
+      <c r="AI52">
+        <v>127834271000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>136898214000.0</v>
+      </c>
+      <c r="AK52">
+        <v>129043844000.0</v>
+      </c>
+      <c r="AL52">
+        <v>121708072000.0</v>
+      </c>
+      <c r="AM52">
+        <v>123461612000.0</v>
+      </c>
+      <c r="AN52">
+        <v>127921909000.0</v>
+      </c>
+      <c r="AO52">
+        <v>-111742792000.0</v>
+      </c>
+      <c r="AP52">
+        <v>-146635621000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>-205345102000.0</v>
+      </c>
+      <c r="AR52">
+        <v>25887198000.0</v>
+      </c>
+      <c r="AS52">
+        <v>-33822229000.0</v>
+      </c>
+      <c r="AT52">
+        <v>-5610077000.0</v>
+      </c>
+      <c r="AU52">
+        <v>-87097137000.0</v>
+      </c>
+      <c r="AV52">
+        <v>-103099694000.0</v>
+      </c>
+      <c r="AW52">
+        <v>-154057552000.0</v>
+      </c>
+      <c r="AX52">
+        <v>-99301474000.0</v>
+      </c>
+      <c r="AY52">
+        <v>-152808646000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>128161167000.0</v>
+      </c>
+      <c r="BA52">
+        <v>124167188000.0</v>
+      </c>
+      <c r="BB52">
+        <v>6000000000.0</v>
+      </c>
+      <c r="BC52">
+        <v>86398393000.0</v>
+      </c>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+    </row>
+    <row r="53" spans="1:96">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>-2338699501000.0</v>
+      </c>
+      <c r="M53">
+        <v>-2345850287000.0</v>
+      </c>
+      <c r="N53">
+        <v>-1533936821000.0</v>
+      </c>
+      <c r="O53">
+        <v>-1546739453000.0</v>
+      </c>
+      <c r="P53">
+        <v>-1549848728000.0</v>
+      </c>
+      <c r="Q53">
+        <v>-1556795316000.0</v>
+      </c>
+      <c r="R53"/>
+      <c r="S53">
+        <v>-2458240290000.0</v>
+      </c>
+      <c r="T53">
+        <v>-2483748916000.0</v>
+      </c>
+      <c r="U53">
+        <v>-2525443862000.0</v>
+      </c>
+      <c r="V53">
+        <v>-2544526692000.0</v>
+      </c>
+      <c r="W53">
+        <v>-2552728581000.0</v>
+      </c>
+      <c r="X53">
+        <v>6092055000.0</v>
+      </c>
+      <c r="Y53">
+        <v>5826205000.0</v>
+      </c>
+      <c r="Z53">
+        <v>7365150000.0</v>
+      </c>
+      <c r="AA53">
+        <v>6950500000.0</v>
+      </c>
+      <c r="AB53">
+        <v>7087000000.0</v>
+      </c>
+      <c r="AC53">
+        <v>7070500000.0</v>
+      </c>
+      <c r="AD53">
+        <v>25000000000.0</v>
+      </c>
+      <c r="AE53">
+        <v>62240500000.0</v>
+      </c>
+      <c r="AF53">
+        <v>71133121000.0</v>
+      </c>
+      <c r="AG53">
+        <v>126371177000.0</v>
+      </c>
+      <c r="AH53">
+        <v>150508423000.0</v>
+      </c>
+      <c r="AI53">
+        <v>171267979000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>-2262002127000.0</v>
+      </c>
+      <c r="AK53">
+        <v>-2255750823000.0</v>
+      </c>
+      <c r="AL53">
+        <v>-2271151635000.0</v>
+      </c>
+      <c r="AM53">
+        <v>-2289603846000.0</v>
+      </c>
+      <c r="AN53">
+        <v>-2271628660000.0</v>
+      </c>
+      <c r="AO53">
+        <v>-2210998178000.0</v>
+      </c>
+      <c r="AP53">
+        <v>-2222470974000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>-2203545456000.0</v>
+      </c>
+      <c r="AR53">
+        <v>-2178126120000.0</v>
+      </c>
+      <c r="AS53">
+        <v>-2178119491000.0</v>
+      </c>
+      <c r="AT53">
+        <v>-2096020171000.0</v>
+      </c>
+      <c r="AU53">
+        <v>-2051037877000.0</v>
+      </c>
+      <c r="AV53">
+        <v>-2465798582000.0</v>
+      </c>
+      <c r="AW53">
+        <v>-2513227348000.0</v>
+      </c>
+      <c r="AX53">
+        <v>-2391018376000.0</v>
+      </c>
+      <c r="AY53">
+        <v>402237000000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>-1871138419000.0</v>
+      </c>
+      <c r="BA53">
+        <v>-1234488377000.0</v>
+      </c>
+      <c r="BB53">
+        <v>-1320853208000.0</v>
+      </c>
+      <c r="BC53">
+        <v>-1327536189000.0</v>
+      </c>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+    </row>
+    <row r="54" spans="1:96">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+    </row>
+    <row r="55" spans="1:96">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>7018361747000.0</v>
+      </c>
+      <c r="C55">
+        <v>6464333372000.0</v>
+      </c>
+      <c r="D55">
+        <v>6862810536000.0</v>
+      </c>
+      <c r="E55">
+        <v>6805515041000.0</v>
+      </c>
+      <c r="F55">
+        <v>6720546859000.0</v>
+      </c>
+      <c r="G55">
+        <v>6609915341000.0</v>
+      </c>
+      <c r="H55">
+        <v>6778769689000.0</v>
+      </c>
+      <c r="I55">
+        <v>6754719797000.0</v>
+      </c>
+      <c r="J55">
+        <v>6668187969000.0</v>
+      </c>
+      <c r="K55">
+        <v>6529925187000.0</v>
+      </c>
+      <c r="L55">
+        <v>6759670462000.0</v>
+      </c>
+      <c r="M55">
+        <v>6820852450000.0</v>
+      </c>
+      <c r="N55">
+        <v>6677883179000.0</v>
+      </c>
+      <c r="O55">
+        <v>6578827672000.0</v>
+      </c>
+      <c r="P55">
+        <v>6726404581000.0</v>
+      </c>
+      <c r="Q55">
+        <v>6670695069000.0</v>
+      </c>
+      <c r="R55">
+        <v>6647653766000.0</v>
+      </c>
+      <c r="S55">
+        <v>6609371028000.0</v>
+      </c>
+      <c r="T55">
+        <v>6661129274000.0</v>
+      </c>
+      <c r="U55">
+        <v>6691327078000.0</v>
+      </c>
+      <c r="V55">
+        <v>6708852692000.0</v>
+      </c>
+      <c r="W55">
+        <v>6719372766000.0</v>
+      </c>
+      <c r="X55">
+        <v>6796693439000.0</v>
+      </c>
+      <c r="Y55">
+        <v>6827022074000.0</v>
+      </c>
+      <c r="Z55">
+        <v>6871327307000.0</v>
+      </c>
+      <c r="AA55">
+        <v>6844501891000.0</v>
+      </c>
+      <c r="AB55">
+        <v>6600579597000.0</v>
+      </c>
+      <c r="AC55">
+        <v>6591969969000.0</v>
+      </c>
+      <c r="AD55">
+        <v>6658892590000.0</v>
+      </c>
+      <c r="AE55">
+        <v>6606689033000.0</v>
+      </c>
+      <c r="AF55">
+        <v>6775739221000.0</v>
+      </c>
+      <c r="AG55">
+        <v>6730383419000.0</v>
+      </c>
+      <c r="AH55">
+        <v>6704913301000.0</v>
+      </c>
+      <c r="AI55">
+        <v>6655376027000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>6652600669000.0</v>
+      </c>
+      <c r="AK55">
+        <v>6619750065000.0</v>
+      </c>
+      <c r="AL55">
+        <v>6589489939000.0</v>
+      </c>
+      <c r="AM55">
+        <v>6604718559000.0</v>
+      </c>
+      <c r="AN55">
+        <v>6469879558000.0</v>
+      </c>
+      <c r="AO55">
+        <v>6459839287000.0</v>
+      </c>
+      <c r="AP55">
+        <v>6455644114000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>6470222705000.0</v>
+      </c>
+      <c r="AR55">
+        <v>6539041707000.0</v>
+      </c>
+      <c r="AS55">
+        <v>6481757964000.0</v>
+      </c>
+      <c r="AT55">
+        <v>6492078362000.0</v>
+      </c>
+      <c r="AU55">
+        <v>6484787205000.0</v>
+      </c>
+      <c r="AV55">
+        <v>6387760867000.0</v>
+      </c>
+      <c r="AW55">
+        <v>6421369270000.0</v>
+      </c>
+      <c r="AX55">
+        <v>6353773252000.0</v>
+      </c>
+      <c r="AY55">
+        <v>6463220155000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>6411775783000.0</v>
+      </c>
+      <c r="BA55">
+        <v>4482613800000.0</v>
+      </c>
+      <c r="BB55">
+        <v>4420428241000.0</v>
+      </c>
+      <c r="BC55">
+        <v>4454535086000.0</v>
+      </c>
+      <c r="BD55">
+        <v>4461985702000.0</v>
+      </c>
+      <c r="BE55">
+        <v>4378223559000.0</v>
+      </c>
+      <c r="BF55">
+        <v>4366158000000.0</v>
+      </c>
+      <c r="BG55">
+        <v>4362366221000.0</v>
+      </c>
+      <c r="BH55">
+        <v>4292581619000.0</v>
+      </c>
+      <c r="BI55">
+        <v>4699578365000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>4687016422000.0</v>
+      </c>
+      <c r="BK55">
+        <v>4776300970000.0</v>
+      </c>
+      <c r="BL55">
+        <v>4613307950000.0</v>
+      </c>
+      <c r="BM55">
+        <v>4836729924000.0</v>
+      </c>
+      <c r="BN55">
+        <v>5090290998000.0</v>
+      </c>
+      <c r="BO55">
+        <v>5137438904000.0</v>
+      </c>
+      <c r="BP55">
+        <v>5412357702000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>5352245255000.0</v>
+      </c>
+      <c r="BR55">
+        <v>5566305179000.0</v>
+      </c>
+      <c r="BS55">
+        <v>5487044343000.0</v>
+      </c>
+      <c r="BT55">
+        <v>5426980942000.0</v>
+      </c>
+      <c r="BU55">
+        <v>5251113462000.0</v>
+      </c>
+      <c r="BV55">
+        <v>5135073933000.0</v>
+      </c>
+      <c r="BW55">
+        <v>5080942511000.0</v>
+      </c>
+      <c r="BX55">
+        <v>5169608431000.0</v>
+      </c>
+      <c r="BY55">
+        <v>4989690884000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>4857313488000.0</v>
+      </c>
+      <c r="CA55">
+        <v>4629031155000.0</v>
+      </c>
+      <c r="CB55">
+        <v>3069383913000.0</v>
+      </c>
+      <c r="CC55">
+        <v>3115018723000.0</v>
+      </c>
+      <c r="CD55">
+        <v>3001117221000.0</v>
+      </c>
+      <c r="CE55">
+        <v>2971962765000.0</v>
+      </c>
+      <c r="CF55">
+        <v>3954494097000.0</v>
+      </c>
+      <c r="CG55">
+        <v>3990773766000.0</v>
+      </c>
+      <c r="CH55">
+        <v>4087469952000.0</v>
+      </c>
+      <c r="CI55">
+        <v>4350214918000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>4248093890000.0</v>
+      </c>
+      <c r="CK55">
+        <v>4246608035000.0</v>
+      </c>
+      <c r="CL55">
+        <v>4347245000000.0</v>
+      </c>
+      <c r="CM55">
+        <v>4684621766000.0</v>
+      </c>
+      <c r="CN55">
+        <v>4556434000000.0</v>
+      </c>
+      <c r="CO55">
+        <v>4709898000000.0</v>
+      </c>
+      <c r="CP55">
+        <v>4356637000000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>4007400000000.0</v>
+      </c>
+      <c r="CR55">
+        <v>4375870000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:96">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>786617549000.0</v>
+      </c>
+      <c r="C56">
+        <v>716406375000.0</v>
+      </c>
+      <c r="D56">
+        <v>915151434000.0</v>
+      </c>
+      <c r="E56">
+        <v>832062843000.0</v>
+      </c>
+      <c r="F56">
+        <v>734157176000.0</v>
+      </c>
+      <c r="G56">
+        <v>624170112000.0</v>
+      </c>
+      <c r="H56">
+        <v>820057745000.0</v>
+      </c>
+      <c r="I56">
+        <v>754162168000.0</v>
+      </c>
+      <c r="J56">
+        <v>670261666000.0</v>
+      </c>
+      <c r="K56">
+        <v>569570432000.0</v>
+      </c>
+      <c r="L56">
+        <v>736293316000.0</v>
+      </c>
+      <c r="M56">
+        <v>803656406000.0</v>
+      </c>
+      <c r="N56">
+        <v>645016636000.0</v>
+      </c>
+      <c r="O56">
+        <v>493454796000.0</v>
+      </c>
+      <c r="P56">
+        <v>652490580000.0</v>
+      </c>
+      <c r="Q56">
+        <v>593725432000.0</v>
+      </c>
+      <c r="R56">
+        <v>554477991000.0</v>
+      </c>
+      <c r="S56">
+        <v>489852393000.0</v>
+      </c>
+      <c r="T56">
+        <v>437024536000.0</v>
+      </c>
+      <c r="U56">
+        <v>430266883000.0</v>
+      </c>
+      <c r="V56">
+        <v>427923107000.0</v>
+      </c>
+      <c r="W56">
+        <v>401737940000.0</v>
+      </c>
+      <c r="X56">
+        <v>576566916000.0</v>
+      </c>
+      <c r="Y56">
+        <v>599198757000.0</v>
+      </c>
+      <c r="Z56">
+        <v>686219157000.0</v>
+      </c>
+      <c r="AA56">
+        <v>670602841000.0</v>
+      </c>
+      <c r="AB56">
+        <v>640853009000.0</v>
+      </c>
+      <c r="AC56">
+        <v>609107671000.0</v>
+      </c>
+      <c r="AD56">
+        <v>697297665000.0</v>
+      </c>
+      <c r="AE56">
+        <v>669848678000.0</v>
+      </c>
+      <c r="AF56">
+        <v>752657056000.0</v>
+      </c>
+      <c r="AG56">
+        <v>707776292000.0</v>
+      </c>
+      <c r="AH56">
+        <v>685839028000.0</v>
+      </c>
+      <c r="AI56">
+        <v>637147571000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>627927991000.0</v>
+      </c>
+      <c r="AK56">
+        <v>608517499000.0</v>
+      </c>
+      <c r="AL56">
+        <v>560560237000.0</v>
+      </c>
+      <c r="AM56">
+        <v>565750229000.0</v>
+      </c>
+      <c r="AN56">
+        <v>706665468000.0</v>
+      </c>
+      <c r="AO56">
+        <v>861249908000.0</v>
+      </c>
+      <c r="AP56">
+        <v>877238177000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>937662349000.0</v>
+      </c>
+      <c r="AR56">
+        <v>1064875567000.0</v>
+      </c>
+      <c r="AS56">
+        <v>1034183135000.0</v>
+      </c>
+      <c r="AT56">
+        <v>1168977819000.0</v>
+      </c>
+      <c r="AU56">
+        <v>1270448466000.0</v>
+      </c>
+      <c r="AV56">
+        <v>1089298697000.0</v>
+      </c>
+      <c r="AW56">
+        <v>1139962121000.0</v>
+      </c>
+      <c r="AX56">
+        <v>1271461495000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1873267299000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1812131291000.0</v>
+      </c>
+      <c r="BA56">
+        <v>618229603000.0</v>
+      </c>
+      <c r="BB56">
+        <v>1845492000000.0</v>
+      </c>
+      <c r="BC56">
+        <v>1860520353000.0</v>
+      </c>
+      <c r="BD56">
+        <v>1844920433000.0</v>
+      </c>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
+    </row>
+    <row r="57" spans="1:96">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>931395826000.0</v>
+      </c>
+      <c r="C57">
+        <v>939942115000.0</v>
+      </c>
+      <c r="D57">
+        <v>862403734000.0</v>
+      </c>
+      <c r="E57">
+        <v>869742999000.0</v>
+      </c>
+      <c r="F57">
+        <v>836799092000.0</v>
+      </c>
+      <c r="G57">
+        <v>822341581000.0</v>
+      </c>
+      <c r="H57">
+        <v>839492279000.0</v>
+      </c>
+      <c r="I57">
+        <v>885271786000.0</v>
+      </c>
+      <c r="J57">
+        <v>872195121000.0</v>
+      </c>
+      <c r="K57">
+        <v>828753682000.0</v>
+      </c>
+      <c r="L57">
+        <v>807550247000.0</v>
+      </c>
+      <c r="M57">
+        <v>837072174000.0</v>
+      </c>
+      <c r="N57">
+        <v>794786586000.0</v>
+      </c>
+      <c r="O57">
+        <v>769119391000.0</v>
+      </c>
+      <c r="P57">
+        <v>762354124000.0</v>
+      </c>
+      <c r="Q57">
+        <v>750627524000.0</v>
+      </c>
+      <c r="R57">
+        <v>739134296000.0</v>
+      </c>
+      <c r="S57">
+        <v>772108606000.0</v>
+      </c>
+      <c r="T57">
+        <v>805197911000.0</v>
+      </c>
+      <c r="U57">
+        <v>827917917000.0</v>
+      </c>
+      <c r="V57">
+        <v>739609811000.0</v>
+      </c>
+      <c r="W57">
+        <v>742372760000.0</v>
+      </c>
+      <c r="X57">
+        <v>739959008000.0</v>
+      </c>
+      <c r="Y57">
+        <v>766423360000.0</v>
+      </c>
+      <c r="Z57">
+        <v>906873823000.0</v>
+      </c>
+      <c r="AA57">
+        <v>940546877000.0</v>
+      </c>
+      <c r="AB57">
+        <v>676769153000.0</v>
+      </c>
+      <c r="AC57">
+        <v>738799670000.0</v>
+      </c>
+      <c r="AD57">
+        <v>721658125000.0</v>
+      </c>
+      <c r="AE57">
+        <v>761651899000.0</v>
+      </c>
+      <c r="AF57">
+        <v>765982259000.0</v>
+      </c>
+      <c r="AG57">
+        <v>813023983000.0</v>
+      </c>
+      <c r="AH57">
+        <v>807669323000.0</v>
+      </c>
+      <c r="AI57">
+        <v>769369255000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>777254689000.0</v>
+      </c>
+      <c r="AK57">
+        <v>767068703000.0</v>
+      </c>
+      <c r="AL57">
+        <v>749875876000.0</v>
+      </c>
+      <c r="AM57">
+        <v>764520614000.0</v>
+      </c>
+      <c r="AN57">
+        <v>796086302000.0</v>
+      </c>
+      <c r="AO57">
+        <v>796904690000.0</v>
+      </c>
+      <c r="AP57">
+        <v>827079372000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>856127930000.0</v>
+      </c>
+      <c r="AR57">
+        <v>644243335000.0</v>
+      </c>
+      <c r="AS57">
+        <v>586028633000.0</v>
+      </c>
+      <c r="AT57">
+        <v>668927229000.0</v>
+      </c>
+      <c r="AU57">
+        <v>638207819000.0</v>
+      </c>
+      <c r="AV57">
+        <v>790271716000.0</v>
+      </c>
+      <c r="AW57">
+        <v>628242589000.0</v>
+      </c>
+      <c r="AX57">
+        <v>567410275000.0</v>
+      </c>
+      <c r="AY57">
+        <v>583408164000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>611348400000.0</v>
+      </c>
+      <c r="BA57">
+        <v>518164243000.0</v>
+      </c>
+      <c r="BB57">
+        <v>204441583000.0</v>
+      </c>
+      <c r="BC57">
+        <v>200542660000.0</v>
+      </c>
+      <c r="BD57">
+        <v>173432330000.0</v>
+      </c>
+      <c r="BE57">
+        <v>186312731000.0</v>
+      </c>
+      <c r="BF57">
+        <v>172953649000.0</v>
+      </c>
+      <c r="BG57">
+        <v>197847497000.0</v>
+      </c>
+      <c r="BH57">
+        <v>120458678000.0</v>
+      </c>
+      <c r="BI57">
+        <v>283858934000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>276640071000.0</v>
+      </c>
+      <c r="BK57">
+        <v>313480844000.0</v>
+      </c>
+      <c r="BL57">
+        <v>324021382000.0</v>
+      </c>
+      <c r="BM57">
+        <v>346716626000.0</v>
+      </c>
+      <c r="BN57">
+        <v>359436202000.0</v>
+      </c>
+      <c r="BO57">
+        <v>388261669000.0</v>
+      </c>
+      <c r="BP57">
+        <v>504587741000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>516419963000.0</v>
+      </c>
+      <c r="BR57">
+        <v>563662856000.0</v>
+      </c>
+      <c r="BS57">
+        <v>553246126000.0</v>
+      </c>
+      <c r="BT57">
+        <v>640990807000.0</v>
+      </c>
+      <c r="BU57">
+        <v>708904704000.0</v>
+      </c>
+      <c r="BV57">
+        <v>674790281000.0</v>
+      </c>
+      <c r="BW57">
+        <v>683665104000.0</v>
+      </c>
+      <c r="BX57">
+        <v>708826704000.0</v>
+      </c>
+      <c r="BY57">
+        <v>593572940000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>554096806000.0</v>
+      </c>
+      <c r="CA57"/>
+      <c r="CB57"/>
+      <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57">
+        <v>371211397000.0</v>
+      </c>
+      <c r="CF57"/>
+      <c r="CG57"/>
+      <c r="CH57"/>
+      <c r="CI57">
+        <v>1539876643000.0</v>
+      </c>
+      <c r="CJ57"/>
+      <c r="CK57">
+        <v>1320210330000.0</v>
+      </c>
+      <c r="CL57">
+        <v>2936937000000.0</v>
+      </c>
+      <c r="CM57">
+        <v>1604151955000.0</v>
+      </c>
+      <c r="CN57"/>
+      <c r="CO57">
+        <v>2468465000000.0</v>
+      </c>
+      <c r="CP57"/>
+      <c r="CQ57">
+        <v>1170746000000.0</v>
+      </c>
+      <c r="CR57">
+        <v>2842719000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:96">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>2442141857000.0</v>
+      </c>
+      <c r="C58">
+        <v>1926154641000.0</v>
+      </c>
+      <c r="D58">
+        <v>1857132688000.0</v>
+      </c>
+      <c r="E58">
+        <v>1870635406000.0</v>
+      </c>
+      <c r="F58">
+        <v>1858136699000.0</v>
+      </c>
+      <c r="G58">
+        <v>1793260340000.0</v>
+      </c>
+      <c r="H58">
+        <v>1861301526000.0</v>
+      </c>
+      <c r="I58">
+        <v>1917769828000.0</v>
+      </c>
+      <c r="J58">
+        <v>1903765252000.0</v>
+      </c>
+      <c r="K58">
+        <v>1803560862000.0</v>
+      </c>
+      <c r="L58">
+        <v>1878590745000.0</v>
+      </c>
+      <c r="M58">
+        <v>2002344714000.0</v>
+      </c>
+      <c r="N58">
+        <v>1878217288000.0</v>
+      </c>
+      <c r="O58">
+        <v>1852972316000.0</v>
+      </c>
+      <c r="P58">
+        <v>1876203444000.0</v>
+      </c>
+      <c r="Q58">
+        <v>1856043755000.0</v>
+      </c>
+      <c r="R58">
+        <v>1826219454000.0</v>
+      </c>
+      <c r="S58">
+        <v>1836110280000.0</v>
+      </c>
+      <c r="T58">
+        <v>1934874980000.0</v>
+      </c>
+      <c r="U58">
+        <v>1931616641000.0</v>
+      </c>
+      <c r="V58">
+        <v>1840672779000.0</v>
+      </c>
+      <c r="W58">
+        <v>1840934731000.0</v>
+      </c>
+      <c r="X58">
+        <v>1936121781000.0</v>
+      </c>
+      <c r="Y58">
+        <v>1918324450000.0</v>
+      </c>
+      <c r="Z58">
+        <v>1880849671000.0</v>
+      </c>
+      <c r="AA58">
+        <v>1854577060000.0</v>
+      </c>
+      <c r="AB58">
+        <v>1622926721000.0</v>
+      </c>
+      <c r="AC58">
+        <v>1618592627000.0</v>
+      </c>
+      <c r="AD58">
+        <v>1626721139000.0</v>
+      </c>
+      <c r="AE58">
+        <v>1607367025000.0</v>
+      </c>
+      <c r="AF58">
+        <v>1719162898000.0</v>
+      </c>
+      <c r="AG58">
+        <v>1708157470000.0</v>
+      </c>
+      <c r="AH58">
+        <v>1714545496000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1707230792000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1754641195000.0</v>
+      </c>
+      <c r="AK58">
+        <v>1751456605000.0</v>
+      </c>
+      <c r="AL58">
+        <v>1769448532000.0</v>
+      </c>
+      <c r="AM58">
+        <v>1824396193000.0</v>
+      </c>
+      <c r="AN58">
+        <v>1877705135000.0</v>
+      </c>
+      <c r="AO58">
+        <v>1912892277000.0</v>
+      </c>
+      <c r="AP58">
+        <v>1970303925000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>2020423958000.0</v>
+      </c>
+      <c r="AR58">
+        <v>1843529405000.0</v>
+      </c>
+      <c r="AS58">
+        <v>1772242962000.0</v>
+      </c>
+      <c r="AT58">
+        <v>1784866939000.0</v>
+      </c>
+      <c r="AU58">
+        <v>1798396386000.0</v>
+      </c>
+      <c r="AV58">
+        <v>1616533316000.0</v>
+      </c>
+      <c r="AW58">
+        <v>1431315926000.0</v>
+      </c>
+      <c r="AX58">
+        <v>1418721034000.0</v>
+      </c>
+      <c r="AY58">
+        <v>1434769104000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>1350430106000.0</v>
+      </c>
+      <c r="BA58">
+        <v>1116347230000.0</v>
+      </c>
+      <c r="BB58">
+        <v>1051016510000.0</v>
+      </c>
+      <c r="BC58">
+        <v>1076060487000.0</v>
+      </c>
+      <c r="BD58">
+        <v>1095452511000.0</v>
+      </c>
+      <c r="BE58">
+        <v>1044331631000.0</v>
+      </c>
+      <c r="BF58">
+        <v>1045529857000.0</v>
+      </c>
+      <c r="BG58">
+        <v>1050554569000.0</v>
+      </c>
+      <c r="BH58">
+        <v>968106234000.0</v>
+      </c>
+      <c r="BI58">
+        <v>1883969886000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>1905478331000.0</v>
+      </c>
+      <c r="BK58">
+        <v>2031153042000.0</v>
+      </c>
+      <c r="BL58">
+        <v>1928156036000.0</v>
+      </c>
+      <c r="BM58">
+        <v>2201531643000.0</v>
+      </c>
+      <c r="BN58">
+        <v>2499732917000.0</v>
+      </c>
+      <c r="BO58">
+        <v>2605153981000.0</v>
+      </c>
+      <c r="BP58">
+        <v>2895028886000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>3343854329000.0</v>
+      </c>
+      <c r="BR58">
+        <v>3835618490000.0</v>
+      </c>
+      <c r="BS58">
+        <v>3716631748000.0</v>
+      </c>
+      <c r="BT58">
+        <v>3398200877000.0</v>
+      </c>
+      <c r="BU58">
+        <v>3265971915000.0</v>
+      </c>
+      <c r="BV58">
+        <v>3156248215000.0</v>
+      </c>
+      <c r="BW58">
+        <v>3089137637000.0</v>
+      </c>
+      <c r="BX58">
+        <v>3042309955000.0</v>
+      </c>
+      <c r="BY58">
+        <v>2789032441000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>2649514038000.0</v>
+      </c>
+      <c r="CA58">
+        <v>2251127427000.0</v>
+      </c>
+      <c r="CB58">
+        <v>1340540208000.0</v>
+      </c>
+      <c r="CC58">
+        <v>1368336711000.0</v>
+      </c>
+      <c r="CD58">
+        <v>1118393122000.0</v>
+      </c>
+      <c r="CE58">
+        <v>1417492982000.0</v>
+      </c>
+      <c r="CF58">
+        <v>1581436553000.0</v>
+      </c>
+      <c r="CG58">
+        <v>1604089463000.0</v>
+      </c>
+      <c r="CH58">
+        <v>1502011840000.0</v>
+      </c>
+      <c r="CI58">
+        <v>3505288670000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>1898647818000.0</v>
+      </c>
+      <c r="CK58">
+        <v>3169869503000.0</v>
+      </c>
+      <c r="CL58">
+        <v>2981111000000.0</v>
+      </c>
+      <c r="CM58">
+        <v>3526601688000.0</v>
+      </c>
+      <c r="CN58">
+        <v>3290833000000.0</v>
+      </c>
+      <c r="CO58">
+        <v>3727450000000.0</v>
+      </c>
+      <c r="CP58">
+        <v>3776856000000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>3294379000000.0</v>
+      </c>
+      <c r="CR58">
+        <v>3703262000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:96">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+    </row>
+    <row r="60" spans="1:96">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>3508187365000.0</v>
+      </c>
+      <c r="C60">
+        <v>3505035142000.0</v>
+      </c>
+      <c r="D60">
+        <v>3758214459000.0</v>
+      </c>
+      <c r="E60">
+        <v>3732706346000.0</v>
+      </c>
+      <c r="F60">
+        <v>3706739611000.0</v>
+      </c>
+      <c r="G60">
+        <v>3701840351000.0</v>
+      </c>
+      <c r="H60">
+        <v>3640766218000.0</v>
+      </c>
+      <c r="I60">
+        <v>3613877248000.0</v>
+      </c>
+      <c r="J60">
+        <v>3583524036000.0</v>
+      </c>
+      <c r="K60">
+        <v>3572367945000.0</v>
+      </c>
+      <c r="L60">
+        <v>3553250497000.0</v>
+      </c>
+      <c r="M60">
+        <v>3540647684000.0</v>
+      </c>
+      <c r="N60">
+        <v>3546856150000.0</v>
+      </c>
+      <c r="O60">
+        <v>3521825905000.0</v>
+      </c>
+      <c r="P60">
+        <v>3499459158000.0</v>
+      </c>
+      <c r="Q60">
+        <v>3500646903000.0</v>
+      </c>
+      <c r="R60">
+        <v>3532984456000.0</v>
+      </c>
+      <c r="S60">
+        <v>3508206646000.0</v>
+      </c>
+      <c r="T60">
+        <v>3493804546000.0</v>
+      </c>
+      <c r="U60">
+        <v>3510626762000.0</v>
+      </c>
+      <c r="V60">
+        <v>3598860106000.0</v>
+      </c>
+      <c r="W60">
+        <v>3605078258000.0</v>
+      </c>
+      <c r="X60">
+        <v>3553414717000.0</v>
+      </c>
+      <c r="Y60">
+        <v>3576424142000.0</v>
+      </c>
+      <c r="Z60">
+        <v>3624538905000.0</v>
+      </c>
+      <c r="AA60">
+        <v>3641306511000.0</v>
+      </c>
+      <c r="AB60">
+        <v>3635361270000.0</v>
+      </c>
+      <c r="AC60">
+        <v>3634973706000.0</v>
+      </c>
+      <c r="AD60">
+        <v>3636534346000.0</v>
+      </c>
+      <c r="AE60">
+        <v>3634278795000.0</v>
+      </c>
+      <c r="AF60">
+        <v>3615202425000.0</v>
+      </c>
+      <c r="AG60">
+        <v>3615102141000.0</v>
+      </c>
+      <c r="AH60">
+        <v>3616228068000.0</v>
+      </c>
+      <c r="AI60">
+        <v>3613348607000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>3575610915000.0</v>
+      </c>
+      <c r="AK60">
+        <v>3589381304000.0</v>
+      </c>
+      <c r="AL60">
+        <v>3585879644000.0</v>
+      </c>
+      <c r="AM60">
+        <v>3588271804000.0</v>
+      </c>
+      <c r="AN60">
+        <v>3557295787000.0</v>
+      </c>
+      <c r="AO60">
+        <v>3556290208000.0</v>
+      </c>
+      <c r="AP60">
+        <v>3546943580000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>3555160869000.0</v>
+      </c>
+      <c r="AR60">
+        <v>3565721371000.0</v>
+      </c>
+      <c r="AS60">
+        <v>3568088672000.0</v>
+      </c>
+      <c r="AT60">
+        <v>3571363401000.0</v>
+      </c>
+      <c r="AU60">
+        <v>3555462982000.0</v>
+      </c>
+      <c r="AV60">
+        <v>3518639484000.0</v>
+      </c>
+      <c r="AW60">
+        <v>3492447738000.0</v>
+      </c>
+      <c r="AX60">
+        <v>3451117153000.0</v>
+      </c>
+      <c r="AY60">
+        <v>3523800234000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>3529093965000.0</v>
+      </c>
+      <c r="BA60">
+        <v>2105975301000.0</v>
+      </c>
+      <c r="BB60">
+        <v>2106481993000.0</v>
+      </c>
+      <c r="BC60">
+        <v>2102975438000.0</v>
+      </c>
+      <c r="BD60">
+        <v>2088565098000.0</v>
+      </c>
+      <c r="BE60">
+        <v>2069628494000.0</v>
+      </c>
+      <c r="BF60">
+        <v>2070841512000.0</v>
+      </c>
+      <c r="BG60">
+        <v>2069213789000.0</v>
+      </c>
+      <c r="BH60">
+        <v>2086834169000.0</v>
+      </c>
+      <c r="BI60">
+        <v>1578970664000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>1570569953000.0</v>
+      </c>
+      <c r="BK60">
+        <v>1552399687000.0</v>
+      </c>
+      <c r="BL60">
+        <v>1529539127000.0</v>
+      </c>
+      <c r="BM60">
+        <v>1517880909000.0</v>
+      </c>
+      <c r="BN60">
+        <v>1507008200000.0</v>
+      </c>
+      <c r="BO60">
+        <v>1490982523000.0</v>
+      </c>
+      <c r="BP60">
+        <v>1497927846000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>1296511478000.0</v>
+      </c>
+      <c r="BR60">
+        <v>1181545952000.0</v>
+      </c>
+      <c r="BS60">
+        <v>1175816496000.0</v>
+      </c>
+      <c r="BT60">
+        <v>1297240261000.0</v>
+      </c>
+      <c r="BU60">
+        <v>1215984026000.0</v>
+      </c>
+      <c r="BV60">
+        <v>1223680961000.0</v>
+      </c>
+      <c r="BW60">
+        <v>1219674193000.0</v>
+      </c>
+      <c r="BX60">
+        <v>1288779053000.0</v>
+      </c>
+      <c r="BY60">
+        <v>1326736809000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>1323366618000.0</v>
+      </c>
+      <c r="CA60">
+        <v>1449602712000.0</v>
+      </c>
+      <c r="CB60">
+        <v>1433276990000.0</v>
+      </c>
+      <c r="CC60">
+        <v>1448980304000.0</v>
+      </c>
+      <c r="CD60">
+        <v>1225907517000.0</v>
+      </c>
+      <c r="CE60">
+        <v>1295748031000.0</v>
+      </c>
+      <c r="CF60">
+        <v>1337451998000.0</v>
+      </c>
+      <c r="CG60">
+        <v>1380052168000.0</v>
+      </c>
+      <c r="CH60">
+        <v>1297574867000.0</v>
+      </c>
+      <c r="CI60">
+        <v>763387904000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>917208562000.0</v>
+      </c>
+      <c r="CK60">
+        <v>980229680000.0</v>
+      </c>
+      <c r="CL60">
+        <v>1212252000000.0</v>
+      </c>
+      <c r="CM60">
+        <v>1055865178000.0</v>
+      </c>
+      <c r="CN60">
+        <v>103355000000.0</v>
+      </c>
+      <c r="CO60">
+        <v>940165000000.0</v>
+      </c>
+      <c r="CP60">
+        <v>574747000000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>682789000000.0</v>
+      </c>
+      <c r="CR60">
+        <v>617865000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:96">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+    </row>
+    <row r="62" spans="1:96">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>449693256000.0</v>
+      </c>
+      <c r="C2">
+        <v>356189028000.0</v>
+      </c>
+      <c r="D2">
+        <v>316768271000.0</v>
+      </c>
+      <c r="E2">
+        <v>294150586000.0</v>
+      </c>
+      <c r="F2">
+        <v>256382956000.0</v>
+      </c>
+      <c r="G2">
+        <v>262954386000.0</v>
+      </c>
+      <c r="H2">
+        <v>383536274000.0</v>
+      </c>
+      <c r="I2">
+        <v>388728676000.0</v>
+      </c>
+      <c r="J2">
+        <v>353846536000.0</v>
+      </c>
+      <c r="K2">
+        <v>366411551000.0</v>
+      </c>
+      <c r="L2">
+        <v>416466395000.0</v>
+      </c>
+      <c r="M2">
+        <v>426240639000.0</v>
+      </c>
+      <c r="N2">
+        <v>528023263000.0</v>
+      </c>
+      <c r="O2">
+        <v>308860451000.0</v>
+      </c>
+      <c r="P2">
+        <v>308555484000.0</v>
+      </c>
+      <c r="Q2">
+        <v>406889010000.0</v>
+      </c>
+      <c r="R2">
+        <v>796061421000.0</v>
+      </c>
+      <c r="S2">
+        <v>286153917000.0</v>
+      </c>
+      <c r="T2">
+        <v>262664926000.0</v>
+      </c>
+      <c r="U2">
+        <v>52698149000.0</v>
+      </c>
+      <c r="V2">
+        <v>170627557000.0</v>
+      </c>
+      <c r="W2">
+        <v>53383685000.0</v>
+      </c>
+      <c r="X2">
+        <v>45668953000.0</v>
+      </c>
+      <c r="Y2">
+        <v>49504485000.0</v>
+      </c>
+      <c r="Z2">
+        <v>54080000000.0</v>
+      </c>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>186092038000.0</v>
+      </c>
+      <c r="C3">
+        <v>172610509000.0</v>
+      </c>
+      <c r="D3">
+        <v>182802649000.0</v>
+      </c>
+      <c r="E3">
+        <v>185923465000.0</v>
+      </c>
+      <c r="F3">
+        <v>216406388000.0</v>
+      </c>
+      <c r="G3">
+        <v>214486963000.0</v>
+      </c>
+      <c r="H3">
+        <v>184855438000.0</v>
+      </c>
+      <c r="I3">
+        <v>177217445000.0</v>
+      </c>
+      <c r="J3">
+        <v>167364954000.0</v>
+      </c>
+      <c r="K3">
+        <v>87678612000.0</v>
+      </c>
+      <c r="L3">
+        <v>148653779000.0</v>
+      </c>
+      <c r="M3">
+        <v>77011128000.0</v>
+      </c>
+      <c r="N3">
+        <v>316695959000.0</v>
+      </c>
+      <c r="O3">
+        <v>36674703000.0</v>
+      </c>
+      <c r="P3">
+        <v>83185697000.0</v>
+      </c>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5">
+        <v>-266111222000.0</v>
+      </c>
+      <c r="C5">
+        <v>362159778000.0</v>
+      </c>
+      <c r="D5">
+        <v>263890915000.0</v>
+      </c>
+      <c r="E5">
+        <v>184008862000.0</v>
+      </c>
+      <c r="F5">
+        <v>-63837421000.0</v>
+      </c>
+      <c r="G5">
+        <v>-52328719000.0</v>
+      </c>
+      <c r="H5">
+        <v>6617764000.0</v>
+      </c>
+      <c r="I5">
+        <v>118760649000.0</v>
+      </c>
+      <c r="J5">
+        <v>267632515000.0</v>
+      </c>
+      <c r="K5">
+        <v>190759165000.0</v>
+      </c>
+      <c r="L5">
+        <v>34373419000.0</v>
+      </c>
+      <c r="M5">
+        <v>174634047000.0</v>
+      </c>
+      <c r="N5">
+        <v>1812556752000.0</v>
+      </c>
+      <c r="O5">
+        <v>128401134000.0</v>
+      </c>
+      <c r="P5">
+        <v>88110604000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>-80019184000.0</v>
+      </c>
+      <c r="C6">
+        <v>534770287000.0</v>
+      </c>
+      <c r="D6">
+        <v>446693564000.0</v>
+      </c>
+      <c r="E6">
+        <v>369932327000.0</v>
+      </c>
+      <c r="F6">
+        <v>152568967000.0</v>
+      </c>
+      <c r="G6">
+        <v>162158244000.0</v>
+      </c>
+      <c r="H6">
+        <v>191473202000.0</v>
+      </c>
+      <c r="I6">
+        <v>295978094000.0</v>
+      </c>
+      <c r="J6">
+        <v>434997469000.0</v>
+      </c>
+      <c r="K6">
+        <v>278437777000.0</v>
+      </c>
+      <c r="L6">
+        <v>183027198000.0</v>
+      </c>
+      <c r="M6">
+        <v>251645175000.0</v>
+      </c>
+      <c r="N6">
+        <v>2129252711000.0</v>
+      </c>
+      <c r="O6">
+        <v>165075837000.0</v>
+      </c>
+      <c r="P6">
+        <v>171296301000.0</v>
+      </c>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>1163165932000.0</v>
+      </c>
+      <c r="C9">
+        <v>1267833770000.0</v>
+      </c>
+      <c r="D9">
+        <v>1149149652000.0</v>
+      </c>
+      <c r="E9">
+        <v>972827456000.0</v>
+      </c>
+      <c r="F9">
+        <v>646556312000.0</v>
+      </c>
+      <c r="G9">
+        <v>643310125000.0</v>
+      </c>
+      <c r="H9">
+        <v>1064378405000.0</v>
+      </c>
+      <c r="I9">
+        <v>1068643406000.0</v>
+      </c>
+      <c r="J9">
+        <v>1017825850000.0</v>
+      </c>
+      <c r="K9">
+        <v>1017374636000.0</v>
+      </c>
+      <c r="L9">
+        <v>961045309000.0</v>
+      </c>
+      <c r="M9">
+        <v>912727802000.0</v>
+      </c>
+      <c r="N9">
+        <v>2581172756000.0</v>
+      </c>
+      <c r="O9">
+        <v>692658796000.0</v>
+      </c>
+      <c r="P9">
+        <v>646699201000.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10">
+        <v>-56736555000.0</v>
+      </c>
+      <c r="C10">
+        <v>335558195000.0</v>
+      </c>
+      <c r="D10">
+        <v>243933520000.0</v>
+      </c>
+      <c r="E10">
+        <v>150054919000.0</v>
+      </c>
+      <c r="F10">
+        <v>-102847189000.0</v>
+      </c>
+      <c r="G10">
+        <v>-57580182000.0</v>
+      </c>
+      <c r="H10">
+        <v>175496165000.0</v>
+      </c>
+      <c r="I10">
+        <v>196248605000.0</v>
+      </c>
+      <c r="J10">
+        <v>229824266000.0</v>
+      </c>
+      <c r="K10">
+        <v>152831385000.0</v>
+      </c>
+      <c r="L10">
+        <v>135283567000.0</v>
+      </c>
+      <c r="M10">
+        <v>235943275000.0</v>
+      </c>
+      <c r="N10">
+        <v>1919521894000.0</v>
+      </c>
+      <c r="O10">
+        <v>126188201000.0</v>
+      </c>
+      <c r="P10">
+        <v>124106585000.0</v>
+      </c>
+      <c r="Q10">
+        <v>283074221000.0</v>
+      </c>
+      <c r="R10">
+        <v>900530115000.0</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10">
+        <v>116168028000.0</v>
+      </c>
+      <c r="Z10">
+        <v>303826000000.0</v>
+      </c>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>29526671000.0</v>
+      </c>
+      <c r="C11">
+        <v>36331439000.0</v>
+      </c>
+      <c r="D11">
+        <v>29809003000.0</v>
+      </c>
+      <c r="E11">
+        <v>17479535000.0</v>
+      </c>
+      <c r="F11">
+        <v>10771230000.0</v>
+      </c>
+      <c r="G11">
+        <v>4960685000.0</v>
+      </c>
+      <c r="H11">
+        <v>31350690000.0</v>
+      </c>
+      <c r="I11">
+        <v>37869903000.0</v>
+      </c>
+      <c r="J11">
+        <v>37306880000.0</v>
+      </c>
+      <c r="K11">
+        <v>-163571910000.0</v>
+      </c>
+      <c r="L11">
+        <v>43454064000.0</v>
+      </c>
+      <c r="M11">
+        <v>98647511000.0</v>
+      </c>
+      <c r="N11">
+        <v>153044178000.0</v>
+      </c>
+      <c r="O11">
+        <v>40825051000.0</v>
+      </c>
+      <c r="P11">
+        <v>54199265000.0</v>
+      </c>
+      <c r="Q11">
+        <v>69611216000.0</v>
+      </c>
+      <c r="R11">
+        <v>138256730000.0</v>
+      </c>
+      <c r="S11">
+        <v>53966522000.0</v>
+      </c>
+      <c r="T11">
+        <v>395528000.0</v>
+      </c>
+      <c r="U11">
+        <v>4542853000.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11">
+        <v>113836175000.0</v>
+      </c>
+      <c r="X11">
+        <v>54244251000.0</v>
+      </c>
+      <c r="Y11"/>
+      <c r="Z11">
+        <v>72517000000.0</v>
+      </c>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12">
+        <v>21410396000.0</v>
+      </c>
+      <c r="C12">
+        <v>26601583000.0</v>
+      </c>
+      <c r="D12">
+        <v>19957395000.0</v>
+      </c>
+      <c r="E12">
+        <v>33953943000.0</v>
+      </c>
+      <c r="F12">
+        <v>39009768000.0</v>
+      </c>
+      <c r="G12">
+        <v>5251463000.0</v>
+      </c>
+      <c r="H12">
+        <v>20984731000.0</v>
+      </c>
+      <c r="I12">
+        <v>29532250000.0</v>
+      </c>
+      <c r="J12">
+        <v>37808249000.0</v>
+      </c>
+      <c r="K12">
+        <v>37927780000.0</v>
+      </c>
+      <c r="L12">
+        <v>47743631000.0</v>
+      </c>
+      <c r="M12">
+        <v>14540486000.0</v>
+      </c>
+      <c r="N12">
+        <v>20324186000.0</v>
+      </c>
+      <c r="O12">
+        <v>38887636000.0</v>
+      </c>
+      <c r="P12">
+        <v>47189716000.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13">
+        <v>3392028000.0</v>
+      </c>
+      <c r="C13">
+        <v>29015099000.0</v>
+      </c>
+      <c r="D13">
+        <v>10447734000.0</v>
+      </c>
+      <c r="E13">
+        <v>27041995000.0</v>
+      </c>
+      <c r="F13">
+        <v>5470398000.0</v>
+      </c>
+      <c r="G13">
+        <v>11817988000.0</v>
+      </c>
+      <c r="H13">
+        <v>7384093000.0</v>
+      </c>
+      <c r="I13">
+        <v>27684686000.0</v>
+      </c>
+      <c r="J13">
+        <v>25702903000.0</v>
+      </c>
+      <c r="K13">
+        <v>31904790000.0</v>
+      </c>
+      <c r="L13">
+        <v>19959930000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>-115788016000.0</v>
+      </c>
+      <c r="C14">
+        <v>-175725713000.0</v>
+      </c>
+      <c r="D14">
+        <v>-161535093000.0</v>
+      </c>
+      <c r="E14">
+        <v>-128704313000.0</v>
+      </c>
+      <c r="F14">
+        <v>9379834000.0</v>
+      </c>
+      <c r="G14">
+        <v>1273359777000.0</v>
+      </c>
+      <c r="H14">
+        <v>1348618320000.0</v>
+      </c>
+      <c r="I14">
+        <v>1365043213000.0</v>
+      </c>
+      <c r="J14">
+        <v>1334796628000.0</v>
+      </c>
+      <c r="K14">
+        <v>1192050562000.0</v>
+      </c>
+      <c r="L14">
+        <v>894637878000.0</v>
+      </c>
+      <c r="M14">
+        <v>99401109000.0</v>
+      </c>
+      <c r="N14">
+        <v>345652922000.0</v>
+      </c>
+      <c r="O14">
+        <v>51601501000.0</v>
+      </c>
+      <c r="P14">
+        <v>50649622000.0</v>
+      </c>
+      <c r="Q14">
+        <v>152045841000.0</v>
+      </c>
+      <c r="R14">
+        <v>447107358000.0</v>
+      </c>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14">
+        <v>2853322000.0</v>
+      </c>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14">
+        <v>27254368000.0</v>
+      </c>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>-202051242000.0</v>
+      </c>
+      <c r="C15">
+        <v>123501043000.0</v>
+      </c>
+      <c r="D15">
+        <v>52589424000.0</v>
+      </c>
+      <c r="E15">
+        <v>132575384000.0</v>
+      </c>
+      <c r="F15">
+        <v>-113618419000.0</v>
+      </c>
+      <c r="G15">
+        <v>-62540867000.0</v>
+      </c>
+      <c r="H15">
+        <v>144145475000.0</v>
+      </c>
+      <c r="I15">
+        <v>14780624000.0</v>
+      </c>
+      <c r="J15">
+        <v>13951940000.0</v>
+      </c>
+      <c r="K15">
+        <v>19571166000.0</v>
+      </c>
+      <c r="L15">
+        <v>3075753000.0</v>
+      </c>
+      <c r="M15">
+        <v>37894655000.0</v>
+      </c>
+      <c r="N15">
+        <v>1420824794000.0</v>
+      </c>
+      <c r="O15">
+        <v>33761649000.0</v>
+      </c>
+      <c r="P15">
+        <v>19257698000.0</v>
+      </c>
+      <c r="Q15">
+        <v>61417164000.0</v>
+      </c>
+      <c r="R15">
+        <v>315166027000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15">
+        <v>100139329000.0</v>
+      </c>
+      <c r="Z15">
+        <v>249501000000.0</v>
+      </c>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16">
+        <v>-202051242000.0</v>
+      </c>
+      <c r="C16">
+        <v>123501043000.0</v>
+      </c>
+      <c r="D16">
+        <v>52589424000.0</v>
+      </c>
+      <c r="E16">
+        <v>3871071000.0</v>
+      </c>
+      <c r="F16">
+        <v>-104238585000.0</v>
+      </c>
+      <c r="G16">
+        <v>-32548962000.0</v>
+      </c>
+      <c r="H16">
+        <v>8215393000.0</v>
+      </c>
+      <c r="I16">
+        <v>14780624000.0</v>
+      </c>
+      <c r="J16">
+        <v>13951940000.0</v>
+      </c>
+      <c r="K16">
+        <v>19571166000.0</v>
+      </c>
+      <c r="L16">
+        <v>3075753000.0</v>
+      </c>
+      <c r="M16">
+        <v>37894655000.0</v>
+      </c>
+      <c r="N16">
+        <v>1420824794000.0</v>
+      </c>
+      <c r="O16">
+        <v>33761649000.0</v>
+      </c>
+      <c r="P16">
+        <v>19257698000.0</v>
+      </c>
+      <c r="Q16">
+        <v>61417164000.0</v>
+      </c>
+      <c r="R16">
+        <v>315166027000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16">
+        <v>100139329000.0</v>
+      </c>
+      <c r="Z16">
+        <v>249501000000.0</v>
+      </c>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>-86263226000.0</v>
+      </c>
+      <c r="C17">
+        <v>299226756000.0</v>
+      </c>
+      <c r="D17">
+        <v>214124517000.0</v>
+      </c>
+      <c r="E17">
+        <v>132575384000.0</v>
+      </c>
+      <c r="F17">
+        <v>-113618419000.0</v>
+      </c>
+      <c r="G17">
+        <v>-62540867000.0</v>
+      </c>
+      <c r="H17">
+        <v>144145475000.0</v>
+      </c>
+      <c r="I17">
+        <v>158378702000.0</v>
+      </c>
+      <c r="J17">
+        <v>192517386000.0</v>
+      </c>
+      <c r="K17">
+        <v>316403295000.0</v>
+      </c>
+      <c r="L17">
+        <v>91829503000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>-991803000.0</v>
+      </c>
+      <c r="C18">
+        <v>-10760213000.0</v>
+      </c>
+      <c r="D18">
+        <v>-9509661000.0</v>
+      </c>
+      <c r="E18">
+        <v>-27434430000.0</v>
+      </c>
+      <c r="F18">
+        <v>-33539370000.0</v>
+      </c>
+      <c r="G18">
+        <v>2348860000.0</v>
+      </c>
+      <c r="H18">
+        <v>-4538082000.0</v>
+      </c>
+      <c r="I18">
+        <v>-14370268000.0</v>
+      </c>
+      <c r="J18">
+        <v>-23499856000.0</v>
+      </c>
+      <c r="K18">
+        <v>-25271153000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>-266111222000.0</v>
+      </c>
+      <c r="C21">
+        <v>43146544000.0</v>
+      </c>
+      <c r="D21">
+        <v>49660951000.0</v>
+      </c>
+      <c r="E21">
+        <v>-7826818000.0</v>
+      </c>
+      <c r="F21">
+        <v>-240092282000.0</v>
+      </c>
+      <c r="G21">
+        <v>-243654024000.0</v>
+      </c>
+      <c r="H21">
+        <v>-61541111000.0</v>
+      </c>
+      <c r="I21">
+        <v>55428007000.0</v>
+      </c>
+      <c r="J21">
+        <v>107411741000.0</v>
+      </c>
+      <c r="K21">
+        <v>46616518000.0</v>
+      </c>
+      <c r="L21">
+        <v>31728365000.0</v>
+      </c>
+      <c r="M21">
+        <v>174634047000.0</v>
+      </c>
+      <c r="N21">
+        <v>1623150121000.0</v>
+      </c>
+      <c r="O21">
+        <v>128401134000.0</v>
+      </c>
+      <c r="P21">
+        <v>88110604000.0</v>
+      </c>
+      <c r="Q21">
+        <v>181970383000.0</v>
+      </c>
+      <c r="R21">
+        <v>626887301000.0</v>
+      </c>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23">
+        <v>1878970410000.0</v>
+      </c>
+      <c r="C23">
+        <v>1580876254000.0</v>
+      </c>
+      <c r="D23">
+        <v>1416256972000.0</v>
+      </c>
+      <c r="E23">
+        <v>1274804860000.0</v>
+      </c>
+      <c r="F23">
+        <v>1143031550000.0</v>
+      </c>
+      <c r="G23">
+        <v>1149918535000.0</v>
+      </c>
+      <c r="H23">
+        <v>1509455790000.0</v>
+      </c>
+      <c r="I23">
+        <v>1401944075000.0</v>
+      </c>
+      <c r="J23">
+        <v>1264260645000.0</v>
+      </c>
+      <c r="K23">
+        <v>1337169669000.0</v>
+      </c>
+      <c r="L23">
+        <v>1345783339000.0</v>
+      </c>
+      <c r="M23">
+        <v>1164334394000.0</v>
+      </c>
+      <c r="N23">
+        <v>1484454898000.0</v>
+      </c>
+      <c r="O23">
+        <v>874057677000.0</v>
+      </c>
+      <c r="P23">
+        <v>868182619000.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27">
+        <v>29167778000.0</v>
+      </c>
+      <c r="C27">
+        <v>27546948000.0</v>
+      </c>
+      <c r="D27">
+        <v>27603557000.0</v>
+      </c>
+      <c r="E27">
+        <v>19219047000.0</v>
+      </c>
+      <c r="F27">
+        <v>14051167000.0</v>
+      </c>
+      <c r="G27">
+        <v>18477000000.0</v>
+      </c>
+      <c r="H27">
+        <v>33355436000.0</v>
+      </c>
+      <c r="I27">
+        <v>38092305000.0</v>
+      </c>
+      <c r="J27">
+        <v>29792678000.0</v>
+      </c>
+      <c r="K27">
+        <v>33168378000.0</v>
+      </c>
+      <c r="L27">
+        <v>36291382000.0</v>
+      </c>
+      <c r="M27">
+        <v>45769291000.0</v>
+      </c>
+      <c r="N27">
+        <v>41522011000.0</v>
+      </c>
+      <c r="O27">
+        <v>34682840000.0</v>
+      </c>
+      <c r="P27">
+        <v>26518718000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28">
+        <v>1374804320000.0</v>
+      </c>
+      <c r="C28">
+        <v>1114727269000.0</v>
+      </c>
+      <c r="D28">
+        <v>994352892000.0</v>
+      </c>
+      <c r="E28">
+        <v>892059891000.0</v>
+      </c>
+      <c r="F28">
+        <v>821370148000.0</v>
+      </c>
+      <c r="G28">
+        <v>817673238000.0</v>
+      </c>
+      <c r="H28">
+        <v>1024177982000.0</v>
+      </c>
+      <c r="I28">
+        <v>911659077000.0</v>
+      </c>
+      <c r="J28">
+        <v>815349645000.0</v>
+      </c>
+      <c r="K28">
+        <v>873165731000.0</v>
+      </c>
+      <c r="L28">
+        <v>830552620000.0</v>
+      </c>
+      <c r="M28">
+        <v>692324464000.0</v>
+      </c>
+      <c r="N28">
+        <v>916500624000.0</v>
+      </c>
+      <c r="O28">
+        <v>529574822000.0</v>
+      </c>
+      <c r="P28">
+        <v>532069879000.0</v>
+      </c>
+      <c r="Q28">
+        <v>529458425000.0</v>
+      </c>
+      <c r="R28">
+        <v>488881406000.0</v>
+      </c>
+      <c r="S28">
+        <v>458516506000.0</v>
+      </c>
+      <c r="T28">
+        <v>237508688000.0</v>
+      </c>
+      <c r="U28">
+        <v>168066496000.0</v>
+      </c>
+      <c r="V28">
+        <v>152367711000.0</v>
+      </c>
+      <c r="W28">
+        <v>177661025000.0</v>
+      </c>
+      <c r="X28">
+        <v>112054309000.0</v>
+      </c>
+      <c r="Y28">
+        <v>97259126000.0</v>
+      </c>
+      <c r="Z28">
+        <v>89255000000.0</v>
+      </c>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29">
+        <v>29526671000.0</v>
+      </c>
+      <c r="C29">
+        <v>36331439000.0</v>
+      </c>
+      <c r="D29">
+        <v>29809003000.0</v>
+      </c>
+      <c r="E29">
+        <v>17479535000.0</v>
+      </c>
+      <c r="F29">
+        <v>10771230000.0</v>
+      </c>
+      <c r="G29">
+        <v>4960685000.0</v>
+      </c>
+      <c r="H29">
+        <v>31350690000.0</v>
+      </c>
+      <c r="I29">
+        <v>37869903000.0</v>
+      </c>
+      <c r="J29">
+        <v>37306880000.0</v>
+      </c>
+      <c r="K29">
+        <v>-163571910000.0</v>
+      </c>
+      <c r="L29">
+        <v>43454064000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30">
+        <v>1429277154000.0</v>
+      </c>
+      <c r="C30">
+        <v>1224687226000.0</v>
+      </c>
+      <c r="D30">
+        <v>1099488701000.0</v>
+      </c>
+      <c r="E30">
+        <v>980654274000.0</v>
+      </c>
+      <c r="F30">
+        <v>886648594000.0</v>
+      </c>
+      <c r="G30">
+        <v>886964149000.0</v>
+      </c>
+      <c r="H30">
+        <v>1125919516000.0</v>
+      </c>
+      <c r="I30">
+        <v>1013215399000.0</v>
+      </c>
+      <c r="J30">
+        <v>910414109000.0</v>
+      </c>
+      <c r="K30">
+        <v>970758118000.0</v>
+      </c>
+      <c r="L30">
+        <v>929316944000.0</v>
+      </c>
+      <c r="M30">
+        <v>738093755000.0</v>
+      </c>
+      <c r="N30">
+        <v>956431635000.0</v>
+      </c>
+      <c r="O30">
+        <v>565197226000.0</v>
+      </c>
+      <c r="P30">
+        <v>559627135000.0</v>
+      </c>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>209374667000.0</v>
+      </c>
+      <c r="C31">
+        <v>292411651000.0</v>
+      </c>
+      <c r="D31">
+        <v>194272569000.0</v>
+      </c>
+      <c r="E31">
+        <v>157881737000.0</v>
+      </c>
+      <c r="F31">
+        <v>137245093000.0</v>
+      </c>
+      <c r="G31">
+        <v>186073842000.0</v>
+      </c>
+      <c r="H31">
+        <v>237037276000.0</v>
+      </c>
+      <c r="I31">
+        <v>140820598000.0</v>
+      </c>
+      <c r="J31">
+        <v>122412525000.0</v>
+      </c>
+      <c r="K31">
+        <v>106214867000.0</v>
+      </c>
+      <c r="L31">
+        <v>103555202000.0</v>
+      </c>
+      <c r="M31">
+        <v>118023478000.0</v>
+      </c>
+      <c r="N31">
+        <v>296371773000.0</v>
+      </c>
+      <c r="O31">
+        <v>-2212933000.0</v>
+      </c>
+      <c r="P31">
+        <v>35995981000.0</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32">
+        <v>1612859188000.0</v>
+      </c>
+      <c r="C32">
+        <v>1624022798000.0</v>
+      </c>
+      <c r="D32">
+        <v>1465917923000.0</v>
+      </c>
+      <c r="E32">
+        <v>1266978042000.0</v>
+      </c>
+      <c r="F32">
+        <v>902939268000.0</v>
+      </c>
+      <c r="G32">
+        <v>906264511000.0</v>
+      </c>
+      <c r="H32">
+        <v>1447914679000.0</v>
+      </c>
+      <c r="I32">
+        <v>1457372082000.0</v>
+      </c>
+      <c r="J32">
+        <v>1371672386000.0</v>
+      </c>
+      <c r="K32">
+        <v>1383786187000.0</v>
+      </c>
+      <c r="L32">
+        <v>1377511704000.0</v>
+      </c>
+      <c r="M32">
+        <v>1338968441000.0</v>
+      </c>
+      <c r="N32">
+        <v>3109196019000.0</v>
+      </c>
+      <c r="O32">
+        <v>1001519247000.0</v>
+      </c>
+      <c r="P32">
+        <v>955254685000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1352104734000.0</v>
+      </c>
+      <c r="R32">
+        <v>2124875298000.0</v>
+      </c>
+      <c r="S32">
+        <v>970093852000.0</v>
+      </c>
+      <c r="T32">
+        <v>485653821000.0</v>
+      </c>
+      <c r="U32">
+        <v>191771002000.0</v>
+      </c>
+      <c r="V32">
+        <v>308790150000.0</v>
+      </c>
+      <c r="W32">
+        <v>181680159000.0</v>
+      </c>
+      <c r="X32">
+        <v>159026936000.0</v>
+      </c>
+      <c r="Y32">
+        <v>163124787000.0</v>
+      </c>
+      <c r="Z32">
+        <v>120005000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>96172000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CJ32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:88">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:88">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>89419334000.0</v>
+      </c>
+      <c r="C2">
+        <v>124196496000.0</v>
+      </c>
+      <c r="D2">
+        <v>110946299000.0</v>
+      </c>
+      <c r="E2">
+        <v>81242665000.0</v>
+      </c>
+      <c r="F2">
+        <v>89420847000.0</v>
+      </c>
+      <c r="G2">
+        <v>99114636000.0</v>
+      </c>
+      <c r="H2">
+        <v>113376795000.0</v>
+      </c>
+      <c r="I2">
+        <v>105726260000.0</v>
+      </c>
+      <c r="J2">
+        <v>82252217000.0</v>
+      </c>
+      <c r="K2">
+        <v>105087767000.0</v>
+      </c>
+      <c r="L2">
+        <v>82430064000.0</v>
+      </c>
+      <c r="M2">
+        <v>73794865000.0</v>
+      </c>
+      <c r="N2">
+        <v>77733433000.0</v>
+      </c>
+      <c r="O2">
+        <v>78694132000.0</v>
+      </c>
+      <c r="P2">
+        <v>80231477000.0</v>
+      </c>
+      <c r="Q2">
+        <v>74750844000.0</v>
+      </c>
+      <c r="R2">
+        <v>60474133000.0</v>
+      </c>
+      <c r="S2">
+        <v>70830457000.0</v>
+      </c>
+      <c r="T2">
+        <v>58328072000.0</v>
+      </c>
+      <c r="U2">
+        <v>65013648000.0</v>
+      </c>
+      <c r="V2">
+        <v>62210779000.0</v>
+      </c>
+      <c r="W2">
+        <v>57647207000.0</v>
+      </c>
+      <c r="X2">
+        <v>59320493000.0</v>
+      </c>
+      <c r="Y2">
+        <v>53179531000.0</v>
+      </c>
+      <c r="Z2">
+        <v>92807155000.0</v>
+      </c>
+      <c r="AA2">
+        <v>101196959000.0</v>
+      </c>
+      <c r="AB2">
+        <v>100009638000.0</v>
+      </c>
+      <c r="AC2">
+        <v>86052355000.0</v>
+      </c>
+      <c r="AD2">
+        <v>96277322000.0</v>
+      </c>
+      <c r="AE2">
+        <v>94680366000.0</v>
+      </c>
+      <c r="AF2">
+        <v>101482033000.0</v>
+      </c>
+      <c r="AG2">
+        <v>93088223000.0</v>
+      </c>
+      <c r="AH2">
+        <v>99478054000.0</v>
+      </c>
+      <c r="AI2">
+        <v>71710157000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>95865521000.0</v>
+      </c>
+      <c r="AK2">
+        <v>90774382000.0</v>
+      </c>
+      <c r="AL2">
+        <v>95496476000.0</v>
+      </c>
+      <c r="AM2">
+        <v>66186199000.0</v>
+      </c>
+      <c r="AN2">
+        <v>96745265000.0</v>
+      </c>
+      <c r="AO2">
+        <v>106613289000.0</v>
+      </c>
+      <c r="AP2">
+        <v>96866798000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>99871017000.0</v>
+      </c>
+      <c r="AR2">
+        <v>103575390000.0</v>
+      </c>
+      <c r="AS2">
+        <v>113859094000.0</v>
+      </c>
+      <c r="AT2">
+        <v>99160894000.0</v>
+      </c>
+      <c r="AU2">
+        <v>106321927000.0</v>
+      </c>
+      <c r="AV2">
+        <v>109991455000.0</v>
+      </c>
+      <c r="AW2">
+        <v>104021617000.0</v>
+      </c>
+      <c r="AX2">
+        <v>105905640000.0</v>
+      </c>
+      <c r="AY2">
+        <v>120488043000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>256205682000.0</v>
+      </c>
+      <c r="BA2">
+        <v>90985905000.0</v>
+      </c>
+      <c r="BB2">
+        <v>60343633000.0</v>
+      </c>
+      <c r="BC2">
+        <v>116886775000.0</v>
+      </c>
+      <c r="BD2">
+        <v>67292198000.0</v>
+      </c>
+      <c r="BE2">
+        <v>62349124000.0</v>
+      </c>
+      <c r="BF2">
+        <v>62332354000.0</v>
+      </c>
+      <c r="BG2">
+        <v>74589203000.0</v>
+      </c>
+      <c r="BH2">
+        <v>206417000.0</v>
+      </c>
+      <c r="BI2">
+        <v>34208202000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>97342199000.0</v>
+      </c>
+      <c r="BK2">
+        <v>121468844000.0</v>
+      </c>
+      <c r="BL2">
+        <v>146314476000.0</v>
+      </c>
+      <c r="BM2">
+        <v>223761031000.0</v>
+      </c>
+      <c r="BN2">
+        <v>119448210000.0</v>
+      </c>
+      <c r="BO2">
+        <v>326592484000.0</v>
+      </c>
+      <c r="BP2">
+        <v>180392485000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>237450164000.0</v>
+      </c>
+      <c r="BR2">
+        <v>51626288000.0</v>
+      </c>
+      <c r="BS2">
+        <v>122132431000.0</v>
+      </c>
+      <c r="BT2">
+        <v>8872979000.0</v>
+      </c>
+      <c r="BU2">
+        <v>137539611000.0</v>
+      </c>
+      <c r="BV2">
+        <v>17608895000.0</v>
+      </c>
+      <c r="BW2">
+        <v>120910128000.0</v>
+      </c>
+      <c r="BX2">
+        <v>35480085000.0</v>
+      </c>
+      <c r="BY2">
+        <v>101126128000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>14786279000.0</v>
+      </c>
+      <c r="CA2">
+        <v>13562310000.0</v>
+      </c>
+      <c r="CB2">
+        <v>11503832000.0</v>
+      </c>
+      <c r="CC2">
+        <v>16171978000.0</v>
+      </c>
+      <c r="CD2">
+        <v>16047445000.0</v>
+      </c>
+      <c r="CE2">
+        <v>54212538000.0</v>
+      </c>
+      <c r="CF2">
+        <v>11842815000.0</v>
+      </c>
+      <c r="CG2">
+        <v>18122003000.0</v>
+      </c>
+      <c r="CH2">
+        <v>12409027000.0</v>
+      </c>
+      <c r="CI2">
+        <v>16673974000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>6178681000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:88">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>44933434000.0</v>
+      </c>
+      <c r="C3">
+        <v>55831197000.0</v>
+      </c>
+      <c r="D3">
+        <v>43837853000.0</v>
+      </c>
+      <c r="E3">
+        <v>42334934000.0</v>
+      </c>
+      <c r="F3">
+        <v>43524375000.0</v>
+      </c>
+      <c r="G3">
+        <v>44988976000.0</v>
+      </c>
+      <c r="H3">
+        <v>43260511000.0</v>
+      </c>
+      <c r="I3">
+        <v>41571745000.0</v>
+      </c>
+      <c r="J3">
+        <v>42789277000.0</v>
+      </c>
+      <c r="K3">
+        <v>42735515000.0</v>
+      </c>
+      <c r="L3">
+        <v>44728448000.0</v>
+      </c>
+      <c r="M3">
+        <v>49862073000.0</v>
+      </c>
+      <c r="N3">
+        <v>45476613000.0</v>
+      </c>
+      <c r="O3">
+        <v>46073406000.0</v>
+      </c>
+      <c r="P3">
+        <v>47735352000.0</v>
+      </c>
+      <c r="Q3">
+        <v>46977826000.0</v>
+      </c>
+      <c r="R3">
+        <v>45136881000.0</v>
+      </c>
+      <c r="S3">
+        <v>52333708000.0</v>
+      </c>
+      <c r="T3">
+        <v>55223689000.0</v>
+      </c>
+      <c r="U3">
+        <v>54358809000.0</v>
+      </c>
+      <c r="V3">
+        <v>54490182000.0</v>
+      </c>
+      <c r="W3">
+        <v>53368929000.0</v>
+      </c>
+      <c r="X3">
+        <v>53514392000.0</v>
+      </c>
+      <c r="Y3">
+        <v>53262456000.0</v>
+      </c>
+      <c r="Z3">
+        <v>52711256000.0</v>
+      </c>
+      <c r="AA3">
+        <v>47944091000.0</v>
+      </c>
+      <c r="AB3">
+        <v>45794384000.0</v>
+      </c>
+      <c r="AC3">
+        <v>46207367000.0</v>
+      </c>
+      <c r="AD3">
+        <v>44909596000.0</v>
+      </c>
+      <c r="AE3">
+        <v>48858555000.0</v>
+      </c>
+      <c r="AF3">
+        <v>43778058000.0</v>
+      </c>
+      <c r="AG3">
+        <v>45757823000.0</v>
+      </c>
+      <c r="AH3">
+        <v>31958412000.0</v>
+      </c>
+      <c r="AI3">
+        <v>46908260000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>34054191000.0</v>
+      </c>
+      <c r="AK3">
+        <v>41472708000.0</v>
+      </c>
+      <c r="AL3">
+        <v>37785615000.0</v>
+      </c>
+      <c r="AM3">
+        <v>53665449000.0</v>
+      </c>
+      <c r="AN3">
+        <v>29965441000.0</v>
+      </c>
+      <c r="AO3">
+        <v>34842308000.0</v>
+      </c>
+      <c r="AP3">
+        <v>25669449000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>60336771000.0</v>
+      </c>
+      <c r="AR3">
+        <v>16922451000.0</v>
+      </c>
+      <c r="AS3">
+        <v>33705678000.0</v>
+      </c>
+      <c r="AT3">
+        <v>40333933000.0</v>
+      </c>
+      <c r="AU3">
+        <v>48314496000.0</v>
+      </c>
+      <c r="AV3">
+        <v>37113519000.0</v>
+      </c>
+      <c r="AW3">
+        <v>55759417000.0</v>
+      </c>
+      <c r="AX3">
+        <v>54781500000.0</v>
+      </c>
+      <c r="AY3">
+        <v>86434658000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>210273527000.0</v>
+      </c>
+      <c r="BA3">
+        <v>9846190000.0</v>
+      </c>
+      <c r="BB3">
+        <v>10141584000.0</v>
+      </c>
+      <c r="BC3">
+        <v>13183076000.0</v>
+      </c>
+      <c r="BD3">
+        <v>5479903000.0</v>
+      </c>
+      <c r="BE3">
+        <v>7681699000.0</v>
+      </c>
+      <c r="BF3">
+        <v>10330025000.0</v>
+      </c>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+    </row>
+    <row r="4" spans="1:88">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+    </row>
+    <row r="5" spans="1:88">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5">
+        <v>-26595058000.0</v>
+      </c>
+      <c r="C5">
+        <v>-275056172000.0</v>
+      </c>
+      <c r="D5">
+        <v>88208197000.0</v>
+      </c>
+      <c r="E5">
+        <v>86377882000.0</v>
+      </c>
+      <c r="F5">
+        <v>14219636000.0</v>
+      </c>
+      <c r="G5">
+        <v>121964346000.0</v>
+      </c>
+      <c r="H5">
+        <v>94563132000.0</v>
+      </c>
+      <c r="I5">
+        <v>90893380000.0</v>
+      </c>
+      <c r="J5">
+        <v>54738920000.0</v>
+      </c>
+      <c r="K5">
+        <v>63950438000.0</v>
+      </c>
+      <c r="L5">
+        <v>77991963000.0</v>
+      </c>
+      <c r="M5">
+        <v>-3156355000.0</v>
+      </c>
+      <c r="N5">
+        <v>55067108000.0</v>
+      </c>
+      <c r="O5">
+        <v>75200442000.0</v>
+      </c>
+      <c r="P5">
+        <v>23761526000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-17798786000.0</v>
+      </c>
+      <c r="R5">
+        <v>13112147000.0</v>
+      </c>
+      <c r="S5">
+        <v>58229085000.0</v>
+      </c>
+      <c r="T5">
+        <v>-54189577000.0</v>
+      </c>
+      <c r="U5">
+        <v>-94029424000.0</v>
+      </c>
+      <c r="V5">
+        <v>-3853647000.0</v>
+      </c>
+      <c r="W5">
+        <v>44687168000.0</v>
+      </c>
+      <c r="X5">
+        <v>-36450721000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-74622808000.0</v>
+      </c>
+      <c r="Z5">
+        <v>14057642000.0</v>
+      </c>
+      <c r="AA5">
+        <v>61921922000.0</v>
+      </c>
+      <c r="AB5">
+        <v>59227804000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-35165927000.0</v>
+      </c>
+      <c r="AD5">
+        <v>18954340000.0</v>
+      </c>
+      <c r="AE5">
+        <v>74630505000.0</v>
+      </c>
+      <c r="AF5">
+        <v>52822854000.0</v>
+      </c>
+      <c r="AG5">
+        <v>37929325000.0</v>
+      </c>
+      <c r="AH5">
+        <v>50954048000.0</v>
+      </c>
+      <c r="AI5">
+        <v>96799050000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>13027492000.0</v>
+      </c>
+      <c r="AK5">
+        <v>63603492000.0</v>
+      </c>
+      <c r="AL5">
+        <v>40721522000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-25131410000.0</v>
+      </c>
+      <c r="AN5">
+        <v>48250930000.0</v>
+      </c>
+      <c r="AO5">
+        <v>43395113000.0</v>
+      </c>
+      <c r="AP5">
+        <v>24627492000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-22631926000.0</v>
+      </c>
+      <c r="AR5">
+        <v>9856448000.0</v>
+      </c>
+      <c r="AS5">
+        <v>14796889000.0</v>
+      </c>
+      <c r="AT5">
+        <v>14689754000.0</v>
+      </c>
+      <c r="AU5">
+        <v>52911599000.0</v>
+      </c>
+      <c r="AV5">
+        <v>42862635000.0</v>
+      </c>
+      <c r="AW5">
+        <v>35445586000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-21923491000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-60706267000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>1637945454000.0</v>
+      </c>
+      <c r="BA5">
+        <v>22035651000.0</v>
+      </c>
+      <c r="BB5">
+        <v>23875283000.0</v>
+      </c>
+      <c r="BC5">
+        <v>45477288000.0</v>
+      </c>
+      <c r="BD5">
+        <v>33976222000.0</v>
+      </c>
+      <c r="BE5">
+        <v>22258680000.0</v>
+      </c>
+      <c r="BF5">
+        <v>26688944000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+    </row>
+    <row r="6" spans="1:88">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>18338376000.0</v>
+      </c>
+      <c r="C6">
+        <v>-219224975000.0</v>
+      </c>
+      <c r="D6">
+        <v>132046050000.0</v>
+      </c>
+      <c r="E6">
+        <v>128712816000.0</v>
+      </c>
+      <c r="F6">
+        <v>57744011000.0</v>
+      </c>
+      <c r="G6">
+        <v>166953322000.0</v>
+      </c>
+      <c r="H6">
+        <v>137823643000.0</v>
+      </c>
+      <c r="I6">
+        <v>132465125000.0</v>
+      </c>
+      <c r="J6">
+        <v>97528197000.0</v>
+      </c>
+      <c r="K6">
+        <v>106685953000.0</v>
+      </c>
+      <c r="L6">
+        <v>122720411000.0</v>
+      </c>
+      <c r="M6">
+        <v>46705718000.0</v>
+      </c>
+      <c r="N6">
+        <v>100543721000.0</v>
+      </c>
+      <c r="O6">
+        <v>121273848000.0</v>
+      </c>
+      <c r="P6">
+        <v>71496878000.0</v>
+      </c>
+      <c r="Q6">
+        <v>29179040000.0</v>
+      </c>
+      <c r="R6">
+        <v>58249028000.0</v>
+      </c>
+      <c r="S6">
+        <v>110562793000.0</v>
+      </c>
+      <c r="T6">
+        <v>1034112000.0</v>
+      </c>
+      <c r="U6">
+        <v>-39670615000.0</v>
+      </c>
+      <c r="V6">
+        <v>50636535000.0</v>
+      </c>
+      <c r="W6">
+        <v>98056097000.0</v>
+      </c>
+      <c r="X6">
+        <v>17063671000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-21360352000.0</v>
+      </c>
+      <c r="Z6">
+        <v>66768898000.0</v>
+      </c>
+      <c r="AA6">
+        <v>109866013000.0</v>
+      </c>
+      <c r="AB6">
+        <v>105022188000.0</v>
+      </c>
+      <c r="AC6">
+        <v>11041440000.0</v>
+      </c>
+      <c r="AD6">
+        <v>63863936000.0</v>
+      </c>
+      <c r="AE6">
+        <v>123489060000.0</v>
+      </c>
+      <c r="AF6">
+        <v>96600912000.0</v>
+      </c>
+      <c r="AG6">
+        <v>83687148000.0</v>
+      </c>
+      <c r="AH6">
+        <v>82912460000.0</v>
+      </c>
+      <c r="AI6">
+        <v>143707310000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>47081683000.0</v>
+      </c>
+      <c r="AK6">
+        <v>105076200000.0</v>
+      </c>
+      <c r="AL6">
+        <v>78507137000.0</v>
+      </c>
+      <c r="AM6">
+        <v>28534039000.0</v>
+      </c>
+      <c r="AN6">
+        <v>78216371000.0</v>
+      </c>
+      <c r="AO6">
+        <v>78237421000.0</v>
+      </c>
+      <c r="AP6">
+        <v>50296941000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>37704845000.0</v>
+      </c>
+      <c r="AR6">
+        <v>26778899000.0</v>
+      </c>
+      <c r="AS6">
+        <v>48502567000.0</v>
+      </c>
+      <c r="AT6">
+        <v>55023687000.0</v>
+      </c>
+      <c r="AU6">
+        <v>101226095000.0</v>
+      </c>
+      <c r="AV6">
+        <v>79976154000.0</v>
+      </c>
+      <c r="AW6">
+        <v>91205003000.0</v>
+      </c>
+      <c r="AX6">
+        <v>32858009000.0</v>
+      </c>
+      <c r="AY6">
+        <v>25728391000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>1848218981000.0</v>
+      </c>
+      <c r="BA6">
+        <v>31881841000.0</v>
+      </c>
+      <c r="BB6">
+        <v>34016867000.0</v>
+      </c>
+      <c r="BC6">
+        <v>58660364000.0</v>
+      </c>
+      <c r="BD6">
+        <v>39456125000.0</v>
+      </c>
+      <c r="BE6">
+        <v>29940379000.0</v>
+      </c>
+      <c r="BF6">
+        <v>37018969000.0</v>
+      </c>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+    </row>
+    <row r="7" spans="1:88">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+    </row>
+    <row r="8" spans="1:88">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8">
+        <v>296475769000.0</v>
+      </c>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+    </row>
+    <row r="9" spans="1:88">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>297371203000.0</v>
+      </c>
+      <c r="C9">
+        <v>301033465000.0</v>
+      </c>
+      <c r="D9">
+        <v>290221577000.0</v>
+      </c>
+      <c r="E9">
+        <v>314147567000.0</v>
+      </c>
+      <c r="F9">
+        <v>301650272000.0</v>
+      </c>
+      <c r="G9">
+        <v>350251271000.0</v>
+      </c>
+      <c r="H9">
+        <v>300215939000.0</v>
+      </c>
+      <c r="I9">
+        <v>283992626000.0</v>
+      </c>
+      <c r="J9">
+        <v>289093054000.0</v>
+      </c>
+      <c r="K9">
+        <v>299856555000.0</v>
+      </c>
+      <c r="L9">
+        <v>293177604000.0</v>
+      </c>
+      <c r="M9">
+        <v>258813807000.0</v>
+      </c>
+      <c r="N9">
+        <v>275023828000.0</v>
+      </c>
+      <c r="O9">
+        <v>286110932000.0</v>
+      </c>
+      <c r="P9">
+        <v>250435885000.0</v>
+      </c>
+      <c r="Q9">
+        <v>232949059000.0</v>
+      </c>
+      <c r="R9">
+        <v>203331580000.0</v>
+      </c>
+      <c r="S9">
+        <v>201162428000.0</v>
+      </c>
+      <c r="T9">
+        <v>128477616000.0</v>
+      </c>
+      <c r="U9">
+        <v>160725840000.0</v>
+      </c>
+      <c r="V9">
+        <v>156190428000.0</v>
+      </c>
+      <c r="W9">
+        <v>157357265000.0</v>
+      </c>
+      <c r="X9">
+        <v>136121941000.0</v>
+      </c>
+      <c r="Y9">
+        <v>101323321000.0</v>
+      </c>
+      <c r="Z9">
+        <v>248507598000.0</v>
+      </c>
+      <c r="AA9">
+        <v>326443907000.0</v>
+      </c>
+      <c r="AB9">
+        <v>264681239000.0</v>
+      </c>
+      <c r="AC9">
+        <v>220467353000.0</v>
+      </c>
+      <c r="AD9">
+        <v>252785906000.0</v>
+      </c>
+      <c r="AE9">
+        <v>298605216000.0</v>
+      </c>
+      <c r="AF9">
+        <v>275026787000.0</v>
+      </c>
+      <c r="AG9">
+        <v>239485105000.0</v>
+      </c>
+      <c r="AH9">
+        <v>255526298000.0</v>
+      </c>
+      <c r="AI9">
+        <v>298087423000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>245877480000.0</v>
+      </c>
+      <c r="AK9">
+        <v>237005925000.0</v>
+      </c>
+      <c r="AL9">
+        <v>236855022000.0</v>
+      </c>
+      <c r="AM9">
+        <v>274725366000.0</v>
+      </c>
+      <c r="AN9">
+        <v>247555431000.0</v>
+      </c>
+      <c r="AO9">
+        <v>258895609000.0</v>
+      </c>
+      <c r="AP9">
+        <v>236198230000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>280669414000.0</v>
+      </c>
+      <c r="AR9">
+        <v>228373898000.0</v>
+      </c>
+      <c r="AS9">
+        <v>218552468000.0</v>
+      </c>
+      <c r="AT9">
+        <v>233449529000.0</v>
+      </c>
+      <c r="AU9">
+        <v>264047579000.0</v>
+      </c>
+      <c r="AV9">
+        <v>214460447000.0</v>
+      </c>
+      <c r="AW9">
+        <v>211739332000.0</v>
+      </c>
+      <c r="AX9">
+        <v>222480444000.0</v>
+      </c>
+      <c r="AY9">
+        <v>238702489000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>1942024456000.0</v>
+      </c>
+      <c r="BA9">
+        <v>190652175000.0</v>
+      </c>
+      <c r="BB9">
+        <v>209793636000.0</v>
+      </c>
+      <c r="BC9">
+        <v>161579104000.0</v>
+      </c>
+      <c r="BD9">
+        <v>184561890000.0</v>
+      </c>
+      <c r="BE9">
+        <v>174469650000.0</v>
+      </c>
+      <c r="BF9">
+        <v>172048152000.0</v>
+      </c>
+      <c r="BG9">
+        <v>163014362000.0</v>
+      </c>
+      <c r="BH9">
+        <v>216459651000.0</v>
+      </c>
+      <c r="BI9">
+        <v>192890230000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>176544421000.0</v>
+      </c>
+      <c r="BK9">
+        <v>142767463000.0</v>
+      </c>
+      <c r="BL9">
+        <v>193040294000.0</v>
+      </c>
+      <c r="BM9">
+        <v>151397312000.0</v>
+      </c>
+      <c r="BN9">
+        <v>253907104000.0</v>
+      </c>
+      <c r="BO9">
+        <v>139159195000.0</v>
+      </c>
+      <c r="BP9">
+        <v>563114603000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>398371751000.0</v>
+      </c>
+      <c r="BR9">
+        <v>242959965000.0</v>
+      </c>
+      <c r="BS9">
+        <v>176370974000.0</v>
+      </c>
+      <c r="BT9">
+        <v>168878540000.0</v>
+      </c>
+      <c r="BU9">
+        <v>208209697000.0</v>
+      </c>
+      <c r="BV9">
+        <v>130480725000.0</v>
+      </c>
+      <c r="BW9">
+        <v>46863885000.0</v>
+      </c>
+      <c r="BX9">
+        <v>74617868000.0</v>
+      </c>
+      <c r="BY9">
+        <v>59251331000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>32618117000.0</v>
+      </c>
+      <c r="CA9">
+        <v>36450162000.0</v>
+      </c>
+      <c r="CB9">
+        <v>34912185000.0</v>
+      </c>
+      <c r="CC9">
+        <v>29357495000.0</v>
+      </c>
+      <c r="CD9">
+        <v>45839485000.0</v>
+      </c>
+      <c r="CE9">
+        <v>30972718000.0</v>
+      </c>
+      <c r="CF9">
+        <v>35682346000.0</v>
+      </c>
+      <c r="CG9">
+        <v>35033805000.0</v>
+      </c>
+      <c r="CH9">
+        <v>34012413000.0</v>
+      </c>
+      <c r="CI9">
+        <v>22026156000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>37224100000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:88">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10">
+        <v>47633158000.0</v>
+      </c>
+      <c r="C10">
+        <v>-272890312000.0</v>
+      </c>
+      <c r="D10">
+        <v>82850579000.0</v>
+      </c>
+      <c r="E10">
+        <v>80621864000.0</v>
+      </c>
+      <c r="F10">
+        <v>52681314000.0</v>
+      </c>
+      <c r="G10">
+        <v>116032607000.0</v>
+      </c>
+      <c r="H10">
+        <v>87713555000.0</v>
+      </c>
+      <c r="I10">
+        <v>83507534000.0</v>
+      </c>
+      <c r="J10">
+        <v>48304499000.0</v>
+      </c>
+      <c r="K10">
+        <v>58899228000.0</v>
+      </c>
+      <c r="L10">
+        <v>72158816000.0</v>
+      </c>
+      <c r="M10">
+        <v>30758347000.0</v>
+      </c>
+      <c r="N10">
+        <v>82117129000.0</v>
+      </c>
+      <c r="O10">
+        <v>50163387000.0</v>
+      </c>
+      <c r="P10">
+        <v>43522949000.0</v>
+      </c>
+      <c r="Q10">
+        <v>203693000.0</v>
+      </c>
+      <c r="R10">
+        <v>56164890000.0</v>
+      </c>
+      <c r="S10">
+        <v>25185144000.0</v>
+      </c>
+      <c r="T10">
+        <v>-26624345000.0</v>
+      </c>
+      <c r="U10">
+        <v>-97442849000.0</v>
+      </c>
+      <c r="V10">
+        <v>-3965139000.0</v>
+      </c>
+      <c r="W10">
+        <v>46471487000.0</v>
+      </c>
+      <c r="X10">
+        <v>-39037822000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-74824886000.0</v>
+      </c>
+      <c r="Z10">
+        <v>9811039000.0</v>
+      </c>
+      <c r="AA10">
+        <v>57422320000.0</v>
+      </c>
+      <c r="AB10">
+        <v>53652744000.0</v>
+      </c>
+      <c r="AC10">
+        <v>25861732000.0</v>
+      </c>
+      <c r="AD10">
+        <v>38559369000.0</v>
+      </c>
+      <c r="AE10">
+        <v>71283054000.0</v>
+      </c>
+      <c r="AF10">
+        <v>44809332000.0</v>
+      </c>
+      <c r="AG10">
+        <v>31797223000.0</v>
+      </c>
+      <c r="AH10">
+        <v>48358996000.0</v>
+      </c>
+      <c r="AI10">
+        <v>92024284000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>37733514000.0</v>
+      </c>
+      <c r="AK10">
+        <v>54775651000.0</v>
+      </c>
+      <c r="AL10">
+        <v>45290817000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-4374343000.0</v>
+      </c>
+      <c r="AN10">
+        <v>47545268000.0</v>
+      </c>
+      <c r="AO10">
+        <v>68824846000.0</v>
+      </c>
+      <c r="AP10">
+        <v>40835614000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>24440749000.0</v>
+      </c>
+      <c r="AR10">
+        <v>14721700000.0</v>
+      </c>
+      <c r="AS10">
+        <v>38933482000.0</v>
+      </c>
+      <c r="AT10">
+        <v>57187636000.0</v>
+      </c>
+      <c r="AU10">
+        <v>99335542000.0</v>
+      </c>
+      <c r="AV10">
+        <v>76752766000.0</v>
+      </c>
+      <c r="AW10">
+        <v>86167147000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-26312180000.0</v>
+      </c>
+      <c r="AY10">
+        <v>21021182000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1842697090000.0</v>
+      </c>
+      <c r="BA10">
+        <v>26960387000.0</v>
+      </c>
+      <c r="BB10">
+        <v>28843235000.0</v>
+      </c>
+      <c r="BC10">
+        <v>41548896000.0</v>
+      </c>
+      <c r="BD10">
+        <v>42882905000.0</v>
+      </c>
+      <c r="BE10">
+        <v>22730422000.0</v>
+      </c>
+      <c r="BF10">
+        <v>19025978000.0</v>
+      </c>
+      <c r="BG10">
+        <v>8280163000.0</v>
+      </c>
+      <c r="BH10">
+        <v>10290896000.0</v>
+      </c>
+      <c r="BI10">
+        <v>51220371000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>54315155000.0</v>
+      </c>
+      <c r="BK10">
+        <v>65468455000.0</v>
+      </c>
+      <c r="BL10">
+        <v>69764889000.0</v>
+      </c>
+      <c r="BM10">
+        <v>64639758000.0</v>
+      </c>
+      <c r="BN10">
+        <v>83201119000.0</v>
+      </c>
+      <c r="BO10">
+        <v>73194557000.0</v>
+      </c>
+      <c r="BP10">
+        <v>517290439000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>339558003000.0</v>
+      </c>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10">
+        <v>89917853000.0</v>
+      </c>
+      <c r="BU10">
+        <v>1930029000.0</v>
+      </c>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10">
+        <v>46166999000.0</v>
+      </c>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10">
+        <v>102736528000.0</v>
+      </c>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+    </row>
+    <row r="11" spans="1:88">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>9831520000.0</v>
+      </c>
+      <c r="C11">
+        <v>2045049000.0</v>
+      </c>
+      <c r="D11">
+        <v>12052365000.0</v>
+      </c>
+      <c r="E11">
+        <v>8152393000.0</v>
+      </c>
+      <c r="F11">
+        <v>7276864000.0</v>
+      </c>
+      <c r="G11">
+        <v>8131094000.0</v>
+      </c>
+      <c r="H11">
+        <v>7195361000.0</v>
+      </c>
+      <c r="I11">
+        <v>10980282000.0</v>
+      </c>
+      <c r="J11">
+        <v>10024702000.0</v>
+      </c>
+      <c r="K11">
+        <v>-391879000.0</v>
+      </c>
+      <c r="L11">
+        <v>9586834000.0</v>
+      </c>
+      <c r="M11">
+        <v>11916503000.0</v>
+      </c>
+      <c r="N11">
+        <v>8697545000.0</v>
+      </c>
+      <c r="O11">
+        <v>-5954064000.0</v>
+      </c>
+      <c r="P11">
+        <v>7973126000.0</v>
+      </c>
+      <c r="Q11">
+        <v>7469147000.0</v>
+      </c>
+      <c r="R11">
+        <v>7991326000.0</v>
+      </c>
+      <c r="S11">
+        <v>-13871221000.0</v>
+      </c>
+      <c r="T11">
+        <v>6831798000.0</v>
+      </c>
+      <c r="U11">
+        <v>11026627000.0</v>
+      </c>
+      <c r="V11">
+        <v>6784026000.0</v>
+      </c>
+      <c r="W11">
+        <v>-19504741000.0</v>
+      </c>
+      <c r="X11">
+        <v>9168865000.0</v>
+      </c>
+      <c r="Y11">
+        <v>5997964000.0</v>
+      </c>
+      <c r="Z11">
+        <v>9298597000.0</v>
+      </c>
+      <c r="AA11">
+        <v>8368196000.0</v>
+      </c>
+      <c r="AB11">
+        <v>10807247000.0</v>
+      </c>
+      <c r="AC11">
+        <v>6380941000.0</v>
+      </c>
+      <c r="AD11">
+        <v>5794306000.0</v>
+      </c>
+      <c r="AE11">
+        <v>21069338000.0</v>
+      </c>
+      <c r="AF11">
+        <v>10547659000.0</v>
+      </c>
+      <c r="AG11">
+        <v>27780000.0</v>
+      </c>
+      <c r="AH11">
+        <v>6225126000.0</v>
+      </c>
+      <c r="AI11">
+        <v>17884094000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>7958977000.0</v>
+      </c>
+      <c r="AK11">
+        <v>5758379000.0</v>
+      </c>
+      <c r="AL11">
+        <v>5705430000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-176263395000.0</v>
+      </c>
+      <c r="AN11">
+        <v>1871666000.0</v>
+      </c>
+      <c r="AO11">
+        <v>5971836000.0</v>
+      </c>
+      <c r="AP11">
+        <v>4847983000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-8836426000.0</v>
+      </c>
+      <c r="AR11">
+        <v>18447899000.0</v>
+      </c>
+      <c r="AS11">
+        <v>11380306000.0</v>
+      </c>
+      <c r="AT11">
+        <v>22462285000.0</v>
+      </c>
+      <c r="AU11">
+        <v>25701459000.0</v>
+      </c>
+      <c r="AV11">
+        <v>24392302000.0</v>
+      </c>
+      <c r="AW11">
+        <v>30566020000.0</v>
+      </c>
+      <c r="AX11">
+        <v>17987730000.0</v>
+      </c>
+      <c r="AY11">
+        <v>9992656000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>118338751000.0</v>
+      </c>
+      <c r="BA11">
+        <v>11206028000.0</v>
+      </c>
+      <c r="BB11">
+        <v>13506743000.0</v>
+      </c>
+      <c r="BC11">
+        <v>11307285000.0</v>
+      </c>
+      <c r="BD11">
+        <v>10241642000.0</v>
+      </c>
+      <c r="BE11">
+        <v>9466637000.0</v>
+      </c>
+      <c r="BF11">
+        <v>9809487000.0</v>
+      </c>
+      <c r="BG11">
+        <v>19744314000.0</v>
+      </c>
+      <c r="BH11">
+        <v>179977000.0</v>
+      </c>
+      <c r="BI11">
+        <v>16349982000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>17924992000.0</v>
+      </c>
+      <c r="BK11">
+        <v>5472442000.0</v>
+      </c>
+      <c r="BL11">
+        <v>19811256000.0</v>
+      </c>
+      <c r="BM11">
+        <v>19399558000.0</v>
+      </c>
+      <c r="BN11">
+        <v>24927960000.0</v>
+      </c>
+      <c r="BO11">
+        <v>58237400000.0</v>
+      </c>
+      <c r="BP11">
+        <v>8352572000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>61853736000.0</v>
+      </c>
+      <c r="BR11">
+        <v>9813022000.0</v>
+      </c>
+      <c r="BS11">
+        <v>5371053000.0</v>
+      </c>
+      <c r="BT11">
+        <v>46279335000.0</v>
+      </c>
+      <c r="BU11"/>
+      <c r="BV11">
+        <v>5572537000.0</v>
+      </c>
+      <c r="BW11">
+        <v>64493458000.0</v>
+      </c>
+      <c r="BX11"/>
+      <c r="BY11">
+        <v>1537981000.0</v>
+      </c>
+      <c r="BZ11"/>
+      <c r="CA11">
+        <v>2448052000.0</v>
+      </c>
+      <c r="CB11"/>
+      <c r="CC11">
+        <v>13821568000.0</v>
+      </c>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11">
+        <v>224006491000.0</v>
+      </c>
+      <c r="CH11">
+        <v>10581942000.0</v>
+      </c>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+    </row>
+    <row r="12" spans="1:88">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12">
+        <v>7918117000.0</v>
+      </c>
+      <c r="C12">
+        <v>5234063000.0</v>
+      </c>
+      <c r="D12">
+        <v>5357618000.0</v>
+      </c>
+      <c r="E12">
+        <v>5756018000.0</v>
+      </c>
+      <c r="F12">
+        <v>5062697000.0</v>
+      </c>
+      <c r="G12">
+        <v>5931739000.0</v>
+      </c>
+      <c r="H12">
+        <v>6849577000.0</v>
+      </c>
+      <c r="I12">
+        <v>7385846000.0</v>
+      </c>
+      <c r="J12">
+        <v>6434421000.0</v>
+      </c>
+      <c r="K12">
+        <v>5051210000.0</v>
+      </c>
+      <c r="L12">
+        <v>5833147000.0</v>
+      </c>
+      <c r="M12">
+        <v>4016010000.0</v>
+      </c>
+      <c r="N12">
+        <v>5057028000.0</v>
+      </c>
+      <c r="O12">
+        <v>25037055000.0</v>
+      </c>
+      <c r="P12">
+        <v>2809466000.0</v>
+      </c>
+      <c r="Q12">
+        <v>2937311000.0</v>
+      </c>
+      <c r="R12">
+        <v>3170111000.0</v>
+      </c>
+      <c r="S12">
+        <v>33043941000.0</v>
+      </c>
+      <c r="T12">
+        <v>2440910000.0</v>
+      </c>
+      <c r="U12">
+        <v>3413425000.0</v>
+      </c>
+      <c r="V12">
+        <v>111492000.0</v>
+      </c>
+      <c r="W12">
+        <v>1784319000.0</v>
+      </c>
+      <c r="X12">
+        <v>2587101000.0</v>
+      </c>
+      <c r="Y12">
+        <v>202078000.0</v>
+      </c>
+      <c r="Z12">
+        <v>4246603000.0</v>
+      </c>
+      <c r="AA12">
+        <v>4499602000.0</v>
+      </c>
+      <c r="AB12">
+        <v>5575060000.0</v>
+      </c>
+      <c r="AC12">
+        <v>5623110000.0</v>
+      </c>
+      <c r="AD12">
+        <v>5286959000.0</v>
+      </c>
+      <c r="AE12">
+        <v>6740484000.0</v>
+      </c>
+      <c r="AF12">
+        <v>7463722000.0</v>
+      </c>
+      <c r="AG12">
+        <v>7574035000.0</v>
+      </c>
+      <c r="AH12">
+        <v>7754009000.0</v>
+      </c>
+      <c r="AI12">
+        <v>8711199000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>9348169000.0</v>
+      </c>
+      <c r="AK12">
+        <v>9272052000.0</v>
+      </c>
+      <c r="AL12">
+        <v>10476829000.0</v>
+      </c>
+      <c r="AM12">
+        <v>10199618000.0</v>
+      </c>
+      <c r="AN12">
+        <v>8854260000.0</v>
+      </c>
+      <c r="AO12">
+        <v>9412575000.0</v>
+      </c>
+      <c r="AP12">
+        <v>9461327000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>13264096000.0</v>
+      </c>
+      <c r="AR12">
+        <v>12057199000.0</v>
+      </c>
+      <c r="AS12">
+        <v>9569085000.0</v>
+      </c>
+      <c r="AT12">
+        <v>12853251000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1890553000.0</v>
+      </c>
+      <c r="AV12">
+        <v>3223388000.0</v>
+      </c>
+      <c r="AW12">
+        <v>5037856000.0</v>
+      </c>
+      <c r="AX12">
+        <v>4388689000.0</v>
+      </c>
+      <c r="AY12">
+        <v>4707209000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>5521891000.0</v>
+      </c>
+      <c r="BA12">
+        <v>4921454000.0</v>
+      </c>
+      <c r="BB12">
+        <v>5173632000.0</v>
+      </c>
+      <c r="BC12">
+        <v>17111468000.0</v>
+      </c>
+      <c r="BD12">
+        <v>3426780000.0</v>
+      </c>
+      <c r="BE12">
+        <v>7209957000.0</v>
+      </c>
+      <c r="BF12">
+        <v>17992991000.0</v>
+      </c>
+      <c r="BG12">
+        <v>25763477000.0</v>
+      </c>
+      <c r="BH12">
+        <v>19334564000.0</v>
+      </c>
+      <c r="BI12"/>
+      <c r="BJ12">
+        <v>7441543000.0</v>
+      </c>
+      <c r="BK12">
+        <v>2240867000.0</v>
+      </c>
+      <c r="BL12">
+        <v>2045395000.0</v>
+      </c>
+      <c r="BM12">
+        <v>5139227000.0</v>
+      </c>
+      <c r="BN12">
+        <v>9169974000.0</v>
+      </c>
+      <c r="BO12">
+        <v>8370219000.0</v>
+      </c>
+      <c r="BP12">
+        <v>13461624000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>17297843000.0</v>
+      </c>
+      <c r="BR12">
+        <v>19933706000.0</v>
+      </c>
+      <c r="BS12">
+        <v>27603331000.0</v>
+      </c>
+      <c r="BT12">
+        <v>21060384000.0</v>
+      </c>
+      <c r="BU12">
+        <v>22970427000.0</v>
+      </c>
+      <c r="BV12">
+        <v>26868869000.0</v>
+      </c>
+      <c r="BW12"/>
+      <c r="BX12">
+        <v>82885061000.0</v>
+      </c>
+      <c r="BY12">
+        <v>2649809000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>45940292000.0</v>
+      </c>
+      <c r="CA12">
+        <v>1017063000.0</v>
+      </c>
+      <c r="CB12"/>
+      <c r="CC12">
+        <v>20976007000.0</v>
+      </c>
+      <c r="CD12">
+        <v>20222619000.0</v>
+      </c>
+      <c r="CE12">
+        <v>18309706000.0</v>
+      </c>
+      <c r="CF12">
+        <v>16195279000.0</v>
+      </c>
+      <c r="CG12">
+        <v>26907510000.0</v>
+      </c>
+      <c r="CH12"/>
+      <c r="CI12">
+        <v>35533659000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>34665556000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:88">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13">
+        <v>5251681000.0</v>
+      </c>
+      <c r="C13">
+        <v>5589527000.0</v>
+      </c>
+      <c r="D13">
+        <v>1779618000.0</v>
+      </c>
+      <c r="E13">
+        <v>5692273000.0</v>
+      </c>
+      <c r="F13">
+        <v>6553988000.0</v>
+      </c>
+      <c r="G13">
+        <v>23659349000.0</v>
+      </c>
+      <c r="H13">
+        <v>2388979000.0</v>
+      </c>
+      <c r="I13">
+        <v>3738470000.0</v>
+      </c>
+      <c r="J13">
+        <v>3002166000.0</v>
+      </c>
+      <c r="K13">
+        <v>3010759000.0</v>
+      </c>
+      <c r="L13">
+        <v>259545000.0</v>
+      </c>
+      <c r="M13">
+        <v>708047000.0</v>
+      </c>
+      <c r="N13">
+        <v>2265870000.0</v>
+      </c>
+      <c r="O13">
+        <v>17830044000.0</v>
+      </c>
+      <c r="P13">
+        <v>2643818000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1502458000.0</v>
+      </c>
+      <c r="R13">
+        <v>1794577000.0</v>
+      </c>
+      <c r="S13">
+        <v>1232297000.0</v>
+      </c>
+      <c r="T13">
+        <v>1360934000.0</v>
+      </c>
+      <c r="U13">
+        <v>3232389000.0</v>
+      </c>
+      <c r="V13">
+        <v>521618000.0</v>
+      </c>
+      <c r="W13">
+        <v>11817988000.0</v>
+      </c>
+      <c r="X13">
+        <v>1596659000.0</v>
+      </c>
+      <c r="Y13">
+        <v>5248627000.0</v>
+      </c>
+      <c r="Z13">
+        <v>266244000.0</v>
+      </c>
+      <c r="AA13">
+        <v>3339481000.0</v>
+      </c>
+      <c r="AB13">
+        <v>3170121000.0</v>
+      </c>
+      <c r="AC13">
+        <v>4760529000.0</v>
+      </c>
+      <c r="AD13">
+        <v>4148325000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+    </row>
+    <row r="14" spans="1:88">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>-34888936000.0</v>
+      </c>
+      <c r="C14">
+        <v>16860723000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
+        <v>-46502740000.0</v>
+      </c>
+      <c r="F14">
+        <v>-40855899000.0</v>
+      </c>
+      <c r="G14">
+        <v>-53020148000.0</v>
+      </c>
+      <c r="H14">
+        <v>-53629224000.0</v>
+      </c>
+      <c r="I14">
+        <v>-42174040000.0</v>
+      </c>
+      <c r="J14">
+        <v>-26902301000.0</v>
+      </c>
+      <c r="K14">
+        <v>-37735324000.0</v>
+      </c>
+      <c r="L14">
+        <v>-49969168000.0</v>
+      </c>
+      <c r="M14">
+        <v>-25050311000.0</v>
+      </c>
+      <c r="N14">
+        <v>-48780290000.0</v>
+      </c>
+      <c r="O14">
+        <v>-43016436000.0</v>
+      </c>
+      <c r="P14">
+        <v>-36737568000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-25554555000.0</v>
+      </c>
+      <c r="R14">
+        <v>-23395754000.0</v>
+      </c>
+      <c r="S14">
+        <v>-31530195000.0</v>
+      </c>
+      <c r="T14">
+        <v>16633927000.0</v>
+      </c>
+      <c r="U14">
+        <v>1249083675000.0</v>
+      </c>
+      <c r="V14">
+        <v>1269319807000.0</v>
+      </c>
+      <c r="W14">
+        <v>1273359777000.0</v>
+      </c>
+      <c r="X14">
+        <v>1307156941000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1332273482000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1365938731000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1348618320000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1342291606000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1338403636000.0</v>
+      </c>
+      <c r="AD14">
+        <v>1395637105000.0</v>
+      </c>
+      <c r="AE14">
+        <v>1365043213000.0</v>
+      </c>
+      <c r="AF14">
+        <v>1441373898000.0</v>
+      </c>
+      <c r="AG14">
+        <v>1407123808000.0</v>
+      </c>
+      <c r="AH14">
+        <v>39343109000.0</v>
+      </c>
+      <c r="AI14">
+        <v>48270993000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>43436342000.0</v>
+      </c>
+      <c r="AK14">
+        <v>44750391000.0</v>
+      </c>
+      <c r="AL14">
+        <v>42107720000.0</v>
+      </c>
+      <c r="AM14">
+        <v>155791371000.0</v>
+      </c>
+      <c r="AN14">
+        <v>44221834000.0</v>
+      </c>
+      <c r="AO14">
+        <v>53060193000.0</v>
+      </c>
+      <c r="AP14">
+        <v>43758731000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>48784326000.0</v>
+      </c>
+      <c r="AR14"/>
+      <c r="AS14">
+        <v>30943526000.0</v>
+      </c>
+      <c r="AT14">
+        <v>10779177000.0</v>
+      </c>
+      <c r="AU14">
+        <v>36795701000.0</v>
+      </c>
+      <c r="AV14">
+        <v>26168721000.0</v>
+      </c>
+      <c r="AW14">
+        <v>14270540000.0</v>
+      </c>
+      <c r="AX14">
+        <v>22166147000.0</v>
+      </c>
+      <c r="AY14">
+        <v>16322259000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>301239675000.0</v>
+      </c>
+      <c r="BA14">
+        <v>16261051000.0</v>
+      </c>
+      <c r="BB14">
+        <v>11829937000.0</v>
+      </c>
+      <c r="BC14">
+        <v>15831271000.0</v>
+      </c>
+      <c r="BD14">
+        <v>13704659000.0</v>
+      </c>
+      <c r="BE14">
+        <v>14476803000.0</v>
+      </c>
+      <c r="BF14">
+        <v>7588768000.0</v>
+      </c>
+      <c r="BG14">
+        <v>4956647000.0</v>
+      </c>
+      <c r="BH14">
+        <v>1003400000.0</v>
+      </c>
+      <c r="BI14">
+        <v>26469678000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>18219897000.0</v>
+      </c>
+      <c r="BK14">
+        <v>37135453000.0</v>
+      </c>
+      <c r="BL14">
+        <v>38295415000.0</v>
+      </c>
+      <c r="BM14">
+        <v>34367491000.0</v>
+      </c>
+      <c r="BN14">
+        <v>42247482000.0</v>
+      </c>
+      <c r="BO14">
+        <v>21902480000.0</v>
+      </c>
+      <c r="BP14">
+        <v>307521499000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>162738741000.0</v>
+      </c>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14">
+        <v>12883367000.0</v>
+      </c>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14">
+        <v>95105000.0</v>
+      </c>
+      <c r="CD14">
+        <v>3544168000.0</v>
+      </c>
+      <c r="CE14">
+        <v>5028231000.0</v>
+      </c>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14">
+        <v>1909484000.0</v>
+      </c>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+    </row>
+    <row r="15" spans="1:88">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>2912702000.0</v>
+      </c>
+      <c r="C15">
+        <v>-258074638000.0</v>
+      </c>
+      <c r="D15">
+        <v>25508114000.0</v>
+      </c>
+      <c r="E15">
+        <v>25966731000.0</v>
+      </c>
+      <c r="F15">
+        <v>4548551000.0</v>
+      </c>
+      <c r="G15">
+        <v>54881365000.0</v>
+      </c>
+      <c r="H15">
+        <v>26888970000.0</v>
+      </c>
+      <c r="I15">
+        <v>30353212000.0</v>
+      </c>
+      <c r="J15">
+        <v>11377496000.0</v>
+      </c>
+      <c r="K15">
+        <v>21555783000.0</v>
+      </c>
+      <c r="L15">
+        <v>12602814000.0</v>
+      </c>
+      <c r="M15">
+        <v>-6208467000.0</v>
+      </c>
+      <c r="N15">
+        <v>73419584000.0</v>
+      </c>
+      <c r="O15">
+        <v>56117451000.0</v>
+      </c>
+      <c r="P15">
+        <v>35549823000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-7265454000.0</v>
+      </c>
+      <c r="R15">
+        <v>48173564000.0</v>
+      </c>
+      <c r="S15">
+        <v>7526170000.0</v>
+      </c>
+      <c r="T15">
+        <v>-16822216000.0</v>
+      </c>
+      <c r="U15">
+        <v>-88233344000.0</v>
+      </c>
+      <c r="V15">
+        <v>-6709195000.0</v>
+      </c>
+      <c r="W15">
+        <v>54583823000.0</v>
+      </c>
+      <c r="X15">
+        <v>-23090146000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-47234670000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-16807969000.0</v>
+      </c>
+      <c r="AA15">
+        <v>7172608000.0</v>
+      </c>
+      <c r="AB15">
+        <v>24134000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-1152520000.0</v>
+      </c>
+      <c r="AD15">
+        <v>2171171000.0</v>
+      </c>
+      <c r="AE15">
+        <v>13192908000.0</v>
+      </c>
+      <c r="AF15">
+        <v>11583000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-1214628000.0</v>
+      </c>
+      <c r="AH15">
+        <v>2790761000.0</v>
+      </c>
+      <c r="AI15">
+        <v>25869197000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-13661805000.0</v>
+      </c>
+      <c r="AK15">
+        <v>4266881000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-2522333000.0</v>
+      </c>
+      <c r="AM15">
+        <v>16097681000.0</v>
+      </c>
+      <c r="AN15">
+        <v>1451768000.0</v>
+      </c>
+      <c r="AO15">
+        <v>9792817000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-7771100000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-15507151000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-1972919000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-3390351000.0</v>
+      </c>
+      <c r="AT15">
+        <v>23946174000.0</v>
+      </c>
+      <c r="AU15">
+        <v>36838382000.0</v>
+      </c>
+      <c r="AV15">
+        <v>26191743000.0</v>
+      </c>
+      <c r="AW15">
+        <v>41330587000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-66466057000.0</v>
+      </c>
+      <c r="AY15">
+        <v>-5293733000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1423118664000.0</v>
+      </c>
+      <c r="BA15">
+        <v>-506692000.0</v>
+      </c>
+      <c r="BB15">
+        <v>3506555000.0</v>
+      </c>
+      <c r="BC15">
+        <v>14410340000.0</v>
+      </c>
+      <c r="BD15">
+        <v>18936604000.0</v>
+      </c>
+      <c r="BE15">
+        <v>-1213018000.0</v>
+      </c>
+      <c r="BF15">
+        <v>1627723000.0</v>
+      </c>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+    </row>
+    <row r="16" spans="1:88">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-258074638000.0</v>
+      </c>
+      <c r="D16">
+        <v>25508114000.0</v>
+      </c>
+      <c r="E16">
+        <v>25966731000.0</v>
+      </c>
+      <c r="F16">
+        <v>4548551000.0</v>
+      </c>
+      <c r="G16">
+        <v>54881365000.0</v>
+      </c>
+      <c r="H16">
+        <v>26888970000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>12602814000.0</v>
+      </c>
+      <c r="M16">
+        <v>-6208467000.0</v>
+      </c>
+      <c r="N16">
+        <v>24639294000.0</v>
+      </c>
+      <c r="O16">
+        <v>13101015000.0</v>
+      </c>
+      <c r="P16">
+        <v>-1187745000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-32820009000.0</v>
+      </c>
+      <c r="R16">
+        <v>24777810000.0</v>
+      </c>
+      <c r="S16">
+        <v>7526170000.0</v>
+      </c>
+      <c r="T16">
+        <v>-16822216000.0</v>
+      </c>
+      <c r="U16">
+        <v>-88233344000.0</v>
+      </c>
+      <c r="V16">
+        <v>-6709195000.0</v>
+      </c>
+      <c r="W16">
+        <v>54583823000.0</v>
+      </c>
+      <c r="X16">
+        <v>-23090146000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-47234670000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-16807969000.0</v>
+      </c>
+      <c r="AA16">
+        <v>7172608000.0</v>
+      </c>
+      <c r="AB16">
+        <v>24134000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-1152520000.0</v>
+      </c>
+      <c r="AD16">
+        <v>2171171000.0</v>
+      </c>
+      <c r="AE16">
+        <v>13192908000.0</v>
+      </c>
+      <c r="AF16">
+        <v>11583000.0</v>
+      </c>
+      <c r="AG16">
+        <v>-1214628000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+    </row>
+    <row r="17" spans="1:88">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>37801638000.0</v>
+      </c>
+      <c r="C17">
+        <v>-274935361000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
+        <v>72469471000.0</v>
+      </c>
+      <c r="F17">
+        <v>45404450000.0</v>
+      </c>
+      <c r="G17">
+        <v>107901513000.0</v>
+      </c>
+      <c r="H17">
+        <v>80518194000.0</v>
+      </c>
+      <c r="I17">
+        <v>72527252000.0</v>
+      </c>
+      <c r="J17">
+        <v>38279797000.0</v>
+      </c>
+      <c r="K17">
+        <v>59291107000.0</v>
+      </c>
+      <c r="L17">
+        <v>62571982000.0</v>
+      </c>
+      <c r="M17">
+        <v>18841844000.0</v>
+      </c>
+      <c r="N17">
+        <v>73419584000.0</v>
+      </c>
+      <c r="O17">
+        <v>56117451000.0</v>
+      </c>
+      <c r="P17">
+        <v>35549823000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-7265454000.0</v>
+      </c>
+      <c r="R17">
+        <v>48173564000.0</v>
+      </c>
+      <c r="S17">
+        <v>39056365000.0</v>
+      </c>
+      <c r="T17">
+        <v>-33456143000.0</v>
+      </c>
+      <c r="U17">
+        <v>-108469476000.0</v>
+      </c>
+      <c r="V17">
+        <v>-10749165000.0</v>
+      </c>
+      <c r="W17">
+        <v>65976228000.0</v>
+      </c>
+      <c r="X17">
+        <v>-48206687000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-80822850000.0</v>
+      </c>
+      <c r="Z17">
+        <v>512442000.0</v>
+      </c>
+      <c r="AA17">
+        <v>49054124000.0</v>
+      </c>
+      <c r="AB17">
+        <v>42845497000.0</v>
+      </c>
+      <c r="AC17">
+        <v>19480791000.0</v>
+      </c>
+      <c r="AD17">
+        <v>32765063000.0</v>
+      </c>
+      <c r="AE17">
+        <v>50213716000.0</v>
+      </c>
+      <c r="AF17">
+        <v>34261673000.0</v>
+      </c>
+      <c r="AG17">
+        <v>31769443000.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+    </row>
+    <row r="18" spans="1:88">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>-2666436000.0</v>
+      </c>
+      <c r="C18">
+        <v>355464000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
+        <v>-722308000.0</v>
+      </c>
+      <c r="F18">
+        <v>-737370000.0</v>
+      </c>
+      <c r="G18">
+        <v>-1227071000.0</v>
+      </c>
+      <c r="H18">
+        <v>-2453511000.0</v>
+      </c>
+      <c r="I18">
+        <v>-3647376000.0</v>
+      </c>
+      <c r="J18">
+        <v>-3432255000.0</v>
+      </c>
+      <c r="K18">
+        <v>-2040451000.0</v>
+      </c>
+      <c r="L18">
+        <v>-3163010000.0</v>
+      </c>
+      <c r="M18">
+        <v>-1424355000.0</v>
+      </c>
+      <c r="N18">
+        <v>-2881845000.0</v>
+      </c>
+      <c r="O18">
+        <v>-23473317000.0</v>
+      </c>
+      <c r="P18">
+        <v>-1150726000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-1434853000.0</v>
+      </c>
+      <c r="R18">
+        <v>-1375534000.0</v>
+      </c>
+      <c r="S18">
+        <v>-31811644000.0</v>
+      </c>
+      <c r="T18">
+        <v>-1079976000.0</v>
+      </c>
+      <c r="U18">
+        <v>-1876345000.0</v>
+      </c>
+      <c r="V18">
+        <v>1228595000.0</v>
+      </c>
+      <c r="W18">
+        <v>3164217000.0</v>
+      </c>
+      <c r="X18">
+        <v>-990442000.0</v>
+      </c>
+      <c r="Y18">
+        <v>1618449000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-1443364000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-1072546000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-1464321000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-862581000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-1138634000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+    </row>
+    <row r="19" spans="1:88">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+    </row>
+    <row r="20" spans="1:88">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+    </row>
+    <row r="21" spans="1:88">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>-26595058000.0</v>
+      </c>
+      <c r="C21">
+        <v>-275056172000.0</v>
+      </c>
+      <c r="D21">
+        <v>5068306000.0</v>
+      </c>
+      <c r="E21">
+        <v>17731164000.0</v>
+      </c>
+      <c r="F21">
+        <v>-13854520000.0</v>
+      </c>
+      <c r="G21">
+        <v>21130044000.0</v>
+      </c>
+      <c r="H21">
+        <v>17154456000.0</v>
+      </c>
+      <c r="I21">
+        <v>19950725000.0</v>
+      </c>
+      <c r="J21">
+        <v>-15088681000.0</v>
+      </c>
+      <c r="K21">
+        <v>15263837000.0</v>
+      </c>
+      <c r="L21">
+        <v>-39284085000.0</v>
+      </c>
+      <c r="M21">
+        <v>-22980598000.0</v>
+      </c>
+      <c r="N21">
+        <v>36735411000.0</v>
+      </c>
+      <c r="O21">
+        <v>23717889000.0</v>
+      </c>
+      <c r="P21">
+        <v>42165071000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-10063412000.0</v>
+      </c>
+      <c r="R21">
+        <v>22151305000.0</v>
+      </c>
+      <c r="S21">
+        <v>703457000.0</v>
+      </c>
+      <c r="T21">
+        <v>-64868211000.0</v>
+      </c>
+      <c r="U21">
+        <v>-130247541000.0</v>
+      </c>
+      <c r="V21">
+        <v>-45679987000.0</v>
+      </c>
+      <c r="W21">
+        <v>-31381237000.0</v>
+      </c>
+      <c r="X21">
+        <v>-74659295000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-109144838000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-28468654000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-18959328000.0</v>
+      </c>
+      <c r="AB21">
+        <v>5111476000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-51501142000.0</v>
+      </c>
+      <c r="AD21">
+        <v>3807883000.0</v>
+      </c>
+      <c r="AE21">
+        <v>29164983000.0</v>
+      </c>
+      <c r="AF21">
+        <v>8494996000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-6386565000.0</v>
+      </c>
+      <c r="AH21">
+        <v>24154593000.0</v>
+      </c>
+      <c r="AI21">
+        <v>53827223000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>13027492000.0</v>
+      </c>
+      <c r="AK21">
+        <v>22574995000.0</v>
+      </c>
+      <c r="AL21">
+        <v>17982031000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-47840174000.0</v>
+      </c>
+      <c r="AN21">
+        <v>26434087000.0</v>
+      </c>
+      <c r="AO21">
+        <v>43395113000.0</v>
+      </c>
+      <c r="AP21">
+        <v>24627492000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-22631926000.0</v>
+      </c>
+      <c r="AR21">
+        <v>9856448000.0</v>
+      </c>
+      <c r="AS21">
+        <v>14796889000.0</v>
+      </c>
+      <c r="AT21">
+        <v>29706954000.0</v>
+      </c>
+      <c r="AU21">
+        <v>52911599000.0</v>
+      </c>
+      <c r="AV21">
+        <v>42862635000.0</v>
+      </c>
+      <c r="AW21">
+        <v>35445586000.0</v>
+      </c>
+      <c r="AX21">
+        <v>43414227000.0</v>
+      </c>
+      <c r="AY21">
+        <v>-60706267000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>1637945454000.0</v>
+      </c>
+      <c r="BA21">
+        <v>22035651000.0</v>
+      </c>
+      <c r="BB21">
+        <v>23875283000.0</v>
+      </c>
+      <c r="BC21">
+        <v>45477288000.0</v>
+      </c>
+      <c r="BD21">
+        <v>33976222000.0</v>
+      </c>
+      <c r="BE21">
+        <v>22258680000.0</v>
+      </c>
+      <c r="BF21">
+        <v>26688944000.0</v>
+      </c>
+      <c r="BG21">
+        <v>16423122000.0</v>
+      </c>
+      <c r="BH21">
+        <v>8244487000.0</v>
+      </c>
+      <c r="BI21">
+        <v>35233431000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>27171026000.0</v>
+      </c>
+      <c r="BK21">
+        <v>29684561000.0</v>
+      </c>
+      <c r="BL21">
+        <v>45494315000.0</v>
+      </c>
+      <c r="BM21">
+        <v>62411472000.0</v>
+      </c>
+      <c r="BN21">
+        <v>44380035000.0</v>
+      </c>
+      <c r="BO21">
+        <v>6500449000.0</v>
+      </c>
+      <c r="BP21">
+        <v>404564823000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>172610210000.0</v>
+      </c>
+      <c r="BR21">
+        <v>43211819000.0</v>
+      </c>
+      <c r="BS21">
+        <v>19666813000.0</v>
+      </c>
+      <c r="BT21"/>
+      <c r="BU21">
+        <v>17893966000.0</v>
+      </c>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21">
+        <v>221727909000.0</v>
+      </c>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+    </row>
+    <row r="22" spans="1:88">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+    </row>
+    <row r="23" spans="1:88">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23">
+        <v>413385595000.0</v>
+      </c>
+      <c r="C23">
+        <v>700286133000.0</v>
+      </c>
+      <c r="D23">
+        <v>396099570000.0</v>
+      </c>
+      <c r="E23">
+        <v>377659068000.0</v>
+      </c>
+      <c r="F23">
+        <v>404925639000.0</v>
+      </c>
+      <c r="G23">
+        <v>428235863000.0</v>
+      </c>
+      <c r="H23">
+        <v>396438278000.0</v>
+      </c>
+      <c r="I23">
+        <v>369768161000.0</v>
+      </c>
+      <c r="J23">
+        <v>386433952000.0</v>
+      </c>
+      <c r="K23">
+        <v>389680485000.0</v>
+      </c>
+      <c r="L23">
+        <v>363833209000.0</v>
+      </c>
+      <c r="M23">
+        <v>355589270000.0</v>
+      </c>
+      <c r="N23">
+        <v>316021850000.0</v>
+      </c>
+      <c r="O23">
+        <v>341087175000.0</v>
+      </c>
+      <c r="P23">
+        <v>325239859000.0</v>
+      </c>
+      <c r="Q23">
+        <v>343317870000.0</v>
+      </c>
+      <c r="R23">
+        <v>265159956000.0</v>
+      </c>
+      <c r="S23">
+        <v>271289428000.0</v>
+      </c>
+      <c r="T23">
+        <v>251673899000.0</v>
+      </c>
+      <c r="U23">
+        <v>355987029000.0</v>
+      </c>
+      <c r="V23">
+        <v>264081194000.0</v>
+      </c>
+      <c r="W23">
+        <v>246385709000.0</v>
+      </c>
+      <c r="X23">
+        <v>270101729000.0</v>
+      </c>
+      <c r="Y23">
+        <v>263647690000.0</v>
+      </c>
+      <c r="Z23">
+        <v>369783407000.0</v>
+      </c>
+      <c r="AA23">
+        <v>446600194000.0</v>
+      </c>
+      <c r="AB23">
+        <v>359579401000.0</v>
+      </c>
+      <c r="AC23">
+        <v>358020850000.0</v>
+      </c>
+      <c r="AD23">
+        <v>345255345000.0</v>
+      </c>
+      <c r="AE23">
+        <v>364120599000.0</v>
+      </c>
+      <c r="AF23">
+        <v>368013824000.0</v>
+      </c>
+      <c r="AG23">
+        <v>338959893000.0</v>
+      </c>
+      <c r="AH23">
+        <v>330849759000.0</v>
+      </c>
+      <c r="AI23">
+        <v>315970357000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>328715509000.0</v>
+      </c>
+      <c r="AK23">
+        <v>305205311000.0</v>
+      </c>
+      <c r="AL23">
+        <v>314369468000.0</v>
+      </c>
+      <c r="AM23">
+        <v>388751739000.0</v>
+      </c>
+      <c r="AN23">
+        <v>317866609000.0</v>
+      </c>
+      <c r="AO23">
+        <v>322113785000.0</v>
+      </c>
+      <c r="AP23">
+        <v>308437536000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>403172357000.0</v>
+      </c>
+      <c r="AR23">
+        <v>322092840000.0</v>
+      </c>
+      <c r="AS23">
+        <v>317614673000.0</v>
+      </c>
+      <c r="AT23">
+        <v>302903469000.0</v>
+      </c>
+      <c r="AU23">
+        <v>317457907000.0</v>
+      </c>
+      <c r="AV23">
+        <v>281589268000.0</v>
+      </c>
+      <c r="AW23">
+        <v>280315362000.0</v>
+      </c>
+      <c r="AX23">
+        <v>284971857000.0</v>
+      </c>
+      <c r="AY23">
+        <v>418305799000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>560284684000.0</v>
+      </c>
+      <c r="BA23">
+        <v>259602429000.0</v>
+      </c>
+      <c r="BB23">
+        <v>246261986000.0</v>
+      </c>
+      <c r="BC23">
+        <v>233928155000.0</v>
+      </c>
+      <c r="BD23">
+        <v>217877866000.0</v>
+      </c>
+      <c r="BE23">
+        <v>214560094000.0</v>
+      </c>
+      <c r="BF23">
+        <v>207691562000.0</v>
+      </c>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+    </row>
+    <row r="24" spans="1:88">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+    </row>
+    <row r="25" spans="1:88">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+    </row>
+    <row r="26" spans="1:88">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+    </row>
+    <row r="27" spans="1:88">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27">
+        <v>8594104000.0</v>
+      </c>
+      <c r="C27">
+        <v>8994176000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
+        <v>6487818000.0</v>
+      </c>
+      <c r="F27">
+        <v>7781161000.0</v>
+      </c>
+      <c r="G27">
+        <v>8421200000.0</v>
+      </c>
+      <c r="H27">
+        <v>5279204000.0</v>
+      </c>
+      <c r="I27">
+        <v>6518799000.0</v>
+      </c>
+      <c r="J27">
+        <v>7327745000.0</v>
+      </c>
+      <c r="K27">
+        <v>7792731000.0</v>
+      </c>
+      <c r="L27">
+        <v>5473517000.0</v>
+      </c>
+      <c r="M27">
+        <v>7265658000.0</v>
+      </c>
+      <c r="N27">
+        <v>7071651000.0</v>
+      </c>
+      <c r="O27">
+        <v>6362696000.0</v>
+      </c>
+      <c r="P27">
+        <v>4487192000.0</v>
+      </c>
+      <c r="Q27">
+        <v>4305589000.0</v>
+      </c>
+      <c r="R27">
+        <v>4063570000.0</v>
+      </c>
+      <c r="S27">
+        <v>3748031000.0</v>
+      </c>
+      <c r="T27">
+        <v>3433209000.0</v>
+      </c>
+      <c r="U27">
+        <v>3541959000.0</v>
+      </c>
+      <c r="V27">
+        <v>3327968000.0</v>
+      </c>
+      <c r="W27">
+        <v>1878618000.0</v>
+      </c>
+      <c r="X27">
+        <v>4336478000.0</v>
+      </c>
+      <c r="Y27">
+        <v>3735538000.0</v>
+      </c>
+      <c r="Z27">
+        <v>8526366000.0</v>
+      </c>
+      <c r="AA27">
+        <v>10692010000.0</v>
+      </c>
+      <c r="AB27">
+        <v>6836212000.0</v>
+      </c>
+      <c r="AC27">
+        <v>8978692000.0</v>
+      </c>
+      <c r="AD27">
+        <v>6848522000.0</v>
+      </c>
+      <c r="AE27">
+        <v>12580990000.0</v>
+      </c>
+      <c r="AF27">
+        <v>9723656000.0</v>
+      </c>
+      <c r="AG27">
+        <v>7721427000.0</v>
+      </c>
+      <c r="AH27">
+        <v>8066232000.0</v>
+      </c>
+      <c r="AI27">
+        <v>6981252000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>8300091000.0</v>
+      </c>
+      <c r="AK27">
+        <v>7107454000.0</v>
+      </c>
+      <c r="AL27">
+        <v>7403881000.0</v>
+      </c>
+      <c r="AM27">
+        <v>8696225000.0</v>
+      </c>
+      <c r="AN27">
+        <v>7674828000.0</v>
+      </c>
+      <c r="AO27">
+        <v>8494051000.0</v>
+      </c>
+      <c r="AP27">
+        <v>8303274000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>7416959000.0</v>
+      </c>
+      <c r="AR27">
+        <v>12202866000.0</v>
+      </c>
+      <c r="AS27">
+        <v>8883299000.0</v>
+      </c>
+      <c r="AT27">
+        <v>7788258000.0</v>
+      </c>
+      <c r="AU27">
+        <v>14477348000.0</v>
+      </c>
+      <c r="AV27">
+        <v>9806677000.0</v>
+      </c>
+      <c r="AW27">
+        <v>14460714000.0</v>
+      </c>
+      <c r="AX27">
+        <v>7024552000.0</v>
+      </c>
+      <c r="AY27">
+        <v>11645244000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>14553381000.0</v>
+      </c>
+      <c r="BA27">
+        <v>3251055000.0</v>
+      </c>
+      <c r="BB27">
+        <v>12072331000.0</v>
+      </c>
+      <c r="BC27">
+        <v>401873000.0</v>
+      </c>
+      <c r="BD27">
+        <v>13290321000.0</v>
+      </c>
+      <c r="BE27">
+        <v>12783377000.0</v>
+      </c>
+      <c r="BF27">
+        <v>9011015000.0</v>
+      </c>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+    </row>
+    <row r="28" spans="1:88">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28">
+        <v>293252879000.0</v>
+      </c>
+      <c r="C28">
+        <v>537084165000.0</v>
+      </c>
+      <c r="D28">
+        <v>285153271000.0</v>
+      </c>
+      <c r="E28">
+        <v>268778338000.0</v>
+      </c>
+      <c r="F28">
+        <v>287730672000.0</v>
+      </c>
+      <c r="G28">
+        <v>299158166000.0</v>
+      </c>
+      <c r="H28">
+        <v>279280131000.0</v>
+      </c>
+      <c r="I28">
+        <v>259238023000.0</v>
+      </c>
+      <c r="J28">
+        <v>277050949000.0</v>
+      </c>
+      <c r="K28">
+        <v>269835063000.0</v>
+      </c>
+      <c r="L28">
+        <v>256928256000.0</v>
+      </c>
+      <c r="M28">
+        <v>254704504000.0</v>
+      </c>
+      <c r="N28">
+        <v>212885069000.0</v>
+      </c>
+      <c r="O28">
+        <v>237274605000.0</v>
+      </c>
+      <c r="P28">
+        <v>222187167000.0</v>
+      </c>
+      <c r="Q28">
+        <v>246442256000.0</v>
+      </c>
+      <c r="R28">
+        <v>186155863000.0</v>
+      </c>
+      <c r="S28">
+        <v>181214630000.0</v>
+      </c>
+      <c r="T28">
+        <v>179233984000.0</v>
+      </c>
+      <c r="U28">
+        <v>274348891000.0</v>
+      </c>
+      <c r="V28">
+        <v>186572643000.0</v>
+      </c>
+      <c r="W28">
+        <v>174909063000.0</v>
+      </c>
+      <c r="X28">
+        <v>197172930000.0</v>
+      </c>
+      <c r="Y28">
+        <v>195722399000.0</v>
+      </c>
+      <c r="Z28">
+        <v>249868846000.0</v>
+      </c>
+      <c r="AA28">
+        <v>316565087000.0</v>
+      </c>
+      <c r="AB28">
+        <v>233975263000.0</v>
+      </c>
+      <c r="AC28">
+        <v>246654588000.0</v>
+      </c>
+      <c r="AD28">
+        <v>226983044000.0</v>
+      </c>
+      <c r="AE28">
+        <v>241587511000.0</v>
+      </c>
+      <c r="AF28">
+        <v>239741413000.0</v>
+      </c>
+      <c r="AG28">
+        <v>222542997000.0</v>
+      </c>
+      <c r="AH28">
+        <v>207787156000.0</v>
+      </c>
+      <c r="AI28">
+        <v>221989288000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>208459333000.0</v>
+      </c>
+      <c r="AK28">
+        <v>189683699000.0</v>
+      </c>
+      <c r="AL28">
+        <v>195217325000.0</v>
+      </c>
+      <c r="AM28">
+        <v>297794092000.0</v>
+      </c>
+      <c r="AN28">
+        <v>197595791000.0</v>
+      </c>
+      <c r="AO28">
+        <v>190558402000.0</v>
+      </c>
+      <c r="AP28">
+        <v>187217446000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>233411439000.0</v>
+      </c>
+      <c r="AR28">
+        <v>206314584000.0</v>
+      </c>
+      <c r="AS28">
+        <v>194872280000.0</v>
+      </c>
+      <c r="AT28">
+        <v>195954317000.0</v>
+      </c>
+      <c r="AU28">
+        <v>196658632000.0</v>
+      </c>
+      <c r="AV28">
+        <v>161791136000.0</v>
+      </c>
+      <c r="AW28">
+        <v>161833031000.0</v>
+      </c>
+      <c r="AX28">
+        <v>172041665000.0</v>
+      </c>
+      <c r="AY28">
+        <v>287763512000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>289525621000.0</v>
+      </c>
+      <c r="BA28">
+        <v>165365469000.0</v>
+      </c>
+      <c r="BB28">
+        <v>173846022000.0</v>
+      </c>
+      <c r="BC28">
+        <v>116503689000.0</v>
+      </c>
+      <c r="BD28">
+        <v>137295347000.0</v>
+      </c>
+      <c r="BE28">
+        <v>139427593000.0</v>
+      </c>
+      <c r="BF28">
+        <v>136348193000.0</v>
+      </c>
+      <c r="BG28">
+        <v>96446154000.0</v>
+      </c>
+      <c r="BH28">
+        <v>155112249000.0</v>
+      </c>
+      <c r="BI28">
+        <v>162410925000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>144619269000.0</v>
+      </c>
+      <c r="BK28">
+        <v>109804480000.0</v>
+      </c>
+      <c r="BL28">
+        <v>138744331000.0</v>
+      </c>
+      <c r="BM28">
+        <v>128993257000.0</v>
+      </c>
+      <c r="BN28">
+        <v>151916357000.0</v>
+      </c>
+      <c r="BO28">
+        <v>74595456000.0</v>
+      </c>
+      <c r="BP28">
+        <v>101677282000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>172302229000.0</v>
+      </c>
+      <c r="BR28">
+        <v>140306439000.0</v>
+      </c>
+      <c r="BS28">
+        <v>85976520000.0</v>
+      </c>
+      <c r="BT28">
+        <v>127987262000.0</v>
+      </c>
+      <c r="BU28">
+        <v>137769741000.0</v>
+      </c>
+      <c r="BV28">
+        <v>105574828000.0</v>
+      </c>
+      <c r="BW28">
+        <v>60670425000.0</v>
+      </c>
+      <c r="BX28">
+        <v>70385861000.0</v>
+      </c>
+      <c r="BY28">
+        <v>59738760000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>46713642000.0</v>
+      </c>
+      <c r="CA28">
+        <v>50126822000.0</v>
+      </c>
+      <c r="CB28">
+        <v>53951368000.0</v>
+      </c>
+      <c r="CC28">
+        <v>49710807000.0</v>
+      </c>
+      <c r="CD28">
+        <v>67057959000.0</v>
+      </c>
+      <c r="CE28">
+        <v>45880245000.0</v>
+      </c>
+      <c r="CF28">
+        <v>56315204000.0</v>
+      </c>
+      <c r="CG28">
+        <v>96532312000.0</v>
+      </c>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28">
+        <v>65858649000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:88">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29">
+        <v>9831520000.0</v>
+      </c>
+      <c r="C29">
+        <v>2045049000.0</v>
+      </c>
+      <c r="D29">
+        <v>12052365000.0</v>
+      </c>
+      <c r="E29">
+        <v>8152393000.0</v>
+      </c>
+      <c r="F29">
+        <v>7276864000.0</v>
+      </c>
+      <c r="G29">
+        <v>8131094000.0</v>
+      </c>
+      <c r="H29">
+        <v>7195361000.0</v>
+      </c>
+      <c r="I29">
+        <v>10980282000.0</v>
+      </c>
+      <c r="J29">
+        <v>10024702000.0</v>
+      </c>
+      <c r="K29">
+        <v>-391879000.0</v>
+      </c>
+      <c r="L29">
+        <v>9586834000.0</v>
+      </c>
+      <c r="M29">
+        <v>11916503000.0</v>
+      </c>
+      <c r="N29">
+        <v>8697545000.0</v>
+      </c>
+      <c r="O29">
+        <v>-5954064000.0</v>
+      </c>
+      <c r="P29">
+        <v>7973126000.0</v>
+      </c>
+      <c r="Q29">
+        <v>7469147000.0</v>
+      </c>
+      <c r="R29">
+        <v>7991326000.0</v>
+      </c>
+      <c r="S29">
+        <v>-13871221000.0</v>
+      </c>
+      <c r="T29">
+        <v>6831798000.0</v>
+      </c>
+      <c r="U29">
+        <v>11026627000.0</v>
+      </c>
+      <c r="V29">
+        <v>6784026000.0</v>
+      </c>
+      <c r="W29">
+        <v>4960685000.0</v>
+      </c>
+      <c r="X29">
+        <v>9168865000.0</v>
+      </c>
+      <c r="Y29">
+        <v>5997964000.0</v>
+      </c>
+      <c r="Z29">
+        <v>9298597000.0</v>
+      </c>
+      <c r="AA29">
+        <v>8368196000.0</v>
+      </c>
+      <c r="AB29">
+        <v>10807247000.0</v>
+      </c>
+      <c r="AC29">
+        <v>6380941000.0</v>
+      </c>
+      <c r="AD29">
+        <v>5794306000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+    </row>
+    <row r="30" spans="1:88">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30">
+        <v>323966261000.0</v>
+      </c>
+      <c r="C30">
+        <v>576089637000.0</v>
+      </c>
+      <c r="D30">
+        <v>285153271000.0</v>
+      </c>
+      <c r="E30">
+        <v>296416403000.0</v>
+      </c>
+      <c r="F30">
+        <v>315504792000.0</v>
+      </c>
+      <c r="G30">
+        <v>329121227000.0</v>
+      </c>
+      <c r="H30">
+        <v>283061483000.0</v>
+      </c>
+      <c r="I30">
+        <v>264041901000.0</v>
+      </c>
+      <c r="J30">
+        <v>304181735000.0</v>
+      </c>
+      <c r="K30">
+        <v>284592718000.0</v>
+      </c>
+      <c r="L30">
+        <v>281403145000.0</v>
+      </c>
+      <c r="M30">
+        <v>281794405000.0</v>
+      </c>
+      <c r="N30">
+        <v>238288417000.0</v>
+      </c>
+      <c r="O30">
+        <v>262393043000.0</v>
+      </c>
+      <c r="P30">
+        <v>245008382000.0</v>
+      </c>
+      <c r="Q30">
+        <v>268567026000.0</v>
+      </c>
+      <c r="R30">
+        <v>204685823000.0</v>
+      </c>
+      <c r="S30">
+        <v>200458971000.0</v>
+      </c>
+      <c r="T30">
+        <v>193345827000.0</v>
+      </c>
+      <c r="U30">
+        <v>290973381000.0</v>
+      </c>
+      <c r="V30">
+        <v>201870415000.0</v>
+      </c>
+      <c r="W30">
+        <v>188738502000.0</v>
+      </c>
+      <c r="X30">
+        <v>210781236000.0</v>
+      </c>
+      <c r="Y30">
+        <v>210468159000.0</v>
+      </c>
+      <c r="Z30">
+        <v>276976252000.0</v>
+      </c>
+      <c r="AA30">
+        <v>345403235000.0</v>
+      </c>
+      <c r="AB30">
+        <v>259569763000.0</v>
+      </c>
+      <c r="AC30">
+        <v>271968495000.0</v>
+      </c>
+      <c r="AD30">
+        <v>248978023000.0</v>
+      </c>
+      <c r="AE30">
+        <v>269440233000.0</v>
+      </c>
+      <c r="AF30">
+        <v>266531791000.0</v>
+      </c>
+      <c r="AG30">
+        <v>245871670000.0</v>
+      </c>
+      <c r="AH30">
+        <v>231371705000.0</v>
+      </c>
+      <c r="AI30">
+        <v>244260200000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>232849988000.0</v>
+      </c>
+      <c r="AK30">
+        <v>214430929000.0</v>
+      </c>
+      <c r="AL30">
+        <v>218872992000.0</v>
+      </c>
+      <c r="AM30">
+        <v>322565540000.0</v>
+      </c>
+      <c r="AN30">
+        <v>221121344000.0</v>
+      </c>
+      <c r="AO30">
+        <v>215500496000.0</v>
+      </c>
+      <c r="AP30">
+        <v>211570738000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>303301340000.0</v>
+      </c>
+      <c r="AR30">
+        <v>218517450000.0</v>
+      </c>
+      <c r="AS30">
+        <v>203755579000.0</v>
+      </c>
+      <c r="AT30">
+        <v>203742575000.0</v>
+      </c>
+      <c r="AU30">
+        <v>211135980000.0</v>
+      </c>
+      <c r="AV30">
+        <v>171597813000.0</v>
+      </c>
+      <c r="AW30">
+        <v>176293745000.0</v>
+      </c>
+      <c r="AX30">
+        <v>179066217000.0</v>
+      </c>
+      <c r="AY30">
+        <v>297817756000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>304079002000.0</v>
+      </c>
+      <c r="BA30">
+        <v>168616524000.0</v>
+      </c>
+      <c r="BB30">
+        <v>185918353000.0</v>
+      </c>
+      <c r="BC30">
+        <v>117041380000.0</v>
+      </c>
+      <c r="BD30">
+        <v>150585668000.0</v>
+      </c>
+      <c r="BE30">
+        <v>152210970000.0</v>
+      </c>
+      <c r="BF30">
+        <v>145359208000.0</v>
+      </c>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+    </row>
+    <row r="31" spans="1:88">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>74228216000.0</v>
+      </c>
+      <c r="C31">
+        <v>2165860000.0</v>
+      </c>
+      <c r="D31">
+        <v>77782273000.0</v>
+      </c>
+      <c r="E31">
+        <v>62890700000.0</v>
+      </c>
+      <c r="F31">
+        <v>66535834000.0</v>
+      </c>
+      <c r="G31">
+        <v>94902563000.0</v>
+      </c>
+      <c r="H31">
+        <v>70559099000.0</v>
+      </c>
+      <c r="I31">
+        <v>63556809000.0</v>
+      </c>
+      <c r="J31">
+        <v>63393180000.0</v>
+      </c>
+      <c r="K31">
+        <v>43635391000.0</v>
+      </c>
+      <c r="L31">
+        <v>60384357000.0</v>
+      </c>
+      <c r="M31">
+        <v>53738945000.0</v>
+      </c>
+      <c r="N31">
+        <v>45381718000.0</v>
+      </c>
+      <c r="O31">
+        <v>26445498000.0</v>
+      </c>
+      <c r="P31">
+        <v>38095446000.0</v>
+      </c>
+      <c r="Q31">
+        <v>35821660000.0</v>
+      </c>
+      <c r="R31">
+        <v>57519133000.0</v>
+      </c>
+      <c r="S31">
+        <v>24481687000.0</v>
+      </c>
+      <c r="T31">
+        <v>38243866000.0</v>
+      </c>
+      <c r="U31">
+        <v>32804692000.0</v>
+      </c>
+      <c r="V31">
+        <v>41714848000.0</v>
+      </c>
+      <c r="W31">
+        <v>77852724000.0</v>
+      </c>
+      <c r="X31">
+        <v>35621473000.0</v>
+      </c>
+      <c r="Y31">
+        <v>34319952000.0</v>
+      </c>
+      <c r="Z31">
+        <v>38279693000.0</v>
+      </c>
+      <c r="AA31">
+        <v>76381648000.0</v>
+      </c>
+      <c r="AB31">
+        <v>48541268000.0</v>
+      </c>
+      <c r="AC31">
+        <v>77362874000.0</v>
+      </c>
+      <c r="AD31">
+        <v>34751486000.0</v>
+      </c>
+      <c r="AE31">
+        <v>42118071000.0</v>
+      </c>
+      <c r="AF31">
+        <v>36314336000.0</v>
+      </c>
+      <c r="AG31">
+        <v>38183788000.0</v>
+      </c>
+      <c r="AH31">
+        <v>24204403000.0</v>
+      </c>
+      <c r="AI31">
+        <v>38197061000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>24706022000.0</v>
+      </c>
+      <c r="AK31">
+        <v>32200656000.0</v>
+      </c>
+      <c r="AL31">
+        <v>27308786000.0</v>
+      </c>
+      <c r="AM31">
+        <v>43465831000.0</v>
+      </c>
+      <c r="AN31">
+        <v>21111181000.0</v>
+      </c>
+      <c r="AO31">
+        <v>41877776000.0</v>
+      </c>
+      <c r="AP31">
+        <v>32258140000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>47072675000.0</v>
+      </c>
+      <c r="AR31">
+        <v>4865252000.0</v>
+      </c>
+      <c r="AS31">
+        <v>24136593000.0</v>
+      </c>
+      <c r="AT31">
+        <v>42497882000.0</v>
+      </c>
+      <c r="AU31">
+        <v>46423943000.0</v>
+      </c>
+      <c r="AV31">
+        <v>33890131000.0</v>
+      </c>
+      <c r="AW31">
+        <v>50721561000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-69726407000.0</v>
+      </c>
+      <c r="AY31">
+        <v>81727449000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>204751635000.0</v>
+      </c>
+      <c r="BA31">
+        <v>4924736000.0</v>
+      </c>
+      <c r="BB31">
+        <v>4967952000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-3928392000.0</v>
+      </c>
+      <c r="BD31">
+        <v>8906683000.0</v>
+      </c>
+      <c r="BE31">
+        <v>471742000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-7662966000.0</v>
+      </c>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+    </row>
+    <row r="32" spans="1:88">
+      <c r="A32" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32">
+        <v>386790537000.0</v>
+      </c>
+      <c r="C32">
+        <v>425229961000.0</v>
+      </c>
+      <c r="D32">
+        <v>401167876000.0</v>
+      </c>
+      <c r="E32">
+        <v>395390232000.0</v>
+      </c>
+      <c r="F32">
+        <v>391071119000.0</v>
+      </c>
+      <c r="G32">
+        <v>449365907000.0</v>
+      </c>
+      <c r="H32">
+        <v>413592734000.0</v>
+      </c>
+      <c r="I32">
+        <v>389718886000.0</v>
+      </c>
+      <c r="J32">
+        <v>371345271000.0</v>
+      </c>
+      <c r="K32">
+        <v>404944322000.0</v>
+      </c>
+      <c r="L32">
+        <v>375607668000.0</v>
+      </c>
+      <c r="M32">
+        <v>332608672000.0</v>
+      </c>
+      <c r="N32">
+        <v>352757261000.0</v>
+      </c>
+      <c r="O32">
+        <v>364805064000.0</v>
+      </c>
+      <c r="P32">
+        <v>330667362000.0</v>
+      </c>
+      <c r="Q32">
+        <v>307699903000.0</v>
+      </c>
+      <c r="R32">
+        <v>263805713000.0</v>
+      </c>
+      <c r="S32">
+        <v>271992885000.0</v>
+      </c>
+      <c r="T32">
+        <v>186805688000.0</v>
+      </c>
+      <c r="U32">
+        <v>225739488000.0</v>
+      </c>
+      <c r="V32">
+        <v>218401207000.0</v>
+      </c>
+      <c r="W32">
+        <v>215004472000.0</v>
+      </c>
+      <c r="X32">
+        <v>195442434000.0</v>
+      </c>
+      <c r="Y32">
+        <v>154502852000.0</v>
+      </c>
+      <c r="Z32">
+        <v>341314753000.0</v>
+      </c>
+      <c r="AA32">
+        <v>427640866000.0</v>
+      </c>
+      <c r="AB32">
+        <v>364690877000.0</v>
+      </c>
+      <c r="AC32">
+        <v>306519708000.0</v>
+      </c>
+      <c r="AD32">
+        <v>349063228000.0</v>
+      </c>
+      <c r="AE32">
+        <v>393285582000.0</v>
+      </c>
+      <c r="AF32">
+        <v>376508820000.0</v>
+      </c>
+      <c r="AG32">
+        <v>332573328000.0</v>
+      </c>
+      <c r="AH32">
+        <v>355004352000.0</v>
+      </c>
+      <c r="AI32">
+        <v>369797580000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>341743001000.0</v>
+      </c>
+      <c r="AK32">
+        <v>327780307000.0</v>
+      </c>
+      <c r="AL32">
+        <v>332351498000.0</v>
+      </c>
+      <c r="AM32">
+        <v>340911565000.0</v>
+      </c>
+      <c r="AN32">
+        <v>344300696000.0</v>
+      </c>
+      <c r="AO32">
+        <v>365508898000.0</v>
+      </c>
+      <c r="AP32">
+        <v>333065028000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>380540431000.0</v>
+      </c>
+      <c r="AR32">
+        <v>331949288000.0</v>
+      </c>
+      <c r="AS32">
+        <v>332411562000.0</v>
+      </c>
+      <c r="AT32">
+        <v>332610423000.0</v>
+      </c>
+      <c r="AU32">
+        <v>370369506000.0</v>
+      </c>
+      <c r="AV32">
+        <v>324451902000.0</v>
+      </c>
+      <c r="AW32">
+        <v>315760949000.0</v>
+      </c>
+      <c r="AX32">
+        <v>328386084000.0</v>
+      </c>
+      <c r="AY32">
+        <v>359190532000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>2198230138000.0</v>
+      </c>
+      <c r="BA32">
+        <v>281638080000.0</v>
+      </c>
+      <c r="BB32">
+        <v>270137269000.0</v>
+      </c>
+      <c r="BC32">
+        <v>278465879000.0</v>
+      </c>
+      <c r="BD32">
+        <v>251854088000.0</v>
+      </c>
+      <c r="BE32">
+        <v>236818774000.0</v>
+      </c>
+      <c r="BF32">
+        <v>234380506000.0</v>
+      </c>
+      <c r="BG32">
+        <v>237603565000.0</v>
+      </c>
+      <c r="BH32">
+        <v>216666068000.0</v>
+      </c>
+      <c r="BI32">
+        <v>227098432000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>273886620000.0</v>
+      </c>
+      <c r="BK32">
+        <v>264236307000.0</v>
+      </c>
+      <c r="BL32">
+        <v>339354770000.0</v>
+      </c>
+      <c r="BM32">
+        <v>375158343000.0</v>
+      </c>
+      <c r="BN32">
+        <v>373355314000.0</v>
+      </c>
+      <c r="BO32">
+        <v>465751679000.0</v>
+      </c>
+      <c r="BP32">
+        <v>743507088000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>635821915000.0</v>
+      </c>
+      <c r="BR32">
+        <v>294586253000.0</v>
+      </c>
+      <c r="BS32">
+        <v>298503405000.0</v>
+      </c>
+      <c r="BT32">
+        <v>177751519000.0</v>
+      </c>
+      <c r="BU32">
+        <v>345749308000.0</v>
+      </c>
+      <c r="BV32">
+        <v>148089620000.0</v>
+      </c>
+      <c r="BW32">
+        <v>167774013000.0</v>
+      </c>
+      <c r="BX32">
+        <v>110097953000.0</v>
+      </c>
+      <c r="BY32">
+        <v>160377459000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>47404396000.0</v>
+      </c>
+      <c r="CA32">
+        <v>50012472000.0</v>
+      </c>
+      <c r="CB32">
+        <v>46416017000.0</v>
+      </c>
+      <c r="CC32">
+        <v>45529473000.0</v>
+      </c>
+      <c r="CD32">
+        <v>61886930000.0</v>
+      </c>
+      <c r="CE32">
+        <v>85185256000.0</v>
+      </c>
+      <c r="CF32">
+        <v>47525161000.0</v>
+      </c>
+      <c r="CG32">
+        <v>53155808000.0</v>
+      </c>
+      <c r="CH32">
+        <v>46421440000.0</v>
+      </c>
+      <c r="CI32">
+        <v>38700130000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>43402781000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>451117511000.0</v>
+      </c>
+      <c r="C2">
+        <v>412934749000.0</v>
+      </c>
+      <c r="D2">
+        <v>324480649000.0</v>
+      </c>
+      <c r="E2">
+        <v>299602293000.0</v>
+      </c>
+      <c r="F2">
+        <v>203302044000.0</v>
+      </c>
+      <c r="G2">
+        <v>356817949000.0</v>
+      </c>
+      <c r="H2">
+        <v>398826951000.0</v>
+      </c>
+      <c r="I2">
+        <v>262022705000.0</v>
+      </c>
+      <c r="J2">
+        <v>391561415000.0</v>
+      </c>
+      <c r="K2">
+        <v>451931088000.0</v>
+      </c>
+      <c r="L2">
+        <v>544476764000.0</v>
+      </c>
+      <c r="M2">
+        <v>995760256000.0</v>
+      </c>
+      <c r="N2">
+        <v>302553419000.0</v>
+      </c>
+      <c r="O2">
+        <v>255807250000.0</v>
+      </c>
+      <c r="P2">
+        <v>180059773000.0</v>
+      </c>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>41904718000</v>
+      </c>
+      <c r="C3">
+        <v>89895685000</v>
+      </c>
+      <c r="D3">
+        <v>85578970000</v>
+      </c>
+      <c r="E3">
+        <v>71006357000</v>
+      </c>
+      <c r="F3">
+        <v>35229646000</v>
+      </c>
+      <c r="G3">
+        <v>138588455000</v>
+      </c>
+      <c r="H3">
+        <v>90468421000</v>
+      </c>
+      <c r="I3">
+        <v>86324497000</v>
+      </c>
+      <c r="J3">
+        <v>66420526000</v>
+      </c>
+      <c r="K3">
+        <v>65967295000</v>
+      </c>
+      <c r="L3">
+        <v>85499390000</v>
+      </c>
+      <c r="M3">
+        <v>75433387000</v>
+      </c>
+      <c r="N3">
+        <v>57418033000</v>
+      </c>
+      <c r="O3">
+        <v>55724113000</v>
+      </c>
+      <c r="P3">
+        <v>54448718000</v>
+      </c>
+      <c r="Q3">
+        <v>76052221000</v>
+      </c>
+      <c r="R3">
+        <v>79992829000</v>
+      </c>
+      <c r="S3">
+        <v>79682997000</v>
+      </c>
+      <c r="T3">
+        <v>532514688000</v>
+      </c>
+      <c r="U3">
+        <v>7706684000</v>
+      </c>
+      <c r="V3">
+        <v>17433117000</v>
+      </c>
+      <c r="W3">
+        <v>11065568000</v>
+      </c>
+      <c r="X3">
+        <v>9232733000</v>
+      </c>
+      <c r="Y3">
+        <v>7176240000</v>
+      </c>
+      <c r="Z3">
+        <v>5987000000</v>
+      </c>
+      <c r="AA3">
+        <v>12179000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>111537089000.0</v>
+      </c>
+      <c r="C6">
+        <v>38182762000.0</v>
+      </c>
+      <c r="D6">
+        <v>88454100000.0</v>
+      </c>
+      <c r="E6">
+        <v>24878356000.0</v>
+      </c>
+      <c r="F6">
+        <v>96300249000.0</v>
+      </c>
+      <c r="G6">
+        <v>-153515905000.0</v>
+      </c>
+      <c r="H6">
+        <v>-42009002000.0</v>
+      </c>
+      <c r="I6">
+        <v>136804246000.0</v>
+      </c>
+      <c r="J6">
+        <v>-129538710000.0</v>
+      </c>
+      <c r="K6">
+        <v>-60369673000.0</v>
+      </c>
+      <c r="L6">
+        <v>-92545676000.0</v>
+      </c>
+      <c r="M6">
+        <v>-451283492000.0</v>
+      </c>
+      <c r="N6">
+        <v>693206837000.0</v>
+      </c>
+      <c r="O6">
+        <v>46746169000.0</v>
+      </c>
+      <c r="P6">
+        <v>75747477000.0</v>
+      </c>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>195</v>
+      </c>
+      <c r="B7">
+        <v>10791984000.0</v>
+      </c>
+      <c r="C7">
+        <v>32786262000.0</v>
+      </c>
+      <c r="D7">
+        <v>243351000.0</v>
+      </c>
+      <c r="E7">
+        <v>8278009000.0</v>
+      </c>
+      <c r="F7">
+        <v>-11459966000.0</v>
+      </c>
+      <c r="G7">
+        <v>17210076000.0</v>
+      </c>
+      <c r="H7">
+        <v>21936142000.0</v>
+      </c>
+      <c r="I7">
+        <v>31665551000.0</v>
+      </c>
+      <c r="J7">
+        <v>52418367000.0</v>
+      </c>
+      <c r="K7">
+        <v>11312608000.0</v>
+      </c>
+      <c r="L7">
+        <v>27898642000.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>196</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>169518252000.0</v>
+      </c>
+      <c r="F12">
+        <v>30741352000.0</v>
+      </c>
+      <c r="G12">
+        <v>-135682714000.0</v>
+      </c>
+      <c r="H12">
+        <v>110671756000.0</v>
+      </c>
+      <c r="I12">
+        <v>193136223000.0</v>
+      </c>
+      <c r="J12">
+        <v>247970350000.0</v>
+      </c>
+      <c r="K12">
+        <v>232552791000.0</v>
+      </c>
+      <c r="L12">
+        <v>240194288000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>202</v>
+      </c>
+      <c r="B14">
+        <v>186092038000.0</v>
+      </c>
+      <c r="C14">
+        <v>172610509000.0</v>
+      </c>
+      <c r="D14">
+        <v>182802649000.0</v>
+      </c>
+      <c r="E14">
+        <v>185923465000.0</v>
+      </c>
+      <c r="F14">
+        <v>216406388000.0</v>
+      </c>
+      <c r="G14">
+        <v>214486963000.0</v>
+      </c>
+      <c r="H14">
+        <v>184855438000.0</v>
+      </c>
+      <c r="I14">
+        <v>177217445000.0</v>
+      </c>
+      <c r="J14">
+        <v>167364954000.0</v>
+      </c>
+      <c r="K14">
+        <v>87678612000.0</v>
+      </c>
+      <c r="L14">
+        <v>218949237000.0</v>
+      </c>
+      <c r="M14">
+        <v>221616297000.0</v>
+      </c>
+      <c r="N14">
+        <v>189406631000.0</v>
+      </c>
+      <c r="O14">
+        <v>169552626000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>203</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15">
+        <v>500000000.0</v>
+      </c>
+      <c r="U15">
+        <v>800000000.0</v>
+      </c>
+      <c r="V15">
+        <v>800000000.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>204</v>
+      </c>
+      <c r="B16">
+        <v>562654600000.0</v>
+      </c>
+      <c r="C16">
+        <v>451117511000.0</v>
+      </c>
+      <c r="D16">
+        <v>412934749000.0</v>
+      </c>
+      <c r="E16">
+        <v>324480649000.0</v>
+      </c>
+      <c r="F16">
+        <v>299602293000.0</v>
+      </c>
+      <c r="G16">
+        <v>203302044000.0</v>
+      </c>
+      <c r="H16">
+        <v>356817949000.0</v>
+      </c>
+      <c r="I16">
+        <v>398826951000.0</v>
+      </c>
+      <c r="J16">
+        <v>262022705000.0</v>
+      </c>
+      <c r="K16">
+        <v>391561415000.0</v>
+      </c>
+      <c r="L16">
+        <v>451931088000.0</v>
+      </c>
+      <c r="M16">
+        <v>544476764000.0</v>
+      </c>
+      <c r="N16">
+        <v>995760256000.0</v>
+      </c>
+      <c r="O16">
+        <v>302553419000.0</v>
+      </c>
+      <c r="P16">
+        <v>255807250000.0</v>
+      </c>
+      <c r="Q16">
+        <v>180059773000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>205</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>351584541000.0</v>
+      </c>
+      <c r="C18">
+        <v>367186726000.0</v>
+      </c>
+      <c r="D18">
+        <v>307162968000.0</v>
+      </c>
+      <c r="E18">
+        <v>61569027000.0</v>
+      </c>
+      <c r="F18">
+        <v>107679509000.0</v>
+      </c>
+      <c r="G18">
+        <v>-92333168000.0</v>
+      </c>
+      <c r="H18">
+        <v>213274166000.0</v>
+      </c>
+      <c r="I18">
+        <v>298809795000.0</v>
+      </c>
+      <c r="J18">
+        <v>362866898000.0</v>
+      </c>
+      <c r="K18">
+        <v>349913452000.0</v>
+      </c>
+      <c r="L18">
+        <v>376719888000.0</v>
+      </c>
+      <c r="M18">
+        <v>-754875000.0</v>
+      </c>
+      <c r="N18">
+        <v>1393659796000.0</v>
+      </c>
+      <c r="O18">
+        <v>255721842000.0</v>
+      </c>
+      <c r="P18">
+        <v>230253931000.0</v>
+      </c>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>207</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>-135936124000.0</v>
+      </c>
+      <c r="D19">
+        <v>-75133487000.0</v>
+      </c>
+      <c r="E19">
+        <v>-131065467000.0</v>
+      </c>
+      <c r="F19">
+        <v>-36742587000.0</v>
+      </c>
+      <c r="G19">
+        <v>-32585500000.0</v>
+      </c>
+      <c r="H19">
+        <v>2364000000.0</v>
+      </c>
+      <c r="I19">
+        <v>108043479000.0</v>
+      </c>
+      <c r="J19">
+        <v>-171477979000.0</v>
+      </c>
+      <c r="K19">
+        <v>-70000000.0</v>
+      </c>
+      <c r="L19">
+        <v>-70000000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>208</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>209</v>
+      </c>
+      <c r="B21">
+        <v>-29995708000.0</v>
+      </c>
+      <c r="C21">
+        <v>-35592368000.0</v>
+      </c>
+      <c r="D21">
+        <v>-5635000000.0</v>
+      </c>
+      <c r="E21">
+        <v>-10431872000.0</v>
+      </c>
+      <c r="F21">
+        <v>9552267000.0</v>
+      </c>
+      <c r="G21">
+        <v>70263938000.0</v>
+      </c>
+      <c r="H21">
+        <v>-10949853000.0</v>
+      </c>
+      <c r="I21">
+        <v>-158085307000.0</v>
+      </c>
+      <c r="J21">
+        <v>-103486893000.0</v>
+      </c>
+      <c r="K21">
+        <v>-68596830000.0</v>
+      </c>
+      <c r="L21">
+        <v>-50935597000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22">
+        <v>-202051242000.0</v>
+      </c>
+      <c r="C22">
+        <v>123501043000.0</v>
+      </c>
+      <c r="D22">
+        <v>52589424000.0</v>
+      </c>
+      <c r="E22">
+        <v>132575384000.0</v>
+      </c>
+      <c r="F22">
+        <v>-104238585000.0</v>
+      </c>
+      <c r="G22">
+        <v>-32548962000.0</v>
+      </c>
+      <c r="H22">
+        <v>8215393000.0</v>
+      </c>
+      <c r="I22">
+        <v>14780624000.0</v>
+      </c>
+      <c r="J22">
+        <v>13951940000.0</v>
+      </c>
+      <c r="K22">
+        <v>19571166000.0</v>
+      </c>
+      <c r="L22">
+        <v>3075753000.0</v>
+      </c>
+      <c r="M22">
+        <v>37894655000.0</v>
+      </c>
+      <c r="N22">
+        <v>1420824794000.0</v>
+      </c>
+      <c r="O22">
+        <v>33761649000.0</v>
+      </c>
+      <c r="P22">
+        <v>19257698000.0</v>
+      </c>
+      <c r="Q22">
+        <v>61417164000.0</v>
+      </c>
+      <c r="R22">
+        <v>315166027000.0</v>
+      </c>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22">
+        <v>100139329000.0</v>
+      </c>
+      <c r="Z22">
+        <v>249501000000.0</v>
+      </c>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B23">
+        <v>-202669479000.0</v>
+      </c>
+      <c r="C23">
+        <v>-251095747000.0</v>
+      </c>
+      <c r="D23">
+        <v>-271688168000.0</v>
+      </c>
+      <c r="E23">
+        <v>-200459931000.0</v>
+      </c>
+      <c r="F23">
+        <v>-20113059000.0</v>
+      </c>
+      <c r="G23">
+        <v>-64896049000.0</v>
+      </c>
+      <c r="H23">
+        <v>-178637696000.0</v>
+      </c>
+      <c r="I23">
+        <v>-145580934000.0</v>
+      </c>
+      <c r="J23">
+        <v>-150865991000.0</v>
+      </c>
+      <c r="K23">
+        <v>-138910508000.0</v>
+      </c>
+      <c r="L23">
+        <v>-174805240000.0</v>
+      </c>
+      <c r="M23">
+        <v>-400421786000.0</v>
+      </c>
+      <c r="N23">
+        <v>-133837759000.0</v>
+      </c>
+      <c r="O23">
+        <v>-46533917000.0</v>
+      </c>
+      <c r="P23">
+        <v>-46237615000.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23">
+        <v>31523112000.0</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23">
+        <v>11082337000.0</v>
+      </c>
+      <c r="V23"/>
+      <c r="W23">
+        <v>1376797000.0</v>
+      </c>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>211</v>
+      </c>
+      <c r="B24">
+        <v>9385455000.0</v>
+      </c>
+      <c r="C24">
+        <v>-22317014000.0</v>
+      </c>
+      <c r="D24">
+        <v>10445483000.0</v>
+      </c>
+      <c r="E24">
+        <v>-60059110000.0</v>
+      </c>
+      <c r="F24">
+        <v>-1512941000.0</v>
+      </c>
+      <c r="G24">
+        <v>50718550000.0</v>
+      </c>
+      <c r="H24">
+        <v>3482601000.0</v>
+      </c>
+      <c r="I24">
+        <v>76530501000.0</v>
+      </c>
+      <c r="J24">
+        <v>-50685279000.0</v>
+      </c>
+      <c r="K24">
+        <v>-170401590000.0</v>
+      </c>
+      <c r="L24">
+        <v>-259906035000.0</v>
+      </c>
+      <c r="M24">
+        <v>-723694949000.0</v>
+      </c>
+      <c r="N24">
+        <v>-185372467000.0</v>
+      </c>
+      <c r="O24">
+        <v>107270744000.0</v>
+      </c>
+      <c r="P24">
+        <v>-36395471000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>212</v>
+      </c>
+      <c r="B25">
+        <v>409448463000.0</v>
+      </c>
+      <c r="C25">
+        <v>160970859000.0</v>
+      </c>
+      <c r="D25">
+        <v>206953701000.0</v>
+      </c>
+      <c r="E25">
+        <v>-185923465000.0</v>
+      </c>
+      <c r="F25">
+        <v>30741352000.0</v>
+      </c>
+      <c r="G25">
+        <v>-135682714000.0</v>
+      </c>
+      <c r="H25">
+        <v>110671756000.0</v>
+      </c>
+      <c r="I25">
+        <v>-14780624000.0</v>
+      </c>
+      <c r="J25">
+        <v>-13951940000.0</v>
+      </c>
+      <c r="K25">
+        <v>-19571166000.0</v>
+      </c>
+      <c r="L25">
+        <v>-3075753000.0</v>
+      </c>
+      <c r="M25">
+        <v>-37894655000.0</v>
+      </c>
+      <c r="N25">
+        <v>-1420824794000.0</v>
+      </c>
+      <c r="O25">
+        <v>-33761649000.0</v>
+      </c>
+      <c r="P25">
+        <v>-19257698000.0</v>
+      </c>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>-123499999000.0</v>
+      </c>
+      <c r="L26">
+        <v>-61585328000.0</v>
+      </c>
+      <c r="M26">
+        <v>-12499882000.0</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>214</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>215</v>
+      </c>
+      <c r="B28">
+        <v>-232665187000.0</v>
+      </c>
+      <c r="C28">
+        <v>-286688115000.0</v>
+      </c>
+      <c r="D28">
+        <v>-277323168000.0</v>
+      </c>
+      <c r="E28">
+        <v>-209559931000.0</v>
+      </c>
+      <c r="F28">
+        <v>-10560792000.0</v>
+      </c>
+      <c r="G28">
+        <v>6845121000.0</v>
+      </c>
+      <c r="H28">
+        <v>-189587549000.0</v>
+      </c>
+      <c r="I28">
+        <v>-303666241000.0</v>
+      </c>
+      <c r="J28">
+        <v>-257352884000.0</v>
+      </c>
+      <c r="K28">
+        <v>-237507338000.0</v>
+      </c>
+      <c r="L28">
+        <v>-225740837000.0</v>
+      </c>
+      <c r="M28">
+        <v>-97140368000.0</v>
+      </c>
+      <c r="N28">
+        <v>-280905659000.0</v>
+      </c>
+      <c r="O28">
+        <v>-202486042000.0</v>
+      </c>
+      <c r="P28">
+        <v>-118636841000.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28">
+        <v>17042137000.0</v>
+      </c>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28">
+        <v>27210854000.0</v>
+      </c>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>216</v>
+      </c>
+      <c r="B29">
+        <v>393489259000.0</v>
+      </c>
+      <c r="C29">
+        <v>457082411000.0</v>
+      </c>
+      <c r="D29">
+        <v>442345774000.0</v>
+      </c>
+      <c r="E29">
+        <v>132575384000.0</v>
+      </c>
+      <c r="F29">
+        <v>142909155000.0</v>
+      </c>
+      <c r="G29">
+        <v>46255287000.0</v>
+      </c>
+      <c r="H29">
+        <v>303742587000.0</v>
+      </c>
+      <c r="I29">
+        <v>385134292000.0</v>
+      </c>
+      <c r="J29">
+        <v>429287424000.0</v>
+      </c>
+      <c r="K29">
+        <v>415880747000.0</v>
+      </c>
+      <c r="L29">
+        <v>462219278000.0</v>
+      </c>
+      <c r="M29">
+        <v>74678512000.0</v>
+      </c>
+      <c r="N29">
+        <v>1451077829000.0</v>
+      </c>
+      <c r="O29">
+        <v>311445955000.0</v>
+      </c>
+      <c r="P29">
+        <v>284702649000.0</v>
+      </c>
+      <c r="Q29">
+        <v>91578408000.0</v>
+      </c>
+      <c r="R29">
+        <v>357654772000.0</v>
+      </c>
+      <c r="S29">
+        <v>672328537000.0</v>
+      </c>
+      <c r="T29">
+        <v>610249080000.0</v>
+      </c>
+      <c r="U29"/>
+      <c r="V29">
+        <v>13839848000.0</v>
+      </c>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29">
+        <v>85095000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>217</v>
+      </c>
+      <c r="B30">
+        <v>-52776509000.0</v>
+      </c>
+      <c r="C30">
+        <v>-135936124000.0</v>
+      </c>
+      <c r="D30">
+        <v>-75133487000.0</v>
+      </c>
+      <c r="E30">
+        <v>-131065467000.0</v>
+      </c>
+      <c r="F30">
+        <v>-36742587000.0</v>
+      </c>
+      <c r="G30">
+        <v>-207427799000.0</v>
+      </c>
+      <c r="H30">
+        <v>-153856870000.0</v>
+      </c>
+      <c r="I30">
+        <v>51582948000.0</v>
+      </c>
+      <c r="J30">
+        <v>-302049788000.0</v>
+      </c>
+      <c r="K30">
+        <v>-236438885000.0</v>
+      </c>
+      <c r="L30">
+        <v>-345405425000.0</v>
+      </c>
+      <c r="M30">
+        <v>-396217336000.0</v>
+      </c>
+      <c r="N30">
+        <v>-581270471000.0</v>
+      </c>
+      <c r="O30">
+        <v>-69118644000.0</v>
+      </c>
+      <c r="P30">
+        <v>-90831501000.0</v>
+      </c>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30">
+        <v>255415452000.0</v>
+      </c>
+      <c r="V30"/>
+      <c r="W30">
+        <v>115875262000.0</v>
+      </c>
+      <c r="X30">
+        <v>107837779000.0</v>
+      </c>
+      <c r="Y30"/>
+      <c r="Z30">
+        <v>415722000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>43099000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CP30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:94">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="2" spans="1:94">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>562654600000.0</v>
+      </c>
+      <c r="C2">
+        <v>590074151000.0</v>
+      </c>
+      <c r="D2">
+        <v>554966724000.0</v>
+      </c>
+      <c r="E2">
+        <v>517234195000.0</v>
+      </c>
+      <c r="F2">
+        <v>451117511000.0</v>
+      </c>
+      <c r="G2">
+        <v>490097162000.0</v>
+      </c>
+      <c r="H2">
+        <v>499664657000.0</v>
+      </c>
+      <c r="I2">
+        <v>470224173000.0</v>
+      </c>
+      <c r="J2">
+        <v>412934749000.0</v>
+      </c>
+      <c r="K2">
+        <v>393922758000.0</v>
+      </c>
+      <c r="L2">
+        <v>505820539000.0</v>
+      </c>
+      <c r="M2">
+        <v>416070631000.0</v>
+      </c>
+      <c r="N2">
+        <v>324480649000.0</v>
+      </c>
+      <c r="O2">
+        <v>325675719000.0</v>
+      </c>
+      <c r="P2">
+        <v>319010209000.0</v>
+      </c>
+      <c r="Q2">
+        <v>268935589000.0</v>
+      </c>
+      <c r="R2">
+        <v>299602293000.0</v>
+      </c>
+      <c r="S2">
+        <v>235376074000.0</v>
+      </c>
+      <c r="T2">
+        <v>232218182000.0</v>
+      </c>
+      <c r="U2">
+        <v>222769934000.0</v>
+      </c>
+      <c r="V2">
+        <v>203302044000.0</v>
+      </c>
+      <c r="W2">
+        <v>214379307000.0</v>
+      </c>
+      <c r="X2">
+        <v>220955630000.0</v>
+      </c>
+      <c r="Y2">
+        <v>299665080000.0</v>
+      </c>
+      <c r="Z2">
+        <v>356817949000.0</v>
+      </c>
+      <c r="AA2">
+        <v>360468285000.0</v>
+      </c>
+      <c r="AB2">
+        <v>365562749000.0</v>
+      </c>
+      <c r="AC2">
+        <v>390802356000.0</v>
+      </c>
+      <c r="AD2">
+        <v>398826951000.0</v>
+      </c>
+      <c r="AE2">
+        <v>328885083000.0</v>
+      </c>
+      <c r="AF2">
+        <v>281898624000.0</v>
+      </c>
+      <c r="AG2">
+        <v>292929900000.0</v>
+      </c>
+      <c r="AH2">
+        <v>262022705000.0</v>
+      </c>
+      <c r="AI2">
+        <v>392688887000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>378659841000.0</v>
+      </c>
+      <c r="AK2">
+        <v>370863679000.0</v>
+      </c>
+      <c r="AL2">
+        <v>392267295000.0</v>
+      </c>
+      <c r="AM2">
+        <v>454092467000.0</v>
+      </c>
+      <c r="AN2">
+        <v>560662378000.0</v>
+      </c>
+      <c r="AO2">
+        <v>379115130000.0</v>
+      </c>
+      <c r="AP2">
+        <v>451931088000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>477433260000.0</v>
+      </c>
+      <c r="AR2">
+        <v>439475460000.0</v>
+      </c>
+      <c r="AS2">
+        <v>533655988000.0</v>
+      </c>
+      <c r="AT2">
+        <v>545141367000.0</v>
+      </c>
+      <c r="AU2">
+        <v>577979491000.0</v>
+      </c>
+      <c r="AV2">
+        <v>641402544000.0</v>
+      </c>
+      <c r="AW2">
+        <v>733717386000.0</v>
+      </c>
+      <c r="AX2">
+        <v>995760256000.0</v>
+      </c>
+      <c r="AY2">
+        <v>1374976575000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>285791408000.0</v>
+      </c>
+      <c r="BA2">
+        <v>237883668000.0</v>
+      </c>
+      <c r="BB2">
+        <v>302553419000.0</v>
+      </c>
+      <c r="BC2">
+        <v>340212241000.0</v>
+      </c>
+      <c r="BD2">
+        <v>274747982000.0</v>
+      </c>
+      <c r="BE2">
+        <v>262462641000.0</v>
+      </c>
+      <c r="BF2">
+        <v>255807250000.0</v>
+      </c>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+    </row>
+    <row r="3" spans="1:94">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>16716255000</v>
+      </c>
+      <c r="C3">
+        <v>3375311000</v>
+      </c>
+      <c r="D3">
+        <v>12385881000</v>
+      </c>
+      <c r="E3">
+        <v>10239092000</v>
+      </c>
+      <c r="F3">
+        <v>15904434000</v>
+      </c>
+      <c r="G3">
+        <v>40102599000</v>
+      </c>
+      <c r="H3">
+        <v>11980965000</v>
+      </c>
+      <c r="I3">
+        <v>21144560000</v>
+      </c>
+      <c r="J3">
+        <v>19041893000</v>
+      </c>
+      <c r="K3">
+        <v>35754667000</v>
+      </c>
+      <c r="L3">
+        <v>5645380000</v>
+      </c>
+      <c r="M3">
+        <v>35141598000</v>
+      </c>
+      <c r="N3">
+        <v>9037325000</v>
+      </c>
+      <c r="O3">
+        <v>12880635000</v>
+      </c>
+      <c r="P3">
+        <v>10590210000</v>
+      </c>
+      <c r="Q3">
+        <v>42159044000</v>
+      </c>
+      <c r="R3">
+        <v>5376468000</v>
+      </c>
+      <c r="S3">
+        <v>4073177000</v>
+      </c>
+      <c r="T3">
+        <v>9523758000</v>
+      </c>
+      <c r="U3">
+        <v>21856777000</v>
+      </c>
+      <c r="V3">
+        <v>7922288000</v>
+      </c>
+      <c r="W3">
+        <v>79427954000</v>
+      </c>
+      <c r="X3">
+        <v>14745960000</v>
+      </c>
+      <c r="Y3">
+        <v>16519572000</v>
+      </c>
+      <c r="Z3">
+        <v>27894969000</v>
+      </c>
+      <c r="AA3">
+        <v>36344468000</v>
+      </c>
+      <c r="AB3">
+        <v>21998148000</v>
+      </c>
+      <c r="AC3">
+        <v>17075545000</v>
+      </c>
+      <c r="AD3">
+        <v>15050260000</v>
+      </c>
+      <c r="AE3">
+        <v>14229842000</v>
+      </c>
+      <c r="AF3">
+        <v>20715747000</v>
+      </c>
+      <c r="AG3">
+        <v>33626550000</v>
+      </c>
+      <c r="AH3">
+        <v>17752358000</v>
+      </c>
+      <c r="AI3">
+        <v>19624353000</v>
+      </c>
+      <c r="AJ3">
+        <v>25206197000</v>
+      </c>
+      <c r="AK3">
+        <v>11058364000</v>
+      </c>
+      <c r="AL3">
+        <v>10531612000</v>
+      </c>
+      <c r="AM3">
+        <v>1620961000</v>
+      </c>
+      <c r="AN3">
+        <v>19297600000</v>
+      </c>
+      <c r="AO3">
+        <v>22573015000</v>
+      </c>
+      <c r="AP3">
+        <v>25717641000</v>
+      </c>
+      <c r="AQ3">
+        <v>52899715000</v>
+      </c>
+      <c r="AR3">
+        <v>23304901000</v>
+      </c>
+      <c r="AS3">
+        <v>86780074000</v>
+      </c>
+      <c r="AT3">
+        <v>28314130000</v>
+      </c>
+      <c r="AU3">
+        <v>16641155000</v>
+      </c>
+      <c r="AV3">
+        <v>30416400000</v>
+      </c>
+      <c r="AW3">
+        <v>10457618000</v>
+      </c>
+      <c r="AX3">
+        <v>17385984000</v>
+      </c>
+      <c r="AY3">
+        <v>4497330000</v>
+      </c>
+      <c r="AZ3">
+        <v>24489905000</v>
+      </c>
+      <c r="BA3">
+        <v>28430798000</v>
+      </c>
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>55724113000</v>
+      </c>
+      <c r="BD3">
+        <v>55598058000</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>54448718000</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>14677000</v>
+      </c>
+      <c r="BK3">
+        <v>76052221000</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>79992829000</v>
+      </c>
+      <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
+        <v>79038997000</v>
+      </c>
+      <c r="BT3">
+        <v>346781000000</v>
+      </c>
+      <c r="BU3">
+        <v>106519003000</v>
+      </c>
+      <c r="BV3">
+        <v>62845047000</v>
+      </c>
+      <c r="BW3">
+        <v>532514688000</v>
+      </c>
+      <c r="BX3">
+        <v>442108479000</v>
+      </c>
+      <c r="BY3">
+        <v>3168426000</v>
+      </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
+      <c r="CA3">
+        <v>13778388000</v>
+      </c>
+      <c r="CB3">
+        <v>10055145000</v>
+      </c>
+      <c r="CC3">
+        <v>9003888000</v>
+      </c>
+      <c r="CD3">
+        <v>9108636000</v>
+      </c>
+      <c r="CE3">
+        <v>5680665000</v>
+      </c>
+      <c r="CF3">
+        <v>3534281000</v>
+      </c>
+      <c r="CG3">
+        <v>11065568000</v>
+      </c>
+      <c r="CH3">
+        <v>9970851000</v>
+      </c>
+      <c r="CI3">
+        <v>3230224000</v>
+      </c>
+      <c r="CJ3">
+        <v>1139429000</v>
+      </c>
+      <c r="CK3">
+        <v>9232733000</v>
+      </c>
+      <c r="CL3">
+        <v>7678000000</v>
+      </c>
+      <c r="CM3">
+        <v>7176240000</v>
+      </c>
+      <c r="CN3">
+        <v>5987000000</v>
+      </c>
+      <c r="CO3">
+        <v>12179000000</v>
+      </c>
+      <c r="CP3">
+        <v>0</v>
+      </c>
     </row>
     <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5239,419 +26268,435 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
     </row>
     <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>29</v>
-[...153 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
     </row>
     <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>30</v>
-[...57 lines deleted...]
-      <c r="BF6"/>
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>25798677000.0</v>
+      </c>
+      <c r="C6">
+        <v>-27419551000.0</v>
+      </c>
+      <c r="D6">
+        <v>35107427000.0</v>
+      </c>
+      <c r="E6">
+        <v>37732529000.0</v>
+      </c>
+      <c r="F6">
+        <v>66116684000.0</v>
+      </c>
+      <c r="G6">
+        <v>-38979651000.0</v>
+      </c>
+      <c r="H6">
+        <v>-9567495000.0</v>
+      </c>
+      <c r="I6">
+        <v>29440484000.0</v>
+      </c>
+      <c r="J6">
+        <v>57289424000.0</v>
+      </c>
+      <c r="K6">
+        <v>19011991000.0</v>
+      </c>
+      <c r="L6">
+        <v>-111897781000.0</v>
+      </c>
+      <c r="M6">
+        <v>89749908000.0</v>
+      </c>
+      <c r="N6">
+        <v>91589982000.0</v>
+      </c>
+      <c r="O6">
+        <v>-1195070000.0</v>
+      </c>
+      <c r="P6">
+        <v>6665510000.0</v>
+      </c>
+      <c r="Q6">
+        <v>50074620000.0</v>
+      </c>
+      <c r="R6">
+        <v>-30666704000.0</v>
+      </c>
+      <c r="S6">
+        <v>64226219000.0</v>
+      </c>
+      <c r="T6">
+        <v>3157892000.0</v>
+      </c>
+      <c r="U6">
+        <v>9448248000.0</v>
+      </c>
+      <c r="V6">
+        <v>19467890000.0</v>
+      </c>
+      <c r="W6">
+        <v>-11077263000.0</v>
+      </c>
+      <c r="X6">
+        <v>-6576323000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-78709450000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-57152869000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-3650336000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-5094464000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-25239607000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-8024595000.0</v>
+      </c>
+      <c r="AE6">
+        <v>69941868000.0</v>
+      </c>
+      <c r="AF6">
+        <v>46986459000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-11031276000.0</v>
+      </c>
+      <c r="AH6">
+        <v>30907195000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-130666182000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>14029046000.0</v>
+      </c>
+      <c r="AK6">
+        <v>7796162000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-21403616000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-62531052000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-106569911000.0</v>
+      </c>
+      <c r="AO6">
+        <v>181547248000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-72815958000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-25502172000.0</v>
+      </c>
+      <c r="AR6">
+        <v>37957800000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-94180528000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-11485379000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-33502727000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-63423053000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-92314842000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-262042870000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-379216319000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>1089185167000.0</v>
+      </c>
+      <c r="BA6">
+        <v>47907740000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-64669751000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-37658822000.0</v>
+      </c>
+      <c r="BD6">
+        <v>65464259000.0</v>
+      </c>
+      <c r="BE6">
+        <v>12285341000.0</v>
+      </c>
+      <c r="BF6">
+        <v>6655391000.0</v>
+      </c>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
     </row>
     <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>195</v>
       </c>
       <c r="B7"/>
       <c r="C7">
-        <v>4573975000.0</v>
+        <v>10791984000.0</v>
       </c>
       <c r="D7">
-        <v>5167798000.0</v>
+        <v>33137915000.0</v>
       </c>
       <c r="E7">
-        <v>5750204000.0</v>
+        <v>23175523000.0</v>
       </c>
       <c r="F7">
-        <v>3750231000.0</v>
+        <v>13870262000.0</v>
       </c>
       <c r="G7">
-        <v>4068417000.0</v>
+        <v>32786262000.0</v>
       </c>
       <c r="H7">
-        <v>4480355000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>50197577000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
       <c r="L7">
-        <v>2044049000.0</v>
+        <v>23707518000.0</v>
       </c>
       <c r="M7">
-        <v>2337043000.0</v>
+        <v>18184541000.0</v>
       </c>
       <c r="N7">
-        <v>2744434000.0</v>
+        <v>-2061070000.0</v>
       </c>
       <c r="O7">
-        <v>2999072000.0</v>
+        <v>8278009000.0</v>
       </c>
       <c r="P7">
-        <v>3319031000.0</v>
+        <v>25370733000.0</v>
       </c>
       <c r="Q7">
-        <v>3863433000.0</v>
+        <v>7219608000.0</v>
       </c>
       <c r="R7">
-        <v>1864626000.0</v>
+        <v>5320209000.0</v>
       </c>
       <c r="S7">
-        <v>2128843000.0</v>
+        <v>-11459966000.0</v>
       </c>
       <c r="T7">
-        <v>2522424000.0</v>
+        <v>-17057779000.0</v>
       </c>
       <c r="U7">
-        <v>2778341000.0</v>
+        <v>-21843988000.0</v>
       </c>
       <c r="V7">
-        <v>7533725000.0</v>
+        <v>-20762769000.0</v>
       </c>
       <c r="W7">
-        <v>9759052000.0</v>
-[...5 lines deleted...]
-      <c r="AB7"/>
+        <v>17210076000.0</v>
+      </c>
+      <c r="X7">
+        <v>20175466000.0</v>
+      </c>
+      <c r="Y7">
+        <v>12360195000.0</v>
+      </c>
+      <c r="Z7">
+        <v>3652905000.0</v>
+      </c>
+      <c r="AA7">
+        <v>21936142000.0</v>
+      </c>
+      <c r="AB7">
+        <v>24953316000.0</v>
+      </c>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -5677,104 +26722,70 @@
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
     </row>
     <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
-[...49 lines deleted...]
-      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
@@ -5809,458 +26820,324 @@
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
     </row>
     <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>33</v>
-[...15 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...34 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
-[...10 lines deleted...]
-      </c>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
-      <c r="BX9"/>
+      <c r="BX9">
+        <v>4109200000.0</v>
+      </c>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
     </row>
     <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>34</v>
-[...159 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
     </row>
     <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>35</v>
-[...15 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...7 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
-        <v>250350727000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N11">
-        <v>325675719000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O11">
-        <v>260954131000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P11">
-        <v>235305990000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q11">
-        <v>242717254000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R11">
-        <v>162165293000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S11">
-        <v>199080390000.0</v>
-[...14 lines deleted...]
-      <c r="AG11"/>
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -6281,1041 +27158,825 @@
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
     </row>
     <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>36</v>
-[...33 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
-        <v>324480649000.0</v>
+        <v>118442691000.0</v>
       </c>
       <c r="N12">
-        <v>325675719000.0</v>
+        <v>118442691000.0</v>
       </c>
       <c r="O12">
-        <v>319010209000.0</v>
+        <v>60516058000.0</v>
       </c>
       <c r="P12">
-        <v>268935589000.0</v>
+        <v>37061465000.0</v>
       </c>
       <c r="Q12">
-        <v>299602293000.0</v>
+        <v>82537368000.0</v>
       </c>
       <c r="R12">
-        <v>235376074000.0</v>
+        <v>-10596639000.0</v>
       </c>
       <c r="S12">
-        <v>232218182000.0</v>
+        <v>23149091000.0</v>
       </c>
       <c r="T12">
-        <v>222769934000.0</v>
+        <v>-38413149000.0</v>
       </c>
       <c r="U12">
-        <v>203302044000.0</v>
+        <v>112342785000.0</v>
       </c>
       <c r="V12">
-        <v>220471362000.0</v>
+        <v>-10256305000.0</v>
       </c>
       <c r="W12">
-        <v>226781835000.0</v>
+        <v>-109663493000.0</v>
       </c>
       <c r="X12">
-        <v>307030230000.0</v>
+        <v>8578672000.0</v>
       </c>
       <c r="Y12">
-        <v>356817949000.0</v>
+        <v>-36807820000.0</v>
       </c>
       <c r="Z12">
-        <v>367555285000.0</v>
+        <v>2209927000.0</v>
       </c>
       <c r="AA12">
-        <v>372633249000.0</v>
+        <v>100640301000.0</v>
       </c>
       <c r="AB12">
-        <v>415802356000.0</v>
+        <v>5491844000.0</v>
       </c>
       <c r="AC12">
-        <v>461067451000.0</v>
+        <v>-6704253000.0</v>
       </c>
       <c r="AD12">
-        <v>400018204000.0</v>
+        <v>11243864000.0</v>
       </c>
       <c r="AE12">
-        <v>408269801000.0</v>
+        <v>76408781000.0</v>
       </c>
       <c r="AF12">
-        <v>443438323000.0</v>
+        <v>25767469000.0</v>
       </c>
       <c r="AG12">
-        <v>433290684000.0</v>
-[...63 lines deleted...]
-      </c>
+        <v>18004885000.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
     </row>
     <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>37</v>
-[...276 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
       <c r="CP13"/>
     </row>
     <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>202</v>
       </c>
       <c r="B14">
-        <v>2329040000.0</v>
+        <v>44933434000.0</v>
       </c>
       <c r="C14">
-        <v>2329040000.0</v>
+        <v>55831197000.0</v>
       </c>
       <c r="D14">
-        <v>2329040000.0</v>
+        <v>43837853000.0</v>
       </c>
       <c r="E14">
-        <v>2329040000.0</v>
+        <v>42334934000.0</v>
       </c>
       <c r="F14">
-        <v>2329040000.0</v>
+        <v>44088054000.0</v>
       </c>
       <c r="G14">
-        <v>2329040482.0</v>
+        <v>44988976000.0</v>
       </c>
       <c r="H14">
-        <v>2329040482.0</v>
+        <v>43260511000.0</v>
       </c>
       <c r="I14">
-        <v>2329040482.0</v>
+        <v>41571745000.0</v>
       </c>
       <c r="J14">
-        <v>2329040482.0</v>
+        <v>42789277000.0</v>
       </c>
       <c r="K14">
-        <v>2329040482.0</v>
+        <v>42735515000.0</v>
       </c>
       <c r="L14">
-        <v>2329040482.0</v>
+        <v>44728448000.0</v>
       </c>
       <c r="M14">
-        <v>2329040482.0</v>
+        <v>49862073000.0</v>
       </c>
       <c r="N14">
-        <v>2329040482.0</v>
+        <v>45476613000.0</v>
       </c>
       <c r="O14">
-        <v>2329040482.0</v>
+        <v>46073406000.0</v>
       </c>
       <c r="P14">
-        <v>2329040482.0</v>
+        <v>47735352000.0</v>
       </c>
       <c r="Q14">
-        <v>2329040482.0</v>
+        <v>46977826000.0</v>
       </c>
       <c r="R14">
-        <v>2329040482.0</v>
+        <v>45136881000.0</v>
       </c>
       <c r="S14">
-        <v>2329040482.0</v>
+        <v>52333708000.0</v>
       </c>
       <c r="T14">
-        <v>2329040482.0</v>
+        <v>55223689000.0</v>
       </c>
       <c r="U14">
-        <v>2329040482.0</v>
+        <v>54358809000.0</v>
       </c>
       <c r="V14">
-        <v>2329040482.0</v>
+        <v>54490182000.0</v>
       </c>
       <c r="W14">
-        <v>2329040482.0</v>
+        <v>54998859000.0</v>
       </c>
       <c r="X14">
-        <v>2329040482.0</v>
+        <v>53514392000.0</v>
       </c>
       <c r="Y14">
-        <v>2329040482.0</v>
+        <v>53262456000.0</v>
       </c>
       <c r="Z14">
-        <v>2329040482.0</v>
+        <v>52711256000.0</v>
       </c>
       <c r="AA14">
-        <v>2329040482.0</v>
+        <v>47944091000.0</v>
       </c>
       <c r="AB14">
-        <v>2329040482.0</v>
+        <v>45794384000.0</v>
       </c>
       <c r="AC14">
-        <v>2329040482.0</v>
+        <v>46207367000.0</v>
       </c>
       <c r="AD14">
-        <v>2329040482.0</v>
+        <v>44909596000.0</v>
       </c>
       <c r="AE14">
-        <v>2329040482.0</v>
+        <v>45334147000.0</v>
       </c>
       <c r="AF14">
-        <v>2329040482.0</v>
+        <v>44327858000.0</v>
       </c>
       <c r="AG14">
-        <v>2329040482.0</v>
+        <v>44315890000.0</v>
       </c>
       <c r="AH14">
-        <v>2329040482.0</v>
+        <v>43239550000.0</v>
       </c>
       <c r="AI14">
-        <v>2329040482.0</v>
+        <v>42972007000.0</v>
       </c>
       <c r="AJ14">
-        <v>2329040482.0</v>
+        <v>41893531000.0</v>
       </c>
       <c r="AK14">
-        <v>2329040482.0</v>
+        <v>41028497000.0</v>
       </c>
       <c r="AL14">
-        <v>2329040482.0</v>
+        <v>41471099000.0</v>
       </c>
       <c r="AM14">
-        <v>2329040482.0</v>
+        <v>42891338000.0</v>
       </c>
       <c r="AN14">
-        <v>2329040482.0</v>
+        <v>36622848000.0</v>
       </c>
       <c r="AO14">
-        <v>2329040482.0</v>
+        <v>43961083000.0</v>
       </c>
       <c r="AP14">
-        <v>2329040482.0</v>
+        <v>40281521000.0</v>
       </c>
       <c r="AQ14">
-        <v>2329040482.0</v>
+        <v>49109058000.0</v>
       </c>
       <c r="AR14">
-        <v>2329040482.0</v>
+        <v>57187889000.0</v>
       </c>
       <c r="AS14">
-        <v>2329040482.0</v>
+        <v>55157833000.0</v>
       </c>
       <c r="AT14">
-        <v>2329040482.0</v>
+        <v>57494457000.0</v>
       </c>
       <c r="AU14">
-        <v>2329040482.0</v>
+        <v>56883471000.0</v>
       </c>
       <c r="AV14">
-        <v>2329040482.0</v>
+        <v>55169328000.0</v>
       </c>
       <c r="AW14">
-        <v>2329040482.0</v>
+        <v>54781998000.0</v>
       </c>
       <c r="AX14">
-        <v>2329040482.0</v>
+        <v>54781500000.0</v>
       </c>
       <c r="AY14">
-        <v>2329040482.0</v>
+        <v>55763398000.0</v>
       </c>
       <c r="AZ14">
-        <v>2329040482.0</v>
+        <v>45633440000.0</v>
       </c>
       <c r="BA14">
-        <v>2329040482.0</v>
+        <v>44456904000.0</v>
       </c>
       <c r="BB14">
-        <v>2329040482.0</v>
+        <v>43552889000.0</v>
       </c>
       <c r="BC14">
-        <v>2329040482.0</v>
+        <v>42723514000.0</v>
       </c>
       <c r="BD14">
-        <v>2329040482.0</v>
+        <v>103391993000.0</v>
       </c>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
     </row>
     <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15"/>
-[...2 lines deleted...]
-      <c r="AE15"/>
+      <c r="AB15">
+        <v>117000003000.0</v>
+      </c>
+      <c r="AC15">
+        <v>117000003000.0</v>
+      </c>
+      <c r="AD15">
+        <v>117000003000.0</v>
+      </c>
+      <c r="AE15">
+        <v>117000003000.0</v>
+      </c>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
-      <c r="BH15"/>
-      <c r="BI15"/>
+      <c r="BH15">
+        <v>800000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>800000000.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15"/>
+      <c r="BW15">
+        <v>500000000.0</v>
+      </c>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
-      <c r="CB15"/>
+      <c r="CB15">
+        <v>400000000.0</v>
+      </c>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
     </row>
     <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>204</v>
       </c>
       <c r="B16">
-        <v>147183490000.0</v>
-[...2 lines deleted...]
-      <c r="D16"/>
+        <v>588453277000.0</v>
+      </c>
+      <c r="C16">
+        <v>562654600000.0</v>
+      </c>
+      <c r="D16">
+        <v>590074151000.0</v>
+      </c>
       <c r="E16">
-        <v>124629237000.0</v>
+        <v>554966724000.0</v>
       </c>
       <c r="F16">
-        <v>140325571000.0</v>
+        <v>517234195000.0</v>
       </c>
       <c r="G16">
-        <v>132452810000.0</v>
+        <v>451117511000.0</v>
       </c>
       <c r="H16">
-        <v>286915862000.0</v>
+        <v>490097162000.0</v>
       </c>
       <c r="I16">
-        <v>114394803000.0</v>
+        <v>499664657000.0</v>
       </c>
       <c r="J16">
-        <v>264889728000.0</v>
+        <v>470224173000.0</v>
       </c>
       <c r="K16">
-        <v>322418724000.0</v>
+        <v>412934749000.0</v>
       </c>
       <c r="L16">
-        <v>131253688000.0</v>
+        <v>393922758000.0</v>
       </c>
       <c r="M16">
-        <v>117373952000.0</v>
+        <v>505820539000.0</v>
       </c>
       <c r="N16">
-        <v>94524345000.0</v>
+        <v>416070631000.0</v>
       </c>
       <c r="O16">
-        <v>107219330000.0</v>
+        <v>324480649000.0</v>
       </c>
       <c r="P16">
-        <v>106291928000.0</v>
+        <v>325675719000.0</v>
       </c>
       <c r="Q16">
-        <v>235510223000.0</v>
+        <v>319010209000.0</v>
       </c>
       <c r="R16">
-        <v>187767421000.0</v>
+        <v>268935589000.0</v>
       </c>
       <c r="S16">
-        <v>225898783000.0</v>
+        <v>299602293000.0</v>
       </c>
       <c r="T16">
-        <v>193423462000.0</v>
+        <v>235376074000.0</v>
       </c>
       <c r="U16">
-        <v>183518721000.0</v>
+        <v>232218182000.0</v>
       </c>
       <c r="V16">
-        <v>230900286000.0</v>
+        <v>222769934000.0</v>
       </c>
       <c r="W16">
-        <v>230456039000.0</v>
+        <v>203302044000.0</v>
       </c>
       <c r="X16">
-        <v>267570472000.0</v>
+        <v>214379307000.0</v>
       </c>
       <c r="Y16">
-        <v>270706406000.0</v>
+        <v>220955630000.0</v>
       </c>
       <c r="Z16">
-        <v>247112273000.0</v>
+        <v>299665080000.0</v>
       </c>
       <c r="AA16">
-        <v>247819763000.0</v>
+        <v>356817949000.0</v>
       </c>
       <c r="AB16">
-        <v>268537125000.0</v>
+        <v>360468285000.0</v>
       </c>
       <c r="AC16">
-        <v>235789918000.0</v>
+        <v>365562749000.0</v>
       </c>
       <c r="AD16">
-        <v>218247774000.0</v>
+        <v>390802356000.0</v>
       </c>
       <c r="AE16">
-        <v>221828705000.0</v>
+        <v>398826951000.0</v>
       </c>
       <c r="AF16">
-        <v>237048298000.0</v>
+        <v>328885083000.0</v>
       </c>
       <c r="AG16">
-        <v>221701484000.0</v>
+        <v>281898624000.0</v>
       </c>
       <c r="AH16">
-        <v>211990986000.0</v>
+        <v>292929900000.0</v>
       </c>
       <c r="AI16">
-        <v>249655644000.0</v>
+        <v>262022705000.0</v>
       </c>
       <c r="AJ16">
-        <v>285639432000.0</v>
+        <v>392688887000.0</v>
       </c>
       <c r="AK16">
-        <v>314789093000.0</v>
+        <v>378659841000.0</v>
       </c>
       <c r="AL16">
-        <v>332354858000.0</v>
+        <v>370863679000.0</v>
       </c>
       <c r="AM16">
-        <v>358951862000.0</v>
+        <v>391561415000.0</v>
       </c>
       <c r="AN16">
-        <v>394323625000.0</v>
+        <v>454092467000.0</v>
       </c>
       <c r="AO16">
-        <v>424083133000.0</v>
+        <v>560662378000.0</v>
       </c>
       <c r="AP16">
-        <v>195417508000.0</v>
+        <v>379115130000.0</v>
       </c>
       <c r="AQ16">
-        <v>206152012000.0</v>
+        <v>451931088000.0</v>
       </c>
       <c r="AR16">
-        <v>224306679000.0</v>
+        <v>477433260000.0</v>
       </c>
       <c r="AS16">
-        <v>249448489000.0</v>
+        <v>439475460000.0</v>
       </c>
       <c r="AT16">
-        <v>196442585000.0</v>
+        <v>533655988000.0</v>
       </c>
       <c r="AU16">
-        <v>214008960000.0</v>
+        <v>544476764000.0</v>
       </c>
       <c r="AV16">
-        <v>161364325000.0</v>
+        <v>577979491000.0</v>
       </c>
       <c r="AW16">
-        <v>193135032000.0</v>
+        <v>641402544000.0</v>
       </c>
       <c r="AX16">
-        <v>187483250000.0</v>
+        <v>733717386000.0</v>
       </c>
       <c r="AY16">
-        <v>226713347000.0</v>
+        <v>995760256000.0</v>
       </c>
       <c r="AZ16">
-        <v>17064157000.0</v>
+        <v>1374976575000.0</v>
       </c>
       <c r="BA16">
-        <v>12359146000.0</v>
-[...6 lines deleted...]
-      <c r="BG16"/>
+        <v>285791408000.0</v>
+      </c>
+      <c r="BB16">
+        <v>237883668000.0</v>
+      </c>
+      <c r="BC16">
+        <v>302553419000.0</v>
+      </c>
+      <c r="BD16">
+        <v>340212241000.0</v>
+      </c>
+      <c r="BE16">
+        <v>274747982000.0</v>
+      </c>
+      <c r="BF16">
+        <v>262462641000.0</v>
+      </c>
+      <c r="BG16">
+        <v>255807250000.0</v>
+      </c>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
     </row>
     <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7369,182 +28030,358 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
     </row>
     <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>42</v>
-[...57 lines deleted...]
-      <c r="BF18"/>
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>112000801000.0</v>
+      </c>
+      <c r="C18">
+        <v>5256472000.0</v>
+      </c>
+      <c r="D18">
+        <v>123819076000.0</v>
+      </c>
+      <c r="E18">
+        <v>106079326000.0</v>
+      </c>
+      <c r="F18">
+        <v>118253101000.0</v>
+      </c>
+      <c r="G18">
+        <v>10053037000.0</v>
+      </c>
+      <c r="H18">
+        <v>96776705000.0</v>
+      </c>
+      <c r="I18">
+        <v>98825712000.0</v>
+      </c>
+      <c r="J18">
+        <v>153018308000.0</v>
+      </c>
+      <c r="K18">
+        <v>-17086683000.0</v>
+      </c>
+      <c r="L18">
+        <v>110857313000.0</v>
+      </c>
+      <c r="M18">
+        <v>126946033000.0</v>
+      </c>
+      <c r="N18">
+        <v>64382259000.0</v>
+      </c>
+      <c r="O18">
+        <v>43236816000.0</v>
+      </c>
+      <c r="P18">
+        <v>24959613000.0</v>
+      </c>
+      <c r="Q18">
+        <v>54536141000.0</v>
+      </c>
+      <c r="R18">
+        <v>53941584000.0</v>
+      </c>
+      <c r="S18">
+        <v>87082146000.0</v>
+      </c>
+      <c r="T18">
+        <v>-9535434000.0</v>
+      </c>
+      <c r="U18">
+        <v>530403000.0</v>
+      </c>
+      <c r="V18">
+        <v>29602394000.0</v>
+      </c>
+      <c r="W18">
+        <v>-79508765000.0</v>
+      </c>
+      <c r="X18">
+        <v>24256958000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-47299606000.0</v>
+      </c>
+      <c r="Z18">
+        <v>10218245000.0</v>
+      </c>
+      <c r="AA18">
+        <v>119412532000.0</v>
+      </c>
+      <c r="AB18">
+        <v>29312214000.0</v>
+      </c>
+      <c r="AC18">
+        <v>21275049000.0</v>
+      </c>
+      <c r="AD18">
+        <v>43274371000.0</v>
+      </c>
+      <c r="AE18">
+        <v>120686686000.0</v>
+      </c>
+      <c r="AF18">
+        <v>49410471000.0</v>
+      </c>
+      <c r="AG18">
+        <v>27479597000.0</v>
+      </c>
+      <c r="AH18">
+        <v>101233041000.0</v>
+      </c>
+      <c r="AI18">
+        <v>117257329000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>112779053000.0</v>
+      </c>
+      <c r="AK18">
+        <v>78002786000.0</v>
+      </c>
+      <c r="AL18">
+        <v>54121850000.0</v>
+      </c>
+      <c r="AM18">
+        <v>57431580000.0</v>
+      </c>
+      <c r="AN18">
+        <v>41359363000.0</v>
+      </c>
+      <c r="AO18">
+        <v>258478219000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-7355710000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>259548557000.0</v>
+      </c>
+      <c r="AR18">
+        <v>47060616000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-6682576000.0</v>
+      </c>
+      <c r="AT18">
+        <v>76128688000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-228918448000.0</v>
+      </c>
+      <c r="AV18">
+        <v>80373070000.0</v>
+      </c>
+      <c r="AW18">
+        <v>92645334000.0</v>
+      </c>
+      <c r="AX18">
+        <v>55677399000.0</v>
+      </c>
+      <c r="AY18">
+        <v>21665347000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>1174135838000.0</v>
+      </c>
+      <c r="BA18">
+        <v>113213461000.0</v>
+      </c>
+      <c r="BB18">
+        <v>84645150000.0</v>
+      </c>
+      <c r="BC18">
+        <v>7281224000.0</v>
+      </c>
+      <c r="BD18">
+        <v>179463521000.0</v>
+      </c>
+      <c r="BE18">
+        <v>77001514000.0</v>
+      </c>
+      <c r="BF18">
+        <v>47573641000.0</v>
+      </c>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
     </row>
     <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="C19"/>
+        <v>207</v>
+      </c>
+      <c r="B19">
+        <v>-500000000000.0</v>
+      </c>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
       <c r="D19"/>
-      <c r="E19"/>
-[...27 lines deleted...]
-      <c r="AG19"/>
+      <c r="E19">
+        <v>26418900000.0</v>
+      </c>
+      <c r="F19">
+        <v>-74175810000.0</v>
+      </c>
+      <c r="G19">
+        <v>-15711513000.0</v>
+      </c>
+      <c r="H19">
+        <v>-6449112000.0</v>
+      </c>
+      <c r="I19">
+        <v>0.0</v>
+      </c>
+      <c r="J19">
+        <v>-76724326000.0</v>
+      </c>
+      <c r="K19">
+        <v>-31923655000.0</v>
+      </c>
+      <c r="L19">
+        <v>-20525793000.0</v>
+      </c>
+      <c r="M19">
+        <v>-21601887000.0</v>
+      </c>
+      <c r="N19">
+        <v>-1082152000.0</v>
+      </c>
+      <c r="O19">
+        <v>-50013148000.0</v>
+      </c>
+      <c r="P19">
+        <v>-27522965000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-15136069000.0</v>
+      </c>
+      <c r="R19">
+        <v>-38393285000.0</v>
+      </c>
+      <c r="S19">
+        <v>-8179755000.0</v>
+      </c>
+      <c r="T19">
+        <v>5319980000.0</v>
+      </c>
+      <c r="U19">
+        <v>-14263660000.0</v>
+      </c>
+      <c r="V19">
+        <v>-19619152000.0</v>
+      </c>
+      <c r="W19">
+        <v>-33859257000.0</v>
+      </c>
+      <c r="X19">
+        <v>-13893000.0</v>
+      </c>
+      <c r="Y19">
+        <v>592600000.0</v>
+      </c>
+      <c r="Z19">
+        <v>695050000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-52636000000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-5629304000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-12785733000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-4165294000.0</v>
+      </c>
+      <c r="AE19">
+        <v>7908621000.0</v>
+      </c>
+      <c r="AF19">
+        <v>55238056000.0</v>
+      </c>
+      <c r="AG19">
+        <v>24137246000.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -7565,1527 +28402,1309 @@
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
     </row>
     <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>44</v>
-[...243 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
     </row>
     <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="C21"/>
+        <v>209</v>
+      </c>
+      <c r="B21">
+        <v>466325309000.0</v>
+      </c>
+      <c r="C21">
+        <v>-15258575000.0</v>
+      </c>
       <c r="D21"/>
-      <c r="E21"/>
-[...3 lines deleted...]
-      <c r="I21"/>
+      <c r="E21">
+        <v>-5653443000.0</v>
+      </c>
+      <c r="F21">
+        <v>17527582000.0</v>
+      </c>
+      <c r="G21">
+        <v>-9272368000.0</v>
+      </c>
+      <c r="H21">
+        <v>-37225000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-3675000000.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21"/>
-[...13 lines deleted...]
-      <c r="AC21"/>
+      <c r="O21">
+        <v>-2567873000.0</v>
+      </c>
+      <c r="P21">
+        <v>-2299638000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-1744959000.0</v>
+      </c>
+      <c r="R21">
+        <v>-3819402000.0</v>
+      </c>
+      <c r="S21">
+        <v>-3584034000.0</v>
+      </c>
+      <c r="T21">
+        <v>1663015000.0</v>
+      </c>
+      <c r="U21">
+        <v>8038438000.0</v>
+      </c>
+      <c r="V21">
+        <v>3434848000.0</v>
+      </c>
+      <c r="W21">
+        <v>8926455000.0</v>
+      </c>
+      <c r="X21">
+        <v>5509900000.0</v>
+      </c>
+      <c r="Y21">
+        <v>36756459000.0</v>
+      </c>
+      <c r="Z21">
+        <v>19071124000.0</v>
+      </c>
+      <c r="AA21">
+        <v>15050386000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-3631176000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-5178729000.0</v>
+      </c>
       <c r="AD21">
-        <v>19255456000.0</v>
+        <v>-17190334000.0</v>
       </c>
       <c r="AE21">
-        <v>19255456000.0</v>
+        <v>-77619307000.0</v>
       </c>
       <c r="AF21">
-        <v>19255456000.0</v>
+        <v>-26822000000.0</v>
       </c>
       <c r="AG21">
-        <v>19255456000.0</v>
-[...147 lines deleted...]
-      </c>
+        <v>-27138500000.0</v>
+      </c>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
     </row>
     <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>172</v>
       </c>
       <c r="B22">
-        <v>44157038000.0</v>
+        <v>2912702000.0</v>
       </c>
       <c r="C22">
-        <v>39958332000.0</v>
+        <v>-258074638000.0</v>
       </c>
       <c r="D22">
-        <v>39472368000.0</v>
+        <v>25508114000.0</v>
       </c>
       <c r="E22">
-        <v>39263132000.0</v>
+        <v>25966731000.0</v>
       </c>
       <c r="F22">
-        <v>41570228000.0</v>
+        <v>4548551000.0</v>
       </c>
       <c r="G22">
-        <v>40644791000.0</v>
+        <v>54881365000.0</v>
       </c>
       <c r="H22">
-        <v>36859659000.0</v>
+        <v>26888970000.0</v>
       </c>
       <c r="I22">
-        <v>37369922000.0</v>
+        <v>30353212000.0</v>
       </c>
       <c r="J22">
-        <v>34446513000.0</v>
+        <v>11377496000.0</v>
       </c>
       <c r="K22">
-        <v>36456818000.0</v>
+        <v>21555783000.0</v>
       </c>
       <c r="L22">
-        <v>37092121000.0</v>
+        <v>12602814000.0</v>
       </c>
       <c r="M22">
-        <v>38997460000.0</v>
+        <v>-6208467000.0</v>
       </c>
       <c r="N22">
-        <v>40485734000.0</v>
+        <v>73419584000.0</v>
       </c>
       <c r="O22">
-        <v>40543738000.0</v>
+        <v>56117451000.0</v>
       </c>
       <c r="P22">
-        <v>39380674000.0</v>
+        <v>35549823000.0</v>
       </c>
       <c r="Q22">
-        <v>38099411000.0</v>
+        <v>-32820009000.0</v>
       </c>
       <c r="R22">
-        <v>36732149000.0</v>
+        <v>24777810000.0</v>
       </c>
       <c r="S22">
-        <v>38483629000.0</v>
+        <v>7526170000.0</v>
       </c>
       <c r="T22">
-        <v>36658113000.0</v>
+        <v>-16822216000.0</v>
       </c>
       <c r="U22">
-        <v>38006738000.0</v>
+        <v>-88233344000.0</v>
       </c>
       <c r="V22">
-        <v>37504504000.0</v>
+        <v>-6709195000.0</v>
       </c>
       <c r="W22">
-        <v>38810737000.0</v>
+        <v>54583823000.0</v>
       </c>
       <c r="X22">
-        <v>39369658000.0</v>
+        <v>-23090146000.0</v>
       </c>
       <c r="Y22">
-        <v>41617868000.0</v>
+        <v>-47234670000.0</v>
       </c>
       <c r="Z22">
-        <v>39218144000.0</v>
+        <v>-16807969000.0</v>
       </c>
       <c r="AA22">
-        <v>33658043000.0</v>
+        <v>7172608000.0</v>
       </c>
       <c r="AB22">
-        <v>34962924000.0</v>
+        <v>24134000.0</v>
       </c>
       <c r="AC22">
-        <v>35723342000.0</v>
+        <v>-1152520000.0</v>
       </c>
       <c r="AD22">
-        <v>36565714000.0</v>
+        <v>2171171000.0</v>
       </c>
       <c r="AE22">
-        <v>34798244000.0</v>
+        <v>13192908000.0</v>
       </c>
       <c r="AF22">
-        <v>32297760000.0</v>
+        <v>11583000.0</v>
       </c>
       <c r="AG22">
-        <v>33900136000.0</v>
+        <v>-1214628000.0</v>
       </c>
       <c r="AH22">
-        <v>35255708000.0</v>
+        <v>2790761000.0</v>
       </c>
       <c r="AI22">
-        <v>33008987000.0</v>
+        <v>25869197000.0</v>
       </c>
       <c r="AJ22">
-        <v>30215706000.0</v>
+        <v>-13661805000.0</v>
       </c>
       <c r="AK22">
-        <v>31909728000.0</v>
+        <v>4266881000.0</v>
       </c>
       <c r="AL22">
-        <v>32300527000.0</v>
+        <v>-2522333000.0</v>
       </c>
       <c r="AM22">
-        <v>34258894000.0</v>
+        <v>16097681000.0</v>
       </c>
       <c r="AN22">
-        <v>38157180000.0</v>
+        <v>1451768000.0</v>
       </c>
       <c r="AO22">
-        <v>37010694000.0</v>
+        <v>9792817000.0</v>
       </c>
       <c r="AP22">
-        <v>36435265000.0</v>
+        <v>-7771100000.0</v>
       </c>
       <c r="AQ22">
-        <v>36637831000.0</v>
+        <v>-15507151000.0</v>
       </c>
       <c r="AR22">
-        <v>36464966000.0</v>
+        <v>-1972919000.0</v>
       </c>
       <c r="AS22">
-        <v>36449698000.0</v>
+        <v>-3390351000.0</v>
       </c>
       <c r="AT22">
-        <v>36756157000.0</v>
+        <v>23946174000.0</v>
       </c>
       <c r="AU22">
-        <v>37083840000.0</v>
+        <v>36838382000.0</v>
       </c>
       <c r="AV22">
-        <v>36844804000.0</v>
+        <v>26191743000.0</v>
       </c>
       <c r="AW22">
-        <v>38064396000.0</v>
+        <v>41330587000.0</v>
       </c>
       <c r="AX22">
-        <v>41048698000.0</v>
+        <v>-66466057000.0</v>
       </c>
       <c r="AY22">
-        <v>146422623000.0</v>
+        <v>-5293733000.0</v>
       </c>
       <c r="AZ22">
-        <v>1504910525000.0</v>
+        <v>1423118664000.0</v>
       </c>
       <c r="BA22">
-        <v>1479831736000.0</v>
+        <v>-506692000.0</v>
       </c>
       <c r="BB22">
-        <v>1399011138000.0</v>
+        <v>3506555000.0</v>
       </c>
       <c r="BC22">
-        <v>1355029647000.0</v>
+        <v>14410340000.0</v>
       </c>
       <c r="BD22">
-        <v>1351084857000.0</v>
+        <v>18936604000.0</v>
       </c>
       <c r="BE22">
-        <v>1333090347000.0</v>
+        <v>-1213018000.0</v>
       </c>
       <c r="BF22">
-        <v>1296260197000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1627723000.0</v>
+      </c>
+      <c r="BG22"/>
       <c r="BH22">
-        <v>1294730376000.0</v>
+        <v>9107519000.0</v>
       </c>
       <c r="BI22">
-        <v>1319953782000.0</v>
+        <v>8400711000.0</v>
       </c>
       <c r="BJ22">
-        <v>1310177090000.0</v>
+        <v>18170266000.0</v>
       </c>
       <c r="BK22">
-        <v>1372528769000.0</v>
+        <v>22860560000.0</v>
       </c>
       <c r="BL22">
-        <v>1431997628000.0</v>
+        <v>11658218000.0</v>
       </c>
       <c r="BM22">
-        <v>1492188435000.0</v>
+        <v>10872709000.0</v>
       </c>
       <c r="BN22">
-        <v>1751722155000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>16025677000.0</v>
+      </c>
+      <c r="BO22"/>
       <c r="BP22">
-        <v>1796021028000.0</v>
+        <v>201416368000.0</v>
       </c>
       <c r="BQ22">
-        <v>1701790655000.0</v>
+        <v>114965526000.0</v>
       </c>
       <c r="BR22">
-        <v>1726427409000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>5729456000.0</v>
+      </c>
+      <c r="BS22"/>
       <c r="BT22">
-        <v>1530258654000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>81256235000.0</v>
+      </c>
+      <c r="BU22"/>
       <c r="BV22">
-        <v>1492493876000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>4006766000.0</v>
+      </c>
+      <c r="BW22"/>
+      <c r="BX22"/>
       <c r="BY22">
-        <v>2716901835000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3370191000.0</v>
+      </c>
+      <c r="BZ22"/>
       <c r="CA22">
-        <v>1302726790000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>9463461000.0</v>
+      </c>
+      <c r="CB22"/>
       <c r="CC22">
-        <v>1346870057000.0</v>
-[...39 lines deleted...]
-      </c>
+        <v>32250326000.0</v>
+      </c>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
     </row>
     <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>210</v>
       </c>
       <c r="B23">
-        <v>6862810536000.0</v>
+        <v>-42188675000.0</v>
       </c>
       <c r="C23">
-        <v>6805515041000.0</v>
+        <v>-56097047000.0</v>
       </c>
       <c r="D23">
-        <v>6720546859000.0</v>
+        <v>-47500433000.0</v>
       </c>
       <c r="E23">
-        <v>6609915341000.0</v>
+        <v>-101349383000.0</v>
       </c>
       <c r="F23">
-        <v>6778769689000.0</v>
+        <v>-8994979000.0</v>
       </c>
       <c r="G23">
-        <v>6754719797000.0</v>
+        <v>-69276123000.0</v>
       </c>
       <c r="H23">
-        <v>6668187969000.0</v>
+        <v>-63818186000.0</v>
       </c>
       <c r="I23">
-        <v>6529925187000.0</v>
+        <v>-48500000000.0</v>
       </c>
       <c r="J23">
-        <v>6759670462000.0</v>
+        <v>-44309806000.0</v>
       </c>
       <c r="K23">
-        <v>6820852450000.0</v>
+        <v>-58900810000.0</v>
       </c>
       <c r="L23">
-        <v>6677883179000.0</v>
+        <v>-123630076000.0</v>
       </c>
       <c r="M23">
-        <v>6578827672000.0</v>
+        <v>-47198019000.0</v>
       </c>
       <c r="N23">
-        <v>6726404581000.0</v>
+        <v>-46962413000.0</v>
       </c>
       <c r="O23">
-        <v>6670695069000.0</v>
+        <v>-68707201000.0</v>
       </c>
       <c r="P23">
-        <v>6647653766000.0</v>
+        <v>-50975381000.0</v>
       </c>
       <c r="Q23">
-        <v>6609371028000.0</v>
+        <v>-32125076000.0</v>
       </c>
       <c r="R23">
-        <v>6661129274000.0</v>
+        <v>-48652273000.0</v>
       </c>
       <c r="S23">
-        <v>6691327078000.0</v>
+        <v>-9188738000.0</v>
       </c>
       <c r="T23">
-        <v>6708852692000.0</v>
+        <v>-3035496000.0</v>
       </c>
       <c r="U23">
-        <v>6719372766000.0</v>
+        <v>-6260503000.0</v>
       </c>
       <c r="V23">
-        <v>6796693439000.0</v>
+        <v>-3937356000.0</v>
       </c>
       <c r="W23">
-        <v>6827022074000.0</v>
+        <v>-2232143000.0</v>
       </c>
       <c r="X23">
-        <v>6871327307000.0</v>
+        <v>-7287599000.0</v>
       </c>
       <c r="Y23">
-        <v>6844501891000.0</v>
+        <v>-49310337000.0</v>
       </c>
       <c r="Z23">
-        <v>6600579597000.0</v>
+        <v>-6065970000.0</v>
       </c>
       <c r="AA23">
-        <v>6591969969000.0</v>
+        <v>-42107433000.0</v>
       </c>
       <c r="AB23">
-        <v>6658892590000.0</v>
+        <v>-47222116000.0</v>
       </c>
       <c r="AC23">
-        <v>6606689033000.0</v>
+        <v>-36386272000.0</v>
       </c>
       <c r="AD23">
-        <v>6775739221000.0</v>
+        <v>-44104309000.0</v>
       </c>
       <c r="AE23">
-        <v>6730383419000.0</v>
+        <v>-34788418000.0</v>
       </c>
       <c r="AF23">
-        <v>6704913301000.0</v>
+        <v>-37013460000.0</v>
       </c>
       <c r="AG23">
-        <v>6655376027000.0</v>
+        <v>-37212075000.0</v>
       </c>
       <c r="AH23">
-        <v>6652600669000.0</v>
+        <v>-36566981000.0</v>
       </c>
       <c r="AI23">
-        <v>6619750065000.0</v>
+        <v>-39060418000.0</v>
       </c>
       <c r="AJ23">
-        <v>6589489939000.0</v>
+        <v>-36120984000.0</v>
       </c>
       <c r="AK23">
-        <v>6604718559000.0</v>
+        <v>-33436016000.0</v>
       </c>
       <c r="AL23">
-        <v>6469879558000.0</v>
+        <v>-42248573000.0</v>
       </c>
       <c r="AM23">
-        <v>6459839287000.0</v>
+        <v>-46217154000.0</v>
       </c>
       <c r="AN23">
-        <v>6455644114000.0</v>
+        <v>-37887519000.0</v>
       </c>
       <c r="AO23">
-        <v>6470222705000.0</v>
+        <v>-41273545000.0</v>
       </c>
       <c r="AP23">
-        <v>6539041707000.0</v>
+        <v>-13532290000.0</v>
       </c>
       <c r="AQ23">
-        <v>6481757964000.0</v>
+        <v>-55641981000.0</v>
       </c>
       <c r="AR23">
-        <v>6492078362000.0</v>
+        <v>-10412210000.0</v>
       </c>
       <c r="AS23">
-        <v>6484787205000.0</v>
+        <v>-34487756000.0</v>
       </c>
       <c r="AT23">
-        <v>6387760867000.0</v>
+        <v>-26263293000.0</v>
       </c>
       <c r="AU23">
-        <v>6421369270000.0</v>
+        <v>-288642272000.0</v>
       </c>
       <c r="AV23">
-        <v>6353773252000.0</v>
+        <v>-71694187000.0</v>
       </c>
       <c r="AW23">
-        <v>6463220155000.0</v>
+        <v>-43861663000.0</v>
       </c>
       <c r="AX23">
-        <v>6411775783000.0</v>
+        <v>-40526453000.0</v>
       </c>
       <c r="AY23">
-        <v>4482613800000.0</v>
+        <v>-46208683000.0</v>
       </c>
       <c r="AZ23">
-        <v>4420428241000.0</v>
+        <v>-34866396000.0</v>
       </c>
       <c r="BA23">
-        <v>4454535086000.0</v>
-[...5 lines deleted...]
-      <c r="BF23"/>
+        <v>-23020572000.0</v>
+      </c>
+      <c r="BB23">
+        <v>-29790039000.0</v>
+      </c>
+      <c r="BC23">
+        <v>-19164001000.0</v>
+      </c>
+      <c r="BD23">
+        <v>-11748185000.0</v>
+      </c>
+      <c r="BE23">
+        <v>-7427797000.0</v>
+      </c>
+      <c r="BF23">
+        <v>-8193934000.0</v>
+      </c>
       <c r="BG23"/>
-      <c r="BH23"/>
-[...1 lines deleted...]
-      <c r="BJ23"/>
+      <c r="BH23">
+        <v>324582000.0</v>
+      </c>
+      <c r="BI23">
+        <v>362738000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>473453000.0</v>
+      </c>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
-      <c r="BR23"/>
+      <c r="BR23">
+        <v>1438633000.0</v>
+      </c>
       <c r="BS23"/>
-      <c r="BT23"/>
-[...1 lines deleted...]
-      <c r="BV23"/>
+      <c r="BT23">
+        <v>299141073000.0</v>
+      </c>
+      <c r="BU23">
+        <v>55160702000.0</v>
+      </c>
+      <c r="BV23">
+        <v>295240000.0</v>
+      </c>
       <c r="BW23"/>
-      <c r="BX23"/>
-[...1 lines deleted...]
-      <c r="BZ23"/>
+      <c r="BX23">
+        <v>305436516000.0</v>
+      </c>
+      <c r="BY23">
+        <v>93961743000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>4096588000.0</v>
+      </c>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
-      <c r="CG23"/>
+      <c r="CG23">
+        <v>1376797000.0</v>
+      </c>
       <c r="CH23"/>
-      <c r="CI23"/>
-      <c r="CJ23"/>
+      <c r="CI23">
+        <v>18606875000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>2616493000.0</v>
+      </c>
       <c r="CK23"/>
-      <c r="CL23"/>
+      <c r="CL23">
+        <v>34346000000.0</v>
+      </c>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
     </row>
     <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>211</v>
       </c>
       <c r="B24">
-        <v>99771040000.0</v>
+        <v>-8955956000.0</v>
       </c>
       <c r="C24">
-        <v>112823092000.0</v>
+        <v>37627774000.0</v>
       </c>
       <c r="D24">
-        <v>125657692000.0</v>
+        <v>-28242319000.0</v>
       </c>
       <c r="E24">
-        <v>136996859000.0</v>
+        <v>36657992000.0</v>
       </c>
       <c r="F24">
-        <v>121832332000.0</v>
+        <v>-58271376000.0</v>
       </c>
       <c r="G24">
-        <v>132214194000.0</v>
+        <v>24505311000.0</v>
       </c>
       <c r="H24">
-        <v>141593771000.0</v>
+        <v>5854717000.0</v>
       </c>
       <c r="I24">
-        <v>146772385000.0</v>
+        <v>-2374332000.0</v>
       </c>
       <c r="J24">
-        <v>151948364000.0</v>
+        <v>-36372147000.0</v>
       </c>
       <c r="K24">
-        <v>243865180000.0</v>
+        <v>4440109000.0</v>
       </c>
       <c r="L24">
-        <v>248989644000.0</v>
+        <v>-14880413000.0</v>
       </c>
       <c r="M24">
-        <v>252372157000.0</v>
+        <v>17016461000.0</v>
       </c>
       <c r="N24">
-        <v>255646561000.0</v>
+        <v>8544908000.0</v>
       </c>
       <c r="O24">
-        <v>258692903000.0</v>
+        <v>-37132513000.0</v>
       </c>
       <c r="P24">
-        <v>259026204000.0</v>
+        <v>-16932755000.0</v>
       </c>
       <c r="Q24">
-        <v>263295140000.0</v>
+        <v>29613827000.0</v>
       </c>
       <c r="R24">
-        <v>259765852000.0</v>
+        <v>-33016817000.0</v>
       </c>
       <c r="S24">
-        <v>261888127000.0</v>
+        <v>-12252932000.0</v>
       </c>
       <c r="T24">
-        <v>261049729000.0</v>
+        <v>14843738000.0</v>
       </c>
       <c r="U24">
-        <v>256494460000.0</v>
+        <v>7593117000.0</v>
       </c>
       <c r="V24">
-        <v>248085458000.0</v>
+        <v>-11696864000.0</v>
       </c>
       <c r="W24">
-        <v>243633692000.0</v>
+        <v>57589077000.0</v>
       </c>
       <c r="X24">
-        <v>67509850000.0</v>
+        <v>-31285710000.0</v>
       </c>
       <c r="Y24">
-        <v>48843887000.0</v>
+        <v>-11320277000.0</v>
       </c>
       <c r="Z24">
-        <v>33945057000.0</v>
+        <v>-90772934000.0</v>
       </c>
       <c r="AA24">
-        <v>10150298000.0</v>
+        <v>-94932071000.0</v>
       </c>
       <c r="AB24">
-        <v>1997426000.0</v>
+        <v>16368844000.0</v>
       </c>
       <c r="AC24">
-        <v>2496096000.0</v>
+        <v>-13469688000.0</v>
       </c>
       <c r="AD24">
-        <v>31360433000.0</v>
+        <v>-26355534000.0</v>
       </c>
       <c r="AE24">
-        <v>58532915000.0</v>
+        <v>57615247000.0</v>
       </c>
       <c r="AF24">
-        <v>83723694000.0</v>
+        <v>3460980000.0</v>
       </c>
       <c r="AG24">
-        <v>109505430000.0</v>
+        <v>-2823084000.0</v>
       </c>
       <c r="AH24">
-        <v>135761128000.0</v>
+        <v>-29373177000.0</v>
       </c>
       <c r="AI24">
-        <v>160794565000.0</v>
+        <v>-182887801000.0</v>
       </c>
       <c r="AJ24">
-        <v>187102766000.0</v>
+        <v>-36778630000.0</v>
       </c>
       <c r="AK24">
-        <v>214754109000.0</v>
+        <v>-12611263000.0</v>
       </c>
       <c r="AL24">
-        <v>235291054000.0</v>
+        <v>-3351568000.0</v>
       </c>
       <c r="AM24">
-        <v>263755746000.0</v>
+        <v>-64480336000.0</v>
       </c>
       <c r="AN24">
-        <v>291404799000.0</v>
+        <v>-79594943000.0</v>
       </c>
       <c r="AO24">
-        <v>318383763000.0</v>
+        <v>-4737476000.0</v>
       </c>
       <c r="AP24">
-        <v>361560473000.0</v>
+        <v>-21658835000.0</v>
       </c>
       <c r="AQ24">
-        <v>364623664000.0</v>
+        <v>-84106469000.0</v>
       </c>
       <c r="AR24">
-        <v>334180054000.0</v>
+        <v>-22130173000.0</v>
       </c>
       <c r="AS24">
-        <v>391802451000.0</v>
+        <v>-38762832000.0</v>
       </c>
       <c r="AT24">
-        <v>33256834000.0</v>
+        <v>-62006846000.0</v>
       </c>
       <c r="AU24">
-        <v>59631456000.0</v>
+        <v>65502275000.0</v>
       </c>
       <c r="AV24">
-        <v>85205530000.0</v>
+        <v>-36194609000.0</v>
       </c>
       <c r="AW24">
-        <v>121320214000.0</v>
+        <v>-228838594000.0</v>
       </c>
       <c r="AX24">
-        <v>115303413000.0</v>
+        <v>-599597408000.0</v>
       </c>
       <c r="AY24">
-        <v>98503592000.0</v>
+        <v>-2945313000.0</v>
       </c>
       <c r="AZ24">
-        <v>188281321000.0</v>
+        <v>-92956518000.0</v>
       </c>
       <c r="BA24">
-        <v>246946463000.0</v>
+        <v>-80366990000.0</v>
       </c>
       <c r="BB24">
-        <v>248237153000.0</v>
+        <v>-66440524000.0</v>
       </c>
       <c r="BC24">
-        <v>328436642000.0</v>
+        <v>-29032123000.0</v>
       </c>
       <c r="BD24">
-        <v>340545843000.0</v>
+        <v>31067765000.0</v>
       </c>
       <c r="BE24">
-        <v>358595608000.0</v>
+        <v>-65716555000.0</v>
       </c>
       <c r="BF24">
-        <v>393092845000.0</v>
-[...42 lines deleted...]
-      </c>
+        <v>-13733661000.0</v>
+      </c>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
       <c r="BU24">
-        <v>1602182080000.0</v>
-[...42 lines deleted...]
-      </c>
+        <v>32056252000.0</v>
+      </c>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24">
-[...1 lines deleted...]
-      </c>
+      <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
-[...1 lines deleted...]
-      </c>
+      <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
-[...1 lines deleted...]
-      </c>
+      <c r="CO24"/>
       <c r="CP24"/>
     </row>
     <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>212</v>
       </c>
       <c r="B25">
-        <v>101235678000.0</v>
+        <v>80870920000.0</v>
       </c>
       <c r="C25">
-        <v>114895637000.0</v>
+        <v>210875224000.0</v>
       </c>
       <c r="D25">
-        <v>128336328000.0</v>
+        <v>66858990000.0</v>
       </c>
       <c r="E25">
-        <v>140289257000.0</v>
+        <v>116318418000.0</v>
       </c>
       <c r="F25">
-        <v>124084729000.0</v>
-[...3 lines deleted...]
-      <c r="I25"/>
+        <v>134157535000.0</v>
+      </c>
+      <c r="G25">
+        <v>-49714705000.0</v>
+      </c>
+      <c r="H25">
+        <v>38608189000.0</v>
+      </c>
+      <c r="I25">
+        <v>131188805000.0</v>
+      </c>
       <c r="J25">
-        <v>151948364000.0</v>
+        <v>160682705000.0</v>
       </c>
       <c r="K25">
-        <v>244122713000.0</v>
+        <v>-45623314000.0</v>
       </c>
       <c r="L25">
-        <v>249247177000.0</v>
+        <v>59171431000.0</v>
       </c>
       <c r="M25">
-        <v>253019849000.0</v>
+        <v>118434025000.0</v>
       </c>
       <c r="N25">
-        <v>256626370000.0</v>
+        <v>-45476613000.0</v>
       </c>
       <c r="O25">
-        <v>259922581000.0</v>
+        <v>-46073406000.0</v>
       </c>
       <c r="P25">
-        <v>260499570000.0</v>
+        <v>-47735352000.0</v>
       </c>
       <c r="Q25">
-        <v>265064701000.0</v>
+        <v>82537368000.0</v>
       </c>
       <c r="R25">
-        <v>260566016000.0</v>
+        <v>-24777810000.0</v>
       </c>
       <c r="S25">
-        <v>262688291000.0</v>
+        <v>-7526170000.0</v>
       </c>
       <c r="T25">
-        <v>261941794000.0</v>
+        <v>16822216000.0</v>
       </c>
       <c r="U25">
-        <v>257659310000.0</v>
-[...1 lines deleted...]
-      <c r="V25"/>
+        <v>88233344000.0</v>
+      </c>
+      <c r="V25">
+        <v>6709195000.0</v>
+      </c>
       <c r="W25">
-        <v>248923373000.0</v>
+        <v>-54583823000.0</v>
       </c>
       <c r="X25">
-        <v>67509850000.0</v>
+        <v>23090146000.0</v>
       </c>
       <c r="Y25">
-        <v>48843887000.0</v>
+        <v>47234670000.0</v>
       </c>
       <c r="Z25">
-        <v>33945057000.0</v>
-[...32 lines deleted...]
-      <c r="BF25"/>
+        <v>16807969000.0</v>
+      </c>
+      <c r="AA25">
+        <v>-7172608000.0</v>
+      </c>
+      <c r="AB25">
+        <v>-24134000.0</v>
+      </c>
+      <c r="AC25">
+        <v>1152520000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-2171171000.0</v>
+      </c>
+      <c r="AE25">
+        <v>-13192908000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-11583000.0</v>
+      </c>
+      <c r="AG25">
+        <v>1214628000.0</v>
+      </c>
+      <c r="AH25">
+        <v>-2790761000.0</v>
+      </c>
+      <c r="AI25">
+        <v>-25869197000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>13661805000.0</v>
+      </c>
+      <c r="AK25">
+        <v>-4266881000.0</v>
+      </c>
+      <c r="AL25">
+        <v>2522333000.0</v>
+      </c>
+      <c r="AM25">
+        <v>-16097681000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-1451768000.0</v>
+      </c>
+      <c r="AO25">
+        <v>-9792817000.0</v>
+      </c>
+      <c r="AP25">
+        <v>7771100000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>15507151000.0</v>
+      </c>
+      <c r="AR25">
+        <v>1972919000.0</v>
+      </c>
+      <c r="AS25">
+        <v>3390351000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-23946174000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-36838382000.0</v>
+      </c>
+      <c r="AV25">
+        <v>-26191743000.0</v>
+      </c>
+      <c r="AW25">
+        <v>-41330587000.0</v>
+      </c>
+      <c r="AX25">
+        <v>66466057000.0</v>
+      </c>
+      <c r="AY25">
+        <v>5293733000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-1423118664000.0</v>
+      </c>
+      <c r="BA25">
+        <v>506692000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-3506555000.0</v>
+      </c>
+      <c r="BC25">
+        <v>-14410340000.0</v>
+      </c>
+      <c r="BD25">
+        <v>-18936604000.0</v>
+      </c>
+      <c r="BE25">
+        <v>1213018000.0</v>
+      </c>
+      <c r="BF25">
+        <v>-1627723000.0</v>
+      </c>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
     </row>
     <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...16 lines deleted...]
-      </c>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26"/>
-      <c r="AX26"/>
+      <c r="AW26">
+        <v>-1322000.0</v>
+      </c>
+      <c r="AX26">
+        <v>-12499882000.0</v>
+      </c>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
     </row>
     <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9139,20613 +29758,777 @@
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
     </row>
     <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>215</v>
       </c>
       <c r="B28">
-        <v>-377377777000.0</v>
+        <v>424136634000.0</v>
       </c>
       <c r="C28">
-        <v>-315119784000.0</v>
+        <v>-71355622000.0</v>
       </c>
       <c r="D28">
-        <v>-271217412000.0</v>
+        <v>-74111705000.0</v>
       </c>
       <c r="E28">
-        <v>-222117289000.0</v>
+        <v>-107002826000.0</v>
       </c>
       <c r="F28">
-        <v>-247898566000.0</v>
+        <v>8532603000.0</v>
       </c>
       <c r="G28">
-        <v>-219999433000.0</v>
+        <v>-78548491000.0</v>
       </c>
       <c r="H28">
-        <v>-186549652000.0</v>
+        <v>-101043186000.0</v>
       </c>
       <c r="I28">
-        <v>-143318521000.0</v>
+        <v>-52586938000.0</v>
       </c>
       <c r="J28">
-        <v>-219578179000.0</v>
+        <v>-40256727000.0</v>
       </c>
       <c r="K28">
-        <v>-240041297000.0</v>
+        <v>35687989000.0</v>
       </c>
       <c r="L28">
-        <v>-146942037000.0</v>
+        <v>-210102288000.0</v>
       </c>
       <c r="M28">
-        <v>-52846089000.0</v>
+        <v>-50582657000.0</v>
       </c>
       <c r="N28">
-        <v>-51460282000.0</v>
+        <v>-49317413000.0</v>
       </c>
       <c r="O28">
-        <v>-42583857000.0</v>
+        <v>-71062201000.0</v>
       </c>
       <c r="P28">
-        <v>9127712000.0</v>
+        <v>-53020381000.0</v>
       </c>
       <c r="Q28">
-        <v>-17786014000.0</v>
+        <v>-33550076000.0</v>
       </c>
       <c r="R28">
-        <v>45040461000.0</v>
+        <v>-51927273000.0</v>
       </c>
       <c r="S28">
-        <v>46747180000.0</v>
+        <v>-10463738000.0</v>
       </c>
       <c r="T28">
-        <v>48802219000.0</v>
+        <v>-1372481000.0</v>
       </c>
       <c r="U28">
-        <v>64824843000.0</v>
+        <v>1522018000.0</v>
       </c>
       <c r="V28">
-        <v>49289876000.0</v>
+        <v>-246591000.0</v>
       </c>
       <c r="W28">
-        <v>39462114000.0</v>
+        <v>8171544000.0</v>
       </c>
       <c r="X28">
-        <v>-85183804000.0</v>
+        <v>-1777699000.0</v>
       </c>
       <c r="Y28">
-        <v>-161003760000.0</v>
+        <v>-12553878000.0</v>
       </c>
       <c r="Z28">
-        <v>-179554017000.0</v>
+        <v>13005154000.0</v>
       </c>
       <c r="AA28">
-        <v>-180793917000.0</v>
+        <v>-27057047000.0</v>
       </c>
       <c r="AB28">
-        <v>-200086523000.0</v>
+        <v>-50853292000.0</v>
       </c>
       <c r="AC28">
-        <v>-190302922000.0</v>
+        <v>-50382567000.0</v>
       </c>
       <c r="AD28">
-        <v>-36362368000.0</v>
+        <v>-61294643000.0</v>
       </c>
       <c r="AE28">
-        <v>34637396000.0</v>
+        <v>-112407725000.0</v>
       </c>
       <c r="AF28">
-        <v>44740063000.0</v>
+        <v>-63835460000.0</v>
       </c>
       <c r="AG28">
-        <v>100092021000.0</v>
+        <v>-64350575000.0</v>
       </c>
       <c r="AH28">
-        <v>-4750113000.0</v>
+        <v>-63072481000.0</v>
       </c>
       <c r="AI28">
-        <v>30192169000.0</v>
+        <v>-65234309000.0</v>
       </c>
       <c r="AJ28">
-        <v>64316277000.0</v>
+        <v>-62848824000.0</v>
       </c>
       <c r="AK28">
-        <v>71951077000.0</v>
+        <v>-57605582000.0</v>
       </c>
       <c r="AL28">
-        <v>27343390000.0</v>
+        <v>-71664169000.0</v>
       </c>
       <c r="AM28">
-        <v>-49697562000.0</v>
+        <v>-57953022000.0</v>
       </c>
       <c r="AN28">
-        <v>159977673000.0</v>
+        <v>-67789197000.0</v>
       </c>
       <c r="AO28">
-        <v>85190706000.0</v>
+        <v>-69784140000.0</v>
       </c>
       <c r="AP28">
-        <v>105431919000.0</v>
+        <v>-41980979000.0</v>
       </c>
       <c r="AQ28">
-        <v>94434896000.0</v>
+        <v>-136858002000.0</v>
       </c>
       <c r="AR28">
-        <v>16381168000.0</v>
+        <v>-2713735000.0</v>
       </c>
       <c r="AS28">
-        <v>9677039000.0</v>
+        <v>-53599807000.0</v>
       </c>
       <c r="AT28">
-        <v>-454167227000.0</v>
+        <v>-32569293000.0</v>
       </c>
       <c r="AU28">
-        <v>-521819680000.0</v>
+        <v>81700958000.0</v>
       </c>
       <c r="AV28">
-        <v>-586449005000.0</v>
+        <v>-77299728000.0</v>
       </c>
       <c r="AW28">
-        <v>-834113656000.0</v>
+        <v>-43861663000.0</v>
       </c>
       <c r="AX28">
-        <v>-1131511995000.0</v>
+        <v>-57679935000.0</v>
       </c>
       <c r="AY28">
-        <v>-63120628000.0</v>
+        <v>-140240582000.0</v>
       </c>
       <c r="AZ28">
-        <v>-27602347000.0</v>
+        <v>-41866396000.0</v>
       </c>
       <c r="BA28">
-        <v>-39606956000.0</v>
+        <v>-15525124000.0</v>
       </c>
       <c r="BB28">
-        <v>-340212241000.0</v>
-[...4 lines deleted...]
-      <c r="BF28"/>
+        <v>-83273557000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-64459444000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-106461627000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-3055095000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-28509876000.0</v>
+      </c>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
-      <c r="BT28"/>
-[...1 lines deleted...]
-      <c r="BV28"/>
+      <c r="BT28">
+        <v>267226073000.0</v>
+      </c>
+      <c r="BU28">
+        <v>23821406000.0</v>
+      </c>
+      <c r="BV28">
+        <v>19170124000.0</v>
+      </c>
       <c r="BW28"/>
-      <c r="BX28"/>
-      <c r="BY28"/>
+      <c r="BX28">
+        <v>306614936000.0</v>
+      </c>
+      <c r="BY28">
+        <v>11514311000.0</v>
+      </c>
       <c r="BZ28"/>
-      <c r="CA28"/>
+      <c r="CA28">
+        <v>689972104000.0</v>
+      </c>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
-      <c r="CE28"/>
-      <c r="CF28"/>
+      <c r="CE28">
+        <v>54971522000.0</v>
+      </c>
+      <c r="CF28">
+        <v>12510260000.0</v>
+      </c>
       <c r="CG28"/>
-      <c r="CH28"/>
+      <c r="CH28">
+        <v>78635183000.0</v>
+      </c>
       <c r="CI28"/>
-      <c r="CJ28"/>
+      <c r="CJ28">
+        <v>3711974000.0</v>
+      </c>
       <c r="CK28"/>
       <c r="CL28"/>
-      <c r="CM28"/>
+      <c r="CM28">
+        <v>27210854000.0</v>
+      </c>
       <c r="CN28"/>
       <c r="CO28"/>
-      <c r="CP28"/>
+      <c r="CP28">
+        <v>213239000000.0</v>
+      </c>
     </row>
     <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>216</v>
+      </c>
+      <c r="B29">
+        <v>128717056000.0</v>
+      </c>
       <c r="C29">
-        <v>3967979311000.0</v>
+        <v>8631783000.0</v>
       </c>
       <c r="D29">
-        <v>3947588596000.0</v>
+        <v>136204957000.0</v>
       </c>
       <c r="E29">
-        <v>3925090369000.0</v>
+        <v>116318418000.0</v>
       </c>
       <c r="F29">
-        <v>3879214583000.0</v>
+        <v>134157535000.0</v>
       </c>
       <c r="G29">
-        <v>3889474055000.0</v>
+        <v>50155636000.0</v>
       </c>
       <c r="H29">
-        <v>3862718202000.0</v>
+        <v>108757670000.0</v>
       </c>
       <c r="I29">
-        <v>3836904172000.0</v>
+        <v>119970272000.0</v>
       </c>
       <c r="J29">
-        <v>3726127877000.0</v>
+        <v>172060201000.0</v>
       </c>
       <c r="K29">
-        <v>3804652515000.0</v>
+        <v>18667984000.0</v>
       </c>
       <c r="L29">
-        <v>3813940695000.0</v>
+        <v>116502693000.0</v>
       </c>
       <c r="M29">
-        <v>3791123422000.0</v>
+        <v>162087631000.0</v>
       </c>
       <c r="N29">
-        <v>3770930161000.0</v>
+        <v>73419584000.0</v>
       </c>
       <c r="O29">
-        <v>3774074183000.0</v>
+        <v>56117451000.0</v>
       </c>
       <c r="P29">
-        <v>3807728726000.0</v>
+        <v>35549823000.0</v>
       </c>
       <c r="Q29">
-        <v>3786159492000.0</v>
+        <v>96695185000.0</v>
       </c>
       <c r="R29">
-        <v>3772356455000.0</v>
+        <v>59318052000.0</v>
       </c>
       <c r="S29">
-        <v>3787463281000.0</v>
+        <v>83008969000.0</v>
       </c>
       <c r="T29">
-        <v>3867909835000.0</v>
+        <v>-11676000.0</v>
       </c>
       <c r="U29">
-        <v>3870426804000.0</v>
+        <v>22387180000.0</v>
       </c>
       <c r="V29">
-        <v>3809550175000.0</v>
+        <v>37524682000.0</v>
       </c>
       <c r="W29">
-        <v>3827082834000.0</v>
+        <v>-80811000.0</v>
       </c>
       <c r="X29">
-        <v>3839020181000.0</v>
-[...53 lines deleted...]
-      <c r="BY29"/>
+        <v>39002918000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-30780034000.0</v>
+      </c>
+      <c r="Z29">
+        <v>38113214000.0</v>
+      </c>
+      <c r="AA29">
+        <v>155757000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>51310362000.0</v>
+      </c>
+      <c r="AC29">
+        <v>38350594000.0</v>
+      </c>
+      <c r="AD29">
+        <v>58324631000.0</v>
+      </c>
+      <c r="AE29">
+        <v>134916528000.0</v>
+      </c>
+      <c r="AF29">
+        <v>70126218000.0</v>
+      </c>
+      <c r="AG29">
+        <v>61106147000.0</v>
+      </c>
+      <c r="AH29">
+        <v>118985399000.0</v>
+      </c>
+      <c r="AI29">
+        <v>136881682000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>137985250000.0</v>
+      </c>
+      <c r="AK29">
+        <v>89061150000.0</v>
+      </c>
+      <c r="AL29">
+        <v>64653462000.0</v>
+      </c>
+      <c r="AM29">
+        <v>55810619000.0</v>
+      </c>
+      <c r="AN29">
+        <v>60656963000.0</v>
+      </c>
+      <c r="AO29">
+        <v>281051234000.0</v>
+      </c>
+      <c r="AP29">
+        <v>18361931000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>206648842000.0</v>
+      </c>
+      <c r="AR29">
+        <v>70365517000.0</v>
+      </c>
+      <c r="AS29">
+        <v>80097498000.0</v>
+      </c>
+      <c r="AT29">
+        <v>104442818000.0</v>
+      </c>
+      <c r="AU29">
+        <v>-212277293000.0</v>
+      </c>
+      <c r="AV29">
+        <v>110789470000.0</v>
+      </c>
+      <c r="AW29">
+        <v>103102952000.0</v>
+      </c>
+      <c r="AX29">
+        <v>73063383000.0</v>
+      </c>
+      <c r="AY29">
+        <v>26162677000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>1198625743000.0</v>
+      </c>
+      <c r="BA29">
+        <v>141644259000.0</v>
+      </c>
+      <c r="BB29">
+        <v>84645150000.0</v>
+      </c>
+      <c r="BC29">
+        <v>63005337000.0</v>
+      </c>
+      <c r="BD29">
+        <v>123865463000.0</v>
+      </c>
+      <c r="BE29">
+        <v>77001514000.0</v>
+      </c>
+      <c r="BF29">
+        <v>47573641000.0</v>
+      </c>
+      <c r="BG29">
+        <v>284702649000.0</v>
+      </c>
+      <c r="BH29">
+        <v>138763937000.0</v>
+      </c>
+      <c r="BI29">
+        <v>137808521000.0</v>
+      </c>
+      <c r="BJ29">
+        <v>63161084000.0</v>
+      </c>
+      <c r="BK29">
+        <v>91578408000.0</v>
+      </c>
+      <c r="BL29">
+        <v>522284850000.0</v>
+      </c>
+      <c r="BM29">
+        <v>370987512000.0</v>
+      </c>
+      <c r="BN29">
+        <v>138685077000.0</v>
+      </c>
+      <c r="BO29">
+        <v>357654772000.0</v>
+      </c>
+      <c r="BP29">
+        <v>294007598000.0</v>
+      </c>
+      <c r="BQ29">
+        <v>238084695000.0</v>
+      </c>
+      <c r="BR29">
+        <v>31623921000.0</v>
+      </c>
+      <c r="BS29">
+        <v>672328537000.0</v>
+      </c>
+      <c r="BT29">
+        <v>155081258000.0</v>
+      </c>
+      <c r="BU29">
+        <v>119824909000.0</v>
+      </c>
+      <c r="BV29">
+        <v>183111081000.0</v>
+      </c>
+      <c r="BW29">
+        <v>610249080000.0</v>
+      </c>
+      <c r="BX29">
+        <v>150679312000.0</v>
+      </c>
+      <c r="BY29">
+        <v>114832260000.0</v>
+      </c>
       <c r="BZ29"/>
-      <c r="CA29"/>
-[...1 lines deleted...]
-      <c r="CC29"/>
+      <c r="CA29">
+        <v>97284574000.0</v>
+      </c>
+      <c r="CB29">
+        <v>60105036000.0</v>
+      </c>
+      <c r="CC29">
+        <v>28232650000.0</v>
+      </c>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
-      <c r="CH29"/>
+      <c r="CH29">
+        <v>84171062000.0</v>
+      </c>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
-      <c r="CO29"/>
+      <c r="CO29">
+        <v>85095000000.0</v>
+      </c>
       <c r="CP29"/>
     </row>
     <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>217</v>
       </c>
       <c r="B30">
-        <v>81303192000.0</v>
+        <v>-525672211000.0</v>
       </c>
       <c r="C30">
-        <v>79947214000.0</v>
+        <v>28899319000.0</v>
       </c>
       <c r="D30">
-        <v>76297189000.0</v>
+        <v>-24469989000.0</v>
       </c>
       <c r="E30">
-        <v>75437936000.0</v>
+        <v>26418900000.0</v>
       </c>
       <c r="F30">
-        <v>62168854000.0</v>
+        <v>-74175810000.0</v>
       </c>
       <c r="G30">
-        <v>68456873000.0</v>
+        <v>-15711513000.0</v>
       </c>
       <c r="H30">
-        <v>57718772000.0</v>
+        <v>-10739716000.0</v>
       </c>
       <c r="I30">
-        <v>58306265000.0</v>
+        <v>-40874710000.0</v>
       </c>
       <c r="J30">
-        <v>83663849000.0</v>
+        <v>-76724326000.0</v>
       </c>
       <c r="K30">
-        <v>100333295000.0</v>
+        <v>-34821434000.0</v>
       </c>
       <c r="L30">
-        <v>63801284000.0</v>
+        <v>-20525793000.0</v>
       </c>
       <c r="M30">
-        <v>57121945000.0</v>
+        <v>-21601887000.0</v>
       </c>
       <c r="N30">
-        <v>50227488000.0</v>
+        <v>-1082152000.0</v>
       </c>
       <c r="O30">
-        <v>46230821000.0</v>
+        <v>-50013148000.0</v>
       </c>
       <c r="P30">
-        <v>56163742000.0</v>
+        <v>-27522965000.0</v>
       </c>
       <c r="Q30">
-        <v>44991787000.0</v>
+        <v>-15136069000.0</v>
       </c>
       <c r="R30">
-        <v>51540245000.0</v>
+        <v>-38393285000.0</v>
       </c>
       <c r="S30">
-        <v>65166911000.0</v>
+        <v>-8179755000.0</v>
       </c>
       <c r="T30">
-        <v>64803630000.0</v>
+        <v>5319980000.0</v>
       </c>
       <c r="U30">
-        <v>57459246000.0</v>
+        <v>-14263660000.0</v>
       </c>
       <c r="V30">
-        <v>87270454000.0</v>
+        <v>-19619152000.0</v>
       </c>
       <c r="W30">
-        <v>95626712000.0</v>
+        <v>-16162134000.0</v>
       </c>
       <c r="X30">
-        <v>85161190000.0</v>
+        <v>-46045563000.0</v>
       </c>
       <c r="Y30">
-        <v>75820461000.0</v>
+        <v>-27247249000.0</v>
       </c>
       <c r="Z30">
-        <v>112869700000.0</v>
+        <v>-117972853000.0</v>
       </c>
       <c r="AA30">
-        <v>95068058000.0</v>
+        <v>-131276539000.0</v>
       </c>
       <c r="AB30">
-        <v>106007983000.0</v>
+        <v>-5629304000.0</v>
       </c>
       <c r="AC30">
-        <v>86029655000.0</v>
+        <v>-12785733000.0</v>
       </c>
       <c r="AD30">
-        <v>120415083000.0</v>
+        <v>-4165294000.0</v>
       </c>
       <c r="AE30">
-        <v>104766866000.0</v>
+        <v>52278026000.0</v>
       </c>
       <c r="AF30">
-        <v>95104258000.0</v>
+        <v>37983289000.0</v>
       </c>
       <c r="AG30">
-        <v>85185777000.0</v>
+        <v>-12312388000.0</v>
       </c>
       <c r="AH30">
-        <v>105401666000.0</v>
+        <v>-26365979000.0</v>
       </c>
       <c r="AI30">
-        <v>105760650000.0</v>
+        <v>-202512154000.0</v>
       </c>
       <c r="AJ30">
-        <v>89117368000.0</v>
+        <v>-61984827000.0</v>
       </c>
       <c r="AK30">
-        <v>78370356000.0</v>
+        <v>-23669627000.0</v>
       </c>
       <c r="AL30">
-        <v>134064986000.0</v>
+        <v>-13883180000.0</v>
       </c>
       <c r="AM30">
-        <v>185997896000.0</v>
+        <v>-62859375000.0</v>
       </c>
       <c r="AN30">
-        <v>378490172000.0</v>
+        <v>-98892543000.0</v>
       </c>
       <c r="AO30">
-        <v>378993206000.0</v>
+        <v>-27310491000.0</v>
       </c>
       <c r="AP30">
-        <v>421098160000.0</v>
+        <v>-47376476000.0</v>
       </c>
       <c r="AQ30">
-        <v>460803761000.0</v>
+        <v>-84106469000.0</v>
       </c>
       <c r="AR30">
-        <v>525632693000.0</v>
+        <v>-45435074000.0</v>
       </c>
       <c r="AS30">
-        <v>561459397000.0</v>
+        <v>-125542906000.0</v>
       </c>
       <c r="AT30">
-        <v>365757746000.0</v>
+        <v>-90320976000.0</v>
       </c>
       <c r="AU30">
-        <v>388888574000.0</v>
+        <v>129933304000.0</v>
       </c>
       <c r="AV30">
-        <v>401174336000.0</v>
+        <v>-99951617000.0</v>
       </c>
       <c r="AW30">
-        <v>407248131000.0</v>
+        <v>-165081586000.0</v>
       </c>
       <c r="AX30">
-        <v>329951815000.0</v>
+        <v>-261117437000.0</v>
       </c>
       <c r="AY30">
-        <v>153289944000.0</v>
+        <v>-341417080000.0</v>
       </c>
       <c r="AZ30">
-        <v>81669735000.0</v>
+        <v>-93039873000.0</v>
       </c>
       <c r="BA30">
-        <v>1170093382000.0</v>
+        <v>-80366990000.0</v>
       </c>
       <c r="BB30">
-        <v>56804865000.0</v>
+        <v>-66446528000.0</v>
       </c>
       <c r="BC30">
-        <v>57868547000.0</v>
+        <v>-34046255000.0</v>
       </c>
       <c r="BD30">
-        <v>70471713000.0</v>
+        <v>44382926000.0</v>
       </c>
       <c r="BE30">
-        <v>74495633000.0</v>
+        <v>-65716555000.0</v>
       </c>
       <c r="BF30">
-        <v>52826214000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-13738760000.0</v>
+      </c>
+      <c r="BG30"/>
       <c r="BH30">
-        <v>66524968000.0</v>
-[...13013 lines deleted...]
-      <c r="BH30"/>
+        <v>344604706000.0</v>
+      </c>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
-      <c r="BM30"/>
+      <c r="BM30">
+        <v>15244006000.0</v>
+      </c>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
-      <c r="BZ30"/>
+      <c r="BZ30">
+        <v>111947680000.0</v>
+      </c>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30"/>
-[...6974 lines deleted...]
-      <c r="CB30">
+      <c r="CD30">
         <v>99106456000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>87874717000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>115875262000.0</v>
       </c>
       <c r="CF30"/>
       <c r="CG30">
-        <v>175389523000.0</v>
+        <v>115875262000.0</v>
       </c>
       <c r="CH30"/>
       <c r="CI30">
+        <v>175389523000.0</v>
+      </c>
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>107837779000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>104588000000.0</v>
       </c>
-      <c r="CK30"/>
-      <c r="CL30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>415722000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>43099000000.0</v>
       </c>
-      <c r="CN30"/>
+      <c r="CP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>