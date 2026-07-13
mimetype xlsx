--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2493,51 +2496,51 @@
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
         <v>26273000.0</v>
       </c>
       <c r="C60">
         <v>86792000.0</v>
       </c>
       <c r="D60">
         <v>69235000.0</v>
       </c>
       <c r="E60">
         <v>174718000.0</v>
       </c>
       <c r="F60">
         <v>413038000.0</v>
       </c>
       <c r="G60">
         <v>275344000.0</v>
       </c>
       <c r="H60">
         <v>205498320.0</v>
       </c>
       <c r="I60">
-        <v>68294881.0</v>
+        <v>68134959.0</v>
       </c>
       <c r="J60">
         <v>4443861.0</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61">
         <v>0.0</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
     </row>
@@ -2560,4810 +2563,4938 @@
       <c r="J62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:34">
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>56401000.0</v>
+      </c>
+      <c r="C2">
         <v>57954000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48568000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48429000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>46867000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>44301000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>52760000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>48432000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>45434000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>55425000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>54850000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>62106000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>68036000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>62766000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>62976000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>90381000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>79005000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>75430000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>70376000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>72176000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>72399655.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20390000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19845928.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>63230697.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>52843560.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>63220270.63</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>59823411.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>71772919.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>65807944.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11042095.0</v>
       </c>
-      <c r="AE2"/>
       <c r="AF2"/>
-      <c r="AG2">
-[...4 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="AG2"/>
+      <c r="AH2">
+        <v>0.0</v>
+      </c>
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
-      <c r="AD3"/>
+      <c r="AD3">
+        <v>0.0</v>
+      </c>
       <c r="AE3"/>
       <c r="AF3"/>
-      <c r="AG3">
-[...4 lines deleted...]
-    <row r="4" spans="1:34">
+      <c r="AG3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
-      <c r="AD4"/>
+      <c r="AD4">
+        <v>0.0</v>
+      </c>
       <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4">
-[...4 lines deleted...]
-    <row r="5" spans="1:34">
+      <c r="AG4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>183061000.0</v>
+      </c>
+      <c r="C5">
         <v>178519999.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>177395000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>177530000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>179198000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>180442000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>176972000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>177358000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>174940000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>160728999.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>161234999.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>157306000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>163505000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>163203000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>161436000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>171894000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>165657000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>164557000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>156957000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>147373000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>129569773.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>143871000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>127556176.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>138546919.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>120133513.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>116625593.69</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>118845757.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>117784134.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>89297696.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>90339509.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>3888888.0</v>
       </c>
-      <c r="AH5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
-      <c r="AD6"/>
+      <c r="AD6">
+        <v>0.0</v>
+      </c>
       <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
-[...4 lines deleted...]
-    <row r="7" spans="1:34">
+      <c r="AG6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>15</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>11722000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>12528000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>11198000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>6075000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>10916000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
-      <c r="AD7"/>
+      <c r="AD7">
+        <v>0.0</v>
+      </c>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
-[...4 lines deleted...]
-    <row r="8" spans="1:34">
+      <c r="AG7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>286156000.0</v>
       </c>
       <c r="C8">
+        <v>286156000.0</v>
+      </c>
+      <c r="D8">
         <v>286155000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>286154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283093000.0</v>
       </c>
       <c r="F8">
         <v>283093000.0</v>
       </c>
       <c r="G8">
         <v>283093000.0</v>
       </c>
       <c r="H8">
+        <v>283093000.0</v>
+      </c>
+      <c r="I8">
         <v>239163000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>237045000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>236800000.0</v>
       </c>
       <c r="K8">
         <v>236800000.0</v>
       </c>
       <c r="L8">
         <v>236800000.0</v>
       </c>
       <c r="M8">
-        <v>235659000.0</v>
+        <v>236800000.0</v>
       </c>
       <c r="N8">
         <v>235659000.0</v>
       </c>
       <c r="O8">
         <v>235659000.0</v>
       </c>
       <c r="P8">
-        <v>234154000.0</v>
+        <v>235659000.0</v>
       </c>
       <c r="Q8">
         <v>234154000.0</v>
       </c>
       <c r="R8">
         <v>234154000.0</v>
       </c>
       <c r="S8">
+        <v>234154000.0</v>
+      </c>
+      <c r="T8">
         <v>231754000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>231239000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
-[...1 lines deleted...]
-      </c>
+      <c r="Y9"/>
       <c r="Z9">
         <v>1018276000.0</v>
       </c>
       <c r="AA9">
         <v>1018276000.0</v>
       </c>
       <c r="AB9">
         <v>1018276000.0</v>
       </c>
       <c r="AC9">
+        <v>1018276000.0</v>
+      </c>
+      <c r="AD9">
         <v>820900000.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-      <c r="AG9">
-[...4 lines deleted...]
-    <row r="10" spans="1:34">
+      <c r="AG9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>61463000.0</v>
+      </c>
+      <c r="C10">
         <v>76670000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>81484000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>95553000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>61644000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>55360000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>85826000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>45057000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>28627000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>35483000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>54285000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>61040000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>86861000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>72125000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>104268000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>53767000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>88696000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>117090000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>184947000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>637655000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>570696297.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>373931000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>172554274.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>220609521.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>209734948.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>190452773.55</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>272364207.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>429890401.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>166739483.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>137553395.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-36619856.0</v>
       </c>
-      <c r="AH10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>62567000.0</v>
+      </c>
+      <c r="C12">
         <v>77832000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>82528000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>98282000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>110698000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>133945000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>164582000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>92804000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>101465000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>120571000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>147363000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>166345000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>205436000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>227833000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>284732000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>350775000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>421246000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>512805000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>187952000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>638693000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>570696297.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>375146000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>173772658.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>221420707.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>209734948.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>260371673.09</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>349278162.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>429890401.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>166739483.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>137553395.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>36619857.0</v>
       </c>
-      <c r="AH12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>286156000.0</v>
       </c>
       <c r="C13">
+        <v>286156000.0</v>
+      </c>
+      <c r="D13">
         <v>286155000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>286154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283093000.0</v>
       </c>
       <c r="F13">
         <v>283093000.0</v>
       </c>
       <c r="G13">
         <v>283093000.0</v>
       </c>
       <c r="H13">
+        <v>283093000.0</v>
+      </c>
+      <c r="I13">
         <v>239163000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>237045000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>236800000.0</v>
       </c>
       <c r="K13">
         <v>236800000.0</v>
       </c>
       <c r="L13">
         <v>236800000.0</v>
       </c>
       <c r="M13">
-        <v>235659000.0</v>
+        <v>236800000.0</v>
       </c>
       <c r="N13">
         <v>235659000.0</v>
       </c>
       <c r="O13">
         <v>235659000.0</v>
       </c>
       <c r="P13">
-        <v>234154000.0</v>
+        <v>235659000.0</v>
       </c>
       <c r="Q13">
         <v>234154000.0</v>
       </c>
       <c r="R13">
         <v>234154000.0</v>
       </c>
       <c r="S13">
+        <v>234154000.0</v>
+      </c>
+      <c r="T13">
         <v>231754000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>231239000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>231751530.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>219843000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>190159269.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>201720670.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>172066356.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>175660901.51</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>188093985.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>202455682.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>126252816.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>181791.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
-      <c r="AG13">
-[...4 lines deleted...]
-    <row r="14" spans="1:34">
+      <c r="AG13"/>
+      <c r="AH13">
+        <v>0.0</v>
+      </c>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>61926307.0</v>
+      </c>
+      <c r="C14">
         <v>61231412.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122462825.0</v>
       </c>
       <c r="D14">
         <v>122462825.0</v>
       </c>
       <c r="E14">
         <v>122462825.0</v>
       </c>
       <c r="F14">
         <v>122462825.0</v>
       </c>
       <c r="G14">
         <v>122462825.0</v>
       </c>
       <c r="H14">
+        <v>122462825.0</v>
+      </c>
+      <c r="I14">
         <v>101844366.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101138683.0</v>
       </c>
       <c r="J14">
         <v>101138683.0</v>
       </c>
       <c r="K14">
-        <v>100616300.0</v>
+        <v>101138683.0</v>
       </c>
       <c r="L14">
         <v>100616300.0</v>
       </c>
       <c r="M14">
+        <v>100616300.0</v>
+      </c>
+      <c r="N14">
         <v>100616280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99877061.0</v>
       </c>
       <c r="O14">
         <v>99877061.0</v>
       </c>
       <c r="P14">
         <v>99877061.0</v>
       </c>
       <c r="Q14">
         <v>99877061.0</v>
       </c>
       <c r="R14">
         <v>99877061.0</v>
       </c>
       <c r="S14">
         <v>99877061.0</v>
       </c>
       <c r="T14">
-        <v>98592584.0</v>
+        <v>99877061.0</v>
       </c>
       <c r="U14">
         <v>98592584.0</v>
       </c>
       <c r="V14">
+        <v>98592584.0</v>
+      </c>
+      <c r="W14">
         <v>89629623.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>81080964.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78408247.0</v>
       </c>
       <c r="Y14">
         <v>78408247.0</v>
       </c>
       <c r="Z14">
         <v>78408247.0</v>
       </c>
       <c r="AA14">
         <v>78408247.0</v>
       </c>
       <c r="AB14">
         <v>78408247.0</v>
       </c>
       <c r="AC14">
+        <v>78408247.0</v>
+      </c>
+      <c r="AD14">
         <v>76509292.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76383247.0</v>
       </c>
       <c r="AE14">
         <v>76383247.0</v>
       </c>
       <c r="AF14">
         <v>76383247.0</v>
       </c>
       <c r="AG14">
         <v>76383247.0</v>
       </c>
       <c r="AH14">
         <v>76383247.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>76383247.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>231239000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>197185000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>179259000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>162162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156816000.0</v>
       </c>
       <c r="Y15">
         <v>156816000.0</v>
       </c>
       <c r="Z15">
         <v>156816000.0</v>
       </c>
       <c r="AA15">
         <v>156816000.0</v>
       </c>
       <c r="AB15">
         <v>156816000.0</v>
       </c>
       <c r="AC15">
+        <v>156816000.0</v>
+      </c>
+      <c r="AD15">
         <v>100100000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>133000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
-[...4 lines deleted...]
-    <row r="16" spans="1:34">
+      <c r="AG15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
+        <v>3446000.0</v>
+      </c>
+      <c r="C16">
         <v>4832000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4569000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4249000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4511000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7080000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6940000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16360000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14083000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3102000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3161000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3831000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
+        <v>4258000.0</v>
+      </c>
+      <c r="O16">
         <v>3972000.0</v>
       </c>
-      <c r="N16">
-[...2 lines deleted...]
-      <c r="O16">
+      <c r="P16">
         <v>3917000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5269000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5504000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5952000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4716000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5289000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4249884.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5229000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5344938.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9069836.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4754384.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6710950.8</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6787724.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9836431.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4918940.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8873618.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
-      <c r="AD17"/>
+      <c r="AD17">
+        <v>0.0</v>
+      </c>
       <c r="AE17"/>
       <c r="AF17"/>
-      <c r="AG17">
-[...4 lines deleted...]
-    <row r="18" spans="1:34">
+      <c r="AG17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
-[...1 lines deleted...]
-      </c>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
-      <c r="AD18"/>
+      <c r="AD18">
+        <v>0.0</v>
+      </c>
       <c r="AE18"/>
       <c r="AF18"/>
-      <c r="AG18">
-[...4 lines deleted...]
-    <row r="19" spans="1:34">
+      <c r="AG18"/>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>83651.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>124700.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>104360.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>3120.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>3926.47</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>5648.09</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>6565.4</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>10773.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>13956.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>39824.0</v>
       </c>
-      <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
-[...4 lines deleted...]
-    <row r="21" spans="1:34">
+      <c r="AG20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>143000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>192000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>239000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>292000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>381000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>427000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>483048.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>542000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>594533.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>24721.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>43889.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>47000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>65402.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>79599.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>112170.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>206209.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
-      <c r="AG21">
-[...4 lines deleted...]
-    <row r="22" spans="1:34">
+      <c r="AG21"/>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
+        <v>8431000.0</v>
+      </c>
+      <c r="C22">
         <v>10098000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8298000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9564000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10892000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6432000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7214000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7239000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8689000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>10036000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6327000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10726000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11478000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11437000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>12246000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>17998000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>16584000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>10948000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>9930000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11413000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9488196.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9003000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10300557.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>11486941.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>9919140.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11197239.9</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>12329214.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>18148145.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>13873935.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>12890804.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
-[...4 lines deleted...]
-    <row r="23" spans="1:34">
+      <c r="AG22"/>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>111980000.0</v>
+      </c>
+      <c r="C23">
         <v>133550999.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>144259000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>160736000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>174758000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>192072000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>222284000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>148927000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>159029000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>189942000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>215717000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>248949000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>300119000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>330074000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>368317000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>451477000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>503669000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>577725000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>642376000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>701897000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>734401483.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>436498000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>229375030.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>289038893.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>278419506.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>332894972.67</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>420085683.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>516794157.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>242037117.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>194120666.0</v>
       </c>
-      <c r="AE23"/>
       <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>-15534614.0</v>
       </c>
-      <c r="AH23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>32</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>6673000.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>8125000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8049000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>7160000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5524000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2203000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2357000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3275000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4038000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5638000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>8709000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>9798000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>10801000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>7496000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>8631000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>8578000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>9302000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7981000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>7950000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6786000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>6710000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>7329000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>6127000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>6623000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>6549000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6000000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
-[...4 lines deleted...]
-    <row r="25" spans="1:34">
+      <c r="AG24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>7329000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6127000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6623000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6549000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6000000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-      <c r="AG25">
-[...4 lines deleted...]
-    <row r="26" spans="1:34">
+      <c r="AG25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>396686000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
-      <c r="AD26"/>
+      <c r="AD26">
+        <v>0.0</v>
+      </c>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
-[...4 lines deleted...]
-    <row r="27" spans="1:34">
+      <c r="AG26"/>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
-      <c r="AD27"/>
+      <c r="AD27">
+        <v>0.0</v>
+      </c>
       <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
-[...4 lines deleted...]
-    <row r="28" spans="1:34">
+      <c r="AG27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>-51798000.0</v>
+      </c>
+      <c r="C28">
         <v>-64948000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-68956000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-82911000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-49310000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-44162000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-74602000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-36808000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-23096000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-29408000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-47548000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-53180000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-77131001.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-58278000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-89906000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-38280000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-76950000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-104553000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-172883000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-624855000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-557522359.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-360543000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-161579443.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-208250650.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-198506789.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-180166233.53</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-260056583.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-416861229.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-154883575.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-137553395.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>36619856.0</v>
       </c>
-      <c r="AH28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>22737000.0</v>
+      </c>
+      <c r="C29">
         <v>26273000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>35485000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>66202000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>81166000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>86792000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>114150000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>33799000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>48545000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>75310000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>94118000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>114206000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>153021000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>189020000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>242589000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>297317000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>356306000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>425575000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>499364000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>556624000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>503582000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>224503000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>88152000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>118879000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>156464000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>16775000.0</v>
+      </c>
+      <c r="C30">
         <v>20787000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>23199000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21802000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22037000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19728000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19604000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20967000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20982000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18042000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>19314000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>30789000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20563000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>38298000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>28717000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>39034000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>27812000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>23206000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>13495000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18192000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>119604404.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>16925000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>17785582.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>20495979.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>23363744.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>25826686.98</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>23049008.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>29784766.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>21109580.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>14639669.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
-[...4 lines deleted...]
-    <row r="31" spans="1:34">
+      <c r="AG30"/>
+      <c r="AH30">
+        <v>0.0</v>
+      </c>
+      <c r="AI30"/>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>87381000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>143291000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>175030000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>228035000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>281591000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>344268000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>412711000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>486919000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>543397000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>491962000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>224061000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>78286000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>109091000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>146191000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>183025000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>241432000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>282383000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>81000000.0</v>
       </c>
-      <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-      <c r="AG31">
+      <c r="AG31"/>
+      <c r="AH31">
         <v>3304219.46</v>
       </c>
-      <c r="AH31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>2028000.0</v>
+      </c>
+      <c r="C32">
         <v>13749000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>20189000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>37370000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>54961000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>73615000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>88589000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>12861000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>29736000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>51496000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>69088000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>85521000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>117427000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>153021000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>208340000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>262429000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>329732000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>398441000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>78794000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>531760000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>483201000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>214872000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>68665000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>98056000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>134903000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>18058000.0</v>
+      </c>
+      <c r="C33">
         <v>20766999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>24640000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>25511000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>23549000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>22741000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>22732000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>20452000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>17187000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>20902000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>23699000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>25370000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>34413000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>32632000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>31409000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>31640000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>24315000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>25094000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>418263000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>22727000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>21130718.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>22663000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>20486195.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>23344675.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>21351387.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>21393045.97</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>22934809.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>23911346.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>21693790.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>9073179.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33"/>
-      <c r="AG33">
+      <c r="AG33"/>
+      <c r="AH33">
         <v>-36619857.0</v>
       </c>
-      <c r="AH33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
-[...1 lines deleted...]
-      </c>
+      <c r="Z34"/>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
+        <v>0.0</v>
+      </c>
+      <c r="AD34">
         <v>100000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-      <c r="AG34">
-[...4 lines deleted...]
-    <row r="35" spans="1:34">
+      <c r="AG34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>7541000.0</v>
+      </c>
+      <c r="C35">
         <v>8781999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9891000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9869000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>10196000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>10070000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8924000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8276000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4419000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3674000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5904000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5049000.0</v>
       </c>
-      <c r="M35">
-[...1 lines deleted...]
-      </c>
       <c r="N35">
+        <v>9033999.0</v>
+      </c>
+      <c r="O35">
         <v>10950000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>11945000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>12682000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>9941000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>10951000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>10208000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>11110000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>10761046.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>11271999.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>9401135.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>10129059.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>9543880.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>8461779.73</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>7944000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>8455019.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>7693728.0</v>
       </c>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-      <c r="AG35">
-[...4 lines deleted...]
-    <row r="36" spans="1:34">
+      <c r="AG35"/>
+      <c r="AH35">
+        <v>0.0</v>
+      </c>
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>1067000.0</v>
+      </c>
+      <c r="C36">
         <v>1603999.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5190000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5845000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5355000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5222000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>5342000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5086000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5053000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>6541000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7659000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>6258000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>10273000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>3038000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>3206000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2714000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2546000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2278000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2446000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1552000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1628965.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1688000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1585422.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1761576.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1572359.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1689219.46</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1715224.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1983039.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1765774.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1726338.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
-      <c r="AG36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-36619857.0</v>
       </c>
-      <c r="AH36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...1 lines deleted...]
-      </c>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
-      <c r="AD37"/>
+      <c r="AD37">
+        <v>0.0</v>
+      </c>
       <c r="AE37"/>
       <c r="AF37"/>
-      <c r="AG37">
-[...4 lines deleted...]
-    <row r="38" spans="1:34">
+      <c r="AG37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
         <v>7659000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>10273000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3991000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>3780000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3326000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3197000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2943000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2446000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2468000.0</v>
       </c>
-      <c r="U38">
-[...1 lines deleted...]
-      </c>
       <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
         <v>1479000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1494000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1.0</v>
       </c>
-      <c r="Z38">
-[...1 lines deleted...]
-      </c>
       <c r="AA38">
+        <v>0.0</v>
+      </c>
+      <c r="AB38">
         <v>1.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AD38">
         <v>1.0</v>
       </c>
-      <c r="AE38"/>
+      <c r="AE38">
+        <v>1.0</v>
+      </c>
       <c r="AF38"/>
-      <c r="AG38">
-[...4 lines deleted...]
-    <row r="39" spans="1:34">
+      <c r="AG38"/>
+      <c r="AH38">
+        <v>0.0</v>
+      </c>
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>6149000.0</v>
+      </c>
+      <c r="C39">
         <v>4067000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5594000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5577000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7582000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>9226000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>8152000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7465000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10706000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>20391000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>19014000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>15719000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>28229000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>19874000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>11213000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>12030000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>13712000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>7201000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>12736000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>10872000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>13481866.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>12761000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>7030036.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>12290591.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>14050286.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>16745452.1</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>18546923.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>20734217.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>14275956.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>17185964.0</v>
       </c>
-      <c r="AE39"/>
       <c r="AF39"/>
-      <c r="AG39">
-[...4 lines deleted...]
-    <row r="40" spans="1:34">
+      <c r="AG39"/>
+      <c r="AH39">
+        <v>0.0</v>
+      </c>
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>7679000.0</v>
+      </c>
+      <c r="C40">
         <v>32456000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>11644000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>10815000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>13436000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>25534000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>13141000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>14761000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>15693000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>58401000.0</v>
       </c>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
       <c r="L40">
+        <v>61457000.0</v>
+      </c>
+      <c r="M40">
         <v>31783000.0</v>
       </c>
-      <c r="M40">
-[...1 lines deleted...]
-      </c>
       <c r="N40">
+        <v>71893001.0</v>
+      </c>
+      <c r="O40">
         <v>72545000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>31329000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>31867000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>36552000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>68902000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>71457000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>38891000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>51307722.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>107046000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>88146927.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>42843496.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>37343806.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>46564432.3</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>23703700.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>21432863.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>33615836.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>97167572.0</v>
       </c>
-      <c r="AE40"/>
       <c r="AF40"/>
-      <c r="AG40">
-[...4 lines deleted...]
-    <row r="41" spans="1:34">
+      <c r="AG40"/>
+      <c r="AH40">
+        <v>0.0</v>
+      </c>
+      <c r="AI40"/>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>2629000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>3396000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2241000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2147000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1881000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2445000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2320000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1630000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1808000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1175000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1242000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1231000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1294000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1369000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1427000.0</v>
       </c>
-      <c r="AA41">
-[...1 lines deleted...]
-      </c>
       <c r="AB41">
         <v>0.0</v>
       </c>
       <c r="AC41">
+        <v>0.0</v>
+      </c>
+      <c r="AD41">
         <v>100000.0</v>
       </c>
-      <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-      <c r="AG41">
-[...4 lines deleted...]
-    <row r="42" spans="1:34">
+      <c r="AG41"/>
+      <c r="AH41">
+        <v>0.0</v>
+      </c>
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
         <v>1792181000.0</v>
       </c>
       <c r="C42">
         <v>1792181000.0</v>
       </c>
       <c r="D42">
         <v>1792181000.0</v>
       </c>
       <c r="E42">
         <v>1792181000.0</v>
       </c>
       <c r="F42">
         <v>1792181000.0</v>
       </c>
       <c r="G42">
         <v>1792181000.0</v>
       </c>
       <c r="H42">
-        <v>1736469000.0</v>
+        <v>1792181000.0</v>
       </c>
       <c r="I42">
         <v>1736469000.0</v>
       </c>
       <c r="J42">
-        <v>1736469001.0</v>
+        <v>1736469000.0</v>
       </c>
       <c r="K42">
         <v>1736469001.0</v>
       </c>
       <c r="L42">
-        <v>1736469000.0</v>
+        <v>1736469001.0</v>
       </c>
       <c r="M42">
         <v>1736469000.0</v>
       </c>
       <c r="N42">
         <v>1736469000.0</v>
       </c>
       <c r="O42">
         <v>1736469000.0</v>
       </c>
       <c r="P42">
         <v>1736469000.0</v>
       </c>
       <c r="Q42">
         <v>1736469000.0</v>
       </c>
       <c r="R42">
         <v>1736469000.0</v>
       </c>
       <c r="S42">
         <v>1736469000.0</v>
       </c>
       <c r="T42">
         <v>1736469000.0</v>
       </c>
       <c r="U42">
+        <v>1736469000.0</v>
+      </c>
+      <c r="V42">
         <v>1740310196.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1478230000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1194081351.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1288628096.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1117303341.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1140644322.97</v>
       </c>
-      <c r="AA42">
-[...1 lines deleted...]
-      </c>
       <c r="AB42">
-        <v>1083068523.0</v>
+        <v>1087140060.14</v>
       </c>
       <c r="AC42">
-        <v>1168544444.0</v>
+        <v>1121340616.0</v>
       </c>
       <c r="AD42">
-        <v>939634450.28</v>
-[...1 lines deleted...]
-      <c r="AE42"/>
+        <v>1045146005.0</v>
+      </c>
+      <c r="AE42">
+        <v>954286809.64</v>
+      </c>
       <c r="AF42"/>
-      <c r="AG42">
+      <c r="AG42"/>
+      <c r="AH42">
         <v>-19423502.0</v>
       </c>
-      <c r="AH42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...1 lines deleted...]
-      </c>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
-      <c r="AD43"/>
+      <c r="AD43">
+        <v>0.0</v>
+      </c>
       <c r="AE43"/>
       <c r="AF43"/>
-      <c r="AG43">
-[...4 lines deleted...]
-    <row r="44" spans="1:34">
+      <c r="AG43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
-      <c r="AD44"/>
+      <c r="AD44">
+        <v>0.0</v>
+      </c>
       <c r="AE44"/>
       <c r="AF44"/>
-      <c r="AG44">
-[...4 lines deleted...]
-    <row r="45" spans="1:34">
+      <c r="AG44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>53</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>45311000.0</v>
       </c>
-      <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>41022000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>46863000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>59623000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>19832000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>16080000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>16559000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>15509000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>17434000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>17986000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>17434000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>17456000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>16740000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>15500000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>5020000.0</v>
       </c>
-      <c r="AE45"/>
       <c r="AF45"/>
-      <c r="AG45">
-[...4 lines deleted...]
-    <row r="46" spans="1:34">
+      <c r="AG45"/>
+      <c r="AH45">
+        <v>0.0</v>
+      </c>
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>16671000.0</v>
+      </c>
+      <c r="C46">
         <v>19163000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>18957000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>19170000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>17875000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>17196000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>16853000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>14849000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>11611000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>14361000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>16040000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>18378000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>24140000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>28498000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>27437000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>28075000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>20826000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>21824000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>18750000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>19832000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>18898824.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>20308000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>18186628.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>21426177.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>19735138.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>19529079.67</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>20937714.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>21612004.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>19549636.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>6861609.0</v>
       </c>
-      <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>16040000.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>24140000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>28498000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>27437000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>28075000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>20826000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>21824000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>18750000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>19832000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>16080000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>16559000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>15509000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>16931000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>17986000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>17434000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>17456000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>16740000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>15500000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-      <c r="AG47">
-[...4 lines deleted...]
-    <row r="48" spans="1:34">
+      <c r="AG47"/>
+      <c r="AH47">
+        <v>0.0</v>
+      </c>
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-2248326000.0</v>
+      </c>
+      <c r="C48">
         <v>-2230584000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2220246000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2202305000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2185640000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2168924000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2149320000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2127440000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2105440000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2064763000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2047123000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-2024229000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1992342000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1960158000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1905337000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1860687000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1791720000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1722142000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1637880000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1571257000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1522945512.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1566600000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1419400185.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1490813206.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1249051245.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1227858679.09</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1238658434.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1270216528.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1148509635.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1178294127.0</v>
       </c>
-      <c r="AE48"/>
       <c r="AF48"/>
-      <c r="AG48">
-[...4 lines deleted...]
-    <row r="49" spans="1:34">
+      <c r="AG48"/>
+      <c r="AH48">
+        <v>0.0</v>
+      </c>
+      <c r="AI48"/>
+    </row>
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...1 lines deleted...]
-      </c>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
-      <c r="AD49"/>
+      <c r="AD49">
+        <v>0.0</v>
+      </c>
       <c r="AE49"/>
       <c r="AF49"/>
-      <c r="AG49">
-[...4 lines deleted...]
-    <row r="50" spans="1:34">
+      <c r="AG49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>58</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>2992000.0</v>
+      </c>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>4517000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>4285000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>4064000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2725000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>3328000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3718000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>3462000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>3822000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>4092000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>5138000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>4564000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>4686000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>4250000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>3906000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>3486000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>3498000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>3228000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>2966000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>2573000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>3056000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>2904000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>3056000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>3638000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>3543000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>3400000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
-[...4 lines deleted...]
-    <row r="51" spans="1:34">
+      <c r="AG50"/>
+      <c r="AH50">
+        <v>0.0</v>
+      </c>
+      <c r="AI50"/>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>9665000.0</v>
+      </c>
+      <c r="C51">
         <v>11721999.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>12528000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>12642000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>12334000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>11198000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>11224000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8249000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>5531000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>6075000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6737000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>7860000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>9729999.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>13847000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>14362000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>15487000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>11746000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>12537000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>12064000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>12800000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>13173937.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>13388000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>10974831.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>12358871.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>11228159.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>10286540.01</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>12307624.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>13029172.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>11855908.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>2992000.0</v>
+      </c>
+      <c r="C52">
         <v>3793000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4309000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4517000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4285000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3938000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4064000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2725000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3328000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3718000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3462000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3822000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4091999.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>5138000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>4564000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4686000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4250000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3906000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3486000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3498000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3793868.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3638000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3017228.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3867367.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3186414.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3423245.81</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3980349.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>-16205251.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>-4691274.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>10349821.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
-[...4 lines deleted...]
-    <row r="53" spans="1:34">
+      <c r="AG52"/>
+      <c r="AH52">
+        <v>0.0</v>
+      </c>
+      <c r="AI52"/>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>1104000.0</v>
+      </c>
+      <c r="C53">
         <v>1162000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1044000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2729000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>49054000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>78585000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>78756000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>47747000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>72838000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>85088000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>93078000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>105305000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>118575000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>155708000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>180464000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>297008000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>332550000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>395715000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>3005000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1038000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1278176.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1215000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1218383.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>811185.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>70064205.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>69918899.54</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>76913954.0</v>
       </c>
-      <c r="AB53">
-[...1 lines deleted...]
-      </c>
       <c r="AC53">
         <v>0.0</v>
       </c>
-      <c r="AD53"/>
+      <c r="AD53">
+        <v>0.0</v>
+      </c>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>73239713.0</v>
       </c>
-      <c r="AH53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:34">
+      <c r="AI53"/>
+    </row>
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...1 lines deleted...]
-      </c>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
-      <c r="AD54"/>
+      <c r="AD54">
+        <v>0.0</v>
+      </c>
       <c r="AE54"/>
       <c r="AF54"/>
-      <c r="AG54">
-[...4 lines deleted...]
-    <row r="55" spans="1:34">
+      <c r="AG54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>111980000.0</v>
+      </c>
+      <c r="C55">
         <v>133550999.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>144259000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>160736000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>174758000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>192072000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>222284000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>148927000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>159029000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>189942000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>215717000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>248949000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>300119000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>330074000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>368317000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>451477000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>503669000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>577725000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>642376000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>701897000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>734401483.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>436498000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>229375030.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>289038893.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>278419506.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>332894972.67</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>420085683.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>516794157.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>242037117.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>194120666.0</v>
       </c>
-      <c r="AE55"/>
       <c r="AF55"/>
-      <c r="AG55">
-[...4 lines deleted...]
-    <row r="56" spans="1:34">
+      <c r="AG55"/>
+      <c r="AH55">
+        <v>0.0</v>
+      </c>
+      <c r="AI55"/>
+    </row>
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>93922000.0</v>
+      </c>
+      <c r="C56">
         <v>112784000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>119619000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>135225000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>151209000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>169331000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>199552000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>128475000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>141842000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>169040000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>192018000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>223579000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>265706000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>297442000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>336908000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>419837000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>479354000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>552631000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>224113000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>679170000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>713270765.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>413835000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>208888835.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>265694218.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>257068119.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>311501926.7</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>397150873.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>492882811.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>220343326.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>185047486.0</v>
       </c>
-      <c r="AE56"/>
       <c r="AF56"/>
-      <c r="AG56">
+      <c r="AG56"/>
+      <c r="AH56">
         <v>36619857.0</v>
       </c>
-      <c r="AH56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:34">
+      <c r="AI56"/>
+    </row>
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>91894000.0</v>
+      </c>
+      <c r="C57">
         <v>99035000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>99430000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>97855000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>96248000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>95716000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>110963000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>115614000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>112106000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>117544000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>122930000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>138058000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>148279000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>144421000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>128568000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>157408000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>149622000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>154190000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>145319000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>147410000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>145364629.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>150329000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>128368822.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>141604367.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>109045802.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>119918899.54</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>122925109.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>144036136.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>132306897.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>125985706.0</v>
       </c>
-      <c r="AE57"/>
       <c r="AF57"/>
-      <c r="AG57">
-[...4 lines deleted...]
-    <row r="58" spans="1:34">
+      <c r="AG57"/>
+      <c r="AH57">
+        <v>0.0</v>
+      </c>
+      <c r="AI57"/>
+    </row>
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>99435000.0</v>
+      </c>
+      <c r="C58">
         <v>107816999.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>109321000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>107724000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>106444000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>105786000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>119887000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>123890000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>116525000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>121218000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>128834000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>143107000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>157313000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>155371000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>140513000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>170090000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>159563000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>165141000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>155527000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>158520000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>156125676.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>161601000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>137769957.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>151733428.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>118589682.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>128380679.27</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>130869110.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>152491155.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>140000625.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>125985706.0</v>
       </c>
-      <c r="AE58"/>
       <c r="AF58"/>
-      <c r="AG58">
-[...4 lines deleted...]
-    <row r="59" spans="1:34">
+      <c r="AG58"/>
+      <c r="AH58">
+        <v>0.0</v>
+      </c>
+      <c r="AI58"/>
+    </row>
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...1 lines deleted...]
-      </c>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
-      <c r="AD59"/>
+      <c r="AD59">
+        <v>0.0</v>
+      </c>
       <c r="AE59"/>
       <c r="AF59"/>
-      <c r="AG59">
-[...4 lines deleted...]
-    <row r="60" spans="1:34">
+      <c r="AG59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>13072000.0</v>
+      </c>
+      <c r="C60">
         <v>26273000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>35485000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>53560000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>68832000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>86792000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>102926000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>25550000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>43014000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>69235000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>87381000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>106346000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>143291000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>175173000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>228227000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>281830000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>344560000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>413038000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>487300000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>543824000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>578685986.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>275344000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>92396611.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>138082482.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>160451964.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>205072139.08</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>289659172.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>364658038.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>102288745.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>68294881.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
-      <c r="AG60">
+      <c r="AG60"/>
+      <c r="AH60">
         <v>-15534614.0</v>
       </c>
-      <c r="AH60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:34">
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
-      <c r="AD61"/>
+      <c r="AD61">
+        <v>0.0</v>
+      </c>
       <c r="AE61"/>
       <c r="AF61"/>
-      <c r="AG61">
-[...4 lines deleted...]
-    <row r="62" spans="1:34">
+      <c r="AG61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...1 lines deleted...]
-      </c>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
-      <c r="AD62"/>
+      <c r="AD62">
+        <v>0.0</v>
+      </c>
       <c r="AE62"/>
       <c r="AF62"/>
-      <c r="AG62">
-[...2 lines deleted...]
-      <c r="AH62"/>
+      <c r="AG62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7396,3877 +7527,3957 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
         <v>89197296.0</v>
       </c>
       <c r="C2">
         <v>67958000.0</v>
       </c>
       <c r="D2">
         <v>79298000.0</v>
       </c>
       <c r="E2">
         <v>85127000.0</v>
       </c>
       <c r="F2">
         <v>66156000.0</v>
       </c>
       <c r="G2">
         <v>63183679.0</v>
       </c>
       <c r="H2">
         <v>107327865.0</v>
       </c>
       <c r="I2">
         <v>115976231.0</v>
       </c>
       <c r="J2">
         <v>92656687.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
         <v>7857467.0</v>
       </c>
       <c r="C3">
         <v>8265000.0</v>
       </c>
       <c r="D3">
         <v>9841000.0</v>
       </c>
       <c r="E3">
         <v>11646000.0</v>
       </c>
       <c r="F3">
         <v>9656000.0</v>
       </c>
       <c r="G3">
         <v>11383143.0</v>
       </c>
       <c r="H3">
         <v>10042380.0</v>
       </c>
       <c r="I3">
         <v>2960605.0</v>
       </c>
       <c r="J3">
         <v>2304275.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
         <v>-53934997.0</v>
       </c>
       <c r="C5">
         <v>-94654000.0</v>
       </c>
       <c r="D5">
         <v>-96432000.0</v>
       </c>
       <c r="E5">
         <v>-204444000.0</v>
       </c>
       <c r="F5">
         <v>-205520000.0</v>
       </c>
       <c r="G5">
         <v>-219702511.0</v>
       </c>
       <c r="H5">
         <v>-285993957.0</v>
       </c>
       <c r="I5">
         <v>-231394784.0</v>
       </c>
       <c r="J5">
         <v>-216548496.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
         <v>-46077530.0</v>
       </c>
       <c r="C6">
         <v>-86389000.0</v>
       </c>
       <c r="D6">
         <v>-86591000.0</v>
       </c>
       <c r="E6">
         <v>-192798000.0</v>
       </c>
       <c r="F6">
         <v>-195864000.0</v>
       </c>
       <c r="G6">
         <v>-208319368.0</v>
       </c>
       <c r="H6">
         <v>-275951577.0</v>
       </c>
       <c r="I6">
         <v>-228434179.0</v>
       </c>
       <c r="J6">
         <v>-214244221.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
         <v>99687226.0</v>
       </c>
       <c r="C9">
         <v>99528000.0</v>
       </c>
       <c r="D9">
         <v>107104000.0</v>
       </c>
       <c r="E9">
         <v>118173000.0</v>
       </c>
       <c r="F9">
         <v>101468000.0</v>
       </c>
       <c r="G9">
         <v>132257603.0</v>
       </c>
       <c r="H9">
         <v>96378936.0</v>
       </c>
       <c r="I9">
         <v>60427266.0</v>
       </c>
       <c r="J9">
         <v>38328126.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
         <v>-60119821.0</v>
       </c>
       <c r="C10">
         <v>-97559000.0</v>
       </c>
       <c r="D10">
         <v>-98600000.0</v>
       </c>
       <c r="E10">
         <v>-206162000.0</v>
       </c>
       <c r="F10">
         <v>-207126000.0</v>
       </c>
       <c r="G10">
         <v>-221643851.0</v>
       </c>
       <c r="H10">
         <v>-287660690.0</v>
       </c>
       <c r="I10">
         <v>-231673624.0</v>
       </c>
       <c r="J10">
         <v>-216635770.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
         <v>1413545.0</v>
       </c>
       <c r="C11">
         <v>1546000.0</v>
       </c>
       <c r="D11">
         <v>661000.0</v>
       </c>
       <c r="E11">
         <v>6979000.0</v>
       </c>
       <c r="F11">
         <v>442000.0</v>
       </c>
       <c r="G11">
         <v>3661933.0</v>
       </c>
       <c r="H11">
         <v>729550.0</v>
       </c>
       <c r="I11">
         <v>1212398.0</v>
       </c>
       <c r="J11">
         <v>16125711.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
         <v>6184824.0</v>
       </c>
       <c r="C12">
         <v>3767000.0</v>
       </c>
       <c r="D12">
         <v>2818000.0</v>
       </c>
       <c r="E12">
         <v>3447000.0</v>
       </c>
       <c r="F12">
         <v>3451000.0</v>
       </c>
       <c r="G12">
         <v>3528000.0</v>
       </c>
       <c r="H12">
         <v>6121170.0</v>
       </c>
       <c r="I12">
         <v>3756323.0</v>
       </c>
       <c r="J12">
         <v>2041561.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
         <v>1990000.0</v>
       </c>
       <c r="C13">
         <v>3516000.0</v>
       </c>
       <c r="D13">
         <v>4526000.0</v>
       </c>
       <c r="E13">
         <v>14984000.0</v>
       </c>
       <c r="F13">
         <v>24842000.0</v>
       </c>
       <c r="G13">
         <v>4923000.0</v>
       </c>
       <c r="H13">
         <v>3436000.0</v>
       </c>
       <c r="I13">
         <v>221000.0</v>
       </c>
       <c r="J13">
         <v>304000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14">
         <v>-11000.0</v>
       </c>
       <c r="C14">
         <v>19000.0</v>
       </c>
       <c r="D14">
         <v>23000.0</v>
       </c>
       <c r="E14">
         <v>38000.0</v>
       </c>
       <c r="F14">
         <v>40000.0</v>
       </c>
       <c r="G14">
         <v>-343000.0</v>
       </c>
       <c r="H14">
         <v>-498000.0</v>
       </c>
       <c r="I14">
         <v>-117000.0</v>
       </c>
       <c r="J14">
         <v>-15768000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
         <v>-61532371.0</v>
       </c>
       <c r="C15">
         <v>-99086000.0</v>
       </c>
       <c r="D15">
         <v>-104155000.0</v>
       </c>
       <c r="E15">
         <v>-238232000.0</v>
       </c>
       <c r="F15">
         <v>-226865000.0</v>
       </c>
       <c r="G15">
         <v>-225261635.0</v>
       </c>
       <c r="H15">
         <v>-287911438.0</v>
       </c>
       <c r="I15">
         <v>-232462299.0</v>
       </c>
       <c r="J15">
         <v>-227442080.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-237805000.0</v>
       </c>
       <c r="F16">
         <v>-226747000.0</v>
       </c>
       <c r="G16">
         <v>-160928000.0</v>
       </c>
       <c r="H16">
         <v>-226689000.0</v>
       </c>
       <c r="I16">
         <v>-170071000.0</v>
       </c>
       <c r="J16">
         <v>-161579000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
         <v>-61540000.0</v>
       </c>
       <c r="C17">
         <v>-99105000.0</v>
       </c>
       <c r="D17">
         <v>-99261000.0</v>
       </c>
       <c r="E17">
         <v>-237843000.0</v>
       </c>
       <c r="F17">
         <v>-226787000.0</v>
       </c>
       <c r="G17">
         <v>-160958000.0</v>
       </c>
       <c r="H17">
         <v>-227065000.0</v>
       </c>
       <c r="I17">
         <v>-170381000.0</v>
       </c>
       <c r="J17">
         <v>-165358000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
         <v>-1375000.0</v>
       </c>
       <c r="C18">
         <v>323000.0</v>
       </c>
       <c r="D18">
         <v>1798000.0</v>
       </c>
       <c r="E18">
         <v>-3880000.0</v>
       </c>
       <c r="F18">
         <v>14551000.0</v>
       </c>
       <c r="G18">
         <v>-9115000.0</v>
       </c>
       <c r="H18">
         <v>-2033000.0</v>
       </c>
       <c r="I18">
         <v>-2963000.0</v>
       </c>
       <c r="J18">
         <v>-1506000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
         <v>-63979550.0</v>
       </c>
       <c r="C21">
         <v>-66005000.0</v>
       </c>
       <c r="D21">
         <v>-73308000.0</v>
       </c>
       <c r="E21">
         <v>-201797000.0</v>
       </c>
       <c r="F21">
         <v>-221559000.0</v>
       </c>
       <c r="G21">
         <v>-208885949.0</v>
       </c>
       <c r="H21">
         <v>-289415922.0</v>
       </c>
       <c r="I21">
         <v>-232003036.0</v>
       </c>
       <c r="J21">
         <v>-217712600.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
         <v>252864073.0</v>
       </c>
       <c r="C23">
         <v>233491000.0</v>
       </c>
       <c r="D23">
         <v>259710000.0</v>
       </c>
       <c r="E23">
         <v>405097000.0</v>
       </c>
       <c r="F23">
         <v>389183000.0</v>
       </c>
       <c r="G23">
         <v>404327232.0</v>
       </c>
       <c r="H23">
         <v>493122725.0</v>
       </c>
       <c r="I23">
         <v>408406535.0</v>
       </c>
       <c r="J23">
         <v>348697414.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
         <v>7860000.0</v>
       </c>
       <c r="C25">
         <v>8265000.0</v>
       </c>
       <c r="D25">
         <v>9841000.0</v>
       </c>
       <c r="E25">
         <v>11646000.0</v>
       </c>
       <c r="F25">
         <v>9656000.0</v>
       </c>
       <c r="G25">
         <v>8133000.0</v>
       </c>
       <c r="H25">
         <v>7906000.0</v>
       </c>
       <c r="I25">
         <v>2166000.0</v>
       </c>
       <c r="J25">
         <v>1637000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26">
         <v>37026000.0</v>
       </c>
       <c r="C26">
         <v>37515000.0</v>
       </c>
       <c r="D26">
         <v>41528000.0</v>
       </c>
       <c r="E26">
         <v>52411000.0</v>
       </c>
       <c r="F26">
         <v>36697000.0</v>
       </c>
       <c r="G26">
         <v>31905086.0</v>
       </c>
       <c r="H26">
         <v>30942920.0</v>
       </c>
       <c r="I26">
         <v>30661278.0</v>
       </c>
       <c r="J26">
         <v>28977296.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27">
         <v>19385000.0</v>
       </c>
       <c r="C27">
         <v>38870000.0</v>
       </c>
       <c r="D27">
         <v>42664000.0</v>
       </c>
       <c r="E27">
         <v>107607000.0</v>
       </c>
       <c r="F27">
         <v>115316000.0</v>
       </c>
       <c r="G27">
         <v>104718294.0</v>
       </c>
       <c r="H27">
         <v>71147613.0</v>
       </c>
       <c r="I27">
         <v>62897173.0</v>
       </c>
       <c r="J27">
         <v>52003169.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
         <v>66119000.0</v>
       </c>
       <c r="C28">
         <v>80775000.0</v>
       </c>
       <c r="D28">
         <v>90078000.0</v>
       </c>
       <c r="E28">
         <v>122327000.0</v>
       </c>
       <c r="F28">
         <v>144338000.0</v>
       </c>
       <c r="G28">
         <v>159701254.0</v>
       </c>
       <c r="H28">
         <v>245933359.0</v>
       </c>
       <c r="I28">
         <v>102915937.0</v>
       </c>
       <c r="J28">
         <v>99715909.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
         <v>1414000.0</v>
       </c>
       <c r="C29">
         <v>1546000.0</v>
       </c>
       <c r="D29">
         <v>661000.0</v>
       </c>
       <c r="E29">
         <v>6869000.0</v>
       </c>
       <c r="F29">
         <v>442000.0</v>
       </c>
       <c r="G29">
         <v>2615000.0</v>
       </c>
       <c r="H29">
         <v>575000.0</v>
       </c>
       <c r="I29">
         <v>887000.0</v>
       </c>
       <c r="J29">
         <v>11456000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
         <v>163666777.0</v>
       </c>
       <c r="C30">
         <v>165533000.0</v>
       </c>
       <c r="D30">
         <v>180412000.0</v>
       </c>
       <c r="E30">
         <v>319970000.0</v>
       </c>
       <c r="F30">
         <v>323027000.0</v>
       </c>
       <c r="G30">
         <v>341143552.0</v>
       </c>
       <c r="H30">
         <v>385794859.0</v>
       </c>
       <c r="I30">
         <v>292430303.0</v>
       </c>
       <c r="J30">
         <v>256040727.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
         <v>3859729.0</v>
       </c>
       <c r="C31">
         <v>-31554000.0</v>
       </c>
       <c r="D31">
         <v>-25292000.0</v>
       </c>
       <c r="E31">
         <v>-4365000.0</v>
       </c>
       <c r="F31">
         <v>14433000.0</v>
       </c>
       <c r="G31">
         <v>-12757901.0</v>
       </c>
       <c r="H31">
         <v>1755232.0</v>
       </c>
       <c r="I31">
         <v>329411.0</v>
       </c>
       <c r="J31">
         <v>1076830.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
         <v>188884523.0</v>
       </c>
       <c r="C32">
         <v>167486000.0</v>
       </c>
       <c r="D32">
         <v>186402000.0</v>
       </c>
       <c r="E32">
         <v>203300000.0</v>
       </c>
       <c r="F32">
         <v>167624000.0</v>
       </c>
       <c r="G32">
         <v>195441283.0</v>
       </c>
       <c r="H32">
         <v>203706802.0</v>
       </c>
       <c r="I32">
         <v>176403497.0</v>
       </c>
       <c r="J32">
         <v>130984813.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:34">
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>21162000.0</v>
+      </c>
+      <c r="C2">
         <v>29278296.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>21855000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21704000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16360000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21802000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13552000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14895000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17709000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19301000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>19475000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>21141000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16342000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25438000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18098000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27382000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20348000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>28372000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>17126000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13485000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9883475.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>23121228.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14355628.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14450064.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13034028.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>27377005.11</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>26312478.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>28343485.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>20402252.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>37179120.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>28642616.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>21283856.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30080633.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>28870639.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>2117000.0</v>
+      </c>
+      <c r="C3">
         <v>2067467.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1917000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2009000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1864000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2311000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1835000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2238000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1881000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2161000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2169000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2641000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2870000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7652000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3156000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2866000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2632000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2613000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2401000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2340000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2707575.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3476049.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2615878.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2581252.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2553997.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2663769.15</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2463683.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2295468.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2139108.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>834856.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>751969.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>665706.9</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>759611.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>708073.1</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
-      <c r="AD4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD4">
+        <v>0.0</v>
+      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:34">
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>-13410000.0</v>
+      </c>
+      <c r="C5">
         <v>-8889410.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-16241000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-13539000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-15300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-50640000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-17435000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-19539000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-7040000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-31549000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-16576000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-19170000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-25312000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-49824000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-39470000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-64776000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-62699000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-82756000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-61164000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-49754000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-26321824.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-83729968.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-37629664.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-46523310.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-49338477.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-68457075.01</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-65503523.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-86049086.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-56620792.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-70797301.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-54221801.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-56246931.9</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-41691678.56</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-50128748.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>-11293000.0</v>
+      </c>
+      <c r="C6">
         <v>-6821943.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-14324000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-11530000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13436000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-48329000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-15600000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-17301000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5159000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-29388000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-14407000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-16529000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-22442000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-42172000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-36314000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-61910000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-60067000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-80143000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-58763000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-47414000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-23614249.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-80253919.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-35013786.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-43942058.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-46784480.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-65793305.85</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-63039840.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-83753618.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-54481684.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-69962445.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-53469832.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-55581225.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-40932067.56</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-49420674.9</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
-      <c r="AD7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD7">
+        <v>0.0</v>
+      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:34">
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
-      <c r="AD8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD8">
+        <v>0.0</v>
+      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:34">
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>29400000.0</v>
+      </c>
+      <c r="C9">
         <v>32071226.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>23777000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>23938000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>19901000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>23886000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>22879000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>21579000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>31184000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>27423000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>22240000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>22891000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>24908000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>41040000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>32389000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>29942000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>27246000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>33676000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>25531000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>26756000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>28916487.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>46577121.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>31788554.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>28829240.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>22073834.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>27820593.24</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>22764486.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>21748854.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>19222968.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>20807911.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>16934912.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>11982738.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>12913403.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>10701705.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-17819000.0</v>
+      </c>
+      <c r="C10">
         <v>-9683821.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-17680000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-16270000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-16486000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-17647000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-17790000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-22488000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-39635000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-13297000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-21378000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-30859000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-29241000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-49182000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-43762000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-68696000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-69333000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-84658000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-65526000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-51493000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-29012934.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-76658857.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-43842962.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-48149253.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-50610675.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-70648131.55</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-60114365.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-87249754.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-57668906.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-69498839.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-55197331.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-56473757.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-51653612.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-50503697.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
+        <v>-92000.0</v>
+      </c>
+      <c r="C11">
         <v>613545.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>258000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>321000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>221000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1889000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-889000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-476000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1022000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-572000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1302000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-169000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>100000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5674000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>791000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>268000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>136000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>371000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>98000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-303000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>324626.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1947362.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1062553.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>594115.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>138020.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>584729.81</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-249486.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>233677.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>100901.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>513998.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>218138.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>306010.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>151922.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>174252.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>4409000.0</v>
+      </c>
+      <c r="C12">
         <v>794411.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1439000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2765413.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1186000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2975000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>355000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2949000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>32595000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11060000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4802000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11689000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3929000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4018000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4292000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3920000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6634000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1902000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4362000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1739000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2288000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9179866.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6213297.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1625941.7</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1272197.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2191056.55</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>112918.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1200665.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1048112.0</v>
       </c>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
       <c r="AE12">
+        <v>-1379280.0</v>
+      </c>
+      <c r="AF12">
         <v>975528.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>226823.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>455767.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3933252.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
+        <v>462000.0</v>
+      </c>
+      <c r="C13">
         <v>5510000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1160000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2985000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3356000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1146000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2678000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>691000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1293000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3256000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1770000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2895000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3117000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4660000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3684000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2954000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3687000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1917000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1872000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1821000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>15118000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1954000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1036000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>2637000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1476000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4493000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>85000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>225000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14">
+        <v>-3000.0</v>
+      </c>
+      <c r="C14">
         <v>-6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="D14">
         <v>-1000.0</v>
       </c>
       <c r="E14">
+        <v>-1000.0</v>
+      </c>
+      <c r="F14">
         <v>-3000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-4000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>44000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-9000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-7000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>13000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>14000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-447000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-349000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-343000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-675000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-614000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-567000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-498000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-369000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-275000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-200000.0</v>
       </c>
-      <c r="AD14"/>
-      <c r="AE14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>-231535.08</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-232774.67</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-246032.72</v>
       </c>
-      <c r="AH14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-17730000.0</v>
+      </c>
+      <c r="C15">
         <v>-10291371.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-17939000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-16592000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-16710000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-19533000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-16900000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-22004000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-40650000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-17646000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-22871000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-31877000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-31761000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-54856000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-44562000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-68971000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-69460000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-85016000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-65610000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-51184000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-29329328.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-78823016.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-44818633.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-48678106.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-50668284.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-71087239.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-59753329.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-87369821.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-57685302.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-72193884.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-54247545.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-56087217.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-51045922.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-49933653.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>-22871000.0</v>
       </c>
       <c r="M16">
+        <v>-22871000.0</v>
+      </c>
+      <c r="N16">
         <v>-31761000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-54812000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-44562000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-68971000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-69460000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-85016000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-66549000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-51184000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-20634000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-47083000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-32323000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-39306000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-42217000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-63461000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-49818000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-67674000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-45737000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>-46351007.18</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-48637104.28</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-41333497.36</v>
       </c>
-      <c r="AH16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-17727000.0</v>
+      </c>
+      <c r="C17">
         <v>-10305000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-17938000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-16591000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-16707000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-19536000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-16901000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-22012000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-40657000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-12725000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-22875000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-31891000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-31770000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-54856000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-44553000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-68964000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-69469000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-85029000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-66563000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-51190000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-20640000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-46932000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-32386000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-39359000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-42284000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-63591000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-49910000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-67762000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-45800000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-47348923.36</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-49237662.94</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-41948579.16</v>
       </c>
-      <c r="AH17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>-3947000.0</v>
+      </c>
+      <c r="C18">
         <v>-3518000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-279000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>254000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2170000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>31559000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2323000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2258000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-31302000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>14436000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3032000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-8794000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-812000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>642000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-608000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-966000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2947000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>15000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2417000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>82000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>13275000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5746000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3638000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1310000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1577000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-5372000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4493000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-930000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-200000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...1 lines deleted...]
-      </c>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
-      <c r="AD19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD19">
+        <v>0.0</v>
+      </c>
+      <c r="AE19"/>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:34">
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
-      <c r="AD20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD20">
+        <v>0.0</v>
+      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:34">
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-13872000.0</v>
+      </c>
+      <c r="C21">
         <v>-11398550.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-17401000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-16524000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-18656000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-17329000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-20113000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-20230000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-8333000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-643000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-18346000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-22065000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-28429000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-49824000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-43154000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-67730000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-66386000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-84673000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-64048000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-51575000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-47754253.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-67762234.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-39049142.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-46523311.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-52503370.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-68457075.01</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-65503524.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-86049087.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-57385121.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-69849078.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-54987321.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-56246933.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-52109379.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-50919704.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
-      <c r="AD22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD22">
+        <v>0.0</v>
+      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
-      <c r="AH22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:34">
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>64434000.0</v>
+      </c>
+      <c r="C23">
         <v>72748073.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>63033000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>62166000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>54917000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>63017000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>56544000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>56704000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>57226000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>47367000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>60061000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>66097000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>69679000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>116302000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>93641000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>125054000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>113980000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>146721000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>106705000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>91816000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>86554216.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>137460584.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>85193325.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>89802616.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>87611232.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>123654673.36</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>114580489.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>136141427.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>97010343.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>127836111.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>100564851.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>89513528.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>95255338.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>90492045.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD24">
+        <v>0.0</v>
+      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:34">
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>2117000.0</v>
+      </c>
+      <c r="C25">
         <v>2067000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1917000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2009000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1864000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2311000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1835000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2238000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1881000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2161000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2169000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2641000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2870000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2992000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3156000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2866000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2632000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2613000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2401000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2340000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1910000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2027000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1893000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2084000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2128000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2807874.08</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2248383.46</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2021580.2</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1909104.18</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>698681.82</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>644906.4</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>573476.7</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>616446.8</v>
       </c>
-      <c r="AH25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26">
+        <v>8884000.0</v>
+      </c>
+      <c r="C26">
         <v>9449000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>8715000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>9217000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>9645000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>10016000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>9668000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8722000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>9109000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8578000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>9730000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>10695000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>11183000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>14459000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>13597000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>14272000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>12954000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>13102000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9439000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>8372000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>9476705.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>12425212.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>8700759.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>8923039.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>8613740.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>9166166.26</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>8377004.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>8639637.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>7441474.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>8645684.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>7204011.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>7310705.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>7748041.0</v>
       </c>
-      <c r="AH26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27">
+        <v>5078000.0</v>
+      </c>
+      <c r="C27">
         <v>6972000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5160000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4151000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3102000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>26341000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4363000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4423000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3742000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>26721000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4411000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5472000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5339000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>18490000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>16439000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>22162000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>18836000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>31121000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>24004000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>17081000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>11431333.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>16894913.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>8595531.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>8938741.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>10651656.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>17351465.19</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>16522513.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>19192595.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>14993940.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>18576455.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>16466117.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>13842962.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>16559540.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>14011639.0</v>
       </c>
     </row>
-    <row r="28" spans="1:34">
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>17952000.0</v>
+      </c>
+      <c r="C28">
         <v>14328000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>17639000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16963000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17189000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>25177000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18939000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>19208000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17452000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>27718000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16795000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>18527000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>25161000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>34790000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>22565000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>33989000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>38319000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>74458000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>34339000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>34236000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>35510176.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>11548181.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>31620659.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>38484745.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>36473675.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>70660453.45</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>39174251.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>57950898.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>35034210.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>13648368.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>30433796.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>32827710.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>41019045.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>26006063.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>-92000.0</v>
+      </c>
+      <c r="C29">
         <v>615000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>258000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>321000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>221000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1889000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-889000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-476000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1022000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-572000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1302000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-169000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>100000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5674000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>791000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>268000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>136000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>371000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>98000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-303000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>229000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1228000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>793000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>479000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>115000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>522000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-208000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>181000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>80000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>43272000.0</v>
+      </c>
+      <c r="C30">
         <v>43469777.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>41178000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>40462000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>38557000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>41215000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>42992000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>41809000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>39517000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>28066000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>40586000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>44956000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>53337000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>90864000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>75543000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>97672000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>93632000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>118349000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>89579000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>78331000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>76670741.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>114339355.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>70837696.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>75352551.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>74577204.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>96277668.25</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>88268010.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>107797941.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>76608089.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>90656990.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>71922234.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>68229672.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>65174705.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>61621407.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>-3947000.0</v>
+      </c>
+      <c r="C31">
         <v>1714729.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-279000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>254000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2170000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-318000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2323000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2258000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-31302000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-12654000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3032000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-8794000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-812000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>642000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-608000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-966000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2947000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>6698000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1478000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>82000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>18741318.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-8896622.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4793819.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1625941.7</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1892693.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2104014.88</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>5389157.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1200666.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-283785.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>350238.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-210009.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-226823.8</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>369549.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>416005.8</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>50562000.0</v>
+      </c>
+      <c r="C32">
         <v>61349523.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>45632000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>45642000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>36261000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>45688000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>36431000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>36474000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>48893000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>46724000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>41715000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>44032000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>41250000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>66478000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>50487000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>57324000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>47594000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>62048000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>42657000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>40241000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>38799963.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>69698350.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>46144183.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>43279304.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>35107862.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>55197598.35</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>49076965.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>50092340.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>39625221.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>57987033.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>45577529.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>33266595.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>42994036.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>39572340.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -11301,3577 +11512,3649 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>55360000.0</v>
       </c>
       <c r="C2">
         <v>35483000.0</v>
       </c>
       <c r="D2">
         <v>71579000.0</v>
       </c>
       <c r="E2">
         <v>117090000.0</v>
       </c>
       <c r="F2">
         <v>373931000.0</v>
       </c>
       <c r="G2">
         <v>190679000.0</v>
       </c>
       <c r="H2">
         <v>115165000.0</v>
       </c>
       <c r="I2">
         <v>40633848.0</v>
       </c>
       <c r="J2">
         <v>41931638.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>4665000</v>
       </c>
       <c r="C3">
         <v>3678000</v>
       </c>
       <c r="D3">
         <v>2253000</v>
       </c>
       <c r="E3">
         <v>11147000</v>
       </c>
       <c r="F3">
         <v>7185000</v>
       </c>
       <c r="G3">
         <v>2874000</v>
       </c>
       <c r="H3">
         <v>6456000</v>
       </c>
       <c r="I3">
         <v>4831830.41</v>
       </c>
       <c r="J3">
         <v>3171371.33</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>21310000.0</v>
       </c>
       <c r="C6">
         <v>19877000.0</v>
       </c>
       <c r="D6">
         <v>-36096000.0</v>
       </c>
       <c r="E6">
         <v>-45511000.0</v>
       </c>
       <c r="F6">
         <v>-256841000.0</v>
       </c>
       <c r="G6">
         <v>183252000.0</v>
       </c>
       <c r="H6">
         <v>75514000.0</v>
       </c>
       <c r="I6">
         <v>96919547.0</v>
       </c>
       <c r="J6">
         <v>-85865.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
-        <v>6220000.0</v>
+        <v>6982000.0</v>
       </c>
       <c r="C7">
         <v>-1518000.0</v>
       </c>
       <c r="D7">
         <v>8622000.0</v>
       </c>
       <c r="E7">
         <v>-46661000.0</v>
       </c>
       <c r="F7">
         <v>19631000.0</v>
       </c>
       <c r="G7">
         <v>11078000.0</v>
       </c>
       <c r="H7">
         <v>-12396000.0</v>
       </c>
       <c r="I7">
         <v>11723510.0</v>
       </c>
       <c r="J7">
         <v>8763851.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>9778000.0</v>
       </c>
       <c r="C9">
         <v>3242000.0</v>
       </c>
       <c r="D9">
         <v>8159000.0</v>
       </c>
       <c r="E9">
         <v>-39526000.0</v>
       </c>
       <c r="F9">
         <v>-3017000.0</v>
       </c>
       <c r="G9">
         <v>6120000.0</v>
       </c>
       <c r="H9">
         <v>-17293000.0</v>
       </c>
       <c r="I9">
         <v>-845880.0</v>
       </c>
       <c r="J9">
         <v>-23483597.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
         <v>-3558000.0</v>
       </c>
       <c r="C10">
         <v>834000.0</v>
       </c>
       <c r="D10">
         <v>-236000.0</v>
       </c>
       <c r="E10">
         <v>-4036000.0</v>
       </c>
       <c r="F10">
         <v>-3751000.0</v>
       </c>
       <c r="G10">
         <v>2007000.0</v>
       </c>
       <c r="H10">
         <v>-570000.0</v>
       </c>
       <c r="I10">
         <v>-869319.42</v>
       </c>
       <c r="J10">
         <v>-9225551.56</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-4565000.0</v>
       </c>
       <c r="F11">
         <v>26012000.0</v>
       </c>
       <c r="G11">
         <v>2587000.0</v>
       </c>
       <c r="H11">
         <v>4880000.0</v>
       </c>
       <c r="I11">
         <v>4606000.0</v>
       </c>
       <c r="J11">
         <v>26695000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>32772000.0</v>
       </c>
       <c r="F12">
         <v>26339000.0</v>
       </c>
       <c r="G12">
         <v>44622000.0</v>
       </c>
       <c r="H12">
         <v>47267000.0</v>
       </c>
       <c r="I12">
         <v>25640000.0</v>
       </c>
       <c r="J12">
         <v>43645000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>0.0</v>
       </c>
       <c r="I13">
         <v>4935000.0</v>
       </c>
       <c r="J13">
         <v>6905000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
         <v>7860000.0</v>
       </c>
       <c r="C14">
         <v>8265000.0</v>
       </c>
       <c r="D14">
         <v>9841000.0</v>
       </c>
       <c r="E14">
         <v>11646000.0</v>
       </c>
       <c r="F14">
         <v>9656000.0</v>
       </c>
       <c r="G14">
         <v>9282000.0</v>
       </c>
       <c r="H14">
         <v>8851000.0</v>
       </c>
       <c r="I14">
         <v>2960605.0</v>
       </c>
       <c r="J14">
         <v>2304276.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
         <v>76670000.0</v>
       </c>
       <c r="C16">
         <v>55360000.0</v>
       </c>
       <c r="D16">
         <v>35483000.0</v>
       </c>
       <c r="E16">
         <v>71579000.0</v>
       </c>
       <c r="F16">
         <v>117090000.0</v>
       </c>
       <c r="G16">
         <v>373931000.0</v>
       </c>
       <c r="H16">
         <v>190679000.0</v>
       </c>
       <c r="I16">
         <v>137553395.0</v>
       </c>
       <c r="J16">
         <v>41845773.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>-52585000.0</v>
       </c>
       <c r="C18">
         <v>-60881000.0</v>
       </c>
       <c r="D18">
         <v>-75229000.0</v>
       </c>
       <c r="E18">
         <v>-251325000.0</v>
       </c>
       <c r="F18">
         <v>-178306000.0</v>
       </c>
       <c r="G18">
         <v>-115263000.0</v>
       </c>
       <c r="H18">
         <v>-210843000.0</v>
       </c>
       <c r="I18">
         <v>-194840998.41</v>
       </c>
       <c r="J18">
         <v>-167829308.33</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19">
         <v>77805000.0</v>
       </c>
       <c r="C19">
         <v>-10402000.0</v>
       </c>
       <c r="D19">
         <v>91082000.0</v>
       </c>
       <c r="E19">
         <v>212822000.0</v>
       </c>
       <c r="F19">
         <v>-399566000.0</v>
       </c>
       <c r="G19">
         <v>60044000.0</v>
       </c>
       <c r="H19">
         <v>-67701000.0</v>
       </c>
       <c r="I19">
         <v>-3633000.0</v>
       </c>
       <c r="J19">
         <v>-2581000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>99642000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>348646000.0</v>
       </c>
       <c r="G20">
         <v>249687592.25</v>
       </c>
       <c r="H20">
         <v>368716954.92</v>
       </c>
       <c r="I20">
         <v>247065888.81</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
         <v>-3758000.0</v>
       </c>
       <c r="C21">
         <v>-4098000.0</v>
       </c>
       <c r="D21">
         <v>-5185000.0</v>
       </c>
       <c r="E21">
         <v>-7170000.0</v>
       </c>
       <c r="F21">
         <v>-5072000.0</v>
       </c>
       <c r="G21">
         <v>-3999000.0</v>
       </c>
       <c r="H21">
         <v>-3778000.0</v>
       </c>
       <c r="I21">
         <v>-2244000.0</v>
       </c>
       <c r="J21">
         <v>1556000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
         <v>-61551000.0</v>
       </c>
       <c r="C22">
         <v>-97559000.0</v>
       </c>
       <c r="D22">
         <v>-103517000.0</v>
       </c>
       <c r="E22">
         <v>-231290000.0</v>
       </c>
       <c r="F22">
         <v>-226345000.0</v>
       </c>
       <c r="G22">
         <v>-180732000.0</v>
       </c>
       <c r="H22">
         <v>-253534000.0</v>
       </c>
       <c r="I22">
         <v>-231673624.0</v>
       </c>
       <c r="J22">
         <v>-216635770.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
         <v>-2565651.0</v>
       </c>
       <c r="C23">
         <v>-6080000.0</v>
       </c>
       <c r="D23">
         <v>-2228000.0</v>
       </c>
       <c r="E23">
         <v>-1590000.0</v>
       </c>
       <c r="F23">
         <v>-9328000.0</v>
       </c>
       <c r="G23">
         <v>-13588000.0</v>
       </c>
       <c r="H23">
         <v>-9576000.0</v>
       </c>
       <c r="I23">
         <v>7661921.0</v>
       </c>
       <c r="J23">
         <v>2190259.11</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24">
         <v>80301000.0</v>
       </c>
       <c r="C24">
         <v>-6724000.0</v>
       </c>
       <c r="D24">
         <v>64786000.0</v>
       </c>
       <c r="E24">
         <v>223394000.0</v>
       </c>
       <c r="F24">
         <v>1941000.0</v>
       </c>
       <c r="G24">
         <v>-6679164.32</v>
       </c>
       <c r="H24">
         <v>-69254841.2</v>
       </c>
       <c r="I24">
         <v>-133951.73</v>
       </c>
       <c r="J24">
         <v>-461699.86</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
-        <v>-5192000.0</v>
+        <v>-5954000.0</v>
       </c>
       <c r="C25">
         <v>27068000.0</v>
       </c>
       <c r="D25">
         <v>6802000.0</v>
       </c>
       <c r="E25">
         <v>17887000.0</v>
       </c>
       <c r="F25">
         <v>-2270000.0</v>
       </c>
       <c r="G25">
         <v>23273000.0</v>
       </c>
       <c r="H25">
         <v>10977000.0</v>
       </c>
       <c r="I25">
         <v>-23234.73</v>
       </c>
       <c r="J25">
         <v>-235072.8</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-39999.0</v>
       </c>
       <c r="E26">
         <v>-79000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>329161000.0</v>
       </c>
       <c r="I26">
         <v>-478399.05</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27">
         <v>4743000.0</v>
       </c>
       <c r="C27">
         <v>6541000.0</v>
       </c>
       <c r="D27">
         <v>5276000.0</v>
       </c>
       <c r="E27">
         <v>8240000.0</v>
       </c>
       <c r="F27">
         <v>34548000.0</v>
       </c>
       <c r="G27">
         <v>24710000.0</v>
       </c>
       <c r="H27">
         <v>41715000.0</v>
       </c>
       <c r="I27">
         <v>19914207.0</v>
       </c>
       <c r="J27">
         <v>36961326.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>-6437000.0</v>
       </c>
       <c r="C28">
         <v>89464000.0</v>
       </c>
       <c r="D28">
         <v>-7413000.0</v>
       </c>
       <c r="E28">
         <v>-8760000.0</v>
       </c>
       <c r="F28">
         <v>334246000.0</v>
       </c>
       <c r="G28">
         <v>225044000.0</v>
       </c>
       <c r="H28">
         <v>358224000.0</v>
       </c>
       <c r="I28">
         <v>291480340.0</v>
       </c>
       <c r="J28">
         <v>171104843.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>-47920000.0</v>
       </c>
       <c r="C29">
         <v>-57203000.0</v>
       </c>
       <c r="D29">
         <v>-72976000.0</v>
       </c>
       <c r="E29">
         <v>-240178000.0</v>
       </c>
       <c r="F29">
         <v>-171121000.0</v>
       </c>
       <c r="G29">
         <v>-112389000.0</v>
       </c>
       <c r="H29">
         <v>-204387000.0</v>
       </c>
       <c r="I29">
         <v>-190009168.0</v>
       </c>
       <c r="J29">
         <v>-164657937.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>75636000.0</v>
       </c>
       <c r="C30">
         <v>-10402000.0</v>
       </c>
       <c r="D30">
         <v>62533000.0</v>
       </c>
       <c r="E30">
         <v>212247000.0</v>
       </c>
       <c r="F30">
         <v>-404810000.0</v>
       </c>
       <c r="G30">
         <v>66952000.0</v>
       </c>
       <c r="H30">
         <v>-75581000.0</v>
       </c>
       <c r="I30">
         <v>-4965782.14</v>
       </c>
       <c r="J30">
         <v>-3633071.19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>76670000.0</v>
+      </c>
+      <c r="C2">
         <v>81484000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>95553000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>61644000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>55360000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>85826000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>45057000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>28627000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35483000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>54285000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>61040000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>86861000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>71579000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>104268000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>53767000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>88696000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>117090000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>184947000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>637655000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>569434000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>373061618.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>172554274.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>195734000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>210261000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>187522472.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>254360829.82</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>325526522.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>170712889.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>126883449.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>58637901.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>66482305.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>26052525.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>45120949.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>601000</v>
+      </c>
+      <c r="C3">
         <v>1689000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1368000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>737000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>871000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1882000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>870000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>681000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>245000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>776000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>334000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>331000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>811000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2769000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3023000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3708000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1665000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4426000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>795000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1510000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>442000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>758591</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1059000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>515000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>499630.52</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2382605.97</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1811179.46</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1872007.58</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>882886.83</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1645289.77</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1457873.99</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>956954.84</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>759611.95</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
-      <c r="AD4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD4">
+        <v>0.0</v>
+      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
-      <c r="AD5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5"/>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>-15207000.0</v>
+      </c>
+      <c r="C6">
         <v>-4814000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-14069000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>33909000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6284000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-30466000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>40769000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16430000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-6856000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-18802000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6755000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-25821000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>15282000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-32143000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>50501000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-34929000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-28394000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-67857000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-452708000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>68221000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>197634679.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>200507344.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-23216000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-14527000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>23299546.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-63908056.28</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-53162315.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>259177512.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>39856034.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>78915494.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-9262106.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>39804221.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-15648006.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>5000.0</v>
+      </c>
+      <c r="C7">
         <v>9585000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>417000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4111000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-7131000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-12007000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-9131000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7510000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>12111000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3338000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>953000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3773000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8441000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-12499000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-11713000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>411000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-22993000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4332000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7677000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>13431000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5808000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1516385.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4768000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>14304000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6498505.52</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-4209606.6</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2253778.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-7481575.11</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-504506.76</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>19947423.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-4545694.47</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1001245.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-5013438.85</v>
       </c>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
-      <c r="AD8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD8">
+        <v>0.0</v>
+      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>957000.0</v>
+      </c>
+      <c r="C9">
         <v>8550000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1059000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2583000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-296000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2340000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>565000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1081000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3936000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-892000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5557000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>417000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3077000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-21122000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>8864000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-11730000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-14204000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2863000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2594000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>639000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4524774.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3299000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5849000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1492273.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-2931000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6810551.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-5788037.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-8188446.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-898155.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>513118.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1131480.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>739098.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>1423000.0</v>
+      </c>
+      <c r="C10">
         <v>-1860000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1174000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1714000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4585000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>882000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-287000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1593000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1353000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3577000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4484000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-270000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-872000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>879000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4817000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3590000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6143000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1412000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1529000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1668000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1632594.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1242000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-871320.33</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1128013.26</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3927020.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-4037081.17</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2144153.72</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>330319.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1678722.94</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-610679.46</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1215379.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-9088000.0</v>
       </c>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>6236000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7744000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-25394000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>15731000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2646000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8607000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3554000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>18631000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-4032000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1191000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>179000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7672000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-6455000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4490000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-9135000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1480000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>8000000.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>-3743922.2</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>608705.77</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-5781768.98</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>-4261000.0</v>
       </c>
       <c r="M12">
+        <v>-4261000.0</v>
+      </c>
+      <c r="N12">
         <v>1476000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11673000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-613000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7357000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14354000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>14647000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10468000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9326000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-5881000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>19961000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5696000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12249000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6716000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13885000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4695000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>22024000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5100000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>6286177.36</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7259078.21</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4059539.92</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
-[...1 lines deleted...]
-      </c>
+      <c r="Z13"/>
       <c r="AA13">
+        <v>0.0</v>
+      </c>
+      <c r="AB13">
         <v>25354035315.83</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>942000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>600000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>694605.23</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1916899.44</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2026079.47</v>
       </c>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>2117000.0</v>
+      </c>
+      <c r="C14">
         <v>2069000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1917000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2009000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1864000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2311000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1835000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2238000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1881000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2161000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2169000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2641000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2870000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2992000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3156000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2866000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2632000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2613000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2401000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2340000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2302000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2411801.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2228000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2294000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2347050.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2663769.15</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2464883.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2295468.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2144153.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>834857.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>751970.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>665707.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>759611.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
         <v>22000.0</v>
       </c>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
       <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
         <v>31000.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
         <v>0.0</v>
       </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
-      <c r="AD15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>61463000.0</v>
+      </c>
+      <c r="C16">
         <v>76670000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>81484000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>95553000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>61644000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>55360000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>85826000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>45057000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>28627000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>35483000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>54285000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>61040000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>86861000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>72125000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>104268000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>53767000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>88696000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>117090000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>184947000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>637655000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>570696297.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>373061618.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>172518000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>195734000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>210822019.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>190452773.55</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>272364207.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>429890401.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>166739483.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>137553395.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>57220199.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>65856746.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>29472943.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
-      <c r="AD17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD17">
+        <v>0.0</v>
+      </c>
+      <c r="AE17"/>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-13058000.0</v>
+      </c>
+      <c r="C18">
         <v>-3352999.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-13767000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13420000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22046000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-28359000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-27685000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9073000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4240000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10034000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-24344000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19856000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-19786000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-55415000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-56755000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-62043000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-77132000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-67850000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-46871000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-27597000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-35933000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-31935720.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-25411000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-13684000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-43806456.59</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-59462093.38</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-53006385.46</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-65994076.58</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-50450675.83</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-45127738.77</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-53057941.99</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-47006211.84</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-51045921.95</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19">
+        <v>149000.0</v>
+      </c>
+      <c r="C19">
         <v>-124000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>978000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>46379000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>29754000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-605000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-30570000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>25243000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4470000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4091000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>12803000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>15384000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>38438000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>25033000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>112682000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>30440000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>51183000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>571000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-399364000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>65000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>84000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-517000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-791000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-621000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>61973000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1936000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1456000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-928000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-700000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>52095.39</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>52374.3</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>55357.36</v>
       </c>
     </row>
-    <row r="20" spans="1:33">
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>145</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>-1000.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>6000.0</v>
       </c>
-      <c r="E20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>99642000.0</v>
       </c>
-      <c r="H20">
-[...2 lines deleted...]
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
-      <c r="K20">
-[...2 lines deleted...]
-      <c r="L20"/>
+      <c r="K20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>-1073000.0</v>
+      </c>
+      <c r="C21">
         <v>-991000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1280000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-903000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-584000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-971000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-745000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-739000.0</v>
       </c>
       <c r="M21">
+        <v>-739000.0</v>
+      </c>
+      <c r="N21">
         <v>-2337000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1962000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1204000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2953000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1106000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-872000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1260000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2353000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-505000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-953000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-518000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1244000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1284000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1226000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1215000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-561000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-800000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>-926140.31</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-931098.7</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-984130.89</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-17819000.0</v>
+      </c>
+      <c r="C22">
         <v>-10311000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-17680000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-16270000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-16486000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-17647000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-17790000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-22488000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-39635000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-18214000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-21573000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-32060000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-31670000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-49182000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-43762000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-68694000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-69337000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-84658000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-65526000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-51493000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-24936000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-56133096.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-37342000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-42791000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-46509755.48</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-70648131.55</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-60114365.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-87249754.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-57639897.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-69498839.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-55197331.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-56473757.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-51653612.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>-541000.0</v>
+      </c>
+      <c r="C23">
         <v>-637643.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-530000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-875000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-520000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2599000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3046000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-259000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-178000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1303000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-231000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-324000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-373000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-414000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-436000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-339000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-346000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>239128895.35</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-396000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3063000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1011000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1539657.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-196000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-782000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-328675.26</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>369927973.71</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1210449.79</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1650918.83</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2168027.09</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>109425664.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>37151256.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>74731433.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>29589446.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24">
+        <v>415000.0</v>
+      </c>
+      <c r="C24">
         <v>212000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2346000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>47116000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>30625000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1277000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-29700000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>25924000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-4225000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3315000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>13104000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>14515000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>39249000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1745000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>112527000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>32044000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>51595000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>642000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>124000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>197000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>28000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>950630.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>45000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>32000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>163234.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>151000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>53975.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>615825.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>250000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>396444.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-379372.42</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>213402.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-455767.17</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>2113000.0</v>
+      </c>
+      <c r="C25">
         <v>-4307000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1504000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-3469000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-484000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-552000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3019000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2698000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>27972000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8450000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1083000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4819000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>435000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8389000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4084000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-562000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5791000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-2283000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>212000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2033000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-7049000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>24060552.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1957000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10158000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>766541.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-425665.38</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-597329.38</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-60678.87</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>378380.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-70444.53</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>82648.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-22816.6</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>151922.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-6000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-2108999.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-18999.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-3000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-6000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>57000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-57000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>7600000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-53000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>311000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-19068.98</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-16000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>5000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>254172000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-13000000.0</v>
       </c>
-      <c r="AD26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>1127000.0</v>
+      </c>
+      <c r="C27">
         <v>1300000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1443000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>936000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1062000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1418000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1290000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1650000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2156000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1683000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1341000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1302000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>949000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>-2346000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-5497000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7644000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>8440000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12032000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>9160000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7602000.0</v>
       </c>
-      <c r="U27">
-[...1 lines deleted...]
-      </c>
       <c r="V27">
+        <v>5754000.0</v>
+      </c>
+      <c r="W27">
         <v>14554290.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4037000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2866000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6587843.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5973877.59</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>8516141.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>26494716.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5423447.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4763798.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5758331.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>7795222.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5469206.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>-1614000.0</v>
+      </c>
+      <c r="C28">
         <v>-1744000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1816000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1772000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1104000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-3570000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>95851000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1831000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-987000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2251000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-973000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1485000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2710000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2376000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1640000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3292000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1452000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1405000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1656000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>98082000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>239234000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>217242616.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-836000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1844000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1744846.53</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-4663276.28</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2794733.87</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>325547281.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>89802203.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>124902713.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>43318910.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>85897770.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>36461373.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>-12457000.0</v>
+      </c>
+      <c r="C29">
         <v>-1664000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-12399000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-12683000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-21175000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-26477000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-26815000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8392000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4485000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-9258000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-24010000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-19525000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-18975000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-52646000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-53732000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-58335000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-75467000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-63424000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-46076000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-26087000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-35491000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-31177128.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-24352000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-13169000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-43306826.08</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-57079487.41</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-51195206.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-64122069.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-49567789.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-43482449.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-51600068.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-46049257.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-50286310.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-186000.0</v>
+      </c>
+      <c r="C30">
         <v>-1477000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>978000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>46379000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>29754000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-605000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-30570000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25243000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4470000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4091000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12803000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14184000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>38438000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25033000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>109504000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>28336000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>49949000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3195000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-400028000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1313000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-322000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>177755.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-920000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-684000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>68352322.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1936000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1746408.8</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1198084.85</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-882886.83</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1248845.64</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1837246.41</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-743552.57</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1215379.11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>