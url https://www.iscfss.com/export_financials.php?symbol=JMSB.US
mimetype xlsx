--- v0 (2026-07-13)
+++ v1 (2026-11-06)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3268,1183 +3274,1221 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC62"/>
+  <dimension ref="A1:BE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
       <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
         <v>15</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
+        <v>2055000.0</v>
+      </c>
+      <c r="D2">
         <v>1988000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2124000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1869000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2280000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2072000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2394000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2304000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4029000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2949000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4559000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2610000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2336000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>972000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1035000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>643000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>896000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>477000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>843000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1837548000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1815032000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1761390000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1640120000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1622146000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1561591000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1379442000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1106000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1270934000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1263360000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1178534000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1243000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>843000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1149000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>736000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>996000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>897583000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>878834000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>836368000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>220000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>793878000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>762332000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>738066000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>109000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>118000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>668015000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>650671000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>132000.0</v>
       </c>
-      <c r="AV2"/>
-      <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2"/>
+      <c r="BA2">
         <v>132000.0</v>
       </c>
-      <c r="AZ2"/>
-      <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
-    </row>
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+      <c r="BE2"/>
+    </row>
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-      <c r="AC3">
-[...4 lines deleted...]
-      </c>
+      <c r="AC3"/>
+      <c r="AD3"/>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
-      <c r="AH3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+      <c r="BE3"/>
+    </row>
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
-      <c r="AH4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>-10689000.0</v>
+      </c>
+      <c r="C5">
+        <v>-7759000.0</v>
+      </c>
+      <c r="D5">
         <v>-7525000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-7115000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-7759000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-8489000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-9255000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-10652000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-9215000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-12555000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-12653000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-12251000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-16970000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-28575000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-25195000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-28697000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-30916000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-16928000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-10929000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-400000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1400000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>1344000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1234000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>3786000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>4110000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>3773000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>3606000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>777000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>1275000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>846000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-285000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-955000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1555000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-1390000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1254000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-671000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-332000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-312000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-508000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-457000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>18999.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-60999.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-122000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-247000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-102000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-217000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-107000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-187000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-197000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-196000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-345000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-638000.0</v>
       </c>
-      <c r="AZ5"/>
-      <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...4 lines deleted...]
-      </c>
+      <c r="AC6"/>
+      <c r="AD6"/>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
-      <c r="AI6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
+        <v>4265000.0</v>
+      </c>
+      <c r="D7">
         <v>4542000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4819000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4941000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>4800000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>5101000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>5369000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4090000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4366000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4141000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>4446000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4415000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>4733000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>5039000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4858000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>4186000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>4538000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4830000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>5182000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
-      <c r="AH7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>140000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
+        <v>140000.0</v>
+      </c>
+      <c r="E8">
         <v>141000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="F8">
         <v>142000.0</v>
       </c>
       <c r="G8">
         <v>142000.0</v>
       </c>
       <c r="H8">
         <v>142000.0</v>
       </c>
       <c r="I8">
         <v>142000.0</v>
       </c>
       <c r="J8">
         <v>142000.0</v>
       </c>
       <c r="K8">
-        <v>141000.0</v>
+        <v>142000.0</v>
       </c>
       <c r="L8">
-        <v>141000.0</v>
+        <v>142000.0</v>
       </c>
       <c r="M8">
         <v>141000.0</v>
       </c>
       <c r="N8">
         <v>141000.0</v>
       </c>
       <c r="O8">
         <v>141000.0</v>
       </c>
       <c r="P8">
+        <v>141000.0</v>
+      </c>
+      <c r="Q8">
+        <v>141000.0</v>
+      </c>
+      <c r="R8">
         <v>140000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>140000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>139000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>137000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>95380000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>95235000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>94726000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>94560000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>93935000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>93135000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
-[...4 lines deleted...]
-      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
-      <c r="AH9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>145889000.0</v>
+      </c>
+      <c r="C10">
+        <v>6483000.0</v>
+      </c>
+      <c r="D10">
         <v>150193000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>129974000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>163645000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>116926000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>169060000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>122469000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>177227000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>182605000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>153016000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>99005000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>192656000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>129551000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>103359000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>61599000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>74756000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>120887000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>182361000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>105799000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>10624000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>9341000.0</v>
       </c>
-      <c r="V10">
-[...2 lines deleted...]
-      <c r="W10">
+      <c r="X10">
+        <v>6868000.0</v>
+      </c>
+      <c r="Y10">
         <v>138457000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>7918000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>10214000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>8762000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>94490000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>11305000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>10886000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>5787000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>101569000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>84900000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>60075000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>92276000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>38129000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>5740000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>10058000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>5318000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>54615000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>7610000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>6830000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>5306000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>54955000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>25542000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>7061000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>10047000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>28585000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>13623000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>8392000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>8888000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>29176000.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10"/>
       <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10">
         <v>4330000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4458,843 +4502,871 @@
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>145889000.0</v>
+      </c>
+      <c r="C12">
+        <v>6483000.0</v>
+      </c>
+      <c r="D12">
         <v>223559000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>147254000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>229623000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>190524000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>244329000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>252726000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>321876000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>330358000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>311773000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>268998000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>361740000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>454822000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>443518000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>419175000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>441302000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>486021000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>480464000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>345099000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>10624000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>9341000.0</v>
       </c>
-      <c r="V12">
-[...2 lines deleted...]
-      <c r="W12">
+      <c r="X12">
+        <v>6868000.0</v>
+      </c>
+      <c r="Y12">
         <v>138457000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7918000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>10214000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>8762000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>217219000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>11305000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>10886000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>5787000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>162624000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>145815000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>115729000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>147978000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>92828000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>5740000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>10058000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>5318000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>102927000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>7610000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>6830000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>5306000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>87100000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>58926000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>7061000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>10047000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>42067000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>13623000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>8392000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>8888000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>77919000.0</v>
       </c>
-      <c r="AZ12"/>
-      <c r="BA12"/>
       <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12">
         <v>4330000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
         <v>140000.0</v>
       </c>
       <c r="C13">
+        <v>140000.0</v>
+      </c>
+      <c r="D13">
+        <v>140000.0</v>
+      </c>
+      <c r="E13">
         <v>141000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="F13">
         <v>142000.0</v>
       </c>
       <c r="G13">
         <v>142000.0</v>
       </c>
       <c r="H13">
         <v>142000.0</v>
       </c>
       <c r="I13">
         <v>142000.0</v>
       </c>
       <c r="J13">
         <v>142000.0</v>
       </c>
       <c r="K13">
-        <v>141000.0</v>
+        <v>142000.0</v>
       </c>
       <c r="L13">
-        <v>141000.0</v>
+        <v>142000.0</v>
       </c>
       <c r="M13">
         <v>141000.0</v>
       </c>
       <c r="N13">
         <v>141000.0</v>
       </c>
       <c r="O13">
         <v>141000.0</v>
       </c>
       <c r="P13">
+        <v>141000.0</v>
+      </c>
+      <c r="Q13">
+        <v>141000.0</v>
+      </c>
+      <c r="R13">
         <v>140000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>140000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>139000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>137000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>136000.0</v>
       </c>
       <c r="V13">
         <v>136000.0</v>
       </c>
       <c r="W13">
-        <v>135000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="X13">
-        <v>135000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="Y13">
         <v>135000.0</v>
       </c>
       <c r="Z13">
+        <v>135000.0</v>
+      </c>
+      <c r="AA13">
+        <v>135000.0</v>
+      </c>
+      <c r="AB13">
         <v>134000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>131000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>130000.0</v>
       </c>
       <c r="AD13">
         <v>130000.0</v>
       </c>
       <c r="AE13">
-        <v>128000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="AF13">
-        <v>128000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="AG13">
         <v>128000.0</v>
       </c>
       <c r="AH13">
         <v>128000.0</v>
       </c>
       <c r="AI13">
+        <v>128000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>128000.0</v>
+      </c>
+      <c r="AK13">
         <v>127000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>127000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>102000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>102000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>50686000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>50646000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>50157000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>50153000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>50083000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>50058000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>49901000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>41582000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>41525000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>41525000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>41487000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>41444000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>41432000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>57822000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>55899000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>54784000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>23539000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:55">
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>14044538.0</v>
+      </c>
+      <c r="C14">
         <v>14125649.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
+        <v>14125649.0</v>
+      </c>
+      <c r="E14">
         <v>14142249.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>14223418.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>14223418.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>14241072.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>14224287.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>14214586.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>14200171.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>14181254.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>14145607.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>14080026.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>14143253.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>14156724.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>14131352.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>14108286.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>14085160.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>13991692.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>13879595.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>13883104.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>13868147.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>13809751.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>13707301.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>13638644.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>13635927.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>13688921.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>13628507.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>13611615.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>13561915.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>13532074.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>13531858.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>13550060.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>13537089.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>13572417.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>13486450.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>13472698.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>13421654.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>13508596.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>13283426.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>13199461.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>13173701.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>13180195.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>12824233.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>12824233.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>13099478.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>13057289.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>12824233.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>12824233.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>13048662.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>13019465.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>11050997.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>8877600.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>8934299.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>8963044.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>8752196.0</v>
       </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...4 lines deleted...]
-      </c>
+      <c r="M15"/>
+      <c r="N15"/>
       <c r="O15">
         <v>141000.0</v>
       </c>
       <c r="P15">
+        <v>141000.0</v>
+      </c>
+      <c r="Q15">
+        <v>141000.0</v>
+      </c>
+      <c r="R15">
         <v>140000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>140000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>139000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
-[...4 lines deleted...]
-      </c>
+      <c r="AC15"/>
+      <c r="AD15"/>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16">
         <v>5000000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>-4029000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-2949000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-4559000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-1805000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-2397000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-25801000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16">
+        <v>-25801000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16">
         <v>-1256384000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-4353000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-648000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...4 lines deleted...]
-      </c>
+      <c r="AC17"/>
+      <c r="AD17"/>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
-      <c r="AH17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
-[...4 lines deleted...]
-      </c>
+      <c r="AC18"/>
+      <c r="AD18"/>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18"/>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5308,1368 +5380,1412 @@
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
         <v>41000000.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
-      <c r="AI20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
         <v>26000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>97000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>97000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21">
+      <c r="I21"/>
+      <c r="J21">
         <v>104000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>82000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>47000.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
-[...4 lines deleted...]
-      </c>
+      <c r="AC21"/>
+      <c r="AD21"/>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21"/>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21">
+        <v>0.0</v>
+      </c>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
         <v>-188801000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-159426000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-132733000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-204058000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-139907000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-114301000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-67130000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-79500000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-129789000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-186715000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-110742000.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
-        <v>379000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF22">
-        <v>438758.97</v>
+        <v>0.0</v>
       </c>
       <c r="AG22">
         <v>379000.0</v>
       </c>
       <c r="AH22">
-        <v>379000.0</v>
+        <v>438758.97</v>
       </c>
       <c r="AI22">
         <v>379000.0</v>
       </c>
       <c r="AJ22">
+        <v>379000.0</v>
+      </c>
+      <c r="AK22">
+        <v>379000.0</v>
+      </c>
+      <c r="AL22">
         <v>392000.0</v>
       </c>
-      <c r="AK22"/>
-      <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
-      <c r="AR22">
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22">
         <v>998000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1008000.0</v>
       </c>
-      <c r="AT22"/>
-      <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>2436886000.0</v>
+      </c>
+      <c r="C23">
+        <v>2402421000.0</v>
+      </c>
+      <c r="D23">
         <v>2352350000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2332550000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2324544000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2267953000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2272432000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2234947000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2274363000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2269757000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2251837000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2242549000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2298202000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2364250000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2351307000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2348235000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2305540000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2316374000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2249609000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2149309000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2095504000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2065895000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2009988000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1885496000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1861904000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1802573000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1623045000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1581883000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1513223000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1494231000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1425477000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1394621000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1323028000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1228135000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1232289000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1175025000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1153315000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1118417000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1080996000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1075357000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1017477000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>975565000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>941245000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>928620000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>884537000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>855772000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>831080000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>786838000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>758277000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>721403000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>685948000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>662540000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>110304000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>111629000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>105512000.0</v>
       </c>
-      <c r="BC23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:55">
+      <c r="BE23"/>
+    </row>
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
         <v>37</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
+        <v>80916000.0</v>
+      </c>
+      <c r="D24">
         <v>80896000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>80875000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>80854000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>80833000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>80812000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>80791000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>24770000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>24749000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>24729000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>24708000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>24687000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>24666000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>24645000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>24624000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>24603000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>49560000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>24845000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>42728000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24">
         <v>86630000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>71618000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>65105000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>86093000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>37581000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>108321370.69</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>114056000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>128044000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>61531000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>122519000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>107000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>102000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>104000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>83000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>79000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>72000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>71000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>70000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>63000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>55000000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
         <v>24666000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>24645000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>24624000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>24603000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>49560000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>24845000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-      <c r="AC25">
-[...4 lines deleted...]
-      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
       <c r="AE25">
         <v>0.0</v>
       </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
         <v>39</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
+        <v>82565000.0</v>
+      </c>
+      <c r="D26">
         <v>111150000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>215116000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>111978000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>121258000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>124129000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>225098000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>240210000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>244616000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>256379000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>268290000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>267874000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>425419000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>441256000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>459106000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>469057000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>469497000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>2013509000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>346678000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>123160000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>108335000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>107019000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>104300000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>101652000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>113243806.44</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>95585000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>96422000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>101069000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>96624000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>83797000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
-[...4 lines deleted...]
-      </c>
+      <c r="AC27"/>
+      <c r="AD27"/>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>-60565000.0</v>
+      </c>
+      <c r="C28">
+        <v>118698000.0</v>
+      </c>
+      <c r="D28">
         <v>-64755000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-44280000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-77850000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-14793000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-83147000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-36309000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-92367000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-76490000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-47146000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-59851000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-163554000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-100152000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-73675000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-32117000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-45967000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-66789000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-134686000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-57889000.0</v>
       </c>
-      <c r="T28">
-[...4 lines deleted...]
-      </c>
       <c r="V28">
-        <v>-114705000.0</v>
+        <v>37626000.0</v>
       </c>
       <c r="W28">
+        <v>39236000.0</v>
+      </c>
+      <c r="X28">
+        <v>45697000.0</v>
+      </c>
+      <c r="Y28">
         <v>52887000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>53199000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>40441000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>52880000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>11614000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>60313000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>54219000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>80306000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>6513000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>8668000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>53981000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>35768000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>104903000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>116779000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>96942000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>96682000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>63591000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>75390000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>72170000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>66694000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>28017000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>56280000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>55939000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>44953000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>35819000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>32377000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>28608000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>26112000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>23129000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>52482000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>55730000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>50728000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-4330000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
+        <v>354700000.0</v>
+      </c>
+      <c r="D29">
         <v>349043000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>346513000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>340546000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>334565000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>333770000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>327405000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>267888000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>260095000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>259279000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>254622000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>245254000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>243636000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>245468000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>237424000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>226815000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>257090000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>247700000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>251198000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>6418000.0</v>
+      </c>
+      <c r="C30">
+        <v>6001000.0</v>
+      </c>
+      <c r="D30">
         <v>6071000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>5890000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>5819000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>5844000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>5902000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>5996000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>5657000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6196000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>6410000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6110000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>5701000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5178000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5471000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5531000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4744000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4451000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4354000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4943000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4661000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4513000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>4818000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
-[...1 lines deleted...]
-      </c>
+      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>4010000.0</v>
+      </c>
+      <c r="AD30"/>
       <c r="AE30">
+        <v>0.0</v>
+      </c>
+      <c r="AF30">
+        <v>0.0</v>
+      </c>
+      <c r="AG30">
         <v>3623000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3613000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3282000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>3125000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>3263000.0</v>
       </c>
-      <c r="AJ30"/>
-      <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30">
         <v>2988000.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30">
         <v>2318000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2290000.0</v>
       </c>
-      <c r="AS30"/>
-[...1 lines deleted...]
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30">
         <v>2168000.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>1894000.0</v>
       </c>
-      <c r="AZ30"/>
-      <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
-    </row>
-    <row r="31" spans="1:55">
+      <c r="BD30"/>
+      <c r="BE30"/>
+    </row>
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>220567000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>218970000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>220823000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>212800000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>202212000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>207530000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>204855000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>208470000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>202222000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>195246000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>188904000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>186081000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>181427000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>176326000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>170771000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>161982000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>157339000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>152678000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>147226000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>142018000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>159730261.63</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>134981000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>131627000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>128867000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>127778000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>124845000.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+      <c r="BE31"/>
+    </row>
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -6683,3762 +6799,3882 @@
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
-    </row>
-    <row r="33" spans="1:55">
+      <c r="BD32"/>
+      <c r="BE32"/>
+    </row>
+    <row r="33" spans="1:57">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>2424898000.0</v>
+      </c>
+      <c r="C33">
+        <v>2388855000.0</v>
+      </c>
+      <c r="D33">
         <v>2122720000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2179406000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2089102000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2071585000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2022201000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1976225000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1946830000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1933203000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1933654000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1967441000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1930761000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1904250000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1902318000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>464936000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1859494000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1825902000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1764791000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1799267000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2080219000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2052041000.0</v>
       </c>
-      <c r="V33">
-[...2 lines deleted...]
-      <c r="W33">
+      <c r="X33">
+        <v>1998302000.0</v>
+      </c>
+      <c r="Y33">
         <v>1747039000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1853986000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1792359000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1614283000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1360654000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1501918000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1483345000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1419690000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1228374000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1173600000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1109124000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1081186000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1078934000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1147575000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1108359000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1075678000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>969442000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1009867000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>968735000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>935939000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>839202000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>823321000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>848711000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>821033000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>742603000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>744654000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>713011000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>677060000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>582727000.0</v>
       </c>
-      <c r="AZ33"/>
-      <c r="BA33"/>
       <c r="BB33"/>
-      <c r="BC33">
+      <c r="BC33"/>
+      <c r="BD33"/>
+      <c r="BE33">
         <v>2410000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:55">
+    <row r="34" spans="1:57">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
         <v>71969000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>16225000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>16536000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>14741000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>14647000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>33543000.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-      <c r="AC34">
-[...4 lines deleted...]
-      </c>
+      <c r="AC34"/>
+      <c r="AD34"/>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
-      <c r="AH34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
-    </row>
-    <row r="35" spans="1:55">
+      <c r="BD34"/>
+      <c r="BE34"/>
+    </row>
+    <row r="35" spans="1:57">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>2159761000.0</v>
+      </c>
+      <c r="C35">
+        <v>2088637000.0</v>
+      </c>
+      <c r="D35">
         <v>94487000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>92503000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>94155000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>98548000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>95227000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>93524000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>92791000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>117542000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>113348000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>91476000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>93402000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>96635000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>40870000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1035000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>39344000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>64207000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>58388000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>58443000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1893282000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1870649000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1820392000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1698538000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1679707000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1625289000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1451375000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>98091000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>1354798000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>1340351000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1277471000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>97991000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>97542000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>117565000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>132973000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>138220000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>1024904000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>993317000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>959068000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>109051000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>901053000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>862634000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>830926000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>76275000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>74609000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>751456000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>728962000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>56908000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>660718000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>626035000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>592840000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>43377000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>52482000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>55730000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>50728000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>38000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:55">
+    <row r="36" spans="1:57">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>18138000.0</v>
+      </c>
+      <c r="C36">
+        <v>17083000.0</v>
+      </c>
+      <c r="D36">
         <v>125696000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>20149000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>118701000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>120243000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>115459000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>21595000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>22045000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>22215000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>23609000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>23263000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>26475000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>49117000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>45350000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-464936000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>46634000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>43194000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>40962000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>38919000.0</v>
       </c>
-      <c r="T36">
-[...4 lines deleted...]
-      </c>
       <c r="V36">
-        <v>1840990000.0</v>
+        <v>31341000.0</v>
       </c>
       <c r="W36">
+        <v>32054000.0</v>
+      </c>
+      <c r="X36">
+        <v>30664000.0</v>
+      </c>
+      <c r="Y36">
         <v>-8366000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-8483000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1783543000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1605094000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>35875000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1491012000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>1471909000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1407818000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>37501000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>37032000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>37289000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>36741000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>36939000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>1145032000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>1105599000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>1073086000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>36678000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1007347000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>966094000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>933203000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>15400000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>14991000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>845826000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>818070000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>12851000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>741672000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>710061000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>674088000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>10420000.0</v>
       </c>
-      <c r="AZ36"/>
-      <c r="BA36"/>
       <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36"/>
+      <c r="BE36">
         <v>-2410000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:55">
+    <row r="37" spans="1:57">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-      <c r="AC37">
-[...4 lines deleted...]
-      </c>
+      <c r="AC37"/>
+      <c r="AD37"/>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
-      <c r="AI37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
-    </row>
-    <row r="38" spans="1:55">
+      <c r="BD37"/>
+      <c r="BE37"/>
+    </row>
+    <row r="38" spans="1:57">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38">
+        <v>2215856000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>2200069000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>2124717000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>2187473000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>530.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>2125284000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>2086418000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1876337000.0</v>
       </c>
-      <c r="I38"/>
-[...1 lines deleted...]
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>2163778000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>2298202000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>2364250000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1295188000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1458593000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>1385170000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1095618000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1354088000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1446056000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>2095504000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>2065895000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1622155000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1885496000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1861904000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1539717000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>1359356000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1346851000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1280962000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>1266987000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>1203112000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>1124862000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1073219000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1011043000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>982284000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>978879000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>137296000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>124324000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>125573000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>131991000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>130599000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>125433000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>121368000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>756887000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>739583000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>97204000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>91513000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>675641000.0</v>
       </c>
-      <c r="AV38"/>
-      <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38">
         <v>556646000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:55">
+    <row r="39" spans="1:57">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>-140319000.0</v>
+      </c>
+      <c r="C39">
+        <v>-6001000.0</v>
+      </c>
+      <c r="D39">
         <v>-126166000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>-140762000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>-23245000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39">
         <v>182884000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>188801000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>159426000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>105115000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>198357000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>134729000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>108830000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>67130000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>79500000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>255063000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>4354000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4943000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>125735000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>172517000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>4818000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>5308000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>5708000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>5469000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>3982000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>6410000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>3715000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>4133000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>4030000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>3623000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>4182681.18</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>3282000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>3125000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>3263000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>3043000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>2818000.0</v>
       </c>
-      <c r="AL39"/>
-      <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
-    </row>
-    <row r="40" spans="1:55">
+      <c r="BD39"/>
+      <c r="BE39"/>
+    </row>
+    <row r="40" spans="1:57">
       <c r="A40" t="s">
         <v>53</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
+        <v>1992985000.0</v>
+      </c>
+      <c r="D40">
         <v>1987728000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>1972285000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>1968828000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>1896891420.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>1922173490.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>1892415000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>1936150000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>1835840000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>1823990000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>1906600000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>1981623000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>2046309000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>2080603000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-1035000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>2063341000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>2043741000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1986366000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1881553000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1095391000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1067467000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>692000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-5467000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>770000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>958000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>899000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>1308704000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>1086000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>1202000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>780000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1138368000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1086668000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>974440000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>966953000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>896941000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>633000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>-2468000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>833085000.0</v>
       </c>
       <c r="AN40"/>
       <c r="AO40">
+        <v>833085000.0</v>
+      </c>
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>158000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>132000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>730962000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>691044000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>100000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>123000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>617745000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>177000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>165000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>135000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>515058000.0</v>
       </c>
-      <c r="AZ40"/>
-      <c r="BA40"/>
       <c r="BB40"/>
       <c r="BC40"/>
-    </row>
-    <row r="41" spans="1:55">
+      <c r="BD40"/>
+      <c r="BE40"/>
+    </row>
+    <row r="41" spans="1:57">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>10300000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>11963000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>11186000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>11678000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>10555000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>10109000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>13503000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>10533000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>6873000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>6156000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>6437000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>5531000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>4362000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>6190000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>3119000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>3987000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>3464000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>2778000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>3413000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>4910000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>4600601.99</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>3509000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>5665000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>6185000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>5435000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>5015000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>6642000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>5491000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>4253000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>5105000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>5354000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>5493000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>4845000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>4858000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>6329000.0</v>
       </c>
-      <c r="AU41"/>
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
-    </row>
-    <row r="42" spans="1:55">
+      <c r="BD41"/>
+      <c r="BE41"/>
+    </row>
+    <row r="42" spans="1:57">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>94059000.0</v>
+      </c>
+      <c r="C42">
+        <v>93918000.0</v>
+      </c>
+      <c r="D42">
         <v>93796000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>95699000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>96311000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>96485000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>97310000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>97173000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>97017000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>96817000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>96469000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>95636000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>95510000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>95380000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>95235000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>94726000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>94560000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>93935000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>93135000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>91107000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>90607000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>90448000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>90295000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>89995000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>89821000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>89718000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>88890000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>87435000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>86766000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>86564000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>86052000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>85127000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>84828000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>84469000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>84077000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>83867000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>83670000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>83386000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>83134000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>32112000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>31797000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>31538000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>31443000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>31313000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>31149000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>30938000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>39126000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>39023000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>38957000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>38866000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>38748000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>38605000.0</v>
       </c>
-      <c r="AZ42"/>
-      <c r="BA42"/>
       <c r="BB42"/>
-      <c r="BC42">
+      <c r="BC42"/>
+      <c r="BD42"/>
+      <c r="BE42">
         <v>25345000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:55">
+    <row r="43" spans="1:57">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-      <c r="AC43">
-[...4 lines deleted...]
-      </c>
+      <c r="AC43"/>
+      <c r="AD43"/>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
-      <c r="AH43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
-    </row>
-    <row r="44" spans="1:55">
+      <c r="BD43"/>
+      <c r="BE43"/>
+    </row>
+    <row r="44" spans="1:57">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...4 lines deleted...]
-      </c>
+      <c r="AC44"/>
+      <c r="AD44"/>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
-      <c r="AI44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
-    </row>
-    <row r="45" spans="1:55">
+      <c r="BD44"/>
+      <c r="BE44"/>
+    </row>
+    <row r="45" spans="1:57">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
+        <v>5106000.0</v>
+      </c>
+      <c r="D45">
         <v>5480000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>15130000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>6007000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>5968000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>6236000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>15121000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>5003000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>5289000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>5116000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>13807000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>5400000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>5813000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>6218000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>5830000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>5267000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-      <c r="AC45">
-[...4 lines deleted...]
-      </c>
+      <c r="AC45"/>
+      <c r="AD45"/>
       <c r="AE45">
         <v>0.0</v>
       </c>
       <c r="AF45">
         <v>0.0</v>
       </c>
-      <c r="AG45"/>
-      <c r="AH45"/>
+      <c r="AG45">
+        <v>0.0</v>
+      </c>
+      <c r="AH45">
+        <v>0.0</v>
+      </c>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
-    </row>
-    <row r="46" spans="1:55">
+      <c r="BD45"/>
+      <c r="BE45"/>
+    </row>
+    <row r="46" spans="1:57">
       <c r="A46" t="s">
         <v>59</v>
       </c>
-      <c r="B46">
+      <c r="B46"/>
+      <c r="C46">
+        <v>5106000.0</v>
+      </c>
+      <c r="D46">
         <v>5480000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>5866000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>6007000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>5968000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>6236000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>6331000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>5003000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>5289000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>5116000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>5457000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>5400000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>5813000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>6218000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>5830000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>5267000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>5724000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>6099000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>6533000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>7015000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>7563000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>7601000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>8366000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>8483000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>8816000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>9189000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>9572000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>10906000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>11436000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>11872000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>2852000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>2561000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>2496000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>2480000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>2480000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>2543000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>2760000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>2592000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>2471000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>2520000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>2641000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>2736000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>2690000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>2744000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>2885000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>2963000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>3041000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>2982000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>2950000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>2972000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>3112000.0</v>
       </c>
-      <c r="AZ46"/>
-      <c r="BA46"/>
       <c r="BB46"/>
-      <c r="BC46">
+      <c r="BC46"/>
+      <c r="BD46"/>
+      <c r="BE46">
         <v>2410000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:55">
+    <row r="47" spans="1:57">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>5400000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1370000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1451000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1219000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>5267000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>5724000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>6099000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>6533000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>7015000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>7563000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>7601000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>8366000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>8483000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>8816000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>9189000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>9572000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>10906000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>11436000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>11872000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>2852000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>2964806.67</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>2496000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>2480000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>2480000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>2543000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>2760000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>2592000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>2471000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>2520000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>2641000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>2736000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>2690000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>2744000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>2885000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>2963000.0</v>
       </c>
-      <c r="AU47"/>
-      <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
-    </row>
-    <row r="48" spans="1:55">
+      <c r="BD47"/>
+      <c r="BE47"/>
+    </row>
+    <row r="48" spans="1:57">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>193615000.0</v>
+      </c>
+      <c r="C48">
+        <v>187485000.0</v>
+      </c>
+      <c r="D48">
         <v>181736000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>176913000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>170998000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>165594000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>164761000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>159951000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>155174000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>150942000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>150592000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>146388000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>141886000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>152024000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>150642000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>146630000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>138428000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>130383000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>122510000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>117626000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>110079000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>103318000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>97239000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>92165000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>87361000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>82700000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>78141000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>73639000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>69168000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>65138000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>61329000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>57718000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>54574000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>51774000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>48676000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>45544000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>44313000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>41669000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>38965000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>36454000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>33752000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>31139000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>28713000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>28153000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>25839000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>23594000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>21394000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>19288000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>17097000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>15046000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>13126000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>11269000.0</v>
       </c>
-      <c r="AZ48"/>
-      <c r="BA48"/>
       <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48"/>
+      <c r="BE48">
         <v>4180000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:55">
+    <row r="49" spans="1:57">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>152024000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>150642000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>146630000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>138428000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>130383000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>122510000.0</v>
       </c>
-      <c r="S49"/>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-      <c r="AC49">
-[...4 lines deleted...]
-      </c>
+      <c r="AC49"/>
+      <c r="AD49"/>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
-      <c r="AI49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
-    </row>
-    <row r="50" spans="1:55">
+      <c r="BD49"/>
+      <c r="BE49"/>
+    </row>
+    <row r="50" spans="1:57">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
-[...4 lines deleted...]
-      </c>
+      <c r="AC50"/>
+      <c r="AD50"/>
       <c r="AE50">
+        <v>0.0</v>
+      </c>
+      <c r="AF50">
+        <v>0.0</v>
+      </c>
+      <c r="AG50">
         <v>55500000.0</v>
       </c>
-      <c r="AF50">
-[...4 lines deleted...]
-      </c>
       <c r="AH50">
+        <v>0.0</v>
+      </c>
+      <c r="AI50">
+        <v>0.0</v>
+      </c>
+      <c r="AJ50">
         <v>128044000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>143032000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>122519000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>109723000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
-    </row>
-    <row r="51" spans="1:55">
+      <c r="BD50"/>
+      <c r="BE50"/>
+    </row>
+    <row r="51" spans="1:57">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>85324000.0</v>
+      </c>
+      <c r="C51">
+        <v>125181000.0</v>
+      </c>
+      <c r="D51">
         <v>85438000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>85694000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>85795000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>102133000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>85913000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>86160000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>84860000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>106115000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>105870000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>39154000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>29102000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>29399000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>29684000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>51460000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>28789000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>54098000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>47675000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>47910000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>48250000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>48577000.0</v>
       </c>
-      <c r="V51">
-[...2 lines deleted...]
-      <c r="W51">
+      <c r="X51">
+        <v>52565000.0</v>
+      </c>
+      <c r="Y51">
         <v>52887000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>53199000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>50655000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>61642000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>106104000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>71618000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>65105000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>86093000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>108082000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>93568000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>114056000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>128044000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>143032000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>122519000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>107000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>102000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>118206000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>83000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>79000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>72000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>82972000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>81822000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>63000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>55000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>64404000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>46000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>37000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>35000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>52305000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>52482000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>55730000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>50728000.0</v>
       </c>
-      <c r="BC51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:55">
+      <c r="BE51"/>
+    </row>
+    <row r="52" spans="1:57">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
+        <v>40000000.0</v>
+      </c>
+      <c r="D52">
         <v>4542000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1303000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>4941000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>16500000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>5101000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1288000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>4090000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>77000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>77000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>10000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>4415000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>4733000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>5039000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>26836000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>4186000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>4538000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>4830000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52">
         <v>5467000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
-[...1 lines deleted...]
-      </c>
+      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>12000000.0</v>
+      </c>
+      <c r="AD52"/>
       <c r="AE52">
+        <v>0.0</v>
+      </c>
+      <c r="AF52">
+        <v>0.0</v>
+      </c>
+      <c r="AG52">
         <v>15001000.0</v>
       </c>
-      <c r="AF52">
-[...4 lines deleted...]
-      </c>
       <c r="AH52">
+        <v>0.0</v>
+      </c>
+      <c r="AI52">
+        <v>0.0</v>
+      </c>
+      <c r="AJ52">
         <v>128044000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>10001000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>122519000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>2723000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>14293000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>14206000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>20132000.0</v>
       </c>
-      <c r="AO52"/>
-[...1 lines deleted...]
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52">
         <v>11972000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>11822000.0</v>
       </c>
-      <c r="AS52"/>
-[...1 lines deleted...]
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52">
         <v>12404000.0</v>
       </c>
-      <c r="AV52"/>
-      <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>13305000.0</v>
       </c>
-      <c r="AZ52"/>
-      <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-    </row>
-    <row r="53" spans="1:55">
+      <c r="BD52"/>
+      <c r="BE52"/>
+    </row>
+    <row r="53" spans="1:57">
       <c r="A53" t="s">
         <v>66</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
+        <v>216786000.0</v>
+      </c>
+      <c r="D53">
         <v>73366000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>17280000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>65978000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>73598000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>75269000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>130257000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>144649000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>147753000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>158757000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>169993000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>169084000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>325271000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>340159000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>357576000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>366546000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>365134000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>298103000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>239300000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53">
         <v>122729000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>98000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>93770000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>96376000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>61055000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>60915000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>55654000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>55702000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>54699000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>46512000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>49390000.0</v>
       </c>
-      <c r="AL53"/>
-      <c r="AM53">
+      <c r="AN53"/>
+      <c r="AO53">
         <v>48312000.0</v>
       </c>
-      <c r="AN53"/>
-      <c r="AO53"/>
       <c r="AP53"/>
-      <c r="AQ53">
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53">
         <v>32145000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>33384000.0</v>
       </c>
-      <c r="AS53"/>
-[...1 lines deleted...]
-      <c r="AU53">
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53">
         <v>13482000.0</v>
       </c>
-      <c r="AV53"/>
-      <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53">
         <v>48743000.0</v>
       </c>
-      <c r="AZ53"/>
-      <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
-    </row>
-    <row r="54" spans="1:55">
+      <c r="BD53"/>
+      <c r="BE53"/>
+    </row>
+    <row r="54" spans="1:57">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...4 lines deleted...]
-      </c>
+      <c r="AC54"/>
+      <c r="AD54"/>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
-      <c r="AI54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
-    </row>
-    <row r="55" spans="1:55">
+      <c r="BD54"/>
+      <c r="BE54"/>
+    </row>
+    <row r="55" spans="1:57">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>2436886000.0</v>
+      </c>
+      <c r="C55">
+        <v>2401339000.0</v>
+      </c>
+      <c r="D55">
         <v>2352350000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2332550000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>2324544000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>2267953000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>2272432000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>2234947000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>2274363000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>2269757000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>2251837000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>2242549000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>2298202000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>2364250000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>2351307000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2348235000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>2305540000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>2316374000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>2249609000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>2149309000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>2095504000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>2065895000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>2009988000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1885496000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1861904000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1802573000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1623045000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1581883000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1513223000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1494231000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1425477000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1394621000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1323028000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1228135000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1232289000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1175025000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1153315000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1118417000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1080996000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>1075357000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1017477000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>975565000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>941245000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>928620000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>884537000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>855772000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>831080000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>786838000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>758277000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>721403000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>685948000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>662540000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>627448000.0</v>
       </c>
-      <c r="BA55"/>
-[...1 lines deleted...]
-      <c r="BC55">
+      <c r="BC55"/>
+      <c r="BD55"/>
+      <c r="BE55">
         <v>563386000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:55">
+    <row r="56" spans="1:57">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>11988000.0</v>
+      </c>
+      <c r="C56">
+        <v>12484000.0</v>
+      </c>
+      <c r="D56">
         <v>229630000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>153144000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>235442000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>196368000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>250231000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>258722000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>327533000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>336554000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>318183000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>275108000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>367441000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>460000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>448989000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>424706000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>446046000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>490472000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>484818000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>350042000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>15285000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>13854000.0</v>
       </c>
-      <c r="V56">
-[...2 lines deleted...]
-      <c r="W56">
+      <c r="X56">
+        <v>11686000.0</v>
+      </c>
+      <c r="Y56">
         <v>138457000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>7918000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>10214000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>8762000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>221229000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>11305000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>10886000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>5787000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>166247000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>149428000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>119011000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>151103000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>96091000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>5740000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>10058000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>5318000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>105915000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>7610000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>6830000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>5306000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>89418000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>61216000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>7061000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>10047000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>44235000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>13623000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>8392000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>8888000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>79813000.0</v>
       </c>
-      <c r="AZ56"/>
-      <c r="BA56"/>
       <c r="BB56"/>
-      <c r="BC56">
+      <c r="BC56"/>
+      <c r="BD56"/>
+      <c r="BE56">
         <v>4330000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:55">
+    <row r="57" spans="1:57">
       <c r="A57" t="s">
         <v>70</v>
       </c>
-      <c r="B57">
+      <c r="B57"/>
+      <c r="C57">
+        <v>40000000.0</v>
+      </c>
+      <c r="D57">
         <v>1989716000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1974409000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1970697000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1915673000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1924247000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1894809000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1938454000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1916869000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1903939000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1921159000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1984233000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2048645000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>2089614000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1035000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>2063984000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>2044637000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1986366000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1882396000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1095391000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1067467000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>692000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>877000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>770000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>958000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>899000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1321810000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1086000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1202000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>780000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1154612000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1087511000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>975589000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>967689000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>907938000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>633000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>255000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>235000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>847511000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>210000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>158000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>132000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>743043000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>702984000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>100000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>123000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>630281000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>177000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>165000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>135000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>528495000.0</v>
       </c>
-      <c r="AZ57"/>
-      <c r="BA57"/>
       <c r="BB57"/>
-      <c r="BC57">
+      <c r="BC57"/>
+      <c r="BD57"/>
+      <c r="BE57">
         <v>128000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:55">
+    <row r="58" spans="1:57">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>2159761000.0</v>
+      </c>
+      <c r="C58">
+        <v>2128637000.0</v>
+      </c>
+      <c r="D58">
         <v>2084203000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>2066912000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2064852000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2014221000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>2019474000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1988333000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>2031245000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>2034411000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>2017287000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>2012635000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2077635000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2145280000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2130484000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2135435000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2103328000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>2108844000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2044754000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1940839000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1893282000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1870649000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1821084000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1699415000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1680477000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1626247000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1452274000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1419901000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1355884000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1341553000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1278251000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1252603000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1185053000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1093154000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1100662000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1046158000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1025537000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>993572000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>959303000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>956562000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>901263000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>862792000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>831058000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>819318000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>777593000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>751556000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>729085000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>687189000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>660895000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>626200000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>592975000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>571872000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>52482000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>55730000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>50728000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>510322000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:55">
+    <row r="59" spans="1:57">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...4 lines deleted...]
-      </c>
+      <c r="AC59"/>
+      <c r="AD59"/>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
-      <c r="AI59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
-    </row>
-    <row r="60" spans="1:55">
+      <c r="BD59"/>
+      <c r="BE59"/>
+    </row>
+    <row r="60" spans="1:57">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>277125000.0</v>
+      </c>
+      <c r="C60">
+        <v>273644000.0</v>
+      </c>
+      <c r="D60">
         <v>268147000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>265638000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>259692000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>253732000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>252958000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>246614000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>243118000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>235346000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>234550000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>229914000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>220567000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>218970000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>220823000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>212800000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>202212000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>207530000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>204855000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>208470000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>202222000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>195246000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>188904000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>186081000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>181427000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>176326000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>170771000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>161982000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>157339000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>152678000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>147226000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>142018000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>137975000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>134981000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>131627000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>128867000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>127778000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>124845000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>121693000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>118795000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>116214000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>112773000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>110187000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>109302000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>106944000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>104216000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>101995000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>99649000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>97382000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>95203000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>92973000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>90668000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>57822000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>55899000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>54784000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>53064000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:55">
+    <row r="61" spans="1:57">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
-[...4 lines deleted...]
-      </c>
+      <c r="AC61"/>
+      <c r="AD61"/>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
-      <c r="AI61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
-    </row>
-    <row r="62" spans="1:55">
+      <c r="BD61"/>
+      <c r="BE61"/>
+    </row>
+    <row r="62" spans="1:57">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
-      <c r="AC62">
-[...4 lines deleted...]
-      </c>
+      <c r="AC62"/>
+      <c r="AD62"/>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
-      <c r="AH62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10491,1225 +10727,1225 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
         <v>54381000.0</v>
       </c>
       <c r="C2">
         <v>58716000.0</v>
       </c>
       <c r="D2">
         <v>47034000.0</v>
       </c>
       <c r="E2">
         <v>13820000.0</v>
       </c>
       <c r="F2">
         <v>11316000.0</v>
       </c>
       <c r="G2">
         <v>21824000.0</v>
       </c>
       <c r="H2">
         <v>21492000.0</v>
       </c>
       <c r="I2">
         <v>15259000.0</v>
       </c>
       <c r="J2">
         <v>10173000.0</v>
       </c>
       <c r="K2">
         <v>10065000.0</v>
       </c>
       <c r="L2">
         <v>6410000.0</v>
       </c>
       <c r="M2">
         <v>5390000.0</v>
       </c>
       <c r="N2">
         <v>4699000.0</v>
       </c>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>1518000.0</v>
       </c>
       <c r="C3">
         <v>1682000.0</v>
       </c>
       <c r="D3">
         <v>1715000.0</v>
       </c>
       <c r="E3">
         <v>1917000.0</v>
       </c>
       <c r="F3">
         <v>2230000.0</v>
       </c>
       <c r="G3">
         <v>2614000.0</v>
       </c>
       <c r="H3">
         <v>2735000.0</v>
       </c>
       <c r="I3">
         <v>1285000.0</v>
       </c>
       <c r="J3">
         <v>797000.0</v>
       </c>
       <c r="K3">
         <v>761000.0</v>
       </c>
       <c r="L3">
         <v>775000.0</v>
       </c>
       <c r="M3">
         <v>710000.0</v>
       </c>
       <c r="N3">
         <v>650000.0</v>
       </c>
       <c r="O3">
         <v>522000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5">
         <v>27383000.0</v>
       </c>
       <c r="C5">
         <v>21879000.0</v>
       </c>
       <c r="D5">
         <v>7981000.0</v>
       </c>
       <c r="E5">
         <v>40063000.0</v>
       </c>
       <c r="F5">
         <v>32260000.0</v>
       </c>
       <c r="G5">
         <v>23072000.0</v>
       </c>
       <c r="H5">
         <v>20132000.0</v>
       </c>
       <c r="I5">
         <v>15346000.0</v>
       </c>
       <c r="J5">
         <v>16248000.0</v>
       </c>
       <c r="K5">
         <v>12342000.0</v>
       </c>
       <c r="L5">
         <v>13778000.0</v>
       </c>
       <c r="M5">
         <v>12389000.0</v>
       </c>
       <c r="N5">
         <v>10960000.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
         <v>28901000.0</v>
       </c>
       <c r="C6">
         <v>23561000.0</v>
       </c>
       <c r="D6">
         <v>9696000.0</v>
       </c>
       <c r="E6">
         <v>41980000.0</v>
       </c>
       <c r="F6">
         <v>34490000.0</v>
       </c>
       <c r="G6">
         <v>25686000.0</v>
       </c>
       <c r="H6">
         <v>22867000.0</v>
       </c>
       <c r="I6">
         <v>16631000.0</v>
       </c>
       <c r="J6">
         <v>17045000.0</v>
       </c>
       <c r="K6">
         <v>13103000.0</v>
       </c>
       <c r="L6">
         <v>14553000.0</v>
       </c>
       <c r="M6">
         <v>13099000.0</v>
       </c>
       <c r="N6">
         <v>11610000.0</v>
       </c>
       <c r="O6">
         <v>522000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9">
         <v>60950000.0</v>
       </c>
       <c r="C9">
         <v>53688000.0</v>
       </c>
       <c r="D9">
         <v>38796000.0</v>
       </c>
       <c r="E9">
         <v>71937000.0</v>
       </c>
       <c r="F9">
         <v>64522000.0</v>
       </c>
       <c r="G9">
         <v>52235000.0</v>
       </c>
       <c r="H9">
         <v>48833000.0</v>
       </c>
       <c r="I9">
         <v>43868000.0</v>
       </c>
       <c r="J9">
         <v>40374000.0</v>
       </c>
       <c r="K9">
         <v>33320000.0</v>
       </c>
       <c r="L9">
         <v>33059000.0</v>
       </c>
       <c r="M9">
         <v>29412000.0</v>
       </c>
       <c r="N9">
         <v>26001000.0</v>
       </c>
       <c r="O9">
         <v>20513000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
         <v>27383000.0</v>
       </c>
       <c r="C10">
         <v>21879000.0</v>
       </c>
       <c r="D10">
         <v>7981000.0</v>
       </c>
       <c r="E10">
         <v>40063000.0</v>
       </c>
       <c r="F10">
         <v>32260000.0</v>
       </c>
       <c r="G10">
         <v>23072000.0</v>
       </c>
       <c r="H10">
         <v>20132000.0</v>
       </c>
       <c r="I10">
         <v>15346000.0</v>
       </c>
       <c r="J10">
         <v>16248000.0</v>
       </c>
       <c r="K10">
         <v>12342000.0</v>
       </c>
       <c r="L10">
         <v>13778000.0</v>
       </c>
       <c r="M10">
         <v>12389000.0</v>
       </c>
       <c r="N10">
         <v>10960000.0</v>
       </c>
       <c r="O10">
         <v>7779000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11">
         <v>6150000.0</v>
       </c>
       <c r="C11">
         <v>4758000.0</v>
       </c>
       <c r="D11">
         <v>2823000.0</v>
       </c>
       <c r="E11">
         <v>8260000.0</v>
       </c>
       <c r="F11">
         <v>6799000.0</v>
       </c>
       <c r="G11">
         <v>4546000.0</v>
       </c>
       <c r="H11">
         <v>4211000.0</v>
       </c>
       <c r="I11">
         <v>3172000.0</v>
       </c>
       <c r="J11">
         <v>7264000.0</v>
       </c>
       <c r="K11">
         <v>4041000.0</v>
       </c>
       <c r="L11">
         <v>4911000.0</v>
       </c>
       <c r="M11">
         <v>4370000.0</v>
       </c>
       <c r="N11">
         <v>3871000.0</v>
       </c>
       <c r="O11">
         <v>2764000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12">
         <v>52693000.0</v>
       </c>
       <c r="C12">
         <v>59086000.0</v>
       </c>
       <c r="D12">
         <v>50286000.0</v>
       </c>
       <c r="E12">
         <v>13645000.0</v>
       </c>
       <c r="F12">
         <v>8211000.0</v>
       </c>
       <c r="G12">
         <v>15607000.0</v>
       </c>
       <c r="H12">
         <v>20322000.0</v>
       </c>
       <c r="I12">
         <v>14190000.0</v>
       </c>
       <c r="J12">
         <v>8793000.0</v>
       </c>
       <c r="K12">
         <v>6255000.0</v>
       </c>
       <c r="L12">
         <v>5213000.0</v>
       </c>
       <c r="M12">
         <v>4372000.0</v>
       </c>
       <c r="N12">
         <v>3939000.0</v>
       </c>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13">
         <v>112773000.0</v>
       </c>
       <c r="C13">
         <v>109742000.0</v>
       </c>
       <c r="D13">
         <v>97442000.0</v>
       </c>
       <c r="E13">
         <v>83817000.0</v>
       </c>
       <c r="F13">
         <v>73856000.0</v>
       </c>
       <c r="G13">
         <v>72131000.0</v>
       </c>
       <c r="H13">
         <v>68566000.0</v>
       </c>
       <c r="I13">
         <v>57420000.0</v>
       </c>
       <c r="J13">
         <v>48901000.0</v>
       </c>
       <c r="K13">
         <v>42020000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
         <v>21233000.0</v>
       </c>
       <c r="C15">
         <v>17121000.0</v>
       </c>
       <c r="D15">
         <v>5158000.0</v>
       </c>
       <c r="E15">
         <v>31803000.0</v>
       </c>
       <c r="F15">
         <v>25461000.0</v>
       </c>
       <c r="G15">
         <v>18526000.0</v>
       </c>
       <c r="H15">
         <v>15921000.0</v>
       </c>
       <c r="I15">
         <v>12174000.0</v>
       </c>
       <c r="J15">
         <v>8984000.0</v>
       </c>
       <c r="K15">
         <v>8301000.0</v>
       </c>
       <c r="L15">
         <v>8867000.0</v>
       </c>
       <c r="M15">
         <v>8019000.0</v>
       </c>
       <c r="N15">
         <v>7089000.0</v>
       </c>
       <c r="O15">
         <v>5015000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>31803000.0</v>
       </c>
       <c r="F16">
         <v>25342000.0</v>
       </c>
       <c r="G16">
         <v>18456000.0</v>
       </c>
       <c r="H16">
         <v>15854000.0</v>
       </c>
       <c r="I16">
         <v>12101000.0</v>
       </c>
       <c r="J16">
         <v>8928000.0</v>
       </c>
       <c r="K16">
         <v>8301000.0</v>
       </c>
       <c r="L16">
         <v>8867000.0</v>
       </c>
       <c r="M16">
         <v>8019000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17">
         <v>21233000.0</v>
       </c>
       <c r="C17">
         <v>17121000.0</v>
       </c>
       <c r="D17">
         <v>8858000.0</v>
       </c>
       <c r="E17">
         <v>31803000.0</v>
       </c>
       <c r="F17">
         <v>25461000.0</v>
       </c>
       <c r="G17">
         <v>18526000.0</v>
       </c>
       <c r="H17">
         <v>15921000.0</v>
       </c>
       <c r="I17">
         <v>12174000.0</v>
       </c>
       <c r="J17">
         <v>8984000.0</v>
       </c>
       <c r="K17">
         <v>8301000.0</v>
       </c>
       <c r="L17">
         <v>8867000.0</v>
       </c>
       <c r="M17">
         <v>8019000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
         <v>60080000.0</v>
       </c>
       <c r="C18">
         <v>50656000.0</v>
       </c>
       <c r="D18">
         <v>55675000.0</v>
       </c>
       <c r="E18">
         <v>70172000.0</v>
       </c>
       <c r="F18">
         <v>65645000.0</v>
       </c>
       <c r="G18">
         <v>56524000.0</v>
       </c>
       <c r="H18">
         <v>48244000.0</v>
       </c>
       <c r="I18">
         <v>43230000.0</v>
       </c>
       <c r="J18">
         <v>40108000.0</v>
       </c>
       <c r="K18">
         <v>35765000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
         <v>27383000.0</v>
       </c>
       <c r="C21">
         <v>21879000.0</v>
       </c>
       <c r="D21">
         <v>7981000.0</v>
       </c>
       <c r="E21">
         <v>40063000.0</v>
       </c>
       <c r="F21">
         <v>32260000.0</v>
       </c>
       <c r="G21">
         <v>23072000.0</v>
       </c>
       <c r="H21">
         <v>20132000.0</v>
       </c>
       <c r="I21">
         <v>15346000.0</v>
       </c>
       <c r="J21">
         <v>16248000.0</v>
       </c>
       <c r="K21">
         <v>12342000.0</v>
       </c>
       <c r="L21">
         <v>13778000.0</v>
       </c>
       <c r="M21">
         <v>12389000.0</v>
       </c>
       <c r="N21">
         <v>10960000.0</v>
       </c>
       <c r="O21">
         <v>7779000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>87948000.0</v>
       </c>
       <c r="C23">
         <v>90525000.0</v>
       </c>
       <c r="D23">
         <v>77849000.0</v>
       </c>
       <c r="E23">
         <v>45694000.0</v>
       </c>
       <c r="F23">
         <v>43578000.0</v>
       </c>
       <c r="G23">
         <v>50987000.0</v>
       </c>
       <c r="H23">
         <v>50193000.0</v>
       </c>
       <c r="I23">
         <v>43781000.0</v>
       </c>
       <c r="J23">
         <v>34299000.0</v>
       </c>
       <c r="K23">
         <v>31043000.0</v>
       </c>
       <c r="L23">
         <v>25691000.0</v>
       </c>
       <c r="M23">
         <v>22413000.0</v>
       </c>
       <c r="N23">
         <v>19740000.0</v>
       </c>
       <c r="O23">
         <v>12734000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>1518000.0</v>
       </c>
       <c r="C25">
         <v>1682000.0</v>
       </c>
       <c r="D25">
         <v>1742000.0</v>
       </c>
       <c r="E25">
         <v>1917000.0</v>
       </c>
       <c r="F25">
         <v>2230000.0</v>
       </c>
       <c r="G25">
         <v>2614000.0</v>
       </c>
       <c r="H25">
         <v>2735000.0</v>
       </c>
       <c r="I25">
         <v>828000.0</v>
       </c>
       <c r="J25">
         <v>797000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>381000.0</v>
       </c>
       <c r="C27">
         <v>386000.0</v>
       </c>
       <c r="D27">
         <v>288000.0</v>
       </c>
       <c r="E27">
         <v>193000.0</v>
       </c>
       <c r="F27">
         <v>395000.0</v>
       </c>
       <c r="G27">
         <v>263000.0</v>
       </c>
       <c r="H27">
         <v>393000.0</v>
       </c>
       <c r="I27">
         <v>599000.0</v>
       </c>
       <c r="J27">
         <v>524000.0</v>
       </c>
       <c r="K27">
         <v>460000.0</v>
       </c>
       <c r="L27">
         <v>450000.0</v>
       </c>
       <c r="M27">
         <v>432000.0</v>
       </c>
       <c r="N27">
         <v>564000.0</v>
       </c>
       <c r="O27">
         <v>474000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>22388000.0</v>
       </c>
       <c r="C28">
         <v>21016000.0</v>
       </c>
       <c r="D28">
         <v>21353000.0</v>
       </c>
       <c r="E28">
         <v>21605000.0</v>
       </c>
       <c r="F28">
         <v>22095000.0</v>
       </c>
       <c r="G28">
         <v>19531000.0</v>
       </c>
       <c r="H28">
         <v>18388000.0</v>
       </c>
       <c r="I28">
         <v>18809000.0</v>
       </c>
       <c r="J28">
         <v>15497000.0</v>
       </c>
       <c r="K28">
         <v>13105000.0</v>
       </c>
       <c r="L28">
         <v>11846000.0</v>
       </c>
       <c r="M28">
         <v>10502000.0</v>
       </c>
       <c r="N28">
         <v>9092000.0</v>
       </c>
       <c r="O28">
         <v>8964000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>6150000.0</v>
       </c>
       <c r="C29">
         <v>4758000.0</v>
       </c>
       <c r="D29">
         <v>3843000.0</v>
       </c>
       <c r="E29">
         <v>8260000.0</v>
       </c>
       <c r="F29">
         <v>6799000.0</v>
       </c>
       <c r="G29">
         <v>4546000.0</v>
       </c>
       <c r="H29">
         <v>4211000.0</v>
       </c>
       <c r="I29">
         <v>3172000.0</v>
       </c>
       <c r="J29">
         <v>7264000.0</v>
       </c>
       <c r="K29">
         <v>4041000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>33567000.0</v>
       </c>
       <c r="C30">
         <v>31809000.0</v>
       </c>
       <c r="D30">
         <v>30815000.0</v>
       </c>
       <c r="E30">
         <v>31874000.0</v>
       </c>
       <c r="F30">
         <v>32262000.0</v>
       </c>
       <c r="G30">
         <v>29163000.0</v>
       </c>
       <c r="H30">
         <v>28701000.0</v>
       </c>
       <c r="I30">
         <v>28522000.0</v>
       </c>
       <c r="J30">
         <v>24126000.0</v>
       </c>
       <c r="K30">
         <v>20978000.0</v>
       </c>
       <c r="L30">
         <v>19281000.0</v>
       </c>
       <c r="M30">
         <v>17023000.0</v>
       </c>
       <c r="N30">
         <v>15041000.0</v>
       </c>
       <c r="O30">
         <v>12734000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>1000.0</v>
       </c>
       <c r="D31">
         <v>-8102000.0</v>
       </c>
       <c r="E31">
         <v>-8273000.0</v>
       </c>
       <c r="F31">
         <v>-8035000.0</v>
       </c>
       <c r="G31">
         <v>44000.0</v>
       </c>
       <c r="H31">
         <v>-6697000.0</v>
       </c>
       <c r="I31">
         <v>-6259000.0</v>
       </c>
       <c r="J31">
         <v>-5756000.0</v>
       </c>
       <c r="K31">
         <v>-5064000.0</v>
       </c>
       <c r="L31">
         <v>-4564000.0</v>
       </c>
       <c r="M31">
         <v>-3862000.0</v>
       </c>
       <c r="N31">
         <v>-3378000.0</v>
       </c>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B32">
         <v>115331000.0</v>
       </c>
       <c r="C32">
         <v>112404000.0</v>
       </c>
       <c r="D32">
         <v>85830000.0</v>
       </c>
       <c r="E32">
         <v>85757000.0</v>
       </c>
       <c r="F32">
         <v>75838000.0</v>
       </c>
       <c r="G32">
         <v>74059000.0</v>
       </c>
       <c r="H32">
         <v>70325000.0</v>
       </c>
       <c r="I32">
         <v>59127000.0</v>
       </c>
@@ -11731,3989 +11967,4115 @@
       <c r="O32">
         <v>20513000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC32"/>
+  <dimension ref="A1:BE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
       <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>13190000.0</v>
+      </c>
+      <c r="C2">
+        <v>12673000.0</v>
+      </c>
+      <c r="D2">
         <v>12573000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>13848000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13701000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13454000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>13378000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14225000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>15672000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14418000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>14399000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>13790000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13455000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>11578000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>8210000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6227000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3516000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2247000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1829000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2059000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2201000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2226000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4830000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
-[...4 lines deleted...]
-      </c>
+      <c r="AC2"/>
+      <c r="AD2"/>
       <c r="AE2">
+        <v>0.0</v>
+      </c>
+      <c r="AF2">
+        <v>0.0</v>
+      </c>
+      <c r="AG2">
         <v>4818000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4321000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>3077000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3043000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2856000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2973000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2292000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2052000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2144000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1929000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1756000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4236000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1586000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1828000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1639000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1357000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1448000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1404000.0</v>
       </c>
-      <c r="AW2"/>
-      <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
-    </row>
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+      <c r="BE2"/>
+    </row>
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>119</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3">
         <v>387000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>358000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>566000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>209000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>385000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>458000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>393000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>415000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>416000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>427000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>431000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>406000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>451000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>454000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>477000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>487000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>499000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>515000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>571000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>622000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>522000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>-6078000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>-5844000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>-5638000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>-5512000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>-5516000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>-5159000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>-4825000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>-4632000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>-3843000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>-3482000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>-3935000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>-4087000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>-4223000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>-4128000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>-4129000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>-3768000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>-3922000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>-3936000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>-3640000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>-846000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1441000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1358000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>-3442000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>-3261000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1146000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>-3161000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>-2977000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>-2903000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>-2996000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>-2845000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>-2687000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>-2432000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>-2321000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>121</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5">
         <v>7563000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>7754000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>6863000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>6583000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>6184000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>6105000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>5342000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>5019000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>5414000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>5879000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-11667000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>5731000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>8039000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>10599000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>10184000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>9736000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>9544000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>9478000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>8543000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>7751000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>6488000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>6008000.0</v>
       </c>
-      <c r="X5"/>
-[...1 lines deleted...]
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5">
         <v>5511999.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>5449000.0</v>
       </c>
-      <c r="AB5"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AD5"/>
       <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
         <v>3846000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>3479000.0</v>
       </c>
-      <c r="AG5">
-[...4 lines deleted...]
-      </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
-      <c r="AL5"/>
+      <c r="AL5">
+        <v>0.0</v>
+      </c>
       <c r="AM5">
-        <v>3921000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN5"/>
       <c r="AO5">
+        <v>3921000.0</v>
+      </c>
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>8666000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>3156000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>3577000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>3498000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>9226000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>8690000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>3348000.0</v>
       </c>
-      <c r="AV5"/>
-      <c r="AW5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>6986000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>2902999.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-9768000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>13200000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>9695000.0</v>
+      </c>
+      <c r="C6">
+        <v>9029000.0</v>
+      </c>
+      <c r="D6">
         <v>7950000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>8112000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>7429000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>6792000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>6569000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>6563000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>5735000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>5434000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>5830000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>6306000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-11236000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>6137000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>8490000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>11053000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>10661000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>10223000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>10043000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>9993000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>9114000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>8373000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>7010000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-70000.0</v>
       </c>
-      <c r="X6"/>
-[...1 lines deleted...]
-      <c r="Z6">
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6">
         <v>-1.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-67000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>5159000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>4825000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>4632000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>3846000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>3479000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>3935000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>4087000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>4223000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>4128000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>4129000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>3768000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>3921000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>3936000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>8666000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>3156000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>3577000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>3498000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>9226000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>8690000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>3348000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>3161000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>6986000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>7968000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-9768000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>13200000.0</v>
       </c>
-      <c r="BA6"/>
-      <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
-      <c r="AI7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>17712000.0</v>
+      </c>
+      <c r="C9">
+        <v>18519000.0</v>
+      </c>
+      <c r="D9">
         <v>16509000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>15725000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>15897000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>14896000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>14432000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>14051000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>13373000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>12928000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>13338000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>13433000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-4007000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>13562000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>15809000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>18048000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>18142000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>17417000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>18330000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>17157000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>16166000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>16818000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>14381000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>13518000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>13061000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>13004000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>12652000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>12534000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>12549000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>12085000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>11665000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>11548000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>10696000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>11053000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>10572000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>10621000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>10071000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>9984000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>9698000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>9347000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>9032000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>8836000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>6105000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>8713000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>8277000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>8146000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>7923000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>7818000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>7441000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>7175000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>6978000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>6779000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>6600000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>6456000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>6167000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>5689000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>9695000.0</v>
+      </c>
+      <c r="C10">
+        <v>9029000.0</v>
+      </c>
+      <c r="D10">
         <v>7847000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>7754000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>6863000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>6583000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>6184000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>6105000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>5342000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>5019000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5414000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>5879000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-11667000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>5731000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>8039000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>10599000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>10184000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>9736000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>9544000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>9478000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>8543000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>7751000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6488000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>6078000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>5844000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>5638000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>5512000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>5516000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>5159000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>4825000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>4632000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>3846000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>3479000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>3935000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>4087000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>4223000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>4128000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>4129000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>3768000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>3921000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>3936000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>3640000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>846000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>3577000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>3498000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>3442000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>3261000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>3348000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>3161000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2977000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2903000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>2996000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>2845000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2687000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2432000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>2321000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11">
+        <v>2154000.0</v>
+      </c>
+      <c r="C11">
+        <v>2010000.0</v>
+      </c>
+      <c r="D11">
         <v>1746000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1838000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1459000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1480000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>1374000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>1328000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1107000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>1114000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1210000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1377000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1530000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1241000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1735000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2397000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2139000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1854000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1870000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1931000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1782000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1672000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1414000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1274000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1182000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1079000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1010999.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1044000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1129000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1016000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1022000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>815000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>679000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>835000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>843000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>3105000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1477000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1425000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1257000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1218000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1323000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>1214000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>286000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1263000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1253000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1241000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>1154000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1158000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1110000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1057000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1045000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1094000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1010000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>960000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>807000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>828000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12">
+        <v>13508000.0</v>
+      </c>
+      <c r="C12">
+        <v>12415000.0</v>
+      </c>
+      <c r="D12">
         <v>12573000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>13224000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>13345000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>12917000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>13208000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>13928000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>15272000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>14710000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>15175000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>14571000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>14284000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12446000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>8984000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>6052000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3516000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2247000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1829000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1734000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1876000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2136000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2465000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
-[...4 lines deleted...]
-      </c>
+      <c r="AC12"/>
+      <c r="AD12"/>
       <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
+        <v>0.0</v>
+      </c>
+      <c r="AG12">
         <v>4415000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>3845000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3077000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2853000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2621000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2473000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1912000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1787000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12">
         <v>1441000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1358000.0</v>
       </c>
-      <c r="AS12"/>
-[...1 lines deleted...]
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12">
         <v>1146000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1134000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>129</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>29630000.0</v>
+      </c>
+      <c r="D13">
         <v>28966000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>29044000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>28826000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>27722000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>27182000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>27866000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>28331000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>26707000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>26837000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>26521000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>26188000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>24385000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>23378000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>23493000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>21146000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>19491000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>19685000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>18636000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>17977000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>18561000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>18682000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
-      <c r="AH14"/>
-      <c r="AI14"/>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14"/>
+      <c r="BE14"/>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>7541000.0</v>
+      </c>
+      <c r="C15">
+        <v>7019000.0</v>
+      </c>
+      <c r="D15">
         <v>6101000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>5916000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>5404000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>5103000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>4810000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>4777000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>4235000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>3905000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>4204000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>4502000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-10137000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>4490000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>6304000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>8202000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>8045000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>7882000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>7674000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>7547000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>6761000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>6079000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>5074000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>4804000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>4662000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>4559000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>4501000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>4472000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>4030000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>3809000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>3610000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>3031000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2800000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>3100000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>3244000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>1118000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>2651000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>2704000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>2511000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>2703000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>2613000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>2426000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>560000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>2314000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>2245000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>2201000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2107000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>2190000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>2051000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1920000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1858000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1902000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1835000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1727000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1625000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>1493000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-10137000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>4490000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>6304000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>8202000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>8045000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>7882000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>7674000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>7428000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>6761000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>6079000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>5074000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>4734000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4662000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4559000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>4501000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4405000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>4030000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>3809000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3610000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2958000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>3241491.09</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>3100000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>3244000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1118000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2651000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>2704000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>2511000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>2703000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>2612000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>2426000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>560000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>2314000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>2245000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>2201000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>2107000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>133</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>7019000.0</v>
+      </c>
+      <c r="D17">
         <v>6101000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>5916000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>5404000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>5103000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>4810000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>4777000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>4235000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>3905000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>4204000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>4502000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-10137000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>4490000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>6304000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>8202000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>8045000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>7882000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>7674000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>7547000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>6761000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>6079000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>5074000.0</v>
       </c>
-      <c r="W17"/>
-      <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17">
         <v>4472000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>4030000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>3809000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>3610000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>3031000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>3241491.09</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>3100000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>3244000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>1118000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>2651000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>2704000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>134</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>17215000.0</v>
+      </c>
+      <c r="D18">
         <v>16393000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>15821000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>15481000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>14805000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>13974000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>13938000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>13059000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>11997000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>11662000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>11950000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>11904000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>11939000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>14394000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>17441000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>17630000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>17244000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>17856000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>16902000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>16101000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>16425000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>16217000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
-[...4 lines deleted...]
-      </c>
+      <c r="AC19"/>
+      <c r="AD19"/>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
-      <c r="AI20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>9695000.0</v>
+      </c>
+      <c r="C21">
+        <v>9029000.0</v>
+      </c>
+      <c r="D21">
         <v>7563000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>7754000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>6863000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>6583000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>6184000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>6105000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>5342000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>5019000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>5414000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>5879000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-11667000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>5731000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>8039000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>10599000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>10184000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>9736000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>9544000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>9478000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>8543000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>7751000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>6488000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>7856000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>7547000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>7516000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>7310000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>7019000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>7049000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>6581000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>6180000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>3846000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>3479000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>3935000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>4087000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>4223000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>4128000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>4129000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>3768000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>4842000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>5229000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>3640000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>846000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>3577000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>3498000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>4613000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>4345000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>3348000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>3161000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>2977000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>3984000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-4884000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>6600000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>2687000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>2432000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>2321000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22"/>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>21207000.0</v>
+      </c>
+      <c r="C23">
+        <v>22163000.0</v>
+      </c>
+      <c r="D23">
         <v>21519000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>21819000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>22735000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>21767000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>21626000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>22171000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>23703000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>22327000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>22323000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>21344000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>21115000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>19409000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>15980000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>13676000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>11474000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>9928000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>10615000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>9738000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>9824000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>11293000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>12723000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5662000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5514000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>5488000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5342000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>5515000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7390000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>7260000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>7033000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>12520000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>11538000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>10195000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>9528000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>9254000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>8916000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>8147000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>7982000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>5426000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>5096000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>5196000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>5259000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>6722000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>6607000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4704000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>4662000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>5918000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>5684000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4198000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>4075000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>3783000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>3755000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3769000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>3735000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>3368000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...4 lines deleted...]
-      </c>
+      <c r="AC24"/>
+      <c r="AD24"/>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>141</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>380000.0</v>
+      </c>
+      <c r="D25">
         <v>387000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>358000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>566000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>209000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>385000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>458000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>393000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>415000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>416000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>427000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>431000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>406000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>451000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1440000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>477000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>487000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>499000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>515000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>571000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>622000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>522000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26"/>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
         <v>154000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>5000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>162000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>96000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>96000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>97000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>97000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>49000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>87000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>76000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>77000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>46000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>47000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>61000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>39000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>86000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>99000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>110000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>100000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>263000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27">
         <v>393000.0</v>
       </c>
-      <c r="AB27"/>
-      <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27">
         <v>599000.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>524000.0</v>
       </c>
-      <c r="AJ27"/>
-      <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27">
         <v>460000.0</v>
       </c>
-      <c r="AN27"/>
-      <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27">
         <v>450000.0</v>
       </c>
-      <c r="AR27"/>
-      <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27">
         <v>432000.0</v>
       </c>
-      <c r="AV27"/>
-      <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>564000.0</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27">
         <v>474000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:55">
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>5884000.0</v>
+      </c>
+      <c r="C28">
+        <v>6890000.0</v>
+      </c>
+      <c r="D28">
         <v>8923000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5410000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>6112000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5573000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5515000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5110000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5339000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>5284000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5281000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5024000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5513000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5436000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5380000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4826000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>5412000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4998000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6370000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5186000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5363000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6377000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5401000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5399000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28">
         <v>5122000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>5500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5504000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5485000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>5396000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>4681000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4584000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>4148000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4669000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>3676000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>3516000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>3636000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>4045000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>3804000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>3810000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>3795000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>3290000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2857000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3533000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3578000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3015000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2581000.0</v>
       </c>
-      <c r="AW28"/>
-[...1 lines deleted...]
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28"/>
+      <c r="BA28">
         <v>11099000.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28"/>
       <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28"/>
+      <c r="BE28">
         <v>8964000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>145</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>2010000.0</v>
+      </c>
+      <c r="D29">
         <v>1746000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1838000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1459000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1480000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1374000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1328000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1107000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1114000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1210000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1377000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1530000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1241000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1735000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2397000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2139000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1854000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1870000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1931000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1782000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1672000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1414000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>8017000.0</v>
+      </c>
+      <c r="C30">
+        <v>9490000.0</v>
+      </c>
+      <c r="D30">
         <v>8946000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>7971000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>9034000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>8313000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>8248000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7946000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>8031000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>7909000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>7924000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>7554000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7660000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>7831000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>7770000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>7449000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>7958000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7681000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>8786000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>7679000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7623000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>9067000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7893000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5662000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5514000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5488000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5342000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>5515000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>7390000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7260000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>7033000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>7702000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>7217000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>7118000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6485000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>6398000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>5943000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>5855000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>5930000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4505000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>3803000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>5196000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>5259000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>5136000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>4779000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>4704000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>4662000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>4470000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>4280000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4198000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>4075000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>3783000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>3755000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>3769000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>3735000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>3368000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:55">
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="B31"/>
       <c r="C31"/>
       <c r="D31">
+        <v>284000.0</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31">
         <v>2076000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>12767000.0</v>
       </c>
-      <c r="F31"/>
-      <c r="G31">
+      <c r="H31"/>
+      <c r="I31">
         <v>22272000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-393000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-2188000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-2269000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-2254000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1794001.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>17000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-2015000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-2173000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-2055000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-419000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1902000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1985000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-1690000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-2385000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1975000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-1778000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-1703000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1878000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-1798000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-1503000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-1890000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-1756000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1548000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-1309000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1691000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-1735000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-1524000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-1068000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-1516000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-1590000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-1582000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-921000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-1293000.0</v>
       </c>
-      <c r="AO31"/>
-      <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
         <v>-1171000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-1084000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1032000.0</v>
       </c>
       <c r="AW31"/>
       <c r="AX31">
+        <v>-1032000.0</v>
+      </c>
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>-1081000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>7880000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-3755000.0</v>
       </c>
-      <c r="BA31"/>
-      <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+      <c r="BE31"/>
+    </row>
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B32">
+        <v>30902000.0</v>
+      </c>
+      <c r="C32">
+        <v>31192000.0</v>
+      </c>
+      <c r="D32">
         <v>29082000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>29573000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>29598000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>28350000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>27810000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>28276000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>29045000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>27346000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>27737000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>27223000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>9448000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>25140000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>24019000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>24275000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>21658000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>19664000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>20159000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>19216000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>18367000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>19044000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>19211000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>13518000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>13061000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>13004000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>12652000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>12534000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>12549000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>12085000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>11665000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>16366000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>15017000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>14130000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>13615000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>13477000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>13044000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>12276000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>11750000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>9347000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>9032000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>8836000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>6105000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>10299000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>10105000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>8146000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>7923000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>9266000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>8845000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>7175000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>6978000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>6779000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>6600000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>6456000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>6167000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>5689000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -15768,1201 +16130,1201 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>122469000.0</v>
       </c>
       <c r="C2">
         <v>99005000.0</v>
       </c>
       <c r="D2">
         <v>61599000.0</v>
       </c>
       <c r="E2">
         <v>105799000.0</v>
       </c>
       <c r="F2">
         <v>138457000.0</v>
       </c>
       <c r="G2">
         <v>94490000.0</v>
       </c>
       <c r="H2">
         <v>101569000.0</v>
       </c>
       <c r="I2">
         <v>7256000.0</v>
       </c>
       <c r="J2">
         <v>4898000.0</v>
       </c>
       <c r="K2">
         <v>8217000.0</v>
       </c>
       <c r="L2">
         <v>10799000.0</v>
       </c>
       <c r="M2">
         <v>5978000.0</v>
       </c>
       <c r="N2">
         <v>9230000.0</v>
       </c>
       <c r="O2">
         <v>3324000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>554000</v>
       </c>
       <c r="C3">
         <v>483000</v>
       </c>
       <c r="D3">
         <v>612000</v>
       </c>
       <c r="E3">
         <v>156000</v>
       </c>
       <c r="F3">
         <v>353000</v>
       </c>
       <c r="G3">
         <v>584000</v>
       </c>
       <c r="H3">
         <v>262000</v>
       </c>
       <c r="I3">
         <v>1200000</v>
       </c>
       <c r="J3">
         <v>805000</v>
       </c>
       <c r="K3">
         <v>542000</v>
       </c>
       <c r="L3">
         <v>425000</v>
       </c>
       <c r="M3">
         <v>642000</v>
       </c>
       <c r="N3">
         <v>1352000</v>
       </c>
       <c r="O3">
         <v>307000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-44200000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>338000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>7505000.0</v>
       </c>
       <c r="C6">
         <v>23464000.0</v>
       </c>
       <c r="D6">
         <v>37406000.0</v>
       </c>
       <c r="E6">
         <v>-44200000.0</v>
       </c>
       <c r="F6">
         <v>-32658000.0</v>
       </c>
       <c r="G6">
         <v>43967000.0</v>
       </c>
       <c r="H6">
         <v>-7079000.0</v>
       </c>
       <c r="I6">
         <v>597000.0</v>
       </c>
       <c r="J6">
         <v>2358000.0</v>
       </c>
       <c r="K6">
         <v>-3319000.0</v>
       </c>
       <c r="L6">
         <v>-2582000.0</v>
       </c>
       <c r="M6">
         <v>4821000.0</v>
       </c>
       <c r="N6">
         <v>-3252000.0</v>
       </c>
       <c r="O6">
         <v>5906000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B7">
         <v>-1380000.0</v>
       </c>
       <c r="C7">
         <v>-469000.0</v>
       </c>
       <c r="D7">
         <v>-3576000.0</v>
       </c>
       <c r="E7">
         <v>-2009000.0</v>
       </c>
       <c r="F7">
         <v>1783000.0</v>
       </c>
       <c r="G7">
         <v>-1741000.0</v>
       </c>
       <c r="H7">
         <v>-2360000.0</v>
       </c>
       <c r="I7">
         <v>-1125000.0</v>
       </c>
       <c r="J7">
         <v>453000.0</v>
       </c>
       <c r="K7">
         <v>-1192000.0</v>
       </c>
       <c r="L7">
         <v>-1149000.0</v>
       </c>
       <c r="M7">
         <v>-526000.0</v>
       </c>
       <c r="N7">
         <v>-88000.0</v>
       </c>
       <c r="O7">
         <v>-312000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-588000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9">
         <v>106000.0</v>
       </c>
       <c r="C9">
         <v>114000.0</v>
       </c>
       <c r="D9">
         <v>-579000.0</v>
       </c>
       <c r="E9">
         <v>-588000.0</v>
       </c>
       <c r="F9">
         <v>365000.0</v>
       </c>
       <c r="G9">
         <v>-1298000.0</v>
       </c>
       <c r="H9">
         <v>-387000.0</v>
       </c>
       <c r="I9">
         <v>-360000.0</v>
       </c>
       <c r="J9">
         <v>-275000.0</v>
       </c>
       <c r="K9">
         <v>-670000.0</v>
       </c>
       <c r="L9">
         <v>-150000.0</v>
       </c>
       <c r="M9">
         <v>-274000.0</v>
       </c>
       <c r="N9">
         <v>-218000.0</v>
       </c>
       <c r="O9">
         <v>-312000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-45000.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>798000.0</v>
       </c>
       <c r="F12">
         <v>2831000.0</v>
       </c>
       <c r="G12">
         <v>4980000.0</v>
       </c>
       <c r="H12">
         <v>2130000.0</v>
       </c>
       <c r="I12">
         <v>1920000.0</v>
       </c>
       <c r="J12">
         <v>3399000.0</v>
       </c>
       <c r="K12">
         <v>3793000.0</v>
       </c>
       <c r="L12">
         <v>1902000.0</v>
       </c>
       <c r="M12">
         <v>1218000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>1418000.0</v>
       </c>
       <c r="G13">
         <v>-443000.0</v>
       </c>
       <c r="H13">
         <v>-1973000.0</v>
       </c>
       <c r="I13">
         <v>-765000.0</v>
       </c>
       <c r="J13">
         <v>728000.0</v>
       </c>
       <c r="K13">
         <v>-522000.0</v>
       </c>
       <c r="L13">
         <v>-999000.0</v>
       </c>
       <c r="M13">
         <v>-252000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
         <v>1518000.0</v>
       </c>
       <c r="C14">
         <v>1682000.0</v>
       </c>
       <c r="D14">
         <v>1715000.0</v>
       </c>
       <c r="E14">
         <v>1917000.0</v>
       </c>
       <c r="F14">
         <v>2230000.0</v>
       </c>
       <c r="G14">
         <v>2614000.0</v>
       </c>
       <c r="H14">
         <v>2735000.0</v>
       </c>
       <c r="I14">
         <v>1285000.0</v>
       </c>
       <c r="J14">
         <v>797000.0</v>
       </c>
       <c r="K14">
         <v>761000.0</v>
       </c>
       <c r="L14">
         <v>775000.0</v>
       </c>
       <c r="M14">
         <v>710000.0</v>
       </c>
       <c r="N14">
         <v>650000.0</v>
       </c>
       <c r="O14">
         <v>522000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15">
         <v>4271000.0</v>
       </c>
       <c r="C15">
         <v>3558000.0</v>
       </c>
       <c r="D15">
         <v>3108000.0</v>
       </c>
       <c r="E15">
         <v>2799000.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
         <v>129974000.0</v>
       </c>
       <c r="C16">
         <v>122469000.0</v>
       </c>
       <c r="D16">
         <v>99005000.0</v>
       </c>
       <c r="E16">
         <v>61599000.0</v>
       </c>
       <c r="F16">
         <v>105799000.0</v>
       </c>
       <c r="G16">
         <v>138457000.0</v>
       </c>
       <c r="H16">
         <v>94490000.0</v>
       </c>
       <c r="I16">
         <v>7853000.0</v>
       </c>
       <c r="J16">
         <v>7256000.0</v>
       </c>
       <c r="K16">
         <v>4898000.0</v>
       </c>
       <c r="L16">
         <v>8217000.0</v>
       </c>
       <c r="M16">
         <v>10799000.0</v>
       </c>
       <c r="N16">
         <v>5978000.0</v>
       </c>
       <c r="O16">
         <v>9230000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>22030000.0</v>
       </c>
       <c r="C18">
         <v>16776000.0</v>
       </c>
       <c r="D18">
         <v>17392000.0</v>
       </c>
       <c r="E18">
         <v>32999000.0</v>
       </c>
       <c r="F18">
         <v>32001000.0</v>
       </c>
       <c r="G18">
         <v>23844000.0</v>
       </c>
       <c r="H18">
         <v>18213000.0</v>
       </c>
       <c r="I18">
         <v>13104000.0</v>
       </c>
       <c r="J18">
         <v>12852000.0</v>
       </c>
       <c r="K18">
         <v>11121000.0</v>
       </c>
       <c r="L18">
         <v>9970000.0</v>
       </c>
       <c r="M18">
         <v>8779000.0</v>
       </c>
       <c r="N18">
         <v>7555000.0</v>
       </c>
       <c r="O18">
         <v>8051000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B19">
         <v>15064000.0</v>
       </c>
       <c r="C19">
         <v>30965000.0</v>
       </c>
       <c r="D19">
         <v>127852000.0</v>
       </c>
       <c r="E19">
         <v>-271013000.0</v>
       </c>
       <c r="F19">
         <v>-199393000.0</v>
       </c>
       <c r="G19">
         <v>-25897000.0</v>
       </c>
       <c r="H19">
         <v>-23949000.0</v>
       </c>
       <c r="I19">
         <v>-65429000.0</v>
       </c>
       <c r="J19">
         <v>14241000.0</v>
       </c>
       <c r="K19">
         <v>-153305000.0</v>
       </c>
       <c r="L19">
         <v>-44662000.0</v>
       </c>
       <c r="M19">
         <v>-6435000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>3058000.0</v>
       </c>
       <c r="F20">
         <v>716000.0</v>
       </c>
       <c r="G20">
         <v>2411000.0</v>
       </c>
       <c r="H20">
         <v>1512000.0</v>
       </c>
       <c r="I20">
         <v>328000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>2000000.0</v>
       </c>
       <c r="D21">
         <v>54000000.0</v>
       </c>
       <c r="E21">
         <v>7079000.0</v>
       </c>
       <c r="F21">
         <v>-4000000.0</v>
       </c>
       <c r="G21">
         <v>-52000000.0</v>
       </c>
       <c r="H21">
         <v>-9501000.0</v>
       </c>
       <c r="I21">
         <v>-35000000.0</v>
       </c>
       <c r="J21">
         <v>24802000.0</v>
       </c>
       <c r="K21">
         <v>35234000.0</v>
       </c>
       <c r="L21">
         <v>18568000.0</v>
       </c>
       <c r="M21">
         <v>12099000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22">
         <v>21233000.0</v>
       </c>
       <c r="C22">
         <v>17121000.0</v>
       </c>
       <c r="D22">
         <v>5158000.0</v>
       </c>
       <c r="E22">
         <v>31803000.0</v>
       </c>
       <c r="F22">
         <v>25461000.0</v>
       </c>
       <c r="G22">
         <v>18526000.0</v>
       </c>
       <c r="H22">
         <v>15921000.0</v>
       </c>
       <c r="I22">
         <v>12174000.0</v>
       </c>
       <c r="J22">
         <v>8984000.0</v>
       </c>
       <c r="K22">
         <v>8301000.0</v>
       </c>
       <c r="L22">
         <v>8867000.0</v>
       </c>
       <c r="M22">
         <v>8019000.0</v>
       </c>
       <c r="N22">
         <v>7089000.0</v>
       </c>
       <c r="O22">
         <v>5015000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
         <v>79841000.0</v>
       </c>
       <c r="C23">
         <v>-23132000.0</v>
       </c>
       <c r="D23">
         <v>-176320000.0</v>
       </c>
       <c r="E23">
         <v>236266000.0</v>
       </c>
       <c r="F23">
         <v>241433000.0</v>
       </c>
       <c r="G23">
         <v>319416000.0</v>
       </c>
       <c r="H23">
         <v>167335000.0</v>
       </c>
       <c r="I23">
         <v>246427000.0</v>
       </c>
       <c r="J23">
         <v>59865000.0</v>
       </c>
       <c r="K23">
         <v>104472000.0</v>
       </c>
       <c r="L23">
         <v>112806000.0</v>
       </c>
       <c r="M23">
         <v>101939000.0</v>
       </c>
       <c r="N23">
         <v>57347000.0</v>
       </c>
       <c r="O23">
         <v>120558000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24">
         <v>-103186000.0</v>
       </c>
       <c r="C24">
         <v>-14306000.0</v>
       </c>
       <c r="D24">
         <v>-49456000.0</v>
       </c>
       <c r="E24">
         <v>297000.0</v>
       </c>
       <c r="F24">
         <v>-103288000.0</v>
       </c>
       <c r="G24">
         <v>-235373000.0</v>
       </c>
       <c r="H24">
         <v>-163622000.0</v>
       </c>
       <c r="I24">
         <v>-216613000.0</v>
       </c>
       <c r="J24">
         <v>-95207000.0</v>
       </c>
       <c r="K24">
         <v>-138099000.0</v>
       </c>
       <c r="L24">
         <v>-128990000.0</v>
       </c>
       <c r="M24">
         <v>-107050000.0</v>
       </c>
       <c r="N24">
         <v>-86321000.0</v>
       </c>
       <c r="O24">
         <v>-122703000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
         <v>848000.0</v>
       </c>
       <c r="C25">
         <v>-1346000.0</v>
       </c>
       <c r="D25">
         <v>13190000.0</v>
       </c>
       <c r="E25">
         <v>277000.0</v>
       </c>
       <c r="F25">
         <v>2998000.0</v>
       </c>
       <c r="G25">
         <v>5752000.0</v>
       </c>
       <c r="H25">
         <v>1051000.0</v>
       </c>
       <c r="I25">
         <v>1308000.0</v>
       </c>
       <c r="J25">
         <v>1428000.0</v>
       </c>
       <c r="K25">
         <v>3855000.0</v>
       </c>
       <c r="L25">
         <v>1785000.0</v>
       </c>
       <c r="M25">
         <v>1342000.0</v>
       </c>
       <c r="N25">
         <v>1070000.0</v>
       </c>
       <c r="O25">
         <v>2821000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26">
         <v>-2419000.0</v>
       </c>
       <c r="C26">
         <v>-70000.0</v>
       </c>
       <c r="D26">
         <v>-6000.0</v>
       </c>
       <c r="E26">
         <v>-8000.0</v>
       </c>
       <c r="F26">
         <v>-162000.0</v>
       </c>
       <c r="G26">
         <v>-434000.0</v>
       </c>
       <c r="H26">
         <v>-68000.0</v>
       </c>
       <c r="I26">
         <v>-63000.0</v>
       </c>
       <c r="J26">
         <v>-6000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>-2000.0</v>
       </c>
       <c r="M26">
         <v>153000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27">
         <v>527000.0</v>
       </c>
       <c r="C27">
         <v>555000.0</v>
       </c>
       <c r="D27">
         <v>596000.0</v>
       </c>
       <c r="E27">
         <v>573000.0</v>
       </c>
       <c r="F27">
         <v>560000.0</v>
       </c>
       <c r="G27">
         <v>587000.0</v>
       </c>
       <c r="H27">
         <v>867000.0</v>
       </c>
       <c r="I27">
         <v>996000.0</v>
       </c>
       <c r="J27">
         <v>752000.0</v>
       </c>
       <c r="K27">
         <v>325000.0</v>
       </c>
       <c r="L27">
         <v>506000.0</v>
       </c>
       <c r="M27">
         <v>358000.0</v>
       </c>
       <c r="N27">
         <v>543000.0</v>
       </c>
       <c r="O27">
         <v>459000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>73597000.0</v>
       </c>
       <c r="C28">
         <v>-24760000.0</v>
       </c>
       <c r="D28">
         <v>-125434000.0</v>
       </c>
       <c r="E28">
         <v>193517000.0</v>
       </c>
       <c r="F28">
         <v>237987000.0</v>
       </c>
       <c r="G28">
         <v>281393000.0</v>
       </c>
       <c r="H28">
         <v>162279000.0</v>
       </c>
       <c r="I28">
         <v>206692000.0</v>
       </c>
       <c r="J28">
         <v>89316000.0</v>
       </c>
       <c r="K28">
         <v>138323000.0</v>
       </c>
       <c r="L28">
         <v>132148000.0</v>
       </c>
       <c r="M28">
         <v>114939000.0</v>
       </c>
       <c r="N28">
         <v>89256000.0</v>
       </c>
       <c r="O28">
         <v>120558000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
         <v>22584000.0</v>
       </c>
       <c r="C29">
         <v>17259000.0</v>
       </c>
       <c r="D29">
         <v>18004000.0</v>
       </c>
       <c r="E29">
         <v>33155000.0</v>
       </c>
       <c r="F29">
         <v>32354000.0</v>
       </c>
       <c r="G29">
         <v>24428000.0</v>
       </c>
       <c r="H29">
         <v>18475000.0</v>
       </c>
       <c r="I29">
         <v>14304000.0</v>
       </c>
       <c r="J29">
         <v>13657000.0</v>
       </c>
       <c r="K29">
         <v>11663000.0</v>
       </c>
       <c r="L29">
         <v>10395000.0</v>
       </c>
       <c r="M29">
         <v>9421000.0</v>
       </c>
       <c r="N29">
         <v>8907000.0</v>
       </c>
       <c r="O29">
         <v>8358000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
         <v>-88676000.0</v>
       </c>
       <c r="C30">
         <v>30965000.0</v>
       </c>
       <c r="D30">
         <v>144836000.0</v>
       </c>
       <c r="E30">
         <v>-270872000.0</v>
       </c>
       <c r="F30">
         <v>-302999000.0</v>
       </c>
       <c r="G30">
         <v>-261854000.0</v>
       </c>
       <c r="H30">
         <v>-187833000.0</v>
       </c>
       <c r="I30">
         <v>-220399000.0</v>
       </c>
@@ -16984,3305 +17346,3375 @@
       <c r="O30">
         <v>-123010000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AF1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AG1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AJ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AK1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AO1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AS1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>150193000.0</v>
+      </c>
+      <c r="C2">
         <v>129974000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>163645000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>116926000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>169060000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>122469000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>177227000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>182605000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>153016000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>99005000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>192656000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>129551000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>103359000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>61599000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>74756000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>120887000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>182361000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>105799000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>103691000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>168004000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>161397000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>138457000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
-    </row>
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
+        <v>6000</v>
+      </c>
+      <c r="C3">
         <v>1000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>33000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>161000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>342000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>252000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>106000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>50000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>75000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>137000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>58000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>400000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>21000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>55000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>66000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>67000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>199000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>70000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
+        <v>0</v>
+      </c>
+      <c r="AJ3">
         <v>805000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
+        <v>0</v>
+      </c>
+      <c r="AN3">
         <v>542000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
+        <v>0</v>
+      </c>
+      <c r="AR3">
         <v>425000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>26192000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>41760000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-13157000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-46131000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-61474000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>76562000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-2857000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1326000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-388000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>440000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-491000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>777000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
+      <c r="AC5"/>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>8833000.0</v>
+      </c>
+      <c r="C6">
         <v>20219000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-33671000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>46719000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-52134000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>46591000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-54758000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5378000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>29589000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>54011000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-93651000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>63105000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>26192000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>41760000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13157000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-46131000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-61474000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>76562000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2108000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-64313000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6607000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>22940000.0</v>
       </c>
-      <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
+      <c r="AC6"/>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>-1949000.0</v>
+      </c>
+      <c r="C7">
         <v>1949000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-175000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4860000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1752000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1903000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-70000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3283000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6362000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3478000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1179000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-4799000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>385000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-341000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-246000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-581000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1642000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>460000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1225000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>46000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-947000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1459000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>293000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>60000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-787000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-293000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-97000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>589000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>181000.0</v>
+      </c>
+      <c r="C9">
         <v>-181000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-71000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>25000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>58000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>94000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-339000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>539000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>214000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-300000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-409000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-523000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>293000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>60000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-787000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-293000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-97000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>589000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-282000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-148000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>305000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>490000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
-[...1 lines deleted...]
-      </c>
+      <c r="AC9"/>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
-[...1 lines deleted...]
-      </c>
+      <c r="AC10"/>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
-      <c r="AH10"/>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
-    </row>
-    <row r="11" spans="1:55">
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>3047000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1582000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1185000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-159000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-533000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-538000.0</v>
       </c>
-      <c r="S11">
-[...1 lines deleted...]
-      </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>776000.0</v>
       </c>
-      <c r="AJ11">
-[...1 lines deleted...]
-      </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11">
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11"/>
+      <c r="AN11">
         <v>111000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-578000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-153000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-275000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>429000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-76000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>867000.0</v>
       </c>
       <c r="T12">
         <v>867000.0</v>
       </c>
       <c r="U12">
         <v>867000.0</v>
       </c>
-      <c r="V12"/>
+      <c r="V12">
+        <v>867000.0</v>
+      </c>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
-[...1 lines deleted...]
-      </c>
+      <c r="AC12"/>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
-      <c r="AH12"/>
+      <c r="AH12">
+        <v>0.0</v>
+      </c>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>69000.0</v>
       </c>
       <c r="O13">
         <v>69000.0</v>
       </c>
       <c r="P13">
+        <v>69000.0</v>
+      </c>
+      <c r="Q13">
         <v>-288000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1545000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-129000.0</v>
       </c>
       <c r="S13">
         <v>-129000.0</v>
       </c>
       <c r="T13">
         <v>-129000.0</v>
       </c>
       <c r="U13">
         <v>-129000.0</v>
       </c>
-      <c r="V13"/>
+      <c r="V13">
+        <v>-129000.0</v>
+      </c>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
-[...1 lines deleted...]
-      </c>
+      <c r="AC13"/>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13">
         <v>0.0</v>
       </c>
       <c r="AF13">
         <v>0.0</v>
       </c>
       <c r="AG13">
         <v>0.0</v>
       </c>
-      <c r="AH13"/>
+      <c r="AH13">
+        <v>0.0</v>
+      </c>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>380000.0</v>
+      </c>
+      <c r="C14">
         <v>387000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>358000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>566000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>209000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>385000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>458000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>393000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>415000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>416000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>427000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>431000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>406000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>451000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>454000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>477000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>487000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>499000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>515000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>571000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>622000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>522000.0</v>
       </c>
-      <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...1 lines deleted...]
-      </c>
+      <c r="AC14"/>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
-      <c r="AH14"/>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15">
+        <v>1271000.0</v>
+      </c>
+      <c r="C15">
         <v>1278000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1000.0</v>
       </c>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
       <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
         <v>4270000.0</v>
       </c>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
         <v>3000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3555000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>3108000.0</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
       <c r="M15">
-        <v>3108000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N15">
         <v>3108000.0</v>
       </c>
       <c r="O15">
+        <v>3108000.0</v>
+      </c>
+      <c r="P15">
         <v>2799000.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
       <c r="Q15">
-        <v>2799000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R15">
         <v>2799000.0</v>
       </c>
       <c r="S15">
         <v>2799000.0</v>
       </c>
       <c r="T15">
         <v>2799000.0</v>
       </c>
-      <c r="U15"/>
+      <c r="U15">
+        <v>2799000.0</v>
+      </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
+      <c r="AC15"/>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>2000.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>159026000.0</v>
+      </c>
+      <c r="C16">
         <v>150193000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>129974000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>163645000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>116926000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>169060000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>122469000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>177227000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>182605000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>153016000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>99005000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>192656000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>129551000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>103359000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>61599000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>74756000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>120887000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>182361000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>105799000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>103691000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>168004000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>161397000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>138457000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...1 lines deleted...]
-      </c>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>5032000.0</v>
+      </c>
+      <c r="C18">
         <v>8513000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>6856000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1184000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7373000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6617000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5246000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1310000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>10120000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>100000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5302000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2046000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4433000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5611000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7978000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>8555000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>6915000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>9551000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>9636000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8559000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>5184000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>8622000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B19">
+        <v>-59000.0</v>
+      </c>
+      <c r="C19">
         <v>-1997000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-5704000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-9639000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-45671000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>9853000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-16519000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-9169000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>10909000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>45744000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-34060000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>125727000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>12900000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>40875000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-51339000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-49835000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-134122000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-35717000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-71497000.0</v>
       </c>
       <c r="T19">
         <v>-71497000.0</v>
       </c>
       <c r="U19">
         <v>-71497000.0</v>
       </c>
       <c r="V19">
+        <v>-71497000.0</v>
+      </c>
+      <c r="W19">
         <v>-107174000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
-[...1 lines deleted...]
-      </c>
+      <c r="AC19"/>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>312000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>1891000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>-16500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16500000.0</v>
       </c>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>-11000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>54000000.0</v>
       </c>
       <c r="O21">
+        <v>54000000.0</v>
+      </c>
+      <c r="P21">
         <v>25500000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-25017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6596000.0</v>
       </c>
       <c r="R21">
         <v>6596000.0</v>
       </c>
       <c r="S21">
         <v>6596000.0</v>
       </c>
       <c r="T21">
         <v>6596000.0</v>
       </c>
-      <c r="U21"/>
+      <c r="U21">
+        <v>6596000.0</v>
+      </c>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
-[...1 lines deleted...]
-      </c>
+      <c r="AC21"/>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
-      <c r="AH21"/>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>7019000.0</v>
+      </c>
+      <c r="C22">
         <v>6101000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5916000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5404000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5103000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4810000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4776000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4235000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3905000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4204000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4487000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-10138000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4490000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>6304000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8202000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8045000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7882000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7674000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7547000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6761000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6079000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5074000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4804000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4662000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4559000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4501000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4472000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4030000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3809000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3610000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3031000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2800000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3100000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3244000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1118000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2651000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2704000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2511000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2703000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2613000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2426000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>560000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2314000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2245000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2201000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2107000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2190000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2051000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1920000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1858000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1902000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1835000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1727000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1625000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1493000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>5256000.0</v>
+      </c>
+      <c r="C23">
         <v>15441000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3457000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>71935000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-24915000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>29839000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-41719000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13377000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22115000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-14905000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-75024000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-90185000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-45433000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>20902000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>32694000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>19600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>67238000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>101546000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>44342000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>22556000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>49667000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>121270000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-      <c r="AC23">
-[...1 lines deleted...]
-      </c>
+      <c r="AC23"/>
       <c r="AD23">
         <v>0.0</v>
       </c>
       <c r="AE23">
         <v>0.0</v>
       </c>
       <c r="AF23">
         <v>0.0</v>
       </c>
       <c r="AG23">
         <v>0.0</v>
       </c>
-      <c r="AH23"/>
-      <c r="AI23">
+      <c r="AH23">
+        <v>0.0</v>
+      </c>
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>64070000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>102012000.0</v>
       </c>
-      <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>113240000.0</v>
       </c>
-      <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
-    </row>
-    <row r="24" spans="1:55">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24">
+        <v>-40107000.0</v>
+      </c>
+      <c r="C24">
         <v>1500000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-37497000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-21089000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-46386000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1786000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-29568000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-17913000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1045000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>34220000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-39758000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-29382000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1502000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>18132000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>309000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-32465000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-60721000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>35071000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-64059000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-35252000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>38731000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-42673000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>832000.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>-32000.0</v>
+      </c>
+      <c r="C25">
         <v>-18000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>431000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>69000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>263000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>85000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>45000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-605000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1085000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1104000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16250000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1120000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-821000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-513000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>207000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>318000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>265000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>266000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>368000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>41000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2323000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-5391000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-4662000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-4559000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-4501000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-5339000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-4030000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-3809000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-3610000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-4027000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-2800000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-3100000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-3244000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-1870000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-2651000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2704000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-2511000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-3028000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-2613000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-2426000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-560000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-2820000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-2245000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-2201000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-2107000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-2548000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-2051000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1920000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1858000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-2445000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1835000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1727000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1625000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-1493000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:55">
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26">
+        <v>-18000.0</v>
+      </c>
+      <c r="C26">
         <v>-2043000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-782000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-294000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1312000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-60000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-18000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-50000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-3000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-6000.0</v>
       </c>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>8000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>312000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>26891000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>492000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>671000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1891000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-162000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
-      <c r="AH26"/>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27">
         <v>141000.0</v>
       </c>
       <c r="C27">
+        <v>141000.0</v>
+      </c>
+      <c r="D27">
         <v>169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120000.0</v>
       </c>
       <c r="E27">
         <v>120000.0</v>
       </c>
       <c r="F27">
+        <v>120000.0</v>
+      </c>
+      <c r="G27">
         <v>118000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>158000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>132000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000.0</v>
       </c>
       <c r="K27">
         <v>132000.0</v>
       </c>
       <c r="L27">
+        <v>132000.0</v>
+      </c>
+      <c r="M27">
         <v>130000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>137000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>197000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>171000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>133000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>130000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>139000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>164000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>119000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>128000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>149000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>587000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>867000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>996000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>752000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>325000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>506000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>358000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>543000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>459000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:55">
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>43967000.0</v>
+      </c>
+      <c r="C28">
         <v>12120000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2674000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>55141000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13997000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>29779000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-43737000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2375000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8510000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8092000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-65030000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-64685000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8567000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4286000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>29895000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4925000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>65110000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>103437000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>44342000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>22556000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>49667000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>121422000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
-[...1 lines deleted...]
-      </c>
+      <c r="AC28"/>
       <c r="AD28">
         <v>0.0</v>
       </c>
       <c r="AE28">
         <v>0.0</v>
       </c>
       <c r="AF28">
         <v>0.0</v>
       </c>
       <c r="AG28">
         <v>0.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AH28">
+        <v>0.0</v>
+      </c>
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>89316000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-      <c r="AM28">
+      <c r="AM28"/>
+      <c r="AN28">
         <v>138323000.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>132148000.0</v>
       </c>
-      <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
-    </row>
-    <row r="29" spans="1:55">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>5038000.0</v>
+      </c>
+      <c r="C29">
         <v>8513000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6874000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1217000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7534000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6959000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5498000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1416000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10170000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>175000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5439000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2063000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4491000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6011000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7992000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8576000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6970000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9617000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9703000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8576000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5383000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8692000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-      <c r="AC29">
-[...1 lines deleted...]
-      </c>
+      <c r="AC29"/>
       <c r="AD29">
         <v>0.0</v>
       </c>
       <c r="AE29">
         <v>0.0</v>
       </c>
       <c r="AF29">
         <v>0.0</v>
       </c>
       <c r="AG29">
         <v>0.0</v>
       </c>
-      <c r="AH29"/>
-      <c r="AI29">
+      <c r="AH29">
+        <v>0.0</v>
+      </c>
+      <c r="AI29"/>
+      <c r="AJ29">
         <v>13657000.0</v>
       </c>
-      <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-      <c r="AM29">
+      <c r="AM29"/>
+      <c r="AN29">
         <v>11663000.0</v>
       </c>
-      <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-      <c r="AQ29">
+      <c r="AQ29"/>
+      <c r="AR29">
         <v>10395000.0</v>
       </c>
-      <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>-40172000.0</v>
+      </c>
+      <c r="C30">
         <v>-414000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-43219000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9639000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-45671000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9853000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-16519000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9169000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10909000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>45744000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-34060000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>125727000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13134000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>40035000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-51044000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-49782000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-133554000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-36492000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-69320000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-78062000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-48443000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-107174000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
-[...1 lines deleted...]
-      </c>
+      <c r="AC30"/>
       <c r="AD30">
         <v>0.0</v>
       </c>
       <c r="AE30">
         <v>0.0</v>
       </c>
       <c r="AF30">
         <v>0.0</v>
       </c>
       <c r="AG30">
         <v>0.0</v>
       </c>
-      <c r="AH30"/>
+      <c r="AH30">
+        <v>0.0</v>
+      </c>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
+      <c r="BD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>