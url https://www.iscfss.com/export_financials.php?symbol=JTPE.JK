--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2910,51 +2913,51 @@
       <c r="O35">
         <v>55336583735.0</v>
       </c>
       <c r="P35">
         <v>18389995494.0</v>
       </c>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36">
-        <v>42816485147.0</v>
+        <v>40740511008.0</v>
       </c>
       <c r="E36">
         <v>22484885729.0</v>
       </c>
       <c r="F36">
         <v>26978184192.0</v>
       </c>
       <c r="G36">
         <v>3156067463.0</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>1062675355.0</v>
       </c>
       <c r="J36">
         <v>369268236.0</v>
       </c>
       <c r="K36">
         <v>426657287.0</v>
       </c>
       <c r="L36">
         <v>879918035.0</v>
       </c>
       <c r="M36">
         <v>1643032155.0</v>
@@ -3160,51 +3163,51 @@
       </c>
       <c r="X39">
         <v>4417835000.0</v>
       </c>
       <c r="Y39">
         <v>2992303000.0</v>
       </c>
       <c r="Z39">
         <v>4476694000.0</v>
       </c>
       <c r="AA39">
         <v>3342777000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>98754603000.0</v>
       </c>
       <c r="C40">
         <v>64496651000.0</v>
       </c>
       <c r="D40">
-        <v>56818808813.0</v>
+        <v>38226352602.0</v>
       </c>
       <c r="E40">
         <v>20473493070.0</v>
       </c>
       <c r="F40">
         <v>11598727832.0</v>
       </c>
       <c r="G40">
         <v>11675339539.0</v>
       </c>
       <c r="H40">
         <v>6612303684.0</v>
       </c>
       <c r="I40">
         <v>12270619854.0</v>
       </c>
       <c r="J40">
         <v>11477211982.0</v>
       </c>
       <c r="K40">
         <v>3692553740.0</v>
       </c>
       <c r="L40">
         <v>16412647904.0</v>
       </c>
@@ -3316,51 +3319,51 @@
       </c>
       <c r="X41">
         <v>2383135000.0</v>
       </c>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>3068713000.0</v>
       </c>
       <c r="C42">
         <v>252914134741.0</v>
       </c>
       <c r="D42">
         <v>248501374317.0</v>
       </c>
       <c r="E42">
         <v>250174793454.0</v>
       </c>
       <c r="F42">
-        <v>9664154444.0</v>
+        <v>242628790576.0</v>
       </c>
       <c r="G42">
         <v>168962679156.0</v>
       </c>
       <c r="H42">
         <v>9664154444.0</v>
       </c>
       <c r="I42">
         <v>10397036513.0</v>
       </c>
       <c r="J42">
         <v>9664154444.0</v>
       </c>
       <c r="K42">
         <v>9664154444.0</v>
       </c>
       <c r="L42">
         <v>2812104444.0</v>
       </c>
       <c r="M42">
         <v>8530804444.0</v>
       </c>
       <c r="N42">
         <v>8430804444.0</v>
       </c>
@@ -4507,618 +4510,624 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN62"/>
+  <dimension ref="A1:CO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
       </c>
-      <c r="CL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>24</v>
       </c>
-      <c r="CN1" t="s">
-        <v>155</v>
+      <c r="CO1" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>1045869819000.0</v>
+      </c>
+      <c r="C2">
         <v>959327874000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1078135643000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>782949630000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>684477823000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>725430344000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>661061432000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>529732502000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>570582583225.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>536674803250.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>581297349278.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>601609024598.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>460211850360.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>308113755450.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>306602467970.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>327278819847.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>247863684260.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>146271552652.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>197853225566.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>244529941028.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>204142208022.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>152276678449.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>198598148247.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>288581303388.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>196630581918.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>162491371771.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>168583561610.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>255360604644.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>170484265771.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>130717958385.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>193466279061.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>221215976615.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>130338004041.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>188837920899.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>167223258815.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>307552293163.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>161477258163.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>147930230516.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>185163889266.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>352780216066.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>250347431680.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>253864802485.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>270366360719.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>501180294568.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>321316462598.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>234184318389.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>210608167109.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>271367103627.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>215444974233.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>146512711379.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>231743831751.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>219974898874.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>98466142084.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>130749519320.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>160292885369.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>730705945.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>537306118.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>66348845722.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>75574244877.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>99886316500.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>53827652000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>45066222100.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>24686181800.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>44200175700.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>49620979800.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>46595272900.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>23800898400.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>25885890500.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>56352910500.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>17179509800.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>7408411700.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>12941455200.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>10168673200.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8595658100.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6498741700.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6561816100.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5516060700.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3000664000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3541845000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5495886000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6813086000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4727485000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>5763922000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3195368000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3069230000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>4068679000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3102695000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1910477000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3253574000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>746000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>563113000.0</v>
       </c>
-      <c r="CN2"/>
+      <c r="CO2"/>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5169,20757 +5178,55 @@
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
-    </row>
-[...20701 lines deleted...]
-      </c>
+      <c r="CO3"/>
     </row>
     <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -25972,438 +5279,362 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
     </row>
     <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>191</v>
-[...43 lines deleted...]
-      <c r="AR5"/>
+        <v>30</v>
+      </c>
+      <c r="B5">
+        <v>43272155000.0</v>
+      </c>
+      <c r="C5">
+        <v>30577974000.0</v>
+      </c>
+      <c r="D5">
+        <v>31315376000.0</v>
+      </c>
+      <c r="E5">
+        <v>33241403000.0</v>
+      </c>
+      <c r="F5">
+        <v>28166841000.0</v>
+      </c>
+      <c r="G5">
+        <v>31600373000.0</v>
+      </c>
+      <c r="H5">
+        <v>22380740000.0</v>
+      </c>
+      <c r="I5">
+        <v>14224974000.0</v>
+      </c>
+      <c r="J5">
+        <v>25684325587.0</v>
+      </c>
+      <c r="K5">
+        <v>235358892756.0</v>
+      </c>
+      <c r="L5">
+        <v>17967979564.0</v>
+      </c>
+      <c r="M5">
+        <v>18960389205.0</v>
+      </c>
+      <c r="N5">
+        <v>14729491963.0</v>
+      </c>
+      <c r="O5">
+        <v>14699497606.0</v>
+      </c>
+      <c r="P5">
+        <v>19641398701.0</v>
+      </c>
+      <c r="Q5">
+        <v>18339319587.0</v>
+      </c>
+      <c r="R5">
+        <v>15537030754.0</v>
+      </c>
+      <c r="S5">
+        <v>12607109000.0</v>
+      </c>
+      <c r="T5">
+        <v>12095395822.0</v>
+      </c>
+      <c r="U5">
+        <v>14697195156.0</v>
+      </c>
+      <c r="V5">
+        <v>15641919129.0</v>
+      </c>
+      <c r="W5">
+        <v>17464376822.0</v>
+      </c>
+      <c r="X5">
+        <v>152446474712.0</v>
+      </c>
+      <c r="Y5">
+        <v>158996016128.0</v>
+      </c>
+      <c r="Z5">
+        <v>156811895405.0</v>
+      </c>
+      <c r="AA5">
+        <v>171425005699.0</v>
+      </c>
+      <c r="AB5">
+        <v>151525275204.0</v>
+      </c>
+      <c r="AC5">
+        <v>154132577235.0</v>
+      </c>
+      <c r="AD5">
+        <v>154025079644.0</v>
+      </c>
+      <c r="AE5">
+        <v>154357486074.0</v>
+      </c>
+      <c r="AF5">
+        <v>153600986363.0</v>
+      </c>
+      <c r="AG5">
+        <v>151158371697.0</v>
+      </c>
+      <c r="AH5">
+        <v>154098014365.0</v>
+      </c>
+      <c r="AI5">
+        <v>152449151316.0</v>
+      </c>
+      <c r="AJ5">
+        <v>150875290711.0</v>
+      </c>
+      <c r="AK5">
+        <v>151321155633.0</v>
+      </c>
+      <c r="AL5">
+        <v>150965116496.0</v>
+      </c>
+      <c r="AM5">
+        <v>152482110728.0</v>
+      </c>
+      <c r="AN5">
+        <v>150309695372.0</v>
+      </c>
+      <c r="AO5">
+        <v>1062292145.0</v>
+      </c>
+      <c r="AP5">
+        <v>3212887990.0</v>
+      </c>
+      <c r="AQ5">
+        <v>4053219418.0</v>
+      </c>
+      <c r="AR5">
+        <v>3097309774.0</v>
+      </c>
       <c r="AS5"/>
-      <c r="AT5"/>
+      <c r="AT5">
+        <v>262205956.0</v>
+      </c>
       <c r="AU5"/>
-      <c r="AV5"/>
+      <c r="AV5">
+        <v>1023824266.0</v>
+      </c>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
     </row>
     <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>192</v>
-[...183 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
     </row>
     <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
-[...16 lines deleted...]
-      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
-[...46 lines deleted...]
-      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -26429,73 +5660,111 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
     </row>
     <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      <c r="D8"/>
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="C8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="D8">
+        <v>34260250000.0</v>
+      </c>
       <c r="E8"/>
-      <c r="F8"/>
-[...4 lines deleted...]
-      <c r="K8"/>
+      <c r="F8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="G8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="H8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="I8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="J8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="K8">
+        <v>34260250000.0</v>
+      </c>
       <c r="L8"/>
-      <c r="M8"/>
-[...8 lines deleted...]
-      <c r="V8"/>
+      <c r="M8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="N8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="O8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="P8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="Q8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="R8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="S8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="T8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="U8">
+        <v>34260250000.0</v>
+      </c>
+      <c r="V8">
+        <v>34260250000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -26526,78 +5795,120 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
     </row>
     <row r="9" spans="1:93">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9"/>
-[...4 lines deleted...]
-      <c r="I9"/>
+      <c r="D9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="E9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="F9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="G9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="H9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="I9">
+        <v>9664154440.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9"/>
-[...13 lines deleted...]
-      <c r="AA9"/>
+      <c r="M9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="N9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="O9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="P9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="Q9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="R9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="S9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="T9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="U9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="V9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="W9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="X9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="Y9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="Z9">
+        <v>9664154440.0</v>
+      </c>
+      <c r="AA9">
+        <v>9664154440.0</v>
+      </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
@@ -26623,220 +5934,298 @@
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
     </row>
     <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>196</v>
-[...59 lines deleted...]
-      <c r="BH10"/>
+        <v>35</v>
+      </c>
+      <c r="B10">
+        <v>670459712000.0</v>
+      </c>
+      <c r="C10">
+        <v>847978712000.0</v>
+      </c>
+      <c r="D10">
+        <v>1215015686000.0</v>
+      </c>
+      <c r="E10">
+        <v>407070624000.0</v>
+      </c>
+      <c r="F10">
+        <v>395103221000.0</v>
+      </c>
+      <c r="G10">
+        <v>479513296000.0</v>
+      </c>
+      <c r="H10">
+        <v>557597039000.0</v>
+      </c>
+      <c r="I10">
+        <v>89005158000.0</v>
+      </c>
+      <c r="J10">
+        <v>215730562556.0</v>
+      </c>
+      <c r="K10">
+        <v>254972213748.0</v>
+      </c>
+      <c r="L10">
+        <v>398453098239.0</v>
+      </c>
+      <c r="M10">
+        <v>146049543325.0</v>
+      </c>
+      <c r="N10">
+        <v>93410334907.0</v>
+      </c>
+      <c r="O10">
+        <v>102627046487.0</v>
+      </c>
+      <c r="P10">
+        <v>209758085749.0</v>
+      </c>
+      <c r="Q10">
+        <v>135174378737.0</v>
+      </c>
+      <c r="R10">
+        <v>94058195215.0</v>
+      </c>
+      <c r="S10">
+        <v>137858056761.0</v>
+      </c>
+      <c r="T10">
+        <v>176551115047.0</v>
+      </c>
+      <c r="U10">
+        <v>12788770388.0</v>
+      </c>
+      <c r="V10">
+        <v>63347394800.0</v>
+      </c>
+      <c r="W10">
+        <v>53836621069.0</v>
+      </c>
+      <c r="X10">
+        <v>33781887773.0</v>
+      </c>
+      <c r="Y10">
+        <v>128998234151.0</v>
+      </c>
+      <c r="Z10">
+        <v>14192756849.0</v>
+      </c>
+      <c r="AA10">
+        <v>38064326424.0</v>
+      </c>
+      <c r="AB10">
+        <v>81596516366.0</v>
+      </c>
+      <c r="AC10">
+        <v>30439279813.0</v>
+      </c>
+      <c r="AD10">
+        <v>31673353131.0</v>
+      </c>
+      <c r="AE10">
+        <v>66206667000.0</v>
+      </c>
+      <c r="AF10">
+        <v>150731756306.0</v>
+      </c>
+      <c r="AG10">
+        <v>39597890486.0</v>
+      </c>
+      <c r="AH10">
+        <v>44973880379.0</v>
+      </c>
+      <c r="AI10">
+        <v>23687326009.0</v>
+      </c>
+      <c r="AJ10">
+        <v>105344597137.0</v>
+      </c>
+      <c r="AK10">
+        <v>126555486217.0</v>
+      </c>
+      <c r="AL10">
+        <v>102424762950.0</v>
+      </c>
+      <c r="AM10">
+        <v>71057880734.0</v>
+      </c>
+      <c r="AN10">
+        <v>126411667246.0</v>
+      </c>
+      <c r="AO10">
+        <v>18437289686.0</v>
+      </c>
+      <c r="AP10">
+        <v>147376699781.0</v>
+      </c>
+      <c r="AQ10">
+        <v>21805218372.0</v>
+      </c>
+      <c r="AR10">
+        <v>40573520108.0</v>
+      </c>
+      <c r="AS10">
+        <v>16663504069.0</v>
+      </c>
+      <c r="AT10">
+        <v>53157567970.0</v>
+      </c>
+      <c r="AU10">
+        <v>18388600445.0</v>
+      </c>
+      <c r="AV10">
+        <v>69106779073.0</v>
+      </c>
+      <c r="AW10">
+        <v>10682028940.0</v>
+      </c>
+      <c r="AX10">
+        <v>112599641830.0</v>
+      </c>
+      <c r="AY10">
+        <v>31808239706.0</v>
+      </c>
+      <c r="AZ10">
+        <v>112386011203.0</v>
+      </c>
+      <c r="BA10">
+        <v>3760980376.0</v>
+      </c>
+      <c r="BB10">
+        <v>6457156686.0</v>
+      </c>
+      <c r="BC10">
+        <v>9905605187.0</v>
+      </c>
+      <c r="BD10">
+        <v>37140499019.0</v>
+      </c>
+      <c r="BE10">
+        <v>10518520083.0</v>
+      </c>
+      <c r="BF10">
+        <v>9868703725.0</v>
+      </c>
+      <c r="BG10">
+        <v>22332984734.0</v>
+      </c>
+      <c r="BH10">
+        <v>83102048240.0</v>
+      </c>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
     </row>
     <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...58 lines deleted...]
-      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -26857,920 +6246,1050 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
     </row>
     <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>198</v>
-[...11 lines deleted...]
-      <c r="L12"/>
+        <v>37</v>
+      </c>
+      <c r="B12">
+        <v>670459712000.0</v>
+      </c>
+      <c r="C12">
+        <v>847978712000.0</v>
+      </c>
+      <c r="D12">
+        <v>1215015686000.0</v>
+      </c>
+      <c r="E12">
+        <v>407070624000.0</v>
+      </c>
+      <c r="F12">
+        <v>395103221000.0</v>
+      </c>
+      <c r="G12">
+        <v>479513296000.0</v>
+      </c>
+      <c r="H12">
+        <v>557597039000.0</v>
+      </c>
+      <c r="I12">
+        <v>89005158000.0</v>
+      </c>
+      <c r="J12">
+        <v>215730562556.0</v>
+      </c>
+      <c r="K12">
+        <v>254972213748.0</v>
+      </c>
+      <c r="L12">
+        <v>398453098239.0</v>
+      </c>
       <c r="M12">
-        <v>33882273537.0</v>
+        <v>146049543325.0</v>
       </c>
       <c r="N12">
-        <v>33882273537.0</v>
+        <v>93410334907.0</v>
       </c>
       <c r="O12">
-        <v>33882273537.0</v>
+        <v>102627046487.0</v>
       </c>
       <c r="P12">
-        <v>-4532740460.0</v>
+        <v>209758085749.0</v>
       </c>
       <c r="Q12">
-        <v>-124142516595.0</v>
+        <v>135174378737.0</v>
       </c>
       <c r="R12">
-        <v>-112188713613.0</v>
+        <v>94058195215.0</v>
       </c>
       <c r="S12">
-        <v>278024696267.0</v>
+        <v>137858056761.0</v>
       </c>
       <c r="T12">
-        <v>-122842621837.0</v>
+        <v>176551115047.0</v>
       </c>
       <c r="U12">
-        <v>18533234514.0</v>
+        <v>12788770388.0</v>
       </c>
       <c r="V12">
-        <v>-89276450989.0</v>
+        <v>63347394800.0</v>
       </c>
       <c r="W12">
-        <v>22766504285.0</v>
+        <v>53836621069.0</v>
       </c>
       <c r="X12">
-        <v>200699023543.0</v>
+        <v>33781887773.0</v>
       </c>
       <c r="Y12">
-        <v>-91656486830.0</v>
+        <v>128998234151.0</v>
       </c>
       <c r="Z12">
-        <v>-69532498387.0</v>
+        <v>14192756849.0</v>
       </c>
       <c r="AA12">
-        <v>49216982947.0</v>
+        <v>38064326424.0</v>
       </c>
       <c r="AB12">
-        <v>-67975309681.0</v>
+        <v>81596516366.0</v>
       </c>
       <c r="AC12">
-        <v>-65840946721.0</v>
+        <v>30439279813.0</v>
       </c>
       <c r="AD12">
-        <v>33529770911.0</v>
+        <v>31673353131.0</v>
       </c>
       <c r="AE12">
-        <v>146863975245.0</v>
+        <v>66206667000.0</v>
       </c>
       <c r="AF12">
-        <v>-25811324177.0</v>
-[...28 lines deleted...]
-      <c r="BH12"/>
+        <v>150731756306.0</v>
+      </c>
+      <c r="AG12">
+        <v>39597890486.0</v>
+      </c>
+      <c r="AH12">
+        <v>44973880379.0</v>
+      </c>
+      <c r="AI12">
+        <v>23687326009.0</v>
+      </c>
+      <c r="AJ12">
+        <v>105344597137.0</v>
+      </c>
+      <c r="AK12">
+        <v>126555486217.0</v>
+      </c>
+      <c r="AL12">
+        <v>102424762950.0</v>
+      </c>
+      <c r="AM12">
+        <v>71057880734.0</v>
+      </c>
+      <c r="AN12">
+        <v>126411667246.0</v>
+      </c>
+      <c r="AO12">
+        <v>18437289686.0</v>
+      </c>
+      <c r="AP12">
+        <v>147376699781.0</v>
+      </c>
+      <c r="AQ12">
+        <v>21805218372.0</v>
+      </c>
+      <c r="AR12">
+        <v>40573520108.0</v>
+      </c>
+      <c r="AS12">
+        <v>16663504069.0</v>
+      </c>
+      <c r="AT12">
+        <v>53157567970.0</v>
+      </c>
+      <c r="AU12">
+        <v>18388600445.0</v>
+      </c>
+      <c r="AV12">
+        <v>69106779073.0</v>
+      </c>
+      <c r="AW12">
+        <v>10682028940.0</v>
+      </c>
+      <c r="AX12">
+        <v>134476845993.0</v>
+      </c>
+      <c r="AY12">
+        <v>31808239706.0</v>
+      </c>
+      <c r="AZ12">
+        <v>112386011203.0</v>
+      </c>
+      <c r="BA12">
+        <v>3760980376.0</v>
+      </c>
+      <c r="BB12">
+        <v>6457156686.0</v>
+      </c>
+      <c r="BC12">
+        <v>9905605187.0</v>
+      </c>
+      <c r="BD12">
+        <v>37140499019.0</v>
+      </c>
+      <c r="BE12">
+        <v>10518520083.0</v>
+      </c>
+      <c r="BF12">
+        <v>9868703725.0</v>
+      </c>
+      <c r="BG12">
+        <v>22332984734.0</v>
+      </c>
+      <c r="BH12">
+        <v>83102048240.0</v>
+      </c>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
     </row>
     <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>199</v>
-[...92 lines deleted...]
-      <c r="CO13"/>
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="C13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="D13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="E13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="F13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="G13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="H13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="I13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="J13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="K13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="L13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="M13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="N13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="O13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="P13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="Q13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="R13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="S13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="T13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="U13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="V13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="W13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="X13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="Y13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="Z13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AA13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AB13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AC13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AD13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AE13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AF13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AG13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AH13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AI13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AK13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AL13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AM13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AN13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AO13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AP13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AR13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AS13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AT13">
+        <v>34260250000.0</v>
+      </c>
+      <c r="AU13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="AV13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="AW13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="AX13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="AY13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="BA13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="BB13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="BC13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="BD13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="BE13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="BF13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="BG13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="BH13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="BI13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>35393600000.0</v>
+      </c>
+      <c r="BK13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="CI13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="CK13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="CL13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="CM13">
+        <v>35015000000.0</v>
+      </c>
+      <c r="CN13">
+        <v>35000000000.0</v>
+      </c>
+      <c r="CO13">
+        <v>35000000000.0</v>
+      </c>
     </row>
     <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>15060226000.0</v>
+        <v>6791330000.0</v>
       </c>
       <c r="C14">
-        <v>16784322000.0</v>
+        <v>6809916000.0</v>
       </c>
       <c r="D14">
-        <v>12401590000.0</v>
+        <v>6851440000.0</v>
       </c>
       <c r="E14">
-        <v>12179796705.0</v>
-[...2 lines deleted...]
-      <c r="G14"/>
+        <v>6852050000.0</v>
+      </c>
+      <c r="F14">
+        <v>6852050000.0</v>
+      </c>
+      <c r="G14">
+        <v>6852050000.0</v>
+      </c>
       <c r="H14">
-        <v>10663410000.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="I14">
-        <v>9694142665.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="J14">
-        <v>9542567516.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="K14">
-        <v>8378829578.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="L14">
-        <v>9760566696.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="M14">
-        <v>9412395507.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="N14">
-        <v>9360688849.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="O14">
-        <v>7199698479.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="P14">
-        <v>1536856528.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="Q14">
-        <v>1659491084.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="R14">
-        <v>8800749899.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="S14">
-        <v>9602732069.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="T14">
-        <v>9041301307.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="U14">
-        <v>9029993440.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="V14">
-        <v>7924346162.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="W14">
-        <v>8612176475.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="X14">
-        <v>22197072062.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="Y14">
-        <v>-5500404366.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="Z14">
-        <v>7984073526.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AA14">
-        <v>8184103993.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AB14">
-        <v>7910784248.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AC14">
-        <v>8553886406.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AD14">
-        <v>7501760220.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AE14">
-        <v>5724210978.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AF14">
-        <v>9582453638.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AG14">
-        <v>6542011167.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AH14">
-        <v>10563269619.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AI14">
-        <v>9022869033.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AJ14">
-        <v>9456867036.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AK14">
-        <v>13325680571.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AL14">
-        <v>9338314020.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AM14">
-        <v>12003357300.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AN14">
-        <v>10946006089.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AO14">
-        <v>8762169729.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AP14">
-        <v>7844060826.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AQ14">
-        <v>4505102478.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AR14">
-        <v>10311796984.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AS14">
-        <v>7275211083.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AT14">
-        <v>5869408864.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AU14">
-        <v>6343090029.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AV14">
-        <v>5605117103.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AW14">
-        <v>5376419067.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AX14">
-        <v>5224374314.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AY14">
-        <v>6106079175.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="AZ14">
-        <v>5168420553.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="BA14">
-        <v>3808473198.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="BB14">
-        <v>4081652083.0</v>
+        <v>6852050000.0</v>
       </c>
       <c r="BC14">
-        <v>3378279657.0</v>
+        <v>6867794000.0</v>
       </c>
       <c r="BD14">
-        <v>3229664209.0</v>
-[...7 lines deleted...]
-      <c r="BK14"/>
+        <v>6852050000.0</v>
+      </c>
+      <c r="BE14">
+        <v>6852050000.0</v>
+      </c>
+      <c r="BF14">
+        <v>7078720000.0</v>
+      </c>
+      <c r="BG14">
+        <v>7094464000.0</v>
+      </c>
+      <c r="BH14">
+        <v>7078720000.0</v>
+      </c>
+      <c r="BI14">
+        <v>7078720000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>1400000000.0</v>
+      </c>
+      <c r="BK14">
+        <v>1415744000.0</v>
+      </c>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
     </row>
     <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
-[...19 lines deleted...]
-      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...76 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
-[...4 lines deleted...]
-      </c>
+      <c r="AM15"/>
+      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
-[...4 lines deleted...]
-      </c>
+      <c r="AQ15"/>
+      <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
-[...7 lines deleted...]
-      </c>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
-[...4 lines deleted...]
-      </c>
+      <c r="AY15"/>
+      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
-[...4 lines deleted...]
-      </c>
+      <c r="BC15"/>
+      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-      <c r="BG15">
-[...4 lines deleted...]
-      </c>
+      <c r="BG15"/>
+      <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
-[...10 lines deleted...]
-      </c>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
-[...1 lines deleted...]
-      </c>
+      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
-[...7 lines deleted...]
-      </c>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
-[...4 lines deleted...]
-      </c>
+      <c r="CH15"/>
+      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
-[...1 lines deleted...]
-      </c>
+      <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
     </row>
     <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>41</v>
       </c>
       <c r="B16">
-        <v>847978712000.0</v>
+        <v>47735804000.0</v>
       </c>
       <c r="C16">
-        <v>1215015686000.0</v>
+        <v>4322920000.0</v>
       </c>
       <c r="D16">
-        <v>407070624000.0</v>
+        <v>4539521000.0</v>
       </c>
       <c r="E16">
-        <v>395103221000.0</v>
+        <v>7620020000.0</v>
       </c>
       <c r="F16">
-        <v>479513296000.0</v>
+        <v>4441954992.0</v>
       </c>
       <c r="G16">
-        <v>557597039000.0</v>
+        <v>9489814562.0</v>
       </c>
       <c r="H16">
-        <v>89005158000.0</v>
+        <v>17335893926.0</v>
       </c>
       <c r="I16">
-        <v>215730562556.0</v>
+        <v>5456261641.0</v>
       </c>
       <c r="J16">
-        <v>254972213748.0</v>
+        <v>5493915236.0</v>
       </c>
       <c r="K16">
-        <v>398453098239.0</v>
+        <v>8559148730.0</v>
       </c>
       <c r="L16">
-        <v>146049543325.0</v>
+        <v>18592456211.0</v>
       </c>
       <c r="M16">
-        <v>93410334907.0</v>
+        <v>41277995527.0</v>
       </c>
       <c r="N16">
-        <v>102627046486.0</v>
+        <v>74406678375.0</v>
       </c>
       <c r="O16">
-        <v>209758085749.0</v>
+        <v>8078212444.0</v>
       </c>
       <c r="P16">
-        <v>135174378737.0</v>
+        <v>85517526429.0</v>
       </c>
       <c r="Q16">
-        <v>94058195215.0</v>
+        <v>19308747306.0</v>
       </c>
       <c r="R16">
-        <v>137858056762.0</v>
+        <v>12820163122.0</v>
       </c>
       <c r="S16">
-        <v>176551115047.0</v>
+        <v>37727300193.0</v>
       </c>
       <c r="T16">
-        <v>12788770388.0</v>
+        <v>16563233379.0</v>
       </c>
       <c r="U16">
-        <v>63347394800.0</v>
+        <v>14048973647.0</v>
       </c>
       <c r="V16">
-        <v>53836621069.0</v>
+        <v>19480832596.0</v>
       </c>
       <c r="W16">
-        <v>33781887773.0</v>
+        <v>22966780702.0</v>
       </c>
       <c r="X16">
-        <v>128998234152.0</v>
+        <v>17610307990.0</v>
       </c>
       <c r="Y16">
-        <v>14192756850.0</v>
+        <v>18816557764.0</v>
       </c>
       <c r="Z16">
-        <v>38064326426.0</v>
+        <v>15752802701.0</v>
       </c>
       <c r="AA16">
-        <v>81596516366.0</v>
+        <v>50159899044.0</v>
       </c>
       <c r="AB16">
-        <v>30439279813.0</v>
+        <v>40077612964.0</v>
       </c>
       <c r="AC16">
-        <v>31673353132.0</v>
+        <v>87818812854.0</v>
       </c>
       <c r="AD16">
-        <v>66206667000.0</v>
+        <v>33286024647.0</v>
       </c>
       <c r="AE16">
-        <v>150731756306.0</v>
+        <v>41481490177.0</v>
       </c>
       <c r="AF16">
-        <v>39597890486.0</v>
+        <v>56761690353.0</v>
       </c>
       <c r="AG16">
-        <v>44973880379.0</v>
+        <v>89109359729.0</v>
       </c>
       <c r="AH16">
-        <v>23687326009.0</v>
+        <v>28651017419.0</v>
       </c>
       <c r="AI16">
-        <v>105344597137.0</v>
+        <v>23768201181.0</v>
       </c>
       <c r="AJ16">
-        <v>126555486218.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>19297392376.0</v>
+      </c>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
       <c r="AO16">
-        <v>147376699781.0</v>
+        <v>139764404451.0</v>
       </c>
       <c r="AP16">
-        <v>21805218372.0</v>
+        <v>40102679656.0</v>
       </c>
       <c r="AQ16">
-        <v>40573520108.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>21996427726.0</v>
+      </c>
+      <c r="AR16"/>
       <c r="AS16">
-        <v>53157567970.0</v>
+        <v>28137064898.0</v>
       </c>
       <c r="AT16">
-        <v>18388600445.0</v>
+        <v>24347610915.0</v>
       </c>
       <c r="AU16">
-        <v>69106779072.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>11217634799.0</v>
+      </c>
+      <c r="AV16"/>
       <c r="AW16">
-        <v>112599641830.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>22364812081.0</v>
+      </c>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
       <c r="BA16">
-        <v>6457156686.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>25147232490.0</v>
+      </c>
+      <c r="BB16"/>
       <c r="BC16">
-        <v>37140499019.0</v>
-[...24 lines deleted...]
-      </c>
+        <v>9376643271.0</v>
+      </c>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
     </row>
     <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27823,350 +7342,178 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
     </row>
     <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>204</v>
-[...183 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
     </row>
     <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
-[...16 lines deleted...]
-      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
-[...55 lines deleted...]
-      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -28189,1260 +7536,1350 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
     </row>
     <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
-      <c r="AS20"/>
-[...2 lines deleted...]
-      <c r="AV20"/>
+      <c r="AS20">
+        <v>-1583451223.0</v>
+      </c>
+      <c r="AT20">
+        <v>-1129260766.0</v>
+      </c>
+      <c r="AU20">
+        <v>-927920675.0</v>
+      </c>
+      <c r="AV20">
+        <v>8188249688.0</v>
+      </c>
       <c r="AW20"/>
-      <c r="AX20"/>
+      <c r="AX20">
+        <v>24024428411.0</v>
+      </c>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
     </row>
     <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>46</v>
       </c>
       <c r="B21">
-        <v>-3624738774.0</v>
+        <v>26078883000.0</v>
       </c>
       <c r="C21">
-        <v>-3624244809.0</v>
-[...1 lines deleted...]
-      <c r="D21"/>
+        <v>24957413000.0</v>
+      </c>
+      <c r="D21">
+        <v>25193897000.0</v>
+      </c>
       <c r="E21">
-        <v>-3624767251.0</v>
+        <v>31665784000.0</v>
       </c>
       <c r="F21">
-        <v>-3624709031.0</v>
+        <v>29011098000.0</v>
       </c>
       <c r="G21">
-        <v>-47829217127.0</v>
+        <v>29273801000.0</v>
       </c>
       <c r="H21">
-        <v>16573508734.0</v>
+        <v>29019180000.0</v>
       </c>
       <c r="I21">
-        <v>6528755007.0</v>
-[...6 lines deleted...]
-      <c r="O21"/>
+        <v>31180461000.0</v>
+      </c>
+      <c r="J21">
+        <v>28530744786.0</v>
+      </c>
+      <c r="K21">
+        <v>26853699769.0</v>
+      </c>
+      <c r="L21">
+        <v>24888258807.0</v>
+      </c>
+      <c r="M21">
+        <v>15799681643.0</v>
+      </c>
+      <c r="N21">
+        <v>15266638448.0</v>
+      </c>
+      <c r="O21">
+        <v>19217556718.0</v>
+      </c>
       <c r="P21">
-        <v>67272574077.0</v>
+        <v>20049585061.0</v>
       </c>
       <c r="Q21">
-        <v>78199146612.0</v>
+        <v>5369123547.0</v>
       </c>
       <c r="R21">
-        <v>71684151156.0</v>
+        <v>7712519890.0</v>
       </c>
       <c r="S21">
-        <v>-173381535350.0</v>
+        <v>7589958290.0</v>
       </c>
       <c r="T21">
-        <v>74425377059.0</v>
+        <v>5837252097.0</v>
       </c>
       <c r="U21">
-        <v>10461064133.0</v>
+        <v>6587761140.0</v>
       </c>
       <c r="V21">
-        <v>103695631751.0</v>
+        <v>7022751160.0</v>
       </c>
       <c r="W21">
-        <v>-133676955657.0</v>
+        <v>6693321472.0</v>
       </c>
       <c r="X21">
-        <v>-87308469935.0</v>
+        <v>5867241621.0</v>
       </c>
       <c r="Y21">
-        <v>85480105740.0</v>
+        <v>4695771415.0</v>
       </c>
       <c r="Z21">
-        <v>27324305001.0</v>
+        <v>4721421308.0</v>
       </c>
       <c r="AA21">
-        <v>-86811284084.0</v>
+        <v>5249492833.0</v>
       </c>
       <c r="AB21">
-        <v>-12962508898.0</v>
+        <v>3404886689.0</v>
       </c>
       <c r="AC21">
-        <v>93962153141.0</v>
+        <v>3432092256.0</v>
       </c>
       <c r="AD21">
-        <v>-29839115740.0</v>
+        <v>3527852198.0</v>
       </c>
       <c r="AE21">
-        <v>-130242957613.0</v>
+        <v>3446709631.0</v>
       </c>
       <c r="AF21">
-        <v>44379287594.0</v>
-[...24 lines deleted...]
-      <c r="BD21"/>
+        <v>3559028207.0</v>
+      </c>
+      <c r="AG21">
+        <v>3667052056.0</v>
+      </c>
+      <c r="AH21">
+        <v>3713431770.0</v>
+      </c>
+      <c r="AI21">
+        <v>3722556932.0</v>
+      </c>
+      <c r="AJ21">
+        <v>4094080839.0</v>
+      </c>
+      <c r="AK21">
+        <v>4435115951.0</v>
+      </c>
+      <c r="AL21">
+        <v>4158957888.0</v>
+      </c>
+      <c r="AM21">
+        <v>3464866140.0</v>
+      </c>
+      <c r="AN21">
+        <v>4104796060.0</v>
+      </c>
+      <c r="AO21">
+        <v>2007630796.0</v>
+      </c>
+      <c r="AP21">
+        <v>1999100328.0</v>
+      </c>
+      <c r="AQ21">
+        <v>1823135589.0</v>
+      </c>
+      <c r="AR21">
+        <v>1627332918.0</v>
+      </c>
+      <c r="AS21">
+        <v>11229320636.0</v>
+      </c>
+      <c r="AT21">
+        <v>10475348286.0</v>
+      </c>
+      <c r="AU21">
+        <v>11223284142.0</v>
+      </c>
+      <c r="AV21">
+        <v>932321845.0</v>
+      </c>
+      <c r="AW21">
+        <v>930438494.0</v>
+      </c>
+      <c r="AX21">
+        <v>941056688.0</v>
+      </c>
+      <c r="AY21">
+        <v>846568670.0</v>
+      </c>
+      <c r="AZ21">
+        <v>861931507.0</v>
+      </c>
+      <c r="BA21">
+        <v>1722678439.0</v>
+      </c>
+      <c r="BB21">
+        <v>803025649.0</v>
+      </c>
+      <c r="BC21">
+        <v>590467946.0</v>
+      </c>
+      <c r="BD21">
+        <v>625608210.0</v>
+      </c>
       <c r="BE21"/>
-      <c r="BF21"/>
-[...5 lines deleted...]
-      <c r="BL21"/>
+      <c r="BF21">
+        <v>283744600.0</v>
+      </c>
+      <c r="BG21">
+        <v>276751100.0</v>
+      </c>
+      <c r="BH21">
+        <v>222658300.0</v>
+      </c>
+      <c r="BI21">
+        <v>1500000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>1500000.0</v>
+      </c>
+      <c r="BK21">
+        <v>1500000.0</v>
+      </c>
+      <c r="BL21">
+        <v>2000000.0</v>
+      </c>
       <c r="BM21"/>
       <c r="BN21"/>
-      <c r="BO21"/>
-      <c r="BP21"/>
+      <c r="BO21">
+        <v>3000000.0</v>
+      </c>
+      <c r="BP21">
+        <v>3750000.0</v>
+      </c>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
-      <c r="BT21"/>
+      <c r="BT21">
+        <v>11363600.0</v>
+      </c>
       <c r="BU21"/>
       <c r="BV21"/>
-      <c r="BW21"/>
-[...1 lines deleted...]
-      <c r="BY21"/>
+      <c r="BW21">
+        <v>11363600.0</v>
+      </c>
+      <c r="BX21">
+        <v>11363600.0</v>
+      </c>
+      <c r="BY21">
+        <v>11363600.0</v>
+      </c>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
-      <c r="CD21"/>
+      <c r="CD21">
+        <v>5064000.0</v>
+      </c>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21"/>
+      <c r="CH21">
+        <v>5064000.0</v>
+      </c>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
     </row>
     <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>47</v>
       </c>
       <c r="B22">
-        <v>27307253000.0</v>
+        <v>861540932000.0</v>
       </c>
       <c r="C22">
-        <v>198411512000.0</v>
+        <v>528100241000.0</v>
       </c>
       <c r="D22">
-        <v>73133601000.0</v>
+        <v>372783340000.0</v>
       </c>
       <c r="E22">
-        <v>28733686016.0</v>
+        <v>705382549000.0</v>
       </c>
       <c r="F22">
-        <v>51166512095.0</v>
+        <v>553009391000.0</v>
       </c>
       <c r="G22">
-        <v>118331834064.0</v>
+        <v>497096925000.0</v>
       </c>
       <c r="H22">
-        <v>39311669000.0</v>
+        <v>409305363000.0</v>
       </c>
       <c r="I22">
-        <v>36287508744.0</v>
+        <v>640035298000.0</v>
       </c>
       <c r="J22">
-        <v>44040892733.0</v>
+        <v>591137790925.0</v>
       </c>
       <c r="K22">
-        <v>65849977583.0</v>
+        <v>456627115285.0</v>
       </c>
       <c r="L22">
-        <v>67623856687.0</v>
+        <v>435849489634.0</v>
       </c>
       <c r="M22">
-        <v>34143293292.0</v>
+        <v>573605716416.0</v>
       </c>
       <c r="N22">
-        <v>40029003290.0</v>
+        <v>488239692678.0</v>
       </c>
       <c r="O22">
-        <v>79575016412.0</v>
+        <v>343195344626.0</v>
       </c>
       <c r="P22">
-        <v>32067879024.0</v>
+        <v>390133218579.0</v>
       </c>
       <c r="Q22">
-        <v>4064340220.0</v>
+        <v>517816944348.0</v>
       </c>
       <c r="R22">
-        <v>11545128586.0</v>
+        <v>473607901700.0</v>
       </c>
       <c r="S22">
-        <v>56973091602.0</v>
+        <v>280644235287.0</v>
       </c>
       <c r="T22">
-        <v>22193517598.0</v>
+        <v>200984443712.0</v>
       </c>
       <c r="U22">
-        <v>6183462796.0</v>
+        <v>362005474896.0</v>
       </c>
       <c r="V22">
-        <v>6165483497.0</v>
+        <v>369622549802.0</v>
       </c>
       <c r="W22">
-        <v>33436881701.0</v>
+        <v>309306875162.0</v>
       </c>
       <c r="X22">
-        <v>50676981080.0</v>
+        <v>295122019530.0</v>
       </c>
       <c r="Y22">
-        <v>-22349085985.0</v>
+        <v>345242950826.0</v>
       </c>
       <c r="Z22">
-        <v>10243785533.0</v>
+        <v>373393746398.0</v>
       </c>
       <c r="AA22">
-        <v>116083039581.0</v>
+        <v>271673767588.0</v>
       </c>
       <c r="AB22">
-        <v>27339743267.0</v>
+        <v>222344385079.0</v>
       </c>
       <c r="AC22">
-        <v>2410578654.0</v>
+        <v>446630409611.0</v>
       </c>
       <c r="AD22">
-        <v>22211198803.0</v>
+        <v>312100103074.0</v>
       </c>
       <c r="AE22">
-        <v>69383718728.0</v>
+        <v>253243215657.0</v>
       </c>
       <c r="AF22">
-        <v>14471056862.0</v>
+        <v>243044003666.0</v>
       </c>
       <c r="AG22">
-        <v>21311070600.0</v>
+        <v>487952994329.0</v>
       </c>
       <c r="AH22">
-        <v>7084310479.0</v>
+        <v>273531478165.0</v>
       </c>
       <c r="AI22">
-        <v>41473839218.0</v>
+        <v>240132910635.0</v>
       </c>
       <c r="AJ22">
-        <v>20403735211.0</v>
+        <v>195021162379.0</v>
       </c>
       <c r="AK22">
-        <v>8386565672.0</v>
+        <v>495384116590.0</v>
       </c>
       <c r="AL22">
-        <v>7279875056.0</v>
+        <v>357277082957.0</v>
       </c>
       <c r="AM22">
-        <v>26145155444.0</v>
+        <v>253390730910.0</v>
       </c>
       <c r="AN22">
-        <v>36230766018.0</v>
+        <v>196366835129.0</v>
       </c>
       <c r="AO22">
-        <v>7850422401.0</v>
+        <v>378351625555.0</v>
       </c>
       <c r="AP22">
-        <v>7435788396.0</v>
+        <v>376451726882.0</v>
       </c>
       <c r="AQ22">
-        <v>27502898602.0</v>
+        <v>276390392388.0</v>
       </c>
       <c r="AR22">
-        <v>22670390083.0</v>
+        <v>253360634478.0</v>
       </c>
       <c r="AS22">
-        <v>8210198931.0</v>
+        <v>526781564711.0</v>
       </c>
       <c r="AT22">
-        <v>4397903425.0</v>
+        <v>373234143166.0</v>
       </c>
       <c r="AU22">
-        <v>11332557039.0</v>
+        <v>208816161648.0</v>
       </c>
       <c r="AV22">
-        <v>32463361235.0</v>
+        <v>150908906054.0</v>
       </c>
       <c r="AW22">
-        <v>5859603548.0</v>
+        <v>261597334995.0</v>
       </c>
       <c r="AX22">
-        <v>4537499377.0</v>
+        <v>254665690644.0</v>
       </c>
       <c r="AY22">
-        <v>24275189580.0</v>
+        <v>148451602186.0</v>
       </c>
       <c r="AZ22">
-        <v>13088914717.0</v>
+        <v>103009813393.0</v>
       </c>
       <c r="BA22">
-        <v>-249780429.0</v>
+        <v>245478440515.0</v>
       </c>
       <c r="BB22">
-        <v>3785016861.0</v>
+        <v>134081839424.0</v>
       </c>
       <c r="BC22">
-        <v>23525016876.0</v>
+        <v>93685159939.0</v>
       </c>
       <c r="BD22">
-        <v>9469960382.0</v>
+        <v>56251892119.0</v>
       </c>
       <c r="BE22">
-        <v>5632663100.0</v>
+        <v>100057595338.0</v>
       </c>
       <c r="BF22">
-        <v>4141180900.0</v>
+        <v>61993026598.0</v>
       </c>
       <c r="BG22">
-        <v>52710290200.0</v>
+        <v>32909441896.0</v>
       </c>
       <c r="BH22">
-        <v>14871040900.0</v>
+        <v>14539356824.0</v>
       </c>
       <c r="BI22">
-        <v>9794537900.0</v>
+        <v>29625600700.0</v>
       </c>
       <c r="BJ22">
-        <v>2333136300.0</v>
+        <v>39599525800.0</v>
       </c>
       <c r="BK22">
-        <v>49771820300.0</v>
+        <v>43606214100.0</v>
       </c>
       <c r="BL22">
-        <v>11321862300.0</v>
+        <v>8304293500.0</v>
       </c>
       <c r="BM22">
-        <v>12768592800.0</v>
+        <v>19579589700.0</v>
       </c>
       <c r="BN22">
-        <v>1721145500.0</v>
+        <v>34302853400.0</v>
       </c>
       <c r="BO22">
-        <v>17707300000.0</v>
+        <v>49654858400.0</v>
       </c>
       <c r="BP22">
-        <v>2453322400.0</v>
+        <v>11900810700.0</v>
       </c>
       <c r="BQ22">
-        <v>4107122300.0</v>
+        <v>36817194500.0</v>
       </c>
       <c r="BR22">
-        <v>1120333400.0</v>
+        <v>35866551300.0</v>
       </c>
       <c r="BS22">
-        <v>815022800.0</v>
+        <v>30868131900.0</v>
       </c>
       <c r="BT22">
-        <v>4689260100.0</v>
+        <v>10220603500.0</v>
       </c>
       <c r="BU22">
-        <v>1161314200.0</v>
+        <v>15867266900.0</v>
       </c>
       <c r="BV22">
-        <v>1359947200.0</v>
+        <v>21097103700.0</v>
       </c>
       <c r="BW22">
-        <v>1125499400.0</v>
+        <v>19707169700.0</v>
       </c>
       <c r="BX22">
-        <v>825214700.0</v>
+        <v>14248282900.0</v>
       </c>
       <c r="BY22">
-        <v>438112500.0</v>
+        <v>11671459000.0</v>
       </c>
       <c r="BZ22">
-        <v>1251156100.0</v>
+        <v>15035564300.0</v>
       </c>
       <c r="CA22">
-        <v>703982000.0</v>
+        <v>12409455000.0</v>
       </c>
       <c r="CB22">
-        <v>1867907000.0</v>
-[...2 lines deleted...]
-      <c r="CD22"/>
+        <v>13451809000.0</v>
+      </c>
+      <c r="CC22">
+        <v>16726734000.0</v>
+      </c>
+      <c r="CD22">
+        <v>13560490000.0</v>
+      </c>
       <c r="CE22">
-        <v>90640000.0</v>
+        <v>11133512000.0</v>
       </c>
       <c r="CF22">
-        <v>589018000.0</v>
-[...4 lines deleted...]
-      <c r="CJ22"/>
+        <v>14630200000.0</v>
+      </c>
+      <c r="CG22">
+        <v>12274747000.0</v>
+      </c>
+      <c r="CH22">
+        <v>9360218000.0</v>
+      </c>
+      <c r="CI22">
+        <v>13610142000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>12116060000.0</v>
+      </c>
       <c r="CK22">
-        <v>955173000.0</v>
-[...4 lines deleted...]
-      <c r="CO22"/>
+        <v>17203808000.0</v>
+      </c>
+      <c r="CL22">
+        <v>16902839000.0</v>
+      </c>
+      <c r="CM22">
+        <v>9268000000.0</v>
+      </c>
+      <c r="CN22">
+        <v>8702117000.0</v>
+      </c>
+      <c r="CO22">
+        <v>9678672000.0</v>
+      </c>
     </row>
     <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>2749308102000.0</v>
+      </c>
       <c r="C23">
-        <v>-2973959000.0</v>
+        <v>2632434598000.0</v>
       </c>
       <c r="D23">
-        <v>-14590.0</v>
+        <v>2759004640000.0</v>
       </c>
       <c r="E23">
-        <v>-14590.0</v>
+        <v>2200376337000.0</v>
       </c>
       <c r="F23">
-        <v>-14585.0</v>
+        <v>2115049383000.0</v>
       </c>
       <c r="G23">
-        <v>4000000.0</v>
-[...1 lines deleted...]
-      <c r="H23"/>
+        <v>2128878797000.0</v>
+      </c>
+      <c r="H23">
+        <v>2056046903000.0</v>
+      </c>
       <c r="I23">
-        <v>-41443353332.0</v>
+        <v>1850397104000.0</v>
       </c>
       <c r="J23">
-        <v>234976.0</v>
+        <v>1845669400724.0</v>
       </c>
       <c r="K23">
-        <v>-86058303524.0</v>
+        <v>1810894247220.0</v>
       </c>
       <c r="L23">
-        <v>7154431719.0</v>
+        <v>1789774127224.0</v>
       </c>
       <c r="M23">
-        <v>9816888748.0</v>
+        <v>1913306543588.0</v>
       </c>
       <c r="N23">
-        <v>3292678750.0</v>
+        <v>1743876235879.0</v>
       </c>
       <c r="O23">
-        <v>75000000.0</v>
+        <v>1521110770530.0</v>
       </c>
       <c r="P23">
-        <v>-1951441142.0</v>
+        <v>1563637707080.0</v>
       </c>
       <c r="Q23">
-        <v>25000000.0</v>
+        <v>1593890616211.0</v>
       </c>
       <c r="R23">
-        <v>75007474471.0</v>
+        <v>1457189549924.0</v>
       </c>
       <c r="S23">
-        <v>19341655.0</v>
+        <v>1248328967964.0</v>
       </c>
       <c r="T23">
-        <v>48730189559.0</v>
+        <v>1212589829191.0</v>
       </c>
       <c r="U23">
-        <v>10461064133.0</v>
+        <v>1289891895012.0</v>
       </c>
       <c r="V23">
-        <v>-90286779.0</v>
+        <v>1174762466566.0</v>
       </c>
       <c r="W23">
-        <v>-44375305763.0</v>
+        <v>1112935104090.0</v>
       </c>
       <c r="X23">
-        <v>-134919385690.0</v>
+        <v>1038097010616.0</v>
       </c>
       <c r="Y23">
-        <v>-91236107.0</v>
+        <v>1237691835482.0</v>
       </c>
       <c r="Z23">
-        <v>-6431119255.0</v>
+        <v>1223246204193.0</v>
       </c>
       <c r="AA23">
-        <v>-50872589259.0</v>
+        <v>1172598134374.0</v>
       </c>
       <c r="AB23">
-        <v>2305775806.0</v>
+        <v>1152696526641.0</v>
       </c>
       <c r="AC23">
-        <v>64039783687.0</v>
+        <v>1213013982627.0</v>
       </c>
       <c r="AD23">
-        <v>-2510461335.0</v>
+        <v>1054775204630.0</v>
       </c>
       <c r="AE23">
-        <v>-56074730253.0</v>
+        <v>1039405338158.0</v>
       </c>
       <c r="AF23">
-        <v>-3131768850.0</v>
+        <v>1087169297635.0</v>
       </c>
       <c r="AG23">
-        <v>-4946742976.0</v>
+        <v>1204539929613.0</v>
       </c>
       <c r="AH23">
-        <v>-1103570659.0</v>
+        <v>1023341740994.0</v>
       </c>
       <c r="AI23">
-        <v>-4797557290.0</v>
+        <v>1025940323635.0</v>
       </c>
       <c r="AJ23">
-        <v>-1558391055.0</v>
+        <v>1015271044216.0</v>
       </c>
       <c r="AK23">
-        <v>-890308343.0</v>
+        <v>1390327238031.0</v>
       </c>
       <c r="AL23">
-        <v>3322572861.0</v>
+        <v>1194299585837.0</v>
       </c>
       <c r="AM23">
-        <v>-7988184254.0</v>
+        <v>1067438387645.0</v>
       </c>
       <c r="AN23">
-        <v>1253888688.0</v>
+        <v>1052131760706.0</v>
       </c>
       <c r="AO23">
-        <v>-176056502.0</v>
+        <v>1293985177840.0</v>
       </c>
       <c r="AP23">
-        <v>-7117166.0</v>
+        <v>1144671907619.0</v>
       </c>
       <c r="AQ23">
-        <v>-10643975032.0</v>
+        <v>959414317030.0</v>
       </c>
       <c r="AR23">
-        <v>-16150385938.0</v>
+        <v>886846976750.0</v>
       </c>
       <c r="AS23">
-        <v>143643491334.0</v>
+        <v>1207392329309.0</v>
       </c>
       <c r="AT23">
-        <v>106655390060.0</v>
+        <v>1016186961000.0</v>
       </c>
       <c r="AU23">
-        <v>110435737792.0</v>
+        <v>747818564975.0</v>
       </c>
       <c r="AV23">
-        <v>-11980397881.0</v>
+        <v>658820143958.0</v>
       </c>
       <c r="AW23">
-        <v>-27020282194.0</v>
+        <v>798551153624.0</v>
       </c>
       <c r="AX23">
-        <v>27083754946.0</v>
+        <v>825332249447.0</v>
       </c>
       <c r="AY23">
-        <v>6556403087.0</v>
+        <v>578720521699.0</v>
       </c>
       <c r="AZ23">
-        <v>-11991087500.0</v>
+        <v>575115523377.0</v>
       </c>
       <c r="BA23">
-        <v>-41262698.0</v>
+        <v>655557906211.0</v>
       </c>
       <c r="BB23">
-        <v>-41262699.0</v>
+        <v>490391157417.0</v>
       </c>
       <c r="BC23">
-        <v>1218097568.0</v>
+        <v>414735408646.0</v>
       </c>
       <c r="BD23">
-        <v>-186315798.0</v>
+        <v>446703439537.0</v>
       </c>
       <c r="BE23">
-        <v>-329841599.0</v>
+        <v>421422510123.0</v>
       </c>
       <c r="BF23">
-        <v>-46154295.0</v>
+        <v>367321135836.0</v>
       </c>
       <c r="BG23">
-        <v>-306462020.0</v>
+        <v>295298720077.0</v>
       </c>
       <c r="BH23">
-        <v>-16422000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>311339854682.0</v>
+      </c>
+      <c r="BI23"/>
+      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
-      <c r="BN23">
-[...1 lines deleted...]
-      </c>
+      <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
-      <c r="CA23">
-[...1 lines deleted...]
-      </c>
+      <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
-      <c r="CF23">
-[...1 lines deleted...]
-      </c>
+      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
-      <c r="CL23">
-[...1 lines deleted...]
-      </c>
+      <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
     </row>
     <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>49</v>
       </c>
       <c r="B24">
-        <v>-2029201000.0</v>
+        <v>1875000013.0</v>
       </c>
       <c r="C24">
-        <v>897873000.0</v>
+        <v>2500000012.0</v>
       </c>
       <c r="D24">
-        <v>-217488000.0</v>
+        <v>3125000011.0</v>
       </c>
       <c r="E24">
-        <v>-677160000.0</v>
+        <v>3750000010.0</v>
       </c>
       <c r="F24">
-        <v>-1168608000.0</v>
+        <v>4375000010.0</v>
       </c>
       <c r="G24">
-        <v>2302735000.0</v>
+        <v>8000000010.0</v>
       </c>
       <c r="H24">
-        <v>233802000.0</v>
+        <v>13625000010.0</v>
       </c>
       <c r="I24">
-        <v>-70920154.0</v>
+        <v>15250000010.0</v>
       </c>
       <c r="J24">
-        <v>-1776413949.0</v>
+        <v>18875000005.0</v>
       </c>
       <c r="K24">
-        <v>294344837.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>15000000000.0</v>
+      </c>
+      <c r="L24"/>
       <c r="M24">
-        <v>-18637041120.0</v>
+        <v>53500000000.0</v>
       </c>
       <c r="N24">
-        <v>-700575628.0</v>
+        <v>58250000000.0</v>
       </c>
       <c r="O24">
-        <v>-249850000.0</v>
+        <v>25500000000.0</v>
       </c>
       <c r="P24">
-        <v>-227250000.0</v>
+        <v>28000000000.0</v>
       </c>
       <c r="Q24">
-        <v>-356976716.0</v>
+        <v>30500000000.0</v>
       </c>
       <c r="R24">
-        <v>-2535483266.0</v>
+        <v>33000000000.0</v>
       </c>
       <c r="S24">
-        <v>3212516464.0</v>
+        <v>35000000000.0</v>
       </c>
       <c r="T24">
-        <v>-4457687315.0</v>
+        <v>38000000000.0</v>
       </c>
       <c r="U24">
-        <v>-3223001542.0</v>
+        <v>39000000000.0</v>
       </c>
       <c r="V24">
-        <v>-1302397662.0</v>
+        <v>41000000000.0</v>
       </c>
       <c r="W24">
-        <v>-12372610863.0</v>
+        <v>550000000.0</v>
       </c>
       <c r="X24">
-        <v>-314920881.0</v>
+        <v>3800000000.0</v>
       </c>
       <c r="Y24">
-        <v>893831863.0</v>
+        <v>3650000000.0</v>
       </c>
       <c r="Z24">
-        <v>3839009252.0</v>
+        <v>5200000000.0</v>
       </c>
       <c r="AA24">
-        <v>-5886090067.0</v>
+        <v>6968340000.0</v>
       </c>
       <c r="AB24">
-        <v>255417009.0</v>
+        <v>9376855075.0</v>
       </c>
       <c r="AC24">
-        <v>-611996055.0</v>
+        <v>13554930000.0</v>
       </c>
       <c r="AD24">
-        <v>-248845919.0</v>
+        <v>17761267500.0</v>
       </c>
       <c r="AE24">
-        <v>31984482272.0</v>
+        <v>22111900000.0</v>
       </c>
       <c r="AF24">
-        <v>-5945557363.0</v>
+        <v>27960525084.0</v>
       </c>
       <c r="AG24">
-        <v>5626596208.0</v>
+        <v>35832854860.0</v>
       </c>
       <c r="AH24">
-        <v>-34612774.0</v>
+        <v>19973673200.0</v>
       </c>
       <c r="AI24">
-        <v>60656267.0</v>
+        <v>37779421900.0</v>
       </c>
       <c r="AJ24">
-        <v>-194506125.0</v>
+        <v>36536600600.0</v>
       </c>
       <c r="AK24">
-        <v>-1005314163.0</v>
+        <v>50239969900.0</v>
       </c>
       <c r="AL24">
-        <v>-31170561.0</v>
+        <v>53224796000.0</v>
       </c>
       <c r="AM24">
-        <v>-13059128694.0</v>
+        <v>47978403500.0</v>
       </c>
       <c r="AN24">
-        <v>6998007245.0</v>
+        <v>52782890800.0</v>
       </c>
       <c r="AO24">
-        <v>-6449987970.0</v>
+        <v>76657250300.0</v>
       </c>
       <c r="AP24">
-        <v>6734184408.0</v>
+        <v>61313052500.0</v>
       </c>
       <c r="AQ24">
-        <v>270152004.0</v>
+        <v>78543933800.0</v>
       </c>
       <c r="AR24">
-        <v>6712950269.0</v>
+        <v>63287277300.0</v>
       </c>
       <c r="AS24">
-        <v>-6066895055.0</v>
+        <v>49353188300.0</v>
       </c>
       <c r="AT24">
-        <v>-881212729.0</v>
+        <v>51116371100.0</v>
       </c>
       <c r="AU24">
-        <v>-12106104743.0</v>
+        <v>45702740300.0</v>
       </c>
       <c r="AV24">
-        <v>-218861667.0</v>
+        <v>70971876600.0</v>
       </c>
       <c r="AW24">
-        <v>-6562223413.0</v>
+        <v>62304991600.0</v>
       </c>
       <c r="AX24">
-        <v>7449379395.0</v>
+        <v>64763699200.0</v>
       </c>
       <c r="AY24">
-        <v>974211318.0</v>
+        <v>52542959400.0</v>
       </c>
       <c r="AZ24">
-        <v>34096483.0</v>
+        <v>53335423200.0</v>
       </c>
       <c r="BA24">
-        <v>-1005903047.0</v>
+        <v>55483262800.0</v>
       </c>
       <c r="BB24">
-        <v>2306048845.0</v>
+        <v>44281441000.0</v>
       </c>
       <c r="BC24">
-        <v>-2506810257.0</v>
+        <v>47739369400.0</v>
       </c>
       <c r="BD24">
-        <v>947121586.0</v>
+        <v>49080631100.0</v>
       </c>
       <c r="BE24">
-        <v>146486008.0</v>
+        <v>34470920100.0</v>
       </c>
       <c r="BF24">
-        <v>-60233874.0</v>
+        <v>10311145300.0</v>
       </c>
       <c r="BG24">
-        <v>7878471397.0</v>
+        <v>11247002900.0</v>
       </c>
       <c r="BH24">
-        <v>-7362550700.0</v>
+        <v>12579171200.0</v>
       </c>
       <c r="BI24">
-        <v>-213531444.0</v>
+        <v>18633339000.0</v>
       </c>
       <c r="BJ24">
-        <v>-77498436.0</v>
+        <v>19937244700.0</v>
       </c>
       <c r="BK24">
-        <v>263779300.0</v>
-[...3 lines deleted...]
-      <c r="BN24"/>
+        <v>21307724000.0</v>
+      </c>
+      <c r="BL24">
+        <v>22581542700.0</v>
+      </c>
+      <c r="BM24">
+        <v>18924309000.0</v>
+      </c>
+      <c r="BN24">
+        <v>20224308000.0</v>
+      </c>
       <c r="BO24">
-        <v>1049485200.0</v>
-[...3 lines deleted...]
-      <c r="BR24"/>
+        <v>290970000.0</v>
+      </c>
+      <c r="BP24">
+        <v>290970000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>265185000.0</v>
+      </c>
+      <c r="BR24">
+        <v>381400000.0</v>
+      </c>
       <c r="BS24">
-        <v>1430283600.0</v>
+        <v>381400000.0</v>
       </c>
       <c r="BT24">
-        <v>629047800.0</v>
+        <v>381400000.0</v>
       </c>
       <c r="BU24">
-        <v>1468383100.0</v>
+        <v>283000000.0</v>
       </c>
       <c r="BV24">
-        <v>1272106100.0</v>
-[...10 lines deleted...]
-      <c r="CF24"/>
+        <v>351333300.0</v>
+      </c>
+      <c r="BW24">
+        <v>401333300.0</v>
+      </c>
+      <c r="BX24">
+        <v>583000000.0</v>
+      </c>
+      <c r="BY24">
+        <v>1150000000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>1070000000.0</v>
+      </c>
+      <c r="CA24">
+        <v>2030000000.0</v>
+      </c>
+      <c r="CB24">
+        <v>2340000000.0</v>
+      </c>
+      <c r="CC24">
+        <v>820000000.0</v>
+      </c>
+      <c r="CD24">
+        <v>960000000.0</v>
+      </c>
+      <c r="CE24">
+        <v>1100000000.0</v>
+      </c>
+      <c r="CF24">
+        <v>1240000000.0</v>
+      </c>
       <c r="CG24">
-        <v>591989000.0</v>
-[...3 lines deleted...]
-      <c r="CJ24"/>
+        <v>1380485000.0</v>
+      </c>
+      <c r="CH24">
+        <v>1520485000.0</v>
+      </c>
+      <c r="CI24">
+        <v>5008932000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>4940000000.0</v>
+      </c>
       <c r="CK24">
-        <v>14487000.0</v>
+        <v>2080000000.0</v>
       </c>
       <c r="CL24">
-        <v>139393000.0</v>
-[...2 lines deleted...]
-      <c r="CN24"/>
+        <v>2080000000.0</v>
+      </c>
+      <c r="CM24">
+        <v>500000000.0</v>
+      </c>
+      <c r="CN24">
+        <v>900000000.0</v>
+      </c>
       <c r="CO24"/>
     </row>
     <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>210</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
       <c r="D25">
-        <v>84149132000.0</v>
+        <v>3125000010.0</v>
       </c>
       <c r="E25">
-        <v>-62514218000.0</v>
+        <v>3750000010.0</v>
       </c>
       <c r="F25">
-        <v>-45225151000.0</v>
+        <v>4375000010.0</v>
       </c>
       <c r="G25">
-        <v>573016773000.0</v>
+        <v>8000000010.0</v>
       </c>
       <c r="H25">
-        <v>-157799171000.0</v>
+        <v>13625000010.0</v>
       </c>
       <c r="I25">
-        <v>6483752596.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>15250000010.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
       <c r="M25">
-        <v>33912219189.0</v>
+        <v>53500000000.0</v>
       </c>
       <c r="N25">
-        <v>-9360688849.0</v>
+        <v>58250000000.0</v>
       </c>
       <c r="O25">
-        <v>-7199698479.0</v>
+        <v>25500000000.0</v>
       </c>
       <c r="P25">
-        <v>-33604735552.0</v>
+        <v>28000000000.0</v>
       </c>
       <c r="Q25">
-        <v>-5723831304.0</v>
+        <v>30500000000.0</v>
       </c>
       <c r="R25">
-        <v>-94486349034.0</v>
+        <v>33000000000.0</v>
       </c>
       <c r="S25">
-        <v>297111571748.0</v>
+        <v>35000000000.0</v>
       </c>
       <c r="T25">
-        <v>-103688293624.0</v>
+        <v>38000000000.0</v>
       </c>
       <c r="U25">
-        <v>22345989260.0</v>
+        <v>39000000000.0</v>
       </c>
       <c r="V25">
-        <v>-73224933967.0</v>
+        <v>41000000000.0</v>
       </c>
       <c r="W25">
-        <v>3783079810.0</v>
+        <v>550000000.0</v>
       </c>
       <c r="X25">
-        <v>205758528774.0</v>
+        <v>3800000000.0</v>
       </c>
       <c r="Y25">
-        <v>-77827080743.0</v>
+        <v>3655658350.0</v>
       </c>
       <c r="Z25">
-        <v>-69427216121.0</v>
+        <v>5222633340.0</v>
       </c>
       <c r="AA25">
-        <v>48886236919.0</v>
-[...87 lines deleted...]
-      </c>
+        <v>7007948340.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
     </row>
     <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>211</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26"/>
-[...3 lines deleted...]
-      <c r="AG26"/>
+      <c r="AC26">
+        <v>8944733877.0</v>
+      </c>
+      <c r="AD26">
+        <v>8944733877.0</v>
+      </c>
+      <c r="AE26">
+        <v>8944733877.0</v>
+      </c>
+      <c r="AF26">
+        <v>8944733876.0</v>
+      </c>
+      <c r="AG26">
+        <v>8115667328.0</v>
+      </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -29462,51 +8899,51 @@
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
     </row>
     <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -29559,766 +8996,21612 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
     </row>
     <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>53</v>
       </c>
       <c r="B28">
-        <v>-29955239000.0</v>
+        <v>-504589286000.0</v>
       </c>
       <c r="C28">
-        <v>-13191645000.0</v>
+        <v>-839978202000.0</v>
       </c>
       <c r="D28">
-        <v>-120113343000.0</v>
+        <v>-1203390434000.0</v>
       </c>
       <c r="E28">
-        <v>-3624767000.0</v>
+        <v>-391820624000.0</v>
       </c>
       <c r="F28">
-        <v>-3624724000.0</v>
+        <v>-376227214000.0</v>
       </c>
       <c r="G28">
-        <v>-95789553000.0</v>
+        <v>-457012533000.0</v>
       </c>
       <c r="H28">
-        <v>13255231000.0</v>
+        <v>-531471554000.0</v>
       </c>
       <c r="I28">
-        <v>-34914598325.0</v>
+        <v>-15027638000.0</v>
       </c>
       <c r="J28">
-        <v>22525785136.0</v>
+        <v>-158355140535.0</v>
       </c>
       <c r="K28">
-        <v>-188839053524.0</v>
+        <v>-204112890126.0</v>
       </c>
       <c r="L28">
-        <v>7152431719.0</v>
+        <v>-370109587211.0</v>
       </c>
       <c r="M28">
-        <v>-44322924655.0</v>
+        <v>-33209434185.0</v>
       </c>
       <c r="N28">
-        <v>1292117153.0</v>
+        <v>12275342514.0</v>
       </c>
       <c r="O28">
-        <v>-166190658230.0</v>
+        <v>-4008819411.0</v>
       </c>
       <c r="P28">
-        <v>27634857935.0</v>
+        <v>-112432537423.0</v>
       </c>
       <c r="Q28">
-        <v>78224146612.0</v>
+        <v>128628139738.0</v>
       </c>
       <c r="R28">
-        <v>71684151156.0</v>
+        <v>102471749183.0</v>
       </c>
       <c r="S28">
-        <v>-173356535350.0</v>
+        <v>-19527258975.0</v>
       </c>
       <c r="T28">
-        <v>48730189559.0</v>
+        <v>-130177791732.0</v>
       </c>
       <c r="U28">
-        <v>10461064133.0</v>
+        <v>206907038107.0</v>
       </c>
       <c r="V28">
-        <v>103695631751.0</v>
+        <v>81629364508.0</v>
       </c>
       <c r="W28">
-        <v>-135228254498.0</v>
+        <v>80560977478.0</v>
       </c>
       <c r="X28">
-        <v>-138698844935.0</v>
+        <v>-2354261981.0</v>
       </c>
       <c r="Y28">
-        <v>91911224996.0</v>
+        <v>35642613037.0</v>
       </c>
       <c r="Z28">
-        <v>20893185746.0</v>
+        <v>238188799353.0</v>
       </c>
       <c r="AA28">
-        <v>-89324665040.0</v>
+        <v>126666936870.0</v>
       </c>
       <c r="AB28">
-        <v>-10656733092.0</v>
+        <v>58149650224.0</v>
       </c>
       <c r="AC28">
-        <v>42488524427.0</v>
+        <v>188988492301.0</v>
       </c>
       <c r="AD28">
-        <v>-58044764575.0</v>
+        <v>203366270431.0</v>
       </c>
       <c r="AE28">
-        <v>-126160879514.0</v>
+        <v>135454536706.0</v>
       </c>
       <c r="AF28">
-        <v>14823288469.0</v>
+        <v>24433870235.0</v>
       </c>
       <c r="AG28">
-        <v>37040506577.0</v>
+        <v>264047380453.0</v>
       </c>
       <c r="AH28">
-        <v>-27776128270.0</v>
+        <v>214358381682.0</v>
       </c>
       <c r="AI28">
-        <v>-269484830279.0</v>
+        <v>194212875036.0</v>
       </c>
       <c r="AJ28">
-        <v>19879289403.0</v>
+        <v>126390615165.0</v>
       </c>
       <c r="AK28">
-        <v>91995884467.0</v>
+        <v>372123362167.0</v>
       </c>
       <c r="AL28">
-        <v>47451684711.0</v>
+        <v>322926424711.0</v>
       </c>
       <c r="AM28">
-        <v>-131799776586.0</v>
+        <v>261492426617.0</v>
       </c>
       <c r="AN28">
-        <v>-74821087790.0</v>
+        <v>162799936145.0</v>
       </c>
       <c r="AO28">
-        <v>153769657744.0</v>
+        <v>381788466896.0</v>
       </c>
       <c r="AP28">
-        <v>78681864126.0</v>
+        <v>317812973366.0</v>
       </c>
       <c r="AQ28">
-        <v>-119223351526.0</v>
+        <v>276644229584.0</v>
       </c>
       <c r="AR28">
-        <v>-16547607629.0</v>
+        <v>179249984290.0</v>
       </c>
       <c r="AS28">
-        <v>158426058900.0</v>
+        <v>320016045643.0</v>
       </c>
       <c r="AT28">
-        <v>58408307750.0</v>
+        <v>284105240972.0</v>
       </c>
       <c r="AU28">
-        <v>-75845632371.0</v>
+        <v>168817911297.0</v>
       </c>
       <c r="AV28">
-        <v>-130261631072.0</v>
+        <v>51033122434.0</v>
       </c>
       <c r="AW28">
-        <v>116476923570.0</v>
+        <v>195132158972.0</v>
       </c>
       <c r="AX28">
-        <v>141078515524.0</v>
+        <v>211554079655.0</v>
       </c>
       <c r="AY28">
-        <v>-103595003592.0</v>
+        <v>123315825058.0</v>
       </c>
       <c r="AZ28">
-        <v>17462443621.0</v>
+        <v>-45022728813.0</v>
       </c>
       <c r="BA28">
-        <v>105663763091.0</v>
+        <v>165745793412.0</v>
       </c>
       <c r="BB28">
-        <v>-1078584121.0</v>
+        <v>141674564823.0</v>
       </c>
       <c r="BC28">
-        <v>-50477064357.0</v>
+        <v>32858854391.0</v>
       </c>
       <c r="BD28">
-        <v>21128706434.0</v>
+        <v>6702544679.0</v>
       </c>
       <c r="BE28">
-        <v>49077331936.0</v>
+        <v>97227987972.0</v>
       </c>
       <c r="BF28">
-        <v>-1346153295.0</v>
+        <v>56662522896.0</v>
       </c>
       <c r="BG28">
-        <v>-40537261420.0</v>
+        <v>-1117317006.0</v>
       </c>
       <c r="BH28">
-        <v>-49465003471.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-65124000260.0</v>
+      </c>
+      <c r="BI28"/>
+      <c r="BJ28"/>
       <c r="BK28"/>
-      <c r="BL28">
-[...7 lines deleted...]
-      </c>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
-      <c r="BQ28">
-[...7 lines deleted...]
-      </c>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
       <c r="BT28"/>
-      <c r="BU28">
-[...4 lines deleted...]
-      </c>
+      <c r="BU28"/>
+      <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
-      <c r="CA28">
-[...4 lines deleted...]
-      </c>
+      <c r="CA28"/>
+      <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
-      <c r="CF28">
-[...19 lines deleted...]
-      </c>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
       <c r="CM28"/>
-      <c r="CN28">
-[...4 lines deleted...]
-      </c>
+      <c r="CN28"/>
+      <c r="CO28"/>
     </row>
     <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>54</v>
       </c>
       <c r="B29">
-        <v>-309049660000.0</v>
+        <v>1397459572242.0</v>
       </c>
       <c r="C29">
-        <v>813619278000.0</v>
+        <v>1395577452333.0</v>
       </c>
       <c r="D29">
-        <v>169684323000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1398601516431.0</v>
+      </c>
+      <c r="E29"/>
       <c r="F29">
-        <v>-45225151000.0</v>
+        <v>1254805533842.0</v>
       </c>
       <c r="G29">
-        <v>573016773000.0</v>
+        <v>1231447705321.0</v>
       </c>
       <c r="H29">
-        <v>-107824092000.0</v>
+        <v>1179203895494.0</v>
       </c>
       <c r="I29">
-        <v>33077118674.0</v>
+        <v>1147562027763.0</v>
       </c>
       <c r="J29">
-        <v>-137450361386.0</v>
+        <v>1097161591101.0</v>
       </c>
       <c r="K29">
-        <v>400524754761.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1093586599489.0</v>
+      </c>
+      <c r="L29"/>
       <c r="M29">
-        <v>77467907988.0</v>
+        <v>1152178814253.0</v>
       </c>
       <c r="N29">
-        <v>40029003290.0</v>
+        <v>1075242768252.0</v>
       </c>
       <c r="O29">
-        <v>79575016412.0</v>
+        <v>1085409266119.0</v>
       </c>
       <c r="P29">
-        <v>33604735552.0</v>
+        <v>1046605790013.0</v>
       </c>
       <c r="Q29">
-        <v>1659491084.0</v>
+        <v>1133337221194.0</v>
       </c>
       <c r="R29">
-        <v>-91741970347.0</v>
+        <v>1070253875788.0</v>
       </c>
       <c r="S29">
-        <v>344481931281.0</v>
+        <v>986496128860.0</v>
       </c>
       <c r="T29">
-        <v>-90536077333.0</v>
+        <v>956733284900.0</v>
       </c>
       <c r="U29">
-        <v>19499458616.0</v>
+        <v>951090358715.0</v>
       </c>
       <c r="V29">
-        <v>-74983796632.0</v>
+        <v>880337813657.0</v>
       </c>
       <c r="W29">
-        <v>45832137986.0</v>
+        <v>864527276867.0</v>
       </c>
       <c r="X29">
-        <v>278632581916.0</v>
+        <v>752381613516.0</v>
       </c>
       <c r="Y29">
-        <v>-105676571094.0</v>
+        <v>853527564224.0</v>
       </c>
       <c r="Z29">
-        <v>-51199357062.0</v>
+        <v>940828742265.0</v>
       </c>
       <c r="AA29">
-        <v>173153380493.0</v>
-[...87 lines deleted...]
-      </c>
+        <v>882872010486.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-      <c r="BG29">
-[...4 lines deleted...]
-      </c>
+      <c r="BG29"/>
+      <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
-      <c r="BK29">
-[...1 lines deleted...]
-      </c>
+      <c r="BK29"/>
       <c r="BL29"/>
-      <c r="BM29">
-[...1 lines deleted...]
-      </c>
+      <c r="BM29"/>
       <c r="BN29"/>
-      <c r="BO29">
-[...4 lines deleted...]
-      </c>
+      <c r="BO29"/>
+      <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
-      <c r="BS29">
-[...4 lines deleted...]
-      </c>
+      <c r="BS29"/>
+      <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
-      <c r="BW29">
-[...13 lines deleted...]
-      </c>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
-      <c r="CH29">
-[...1 lines deleted...]
-      </c>
+      <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
-      <c r="CN29">
-[...1 lines deleted...]
-      </c>
+      <c r="CN29"/>
       <c r="CO29"/>
     </row>
     <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>55</v>
       </c>
       <c r="B30">
-        <v>-28937426000.0</v>
+        <v>278787145000.0</v>
       </c>
       <c r="C30">
-        <v>7198776000.0</v>
+        <v>249827322000.0</v>
       </c>
       <c r="D30">
-        <v>-38985633000.0</v>
+        <v>354503187000.0</v>
       </c>
       <c r="E30">
-        <v>-17251537000.0</v>
+        <v>208028467000.0</v>
       </c>
       <c r="F30">
-        <v>-30576973000.0</v>
+        <v>245070408000.0</v>
       </c>
       <c r="G30">
-        <v>-12600353000.0</v>
+        <v>247126280000.0</v>
       </c>
       <c r="H30">
-        <v>-27190526000.0</v>
+        <v>187714382000.0</v>
       </c>
       <c r="I30">
-        <v>-39605277462.0</v>
+        <v>226464977000.0</v>
       </c>
       <c r="J30">
-        <v>-30248265836.0</v>
+        <v>179107053200.0</v>
       </c>
       <c r="K30">
-        <v>40929898106.0</v>
+        <v>219979325370.0</v>
       </c>
       <c r="L30">
-        <v>-37219161470.0</v>
+        <v>178474407235.0</v>
       </c>
       <c r="M30">
-        <v>-42301469024.0</v>
+        <v>348703663982.0</v>
       </c>
       <c r="N30">
-        <v>-20443082112.0</v>
+        <v>271470491230.0</v>
       </c>
       <c r="O30">
-        <v>-69403430474.0</v>
+        <v>225613925120.0</v>
       </c>
       <c r="P30">
-        <v>-23065361794.0</v>
+        <v>142234766568.0</v>
       </c>
       <c r="Q30">
-        <v>-11404285450.0</v>
+        <v>225897306136.0</v>
       </c>
       <c r="R30">
-        <v>-18689140521.0</v>
+        <v>192728475861.0</v>
       </c>
       <c r="S30">
-        <v>-7344313126.0</v>
+        <v>158562824493.0</v>
       </c>
       <c r="T30">
-        <v>-8657438563.0</v>
+        <v>144824421089.0</v>
       </c>
       <c r="U30">
-        <v>-20412772562.0</v>
+        <v>305942532238.0</v>
       </c>
       <c r="V30">
-        <v>-8888898852.0</v>
+        <v>128585036274.0</v>
       </c>
       <c r="W30">
-        <v>-5126028859.0</v>
+        <v>101780949955.0</v>
       </c>
       <c r="X30">
-        <v>-25659267098.0</v>
+        <v>68862052816.0</v>
       </c>
       <c r="Y30">
-        <v>-9234470652.0</v>
+        <v>109915932846.0</v>
       </c>
       <c r="Z30">
-        <v>-14441034973.0</v>
+        <v>183945600315.0</v>
       </c>
       <c r="AA30">
-        <v>-32497619974.0</v>
+        <v>183151684410.0</v>
       </c>
       <c r="AB30">
-        <v>41959782494.0</v>
+        <v>195158288524.0</v>
       </c>
       <c r="AC30">
-        <v>-22198470585.0</v>
+        <v>96510522715.0</v>
       </c>
       <c r="AD30">
-        <v>-89627132228.0</v>
+        <v>72084824050.0</v>
       </c>
       <c r="AE30">
-        <v>15628762931.0</v>
+        <v>118818732273.0</v>
       </c>
       <c r="AF30">
-        <v>-15048864200.0</v>
+        <v>112212778127.0</v>
       </c>
       <c r="AG30">
-        <v>17658511445.0</v>
+        <v>93623788506.0</v>
       </c>
       <c r="AH30">
-        <v>-26173356626.0</v>
+        <v>137057397967.0</v>
       </c>
       <c r="AI30">
-        <v>-13710860217.0</v>
+        <v>146481720554.0</v>
       </c>
       <c r="AJ30">
-        <v>-12276854349.0</v>
+        <v>139203308473.0</v>
       </c>
       <c r="AK30">
-        <v>-1946419615.0</v>
+        <v>146141171683.0</v>
       </c>
       <c r="AL30">
-        <v>-10968975628.0</v>
+        <v>128722940887.0</v>
       </c>
       <c r="AM30">
-        <v>-21382853459.0</v>
+        <v>133644582360.0</v>
       </c>
       <c r="AN30">
-        <v>14447774785.0</v>
+        <v>121367808832.0</v>
       </c>
       <c r="AO30">
-        <v>-27504671658.0</v>
+        <v>399520668831.0</v>
       </c>
       <c r="AP30">
-        <v>4937643618.0</v>
+        <v>132420775870.0</v>
       </c>
       <c r="AQ30">
-        <v>-2466048220.0</v>
+        <v>142163280320.0</v>
       </c>
       <c r="AR30">
-        <v>-38482237965.0</v>
+        <v>73559280990.0</v>
       </c>
       <c r="AS30">
-        <v>-35891681629.0</v>
+        <v>102228909068.0</v>
       </c>
       <c r="AT30">
-        <v>-23407555308.0</v>
+        <v>118733679047.0</v>
       </c>
       <c r="AU30">
-        <v>-17974794238.0</v>
+        <v>102375102369.0</v>
       </c>
       <c r="AV30">
-        <v>-22774773034.0</v>
+        <v>68411038803.0</v>
       </c>
       <c r="AW30">
-        <v>16143569698.0</v>
+        <v>136632371147.0</v>
       </c>
       <c r="AX30">
-        <v>-29602202304.0</v>
+        <v>69145595551.0</v>
       </c>
       <c r="AY30">
-        <v>-24658723660.0</v>
+        <v>46406861577.0</v>
       </c>
       <c r="AZ30">
-        <v>-10194670208.0</v>
+        <v>17884423688.0</v>
       </c>
       <c r="BA30">
-        <v>-3262866878.0</v>
+        <v>86547088922.0</v>
       </c>
       <c r="BB30">
-        <v>-7871298621.0</v>
+        <v>54908033182.0</v>
       </c>
       <c r="BC30">
-        <v>-37951370112.0</v>
+        <v>29789712390.0</v>
       </c>
       <c r="BD30">
-        <v>-8056805335.0</v>
+        <v>84926647189.0</v>
       </c>
       <c r="BE30">
-        <v>-4873958182.0</v>
+        <v>72954020640.0</v>
       </c>
       <c r="BF30">
-        <v>-8050295078.0</v>
+        <v>72579557653.0</v>
       </c>
       <c r="BG30">
-        <v>2051582714.0</v>
+        <v>27517484527.0</v>
       </c>
       <c r="BH30">
-        <v>-14323001064.0</v>
+        <v>12737437315.0</v>
       </c>
       <c r="BI30">
-        <v>13985496424.0</v>
+        <v>19753957000.0</v>
       </c>
       <c r="BJ30">
-        <v>-52628169036.0</v>
-[...1 lines deleted...]
-      <c r="BK30"/>
+        <v>62133205100.0</v>
+      </c>
+      <c r="BK30">
+        <v>12923997300.0</v>
+      </c>
+      <c r="BL30">
+        <v>15901400900.0</v>
+      </c>
+      <c r="BM30">
+        <v>32320192400.0</v>
+      </c>
+      <c r="BN30">
+        <v>27835375300.0</v>
+      </c>
+      <c r="BO30">
+        <v>33131847600.0</v>
+      </c>
+      <c r="BP30">
+        <v>30714930100.0</v>
+      </c>
+      <c r="BQ30">
+        <v>26216145300.0</v>
+      </c>
+      <c r="BR30">
+        <v>46574109300.0</v>
+      </c>
+      <c r="BS30">
+        <v>12745651800.0</v>
+      </c>
+      <c r="BT30">
+        <v>12282351600.0</v>
+      </c>
+      <c r="BU30">
+        <v>18931686100.0</v>
+      </c>
+      <c r="BV30">
+        <v>15563070900.0</v>
+      </c>
+      <c r="BW30">
+        <v>15429696900.0</v>
+      </c>
+      <c r="BX30">
+        <v>12486104100.0</v>
+      </c>
+      <c r="BY30">
+        <v>19561689600.0</v>
+      </c>
+      <c r="BZ30">
+        <v>14234874900.0</v>
+      </c>
+      <c r="CA30">
+        <v>22007310000.0</v>
+      </c>
+      <c r="CB30">
+        <v>20947112000.0</v>
+      </c>
+      <c r="CC30">
+        <v>16131975000.0</v>
+      </c>
+      <c r="CD30">
+        <v>15743148000.0</v>
+      </c>
+      <c r="CE30">
+        <v>26128866000.0</v>
+      </c>
+      <c r="CF30">
+        <v>21184388000.0</v>
+      </c>
+      <c r="CG30">
+        <v>13961039000.0</v>
+      </c>
+      <c r="CH30">
+        <v>13912755000.0</v>
+      </c>
+      <c r="CI30">
+        <v>19465029000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>18318380000.0</v>
+      </c>
+      <c r="CK30">
+        <v>11265190000.0</v>
+      </c>
+      <c r="CL30">
+        <v>10878481000.0</v>
+      </c>
+      <c r="CM30">
+        <v>8891000000.0</v>
+      </c>
+      <c r="CN30">
+        <v>6731961000.0</v>
+      </c>
+      <c r="CO30">
+        <v>9080980000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:93">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31">
+        <v>864165579172.0</v>
+      </c>
+      <c r="R31">
+        <v>866011411500.0</v>
+      </c>
+      <c r="S31">
+        <v>860575372784.0</v>
+      </c>
+      <c r="T31">
+        <v>850521976672.0</v>
+      </c>
+      <c r="U31">
+        <v>724812447425.0</v>
+      </c>
+      <c r="V31">
+        <v>728360936533.0</v>
+      </c>
+      <c r="W31">
+        <v>723436356848.0</v>
+      </c>
+      <c r="X31">
+        <v>715216641225.0</v>
+      </c>
+      <c r="Y31">
+        <v>684264503961.0</v>
+      </c>
+      <c r="Z31">
+        <v>683838346419.0</v>
+      </c>
+      <c r="AA31">
+        <v>713112047129.0</v>
+      </c>
+      <c r="AB31">
+        <v>694564005188.0</v>
+      </c>
+      <c r="AC31">
+        <v>581609336103.0</v>
+      </c>
+      <c r="AD31">
+        <v>554173832893.0</v>
+      </c>
+      <c r="AE31">
+        <v>603256604941.0</v>
+      </c>
+      <c r="AF31">
+        <v>606606441926.0</v>
+      </c>
+      <c r="AG31">
+        <v>541088227775.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+    </row>
+    <row r="32" spans="1:93">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>573230181714.0</v>
+      </c>
+      <c r="C32">
+        <v>708874665773.0</v>
+      </c>
+      <c r="D32">
+        <v>762362051372.0</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32">
+        <v>546077387624.0</v>
+      </c>
+      <c r="G32">
+        <v>528573393669.0</v>
+      </c>
+      <c r="H32">
+        <v>479822842465.0</v>
+      </c>
+      <c r="I32">
+        <v>399492499518.0</v>
+      </c>
+      <c r="J32">
+        <v>396721076363.0</v>
+      </c>
+      <c r="K32">
+        <v>416465334758.0</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32">
+        <v>428425343222.0</v>
+      </c>
+      <c r="N32">
+        <v>380959390714.0</v>
+      </c>
+      <c r="O32">
+        <v>389194274108.0</v>
+      </c>
+      <c r="P32">
+        <v>355610221553.0</v>
+      </c>
+      <c r="Q32">
+        <v>338394239506.0</v>
+      </c>
+      <c r="R32">
+        <v>350538788412.0</v>
+      </c>
+      <c r="S32">
+        <v>344698110540.0</v>
+      </c>
+      <c r="T32">
+        <v>335584333045.0</v>
+      </c>
+      <c r="U32">
+        <v>302990521764.0</v>
+      </c>
+      <c r="V32">
+        <v>305189251630.0</v>
+      </c>
+      <c r="W32">
+        <v>270332325187.0</v>
+      </c>
+      <c r="X32">
+        <v>263438962335.0</v>
+      </c>
+      <c r="Y32">
+        <v>215050427112.0</v>
+      </c>
+      <c r="Z32">
+        <v>222095275909.0</v>
+      </c>
+      <c r="AA32">
+        <v>257980370752.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+    </row>
+    <row r="33" spans="1:93">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>839403259000.0</v>
+      </c>
+      <c r="C33">
+        <v>862384743000.0</v>
+      </c>
+      <c r="D33">
+        <v>806712569000.0</v>
+      </c>
+      <c r="E33">
+        <v>859121172000.0</v>
+      </c>
+      <c r="F33">
+        <v>834264604000.0</v>
+      </c>
+      <c r="G33">
+        <v>827971120000.0</v>
+      </c>
+      <c r="H33">
+        <v>823493233000.0</v>
+      </c>
+      <c r="I33">
+        <v>815792496000.0</v>
+      </c>
+      <c r="J33">
+        <v>796353197868.0</v>
+      </c>
+      <c r="K33">
+        <v>769294458184.0</v>
+      </c>
+      <c r="L33">
+        <v>747001164516.0</v>
+      </c>
+      <c r="M33">
+        <v>782654071099.0</v>
+      </c>
+      <c r="N33">
+        <v>753710427776.0</v>
+      </c>
+      <c r="O33">
+        <v>723588787276.0</v>
+      </c>
+      <c r="P33">
+        <v>719851166826.0</v>
+      </c>
+      <c r="Q33">
+        <v>649784327176.0</v>
+      </c>
+      <c r="R33">
+        <v>638536612079.0</v>
+      </c>
+      <c r="S33">
+        <v>636301206792.0</v>
+      </c>
+      <c r="T33">
+        <v>634698443258.0</v>
+      </c>
+      <c r="U33">
+        <v>538072540369.0</v>
+      </c>
+      <c r="V33">
+        <v>541973415009.0</v>
+      </c>
+      <c r="W33">
+        <v>533511721206.0</v>
+      </c>
+      <c r="X33">
+        <v>530692071130.0</v>
+      </c>
+      <c r="Y33">
+        <v>554258358374.0</v>
+      </c>
+      <c r="Z33">
+        <v>541608620808.0</v>
+      </c>
+      <c r="AA33">
+        <v>544061993427.0</v>
+      </c>
+      <c r="AB33">
+        <v>522396276860.0</v>
+      </c>
+      <c r="AC33">
+        <v>550957516373.0</v>
+      </c>
+      <c r="AD33">
+        <v>529912704093.0</v>
+      </c>
+      <c r="AE33">
+        <v>531986534635.0</v>
+      </c>
+      <c r="AF33">
+        <v>515847969548.0</v>
+      </c>
+      <c r="AG33">
+        <v>500251295581.0</v>
+      </c>
+      <c r="AH33">
+        <v>518480978574.0</v>
+      </c>
+      <c r="AI33">
+        <v>567759470330.0</v>
+      </c>
+      <c r="AJ33">
+        <v>560525623120.0</v>
+      </c>
+      <c r="AK33">
+        <v>477137042158.0</v>
+      </c>
+      <c r="AL33">
+        <v>472729556308.0</v>
+      </c>
+      <c r="AM33">
+        <v>480229877017.0</v>
+      </c>
+      <c r="AN33">
+        <v>484574558848.0</v>
+      </c>
+      <c r="AO33">
+        <v>329219630376.0</v>
+      </c>
+      <c r="AP33">
+        <v>328803197037.0</v>
+      </c>
+      <c r="AQ33">
+        <v>336197631123.0</v>
+      </c>
+      <c r="AR33">
+        <v>347315860092.0</v>
+      </c>
+      <c r="AS33">
+        <v>331380788130.0</v>
+      </c>
+      <c r="AT33">
+        <v>299171599939.0</v>
+      </c>
+      <c r="AU33">
+        <v>270581116479.0</v>
+      </c>
+      <c r="AV33">
+        <v>252935910035.0</v>
+      </c>
+      <c r="AW33">
+        <v>241119103445.0</v>
+      </c>
+      <c r="AX33">
+        <v>223949447513.0</v>
+      </c>
+      <c r="AY33">
+        <v>222653785676.0</v>
+      </c>
+      <c r="AZ33">
+        <v>220816139538.0</v>
+      </c>
+      <c r="BA33">
+        <v>201296751007.0</v>
+      </c>
+      <c r="BB33">
+        <v>195420506860.0</v>
+      </c>
+      <c r="BC33">
+        <v>196692676344.0</v>
+      </c>
+      <c r="BD33">
+        <v>192997300994.0</v>
+      </c>
+      <c r="BE33">
+        <v>158896600762.0</v>
+      </c>
+      <c r="BF33">
+        <v>154036981689.0</v>
+      </c>
+      <c r="BG33">
+        <v>150359876543.0</v>
+      </c>
+      <c r="BH33">
+        <v>145858515892.0</v>
+      </c>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+    </row>
+    <row r="34" spans="1:93">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34">
+        <v>1.0</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34">
+        <v>-2.0</v>
+      </c>
+      <c r="N34">
+        <v>-1.0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34">
+        <v>-1.0</v>
+      </c>
+      <c r="R34"/>
+      <c r="S34">
+        <v>-1.0</v>
+      </c>
+      <c r="T34"/>
+      <c r="U34">
+        <v>-1.0</v>
+      </c>
+      <c r="V34">
+        <v>-1.0</v>
+      </c>
+      <c r="W34">
+        <v>-1.0</v>
+      </c>
+      <c r="X34"/>
+      <c r="Y34">
+        <v>-1.0</v>
+      </c>
+      <c r="Z34">
+        <v>1.0</v>
+      </c>
+      <c r="AA34">
+        <v>-1.0</v>
+      </c>
+      <c r="AB34"/>
+      <c r="AC34">
+        <v>73558341.0</v>
+      </c>
+      <c r="AD34">
+        <v>-1.0</v>
+      </c>
+      <c r="AE34">
+        <v>1.0</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+    </row>
+    <row r="35" spans="1:93">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>53420184000.0</v>
+      </c>
+      <c r="C35">
+        <v>54061558000.0</v>
+      </c>
+      <c r="D35">
+        <v>54761614000.0</v>
+      </c>
+      <c r="E35">
+        <v>32665074000.0</v>
+      </c>
+      <c r="F35">
+        <v>33315768000.0</v>
+      </c>
+      <c r="G35">
+        <v>36992080000.0</v>
+      </c>
+      <c r="H35">
+        <v>47869079000.0</v>
+      </c>
+      <c r="I35">
+        <v>47799102000.0</v>
+      </c>
+      <c r="J35">
+        <v>51424102426.0</v>
+      </c>
+      <c r="K35">
+        <v>47549102422.0</v>
+      </c>
+      <c r="L35">
+        <v>50549102421.0</v>
+      </c>
+      <c r="M35">
+        <v>78891875303.0</v>
+      </c>
+      <c r="N35">
+        <v>83646411764.0</v>
+      </c>
+      <c r="O35">
+        <v>50896085139.0</v>
+      </c>
+      <c r="P35">
+        <v>53394986868.0</v>
+      </c>
+      <c r="Q35">
+        <v>51998598818.0</v>
+      </c>
+      <c r="R35">
+        <v>54503159513.0</v>
+      </c>
+      <c r="S35">
+        <v>56508863123.0</v>
+      </c>
+      <c r="T35">
+        <v>59443556102.0</v>
+      </c>
+      <c r="U35">
+        <v>58803792840.0</v>
+      </c>
+      <c r="V35">
+        <v>60803792840.0</v>
+      </c>
+      <c r="W35">
+        <v>20353792840.0</v>
+      </c>
+      <c r="X35">
+        <v>23715199115.0</v>
+      </c>
+      <c r="Y35">
+        <v>25765846878.0</v>
+      </c>
+      <c r="Z35">
+        <v>24892555243.0</v>
+      </c>
+      <c r="AA35">
+        <v>26677870240.0</v>
+      </c>
+      <c r="AB35">
+        <v>29176627515.0</v>
+      </c>
+      <c r="AC35">
+        <v>27978247697.0</v>
+      </c>
+      <c r="AD35">
+        <v>32223608520.0</v>
+      </c>
+      <c r="AE35">
+        <v>36657494736.0</v>
+      </c>
+      <c r="AF35">
+        <v>42310284440.0</v>
+      </c>
+      <c r="AG35">
+        <v>45793505617.0</v>
+      </c>
+      <c r="AH35">
+        <v>29934323944.0</v>
+      </c>
+      <c r="AI35">
+        <v>48414471639.0</v>
+      </c>
+      <c r="AJ35">
+        <v>47171650354.0</v>
+      </c>
+      <c r="AK35">
+        <v>59030509110.0</v>
+      </c>
+      <c r="AL35">
+        <v>62015335233.0</v>
+      </c>
+      <c r="AM35">
+        <v>56768942733.0</v>
+      </c>
+      <c r="AN35">
+        <v>61573430055.0</v>
+      </c>
+      <c r="AO35">
+        <v>86391007764.0</v>
+      </c>
+      <c r="AP35">
+        <v>71371063647.0</v>
+      </c>
+      <c r="AQ35">
+        <v>89710856268.0</v>
+      </c>
+      <c r="AR35">
+        <v>70657333320.0</v>
+      </c>
+      <c r="AS35">
+        <v>59074645928.0</v>
+      </c>
+      <c r="AT35">
+        <v>60672604797.0</v>
+      </c>
+      <c r="AU35">
+        <v>53679933144.0</v>
+      </c>
+      <c r="AV35">
+        <v>78949069459.0</v>
+      </c>
+      <c r="AW35">
+        <v>69773001731.0</v>
+      </c>
+      <c r="AX35">
+        <v>72177127318.0</v>
+      </c>
+      <c r="AY35">
+        <v>59627685148.0</v>
+      </c>
+      <c r="AZ35">
+        <v>60639897959.0</v>
+      </c>
+      <c r="BA35">
+        <v>61739320756.0</v>
+      </c>
+      <c r="BB35">
+        <v>50537498981.0</v>
+      </c>
+      <c r="BC35">
+        <v>53869482227.0</v>
+      </c>
+      <c r="BD35">
+        <v>55336583735.0</v>
+      </c>
+      <c r="BE35">
+        <v>40308315753.0</v>
+      </c>
+      <c r="BF35">
+        <v>16023965033.0</v>
+      </c>
+      <c r="BG35">
+        <v>14164307485.0</v>
+      </c>
+      <c r="BH35">
+        <v>18389995494.0</v>
+      </c>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+    </row>
+    <row r="36" spans="1:93">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>1.0</v>
+      </c>
+      <c r="C36">
+        <v>42248446000.0</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36">
+        <v>-1000.0</v>
+      </c>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36">
+        <v>40765211008.0</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36">
+        <v>37034855846.0</v>
+      </c>
+      <c r="N36">
+        <v>37121926848.0</v>
+      </c>
+      <c r="O36">
+        <v>22484885729.0</v>
+      </c>
+      <c r="P36">
+        <v>22484885729.0</v>
+      </c>
+      <c r="Q36">
+        <v>25595650147.0</v>
+      </c>
+      <c r="R36">
+        <v>25642836911.0</v>
+      </c>
+      <c r="S36">
+        <v>27010377669.0</v>
+      </c>
+      <c r="T36">
+        <v>26978184192.0</v>
+      </c>
+      <c r="U36">
+        <v>3177817128.0</v>
+      </c>
+      <c r="V36">
+        <v>1637359473.0</v>
+      </c>
+      <c r="W36">
+        <v>1637359473.0</v>
+      </c>
+      <c r="X36">
+        <v>3156067463.0</v>
+      </c>
+      <c r="Y36">
+        <v>10010924125.0</v>
+      </c>
+      <c r="Z36">
+        <v>9967624124.0</v>
+      </c>
+      <c r="AA36">
+        <v>9967624124.0</v>
+      </c>
+      <c r="AB36">
+        <v>9967624124.0</v>
+      </c>
+      <c r="AC36">
+        <v>2131058639.0</v>
+      </c>
+      <c r="AD36">
+        <v>4958638.0</v>
+      </c>
+      <c r="AE36">
+        <v>4958642.0</v>
+      </c>
+      <c r="AF36">
+        <v>1062675355.0</v>
+      </c>
+      <c r="AG36">
+        <v>766516734.0</v>
+      </c>
+      <c r="AH36">
+        <v>757711493.0</v>
+      </c>
+      <c r="AI36">
+        <v>655706330.0</v>
+      </c>
+      <c r="AJ36">
+        <v>369268236.0</v>
+      </c>
+      <c r="AK36">
+        <v>1324798057.0</v>
+      </c>
+      <c r="AL36">
+        <v>584966235.0</v>
+      </c>
+      <c r="AM36">
+        <v>532839883.0</v>
+      </c>
+      <c r="AN36">
+        <v>426657287.0</v>
+      </c>
+      <c r="AO36">
+        <v>414566251.0</v>
+      </c>
+      <c r="AP36">
+        <v>602293935.0</v>
+      </c>
+      <c r="AQ36">
+        <v>922512686.0</v>
+      </c>
+      <c r="AR36">
+        <v>879918035.0</v>
+      </c>
+      <c r="AS36">
+        <v>1962162623.0</v>
+      </c>
+      <c r="AT36">
+        <v>8587762868.0</v>
+      </c>
+      <c r="AU36">
+        <v>1446312950.0</v>
+      </c>
+      <c r="AV36">
+        <v>1643032155.0</v>
+      </c>
+      <c r="AW36">
+        <v>4283550729.0</v>
+      </c>
+      <c r="AX36">
+        <v>1541909543.0</v>
+      </c>
+      <c r="AY36">
+        <v>946707470.0</v>
+      </c>
+      <c r="AZ36">
+        <v>2168565522.0</v>
+      </c>
+      <c r="BA36">
+        <v>1145890117.0</v>
+      </c>
+      <c r="BB36">
+        <v>2036722768.0</v>
+      </c>
+      <c r="BC36">
+        <v>1228573304.0</v>
+      </c>
+      <c r="BD36">
+        <v>3499104188.0</v>
+      </c>
+      <c r="BE36">
+        <v>1123170589.0</v>
+      </c>
+      <c r="BF36">
+        <v>1679172726.0</v>
+      </c>
+      <c r="BG36">
+        <v>1699056007.0</v>
+      </c>
+      <c r="BH36">
+        <v>1611549408.0</v>
+      </c>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+    </row>
+    <row r="37" spans="1:93">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+    </row>
+    <row r="38" spans="1:93">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
+        <v>0.0</v>
+      </c>
+      <c r="H38">
+        <v>0.0</v>
+      </c>
+      <c r="I38">
+        <v>2071720200.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
+        <v>1.0</v>
+      </c>
+      <c r="O38">
+        <v>1.0</v>
+      </c>
+      <c r="P38"/>
+      <c r="Q38">
+        <v>30767650153.0</v>
+      </c>
+      <c r="R38">
+        <v>30397041089.0</v>
+      </c>
+      <c r="S38">
+        <v>29195184754.0</v>
+      </c>
+      <c r="T38">
+        <v>28326601192.0</v>
+      </c>
+      <c r="U38">
+        <v>7280497431.0</v>
+      </c>
+      <c r="V38">
+        <v>18467123924.0</v>
+      </c>
+      <c r="W38">
+        <v>17891660519.0</v>
+      </c>
+      <c r="X38">
+        <v>12672513016.0</v>
+      </c>
+      <c r="Y38">
+        <v>18176262734.0</v>
+      </c>
+      <c r="Z38">
+        <v>21455453731.0</v>
+      </c>
+      <c r="AA38">
+        <v>16299384420.0</v>
+      </c>
+      <c r="AB38">
+        <v>7785503820.0</v>
+      </c>
+      <c r="AC38">
+        <v>94078311958.0</v>
+      </c>
+      <c r="AD38">
+        <v>1.0</v>
+      </c>
+      <c r="AE38">
+        <v>1.0</v>
+      </c>
+      <c r="AF38">
+        <v>65442963355.0</v>
+      </c>
+      <c r="AG38">
+        <v>72343702059.0</v>
+      </c>
+      <c r="AH38">
+        <v>98417363400.0</v>
+      </c>
+      <c r="AI38">
+        <v>106458210400.0</v>
+      </c>
+      <c r="AJ38">
+        <v>100658356900.0</v>
+      </c>
+      <c r="AK38">
+        <v>13073717200.0</v>
+      </c>
+      <c r="AL38">
+        <v>11937451300.0</v>
+      </c>
+      <c r="AM38">
+        <v>1.0</v>
+      </c>
+      <c r="AN38">
+        <v>106121602200.0</v>
+      </c>
+      <c r="AO38">
+        <v>17534180000.0</v>
+      </c>
+      <c r="AP38">
+        <v>15276838000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>-1.0</v>
+      </c>
+      <c r="AR38">
+        <v>41656903700.0</v>
+      </c>
+      <c r="AS38">
+        <v>17561899000.0</v>
+      </c>
+      <c r="AT38">
+        <v>23126365700.0</v>
+      </c>
+      <c r="AU38">
+        <v>-1.0</v>
+      </c>
+      <c r="AV38">
+        <v>15878257900.0</v>
+      </c>
+      <c r="AW38">
+        <v>7006268500.0</v>
+      </c>
+      <c r="AX38">
+        <v>3334188900.0</v>
+      </c>
+      <c r="AY38">
+        <v>3585555500.0</v>
+      </c>
+      <c r="AZ38">
+        <v>3898344800.0</v>
+      </c>
+      <c r="BA38">
+        <v>1.0</v>
+      </c>
+      <c r="BB38">
+        <v>1.0</v>
+      </c>
+      <c r="BC38">
+        <v>2765886300.0</v>
+      </c>
+      <c r="BD38">
+        <v>5071001700.0</v>
+      </c>
+      <c r="BE38">
+        <v>1185670600.0</v>
+      </c>
+      <c r="BF38">
+        <v>1679172700.0</v>
+      </c>
+      <c r="BG38">
+        <v>1699056000.0</v>
+      </c>
+      <c r="BH38">
+        <v>1611549400.0</v>
+      </c>
+      <c r="BI38">
+        <v>8783171900.0</v>
+      </c>
+      <c r="BJ38">
+        <v>1362816700.0</v>
+      </c>
+      <c r="BK38">
+        <v>715576700.0</v>
+      </c>
+      <c r="BL38">
+        <v>756010100.0</v>
+      </c>
+      <c r="BM38">
+        <v>12124580400.0</v>
+      </c>
+      <c r="BN38">
+        <v>13592033100.0</v>
+      </c>
+      <c r="BO38">
+        <v>7555081300.0</v>
+      </c>
+      <c r="BP38">
+        <v>957289400.0</v>
+      </c>
+      <c r="BQ38">
+        <v>3643740500.0</v>
+      </c>
+      <c r="BR38">
+        <v>5231492800.0</v>
+      </c>
+      <c r="BS38">
+        <v>4814300900.0</v>
+      </c>
+      <c r="BT38">
+        <v>2139582800.0</v>
+      </c>
+      <c r="BU38">
+        <v>2808010400.0</v>
+      </c>
+      <c r="BV38">
+        <v>2757279700.0</v>
+      </c>
+      <c r="BW38">
+        <v>2164952000.0</v>
+      </c>
+      <c r="BX38">
+        <v>3437058200.0</v>
+      </c>
+      <c r="BY38">
+        <v>1903476400.0</v>
+      </c>
+      <c r="BZ38">
+        <v>768689300.0</v>
+      </c>
+      <c r="CA38">
+        <v>4814456000.0</v>
+      </c>
+      <c r="CB38">
+        <v>4385328000.0</v>
+      </c>
+      <c r="CC38">
+        <v>3189503000.0</v>
+      </c>
+      <c r="CD38">
+        <v>3216283000.0</v>
+      </c>
+      <c r="CE38">
+        <v>2692429000.0</v>
+      </c>
+      <c r="CF38">
+        <v>2907581000.0</v>
+      </c>
+      <c r="CG38">
+        <v>2832995000.0</v>
+      </c>
+      <c r="CH38">
+        <v>2480069000.0</v>
+      </c>
+      <c r="CI38">
+        <v>2021619000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>1764009000.0</v>
+      </c>
+      <c r="CK38">
+        <v>1297973000.0</v>
+      </c>
+      <c r="CL38">
+        <v>1210891000.0</v>
+      </c>
+      <c r="CM38">
+        <v>206000000.0</v>
+      </c>
+      <c r="CN38">
+        <v>102581000.0</v>
+      </c>
+      <c r="CO38">
+        <v>191772000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:93">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>99117055000.0</v>
+      </c>
+      <c r="C39">
+        <v>144143581000.0</v>
+      </c>
+      <c r="D39">
+        <v>95892131993.0</v>
+      </c>
+      <c r="E39">
+        <v>20773525000.0</v>
+      </c>
+      <c r="F39">
+        <v>87601759000.0</v>
+      </c>
+      <c r="G39">
+        <v>77171177000.0</v>
+      </c>
+      <c r="H39">
+        <v>77936886000.0</v>
+      </c>
+      <c r="I39">
+        <v>79099174000.0</v>
+      </c>
+      <c r="J39">
+        <v>63340796175.0</v>
+      </c>
+      <c r="K39">
+        <v>88053324182.0</v>
+      </c>
+      <c r="L39">
+        <v>107606450931.0</v>
+      </c>
+      <c r="M39">
+        <v>104454979700.0</v>
+      </c>
+      <c r="N39">
+        <v>118003685406.0</v>
+      </c>
+      <c r="O39">
+        <v>92665856176.0</v>
+      </c>
+      <c r="P39">
+        <v>88553773200.0</v>
+      </c>
+      <c r="Q39">
+        <v>65217659815.0</v>
+      </c>
+      <c r="R39">
+        <v>57789881494.0</v>
+      </c>
+      <c r="S39">
+        <v>45946955022.0</v>
+      </c>
+      <c r="T39">
+        <v>80413901690.0</v>
+      </c>
+      <c r="U39">
+        <v>97388216943.0</v>
+      </c>
+      <c r="V39">
+        <v>87849247305.0</v>
+      </c>
+      <c r="W39">
+        <v>171817310070.0</v>
+      </c>
+      <c r="X39">
+        <v>105586342021.0</v>
+      </c>
+      <c r="Y39">
+        <v>85779833907.0</v>
+      </c>
+      <c r="Z39">
+        <v>86870141093.0</v>
+      </c>
+      <c r="AA39">
+        <v>135646362525.0</v>
+      </c>
+      <c r="AB39">
+        <v>115744565798.0</v>
+      </c>
+      <c r="AC39">
+        <v>94732766243.0</v>
+      </c>
+      <c r="AD39">
+        <v>112813383103.0</v>
+      </c>
+      <c r="AE39">
+        <v>72658751930.0</v>
+      </c>
+      <c r="AF39">
+        <v>65332789988.0</v>
+      </c>
+      <c r="AG39">
+        <v>83113960711.0</v>
+      </c>
+      <c r="AH39">
+        <v>57335280479.0</v>
+      </c>
+      <c r="AI39">
+        <v>49234683665.0</v>
+      </c>
+      <c r="AJ39">
+        <v>15176353107.0</v>
+      </c>
+      <c r="AK39">
+        <v>145109421383.0</v>
+      </c>
+      <c r="AL39">
+        <v>136794526508.0</v>
+      </c>
+      <c r="AM39">
+        <v>132763239371.0</v>
+      </c>
+      <c r="AN39">
+        <v>39389237982.0</v>
+      </c>
+      <c r="AO39">
+        <v>190468217166.0</v>
+      </c>
+      <c r="AP39">
+        <v>159619508049.0</v>
+      </c>
+      <c r="AQ39">
+        <v>192762353370.0</v>
+      </c>
+      <c r="AR39">
+        <v>172037681082.0</v>
+      </c>
+      <c r="AS39">
+        <v>230337563333.0</v>
+      </c>
+      <c r="AT39">
+        <v>181643119809.0</v>
+      </c>
+      <c r="AU39">
+        <v>150506142517.0</v>
+      </c>
+      <c r="AV39">
+        <v>112765397193.0</v>
+      </c>
+      <c r="AW39">
+        <v>150991189385.0</v>
+      </c>
+      <c r="AX39">
+        <v>164971873909.0</v>
+      </c>
+      <c r="AY39">
+        <v>139733384303.0</v>
+      </c>
+      <c r="AZ39">
+        <v>121019135555.0</v>
+      </c>
+      <c r="BA39">
+        <v>114470780755.0</v>
+      </c>
+      <c r="BB39">
+        <v>106739468239.0</v>
+      </c>
+      <c r="BC39">
+        <v>114451967176.0</v>
+      </c>
+      <c r="BD39">
+        <v>160313747405.0</v>
+      </c>
+      <c r="BE39">
+        <v>151949793940.0</v>
+      </c>
+      <c r="BF39">
+        <v>68842866171.0</v>
+      </c>
+      <c r="BG39">
+        <v>62178932375.0</v>
+      </c>
+      <c r="BH39">
+        <v>55102496411.0</v>
+      </c>
+      <c r="BI39">
+        <v>62186197100.0</v>
+      </c>
+      <c r="BJ39">
+        <v>46580555300.0</v>
+      </c>
+      <c r="BK39">
+        <v>41181836400.0</v>
+      </c>
+      <c r="BL39">
+        <v>27588851800.0</v>
+      </c>
+      <c r="BM39">
+        <v>46161474300.0</v>
+      </c>
+      <c r="BN39">
+        <v>36643390900.0</v>
+      </c>
+      <c r="BO39">
+        <v>36254037500.0</v>
+      </c>
+      <c r="BP39">
+        <v>10358133600.0</v>
+      </c>
+      <c r="BQ39">
+        <v>8784277400.0</v>
+      </c>
+      <c r="BR39">
+        <v>33886252000.0</v>
+      </c>
+      <c r="BS39">
+        <v>12749591500.0</v>
+      </c>
+      <c r="BT39">
+        <v>4692050700.0</v>
+      </c>
+      <c r="BU39">
+        <v>5223739600.0</v>
+      </c>
+      <c r="BV39">
+        <v>9011800000.0</v>
+      </c>
+      <c r="BW39">
+        <v>9078495800.0</v>
+      </c>
+      <c r="BX39">
+        <v>3570261600.0</v>
+      </c>
+      <c r="BY39">
+        <v>2890392500.0</v>
+      </c>
+      <c r="BZ39">
+        <v>3559516500.0</v>
+      </c>
+      <c r="CA39">
+        <v>3983703000.0</v>
+      </c>
+      <c r="CB39">
+        <v>4271003000.0</v>
+      </c>
+      <c r="CC39">
+        <v>3047913000.0</v>
+      </c>
+      <c r="CD39">
+        <v>6430071000.0</v>
+      </c>
+      <c r="CE39">
+        <v>6632919000.0</v>
+      </c>
+      <c r="CF39">
+        <v>5465075000.0</v>
+      </c>
+      <c r="CG39">
+        <v>7687890000.0</v>
+      </c>
+      <c r="CH39">
+        <v>8960565000.0</v>
+      </c>
+      <c r="CI39">
+        <v>6876514000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>6519453000.0</v>
+      </c>
+      <c r="CK39">
+        <v>5440033000.0</v>
+      </c>
+      <c r="CL39">
+        <v>4417835000.0</v>
+      </c>
+      <c r="CM39">
+        <v>4810000000.0</v>
+      </c>
+      <c r="CN39">
+        <v>2992303000.0</v>
+      </c>
+      <c r="CO39">
+        <v>13263294000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:93">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>62073613000.0</v>
+      </c>
+      <c r="C40">
+        <v>87385005000.0</v>
+      </c>
+      <c r="D40">
+        <v>98754603000.0</v>
+      </c>
+      <c r="E40">
+        <v>46896805000.0</v>
+      </c>
+      <c r="F40">
+        <v>37662831486.0</v>
+      </c>
+      <c r="G40">
+        <v>26563597584.0</v>
+      </c>
+      <c r="H40">
+        <v>68791172417.0</v>
+      </c>
+      <c r="I40">
+        <v>46560863435.0</v>
+      </c>
+      <c r="J40">
+        <v>32144248834.0</v>
+      </c>
+      <c r="K40">
+        <v>29610038285.0</v>
+      </c>
+      <c r="L40">
+        <v>38226352602.0</v>
+      </c>
+      <c r="M40">
+        <v>-13553603007.0</v>
+      </c>
+      <c r="N40">
+        <v>19096116940.0</v>
+      </c>
+      <c r="O40">
+        <v>10853555547.0</v>
+      </c>
+      <c r="P40">
+        <v>20473493070.0</v>
+      </c>
+      <c r="Q40">
+        <v>18834871419.0</v>
+      </c>
+      <c r="R40">
+        <v>50591646125.0</v>
+      </c>
+      <c r="S40">
+        <v>17047382942.0</v>
+      </c>
+      <c r="T40">
+        <v>11598727832.0</v>
+      </c>
+      <c r="U40">
+        <v>8739987785.0</v>
+      </c>
+      <c r="V40">
+        <v>7144500695.0</v>
+      </c>
+      <c r="W40">
+        <v>3812803781.0</v>
+      </c>
+      <c r="X40">
+        <v>11675339539.0</v>
+      </c>
+      <c r="Y40">
+        <v>18816557765.0</v>
+      </c>
+      <c r="Z40">
+        <v>7056552217.0</v>
+      </c>
+      <c r="AA40">
+        <v>9772813657.0</v>
+      </c>
+      <c r="AB40">
+        <v>37614326840.0</v>
+      </c>
+      <c r="AC40">
+        <v>12807353428.0</v>
+      </c>
+      <c r="AD40">
+        <v>11486504998.0</v>
+      </c>
+      <c r="AE40">
+        <v>9927854526.0</v>
+      </c>
+      <c r="AF40">
+        <v>12270619854.0</v>
+      </c>
+      <c r="AG40">
+        <v>9273940083.0</v>
+      </c>
+      <c r="AH40">
+        <v>5617797823.0</v>
+      </c>
+      <c r="AI40">
+        <v>6195383100.0</v>
+      </c>
+      <c r="AJ40">
+        <v>11477211982.0</v>
+      </c>
+      <c r="AK40">
+        <v>26985500704.0</v>
+      </c>
+      <c r="AL40">
+        <v>21774154281.0</v>
+      </c>
+      <c r="AM40">
+        <v>10400981970.0</v>
+      </c>
+      <c r="AN40">
+        <v>9019158323.0</v>
+      </c>
+      <c r="AO40">
+        <v>131613149622.0</v>
+      </c>
+      <c r="AP40">
+        <v>-6760589288.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-3522185687.0</v>
+      </c>
+      <c r="AR40">
+        <v>16412647904.0</v>
+      </c>
+      <c r="AS40">
+        <v>18320339274.0</v>
+      </c>
+      <c r="AT40">
+        <v>16933965215.0</v>
+      </c>
+      <c r="AU40">
+        <v>6842235645.0</v>
+      </c>
+      <c r="AV40">
+        <v>8380306552.0</v>
+      </c>
+      <c r="AW40">
+        <v>15773300481.0</v>
+      </c>
+      <c r="AX40">
+        <v>8825240465.0</v>
+      </c>
+      <c r="AY40">
+        <v>3646690866.0</v>
+      </c>
+      <c r="AZ40">
+        <v>8561047885.0</v>
+      </c>
+      <c r="BA40">
+        <v>-14944690366.0</v>
+      </c>
+      <c r="BB40">
+        <v>3762314540.0</v>
+      </c>
+      <c r="BC40">
+        <v>4933857936.0</v>
+      </c>
+      <c r="BD40">
+        <v>10934492785.0</v>
+      </c>
+      <c r="BE40">
+        <v>118889834305.0</v>
+      </c>
+      <c r="BF40">
+        <v>97803621819.0</v>
+      </c>
+      <c r="BG40">
+        <v>4249904346.0</v>
+      </c>
+      <c r="BH40">
+        <v>14546546384.0</v>
+      </c>
+      <c r="BI40">
+        <v>6118193000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>9098817000.0</v>
+      </c>
+      <c r="BK40">
+        <v>5666975000.0</v>
+      </c>
+      <c r="BL40">
+        <v>30667084000.0</v>
+      </c>
+      <c r="BM40">
+        <v>9014457000.0</v>
+      </c>
+      <c r="BN40">
+        <v>10375035000.0</v>
+      </c>
+      <c r="BO40">
+        <v>15736477000.0</v>
+      </c>
+      <c r="BP40">
+        <v>17541069000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>40374173000.0</v>
+      </c>
+      <c r="BR40">
+        <v>22213021000.0</v>
+      </c>
+      <c r="BS40">
+        <v>6422191000.0</v>
+      </c>
+      <c r="BT40">
+        <v>7668477000.0</v>
+      </c>
+      <c r="BU40">
+        <v>4775206000.0</v>
+      </c>
+      <c r="BV40">
+        <v>5628720000.0</v>
+      </c>
+      <c r="BW40">
+        <v>4534528000.0</v>
+      </c>
+      <c r="BX40">
+        <v>4332198000.0</v>
+      </c>
+      <c r="BY40">
+        <v>3139292000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>2445762000.0</v>
+      </c>
+      <c r="CA40">
+        <v>8930160000.0</v>
+      </c>
+      <c r="CB40">
+        <v>2050363000.0</v>
+      </c>
+      <c r="CC40">
+        <v>2103479000.0</v>
+      </c>
+      <c r="CD40">
+        <v>3193441000.0</v>
+      </c>
+      <c r="CE40">
+        <v>2414853000.0</v>
+      </c>
+      <c r="CF40">
+        <v>2527142000.0</v>
+      </c>
+      <c r="CG40">
+        <v>3176312000.0</v>
+      </c>
+      <c r="CH40">
+        <v>3844831000.0</v>
+      </c>
+      <c r="CI40">
+        <v>3066863000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>3623214000.0</v>
+      </c>
+      <c r="CK40">
+        <v>4621078000.0</v>
+      </c>
+      <c r="CL40">
+        <v>7526982000.0</v>
+      </c>
+      <c r="CM40">
+        <v>496000000.0</v>
+      </c>
+      <c r="CN40">
+        <v>1308176000.0</v>
+      </c>
+      <c r="CO40"/>
+    </row>
+    <row r="41" spans="1:93">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41">
+        <v>21498598818.0</v>
+      </c>
+      <c r="R41">
+        <v>21503159513.0</v>
+      </c>
+      <c r="S41">
+        <v>21508863124.0</v>
+      </c>
+      <c r="T41">
+        <v>21443556102.0</v>
+      </c>
+      <c r="U41">
+        <v>19803792840.0</v>
+      </c>
+      <c r="V41">
+        <v>19803792840.0</v>
+      </c>
+      <c r="W41">
+        <v>19803792840.0</v>
+      </c>
+      <c r="X41">
+        <v>19915199115.0</v>
+      </c>
+      <c r="Y41">
+        <v>22110188533.0</v>
+      </c>
+      <c r="Z41">
+        <v>19669921898.0</v>
+      </c>
+      <c r="AA41">
+        <v>19669921898.0</v>
+      </c>
+      <c r="AB41">
+        <v>19669921898.0</v>
+      </c>
+      <c r="AC41">
+        <v>14349759356.0</v>
+      </c>
+      <c r="AD41">
+        <v>14349759355.0</v>
+      </c>
+      <c r="AE41">
+        <v>14349759357.0</v>
+      </c>
+      <c r="AF41">
+        <v>14349759356.0</v>
+      </c>
+      <c r="AG41">
+        <v>9960650757.0</v>
+      </c>
+      <c r="AH41">
+        <v>9960650800.0</v>
+      </c>
+      <c r="AI41">
+        <v>10635049700.0</v>
+      </c>
+      <c r="AJ41">
+        <v>10635049700.0</v>
+      </c>
+      <c r="AK41">
+        <v>8790539300.0</v>
+      </c>
+      <c r="AL41">
+        <v>8790539300.0</v>
+      </c>
+      <c r="AM41">
+        <v>8790539300.0</v>
+      </c>
+      <c r="AN41">
+        <v>8790539300.0</v>
+      </c>
+      <c r="AO41">
+        <v>7952978500.0</v>
+      </c>
+      <c r="AP41">
+        <v>7954942800.0</v>
+      </c>
+      <c r="AQ41">
+        <v>7953182000.0</v>
+      </c>
+      <c r="AR41">
+        <v>7953182000.0</v>
+      </c>
+      <c r="AS41">
+        <v>7963599700.0</v>
+      </c>
+      <c r="AT41">
+        <v>7963705000.0</v>
+      </c>
+      <c r="AU41">
+        <v>6281952700.0</v>
+      </c>
+      <c r="AV41">
+        <v>6281952700.0</v>
+      </c>
+      <c r="AW41">
+        <v>5682074500.0</v>
+      </c>
+      <c r="AX41">
+        <v>5682074500.0</v>
+      </c>
+      <c r="AY41">
+        <v>4906222200.0</v>
+      </c>
+      <c r="AZ41">
+        <v>5682074500.0</v>
+      </c>
+      <c r="BA41">
+        <v>4851459200.0</v>
+      </c>
+      <c r="BB41">
+        <v>4851459200.0</v>
+      </c>
+      <c r="BC41">
+        <v>4851459200.0</v>
+      </c>
+      <c r="BD41">
+        <v>4851459200.0</v>
+      </c>
+      <c r="BE41">
+        <v>4246697600.0</v>
+      </c>
+      <c r="BF41">
+        <v>4246697600.0</v>
+      </c>
+      <c r="BG41">
+        <v>1545547700.0</v>
+      </c>
+      <c r="BH41">
+        <v>1545547700.0</v>
+      </c>
+      <c r="BI41">
+        <v>1485720000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>1485720000.0</v>
+      </c>
+      <c r="BK41">
+        <v>1635289200.0</v>
+      </c>
+      <c r="BL41">
+        <v>1545547700.0</v>
+      </c>
+      <c r="BM41">
+        <v>1635289100.0</v>
+      </c>
+      <c r="BN41">
+        <v>1665203000.0</v>
+      </c>
+      <c r="BO41">
+        <v>1665203000.0</v>
+      </c>
+      <c r="BP41">
+        <v>1665203000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>1725030600.0</v>
+      </c>
+      <c r="BR41">
+        <v>1784858300.0</v>
+      </c>
+      <c r="BS41">
+        <v>1754944500.0</v>
+      </c>
+      <c r="BT41">
+        <v>1784858300.0</v>
+      </c>
+      <c r="BU41">
+        <v>1814772100.0</v>
+      </c>
+      <c r="BV41">
+        <v>1844685900.0</v>
+      </c>
+      <c r="BW41">
+        <v>1874599800.0</v>
+      </c>
+      <c r="BX41">
+        <v>1904513600.0</v>
+      </c>
+      <c r="BY41">
+        <v>1934427400.0</v>
+      </c>
+      <c r="BZ41">
+        <v>1994255100.0</v>
+      </c>
+      <c r="CA41">
+        <v>2054083000.0</v>
+      </c>
+      <c r="CB41">
+        <v>2083997000.0</v>
+      </c>
+      <c r="CC41">
+        <v>2113910000.0</v>
+      </c>
+      <c r="CD41">
+        <v>2143824000.0</v>
+      </c>
+      <c r="CE41">
+        <v>2798738000.0</v>
+      </c>
+      <c r="CF41">
+        <v>3478008000.0</v>
+      </c>
+      <c r="CG41">
+        <v>3158566000.0</v>
+      </c>
+      <c r="CH41">
+        <v>3188479000.0</v>
+      </c>
+      <c r="CI41"/>
+      <c r="CJ41">
+        <v>2323307000.0</v>
+      </c>
+      <c r="CK41">
+        <v>2353221000.0</v>
+      </c>
+      <c r="CL41">
+        <v>2383135000.0</v>
+      </c>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+    </row>
+    <row r="42" spans="1:93">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>202417914000.0</v>
+      </c>
+      <c r="C42">
+        <v>204172914000.0</v>
+      </c>
+      <c r="D42">
+        <v>230503414000.0</v>
+      </c>
+      <c r="E42">
+        <v>230533394000.0</v>
+      </c>
+      <c r="F42">
+        <v>230533394000.0</v>
+      </c>
+      <c r="G42">
+        <v>230533394000.0</v>
+      </c>
+      <c r="H42">
+        <v>230533394000.0</v>
+      </c>
+      <c r="I42">
+        <v>230533394000.0</v>
+      </c>
+      <c r="J42">
+        <v>230533394753.0</v>
+      </c>
+      <c r="K42">
+        <v>230533394753.0</v>
+      </c>
+      <c r="L42">
+        <v>230533394753.0</v>
+      </c>
+      <c r="M42">
+        <v>998226405113.0</v>
+      </c>
+      <c r="N42">
+        <v>230533394753.0</v>
+      </c>
+      <c r="O42">
+        <v>230533394753.0</v>
+      </c>
+      <c r="P42">
+        <v>230533394753.0</v>
+      </c>
+      <c r="Q42">
+        <v>230533394753.0</v>
+      </c>
+      <c r="R42">
+        <v>230533394753.0</v>
+      </c>
+      <c r="S42">
+        <v>230533394752.0</v>
+      </c>
+      <c r="T42">
+        <v>242628790576.0</v>
+      </c>
+      <c r="U42">
+        <v>157145972877.0</v>
+      </c>
+      <c r="V42">
+        <v>172787892005.0</v>
+      </c>
+      <c r="W42">
+        <v>174610349699.0</v>
+      </c>
+      <c r="X42">
+        <v>157145972876.0</v>
+      </c>
+      <c r="Y42">
+        <v>175512220573.0</v>
+      </c>
+      <c r="Z42">
+        <v>157145972877.0</v>
+      </c>
+      <c r="AA42">
+        <v>187941210145.0</v>
+      </c>
+      <c r="AB42">
+        <v>157145972876.0</v>
+      </c>
+      <c r="AC42">
+        <v>9664154444.0</v>
+      </c>
+      <c r="AD42">
+        <v>157145972876.0</v>
+      </c>
+      <c r="AE42">
+        <v>9664154444.0</v>
+      </c>
+      <c r="AF42">
+        <v>10397036513.0</v>
+      </c>
+      <c r="AG42">
+        <v>157145972876.0</v>
+      </c>
+      <c r="AH42">
+        <v>157145972876.0</v>
+      </c>
+      <c r="AI42">
+        <v>9664154444.0</v>
+      </c>
+      <c r="AJ42">
+        <v>9664154444.0</v>
+      </c>
+      <c r="AK42">
+        <v>157145972876.0</v>
+      </c>
+      <c r="AL42">
+        <v>157145972876.0</v>
+      </c>
+      <c r="AM42">
+        <v>9664154444.0</v>
+      </c>
+      <c r="AN42">
+        <v>157145972876.0</v>
+      </c>
+      <c r="AO42">
+        <v>9664154444.0</v>
+      </c>
+      <c r="AP42">
+        <v>9664154444.0</v>
+      </c>
+      <c r="AQ42">
+        <v>9664154444.0</v>
+      </c>
+      <c r="AR42">
+        <v>9664154444.0</v>
+      </c>
+      <c r="AS42">
+        <v>9664154444.0</v>
+      </c>
+      <c r="AT42">
+        <v>9664154444.0</v>
+      </c>
+      <c r="AU42">
+        <v>8530804444.0</v>
+      </c>
+      <c r="AV42">
+        <v>5581605013.0</v>
+      </c>
+      <c r="AW42">
+        <v>8530804444.0</v>
+      </c>
+      <c r="AX42">
+        <v>8530804444.0</v>
+      </c>
+      <c r="AY42">
+        <v>8530804444.0</v>
+      </c>
+      <c r="AZ42">
+        <v>8530804444.0</v>
+      </c>
+      <c r="BA42">
+        <v>8530804444.0</v>
+      </c>
+      <c r="BB42">
+        <v>174482108615.0</v>
+      </c>
+      <c r="BC42">
+        <v>173831272831.0</v>
+      </c>
+      <c r="BD42">
+        <v>8630804444.0</v>
+      </c>
+      <c r="BE42">
+        <v>8530804444.0</v>
+      </c>
+      <c r="BF42">
+        <v>8530804444.0</v>
+      </c>
+      <c r="BG42">
+        <v>8530804444.0</v>
+      </c>
+      <c r="BH42">
+        <v>151720486205.0</v>
+      </c>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+    </row>
+    <row r="43" spans="1:93">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+    </row>
+    <row r="44" spans="1:93">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+    </row>
+    <row r="45" spans="1:93">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>1141844354569.0</v>
+      </c>
+      <c r="C45">
+        <v>1138733781267.0</v>
+      </c>
+      <c r="D45">
+        <v>1069662361084.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
+        <v>1122234410194.0</v>
+      </c>
+      <c r="G45">
+        <v>1105357388252.0</v>
+      </c>
+      <c r="H45">
+        <v>1088761215278.0</v>
+      </c>
+      <c r="I45">
+        <v>1065071290350.0</v>
+      </c>
+      <c r="J45">
+        <v>1042981164577.0</v>
+      </c>
+      <c r="K45">
+        <v>1006886186227.0</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45">
+        <v>1031325803708.0</v>
+      </c>
+      <c r="N45">
+        <v>992027570137.0</v>
+      </c>
+      <c r="O45">
+        <v>964143871839.0</v>
+      </c>
+      <c r="P45">
+        <v>952075042060.0</v>
+      </c>
+      <c r="Q45">
+        <v>884189178691.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+    </row>
+    <row r="46" spans="1:93">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>770860805000.0</v>
+      </c>
+      <c r="C46">
+        <v>795178884000.0</v>
+      </c>
+      <c r="D46">
+        <v>739205486000.0</v>
+      </c>
+      <c r="E46">
+        <v>785359691000.0</v>
+      </c>
+      <c r="F46">
+        <v>763375298000.0</v>
+      </c>
+      <c r="G46">
+        <v>757034235000.0</v>
+      </c>
+      <c r="H46">
+        <v>753276229000.0</v>
+      </c>
+      <c r="I46">
+        <v>741559980000.0</v>
+      </c>
+      <c r="J46">
+        <v>724854113098.0</v>
+      </c>
+      <c r="K46">
+        <v>699570117651.0</v>
+      </c>
+      <c r="L46">
+        <v>679296420562.0</v>
+      </c>
+      <c r="M46">
+        <v>729819533610.0</v>
+      </c>
+      <c r="N46">
+        <v>701321862480.0</v>
+      </c>
+      <c r="O46">
+        <v>681886344829.0</v>
+      </c>
+      <c r="P46">
+        <v>677316696036.0</v>
+      </c>
+      <c r="Q46">
+        <v>618819553482.0</v>
+      </c>
+      <c r="R46">
+        <v>605181255278.0</v>
+      </c>
+      <c r="S46">
+        <v>601700870833.0</v>
+      </c>
+      <c r="T46">
+        <v>601883006969.0</v>
+      </c>
+      <c r="U46">
+        <v>526448804398.0</v>
+      </c>
+      <c r="V46">
+        <v>531451764325.0</v>
+      </c>
+      <c r="W46">
+        <v>523318140080.0</v>
+      </c>
+      <c r="X46">
+        <v>521668762046.0</v>
+      </c>
+      <c r="Y46">
+        <v>539341865976.0</v>
+      </c>
+      <c r="Z46">
+        <v>520571429633.0</v>
+      </c>
+      <c r="AA46">
+        <v>525111552770.0</v>
+      </c>
+      <c r="AB46">
+        <v>507364638211.0</v>
+      </c>
+      <c r="AC46">
+        <v>483538388519.0</v>
+      </c>
+      <c r="AD46">
+        <v>464316977367.0</v>
+      </c>
+      <c r="AE46">
+        <v>456600574986.0</v>
+      </c>
+      <c r="AF46">
+        <v>445674551115.0</v>
+      </c>
+      <c r="AG46">
+        <v>436192615545.0</v>
+      </c>
+      <c r="AH46">
+        <v>435665893268.0</v>
+      </c>
+      <c r="AI46">
+        <v>488935453233.0</v>
+      </c>
+      <c r="AJ46">
+        <v>468486754300.0</v>
+      </c>
+      <c r="AK46">
+        <v>464981141916.0</v>
+      </c>
+      <c r="AL46">
+        <v>461272868479.0</v>
+      </c>
+      <c r="AM46">
+        <v>469848849313.0</v>
+      </c>
+      <c r="AN46">
+        <v>470425269335.0</v>
+      </c>
+      <c r="AO46">
+        <v>311685450416.0</v>
+      </c>
+      <c r="AP46">
+        <v>313526359046.0</v>
+      </c>
+      <c r="AQ46">
+        <v>320112785311.0</v>
+      </c>
+      <c r="AR46">
+        <v>325281664090.0</v>
+      </c>
+      <c r="AS46">
+        <v>313818889110.0</v>
+      </c>
+      <c r="AT46">
+        <v>276045234276.0</v>
+      </c>
+      <c r="AU46">
+        <v>253714585871.0</v>
+      </c>
+      <c r="AV46">
+        <v>237057652156.0</v>
+      </c>
+      <c r="AW46">
+        <v>234112834897.0</v>
+      </c>
+      <c r="AX46">
+        <v>217526977709.0</v>
+      </c>
+      <c r="AY46">
+        <v>219068230211.0</v>
+      </c>
+      <c r="AZ46">
+        <v>216917794691.0</v>
+      </c>
+      <c r="BA46">
+        <v>197481893126.0</v>
+      </c>
+      <c r="BB46">
+        <v>191634469118.0</v>
+      </c>
+      <c r="BC46">
+        <v>193926790019.0</v>
+      </c>
+      <c r="BD46">
+        <v>187926299271.0</v>
+      </c>
+      <c r="BE46">
+        <v>157710930173.0</v>
+      </c>
+      <c r="BF46">
+        <v>152357808963.0</v>
+      </c>
+      <c r="BG46">
+        <v>148660820536.0</v>
+      </c>
+      <c r="BH46">
+        <v>144002127159.0</v>
+      </c>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+    </row>
+    <row r="47" spans="1:93">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>739205486280.0</v>
+      </c>
+      <c r="E47">
+        <v>785359690660.0</v>
+      </c>
+      <c r="F47">
+        <v>763375297770.0</v>
+      </c>
+      <c r="G47">
+        <v>757034234800.0</v>
+      </c>
+      <c r="H47">
+        <v>753276229040.0</v>
+      </c>
+      <c r="I47">
+        <v>741559979530.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>729819533610.0</v>
+      </c>
+      <c r="N47">
+        <v>701321862480.0</v>
+      </c>
+      <c r="O47">
+        <v>681886344830.0</v>
+      </c>
+      <c r="P47">
+        <v>677316696040.0</v>
+      </c>
+      <c r="Q47">
+        <v>613647553476.0</v>
+      </c>
+      <c r="R47">
+        <v>600427051100.0</v>
+      </c>
+      <c r="S47">
+        <v>599516063748.0</v>
+      </c>
+      <c r="T47">
+        <v>600534589969.0</v>
+      </c>
+      <c r="U47">
+        <v>522566922325.0</v>
+      </c>
+      <c r="V47">
+        <v>514846180452.0</v>
+      </c>
+      <c r="W47">
+        <v>507289379742.0</v>
+      </c>
+      <c r="X47">
+        <v>510514957020.0</v>
+      </c>
+      <c r="Y47">
+        <v>521418700101.0</v>
+      </c>
+      <c r="Z47">
+        <v>505464121644.0</v>
+      </c>
+      <c r="AA47">
+        <v>512545492050.0</v>
+      </c>
+      <c r="AB47">
+        <v>501238262227.0</v>
+      </c>
+      <c r="AC47">
+        <v>444502378283.0</v>
+      </c>
+      <c r="AD47">
+        <v>441064910815.0</v>
+      </c>
+      <c r="AE47">
+        <v>433560919789.0</v>
+      </c>
+      <c r="AF47">
+        <v>437901244110.0</v>
+      </c>
+      <c r="AG47">
+        <v>416124874138.0</v>
+      </c>
+      <c r="AH47">
+        <v>420063615200.0</v>
+      </c>
+      <c r="AI47">
+        <v>461301259900.0</v>
+      </c>
+      <c r="AJ47">
+        <v>459867266200.0</v>
+      </c>
+      <c r="AK47">
+        <v>464063324900.0</v>
+      </c>
+      <c r="AL47">
+        <v>460792105000.0</v>
+      </c>
+      <c r="AM47">
+        <v>467979269800.0</v>
+      </c>
+      <c r="AN47">
+        <v>462474609300.0</v>
+      </c>
+      <c r="AO47">
+        <v>311685450400.0</v>
+      </c>
+      <c r="AP47">
+        <v>313526359000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>320112785300.0</v>
+      </c>
+      <c r="AR47">
+        <v>325281664100.0</v>
+      </c>
+      <c r="AS47">
+        <v>313818889100.0</v>
+      </c>
+      <c r="AT47">
+        <v>276045234300.0</v>
+      </c>
+      <c r="AU47">
+        <v>253714585900.0</v>
+      </c>
+      <c r="AV47">
+        <v>237057652200.0</v>
+      </c>
+      <c r="AW47">
+        <v>234112834900.0</v>
+      </c>
+      <c r="AX47">
+        <v>220615258600.0</v>
+      </c>
+      <c r="AY47">
+        <v>219068230200.0</v>
+      </c>
+      <c r="AZ47">
+        <v>216917794700.0</v>
+      </c>
+      <c r="BA47">
+        <v>197481893100.0</v>
+      </c>
+      <c r="BB47">
+        <v>191634469100.0</v>
+      </c>
+      <c r="BC47">
+        <v>193926790000.0</v>
+      </c>
+      <c r="BD47">
+        <v>187926299300.0</v>
+      </c>
+      <c r="BE47">
+        <v>157710930200.0</v>
+      </c>
+      <c r="BF47">
+        <v>152357809000.0</v>
+      </c>
+      <c r="BG47">
+        <v>148660820500.0</v>
+      </c>
+      <c r="BH47">
+        <v>144613005100.0</v>
+      </c>
+      <c r="BI47">
+        <v>128533567100.0</v>
+      </c>
+      <c r="BJ47">
+        <v>129687137800.0</v>
+      </c>
+      <c r="BK47">
+        <v>116575135400.0</v>
+      </c>
+      <c r="BL47">
+        <v>104371762100.0</v>
+      </c>
+      <c r="BM47">
+        <v>80729830500.0</v>
+      </c>
+      <c r="BN47">
+        <v>64794395400.0</v>
+      </c>
+      <c r="BO47">
+        <v>64294723400.0</v>
+      </c>
+      <c r="BP47">
+        <v>62181326700.0</v>
+      </c>
+      <c r="BQ47">
+        <v>56398199600.0</v>
+      </c>
+      <c r="BR47">
+        <v>56325028100.0</v>
+      </c>
+      <c r="BS47">
+        <v>54102899000.0</v>
+      </c>
+      <c r="BT47">
+        <v>54449532400.0</v>
+      </c>
+      <c r="BU47">
+        <v>54987687200.0</v>
+      </c>
+      <c r="BV47">
+        <v>51017600900.0</v>
+      </c>
+      <c r="BW47">
+        <v>48262350900.0</v>
+      </c>
+      <c r="BX47">
+        <v>41468003900.0</v>
+      </c>
+      <c r="BY47">
+        <v>42569042000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>40205948700.0</v>
+      </c>
+      <c r="CA47">
+        <v>40459511000.0</v>
+      </c>
+      <c r="CB47">
+        <v>36284336000.0</v>
+      </c>
+      <c r="CC47">
+        <v>37001445000.0</v>
+      </c>
+      <c r="CD47">
+        <v>38102569000.0</v>
+      </c>
+      <c r="CE47">
+        <v>34375845000.0</v>
+      </c>
+      <c r="CF47">
+        <v>47053426000.0</v>
+      </c>
+      <c r="CG47">
+        <v>47644991000.0</v>
+      </c>
+      <c r="CH47">
+        <v>48107025000.0</v>
+      </c>
+      <c r="CI47">
+        <v>47535490000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>48459426000.0</v>
+      </c>
+      <c r="CK47">
+        <v>49107770000.0</v>
+      </c>
+      <c r="CL47">
+        <v>49004256000.0</v>
+      </c>
+      <c r="CM47">
+        <v>30488000000.0</v>
+      </c>
+      <c r="CN47">
+        <v>31764700000.0</v>
+      </c>
+      <c r="CO47">
+        <v>32204494000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:93">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>951638828000.0</v>
+      </c>
+      <c r="C48">
+        <v>1118556962000.0</v>
+      </c>
+      <c r="D48">
+        <v>1090897225000.0</v>
+      </c>
+      <c r="E48">
+        <v>897131257000.0</v>
+      </c>
+      <c r="F48">
+        <v>942969041000.0</v>
+      </c>
+      <c r="G48">
+        <v>912552925000.0</v>
+      </c>
+      <c r="H48">
+        <v>865904025000.0</v>
+      </c>
+      <c r="I48">
+        <v>794565890000.0</v>
+      </c>
+      <c r="J48">
+        <v>749308198740.0</v>
+      </c>
+      <c r="K48">
+        <v>756591928667.0</v>
+      </c>
+      <c r="L48">
+        <v>714163704754.0</v>
+      </c>
+      <c r="M48">
+        <v>6852050000.0</v>
+      </c>
+      <c r="N48">
+        <v>690033954115.0</v>
+      </c>
+      <c r="O48">
+        <v>707297896684.0</v>
+      </c>
+      <c r="P48">
+        <v>664845198233.0</v>
+      </c>
+      <c r="Q48">
+        <v>586401738379.0</v>
+      </c>
+      <c r="R48">
+        <v>593393255883.0</v>
+      </c>
+      <c r="S48">
+        <v>590764577323.0</v>
+      </c>
+      <c r="T48">
+        <v>579470188193.0</v>
+      </c>
+      <c r="U48">
+        <v>525296790532.0</v>
+      </c>
+      <c r="V48">
+        <v>528335545688.0</v>
+      </c>
+      <c r="W48">
+        <v>521259078621.0</v>
+      </c>
+      <c r="X48">
+        <v>517860953690.0</v>
+      </c>
+      <c r="Y48">
+        <v>479187804804.0</v>
+      </c>
+      <c r="Z48">
+        <v>480971417878.0</v>
+      </c>
+      <c r="AA48">
+        <v>496160079819.0</v>
+      </c>
+      <c r="AB48">
+        <v>495667162229.0</v>
+      </c>
+      <c r="AC48">
+        <v>386783155482.0</v>
+      </c>
+      <c r="AD48">
+        <v>359443412215.0</v>
+      </c>
+      <c r="AE48">
+        <v>408445041696.0</v>
+      </c>
+      <c r="AF48">
+        <v>411907197257.0</v>
+      </c>
+      <c r="AG48">
+        <v>346497006955.0</v>
+      </c>
+      <c r="AH48">
+        <v>361482280037.0</v>
+      </c>
+      <c r="AI48">
+        <v>338381715930.0</v>
+      </c>
+      <c r="AJ48">
+        <v>355466905802.0</v>
+      </c>
+      <c r="AK48">
+        <v>316311148546.0</v>
+      </c>
+      <c r="AL48">
+        <v>345228736697.0</v>
+      </c>
+      <c r="AM48">
+        <v>338645041884.0</v>
+      </c>
+      <c r="AN48">
+        <v>328512782684.0</v>
+      </c>
+      <c r="AO48">
+        <v>297682141063.0</v>
+      </c>
+      <c r="AP48">
+        <v>285155252563.0</v>
+      </c>
+      <c r="AQ48">
+        <v>277825408303.0</v>
+      </c>
+      <c r="AR48">
+        <v>271590049687.0</v>
+      </c>
+      <c r="AS48">
+        <v>244824199247.0</v>
+      </c>
+      <c r="AT48">
+        <v>238123911066.0</v>
+      </c>
+      <c r="AU48">
+        <v>236876672817.0</v>
+      </c>
+      <c r="AV48">
+        <v>232478868392.0</v>
+      </c>
+      <c r="AW48">
+        <v>221489582572.0</v>
+      </c>
+      <c r="AX48">
+        <v>198457804823.0</v>
+      </c>
+      <c r="AY48">
+        <v>194925992247.0</v>
+      </c>
+      <c r="AZ48">
+        <v>190620205912.0</v>
+      </c>
+      <c r="BA48">
+        <v>166148515175.0</v>
+      </c>
+      <c r="BB48">
+        <v>165951304171.0</v>
+      </c>
+      <c r="BC48">
+        <v>165300468386.0</v>
+      </c>
+      <c r="BD48">
+        <v>161711952683.0</v>
+      </c>
+      <c r="BE48">
+        <v>144082483479.0</v>
+      </c>
+      <c r="BF48">
+        <v>152609676226.0</v>
+      </c>
+      <c r="BG48">
+        <v>145431465420.0</v>
+      </c>
+      <c r="BH48">
+        <v>141290284500.0</v>
+      </c>
+      <c r="BI48">
+        <v>120476193900.0</v>
+      </c>
+      <c r="BJ48">
+        <v>122027152900.0</v>
+      </c>
+      <c r="BK48">
+        <v>112232615000.0</v>
+      </c>
+      <c r="BL48">
+        <v>109899478600.0</v>
+      </c>
+      <c r="BM48">
+        <v>58841136600.0</v>
+      </c>
+      <c r="BN48">
+        <v>58489364600.0</v>
+      </c>
+      <c r="BO48">
+        <v>47937419800.0</v>
+      </c>
+      <c r="BP48">
+        <v>44316322200.0</v>
+      </c>
+      <c r="BQ48">
+        <v>28263199800.0</v>
+      </c>
+      <c r="BR48">
+        <v>25809877300.0</v>
+      </c>
+      <c r="BS48">
+        <v>21702755100.0</v>
+      </c>
+      <c r="BT48">
+        <v>20582421700.0</v>
+      </c>
+      <c r="BU48">
+        <v>19720155200.0</v>
+      </c>
+      <c r="BV48">
+        <v>15030895100.0</v>
+      </c>
+      <c r="BW48">
+        <v>14577452900.0</v>
+      </c>
+      <c r="BX48">
+        <v>13217505800.0</v>
+      </c>
+      <c r="BY48">
+        <v>12092006300.0</v>
+      </c>
+      <c r="BZ48">
+        <v>10828679200.0</v>
+      </c>
+      <c r="CA48">
+        <v>9855399000.0</v>
+      </c>
+      <c r="CB48">
+        <v>9151417000.0</v>
+      </c>
+      <c r="CC48">
+        <v>7283509000.0</v>
+      </c>
+      <c r="CD48">
+        <v>7653074000.0</v>
+      </c>
+      <c r="CE48">
+        <v>7856289000.0</v>
+      </c>
+      <c r="CF48">
+        <v>7765649000.0</v>
+      </c>
+      <c r="CG48">
+        <v>7176631000.0</v>
+      </c>
+      <c r="CH48">
+        <v>8105171000.0</v>
+      </c>
+      <c r="CI48">
+        <v>10200637000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>11441479000.0</v>
+      </c>
+      <c r="CK48">
+        <v>11633616000.0</v>
+      </c>
+      <c r="CL48">
+        <v>10779384000.0</v>
+      </c>
+      <c r="CM48">
+        <v>9167000000.0</v>
+      </c>
+      <c r="CN48">
+        <v>7323296000.0</v>
+      </c>
+      <c r="CO48">
+        <v>5242488000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:93">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+    </row>
+    <row r="50" spans="1:93">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>163995425697.0</v>
+      </c>
+      <c r="C50">
+        <v>5500509786.0</v>
+      </c>
+      <c r="D50">
+        <v>8500251726.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50">
+        <v>14501006442.0</v>
+      </c>
+      <c r="G50">
+        <v>14500763044.0</v>
+      </c>
+      <c r="H50">
+        <v>12500484856.0</v>
+      </c>
+      <c r="I50">
+        <v>58727519530.0</v>
+      </c>
+      <c r="J50">
+        <v>38500422016.0</v>
+      </c>
+      <c r="K50">
+        <v>35859323622.0</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50">
+        <v>59340109140.0</v>
+      </c>
+      <c r="N50">
+        <v>47435677421.0</v>
+      </c>
+      <c r="O50">
+        <v>73118227076.0</v>
+      </c>
+      <c r="P50">
+        <v>69325548326.0</v>
+      </c>
+      <c r="Q50">
+        <v>233302518475.0</v>
+      </c>
+      <c r="R50">
+        <v>163529944398.0</v>
+      </c>
+      <c r="S50">
+        <v>83330797786.0</v>
+      </c>
+      <c r="T50">
+        <v>8373323315.0</v>
+      </c>
+      <c r="U50">
+        <v>180690150150.0</v>
+      </c>
+      <c r="V50">
+        <v>103954125964.0</v>
+      </c>
+      <c r="W50">
+        <v>133847598547.0</v>
+      </c>
+      <c r="X50">
+        <v>27497730670.0</v>
+      </c>
+      <c r="Y50">
+        <v>160917288847.0</v>
+      </c>
+      <c r="Z50">
+        <v>247068974537.0</v>
+      </c>
+      <c r="AA50">
+        <v>157542130522.0</v>
+      </c>
+      <c r="AB50">
+        <v>123627157289.0</v>
+      </c>
+      <c r="AC50">
+        <v>205503018050.0</v>
+      </c>
+      <c r="AD50">
+        <v>216832759541.0</v>
+      </c>
+      <c r="AE50">
+        <v>173333630643.0</v>
+      </c>
+      <c r="AF50">
+        <v>26016706910.0</v>
+      </c>
+      <c r="AG50">
+        <v>17101004470.0</v>
+      </c>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+    </row>
+    <row r="51" spans="1:93">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>165870426000.0</v>
+      </c>
+      <c r="C51">
+        <v>8000510000.0</v>
+      </c>
+      <c r="D51">
+        <v>11625252000.0</v>
+      </c>
+      <c r="E51">
+        <v>15250000000.0</v>
+      </c>
+      <c r="F51">
+        <v>18876006000.0</v>
+      </c>
+      <c r="G51">
+        <v>22500763000.0</v>
+      </c>
+      <c r="H51">
+        <v>26125485000.0</v>
+      </c>
+      <c r="I51">
+        <v>73977520000.0</v>
+      </c>
+      <c r="J51">
+        <v>57375422021.0</v>
+      </c>
+      <c r="K51">
+        <v>50859323622.0</v>
+      </c>
+      <c r="L51">
+        <v>28343511028.0</v>
+      </c>
+      <c r="M51">
+        <v>112840109140.0</v>
+      </c>
+      <c r="N51">
+        <v>105685677421.0</v>
+      </c>
+      <c r="O51">
+        <v>98618227076.0</v>
+      </c>
+      <c r="P51">
+        <v>97325548326.0</v>
+      </c>
+      <c r="Q51">
+        <v>263802518475.0</v>
+      </c>
+      <c r="R51">
+        <v>196529944398.0</v>
+      </c>
+      <c r="S51">
+        <v>118330797786.0</v>
+      </c>
+      <c r="T51">
+        <v>46373323315.0</v>
+      </c>
+      <c r="U51">
+        <v>219695808495.0</v>
+      </c>
+      <c r="V51">
+        <v>144976759308.0</v>
+      </c>
+      <c r="W51">
+        <v>134397598547.0</v>
+      </c>
+      <c r="X51">
+        <v>31427625792.0</v>
+      </c>
+      <c r="Y51">
+        <v>164640847193.0</v>
+      </c>
+      <c r="Z51">
+        <v>252381556202.0</v>
+      </c>
+      <c r="AA51">
+        <v>164731263294.0</v>
+      </c>
+      <c r="AB51">
+        <v>139746166590.0</v>
+      </c>
+      <c r="AC51">
+        <v>219427772114.0</v>
+      </c>
+      <c r="AD51">
+        <v>235039623562.0</v>
+      </c>
+      <c r="AE51">
+        <v>201661203707.0</v>
+      </c>
+      <c r="AF51">
+        <v>175165626541.0</v>
+      </c>
+      <c r="AG51">
+        <v>303645270939.0</v>
+      </c>
+      <c r="AH51">
+        <v>259332262061.0</v>
+      </c>
+      <c r="AI51">
+        <v>217900201045.0</v>
+      </c>
+      <c r="AJ51">
+        <v>231735212302.0</v>
+      </c>
+      <c r="AK51">
+        <v>498678848384.0</v>
+      </c>
+      <c r="AL51">
+        <v>425351187661.0</v>
+      </c>
+      <c r="AM51">
+        <v>332550307351.0</v>
+      </c>
+      <c r="AN51">
+        <v>289211603391.0</v>
+      </c>
+      <c r="AO51">
+        <v>400225756582.0</v>
+      </c>
+      <c r="AP51">
+        <v>465189673147.0</v>
+      </c>
+      <c r="AQ51">
+        <v>298449447956.0</v>
+      </c>
+      <c r="AR51">
+        <v>219823504398.0</v>
+      </c>
+      <c r="AS51">
+        <v>336679549712.0</v>
+      </c>
+      <c r="AT51">
+        <v>337262808942.0</v>
+      </c>
+      <c r="AU51">
+        <v>187206511742.0</v>
+      </c>
+      <c r="AV51">
+        <v>120139901507.0</v>
+      </c>
+      <c r="AW51">
+        <v>205814187912.0</v>
+      </c>
+      <c r="AX51">
+        <v>324153721485.0</v>
+      </c>
+      <c r="AY51">
+        <v>155124064764.0</v>
+      </c>
+      <c r="AZ51">
+        <v>67363282390.0</v>
+      </c>
+      <c r="BA51">
+        <v>169506773788.0</v>
+      </c>
+      <c r="BB51">
+        <v>148131721509.0</v>
+      </c>
+      <c r="BC51">
+        <v>42764459578.0</v>
+      </c>
+      <c r="BD51">
+        <v>43843043698.0</v>
+      </c>
+      <c r="BE51">
+        <v>107746508055.0</v>
+      </c>
+      <c r="BF51">
+        <v>66531226621.0</v>
+      </c>
+      <c r="BG51">
+        <v>21215667728.0</v>
+      </c>
+      <c r="BH51">
+        <v>17978047980.0</v>
+      </c>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+    </row>
+    <row r="52" spans="1:93">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>163995426000.0</v>
+      </c>
+      <c r="C52">
+        <v>5500510000.0</v>
+      </c>
+      <c r="D52">
+        <v>8500252000.0</v>
+      </c>
+      <c r="E52">
+        <v>11500000000.0</v>
+      </c>
+      <c r="F52">
+        <v>14501006000.0</v>
+      </c>
+      <c r="G52">
+        <v>14500763000.0</v>
+      </c>
+      <c r="H52">
+        <v>12500485000.0</v>
+      </c>
+      <c r="I52">
+        <v>58727520000.0</v>
+      </c>
+      <c r="J52">
+        <v>38500422016.0</v>
+      </c>
+      <c r="K52">
+        <v>27300174892.0</v>
+      </c>
+      <c r="L52">
+        <v>-4660229132.0</v>
+      </c>
+      <c r="M52">
+        <v>18062113613.0</v>
+      </c>
+      <c r="N52">
+        <v>-34047800146.0</v>
+      </c>
+      <c r="O52">
+        <v>57597686869.0</v>
+      </c>
+      <c r="P52">
+        <v>-16191978103.0</v>
+      </c>
+      <c r="Q52">
+        <v>212677080003.0</v>
+      </c>
+      <c r="R52">
+        <v>163529944398.0</v>
+      </c>
+      <c r="S52">
+        <v>65406315721.0</v>
+      </c>
+      <c r="T52">
+        <v>-8189910064.0</v>
+      </c>
+      <c r="U52">
+        <v>166450842194.0</v>
+      </c>
+      <c r="V52">
+        <v>92242990122.0</v>
+      </c>
+      <c r="W52">
+        <v>120800265142.0</v>
+      </c>
+      <c r="X52">
+        <v>27627625792.0</v>
+      </c>
+      <c r="Y52">
+        <v>160985188843.0</v>
+      </c>
+      <c r="Z52">
+        <v>247158922858.0</v>
+      </c>
+      <c r="AA52">
+        <v>157723314951.0</v>
+      </c>
+      <c r="AB52">
+        <v>117935964602.0</v>
+      </c>
+      <c r="AC52">
+        <v>131211059785.0</v>
+      </c>
+      <c r="AD52">
+        <v>197209897473.0</v>
+      </c>
+      <c r="AE52">
+        <v>148140799768.0</v>
+      </c>
+      <c r="AF52">
+        <v>106853893356.0</v>
+      </c>
+      <c r="AG52">
+        <v>188418845835.0</v>
+      </c>
+      <c r="AH52">
+        <v>217386386982.0</v>
+      </c>
+      <c r="AI52">
+        <v>187816106969.0</v>
+      </c>
+      <c r="AJ52">
+        <v>191830279586.0</v>
+      </c>
+      <c r="AK52">
+        <v>448438878527.0</v>
+      </c>
+      <c r="AL52">
+        <v>374733488990.0</v>
+      </c>
+      <c r="AM52">
+        <v>284571903871.0</v>
+      </c>
+      <c r="AN52">
+        <v>241225922296.0</v>
+      </c>
+      <c r="AO52">
+        <v>337481993830.0</v>
+      </c>
+      <c r="AP52">
+        <v>417244244135.0</v>
+      </c>
+      <c r="AQ52">
+        <v>233391502744.0</v>
+      </c>
+      <c r="AR52">
+        <v>177687993496.0</v>
+      </c>
+      <c r="AS52">
+        <v>303248978944.0</v>
+      </c>
+      <c r="AT52">
+        <v>302080555876.0</v>
+      </c>
+      <c r="AU52">
+        <v>159198440073.0</v>
+      </c>
+      <c r="AV52">
+        <v>75596520886.0</v>
+      </c>
+      <c r="AW52">
+        <v>159581186288.0</v>
+      </c>
+      <c r="AX52">
+        <v>275462012274.0</v>
+      </c>
+      <c r="AY52">
+        <v>119647995117.0</v>
+      </c>
+      <c r="AZ52">
+        <v>30604752833.0</v>
+      </c>
+      <c r="BA52">
+        <v>148420694861.0</v>
+      </c>
+      <c r="BB52">
+        <v>125015752947.0</v>
+      </c>
+      <c r="BC52">
+        <v>10775090217.0</v>
+      </c>
+      <c r="BD52">
+        <v>10512412638.0</v>
+      </c>
+      <c r="BE52">
+        <v>73275587963.0</v>
+      </c>
+      <c r="BF52">
+        <v>56220081330.0</v>
+      </c>
+      <c r="BG52">
+        <v>9968664836.0</v>
+      </c>
+      <c r="BH52">
+        <v>5398876791.0</v>
+      </c>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+    </row>
+    <row r="53" spans="1:93">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53">
+        <v>336782000000.0</v>
+      </c>
+      <c r="E53">
+        <v>160000000000.0</v>
+      </c>
+      <c r="F53">
+        <v>211233000000.0</v>
+      </c>
+      <c r="G53">
+        <v>301588000000.0</v>
+      </c>
+      <c r="H53">
+        <v>221162000000.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53">
+        <v>21877204163.0</v>
+      </c>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+    </row>
+    <row r="54" spans="1:93">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+    </row>
+    <row r="55" spans="1:93">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>2749308102000.0</v>
+      </c>
+      <c r="C55">
+        <v>2632434598000.0</v>
+      </c>
+      <c r="D55">
+        <v>2759004640000.0</v>
+      </c>
+      <c r="E55">
+        <v>2200376337000.0</v>
+      </c>
+      <c r="F55">
+        <v>2115049383000.0</v>
+      </c>
+      <c r="G55">
+        <v>2128878797000.0</v>
+      </c>
+      <c r="H55">
+        <v>2056046903000.0</v>
+      </c>
+      <c r="I55">
+        <v>1850397104000.0</v>
+      </c>
+      <c r="J55">
+        <v>1845669400724.0</v>
+      </c>
+      <c r="K55">
+        <v>1810894247220.0</v>
+      </c>
+      <c r="L55">
+        <v>1789774127224.0</v>
+      </c>
+      <c r="M55">
+        <v>1913306543588.0</v>
+      </c>
+      <c r="N55">
+        <v>1743876235879.0</v>
+      </c>
+      <c r="O55">
+        <v>1521110770530.0</v>
+      </c>
+      <c r="P55">
+        <v>1563637707080.0</v>
+      </c>
+      <c r="Q55">
+        <v>1593890616211.0</v>
+      </c>
+      <c r="R55">
+        <v>1457189549924.0</v>
+      </c>
+      <c r="S55">
+        <v>1248328967964.0</v>
+      </c>
+      <c r="T55">
+        <v>1212589829191.0</v>
+      </c>
+      <c r="U55">
+        <v>1289891895012.0</v>
+      </c>
+      <c r="V55">
+        <v>1174762466566.0</v>
+      </c>
+      <c r="W55">
+        <v>1112935104090.0</v>
+      </c>
+      <c r="X55">
+        <v>1038097010616.0</v>
+      </c>
+      <c r="Y55">
+        <v>1237691835482.0</v>
+      </c>
+      <c r="Z55">
+        <v>1223246204193.0</v>
+      </c>
+      <c r="AA55">
+        <v>1172598134374.0</v>
+      </c>
+      <c r="AB55">
+        <v>1152696526641.0</v>
+      </c>
+      <c r="AC55">
+        <v>1213013982627.0</v>
+      </c>
+      <c r="AD55">
+        <v>1054775204630.0</v>
+      </c>
+      <c r="AE55">
+        <v>1039405338158.0</v>
+      </c>
+      <c r="AF55">
+        <v>1087169297635.0</v>
+      </c>
+      <c r="AG55">
+        <v>1204539929613.0</v>
+      </c>
+      <c r="AH55">
+        <v>1023341740994.0</v>
+      </c>
+      <c r="AI55">
+        <v>1025940323635.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1015271044216.0</v>
+      </c>
+      <c r="AK55">
+        <v>1390327238031.0</v>
+      </c>
+      <c r="AL55">
+        <v>1194299585837.0</v>
+      </c>
+      <c r="AM55">
+        <v>1067438387645.0</v>
+      </c>
+      <c r="AN55">
+        <v>1052131760706.0</v>
+      </c>
+      <c r="AO55">
+        <v>1293985177840.0</v>
+      </c>
+      <c r="AP55">
+        <v>1144671907619.0</v>
+      </c>
+      <c r="AQ55">
+        <v>959414317030.0</v>
+      </c>
+      <c r="AR55">
+        <v>886846976750.0</v>
+      </c>
+      <c r="AS55">
+        <v>1207392329309.0</v>
+      </c>
+      <c r="AT55">
+        <v>1016186961000.0</v>
+      </c>
+      <c r="AU55">
+        <v>747818564975.0</v>
+      </c>
+      <c r="AV55">
+        <v>658820143958.0</v>
+      </c>
+      <c r="AW55">
+        <v>798551153624.0</v>
+      </c>
+      <c r="AX55">
+        <v>825332249447.0</v>
+      </c>
+      <c r="AY55">
+        <v>578720521699.0</v>
+      </c>
+      <c r="AZ55">
+        <v>575115523377.0</v>
+      </c>
+      <c r="BA55">
+        <v>655557906211.0</v>
+      </c>
+      <c r="BB55">
+        <v>490391157417.0</v>
+      </c>
+      <c r="BC55">
+        <v>414735408646.0</v>
+      </c>
+      <c r="BD55">
+        <v>446703439537.0</v>
+      </c>
+      <c r="BE55">
+        <v>421422510123.0</v>
+      </c>
+      <c r="BF55">
+        <v>367321135836.0</v>
+      </c>
+      <c r="BG55">
+        <v>295298720077.0</v>
+      </c>
+      <c r="BH55">
+        <v>311339854682.0</v>
+      </c>
+      <c r="BI55">
+        <v>299176107100.0</v>
+      </c>
+      <c r="BJ55">
+        <v>290738694900.0</v>
+      </c>
+      <c r="BK55">
+        <v>238167679100.0</v>
+      </c>
+      <c r="BL55">
+        <v>236371491200.0</v>
+      </c>
+      <c r="BM55">
+        <v>208505441400.0</v>
+      </c>
+      <c r="BN55">
+        <v>243338296200.0</v>
+      </c>
+      <c r="BO55">
+        <v>205331666600.0</v>
+      </c>
+      <c r="BP55">
+        <v>160266226800.0</v>
+      </c>
+      <c r="BQ55">
+        <v>174694147200.0</v>
+      </c>
+      <c r="BR55">
+        <v>202255628200.0</v>
+      </c>
+      <c r="BS55">
+        <v>124338226200.0</v>
+      </c>
+      <c r="BT55">
+        <v>114562302100.0</v>
+      </c>
+      <c r="BU55">
+        <v>104165180300.0</v>
+      </c>
+      <c r="BV55">
+        <v>111306720100.0</v>
+      </c>
+      <c r="BW55">
+        <v>100383497700.0</v>
+      </c>
+      <c r="BX55">
+        <v>96624913200.0</v>
+      </c>
+      <c r="BY55">
+        <v>92746493100.0</v>
+      </c>
+      <c r="BZ55">
+        <v>89345068900.0</v>
+      </c>
+      <c r="CA55">
+        <v>91828973000.0</v>
+      </c>
+      <c r="CB55">
+        <v>87687029000.0</v>
+      </c>
+      <c r="CC55">
+        <v>79067010000.0</v>
+      </c>
+      <c r="CD55">
+        <v>85114852000.0</v>
+      </c>
+      <c r="CE55">
+        <v>83891183000.0</v>
+      </c>
+      <c r="CF55">
+        <v>94049536000.0</v>
+      </c>
+      <c r="CG55">
+        <v>87639423000.0</v>
+      </c>
+      <c r="CH55">
+        <v>88028895000.0</v>
+      </c>
+      <c r="CI55">
+        <v>91587885000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>91379076000.0</v>
+      </c>
+      <c r="CK55">
+        <v>88426077000.0</v>
+      </c>
+      <c r="CL55">
+        <v>90982722000.0</v>
+      </c>
+      <c r="CM55">
+        <v>64294000000.0</v>
+      </c>
+      <c r="CN55">
+        <v>67393506000.0</v>
+      </c>
+      <c r="CO55">
+        <v>64419212000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:93">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>1909904844000.0</v>
+      </c>
+      <c r="C56">
+        <v>1770049856000.0</v>
+      </c>
+      <c r="D56">
+        <v>1952292071000.0</v>
+      </c>
+      <c r="E56">
+        <v>1341255165000.0</v>
+      </c>
+      <c r="F56">
+        <v>1280784779000.0</v>
+      </c>
+      <c r="G56">
+        <v>1300907677000.0</v>
+      </c>
+      <c r="H56">
+        <v>1232553670000.0</v>
+      </c>
+      <c r="I56">
+        <v>1034604608000.0</v>
+      </c>
+      <c r="J56">
+        <v>1049316202856.0</v>
+      </c>
+      <c r="K56">
+        <v>1041599789036.0</v>
+      </c>
+      <c r="L56">
+        <v>1042772962708.0</v>
+      </c>
+      <c r="M56">
+        <v>1130652472489.0</v>
+      </c>
+      <c r="N56">
+        <v>990165808102.0</v>
+      </c>
+      <c r="O56">
+        <v>797521983253.0</v>
+      </c>
+      <c r="P56">
+        <v>843786540254.0</v>
+      </c>
+      <c r="Q56">
+        <v>944106289035.0</v>
+      </c>
+      <c r="R56">
+        <v>818652937845.0</v>
+      </c>
+      <c r="S56">
+        <v>612027761172.0</v>
+      </c>
+      <c r="T56">
+        <v>577891385933.0</v>
+      </c>
+      <c r="U56">
+        <v>751819354643.0</v>
+      </c>
+      <c r="V56">
+        <v>632789051557.0</v>
+      </c>
+      <c r="W56">
+        <v>579423382884.0</v>
+      </c>
+      <c r="X56">
+        <v>507404939486.0</v>
+      </c>
+      <c r="Y56">
+        <v>683433477108.0</v>
+      </c>
+      <c r="Z56">
+        <v>681637583385.0</v>
+      </c>
+      <c r="AA56">
+        <v>628536140947.0</v>
+      </c>
+      <c r="AB56">
+        <v>630300249781.0</v>
+      </c>
+      <c r="AC56">
+        <v>662056466254.0</v>
+      </c>
+      <c r="AD56">
+        <v>524862500536.0</v>
+      </c>
+      <c r="AE56">
+        <v>507418803522.0</v>
+      </c>
+      <c r="AF56">
+        <v>571321328087.0</v>
+      </c>
+      <c r="AG56">
+        <v>704288634032.0</v>
+      </c>
+      <c r="AH56">
+        <v>504860762420.0</v>
+      </c>
+      <c r="AI56">
+        <v>458180853305.0</v>
+      </c>
+      <c r="AJ56">
+        <v>454745421096.0</v>
+      </c>
+      <c r="AK56">
+        <v>913190195873.0</v>
+      </c>
+      <c r="AL56">
+        <v>721570029529.0</v>
+      </c>
+      <c r="AM56">
+        <v>587208510627.0</v>
+      </c>
+      <c r="AN56">
+        <v>567557201858.0</v>
+      </c>
+      <c r="AO56">
+        <v>964765547464.0</v>
+      </c>
+      <c r="AP56">
+        <v>815868710582.0</v>
+      </c>
+      <c r="AQ56">
+        <v>623216685908.0</v>
+      </c>
+      <c r="AR56">
+        <v>539531116658.0</v>
+      </c>
+      <c r="AS56">
+        <v>876011541179.0</v>
+      </c>
+      <c r="AT56">
+        <v>717015361060.0</v>
+      </c>
+      <c r="AU56">
+        <v>477237448497.0</v>
+      </c>
+      <c r="AV56">
+        <v>405884233923.0</v>
+      </c>
+      <c r="AW56">
+        <v>557432050179.0</v>
+      </c>
+      <c r="AX56">
+        <v>601382801934.0</v>
+      </c>
+      <c r="AY56">
+        <v>356066736023.0</v>
+      </c>
+      <c r="AZ56">
+        <v>354299383839.0</v>
+      </c>
+      <c r="BA56">
+        <v>454261155203.0</v>
+      </c>
+      <c r="BB56">
+        <v>294970650556.0</v>
+      </c>
+      <c r="BC56">
+        <v>218042732302.0</v>
+      </c>
+      <c r="BD56">
+        <v>253706138543.0</v>
+      </c>
+      <c r="BE56">
+        <v>262525909361.0</v>
+      </c>
+      <c r="BF56">
+        <v>213284154147.0</v>
+      </c>
+      <c r="BG56">
+        <v>144938843534.0</v>
+      </c>
+      <c r="BH56">
+        <v>165481338790.0</v>
+      </c>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+    </row>
+    <row r="57" spans="1:93">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>1319674662000.0</v>
+      </c>
+      <c r="C57">
+        <v>1061175190000.0</v>
+      </c>
+      <c r="D57">
+        <v>1189930019000.0</v>
+      </c>
+      <c r="E57">
+        <v>848966455000.0</v>
+      </c>
+      <c r="F57">
+        <v>734707391000.0</v>
+      </c>
+      <c r="G57">
+        <v>772334283000.0</v>
+      </c>
+      <c r="H57">
+        <v>752730827000.0</v>
+      </c>
+      <c r="I57">
+        <v>635112108000.0</v>
+      </c>
+      <c r="J57">
+        <v>652595126493.0</v>
+      </c>
+      <c r="K57">
+        <v>625134454278.0</v>
+      </c>
+      <c r="L57">
+        <v>654105515620.0</v>
+      </c>
+      <c r="M57">
+        <v>702227129267.0</v>
+      </c>
+      <c r="N57">
+        <v>609206417388.0</v>
+      </c>
+      <c r="O57">
+        <v>408327709145.0</v>
+      </c>
+      <c r="P57">
+        <v>488176318701.0</v>
+      </c>
+      <c r="Q57">
+        <v>605712049529.0</v>
+      </c>
+      <c r="R57">
+        <v>468114149433.0</v>
+      </c>
+      <c r="S57">
+        <v>267329650632.0</v>
+      </c>
+      <c r="T57">
+        <v>242307052888.0</v>
+      </c>
+      <c r="U57">
+        <v>448828832879.0</v>
+      </c>
+      <c r="V57">
+        <v>327599799927.0</v>
+      </c>
+      <c r="W57">
+        <v>309091057697.0</v>
+      </c>
+      <c r="X57">
+        <v>243965977151.0</v>
+      </c>
+      <c r="Y57">
+        <v>468383049996.0</v>
+      </c>
+      <c r="Z57">
+        <v>459542307476.0</v>
+      </c>
+      <c r="AA57">
+        <v>370555770195.0</v>
+      </c>
+      <c r="AB57">
+        <v>377689653417.0</v>
+      </c>
+      <c r="AC57">
+        <v>549274966994.0</v>
+      </c>
+      <c r="AD57">
+        <v>420936064816.0</v>
+      </c>
+      <c r="AE57">
+        <v>351552916891.0</v>
+      </c>
+      <c r="AF57">
+        <v>397433070872.0</v>
+      </c>
+      <c r="AG57">
+        <v>578358636893.0</v>
+      </c>
+      <c r="AH57">
+        <v>398347610334.0</v>
+      </c>
+      <c r="AI57">
+        <v>406327328585.0</v>
+      </c>
+      <c r="AJ57">
+        <v>381719262877.0</v>
+      </c>
+      <c r="AK57">
+        <v>783875179588.0</v>
+      </c>
+      <c r="AL57">
+        <v>559391852763.0</v>
+      </c>
+      <c r="AM57">
+        <v>443470433507.0</v>
+      </c>
+      <c r="AN57">
+        <v>436912076709.0</v>
+      </c>
+      <c r="AO57">
+        <v>829619064336.0</v>
+      </c>
+      <c r="AP57">
+        <v>707576731962.0</v>
+      </c>
+      <c r="AQ57">
+        <v>509067985991.0</v>
+      </c>
+      <c r="AR57">
+        <v>465395040873.0</v>
+      </c>
+      <c r="AS57">
+        <v>832393720808.0</v>
+      </c>
+      <c r="AT57">
+        <v>647560511388.0</v>
+      </c>
+      <c r="AU57">
+        <v>402655724622.0</v>
+      </c>
+      <c r="AV57">
+        <v>295185525658.0</v>
+      </c>
+      <c r="AW57">
+        <v>452991111935.0</v>
+      </c>
+      <c r="AX57">
+        <v>500147399100.0</v>
+      </c>
+      <c r="AY57">
+        <v>272727467432.0</v>
+      </c>
+      <c r="AZ57">
+        <v>272474915767.0</v>
+      </c>
+      <c r="BA57">
+        <v>383270622382.0</v>
+      </c>
+      <c r="BB57">
+        <v>229724795343.0</v>
+      </c>
+      <c r="BC57">
+        <v>150901252807.0</v>
+      </c>
+      <c r="BD57">
+        <v>185025999833.0</v>
+      </c>
+      <c r="BE57">
+        <v>193086185712.0</v>
+      </c>
+      <c r="BF57">
+        <v>154741969399.0</v>
+      </c>
+      <c r="BG57">
+        <v>91761008768.0</v>
+      </c>
+      <c r="BH57">
+        <v>105808434233.0</v>
+      </c>
+      <c r="BI57">
+        <v>113454446900.0</v>
+      </c>
+      <c r="BJ57">
+        <v>102118110200.0</v>
+      </c>
+      <c r="BK57">
+        <v>57344515800.0</v>
+      </c>
+      <c r="BL57">
+        <v>57198102900.0</v>
+      </c>
+      <c r="BM57">
+        <v>83084791000.0</v>
+      </c>
+      <c r="BN57">
+        <v>116984403100.0</v>
+      </c>
+      <c r="BO57">
+        <v>109712519100.0</v>
+      </c>
+      <c r="BP57">
+        <v>68523360100.0</v>
+      </c>
+      <c r="BQ57">
+        <v>96487451600.0</v>
+      </c>
+      <c r="BR57">
+        <v>125994555400.0</v>
+      </c>
+      <c r="BS57">
+        <v>54927893900.0</v>
+      </c>
+      <c r="BT57">
+        <v>45797121000.0</v>
+      </c>
+      <c r="BU57">
+        <v>33618384200.0</v>
+      </c>
+      <c r="BV57">
+        <v>45582592500.0</v>
+      </c>
+      <c r="BW57">
+        <v>36421389100.0</v>
+      </c>
+      <c r="BX57">
+        <v>33185016900.0</v>
+      </c>
+      <c r="BY57">
+        <v>30447741700.0</v>
+      </c>
+      <c r="BZ57">
+        <v>28480019600.0</v>
+      </c>
+      <c r="CA57">
+        <v>31057793000.0</v>
+      </c>
+      <c r="CB57">
+        <v>27280963000.0</v>
+      </c>
+      <c r="CC57">
+        <v>22039030000.0</v>
+      </c>
+      <c r="CD57">
+        <v>27526437000.0</v>
+      </c>
+      <c r="CE57">
+        <v>25327515000.0</v>
+      </c>
+      <c r="CF57">
+        <v>34755755000.0</v>
+      </c>
+      <c r="CG57">
+        <v>29109155000.0</v>
+      </c>
+      <c r="CH57">
+        <v>28345483000.0</v>
+      </c>
+      <c r="CI57">
+        <v>27236037000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>25809026000.0</v>
+      </c>
+      <c r="CK57">
+        <v>25488855000.0</v>
+      </c>
+      <c r="CL57">
+        <v>29345778000.0</v>
+      </c>
+      <c r="CM57">
+        <v>8644000000.0</v>
+      </c>
+      <c r="CN57">
+        <v>13282908000.0</v>
+      </c>
+      <c r="CO57">
+        <v>11783447000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:93">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>1373094846000.0</v>
+      </c>
+      <c r="C58">
+        <v>1115236747000.0</v>
+      </c>
+      <c r="D58">
+        <v>1244691633000.0</v>
+      </c>
+      <c r="E58">
+        <v>881631528000.0</v>
+      </c>
+      <c r="F58">
+        <v>768023159000.0</v>
+      </c>
+      <c r="G58">
+        <v>809326363000.0</v>
+      </c>
+      <c r="H58">
+        <v>800599906000.0</v>
+      </c>
+      <c r="I58">
+        <v>682911211000.0</v>
+      </c>
+      <c r="J58">
+        <v>704019228919.0</v>
+      </c>
+      <c r="K58">
+        <v>672683556700.0</v>
+      </c>
+      <c r="L58">
+        <v>704654618041.0</v>
+      </c>
+      <c r="M58">
+        <v>781119004570.0</v>
+      </c>
+      <c r="N58">
+        <v>692852829152.0</v>
+      </c>
+      <c r="O58">
+        <v>459223794284.0</v>
+      </c>
+      <c r="P58">
+        <v>541571305569.0</v>
+      </c>
+      <c r="Q58">
+        <v>657710648347.0</v>
+      </c>
+      <c r="R58">
+        <v>522617308946.0</v>
+      </c>
+      <c r="S58">
+        <v>323838513755.0</v>
+      </c>
+      <c r="T58">
+        <v>301750608990.0</v>
+      </c>
+      <c r="U58">
+        <v>507632625719.0</v>
+      </c>
+      <c r="V58">
+        <v>388403592767.0</v>
+      </c>
+      <c r="W58">
+        <v>329444850537.0</v>
+      </c>
+      <c r="X58">
+        <v>267681176266.0</v>
+      </c>
+      <c r="Y58">
+        <v>494148896874.0</v>
+      </c>
+      <c r="Z58">
+        <v>484434862719.0</v>
+      </c>
+      <c r="AA58">
+        <v>397233640435.0</v>
+      </c>
+      <c r="AB58">
+        <v>406866280932.0</v>
+      </c>
+      <c r="AC58">
+        <v>577253214691.0</v>
+      </c>
+      <c r="AD58">
+        <v>453159673336.0</v>
+      </c>
+      <c r="AE58">
+        <v>388210411627.0</v>
+      </c>
+      <c r="AF58">
+        <v>439743355312.0</v>
+      </c>
+      <c r="AG58">
+        <v>624152142510.0</v>
+      </c>
+      <c r="AH58">
+        <v>428281934278.0</v>
+      </c>
+      <c r="AI58">
+        <v>454741800224.0</v>
+      </c>
+      <c r="AJ58">
+        <v>428890913231.0</v>
+      </c>
+      <c r="AK58">
+        <v>842905688698.0</v>
+      </c>
+      <c r="AL58">
+        <v>621407187996.0</v>
+      </c>
+      <c r="AM58">
+        <v>500239376240.0</v>
+      </c>
+      <c r="AN58">
+        <v>498485506764.0</v>
+      </c>
+      <c r="AO58">
+        <v>916010072100.0</v>
+      </c>
+      <c r="AP58">
+        <v>778947795609.0</v>
+      </c>
+      <c r="AQ58">
+        <v>598778842259.0</v>
+      </c>
+      <c r="AR58">
+        <v>536052374193.0</v>
+      </c>
+      <c r="AS58">
+        <v>891468366736.0</v>
+      </c>
+      <c r="AT58">
+        <v>708233116185.0</v>
+      </c>
+      <c r="AU58">
+        <v>456335657766.0</v>
+      </c>
+      <c r="AV58">
+        <v>374134595117.0</v>
+      </c>
+      <c r="AW58">
+        <v>522764113666.0</v>
+      </c>
+      <c r="AX58">
+        <v>572324526418.0</v>
+      </c>
+      <c r="AY58">
+        <v>332355152580.0</v>
+      </c>
+      <c r="AZ58">
+        <v>333114813726.0</v>
+      </c>
+      <c r="BA58">
+        <v>445009943138.0</v>
+      </c>
+      <c r="BB58">
+        <v>280262294324.0</v>
+      </c>
+      <c r="BC58">
+        <v>204770735034.0</v>
+      </c>
+      <c r="BD58">
+        <v>240362583568.0</v>
+      </c>
+      <c r="BE58">
+        <v>233394501465.0</v>
+      </c>
+      <c r="BF58">
+        <v>170765934432.0</v>
+      </c>
+      <c r="BG58">
+        <v>105925316253.0</v>
+      </c>
+      <c r="BH58">
+        <v>124198429727.0</v>
+      </c>
+      <c r="BI58">
+        <v>134736010000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>124744258000.0</v>
+      </c>
+      <c r="BK58">
+        <v>81965451000.0</v>
+      </c>
+      <c r="BL58">
+        <v>82508383000.0</v>
+      </c>
+      <c r="BM58">
+        <v>105623031000.0</v>
+      </c>
+      <c r="BN58">
+        <v>140779687000.0</v>
+      </c>
+      <c r="BO58">
+        <v>113422479000.0</v>
+      </c>
+      <c r="BP58">
+        <v>71978987000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>100208408000.0</v>
+      </c>
+      <c r="BR58">
+        <v>129754257800.0</v>
+      </c>
+      <c r="BS58">
+        <v>58639858000.0</v>
+      </c>
+      <c r="BT58">
+        <v>49491569000.0</v>
+      </c>
+      <c r="BU58">
+        <v>37630423000.0</v>
+      </c>
+      <c r="BV58">
+        <v>49481500000.0</v>
+      </c>
+      <c r="BW58">
+        <v>39011331000.0</v>
+      </c>
+      <c r="BX58">
+        <v>36610129000.0</v>
+      </c>
+      <c r="BY58">
+        <v>33849123000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>31703599000.0</v>
+      </c>
+      <c r="CA58">
+        <v>35141876000.0</v>
+      </c>
+      <c r="CB58">
+        <v>31704960000.0</v>
+      </c>
+      <c r="CC58">
+        <v>24972940000.0</v>
+      </c>
+      <c r="CD58">
+        <v>30630261000.0</v>
+      </c>
+      <c r="CE58">
+        <v>29226253000.0</v>
+      </c>
+      <c r="CF58">
+        <v>39473763000.0</v>
+      </c>
+      <c r="CG58">
+        <v>33648206000.0</v>
+      </c>
+      <c r="CH58">
+        <v>33054447000.0</v>
+      </c>
+      <c r="CI58">
+        <v>32244969000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>33072333000.0</v>
+      </c>
+      <c r="CK58">
+        <v>29922076000.0</v>
+      </c>
+      <c r="CL58">
+        <v>33808913000.0</v>
+      </c>
+      <c r="CM58">
+        <v>9144000000.0</v>
+      </c>
+      <c r="CN58">
+        <v>14220768000.0</v>
+      </c>
+      <c r="CO58">
+        <v>13591184000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:93">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+    </row>
+    <row r="60" spans="1:93">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>1231589147000.0</v>
+      </c>
+      <c r="C60">
+        <v>1387576943000.0</v>
+      </c>
+      <c r="D60">
+        <v>1386976265000.0</v>
+      </c>
+      <c r="E60">
+        <v>1195166305000.0</v>
+      </c>
+      <c r="F60">
+        <v>1235929527000.0</v>
+      </c>
+      <c r="G60">
+        <v>1208946942000.0</v>
+      </c>
+      <c r="H60">
+        <v>1153078411000.0</v>
+      </c>
+      <c r="I60">
+        <v>1073584508000.0</v>
+      </c>
+      <c r="J60">
+        <v>1039786169080.0</v>
+      </c>
+      <c r="K60">
+        <v>1042727275867.0</v>
+      </c>
+      <c r="L60">
+        <v>996925329071.0</v>
+      </c>
+      <c r="M60">
+        <v>1039338705113.0</v>
+      </c>
+      <c r="N60">
+        <v>969557090831.0</v>
+      </c>
+      <c r="O60">
+        <v>986791039043.0</v>
+      </c>
+      <c r="P60">
+        <v>949280241687.0</v>
+      </c>
+      <c r="Q60">
+        <v>869534702719.0</v>
+      </c>
+      <c r="R60">
+        <v>873723931390.0</v>
+      </c>
+      <c r="S60">
+        <v>868165331074.0</v>
+      </c>
+      <c r="T60">
+        <v>856359228769.0</v>
+      </c>
+      <c r="U60">
+        <v>731400208565.0</v>
+      </c>
+      <c r="V60">
+        <v>735383687693.0</v>
+      </c>
+      <c r="W60">
+        <v>730129678320.0</v>
+      </c>
+      <c r="X60">
+        <v>721083882846.0</v>
+      </c>
+      <c r="Y60">
+        <v>688960275377.0</v>
+      </c>
+      <c r="Z60">
+        <v>688559767728.0</v>
+      </c>
+      <c r="AA60">
+        <v>718361539964.0</v>
+      </c>
+      <c r="AB60">
+        <v>697968891877.0</v>
+      </c>
+      <c r="AC60">
+        <v>585041428358.0</v>
+      </c>
+      <c r="AD60">
+        <v>557701685091.0</v>
+      </c>
+      <c r="AE60">
+        <v>606703314572.0</v>
+      </c>
+      <c r="AF60">
+        <v>610165470133.0</v>
+      </c>
+      <c r="AG60">
+        <v>544755279831.0</v>
+      </c>
+      <c r="AH60">
+        <v>559740552913.0</v>
+      </c>
+      <c r="AI60">
+        <v>536639988806.0</v>
+      </c>
+      <c r="AJ60">
+        <v>553725178678.0</v>
+      </c>
+      <c r="AK60">
+        <v>514569421422.0</v>
+      </c>
+      <c r="AL60">
+        <v>543487009573.0</v>
+      </c>
+      <c r="AM60">
+        <v>536903314760.0</v>
+      </c>
+      <c r="AN60">
+        <v>526771055560.0</v>
+      </c>
+      <c r="AO60">
+        <v>349520887652.0</v>
+      </c>
+      <c r="AP60">
+        <v>339144594997.0</v>
+      </c>
+      <c r="AQ60">
+        <v>332655082166.0</v>
+      </c>
+      <c r="AR60">
+        <v>325463813905.0</v>
+      </c>
+      <c r="AS60">
+        <v>295600653691.0</v>
+      </c>
+      <c r="AT60">
+        <v>289162571466.0</v>
+      </c>
+      <c r="AU60">
+        <v>280901077261.0</v>
+      </c>
+      <c r="AV60">
+        <v>276503272836.0</v>
+      </c>
+      <c r="AW60">
+        <v>265513987016.0</v>
+      </c>
+      <c r="AX60">
+        <v>242482209267.0</v>
+      </c>
+      <c r="AY60">
+        <v>238950396691.0</v>
+      </c>
+      <c r="AZ60">
+        <v>234644610356.0</v>
+      </c>
+      <c r="BA60">
+        <v>210072919619.0</v>
+      </c>
+      <c r="BB60">
+        <v>209875708615.0</v>
+      </c>
+      <c r="BC60">
+        <v>209224872831.0</v>
+      </c>
+      <c r="BD60">
+        <v>205736357128.0</v>
+      </c>
+      <c r="BE60">
+        <v>188006887924.0</v>
+      </c>
+      <c r="BF60">
+        <v>196534080670.0</v>
+      </c>
+      <c r="BG60">
+        <v>189355869864.0</v>
+      </c>
+      <c r="BH60">
+        <v>187114086205.0</v>
+      </c>
+      <c r="BI60">
+        <v>164400598300.0</v>
+      </c>
+      <c r="BJ60">
+        <v>165951557400.0</v>
+      </c>
+      <c r="BK60">
+        <v>156157019400.0</v>
+      </c>
+      <c r="BL60">
+        <v>153823883100.0</v>
+      </c>
+      <c r="BM60">
+        <v>102765541100.0</v>
+      </c>
+      <c r="BN60">
+        <v>102413769000.0</v>
+      </c>
+      <c r="BO60">
+        <v>91861824300.0</v>
+      </c>
+      <c r="BP60">
+        <v>88240726700.0</v>
+      </c>
+      <c r="BQ60">
+        <v>74431801600.0</v>
+      </c>
+      <c r="BR60">
+        <v>72433306200.0</v>
+      </c>
+      <c r="BS60">
+        <v>65627192700.0</v>
+      </c>
+      <c r="BT60">
+        <v>65002669300.0</v>
+      </c>
+      <c r="BU60">
+        <v>66454230300.0</v>
+      </c>
+      <c r="BV60">
+        <v>61764970300.0</v>
+      </c>
+      <c r="BW60">
+        <v>61311528100.0</v>
+      </c>
+      <c r="BX60">
+        <v>59951580900.0</v>
+      </c>
+      <c r="BY60">
+        <v>58826081500.0</v>
+      </c>
+      <c r="BZ60">
+        <v>57562754300.0</v>
+      </c>
+      <c r="CA60">
+        <v>56589474000.0</v>
+      </c>
+      <c r="CB60">
+        <v>55885492000.0</v>
+      </c>
+      <c r="CC60">
+        <v>54017584000.0</v>
+      </c>
+      <c r="CD60">
+        <v>54387149000.0</v>
+      </c>
+      <c r="CE60">
+        <v>54590364000.0</v>
+      </c>
+      <c r="CF60">
+        <v>54499724000.0</v>
+      </c>
+      <c r="CG60">
+        <v>53910706000.0</v>
+      </c>
+      <c r="CH60">
+        <v>54839246000.0</v>
+      </c>
+      <c r="CI60">
+        <v>59328106000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>58275554000.0</v>
+      </c>
+      <c r="CK60">
+        <v>58456441000.0</v>
+      </c>
+      <c r="CL60">
+        <v>56998209000.0</v>
+      </c>
+      <c r="CM60">
+        <v>55149000000.0</v>
+      </c>
+      <c r="CN60">
+        <v>53171738000.0</v>
+      </c>
+      <c r="CO60">
+        <v>50827239000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:93">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="AW61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="AX61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="AY61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="AZ61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BA61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BB61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BC61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BD61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BE61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BF61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BG61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BH61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BI61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BJ61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BK61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BL61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BM61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BN61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BO61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BP61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BQ61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BR61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BS61">
+        <v>-1133350000.0</v>
+      </c>
+      <c r="BT61">
+        <v>-969950000.0</v>
+      </c>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+    </row>
+    <row r="62" spans="1:93">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B2">
+        <v>2074068537000.0</v>
+      </c>
+      <c r="C2">
+        <v>1651884176000.0</v>
+      </c>
+      <c r="D2">
+        <v>1853697204647.0</v>
+      </c>
+      <c r="E2">
+        <v>1096969715899.0</v>
+      </c>
+      <c r="F2">
+        <v>825018171576.0</v>
+      </c>
+      <c r="G2">
+        <v>758926697869.0</v>
+      </c>
+      <c r="H2">
+        <v>1058393016361.0</v>
+      </c>
+      <c r="I2">
+        <v>991874760024.0</v>
+      </c>
+      <c r="J2">
+        <v>974492731402.0</v>
+      </c>
+      <c r="K2">
+        <v>884033910259.0</v>
+      </c>
+      <c r="L2">
+        <v>786638105206.0</v>
+      </c>
+      <c r="M2">
+        <v>685242703212.0</v>
+      </c>
+      <c r="N2">
+        <v>456495461568.0</v>
+      </c>
+      <c r="O2">
+        <v>310497448116.0</v>
+      </c>
+      <c r="P2">
+        <v>344277997462.0</v>
+      </c>
+      <c r="Q2">
+        <v>290161860000.0</v>
+      </c>
+      <c r="R2">
+        <v>195025374000.0</v>
+      </c>
+      <c r="S2">
+        <v>122312176000.0</v>
+      </c>
+      <c r="T2">
+        <v>72492424000.0</v>
+      </c>
+      <c r="U2">
+        <v>74946558000.0</v>
+      </c>
+      <c r="V2">
+        <v>53842836000.0</v>
+      </c>
+      <c r="W2">
+        <v>61310944000.0</v>
+      </c>
+      <c r="X2">
+        <v>33890902000.0</v>
+      </c>
+      <c r="Y2">
+        <v>35771399000.0</v>
+      </c>
+      <c r="Z2">
+        <v>24469743000.0</v>
+      </c>
+      <c r="AA2">
+        <v>21026266000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B3">
+        <v>53143115000.0</v>
+      </c>
+      <c r="C3">
+        <v>44250378000.0</v>
+      </c>
+      <c r="D3">
+        <v>36302680734.0</v>
+      </c>
+      <c r="E3">
+        <v>33699915346.0</v>
+      </c>
+      <c r="F3">
+        <v>35598372978.0</v>
+      </c>
+      <c r="G3">
+        <v>32996204087.0</v>
+      </c>
+      <c r="H3">
+        <v>32167485264.0</v>
+      </c>
+      <c r="I3">
+        <v>32056880964.0</v>
+      </c>
+      <c r="J3">
+        <v>43000112242.0</v>
+      </c>
+      <c r="K3">
+        <v>45762354577.0</v>
+      </c>
+      <c r="L3">
+        <v>4554617264.0</v>
+      </c>
+      <c r="M3">
+        <v>3025087523.0</v>
+      </c>
+      <c r="N3">
+        <v>2736175138.0</v>
+      </c>
+      <c r="O3">
+        <v>2169536821.0</v>
+      </c>
+      <c r="P3">
+        <v>2056257378.0</v>
+      </c>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>159</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B5">
+        <v>553580091000.0</v>
+      </c>
+      <c r="C5">
+        <v>325162965000.0</v>
+      </c>
+      <c r="D5">
+        <v>308861881794.0</v>
+      </c>
+      <c r="E5">
+        <v>194201322953.0</v>
+      </c>
+      <c r="F5">
+        <v>139110743470.0</v>
+      </c>
+      <c r="G5">
+        <v>121666143306.0</v>
+      </c>
+      <c r="H5">
+        <v>260368222249.0</v>
+      </c>
+      <c r="I5">
+        <v>186229390268.0</v>
+      </c>
+      <c r="J5">
+        <v>149356845024.0</v>
+      </c>
+      <c r="K5">
+        <v>134700899509.0</v>
+      </c>
+      <c r="L5">
+        <v>117980812874.0</v>
+      </c>
+      <c r="M5">
+        <v>87523354587.0</v>
+      </c>
+      <c r="N5">
+        <v>66137386795.0</v>
+      </c>
+      <c r="O5">
+        <v>61963672495.0</v>
+      </c>
+      <c r="P5">
+        <v>110683052413.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>161</v>
+      </c>
+      <c r="B6">
+        <v>606723206000.0</v>
+      </c>
+      <c r="C6">
+        <v>369413343000.0</v>
+      </c>
+      <c r="D6">
+        <v>345164562528.0</v>
+      </c>
+      <c r="E6">
+        <v>227901238299.0</v>
+      </c>
+      <c r="F6">
+        <v>174709116448.0</v>
+      </c>
+      <c r="G6">
+        <v>154662347393.0</v>
+      </c>
+      <c r="H6">
+        <v>292535707513.0</v>
+      </c>
+      <c r="I6">
+        <v>218286271232.0</v>
+      </c>
+      <c r="J6">
+        <v>192356957266.0</v>
+      </c>
+      <c r="K6">
+        <v>180463254086.0</v>
+      </c>
+      <c r="L6">
+        <v>122535430138.0</v>
+      </c>
+      <c r="M6">
+        <v>90548442110.0</v>
+      </c>
+      <c r="N6">
+        <v>68873561933.0</v>
+      </c>
+      <c r="O6">
+        <v>64133209316.0</v>
+      </c>
+      <c r="P6">
+        <v>112739309791.0</v>
+      </c>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>162</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>164</v>
+      </c>
+      <c r="B9">
+        <v>708574266000.0</v>
+      </c>
+      <c r="C9">
+        <v>464401719000.0</v>
+      </c>
+      <c r="D9">
+        <v>442574396415.0</v>
+      </c>
+      <c r="E9">
+        <v>326173016844.0</v>
+      </c>
+      <c r="F9">
+        <v>250930947707.0</v>
+      </c>
+      <c r="G9">
+        <v>219699189276.0</v>
+      </c>
+      <c r="H9">
+        <v>379790868948.0</v>
+      </c>
+      <c r="I9">
+        <v>277884474165.0</v>
+      </c>
+      <c r="J9">
+        <v>258959450146.0</v>
+      </c>
+      <c r="K9">
+        <v>231664810484.0</v>
+      </c>
+      <c r="L9">
+        <v>197863684128.0</v>
+      </c>
+      <c r="M9">
+        <v>148467396642.0</v>
+      </c>
+      <c r="N9">
+        <v>140127974572.0</v>
+      </c>
+      <c r="O9">
+        <v>108286878770.0</v>
+      </c>
+      <c r="P9">
+        <v>163143789693.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>165</v>
+      </c>
+      <c r="B10">
+        <v>486364974000.0</v>
+      </c>
+      <c r="C10">
+        <v>320311542000.0</v>
+      </c>
+      <c r="D10">
+        <v>287207506398.0</v>
+      </c>
+      <c r="E10">
+        <v>181847967748.0</v>
+      </c>
+      <c r="F10">
+        <v>125077341657.0</v>
+      </c>
+      <c r="G10">
+        <v>97672912335.0</v>
+      </c>
+      <c r="H10">
+        <v>242552261337.0</v>
+      </c>
+      <c r="I10">
+        <v>160136680625.0</v>
+      </c>
+      <c r="J10">
+        <v>110555734896.0</v>
+      </c>
+      <c r="K10">
+        <v>98552704713.0</v>
+      </c>
+      <c r="L10">
+        <v>89256483493.0</v>
+      </c>
+      <c r="M10">
+        <v>67320128545.0</v>
+      </c>
+      <c r="N10">
+        <v>54651272944.0</v>
+      </c>
+      <c r="O10">
+        <v>56426533056.0</v>
+      </c>
+      <c r="P10">
+        <v>106155596867.0</v>
+      </c>
+      <c r="Q10">
+        <v>100942166000.0</v>
+      </c>
+      <c r="R10">
+        <v>36264823000.0</v>
+      </c>
+      <c r="S10">
+        <v>11324511000.0</v>
+      </c>
+      <c r="T10">
+        <v>6407499000.0</v>
+      </c>
+      <c r="U10">
+        <v>5788992000.0</v>
+      </c>
+      <c r="V10">
+        <v>434239000.0</v>
+      </c>
+      <c r="W10"/>
+      <c r="X10">
+        <v>5411145000.0</v>
+      </c>
+      <c r="Y10">
+        <v>5187231000.0</v>
+      </c>
+      <c r="Z10">
+        <v>1426756000.0</v>
+      </c>
+      <c r="AA10">
+        <v>922780000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B11">
+        <v>111300912000.0</v>
+      </c>
+      <c r="C11">
+        <v>66643460000.0</v>
+      </c>
+      <c r="D11">
+        <v>61600733384.0</v>
+      </c>
+      <c r="E11">
+        <v>38194699104.0</v>
+      </c>
+      <c r="F11">
+        <v>28564094341.0</v>
+      </c>
+      <c r="G11">
+        <v>23499997951.0</v>
+      </c>
+      <c r="H11">
+        <v>60109611927.0</v>
+      </c>
+      <c r="I11">
+        <v>39586615821.0</v>
+      </c>
+      <c r="J11">
+        <v>28604384476.0</v>
+      </c>
+      <c r="K11">
+        <v>18972539344.0</v>
+      </c>
+      <c r="L11">
+        <v>23940877320.0</v>
+      </c>
+      <c r="M11">
+        <v>13455389528.0</v>
+      </c>
+      <c r="N11">
+        <v>13907021761.0</v>
+      </c>
+      <c r="O11">
+        <v>13994927043.0</v>
+      </c>
+      <c r="P11">
+        <v>26456324927.0</v>
+      </c>
+      <c r="Q11">
+        <v>25366032000.0</v>
+      </c>
+      <c r="R11">
+        <v>10898296000.0</v>
+      </c>
+      <c r="S11">
+        <v>3294106000.0</v>
+      </c>
+      <c r="T11">
+        <v>2781868000.0</v>
+      </c>
+      <c r="U11">
+        <v>3884430000.0</v>
+      </c>
+      <c r="V11">
+        <v>924096000.0</v>
+      </c>
+      <c r="W11"/>
+      <c r="X11">
+        <v>1254329000.0</v>
+      </c>
+      <c r="Y11">
+        <v>1389814000.0</v>
+      </c>
+      <c r="Z11">
+        <v>417770000.0</v>
+      </c>
+      <c r="AA11">
+        <v>331124000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>167</v>
+      </c>
+      <c r="B12">
+        <v>3924675000.0</v>
+      </c>
+      <c r="C12">
+        <v>4851423000.0</v>
+      </c>
+      <c r="D12">
+        <v>6513279637.0</v>
+      </c>
+      <c r="E12">
+        <v>12353355206.0</v>
+      </c>
+      <c r="F12">
+        <v>12396042341.0</v>
+      </c>
+      <c r="G12">
+        <v>15662966316.0</v>
+      </c>
+      <c r="H12">
+        <v>18838851160.0</v>
+      </c>
+      <c r="I12">
+        <v>26092709646.0</v>
+      </c>
+      <c r="J12">
+        <v>38801110123.0</v>
+      </c>
+      <c r="K12">
+        <v>36148194796.0</v>
+      </c>
+      <c r="L12">
+        <v>27270817514.0</v>
+      </c>
+      <c r="M12">
+        <v>20412560050.0</v>
+      </c>
+      <c r="N12">
+        <v>12172325779.0</v>
+      </c>
+      <c r="O12">
+        <v>5617334214.0</v>
+      </c>
+      <c r="P12">
+        <v>4527455546.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B13">
+        <v>18797532707.0</v>
+      </c>
+      <c r="C13">
+        <v>4650314130.0</v>
+      </c>
+      <c r="D13">
+        <v>2407701107.0</v>
+      </c>
+      <c r="E13">
+        <v>21317868960.0</v>
+      </c>
+      <c r="F13">
+        <v>1846701188.0</v>
+      </c>
+      <c r="G13">
+        <v>18988339760.0</v>
+      </c>
+      <c r="H13">
+        <v>19414659300.0</v>
+      </c>
+      <c r="I13">
+        <v>23792412630.0</v>
+      </c>
+      <c r="J13">
+        <v>36694842280.0</v>
+      </c>
+      <c r="K13">
+        <v>35599173870.0</v>
+      </c>
+      <c r="L13">
+        <v>26764520490.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>169</v>
+      </c>
+      <c r="B14">
+        <v>-23618750348.0</v>
+      </c>
+      <c r="C14">
+        <v>-15696177637.0</v>
+      </c>
+      <c r="D14">
+        <v>-25767080926.0</v>
+      </c>
+      <c r="E14">
+        <v>-16400904402.0</v>
+      </c>
+      <c r="F14">
+        <v>-4997691823.0</v>
+      </c>
+      <c r="G14">
+        <v>49331951504.0</v>
+      </c>
+      <c r="H14">
+        <v>47861353832.0</v>
+      </c>
+      <c r="I14">
+        <v>37260472190.0</v>
+      </c>
+      <c r="J14">
+        <v>32654952307.0</v>
+      </c>
+      <c r="K14">
+        <v>26875198382.0</v>
+      </c>
+      <c r="L14">
+        <v>25330788652.0</v>
+      </c>
+      <c r="M14">
+        <v>14989000.0</v>
+      </c>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14">
+        <v>4861000.0</v>
+      </c>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14">
+        <v>428000.0</v>
+      </c>
+      <c r="Y14">
+        <v>25000.0</v>
+      </c>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>170</v>
+      </c>
+      <c r="B15">
+        <v>351445311000.0</v>
+      </c>
+      <c r="C15">
+        <v>237971904000.0</v>
+      </c>
+      <c r="D15">
+        <v>207646130852.0</v>
+      </c>
+      <c r="E15">
+        <v>127252364242.0</v>
+      </c>
+      <c r="F15">
+        <v>91515555493.0</v>
+      </c>
+      <c r="G15">
+        <v>72008562329.0</v>
+      </c>
+      <c r="H15">
+        <v>168044560305.0</v>
+      </c>
+      <c r="I15">
+        <v>112250156669.0</v>
+      </c>
+      <c r="J15">
+        <v>77544015158.0</v>
+      </c>
+      <c r="K15">
+        <v>77662132259.0</v>
+      </c>
+      <c r="L15">
+        <v>62781391042.0</v>
+      </c>
+      <c r="M15">
+        <v>53849749980.0</v>
+      </c>
+      <c r="N15">
+        <v>40899340729.0</v>
+      </c>
+      <c r="O15">
+        <v>42604445922.0</v>
+      </c>
+      <c r="P15">
+        <v>79709005441.0</v>
+      </c>
+      <c r="Q15">
+        <v>75583421000.0</v>
+      </c>
+      <c r="R15">
+        <v>25388078000.0</v>
+      </c>
+      <c r="S15">
+        <v>8025544000.0</v>
+      </c>
+      <c r="T15">
+        <v>3639983000.0</v>
+      </c>
+      <c r="U15">
+        <v>1924450000.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
+        <v>4156388000.0</v>
+      </c>
+      <c r="Y15">
+        <v>3797392000.0</v>
+      </c>
+      <c r="Z15">
+        <v>1009021000.0</v>
+      </c>
+      <c r="AA15">
+        <v>591656000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>171</v>
+      </c>
+      <c r="B16">
+        <v>351445310730.0</v>
+      </c>
+      <c r="C16">
+        <v>237971904390.0</v>
+      </c>
+      <c r="D16">
+        <v>207646130850.0</v>
+      </c>
+      <c r="E16">
+        <v>127252364240.0</v>
+      </c>
+      <c r="F16">
+        <v>91515555493.0</v>
+      </c>
+      <c r="G16">
+        <v>72008562329.0</v>
+      </c>
+      <c r="H16">
+        <v>168044560305.0</v>
+      </c>
+      <c r="I16">
+        <v>112250156669.0</v>
+      </c>
+      <c r="J16">
+        <v>77544015158.0</v>
+      </c>
+      <c r="K16">
+        <v>77662132259.0</v>
+      </c>
+      <c r="L16">
+        <v>62781391040.0</v>
+      </c>
+      <c r="M16">
+        <v>53907200000.0</v>
+      </c>
+      <c r="N16">
+        <v>40899341000.0</v>
+      </c>
+      <c r="O16">
+        <v>42604446000.0</v>
+      </c>
+      <c r="P16">
+        <v>79709005000.0</v>
+      </c>
+      <c r="Q16">
+        <v>75583421000.0</v>
+      </c>
+      <c r="R16">
+        <v>25388078000.0</v>
+      </c>
+      <c r="S16">
+        <v>8025544000.0</v>
+      </c>
+      <c r="T16">
+        <v>3639983000.0</v>
+      </c>
+      <c r="U16">
+        <v>1924450000.0</v>
+      </c>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16">
+        <v>4156388000.0</v>
+      </c>
+      <c r="Y16">
+        <v>3797392000.0</v>
+      </c>
+      <c r="Z16">
+        <v>1009021000.0</v>
+      </c>
+      <c r="AA16">
+        <v>591656000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>172</v>
+      </c>
+      <c r="B17">
+        <v>375064061074.0</v>
+      </c>
+      <c r="C17">
+        <v>253668082026.0</v>
+      </c>
+      <c r="D17">
+        <v>247138250605.0</v>
+      </c>
+      <c r="E17">
+        <v>143653268644.0</v>
+      </c>
+      <c r="F17">
+        <v>96513247316.0</v>
+      </c>
+      <c r="G17">
+        <v>74172914384.0</v>
+      </c>
+      <c r="H17">
+        <v>182442649410.0</v>
+      </c>
+      <c r="I17">
+        <v>120550064804.0</v>
+      </c>
+      <c r="J17">
+        <v>81951350420.0</v>
+      </c>
+      <c r="K17">
+        <v>79580165369.0</v>
+      </c>
+      <c r="L17">
+        <v>65315606173.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>173</v>
+      </c>
+      <c r="B18">
+        <v>14872857877.0</v>
+      </c>
+      <c r="C18">
+        <v>3569443439.0</v>
+      </c>
+      <c r="D18">
+        <v>-9693219528.0</v>
+      </c>
+      <c r="E18">
+        <v>-12084384746.0</v>
+      </c>
+      <c r="F18">
+        <v>-10549341153.0</v>
+      </c>
+      <c r="G18">
+        <v>-14719963091.0</v>
+      </c>
+      <c r="H18">
+        <v>-19024063239.0</v>
+      </c>
+      <c r="I18">
+        <v>-25302375929.0</v>
+      </c>
+      <c r="J18">
+        <v>-37458919915.0</v>
+      </c>
+      <c r="K18">
+        <v>-34885039873.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>175</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>176</v>
+      </c>
+      <c r="B21">
+        <v>553580091000.0</v>
+      </c>
+      <c r="C21">
+        <v>303590608000.0</v>
+      </c>
+      <c r="D21">
+        <v>312401410266.0</v>
+      </c>
+      <c r="E21">
+        <v>196596764070.0</v>
+      </c>
+      <c r="F21">
+        <v>135958458274.0</v>
+      </c>
+      <c r="G21">
+        <v>112921334858.0</v>
+      </c>
+      <c r="H21">
+        <v>256213840474.0</v>
+      </c>
+      <c r="I21">
+        <v>167399935987.0</v>
+      </c>
+      <c r="J21">
+        <v>145665591167.0</v>
+      </c>
+      <c r="K21">
+        <v>127023104706.0</v>
+      </c>
+      <c r="L21">
+        <v>117727456272.0</v>
+      </c>
+      <c r="M21">
+        <v>87295014653.0</v>
+      </c>
+      <c r="N21">
+        <v>66280452440.0</v>
+      </c>
+      <c r="O21">
+        <v>66187702359.0</v>
+      </c>
+      <c r="P21">
+        <v>107162260804.0</v>
+      </c>
+      <c r="Q21">
+        <v>102554673000.0</v>
+      </c>
+      <c r="R21">
+        <v>37469233000.0</v>
+      </c>
+      <c r="S21">
+        <v>13948129000.0</v>
+      </c>
+      <c r="T21">
+        <v>7240705000.0</v>
+      </c>
+      <c r="U21">
+        <v>7354167000.0</v>
+      </c>
+      <c r="V21">
+        <v>5878473000.0</v>
+      </c>
+      <c r="W21">
+        <v>1728942000.0</v>
+      </c>
+      <c r="X21">
+        <v>6944284000.0</v>
+      </c>
+      <c r="Y21">
+        <v>6520466000.0</v>
+      </c>
+      <c r="Z21">
+        <v>3328033000.0</v>
+      </c>
+      <c r="AA21">
+        <v>2271107000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>177</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>178</v>
+      </c>
+      <c r="B23">
+        <v>2229062712000.0</v>
+      </c>
+      <c r="C23">
+        <v>1812695287000.0</v>
+      </c>
+      <c r="D23">
+        <v>1983870190796.0</v>
+      </c>
+      <c r="E23">
+        <v>1225084237210.0</v>
+      </c>
+      <c r="F23">
+        <v>938712387852.0</v>
+      </c>
+      <c r="G23">
+        <v>866374209339.0</v>
+      </c>
+      <c r="H23">
+        <v>1179951172912.0</v>
+      </c>
+      <c r="I23">
+        <v>1103098734768.0</v>
+      </c>
+      <c r="J23">
+        <v>1084422032859.0</v>
+      </c>
+      <c r="K23">
+        <v>988390010147.0</v>
+      </c>
+      <c r="L23">
+        <v>872612406567.0</v>
+      </c>
+      <c r="M23">
+        <v>758063088324.0</v>
+      </c>
+      <c r="N23">
+        <v>509796911145.0</v>
+      </c>
+      <c r="O23">
+        <v>352523537127.0</v>
+      </c>
+      <c r="P23">
+        <v>400259526352.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>179</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25">
+        <v>4742029239.0</v>
+      </c>
+      <c r="C25">
+        <v>4715074387.0</v>
+      </c>
+      <c r="D25">
+        <v>4705941679.0</v>
+      </c>
+      <c r="E25">
+        <v>5968643789.0</v>
+      </c>
+      <c r="F25">
+        <v>6758019797.0</v>
+      </c>
+      <c r="G25">
+        <v>5774604599.0</v>
+      </c>
+      <c r="H25">
+        <v>5383764659.0</v>
+      </c>
+      <c r="I25">
+        <v>5564919231.0</v>
+      </c>
+      <c r="J25">
+        <v>5973853631.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>182</v>
+      </c>
+      <c r="B27">
+        <v>16660949000.0</v>
+      </c>
+      <c r="C27">
+        <v>19348754000.0</v>
+      </c>
+      <c r="D27">
+        <v>29686548492.0</v>
+      </c>
+      <c r="E27">
+        <v>15049220174.0</v>
+      </c>
+      <c r="F27">
+        <v>12702795180.0</v>
+      </c>
+      <c r="G27">
+        <v>15698512516.0</v>
+      </c>
+      <c r="H27">
+        <v>29455964654.0</v>
+      </c>
+      <c r="I27">
+        <v>31242200319.0</v>
+      </c>
+      <c r="J27">
+        <v>25875630625.0</v>
+      </c>
+      <c r="K27">
+        <v>22203226186.0</v>
+      </c>
+      <c r="L27">
+        <v>16509212130.0</v>
+      </c>
+      <c r="M27">
+        <v>11229246090.0</v>
+      </c>
+      <c r="N27">
+        <v>9086021338.0</v>
+      </c>
+      <c r="O27">
+        <v>7314755351.0</v>
+      </c>
+      <c r="P27">
+        <v>21966188738.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>183</v>
+      </c>
+      <c r="B28">
+        <v>37723597000.0</v>
+      </c>
+      <c r="C28">
+        <v>41566450000.0</v>
+      </c>
+      <c r="D28">
+        <v>102960044021.0</v>
+      </c>
+      <c r="E28">
+        <v>30073588479.0</v>
+      </c>
+      <c r="F28">
+        <v>25047753151.0</v>
+      </c>
+      <c r="G28">
+        <v>22281397625.0</v>
+      </c>
+      <c r="H28">
+        <v>22336343176.0</v>
+      </c>
+      <c r="I28">
+        <v>19468858553.0</v>
+      </c>
+      <c r="J28">
+        <v>20755362083.0</v>
+      </c>
+      <c r="K28">
+        <v>25135761685.0</v>
+      </c>
+      <c r="L28">
+        <v>16506813845.0</v>
+      </c>
+      <c r="M28">
+        <v>19030711405.0</v>
+      </c>
+      <c r="N28">
+        <v>10888551826.0</v>
+      </c>
+      <c r="O28">
+        <v>8318421632.0</v>
+      </c>
+      <c r="P28">
+        <v>7363306942.0</v>
+      </c>
+      <c r="Q28">
+        <v>46170651000.0</v>
+      </c>
+      <c r="R28">
+        <v>32813893000.0</v>
+      </c>
+      <c r="S28">
+        <v>17922557000.0</v>
+      </c>
+      <c r="T28">
+        <v>15380398000.0</v>
+      </c>
+      <c r="U28">
+        <v>10626360000.0</v>
+      </c>
+      <c r="V28">
+        <v>12364728000.0</v>
+      </c>
+      <c r="W28">
+        <v>13508400000.0</v>
+      </c>
+      <c r="X28">
+        <v>6401112000.0</v>
+      </c>
+      <c r="Y28">
+        <v>5071518000.0</v>
+      </c>
+      <c r="Z28">
+        <v>4150635000.0</v>
+      </c>
+      <c r="AA28">
+        <v>2360268000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>184</v>
+      </c>
+      <c r="B29">
+        <v>111300912475.0</v>
+      </c>
+      <c r="C29">
+        <v>66643460340.0</v>
+      </c>
+      <c r="D29">
+        <v>67180977141.0</v>
+      </c>
+      <c r="E29">
+        <v>38194699100.0</v>
+      </c>
+      <c r="F29">
+        <v>28564094341.0</v>
+      </c>
+      <c r="G29">
+        <v>23499997950.0</v>
+      </c>
+      <c r="H29">
+        <v>60109611930.0</v>
+      </c>
+      <c r="I29">
+        <v>39586615820.0</v>
+      </c>
+      <c r="J29">
+        <v>28604384480.0</v>
+      </c>
+      <c r="K29">
+        <v>18972539340.0</v>
+      </c>
+      <c r="L29">
+        <v>23940877320.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>185</v>
+      </c>
+      <c r="B30">
+        <v>154994175000.0</v>
+      </c>
+      <c r="C30">
+        <v>160811111000.0</v>
+      </c>
+      <c r="D30">
+        <v>130172986149.0</v>
+      </c>
+      <c r="E30">
+        <v>128114521311.0</v>
+      </c>
+      <c r="F30">
+        <v>113694216276.0</v>
+      </c>
+      <c r="G30">
+        <v>107447511470.0</v>
+      </c>
+      <c r="H30">
+        <v>121558156551.0</v>
+      </c>
+      <c r="I30">
+        <v>111223974744.0</v>
+      </c>
+      <c r="J30">
+        <v>109929301457.0</v>
+      </c>
+      <c r="K30">
+        <v>104356099888.0</v>
+      </c>
+      <c r="L30">
+        <v>85974301361.0</v>
+      </c>
+      <c r="M30">
+        <v>72820385112.0</v>
+      </c>
+      <c r="N30">
+        <v>53301449577.0</v>
+      </c>
+      <c r="O30">
+        <v>42026089011.0</v>
+      </c>
+      <c r="P30">
+        <v>55981528890.0</v>
+      </c>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>186</v>
+      </c>
+      <c r="B31">
+        <v>-67215117000.0</v>
+      </c>
+      <c r="C31">
+        <v>16720935000.0</v>
+      </c>
+      <c r="D31">
+        <v>-25193903868.0</v>
+      </c>
+      <c r="E31">
+        <v>-14748796322.0</v>
+      </c>
+      <c r="F31">
+        <v>-10881116617.0</v>
+      </c>
+      <c r="G31">
+        <v>-15248422523.0</v>
+      </c>
+      <c r="H31">
+        <v>-13661579137.0</v>
+      </c>
+      <c r="I31">
+        <v>-7263255362.0</v>
+      </c>
+      <c r="J31">
+        <v>-35109856271.0</v>
+      </c>
+      <c r="K31">
+        <v>-28470399993.0</v>
+      </c>
+      <c r="L31">
+        <v>-26722344265.0</v>
+      </c>
+      <c r="M31">
+        <v>-19974886109.0</v>
+      </c>
+      <c r="N31">
+        <v>-11629179495.0</v>
+      </c>
+      <c r="O31">
+        <v>-5321932344.0</v>
+      </c>
+      <c r="P31">
+        <v>-1006663936.0</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>187</v>
+      </c>
+      <c r="B32">
+        <v>2782642803000.0</v>
+      </c>
+      <c r="C32">
+        <v>2116285895000.0</v>
+      </c>
+      <c r="D32">
+        <v>2296271601062.0</v>
+      </c>
+      <c r="E32">
+        <v>1423142732743.0</v>
+      </c>
+      <c r="F32">
+        <v>1075949119283.0</v>
+      </c>
+      <c r="G32">
+        <v>978625887145.0</v>
+      </c>
+      <c r="H32">
+        <v>1438183885309.0</v>
+      </c>
+      <c r="I32">
+        <v>1269759234189.0</v>
+      </c>
+      <c r="J32">
+        <v>1233452181548.0</v>
+      </c>
+      <c r="K32">
+        <v>1115698720743.0</v>
+      </c>
+      <c r="L32">
+        <v>984501789334.0</v>
+      </c>
+      <c r="M32">
+        <v>833710099854.0</v>
+      </c>
+      <c r="N32">
+        <v>596623436140.0</v>
+      </c>
+      <c r="O32">
+        <v>418784326886.0</v>
+      </c>
+      <c r="P32">
+        <v>507421787155.0</v>
+      </c>
+      <c r="Q32">
+        <v>445985713000.0</v>
+      </c>
+      <c r="R32">
+        <v>270957735000.0</v>
+      </c>
+      <c r="S32">
+        <v>159461011000.0</v>
+      </c>
+      <c r="T32">
+        <v>100270300000.0</v>
+      </c>
+      <c r="U32">
+        <v>96940904000.0</v>
+      </c>
+      <c r="V32">
+        <v>76192845000.0</v>
+      </c>
+      <c r="W32">
+        <v>81247227000.0</v>
+      </c>
+      <c r="X32">
+        <v>50823108000.0</v>
+      </c>
+      <c r="Y32">
+        <v>50260625000.0</v>
+      </c>
+      <c r="Z32">
+        <v>32507186000.0</v>
+      </c>
+      <c r="AA32">
+        <v>25978073000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CL32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:90">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>188</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:90">
+      <c r="A2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B2">
+        <v>289893866000.0</v>
+      </c>
+      <c r="C2">
+        <v>205738261000.0</v>
+      </c>
+      <c r="D2">
+        <v>1162570528000.0</v>
+      </c>
+      <c r="E2">
+        <v>426971742000.0</v>
+      </c>
+      <c r="F2">
+        <v>237504450000.0</v>
+      </c>
+      <c r="G2">
+        <v>244588041000.0</v>
+      </c>
+      <c r="H2">
+        <v>798521206000.0</v>
+      </c>
+      <c r="I2">
+        <v>275985725000.0</v>
+      </c>
+      <c r="J2">
+        <v>303732563000.0</v>
+      </c>
+      <c r="K2">
+        <v>276011537346.0</v>
+      </c>
+      <c r="L2">
+        <v>603712888700.0</v>
+      </c>
+      <c r="M2">
+        <v>505115395000.0</v>
+      </c>
+      <c r="N2">
+        <v>322080198432.0</v>
+      </c>
+      <c r="O2">
+        <v>406386682824.0</v>
+      </c>
+      <c r="P2">
+        <v>506738079079.0</v>
+      </c>
+      <c r="Q2">
+        <v>310691290274.0</v>
+      </c>
+      <c r="R2">
+        <v>155190181838.0</v>
+      </c>
+      <c r="S2">
+        <v>124350164708.0</v>
+      </c>
+      <c r="T2">
+        <v>362159845245.0</v>
+      </c>
+      <c r="U2">
+        <v>259490803096.0</v>
+      </c>
+      <c r="V2">
+        <v>123524577618.0</v>
+      </c>
+      <c r="W2">
+        <v>79842945617.0</v>
+      </c>
+      <c r="X2">
+        <v>174854919202.0</v>
+      </c>
+      <c r="Y2">
+        <v>353604976049.0</v>
+      </c>
+      <c r="Z2">
+        <v>79834791428.0</v>
+      </c>
+      <c r="AA2">
+        <v>150632011190.0</v>
+      </c>
+      <c r="AB2">
+        <v>545172617814.0</v>
+      </c>
+      <c r="AC2">
+        <v>197903456515.0</v>
+      </c>
+      <c r="AD2">
+        <v>146135652873.0</v>
+      </c>
+      <c r="AE2">
+        <v>169181289159.0</v>
+      </c>
+      <c r="AF2">
+        <v>618978425104.0</v>
+      </c>
+      <c r="AG2">
+        <v>115545025856.0</v>
+      </c>
+      <c r="AH2">
+        <v>126744947965.0</v>
+      </c>
+      <c r="AI2">
+        <v>130606361099.0</v>
+      </c>
+      <c r="AJ2">
+        <v>562780476687.0</v>
+      </c>
+      <c r="AK2">
+        <v>209564444287.0</v>
+      </c>
+      <c r="AL2">
+        <v>105229183692.0</v>
+      </c>
+      <c r="AM2">
+        <v>96918626736.0</v>
+      </c>
+      <c r="AN2">
+        <v>395935445072.0</v>
+      </c>
+      <c r="AO2">
+        <v>296936858515.0</v>
+      </c>
+      <c r="AP2">
+        <v>91906259793.0</v>
+      </c>
+      <c r="AQ2">
+        <v>99255346879.0</v>
+      </c>
+      <c r="AR2">
+        <v>431102157578.0</v>
+      </c>
+      <c r="AS2">
+        <v>199072343118.0</v>
+      </c>
+      <c r="AT2">
+        <v>71790172124.0</v>
+      </c>
+      <c r="AU2">
+        <v>84673432385.0</v>
+      </c>
+      <c r="AV2">
+        <v>331748015837.0</v>
+      </c>
+      <c r="AW2">
+        <v>243119113012.0</v>
+      </c>
+      <c r="AX2">
+        <v>65842397474.0</v>
+      </c>
+      <c r="AY2">
+        <v>44533176889.0</v>
+      </c>
+      <c r="AZ2">
+        <v>348254137413.0</v>
+      </c>
+      <c r="BA2">
+        <v>65491437513.0</v>
+      </c>
+      <c r="BB2">
+        <v>29109595996.0</v>
+      </c>
+      <c r="BC2">
+        <v>13640290646.0</v>
+      </c>
+      <c r="BD2">
+        <v>178265398508.0</v>
+      </c>
+      <c r="BE2">
+        <v>59035621798.0</v>
+      </c>
+      <c r="BF2">
+        <v>51810682668.0</v>
+      </c>
+      <c r="BG2">
+        <v>21385745142.0</v>
+      </c>
+      <c r="BH2">
+        <v>105934623373.0</v>
+      </c>
+      <c r="BI2">
+        <v>132134630536.0</v>
+      </c>
+      <c r="BJ2">
+        <v>87707550790.0</v>
+      </c>
+      <c r="BK2">
+        <v>18501192763.0</v>
+      </c>
+      <c r="BL2">
+        <v>59610666900.0</v>
+      </c>
+      <c r="BM2">
+        <v>84295823500.0</v>
+      </c>
+      <c r="BN2">
+        <v>119303742200.0</v>
+      </c>
+      <c r="BO2">
+        <v>26951627300.0</v>
+      </c>
+      <c r="BP2">
+        <v>74692302100.0</v>
+      </c>
+      <c r="BQ2">
+        <v>42540069800.0</v>
+      </c>
+      <c r="BR2">
+        <v>65358293900.0</v>
+      </c>
+      <c r="BS2">
+        <v>12434708100.0</v>
+      </c>
+      <c r="BT2">
+        <v>33182827400.0</v>
+      </c>
+      <c r="BU2">
+        <v>39314696200.0</v>
+      </c>
+      <c r="BV2">
+        <v>27543443300.0</v>
+      </c>
+      <c r="BW2">
+        <v>22271208800.0</v>
+      </c>
+      <c r="BX2">
+        <v>16119142500.0</v>
+      </c>
+      <c r="BY2">
+        <v>25647912300.0</v>
+      </c>
+      <c r="BZ2">
+        <v>19334377900.0</v>
+      </c>
+      <c r="CA2">
+        <v>11694608100.0</v>
+      </c>
+      <c r="CB2">
+        <v>22194733000.0</v>
+      </c>
+      <c r="CC2">
+        <v>13363874000.0</v>
+      </c>
+      <c r="CD2">
+        <v>12663877000.0</v>
+      </c>
+      <c r="CE2">
+        <v>17417246000.0</v>
+      </c>
+      <c r="CF2">
+        <v>18549798000.0</v>
+      </c>
+      <c r="CG2">
+        <v>12673831000.0</v>
+      </c>
+      <c r="CH2">
+        <v>7526520000.0</v>
+      </c>
+      <c r="CI2">
+        <v>21216925000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>15143768000.0</v>
+      </c>
+      <c r="CK2">
+        <v>18133924000.0</v>
+      </c>
+      <c r="CL2">
+        <v>9475532000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:90">
+      <c r="A3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B3">
+        <v>13190671000.0</v>
+      </c>
+      <c r="C3">
+        <v>413693000.0</v>
+      </c>
+      <c r="D3">
+        <v>16784322000.0</v>
+      </c>
+      <c r="E3">
+        <v>12401590000.0</v>
+      </c>
+      <c r="F3">
+        <v>1236174000.0</v>
+      </c>
+      <c r="G3">
+        <v>1197601000.0</v>
+      </c>
+      <c r="H3">
+        <v>14350258000.0</v>
+      </c>
+      <c r="I3">
+        <v>10663410000.0</v>
+      </c>
+      <c r="J3">
+        <v>9694142665.0</v>
+      </c>
+      <c r="K3">
+        <v>9542567516.0</v>
+      </c>
+      <c r="L3">
+        <v>8378829578.0</v>
+      </c>
+      <c r="M3">
+        <v>9760566696.0</v>
+      </c>
+      <c r="N3">
+        <v>9412395507.0</v>
+      </c>
+      <c r="O3">
+        <v>9360688849.0</v>
+      </c>
+      <c r="P3">
+        <v>7199698479.0</v>
+      </c>
+      <c r="Q3">
+        <v>8758743474.0</v>
+      </c>
+      <c r="R3">
+        <v>8940723494.0</v>
+      </c>
+      <c r="S3">
+        <v>8800749899.0</v>
+      </c>
+      <c r="T3">
+        <v>9602732069.0</v>
+      </c>
+      <c r="U3">
+        <v>9041301307.0</v>
+      </c>
+      <c r="V3">
+        <v>9029993440.0</v>
+      </c>
+      <c r="W3">
+        <v>7924346162.0</v>
+      </c>
+      <c r="X3">
+        <v>1460114771.0</v>
+      </c>
+      <c r="Y3">
+        <v>1470263941.0</v>
+      </c>
+      <c r="Z3">
+        <v>1437275454.0</v>
+      </c>
+      <c r="AA3">
+        <v>1406950433.0</v>
+      </c>
+      <c r="AB3">
+        <v>1360688729.0</v>
+      </c>
+      <c r="AC3">
+        <v>1348817896.0</v>
+      </c>
+      <c r="AD3">
+        <v>1343618138.0</v>
+      </c>
+      <c r="AE3">
+        <v>1330639896.0</v>
+      </c>
+      <c r="AF3">
+        <v>958205859.0</v>
+      </c>
+      <c r="AG3">
+        <v>1459586302.0</v>
+      </c>
+      <c r="AH3">
+        <v>1527172270.0</v>
+      </c>
+      <c r="AI3">
+        <v>1619954800.0</v>
+      </c>
+      <c r="AJ3">
+        <v>2208804297.0</v>
+      </c>
+      <c r="AK3">
+        <v>1867090528.0</v>
+      </c>
+      <c r="AL3">
+        <v>1033775131.0</v>
+      </c>
+      <c r="AM3">
+        <v>864183675.0</v>
+      </c>
+      <c r="AN3">
+        <v>1482259888.0</v>
+      </c>
+      <c r="AO3">
+        <v>884203153.0</v>
+      </c>
+      <c r="AP3">
+        <v>869641382.0</v>
+      </c>
+      <c r="AQ3">
+        <v>880347434.0</v>
+      </c>
+      <c r="AR3">
+        <v>1859727618.0</v>
+      </c>
+      <c r="AS3">
+        <v>878577902.0</v>
+      </c>
+      <c r="AT3">
+        <v>973187568.0</v>
+      </c>
+      <c r="AU3">
+        <v>843124176.0</v>
+      </c>
+      <c r="AV3">
+        <v>854588841.0</v>
+      </c>
+      <c r="AW3">
+        <v>726783533.0</v>
+      </c>
+      <c r="AX3">
+        <v>723166342.0</v>
+      </c>
+      <c r="AY3">
+        <v>720548807.0</v>
+      </c>
+      <c r="AZ3">
+        <v>573142624.0</v>
+      </c>
+      <c r="BA3">
+        <v>693067873.0</v>
+      </c>
+      <c r="BB3">
+        <v>677455987.0</v>
+      </c>
+      <c r="BC3">
+        <v>792508654.0</v>
+      </c>
+      <c r="BD3">
+        <v>3378279657.0</v>
+      </c>
+      <c r="BE3">
+        <v>1244202816.0</v>
+      </c>
+      <c r="BF3"/>
+      <c r="BG3">
+        <v>536942417.0</v>
+      </c>
+      <c r="BH3">
+        <v>5326190408.0</v>
+      </c>
+      <c r="BI3">
+        <v>41647136187.0</v>
+      </c>
+      <c r="BJ3">
+        <v>33345966918.0</v>
+      </c>
+      <c r="BK3">
+        <v>1.0</v>
+      </c>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+    </row>
+    <row r="4" spans="1:90">
+      <c r="A4" t="s">
+        <v>159</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+    </row>
+    <row r="5" spans="1:90">
+      <c r="A5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B5">
+        <v>70411687000.0</v>
+      </c>
+      <c r="C5">
+        <v>39095769000.0</v>
+      </c>
+      <c r="D5">
+        <v>337467916000.0</v>
+      </c>
+      <c r="E5">
+        <v>99466839000.0</v>
+      </c>
+      <c r="F5">
+        <v>41444594000.0</v>
+      </c>
+      <c r="G5">
+        <v>68230191000.0</v>
+      </c>
+      <c r="H5">
+        <v>152904342000.0</v>
+      </c>
+      <c r="I5">
+        <v>53313796000.0</v>
+      </c>
+      <c r="J5">
+        <v>53796810541.0</v>
+      </c>
+      <c r="K5">
+        <v>55245793506.0</v>
+      </c>
+      <c r="L5">
+        <v>78061352523.0</v>
+      </c>
+      <c r="M5">
+        <v>99489607614.0</v>
+      </c>
+      <c r="N5">
+        <v>57438367180.0</v>
+      </c>
+      <c r="O5">
+        <v>54822518435.0</v>
+      </c>
+      <c r="P5">
+        <v>105661390417.0</v>
+      </c>
+      <c r="Q5">
+        <v>50814469762.0</v>
+      </c>
+      <c r="R5">
+        <v>17656102869.0</v>
+      </c>
+      <c r="S5">
+        <v>17410202795.0</v>
+      </c>
+      <c r="T5">
+        <v>91473460351.0</v>
+      </c>
+      <c r="U5">
+        <v>23407696836.0</v>
+      </c>
+      <c r="V5">
+        <v>9156978271.0</v>
+      </c>
+      <c r="W5">
+        <v>8771805007.0</v>
+      </c>
+      <c r="X5">
+        <v>41740394026.0</v>
+      </c>
+      <c r="Y5">
+        <v>77668273253.0</v>
+      </c>
+      <c r="Z5">
+        <v>-15798397998.0</v>
+      </c>
+      <c r="AA5">
+        <v>15956633981.0</v>
+      </c>
+      <c r="AB5">
+        <v>163106712844.0</v>
+      </c>
+      <c r="AC5">
+        <v>49926015932.0</v>
+      </c>
+      <c r="AD5">
+        <v>13139460921.0</v>
+      </c>
+      <c r="AE5">
+        <v>35218921800.0</v>
+      </c>
+      <c r="AF5">
+        <v>103587510585.0</v>
+      </c>
+      <c r="AG5">
+        <v>32592834342.0</v>
+      </c>
+      <c r="AH5">
+        <v>16127438461.0</v>
+      </c>
+      <c r="AI5">
+        <v>14531789222.0</v>
+      </c>
+      <c r="AJ5">
+        <v>63623128182.0</v>
+      </c>
+      <c r="AK5">
+        <v>40267755864.0</v>
+      </c>
+      <c r="AL5">
+        <v>26308743816.0</v>
+      </c>
+      <c r="AM5">
+        <v>16444040530.0</v>
+      </c>
+      <c r="AN5">
+        <v>39770477131.0</v>
+      </c>
+      <c r="AO5">
+        <v>56452367243.0</v>
+      </c>
+      <c r="AP5">
+        <v>18722762948.0</v>
+      </c>
+      <c r="AQ5">
+        <v>18936596087.0</v>
+      </c>
+      <c r="AR5">
+        <v>48072603545.0</v>
+      </c>
+      <c r="AS5">
+        <v>40790223233.0</v>
+      </c>
+      <c r="AT5">
+        <v>17478195794.0</v>
+      </c>
+      <c r="AU5">
+        <v>9172363930.0</v>
+      </c>
+      <c r="AV5">
+        <v>15224821829.0</v>
+      </c>
+      <c r="AW5">
+        <v>53716218348.0</v>
+      </c>
+      <c r="AX5">
+        <v>10336407438.0</v>
+      </c>
+      <c r="AY5">
+        <v>7924711030.0</v>
+      </c>
+      <c r="AZ5">
+        <v>37859632893.0</v>
+      </c>
+      <c r="BA5">
+        <v>19891369534.0</v>
+      </c>
+      <c r="BB5">
+        <v>2672025736.0</v>
+      </c>
+      <c r="BC5">
+        <v>5714358633.0</v>
+      </c>
+      <c r="BD5">
+        <v>34087725023.0</v>
+      </c>
+      <c r="BE5">
+        <v>15629882887.0</v>
+      </c>
+      <c r="BF5"/>
+      <c r="BG5">
+        <v>4222097806.0</v>
+      </c>
+      <c r="BH5">
+        <v>68810625017.0</v>
+      </c>
+      <c r="BI5">
+        <v>-19968483859.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-19543870658.0</v>
+      </c>
+      <c r="BK5">
+        <v>2870887198.0</v>
+      </c>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+    </row>
+    <row r="6" spans="1:90">
+      <c r="A6" t="s">
+        <v>161</v>
+      </c>
+      <c r="B6">
+        <v>83602358000.0</v>
+      </c>
+      <c r="C6">
+        <v>39509462000.0</v>
+      </c>
+      <c r="D6">
+        <v>354252238000.0</v>
+      </c>
+      <c r="E6">
+        <v>111868429000.0</v>
+      </c>
+      <c r="F6">
+        <v>42680768000.0</v>
+      </c>
+      <c r="G6">
+        <v>69427792000.0</v>
+      </c>
+      <c r="H6">
+        <v>167254600000.0</v>
+      </c>
+      <c r="I6">
+        <v>63977206000.0</v>
+      </c>
+      <c r="J6">
+        <v>63490953206.0</v>
+      </c>
+      <c r="K6">
+        <v>64788361022.0</v>
+      </c>
+      <c r="L6">
+        <v>86440182101.0</v>
+      </c>
+      <c r="M6">
+        <v>109250174310.0</v>
+      </c>
+      <c r="N6">
+        <v>66850762687.0</v>
+      </c>
+      <c r="O6">
+        <v>64183207284.0</v>
+      </c>
+      <c r="P6">
+        <v>112861088896.0</v>
+      </c>
+      <c r="Q6">
+        <v>59573213236.0</v>
+      </c>
+      <c r="R6">
+        <v>26596826363.0</v>
+      </c>
+      <c r="S6">
+        <v>26210952694.0</v>
+      </c>
+      <c r="T6">
+        <v>101076192420.0</v>
+      </c>
+      <c r="U6">
+        <v>32448998143.0</v>
+      </c>
+      <c r="V6">
+        <v>18186971711.0</v>
+      </c>
+      <c r="W6">
+        <v>16696151169.0</v>
+      </c>
+      <c r="X6">
+        <v>43200508797.0</v>
+      </c>
+      <c r="Y6">
+        <v>79138537194.0</v>
+      </c>
+      <c r="Z6">
+        <v>-14361122544.0</v>
+      </c>
+      <c r="AA6">
+        <v>17363584414.0</v>
+      </c>
+      <c r="AB6">
+        <v>164467401573.0</v>
+      </c>
+      <c r="AC6">
+        <v>51274833828.0</v>
+      </c>
+      <c r="AD6">
+        <v>14483079059.0</v>
+      </c>
+      <c r="AE6">
+        <v>36549561696.0</v>
+      </c>
+      <c r="AF6">
+        <v>104545716444.0</v>
+      </c>
+      <c r="AG6">
+        <v>34052420644.0</v>
+      </c>
+      <c r="AH6">
+        <v>17654610731.0</v>
+      </c>
+      <c r="AI6">
+        <v>16151744022.0</v>
+      </c>
+      <c r="AJ6">
+        <v>65831932479.0</v>
+      </c>
+      <c r="AK6">
+        <v>42134846392.0</v>
+      </c>
+      <c r="AL6">
+        <v>27342518947.0</v>
+      </c>
+      <c r="AM6">
+        <v>17308224205.0</v>
+      </c>
+      <c r="AN6">
+        <v>41252737019.0</v>
+      </c>
+      <c r="AO6">
+        <v>57336570396.0</v>
+      </c>
+      <c r="AP6">
+        <v>19592404330.0</v>
+      </c>
+      <c r="AQ6">
+        <v>19816943521.0</v>
+      </c>
+      <c r="AR6">
+        <v>49932331163.0</v>
+      </c>
+      <c r="AS6">
+        <v>41668801135.0</v>
+      </c>
+      <c r="AT6">
+        <v>18451383362.0</v>
+      </c>
+      <c r="AU6">
+        <v>10015488106.0</v>
+      </c>
+      <c r="AV6">
+        <v>16079410670.0</v>
+      </c>
+      <c r="AW6">
+        <v>54443001881.0</v>
+      </c>
+      <c r="AX6">
+        <v>11059573780.0</v>
+      </c>
+      <c r="AY6">
+        <v>8645259837.0</v>
+      </c>
+      <c r="AZ6">
+        <v>38432775517.0</v>
+      </c>
+      <c r="BA6">
+        <v>20584437407.0</v>
+      </c>
+      <c r="BB6">
+        <v>3349481723.0</v>
+      </c>
+      <c r="BC6">
+        <v>6506867287.0</v>
+      </c>
+      <c r="BD6">
+        <v>37466004680.0</v>
+      </c>
+      <c r="BE6">
+        <v>16874085703.0</v>
+      </c>
+      <c r="BF6">
+        <v>9472485755.0</v>
+      </c>
+      <c r="BG6">
+        <v>4759040223.0</v>
+      </c>
+      <c r="BH6">
+        <v>74136815425.0</v>
+      </c>
+      <c r="BI6">
+        <v>21678652328.0</v>
+      </c>
+      <c r="BJ6">
+        <v>13802096260.0</v>
+      </c>
+      <c r="BK6">
+        <v>2870887199.0</v>
+      </c>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+    </row>
+    <row r="7" spans="1:90">
+      <c r="A7" t="s">
+        <v>162</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+    </row>
+    <row r="8" spans="1:90">
+      <c r="A8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+    </row>
+    <row r="9" spans="1:90">
+      <c r="A9" t="s">
+        <v>164</v>
+      </c>
+      <c r="B9">
+        <v>117912483000.0</v>
+      </c>
+      <c r="C9">
+        <v>59312667000.0</v>
+      </c>
+      <c r="D9">
+        <v>358927245000.0</v>
+      </c>
+      <c r="E9">
+        <v>167665852000.0</v>
+      </c>
+      <c r="F9">
+        <v>80680408000.0</v>
+      </c>
+      <c r="G9">
+        <v>103734536000.0</v>
+      </c>
+      <c r="H9">
+        <v>193304672000.0</v>
+      </c>
+      <c r="I9">
+        <v>73342343000.0</v>
+      </c>
+      <c r="J9">
+        <v>101373779159.0</v>
+      </c>
+      <c r="K9">
+        <v>94014069396.0</v>
+      </c>
+      <c r="L9">
+        <v>138517486565.0</v>
+      </c>
+      <c r="M9">
+        <v>126087268491.0</v>
+      </c>
+      <c r="N9">
+        <v>108993628054.0</v>
+      </c>
+      <c r="O9">
+        <v>85378052997.0</v>
+      </c>
+      <c r="P9">
+        <v>146473197005.0</v>
+      </c>
+      <c r="Q9">
+        <v>79573671753.0</v>
+      </c>
+      <c r="R9">
+        <v>57489663020.0</v>
+      </c>
+      <c r="S9">
+        <v>42636485066.0</v>
+      </c>
+      <c r="T9">
+        <v>117820556615.0</v>
+      </c>
+      <c r="U9">
+        <v>55268434873.0</v>
+      </c>
+      <c r="V9">
+        <v>48760168135.0</v>
+      </c>
+      <c r="W9">
+        <v>29081788084.0</v>
+      </c>
+      <c r="X9">
+        <v>65301074878.0</v>
+      </c>
+      <c r="Y9">
+        <v>99111791616.0</v>
+      </c>
+      <c r="Z9">
+        <v>12767063896.0</v>
+      </c>
+      <c r="AA9">
+        <v>42519258886.0</v>
+      </c>
+      <c r="AB9">
+        <v>192112035115.0</v>
+      </c>
+      <c r="AC9">
+        <v>79343501541.0</v>
+      </c>
+      <c r="AD9">
+        <v>48751283621.0</v>
+      </c>
+      <c r="AE9">
+        <v>59584048671.0</v>
+      </c>
+      <c r="AF9">
+        <v>134408524793.0</v>
+      </c>
+      <c r="AG9">
+        <v>59535168195.0</v>
+      </c>
+      <c r="AH9">
+        <v>50147630442.0</v>
+      </c>
+      <c r="AI9">
+        <v>33793150735.0</v>
+      </c>
+      <c r="AJ9">
+        <v>102545521340.0</v>
+      </c>
+      <c r="AK9">
+        <v>65709583763.0</v>
+      </c>
+      <c r="AL9">
+        <v>50669804383.0</v>
+      </c>
+      <c r="AM9">
+        <v>40034540660.0</v>
+      </c>
+      <c r="AN9">
+        <v>61819375309.0</v>
+      </c>
+      <c r="AO9">
+        <v>80065848063.0</v>
+      </c>
+      <c r="AP9">
+        <v>52075546865.0</v>
+      </c>
+      <c r="AQ9">
+        <v>37704040247.0</v>
+      </c>
+      <c r="AR9">
+        <v>77073294168.0</v>
+      </c>
+      <c r="AS9">
+        <v>58379269813.0</v>
+      </c>
+      <c r="AT9">
+        <v>38357315387.0</v>
+      </c>
+      <c r="AU9">
+        <v>24053804761.0</v>
+      </c>
+      <c r="AV9">
+        <v>36537357836.0</v>
+      </c>
+      <c r="AW9">
+        <v>68749401280.0</v>
+      </c>
+      <c r="AX9">
+        <v>30712493496.0</v>
+      </c>
+      <c r="AY9">
+        <v>12468144030.0</v>
+      </c>
+      <c r="AZ9">
+        <v>82397808992.0</v>
+      </c>
+      <c r="BA9">
+        <v>33109163244.0</v>
+      </c>
+      <c r="BB9">
+        <v>7614179625.0</v>
+      </c>
+      <c r="BC9">
+        <v>17006822711.0</v>
+      </c>
+      <c r="BD9">
+        <v>49767371609.0</v>
+      </c>
+      <c r="BE9">
+        <v>25327400225.0</v>
+      </c>
+      <c r="BF9">
+        <v>18637596118.0</v>
+      </c>
+      <c r="BG9">
+        <v>14554510818.0</v>
+      </c>
+      <c r="BH9">
+        <v>86038977926.0</v>
+      </c>
+      <c r="BI9">
+        <v>37136321973.0</v>
+      </c>
+      <c r="BJ9">
+        <v>26347589623.0</v>
+      </c>
+      <c r="BK9">
+        <v>13620900171.0</v>
+      </c>
+      <c r="BL9">
+        <v>81932594000.0</v>
+      </c>
+      <c r="BM9">
+        <v>32162279000.0</v>
+      </c>
+      <c r="BN9">
+        <v>29237702000.0</v>
+      </c>
+      <c r="BO9">
+        <v>12493080000.0</v>
+      </c>
+      <c r="BP9">
+        <v>35383414000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>18784053000.0</v>
+      </c>
+      <c r="BR9">
+        <v>14638224000.0</v>
+      </c>
+      <c r="BS9">
+        <v>7126670000.0</v>
+      </c>
+      <c r="BT9">
+        <v>7765497000.0</v>
+      </c>
+      <c r="BU9">
+        <v>13703372000.0</v>
+      </c>
+      <c r="BV9">
+        <v>8067693000.0</v>
+      </c>
+      <c r="BW9">
+        <v>7612274000.0</v>
+      </c>
+      <c r="BX9">
+        <v>10096286000.0</v>
+      </c>
+      <c r="BY9">
+        <v>6564229000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>4339050000.0</v>
+      </c>
+      <c r="CA9">
+        <v>6474695000.0</v>
+      </c>
+      <c r="CB9">
+        <v>4594804000.0</v>
+      </c>
+      <c r="CC9">
+        <v>5078062000.0</v>
+      </c>
+      <c r="CD9">
+        <v>3350239000.0</v>
+      </c>
+      <c r="CE9">
+        <v>6934196000.0</v>
+      </c>
+      <c r="CF9">
+        <v>5318380000.0</v>
+      </c>
+      <c r="CG9">
+        <v>4906978000.0</v>
+      </c>
+      <c r="CH9">
+        <v>2865896000.0</v>
+      </c>
+      <c r="CI9">
+        <v>3487708000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>1719077000.0</v>
+      </c>
+      <c r="CK9">
+        <v>6264570000.0</v>
+      </c>
+      <c r="CL9">
+        <v>5805723000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:90">
+      <c r="A10" t="s">
+        <v>165</v>
+      </c>
+      <c r="B10">
+        <v>75538612000.0</v>
+      </c>
+      <c r="C10">
+        <v>38579251000.0</v>
+      </c>
+      <c r="D10">
+        <v>281366492000.0</v>
+      </c>
+      <c r="E10">
+        <v>97880081000.0</v>
+      </c>
+      <c r="F10">
+        <v>39718360000.0</v>
+      </c>
+      <c r="G10">
+        <v>67400041000.0</v>
+      </c>
+      <c r="H10">
+        <v>152904343000.0</v>
+      </c>
+      <c r="I10">
+        <v>52271620000.0</v>
+      </c>
+      <c r="J10">
+        <v>51131689946.0</v>
+      </c>
+      <c r="K10">
+        <v>64003889423.0</v>
+      </c>
+      <c r="L10">
+        <v>78061352525.0</v>
+      </c>
+      <c r="M10">
+        <v>98561573940.0</v>
+      </c>
+      <c r="N10">
+        <v>52614169604.0</v>
+      </c>
+      <c r="O10">
+        <v>57970410329.0</v>
+      </c>
+      <c r="P10">
+        <v>105173073873.0</v>
+      </c>
+      <c r="Q10">
+        <v>46512502441.0</v>
+      </c>
+      <c r="R10">
+        <v>14033079997.0</v>
+      </c>
+      <c r="S10">
+        <v>16129311437.0</v>
+      </c>
+      <c r="T10">
+        <v>85447763561.0</v>
+      </c>
+      <c r="U10">
+        <v>23943111104.0</v>
+      </c>
+      <c r="V10">
+        <v>6468426640.0</v>
+      </c>
+      <c r="W10">
+        <v>9218040352.0</v>
+      </c>
+      <c r="X10">
+        <v>40251229323.0</v>
+      </c>
+      <c r="Y10">
+        <v>72373959235.0</v>
+      </c>
+      <c r="Z10">
+        <v>-27755792586.0</v>
+      </c>
+      <c r="AA10">
+        <v>12803516363.0</v>
+      </c>
+      <c r="AB10">
+        <v>158620499585.0</v>
+      </c>
+      <c r="AC10">
+        <v>43297241258.0</v>
+      </c>
+      <c r="AD10">
+        <v>9071479422.0</v>
+      </c>
+      <c r="AE10">
+        <v>31563041072.0</v>
+      </c>
+      <c r="AF10">
+        <v>95786891970.0</v>
+      </c>
+      <c r="AG10">
+        <v>25612346763.0</v>
+      </c>
+      <c r="AH10">
+        <v>29193284864.0</v>
+      </c>
+      <c r="AI10">
+        <v>9544157028.0</v>
+      </c>
+      <c r="AJ10">
+        <v>53749853444.0</v>
+      </c>
+      <c r="AK10">
+        <v>28290197381.0</v>
+      </c>
+      <c r="AL10">
+        <v>17437428307.0</v>
+      </c>
+      <c r="AM10">
+        <v>11078255764.0</v>
+      </c>
+      <c r="AN10">
+        <v>29888304842.0</v>
+      </c>
+      <c r="AO10">
+        <v>46645290768.0</v>
+      </c>
+      <c r="AP10">
+        <v>9922220829.0</v>
+      </c>
+      <c r="AQ10">
+        <v>12096888274.0</v>
+      </c>
+      <c r="AR10">
+        <v>41887090165.0</v>
+      </c>
+      <c r="AS10">
+        <v>31144966244.0</v>
+      </c>
+      <c r="AT10">
+        <v>10434655217.0</v>
+      </c>
+      <c r="AU10">
+        <v>5789771867.0</v>
+      </c>
+      <c r="AV10">
+        <v>9992189327.0</v>
+      </c>
+      <c r="AW10">
+        <v>46784384708.0</v>
+      </c>
+      <c r="AX10">
+        <v>4842582037.0</v>
+      </c>
+      <c r="AY10">
+        <v>5700972473.0</v>
+      </c>
+      <c r="AZ10">
+        <v>34065002704.0</v>
+      </c>
+      <c r="BA10">
+        <v>15406807315.0</v>
+      </c>
+      <c r="BB10">
+        <v>616698704.0</v>
+      </c>
+      <c r="BC10">
+        <v>4562764221.0</v>
+      </c>
+      <c r="BD10">
+        <v>31219425269.0</v>
+      </c>
+      <c r="BE10">
+        <v>12400218678.0</v>
+      </c>
+      <c r="BF10">
+        <v>7517287216.0</v>
+      </c>
+      <c r="BG10">
+        <v>5289601893.0</v>
+      </c>
+      <c r="BH10">
+        <v>142230716616.0</v>
+      </c>
+      <c r="BI10">
+        <v>-19968483859.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-19314239024.0</v>
+      </c>
+      <c r="BK10">
+        <v>3207603134.0</v>
+      </c>
+      <c r="BL10">
+        <v>65866955700.0</v>
+      </c>
+      <c r="BM10">
+        <v>15038323400.0</v>
+      </c>
+      <c r="BN10">
+        <v>16822444700.0</v>
+      </c>
+      <c r="BO10">
+        <v>3214442100.0</v>
+      </c>
+      <c r="BP10">
+        <v>25194724300.0</v>
+      </c>
+      <c r="BQ10">
+        <v>3529780300.0</v>
+      </c>
+      <c r="BR10">
+        <v>5960022400.0</v>
+      </c>
+      <c r="BS10">
+        <v>1580295600.0</v>
+      </c>
+      <c r="BT10">
+        <v>993844300.0</v>
+      </c>
+      <c r="BU10">
+        <v>6745298300.0</v>
+      </c>
+      <c r="BV10">
+        <v>1592541200.0</v>
+      </c>
+      <c r="BW10">
+        <v>1992827600.0</v>
+      </c>
+      <c r="BX10">
+        <v>2573949100.0</v>
+      </c>
+      <c r="BY10">
+        <v>1335813400.0</v>
+      </c>
+      <c r="BZ10">
+        <v>732858000.0</v>
+      </c>
+      <c r="CA10">
+        <v>1764878600.0</v>
+      </c>
+      <c r="CB10">
+        <v>1087611000.0</v>
+      </c>
+      <c r="CC10">
+        <v>2684326000.0</v>
+      </c>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10">
+        <v>948277000.0</v>
+      </c>
+      <c r="CG10">
+        <v>1152340000.0</v>
+      </c>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10">
+        <v>1260093000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:90">
+      <c r="A11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B11">
+        <v>15431835000.0</v>
+      </c>
+      <c r="C11">
+        <v>8626505000.0</v>
+      </c>
+      <c r="D11">
+        <v>75226444000.0</v>
+      </c>
+      <c r="E11">
+        <v>14749209000.0</v>
+      </c>
+      <c r="F11">
+        <v>8811038000.0</v>
+      </c>
+      <c r="G11">
+        <v>12514221000.0</v>
+      </c>
+      <c r="H11">
+        <v>30102804000.0</v>
+      </c>
+      <c r="I11">
+        <v>11662511000.0</v>
+      </c>
+      <c r="J11">
+        <v>10591478470.0</v>
+      </c>
+      <c r="K11">
+        <v>14286665945.0</v>
+      </c>
+      <c r="L11">
+        <v>14649101513.0</v>
+      </c>
+      <c r="M11">
+        <v>21626338891.0</v>
+      </c>
+      <c r="N11">
+        <v>12113116080.0</v>
+      </c>
+      <c r="O11">
+        <v>13212176900.0</v>
+      </c>
+      <c r="P11">
+        <v>20229345270.0</v>
+      </c>
+      <c r="Q11">
+        <v>8069348246.0</v>
+      </c>
+      <c r="R11">
+        <v>6906214983.0</v>
+      </c>
+      <c r="S11">
+        <v>2989790605.0</v>
+      </c>
+      <c r="T11">
+        <v>23592649811.0</v>
+      </c>
+      <c r="U11">
+        <v>1402804137.0</v>
+      </c>
+      <c r="V11">
+        <v>1777348701.0</v>
+      </c>
+      <c r="W11">
+        <v>1791291692.0</v>
+      </c>
+      <c r="X11">
+        <v>7710641913.0</v>
+      </c>
+      <c r="Y11">
+        <v>18436107824.0</v>
+      </c>
+      <c r="Z11">
+        <v>-5815750416.0</v>
+      </c>
+      <c r="AA11">
+        <v>3168998630.0</v>
+      </c>
+      <c r="AB11">
+        <v>41067314317.0</v>
+      </c>
+      <c r="AC11">
+        <v>9259502206.0</v>
+      </c>
+      <c r="AD11">
+        <v>6928093230.0</v>
+      </c>
+      <c r="AE11">
+        <v>2854702174.0</v>
+      </c>
+      <c r="AF11">
+        <v>25438582990.0</v>
+      </c>
+      <c r="AG11">
+        <v>6629743478.0</v>
+      </c>
+      <c r="AH11">
+        <v>5956771820.0</v>
+      </c>
+      <c r="AI11">
+        <v>1561517533.0</v>
+      </c>
+      <c r="AJ11">
+        <v>13267905500.0</v>
+      </c>
+      <c r="AK11">
+        <v>4781799345.0</v>
+      </c>
+      <c r="AL11">
+        <v>7436267711.0</v>
+      </c>
+      <c r="AM11">
+        <v>3118411920.0</v>
+      </c>
+      <c r="AN11">
+        <v>3209931573.0</v>
+      </c>
+      <c r="AO11">
+        <v>9981346779.0</v>
+      </c>
+      <c r="AP11">
+        <v>5800901005.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-19640013.0</v>
+      </c>
+      <c r="AR11">
+        <v>12452924828.0</v>
+      </c>
+      <c r="AS11">
+        <v>6941740628.0</v>
+      </c>
+      <c r="AT11">
+        <v>3288897365.0</v>
+      </c>
+      <c r="AU11">
+        <v>1257314499.0</v>
+      </c>
+      <c r="AV11">
+        <v>1139868118.0</v>
+      </c>
+      <c r="AW11">
+        <v>12013980279.0</v>
+      </c>
+      <c r="AX11">
+        <v>-1034771875.0</v>
+      </c>
+      <c r="AY11">
+        <v>1336313006.0</v>
+      </c>
+      <c r="AZ11">
+        <v>9518946124.0</v>
+      </c>
+      <c r="BA11">
+        <v>2571009233.0</v>
+      </c>
+      <c r="BB11">
+        <v>878119823.0</v>
+      </c>
+      <c r="BC11">
+        <v>938946581.0</v>
+      </c>
+      <c r="BD11">
+        <v>7861030287.0</v>
+      </c>
+      <c r="BE11">
+        <v>3094633669.0</v>
+      </c>
+      <c r="BF11">
+        <v>1881037307.0</v>
+      </c>
+      <c r="BG11">
+        <v>1158225780.0</v>
+      </c>
+      <c r="BH11">
+        <v>17372906151.0</v>
+      </c>
+      <c r="BI11">
+        <v>5100824200.0</v>
+      </c>
+      <c r="BJ11">
+        <v>3106823505.0</v>
+      </c>
+      <c r="BK11">
+        <v>875771071.0</v>
+      </c>
+      <c r="BL11">
+        <v>16068292600.0</v>
+      </c>
+      <c r="BM11">
+        <v>3744431500.0</v>
+      </c>
+      <c r="BN11">
+        <v>4039310300.0</v>
+      </c>
+      <c r="BO11">
+        <v>1513998000.0</v>
+      </c>
+      <c r="BP11">
+        <v>7500025300.0</v>
+      </c>
+      <c r="BQ11">
+        <v>1085408200.0</v>
+      </c>
+      <c r="BR11">
+        <v>1856011400.0</v>
+      </c>
+      <c r="BS11">
+        <v>456850900.0</v>
+      </c>
+      <c r="BT11">
+        <v>191599100.0</v>
+      </c>
+      <c r="BU11">
+        <v>2035760800.0</v>
+      </c>
+      <c r="BV11">
+        <v>431301500.0</v>
+      </c>
+      <c r="BW11">
+        <v>635444700.0</v>
+      </c>
+      <c r="BX11">
+        <v>1456535800.0</v>
+      </c>
+      <c r="BY11">
+        <v>513872000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>298898500.0</v>
+      </c>
+      <c r="CA11">
+        <v>512561900.0</v>
+      </c>
+      <c r="CB11">
+        <v>382583000.0</v>
+      </c>
+      <c r="CC11">
+        <v>796326000.0</v>
+      </c>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11">
+        <v>859120000.0</v>
+      </c>
+      <c r="CG11">
+        <v>567784000.0</v>
+      </c>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11">
+        <v>70798000.0</v>
+      </c>
+      <c r="CL11">
+        <v>304920000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:90">
+      <c r="A12" t="s">
+        <v>167</v>
+      </c>
+      <c r="B12">
+        <v>1630528000.0</v>
+      </c>
+      <c r="C12">
+        <v>516518000.0</v>
+      </c>
+      <c r="D12">
+        <v>364424359.0</v>
+      </c>
+      <c r="E12">
+        <v>1586758000.0</v>
+      </c>
+      <c r="F12">
+        <v>1685635000.0</v>
+      </c>
+      <c r="G12">
+        <v>870750000.0</v>
+      </c>
+      <c r="H12">
+        <v>962985730.0</v>
+      </c>
+      <c r="I12">
+        <v>1042176000.0</v>
+      </c>
+      <c r="J12">
+        <v>2058488558.0</v>
+      </c>
+      <c r="K12">
+        <v>1302083937.0</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12">
+        <v>2303802726.0</v>
+      </c>
+      <c r="N12">
+        <v>3603602547.0</v>
+      </c>
+      <c r="O12">
+        <v>1888071030.0</v>
+      </c>
+      <c r="P12">
+        <v>3147473656.0</v>
+      </c>
+      <c r="Q12">
+        <v>4301967325.0</v>
+      </c>
+      <c r="R12">
+        <v>3623022866.0</v>
+      </c>
+      <c r="S12">
+        <v>1280891359.0</v>
+      </c>
+      <c r="T12">
+        <v>4388337322.0</v>
+      </c>
+      <c r="U12">
+        <v>4229632023.0</v>
+      </c>
+      <c r="V12">
+        <v>2876541663.0</v>
+      </c>
+      <c r="W12">
+        <v>1089521370.0</v>
+      </c>
+      <c r="X12">
+        <v>1518266849.0</v>
+      </c>
+      <c r="Y12">
+        <v>5033931158.0</v>
+      </c>
+      <c r="Z12">
+        <v>5136633345.0</v>
+      </c>
+      <c r="AA12">
+        <v>3187963254.0</v>
+      </c>
+      <c r="AB12">
+        <v>4486213259.0</v>
+      </c>
+      <c r="AC12">
+        <v>7497756757.0</v>
+      </c>
+      <c r="AD12">
+        <v>4141250822.0</v>
+      </c>
+      <c r="AE12">
+        <v>3699255264.0</v>
+      </c>
+      <c r="AF12">
+        <v>8477678688.0</v>
+      </c>
+      <c r="AG12">
+        <v>7160769301.0</v>
+      </c>
+      <c r="AH12">
+        <v>5394457084.0</v>
+      </c>
+      <c r="AI12">
+        <v>4987632194.0</v>
+      </c>
+      <c r="AJ12">
+        <v>10491428256.0</v>
+      </c>
+      <c r="AK12">
+        <v>13665146947.0</v>
+      </c>
+      <c r="AL12">
+        <v>9249376139.0</v>
+      </c>
+      <c r="AM12">
+        <v>5365784766.0</v>
+      </c>
+      <c r="AN12">
+        <v>7845395675.0</v>
+      </c>
+      <c r="AO12">
+        <v>10127431698.0</v>
+      </c>
+      <c r="AP12">
+        <v>8800542119.0</v>
+      </c>
+      <c r="AQ12">
+        <v>6618503488.0</v>
+      </c>
+      <c r="AR12">
+        <v>9530333875.0</v>
+      </c>
+      <c r="AS12">
+        <v>9645256989.0</v>
+      </c>
+      <c r="AT12">
+        <v>7043540577.0</v>
+      </c>
+      <c r="AU12">
+        <v>3382592063.0</v>
+      </c>
+      <c r="AV12">
+        <v>5232632502.0</v>
+      </c>
+      <c r="AW12">
+        <v>6931833640.0</v>
+      </c>
+      <c r="AX12">
+        <v>5493825401.0</v>
+      </c>
+      <c r="AY12">
+        <v>2223738556.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3794630189.0</v>
+      </c>
+      <c r="BA12">
+        <v>4484562219.0</v>
+      </c>
+      <c r="BB12">
+        <v>2055327032.0</v>
+      </c>
+      <c r="BC12">
+        <v>1151594411.0</v>
+      </c>
+      <c r="BD12">
+        <v>2548697100.0</v>
+      </c>
+      <c r="BE12">
+        <v>1665265100.0</v>
+      </c>
+      <c r="BF12">
+        <v>955899100.0</v>
+      </c>
+      <c r="BG12">
+        <v>467523880.0</v>
+      </c>
+      <c r="BH12">
+        <v>772555700.0</v>
+      </c>
+      <c r="BI12">
+        <v>1719618800.0</v>
+      </c>
+      <c r="BJ12">
+        <v>1400084900.0</v>
+      </c>
+      <c r="BK12">
+        <v>678756300.0</v>
+      </c>
+      <c r="BL12">
+        <v>884061200.0</v>
+      </c>
+      <c r="BM12">
+        <v>1429020100.0</v>
+      </c>
+      <c r="BN12">
+        <v>1064434900.0</v>
+      </c>
+      <c r="BO12">
+        <v>481637100.0</v>
+      </c>
+      <c r="BP12">
+        <v>179891600.0</v>
+      </c>
+      <c r="BQ12">
+        <v>570485300.0</v>
+      </c>
+      <c r="BR12">
+        <v>1267682400.0</v>
+      </c>
+      <c r="BS12">
+        <v>737949200.0</v>
+      </c>
+      <c r="BT12">
+        <v>947871500.0</v>
+      </c>
+      <c r="BU12">
+        <v>933744800.0</v>
+      </c>
+      <c r="BV12">
+        <v>760536600.0</v>
+      </c>
+      <c r="BW12">
+        <v>421281700.0</v>
+      </c>
+      <c r="BX12">
+        <v>396678300.0</v>
+      </c>
+      <c r="BY12">
+        <v>451151700.0</v>
+      </c>
+      <c r="BZ12">
+        <v>453841100.0</v>
+      </c>
+      <c r="CA12">
+        <v>405044400.0</v>
+      </c>
+      <c r="CB12">
+        <v>742923000.0</v>
+      </c>
+      <c r="CC12">
+        <v>689296000.0</v>
+      </c>
+      <c r="CD12">
+        <v>579413000.0</v>
+      </c>
+      <c r="CE12">
+        <v>769713000.0</v>
+      </c>
+      <c r="CF12">
+        <v>937224000.0</v>
+      </c>
+      <c r="CG12">
+        <v>874972000.0</v>
+      </c>
+      <c r="CH12">
+        <v>863238000.0</v>
+      </c>
+      <c r="CI12">
+        <v>1017124000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>1016351000.0</v>
+      </c>
+      <c r="CK12">
+        <v>891144000.0</v>
+      </c>
+      <c r="CL12">
+        <v>683584000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:90">
+      <c r="A13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B13">
+        <v>6568516074.0</v>
+      </c>
+      <c r="C13">
+        <v>8832122435.0</v>
+      </c>
+      <c r="D13">
+        <v>5397489437.0</v>
+      </c>
+      <c r="E13">
+        <v>22891626160.0</v>
+      </c>
+      <c r="F13">
+        <v>13405643180.0</v>
+      </c>
+      <c r="G13">
+        <v>3172300210.0</v>
+      </c>
+      <c r="H13">
+        <v>3234094500.0</v>
+      </c>
+      <c r="I13">
+        <v>10209889970.0</v>
+      </c>
+      <c r="J13">
+        <v>2077101076.0</v>
+      </c>
+      <c r="K13">
+        <v>3273648364.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13">
+        <v>1866232930.0</v>
+      </c>
+      <c r="N13">
+        <v>3659346420.0</v>
+      </c>
+      <c r="O13">
+        <v>1907783060.0</v>
+      </c>
+      <c r="P13">
+        <v>12141063260.0</v>
+      </c>
+      <c r="Q13">
+        <v>4644897330.0</v>
+      </c>
+      <c r="R13">
+        <v>173389130.0</v>
+      </c>
+      <c r="S13">
+        <v>666029518.0</v>
+      </c>
+      <c r="T13">
+        <v>1042116685.0</v>
+      </c>
+      <c r="U13">
+        <v>2664622760.0</v>
+      </c>
+      <c r="V13">
+        <v>3745810590.0</v>
+      </c>
+      <c r="W13">
+        <v>674911074.0</v>
+      </c>
+      <c r="X13">
+        <v>5546508050.0</v>
+      </c>
+      <c r="Y13">
+        <v>7153007100.0</v>
+      </c>
+      <c r="Z13">
+        <v>3632140020.0</v>
+      </c>
+      <c r="AA13">
+        <v>2656684590.0</v>
+      </c>
+      <c r="AB13">
+        <v>2988690690.0</v>
+      </c>
+      <c r="AC13">
+        <v>8458680800.0</v>
+      </c>
+      <c r="AD13">
+        <v>214945979.0</v>
+      </c>
+      <c r="AE13">
+        <v>180147835.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+    </row>
+    <row r="14" spans="1:90">
+      <c r="A14" t="s">
+        <v>169</v>
+      </c>
+      <c r="B14">
+        <v>-8783053133.0</v>
+      </c>
+      <c r="C14">
+        <v>-2645493479.0</v>
+      </c>
+      <c r="D14">
+        <v>-7728535841.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14">
+        <v>-2173635432.0</v>
+      </c>
+      <c r="G14">
+        <v>-3719307744.0</v>
+      </c>
+      <c r="H14">
+        <v>-4469704054.0</v>
+      </c>
+      <c r="I14">
+        <v>-1297440105.0</v>
+      </c>
+      <c r="J14">
+        <v>-4252702733.0</v>
+      </c>
+      <c r="K14">
+        <v>-5676330745.0</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14">
+        <v>-9311378361.0</v>
+      </c>
+      <c r="N14">
+        <v>-6357760233.0</v>
+      </c>
+      <c r="O14">
+        <v>-4729230140.0</v>
+      </c>
+      <c r="P14">
+        <v>-5368712192.0</v>
+      </c>
+      <c r="Q14">
+        <v>-6375275171.0</v>
+      </c>
+      <c r="R14">
+        <v>-3062524793.0</v>
+      </c>
+      <c r="S14">
+        <v>-1594392246.0</v>
+      </c>
+      <c r="T14">
+        <v>-4882022148.0</v>
+      </c>
+      <c r="U14">
+        <v>-346789369.0</v>
+      </c>
+      <c r="V14">
+        <v>50975186106.0</v>
+      </c>
+      <c r="W14">
+        <v>53360575233.0</v>
+      </c>
+      <c r="X14">
+        <v>49331951504.0</v>
+      </c>
+      <c r="Y14">
+        <v>54582663231.0</v>
+      </c>
+      <c r="Z14">
+        <v>50251573746.0</v>
+      </c>
+      <c r="AA14">
+        <v>57002953975.0</v>
+      </c>
+      <c r="AB14">
+        <v>47861353832.0</v>
+      </c>
+      <c r="AC14">
+        <v>50719339578.0</v>
+      </c>
+      <c r="AD14">
+        <v>43913846203.0</v>
+      </c>
+      <c r="AE14">
+        <v>44491611959.0</v>
+      </c>
+      <c r="AF14">
+        <v>37260472190.0</v>
+      </c>
+      <c r="AG14">
+        <v>35632507272.0</v>
+      </c>
+      <c r="AH14">
+        <v>1925442400.0</v>
+      </c>
+      <c r="AI14">
+        <v>898329000.0</v>
+      </c>
+      <c r="AJ14"/>
+      <c r="AK14">
+        <v>3104662800.0</v>
+      </c>
+      <c r="AL14">
+        <v>1614594900.0</v>
+      </c>
+      <c r="AM14">
+        <v>679968800.0</v>
+      </c>
+      <c r="AN14">
+        <v>533217800.0</v>
+      </c>
+      <c r="AO14">
+        <v>433178000.0</v>
+      </c>
+      <c r="AP14"/>
+      <c r="AQ14">
+        <v>2649539200.0</v>
+      </c>
+      <c r="AR14">
+        <v>2534215100.0</v>
+      </c>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14">
+        <v>134553900.0</v>
+      </c>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14">
+        <v>2345541300.0</v>
+      </c>
+      <c r="AY14">
+        <v>58873100.0</v>
+      </c>
+      <c r="AZ14">
+        <v>270867000.0</v>
+      </c>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14">
+        <v>3586800.0</v>
+      </c>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14">
+        <v>26842800.0</v>
+      </c>
+      <c r="BM14"/>
+      <c r="BN14">
+        <v>14541600.0</v>
+      </c>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14">
+        <v>3111300.0</v>
+      </c>
+      <c r="BT14"/>
+      <c r="BU14">
+        <v>20277400.0</v>
+      </c>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14">
+        <v>1160600.0</v>
+      </c>
+      <c r="CB14">
+        <v>1046000.0</v>
+      </c>
+      <c r="CC14">
+        <v>20093000.0</v>
+      </c>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+    </row>
+    <row r="15" spans="1:90">
+      <c r="A15" t="s">
+        <v>170</v>
+      </c>
+      <c r="B15">
+        <v>51323723000.0</v>
+      </c>
+      <c r="C15">
+        <v>27307253000.0</v>
+      </c>
+      <c r="D15">
+        <v>198411512000.0</v>
+      </c>
+      <c r="E15">
+        <v>73133601000.0</v>
+      </c>
+      <c r="F15">
+        <v>28733686000.0</v>
+      </c>
+      <c r="G15">
+        <v>51166512000.0</v>
+      </c>
+      <c r="H15">
+        <v>118331834000.0</v>
+      </c>
+      <c r="I15">
+        <v>39311669000.0</v>
+      </c>
+      <c r="J15">
+        <v>36287508744.0</v>
+      </c>
+      <c r="K15">
+        <v>44040892733.0</v>
+      </c>
+      <c r="L15">
+        <v>65849977583.0</v>
+      </c>
+      <c r="M15">
+        <v>67623856688.0</v>
+      </c>
+      <c r="N15">
+        <v>34143293290.0</v>
+      </c>
+      <c r="O15">
+        <v>40029003289.0</v>
+      </c>
+      <c r="P15">
+        <v>79575016412.0</v>
+      </c>
+      <c r="Q15">
+        <v>32067879024.0</v>
+      </c>
+      <c r="R15">
+        <v>7126865014.0</v>
+      </c>
+      <c r="S15">
+        <v>11545128586.0</v>
+      </c>
+      <c r="T15">
+        <v>56973091602.0</v>
+      </c>
+      <c r="U15">
+        <v>22193517597.0</v>
+      </c>
+      <c r="V15">
+        <v>6183462797.0</v>
+      </c>
+      <c r="W15">
+        <v>6165483497.0</v>
+      </c>
+      <c r="X15">
+        <v>33436881701.0</v>
+      </c>
+      <c r="Y15">
+        <v>50676981080.0</v>
+      </c>
+      <c r="Z15">
+        <v>-22349085985.0</v>
+      </c>
+      <c r="AA15">
+        <v>10243785533.0</v>
+      </c>
+      <c r="AB15">
+        <v>116083039581.0</v>
+      </c>
+      <c r="AC15">
+        <v>27339743267.0</v>
+      </c>
+      <c r="AD15">
+        <v>2410578654.0</v>
+      </c>
+      <c r="AE15">
+        <v>22211198803.0</v>
+      </c>
+      <c r="AF15">
+        <v>69383718728.0</v>
+      </c>
+      <c r="AG15">
+        <v>14471056862.0</v>
+      </c>
+      <c r="AH15">
+        <v>21311070600.0</v>
+      </c>
+      <c r="AI15">
+        <v>7084310479.0</v>
+      </c>
+      <c r="AJ15">
+        <v>41473839218.0</v>
+      </c>
+      <c r="AK15">
+        <v>20403735211.0</v>
+      </c>
+      <c r="AL15">
+        <v>8386565673.0</v>
+      </c>
+      <c r="AM15">
+        <v>7279875056.0</v>
+      </c>
+      <c r="AN15">
+        <v>26145155445.0</v>
+      </c>
+      <c r="AO15">
+        <v>36230766016.0</v>
+      </c>
+      <c r="AP15">
+        <v>5819221676.0</v>
+      </c>
+      <c r="AQ15">
+        <v>7435788396.0</v>
+      </c>
+      <c r="AR15">
+        <v>26899950205.0</v>
+      </c>
+      <c r="AS15">
+        <v>24203225617.0</v>
+      </c>
+      <c r="AT15">
+        <v>7280311795.0</v>
+      </c>
+      <c r="AU15">
+        <v>4397903425.0</v>
+      </c>
+      <c r="AV15">
+        <v>10989285820.0</v>
+      </c>
+      <c r="AW15">
+        <v>35022865249.0</v>
+      </c>
+      <c r="AX15">
+        <v>3531812577.0</v>
+      </c>
+      <c r="AY15">
+        <v>4537499377.0</v>
+      </c>
+      <c r="AZ15">
+        <v>24275189580.0</v>
+      </c>
+      <c r="BA15">
+        <v>12484799661.0</v>
+      </c>
+      <c r="BB15">
+        <v>354334627.0</v>
+      </c>
+      <c r="BC15">
+        <v>3785016861.0</v>
+      </c>
+      <c r="BD15">
+        <v>23525016876.0</v>
+      </c>
+      <c r="BE15">
+        <v>9305585009.0</v>
+      </c>
+      <c r="BF15">
+        <v>5632663134.0</v>
+      </c>
+      <c r="BG15">
+        <v>4141180903.0</v>
+      </c>
+      <c r="BH15">
+        <v>52717304468.0</v>
+      </c>
+      <c r="BI15">
+        <v>14867659659.0</v>
+      </c>
+      <c r="BJ15">
+        <v>9784921867.0</v>
+      </c>
+      <c r="BK15">
+        <v>2339119447.0</v>
+      </c>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+    </row>
+    <row r="16" spans="1:90">
+      <c r="A16" t="s">
+        <v>171</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>198411511720.0</v>
+      </c>
+      <c r="E16">
+        <v>73133600900.0</v>
+      </c>
+      <c r="F16">
+        <v>28733686010.0</v>
+      </c>
+      <c r="G16">
+        <v>51166512100.0</v>
+      </c>
+      <c r="H16">
+        <v>118331834060.0</v>
+      </c>
+      <c r="I16">
+        <v>39311668850.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>67623856690.0</v>
+      </c>
+      <c r="N16">
+        <v>34143293290.0</v>
+      </c>
+      <c r="O16">
+        <v>40029003290.0</v>
+      </c>
+      <c r="P16">
+        <v>79575016410.0</v>
+      </c>
+      <c r="Q16">
+        <v>32067879024.0</v>
+      </c>
+      <c r="R16">
+        <v>4064340220.0</v>
+      </c>
+      <c r="S16">
+        <v>11545128586.0</v>
+      </c>
+      <c r="T16">
+        <v>56973091602.0</v>
+      </c>
+      <c r="U16">
+        <v>22193517597.0</v>
+      </c>
+      <c r="V16">
+        <v>6183462797.0</v>
+      </c>
+      <c r="W16">
+        <v>6165483497.0</v>
+      </c>
+      <c r="X16">
+        <v>33436881701.0</v>
+      </c>
+      <c r="Y16">
+        <v>50676981080.0</v>
+      </c>
+      <c r="Z16">
+        <v>-22349085985.0</v>
+      </c>
+      <c r="AA16">
+        <v>10243785533.0</v>
+      </c>
+      <c r="AB16">
+        <v>116083039581.0</v>
+      </c>
+      <c r="AC16">
+        <v>27339743270.0</v>
+      </c>
+      <c r="AD16">
+        <v>2410578654.0</v>
+      </c>
+      <c r="AE16">
+        <v>22211198803.0</v>
+      </c>
+      <c r="AF16">
+        <v>69383718728.0</v>
+      </c>
+      <c r="AG16">
+        <v>14471056862.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+    </row>
+    <row r="17" spans="1:90">
+      <c r="A17" t="s">
+        <v>172</v>
+      </c>
+      <c r="B17">
+        <v>60106776501.0</v>
+      </c>
+      <c r="C17">
+        <v>29952746115.0</v>
+      </c>
+      <c r="D17">
+        <v>206140047557.0</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17">
+        <v>30907321447.0</v>
+      </c>
+      <c r="G17">
+        <v>54885819839.0</v>
+      </c>
+      <c r="H17">
+        <v>122801538117.0</v>
+      </c>
+      <c r="I17">
+        <v>40609108955.0</v>
+      </c>
+      <c r="J17">
+        <v>40540211476.0</v>
+      </c>
+      <c r="K17">
+        <v>49717223478.0</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17">
+        <v>76935235049.0</v>
+      </c>
+      <c r="N17">
+        <v>40501053524.0</v>
+      </c>
+      <c r="O17">
+        <v>44758233429.0</v>
+      </c>
+      <c r="P17">
+        <v>84943728603.0</v>
+      </c>
+      <c r="Q17">
+        <v>38443154195.0</v>
+      </c>
+      <c r="R17">
+        <v>7126865014.0</v>
+      </c>
+      <c r="S17">
+        <v>13139520832.0</v>
+      </c>
+      <c r="T17">
+        <v>61855113750.0</v>
+      </c>
+      <c r="U17">
+        <v>22540306967.0</v>
+      </c>
+      <c r="V17">
+        <v>4691077939.0</v>
+      </c>
+      <c r="W17">
+        <v>7426748660.0</v>
+      </c>
+      <c r="X17">
+        <v>32540587410.0</v>
+      </c>
+      <c r="Y17">
+        <v>53937851411.0</v>
+      </c>
+      <c r="Z17">
+        <v>-21940042170.0</v>
+      </c>
+      <c r="AA17">
+        <v>9634517733.0</v>
+      </c>
+      <c r="AB17">
+        <v>117553185268.0</v>
+      </c>
+      <c r="AC17">
+        <v>34037739052.0</v>
+      </c>
+      <c r="AD17">
+        <v>2143386192.0</v>
+      </c>
+      <c r="AE17">
+        <v>28708338898.0</v>
+      </c>
+      <c r="AF17">
+        <v>70348308980.0</v>
+      </c>
+      <c r="AG17">
+        <v>18982603285.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+    </row>
+    <row r="18" spans="1:90">
+      <c r="A18" t="s">
+        <v>173</v>
+      </c>
+      <c r="B18">
+        <v>4511121214.0</v>
+      </c>
+      <c r="C18">
+        <v>7622163675.0</v>
+      </c>
+      <c r="D18">
+        <v>5615957442.0</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18">
+        <v>2011530408.0</v>
+      </c>
+      <c r="G18">
+        <v>4783672814.0</v>
+      </c>
+      <c r="H18">
+        <v>2231171825.0</v>
+      </c>
+      <c r="I18">
+        <v>-45273299.0</v>
+      </c>
+      <c r="J18">
+        <v>-588019514.0</v>
+      </c>
+      <c r="K18">
+        <v>1971564427.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18">
+        <v>-1656414775.0</v>
+      </c>
+      <c r="N18">
+        <v>-3030108788.0</v>
+      </c>
+      <c r="O18">
+        <v>-1202635661.0</v>
+      </c>
+      <c r="P18">
+        <v>-3804060304.0</v>
+      </c>
+      <c r="Q18">
+        <v>-4215828865.0</v>
+      </c>
+      <c r="R18">
+        <v>-3449633736.0</v>
+      </c>
+      <c r="S18">
+        <v>-614861841.0</v>
+      </c>
+      <c r="T18">
+        <v>-2191341396.0</v>
+      </c>
+      <c r="U18">
+        <v>-3988231895.0</v>
+      </c>
+      <c r="V18">
+        <v>-3955157566.0</v>
+      </c>
+      <c r="W18">
+        <v>-414610296.0</v>
+      </c>
+      <c r="X18">
+        <v>-1200068970.0</v>
+      </c>
+      <c r="Y18">
+        <v>-5773914192.0</v>
+      </c>
+      <c r="Z18">
+        <v>-4704927333.0</v>
+      </c>
+      <c r="AA18">
+        <v>-3041052596.0</v>
+      </c>
+      <c r="AB18">
+        <v>-4292161009.0</v>
+      </c>
+      <c r="AC18">
+        <v>-7286489958.0</v>
+      </c>
+      <c r="AD18">
+        <v>-3926304843.0</v>
+      </c>
+      <c r="AE18">
+        <v>-3519107429.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+    </row>
+    <row r="19" spans="1:90">
+      <c r="A19" t="s">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+    </row>
+    <row r="20" spans="1:90">
+      <c r="A20" t="s">
+        <v>175</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+    </row>
+    <row r="21" spans="1:90">
+      <c r="A21" t="s">
+        <v>176</v>
+      </c>
+      <c r="B21">
+        <v>70411687000.0</v>
+      </c>
+      <c r="C21">
+        <v>16071499000.0</v>
+      </c>
+      <c r="D21">
+        <v>337467916000.0</v>
+      </c>
+      <c r="E21">
+        <v>121157837000.0</v>
+      </c>
+      <c r="F21">
+        <v>26145574000.0</v>
+      </c>
+      <c r="G21">
+        <v>68808763000.0</v>
+      </c>
+      <c r="H21">
+        <v>148275721000.0</v>
+      </c>
+      <c r="I21">
+        <v>41182331000.0</v>
+      </c>
+      <c r="J21">
+        <v>59550791680.0</v>
+      </c>
+      <c r="K21">
+        <v>55245793506.0</v>
+      </c>
+      <c r="L21">
+        <v>97795684190.0</v>
+      </c>
+      <c r="M21">
+        <v>99489607614.0</v>
+      </c>
+      <c r="N21">
+        <v>57438367180.0</v>
+      </c>
+      <c r="O21">
+        <v>54822518435.0</v>
+      </c>
+      <c r="P21">
+        <v>117207830437.0</v>
+      </c>
+      <c r="Q21">
+        <v>46892508480.0</v>
+      </c>
+      <c r="R21">
+        <v>17028210488.0</v>
+      </c>
+      <c r="S21">
+        <v>15468214665.0</v>
+      </c>
+      <c r="T21">
+        <v>91841412634.0</v>
+      </c>
+      <c r="U21">
+        <v>25131003412.0</v>
+      </c>
+      <c r="V21">
+        <v>10214237221.0</v>
+      </c>
+      <c r="W21">
+        <v>8771805007.0</v>
+      </c>
+      <c r="X21">
+        <v>44279137091.0</v>
+      </c>
+      <c r="Y21">
+        <v>77827738200.0</v>
+      </c>
+      <c r="Z21">
+        <v>-24353192545.0</v>
+      </c>
+      <c r="AA21">
+        <v>15167652112.0</v>
+      </c>
+      <c r="AB21">
+        <v>158653756155.0</v>
+      </c>
+      <c r="AC21">
+        <v>51274747561.0</v>
+      </c>
+      <c r="AD21">
+        <v>12188306084.0</v>
+      </c>
+      <c r="AE21">
+        <v>34097030674.0</v>
+      </c>
+      <c r="AF21">
+        <v>104931040827.0</v>
+      </c>
+      <c r="AG21">
+        <v>34271489711.0</v>
+      </c>
+      <c r="AH21">
+        <v>16265391968.0</v>
+      </c>
+      <c r="AI21">
+        <v>11932013481.0</v>
+      </c>
+      <c r="AJ21">
+        <v>67178093379.0</v>
+      </c>
+      <c r="AK21">
+        <v>40051985589.0</v>
+      </c>
+      <c r="AL21">
+        <v>19783257445.0</v>
+      </c>
+      <c r="AM21">
+        <v>18652254754.0</v>
+      </c>
+      <c r="AN21">
+        <v>31237833792.0</v>
+      </c>
+      <c r="AO21">
+        <v>57179373355.0</v>
+      </c>
+      <c r="AP21">
+        <v>19687748939.0</v>
+      </c>
+      <c r="AQ21">
+        <v>18918148620.0</v>
+      </c>
+      <c r="AR21">
+        <v>50064144720.0</v>
+      </c>
+      <c r="AS21">
+        <v>40925231181.0</v>
+      </c>
+      <c r="AT21">
+        <v>17739570309.0</v>
+      </c>
+      <c r="AU21">
+        <v>8998510062.0</v>
+      </c>
+      <c r="AV21">
+        <v>15361959789.0</v>
+      </c>
+      <c r="AW21">
+        <v>54317445436.0</v>
+      </c>
+      <c r="AX21">
+        <v>10117832713.0</v>
+      </c>
+      <c r="AY21">
+        <v>7497776715.0</v>
+      </c>
+      <c r="AZ21">
+        <v>61080723962.0</v>
+      </c>
+      <c r="BA21">
+        <v>19831143398.0</v>
+      </c>
+      <c r="BB21">
+        <v>2033880889.0</v>
+      </c>
+      <c r="BC21">
+        <v>3880776746.0</v>
+      </c>
+      <c r="BD21">
+        <v>38311754887.0</v>
+      </c>
+      <c r="BE21">
+        <v>13644421494.0</v>
+      </c>
+      <c r="BF21">
+        <v>9472485755.0</v>
+      </c>
+      <c r="BG21">
+        <v>4759040223.0</v>
+      </c>
+      <c r="BH21">
+        <v>68810625017.0</v>
+      </c>
+      <c r="BI21">
+        <v>-21678652327.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-19543870658.0</v>
+      </c>
+      <c r="BK21">
+        <v>2870887198.0</v>
+      </c>
+      <c r="BL21">
+        <v>66010851000.0</v>
+      </c>
+      <c r="BM21">
+        <v>15321557000.0</v>
+      </c>
+      <c r="BN21">
+        <v>17949250000.0</v>
+      </c>
+      <c r="BO21">
+        <v>3273014000.0</v>
+      </c>
+      <c r="BP21">
+        <v>24857500000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>4056434000.0</v>
+      </c>
+      <c r="BR21">
+        <v>6505923000.0</v>
+      </c>
+      <c r="BS21">
+        <v>2049376000.0</v>
+      </c>
+      <c r="BT21">
+        <v>1843144000.0</v>
+      </c>
+      <c r="BU21">
+        <v>7330017000.0</v>
+      </c>
+      <c r="BV21">
+        <v>2393447000.0</v>
+      </c>
+      <c r="BW21">
+        <v>2261865000.0</v>
+      </c>
+      <c r="BX21">
+        <v>2898087000.0</v>
+      </c>
+      <c r="BY21">
+        <v>1211711000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>995934000.0</v>
+      </c>
+      <c r="CA21">
+        <v>2134973000.0</v>
+      </c>
+      <c r="CB21">
+        <v>1506888000.0</v>
+      </c>
+      <c r="CC21">
+        <v>3294537000.0</v>
+      </c>
+      <c r="CD21">
+        <v>330870000.0</v>
+      </c>
+      <c r="CE21">
+        <v>3306390000.0</v>
+      </c>
+      <c r="CF21">
+        <v>1259337000.0</v>
+      </c>
+      <c r="CG21">
+        <v>1969044000.0</v>
+      </c>
+      <c r="CH21"/>
+      <c r="CI21">
+        <v>300150000.0</v>
+      </c>
+      <c r="CJ21"/>
+      <c r="CK21">
+        <v>408907000.0</v>
+      </c>
+      <c r="CL21">
+        <v>2200750000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:90">
+      <c r="A22" t="s">
+        <v>177</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+    </row>
+    <row r="23" spans="1:90">
+      <c r="A23" t="s">
+        <v>178</v>
+      </c>
+      <c r="B23">
+        <v>337394662000.0</v>
+      </c>
+      <c r="C23">
+        <v>248979429000.0</v>
+      </c>
+      <c r="D23">
+        <v>1184029857000.0</v>
+      </c>
+      <c r="E23">
+        <v>473479757000.0</v>
+      </c>
+      <c r="F23">
+        <v>292039284000.0</v>
+      </c>
+      <c r="G23">
+        <v>279513814000.0</v>
+      </c>
+      <c r="H23">
+        <v>843550157000.0</v>
+      </c>
+      <c r="I23">
+        <v>308145737000.0</v>
+      </c>
+      <c r="J23">
+        <v>345555550473.0</v>
+      </c>
+      <c r="K23">
+        <v>314322899327.0</v>
+      </c>
+      <c r="L23">
+        <v>644434691082.0</v>
+      </c>
+      <c r="M23">
+        <v>531441902318.0</v>
+      </c>
+      <c r="N23">
+        <v>373106716987.0</v>
+      </c>
+      <c r="O23">
+        <v>436746199966.0</v>
+      </c>
+      <c r="P23">
+        <v>536660063659.0</v>
+      </c>
+      <c r="Q23">
+        <v>341519157096.0</v>
+      </c>
+      <c r="R23">
+        <v>195493449620.0</v>
+      </c>
+      <c r="S23">
+        <v>151411566835.0</v>
+      </c>
+      <c r="T23">
+        <v>387341721081.0</v>
+      </c>
+      <c r="U23">
+        <v>291369182997.0</v>
+      </c>
+      <c r="V23">
+        <v>160991892628.0</v>
+      </c>
+      <c r="W23">
+        <v>99009591146.0</v>
+      </c>
+      <c r="X23">
+        <v>197332685754.0</v>
+      </c>
+      <c r="Y23">
+        <v>374363240616.0</v>
+      </c>
+      <c r="Z23">
+        <v>116729510644.0</v>
+      </c>
+      <c r="AA23">
+        <v>177948772325.0</v>
+      </c>
+      <c r="AB23">
+        <v>577597649795.0</v>
+      </c>
+      <c r="AC23">
+        <v>225103228413.0</v>
+      </c>
+      <c r="AD23">
+        <v>182625360084.0</v>
+      </c>
+      <c r="AE23">
+        <v>194624934620.0</v>
+      </c>
+      <c r="AF23">
+        <v>649447799738.0</v>
+      </c>
+      <c r="AG23">
+        <v>140628422617.0</v>
+      </c>
+      <c r="AH23">
+        <v>160594538039.0</v>
+      </c>
+      <c r="AI23">
+        <v>152427974374.0</v>
+      </c>
+      <c r="AJ23">
+        <v>597444647358.0</v>
+      </c>
+      <c r="AK23">
+        <v>233401304072.0</v>
+      </c>
+      <c r="AL23">
+        <v>135304542800.0</v>
+      </c>
+      <c r="AM23">
+        <v>118271538629.0</v>
+      </c>
+      <c r="AN23">
+        <v>421191227298.0</v>
+      </c>
+      <c r="AO23">
+        <v>319454012053.0</v>
+      </c>
+      <c r="AP23">
+        <v>126711025372.0</v>
+      </c>
+      <c r="AQ23">
+        <v>121033745424.0</v>
+      </c>
+      <c r="AR23">
+        <v>458058787263.0</v>
+      </c>
+      <c r="AS23">
+        <v>217786621226.0</v>
+      </c>
+      <c r="AT23">
+        <v>96365033558.0</v>
+      </c>
+      <c r="AU23">
+        <v>100401964519.0</v>
+      </c>
+      <c r="AV23">
+        <v>354595111570.0</v>
+      </c>
+      <c r="AW23">
+        <v>267114893634.0</v>
+      </c>
+      <c r="AX23">
+        <v>86728565708.0</v>
+      </c>
+      <c r="AY23">
+        <v>49624517412.0</v>
+      </c>
+      <c r="AZ23">
+        <v>369571222444.0</v>
+      </c>
+      <c r="BA23">
+        <v>78769457359.0</v>
+      </c>
+      <c r="BB23">
+        <v>34689894733.0</v>
+      </c>
+      <c r="BC23">
+        <v>26766336609.0</v>
+      </c>
+      <c r="BD23">
+        <v>189647927830.0</v>
+      </c>
+      <c r="BE23">
+        <v>70718600529.0</v>
+      </c>
+      <c r="BF23">
+        <v>60975793031.0</v>
+      </c>
+      <c r="BG23">
+        <v>31181215737.0</v>
+      </c>
+      <c r="BH23">
+        <v>123162976283.0</v>
+      </c>
+      <c r="BI23">
+        <v>147592300181.0</v>
+      </c>
+      <c r="BJ23">
+        <v>100253044153.0</v>
+      </c>
+      <c r="BK23">
+        <v>29251205735.0</v>
+      </c>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+    </row>
+    <row r="24" spans="1:90">
+      <c r="A24" t="s">
+        <v>179</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+    </row>
+    <row r="25" spans="1:90">
+      <c r="A25" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25">
+        <v>572622815.0</v>
+      </c>
+      <c r="C25">
+        <v>413692844.0</v>
+      </c>
+      <c r="D25">
+        <v>1127919658.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
+        <v>1236173664.0</v>
+      </c>
+      <c r="G25">
+        <v>1197601252.0</v>
+      </c>
+      <c r="H25">
+        <v>1194081629.0</v>
+      </c>
+      <c r="I25">
+        <v>1204447200.0</v>
+      </c>
+      <c r="J25">
+        <v>1162407686.0</v>
+      </c>
+      <c r="K25">
+        <v>1154137872.0</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25">
+        <v>1173298370.0</v>
+      </c>
+      <c r="N25">
+        <v>1198751378.0</v>
+      </c>
+      <c r="O25">
+        <v>1239017641.0</v>
+      </c>
+      <c r="P25">
+        <v>1094874290.0</v>
+      </c>
+      <c r="Q25">
+        <v>1536856528.0</v>
+      </c>
+      <c r="R25">
+        <v>1659491084.0</v>
+      </c>
+      <c r="S25">
+        <v>1677421887.0</v>
+      </c>
+      <c r="T25">
+        <v>1775799074.0</v>
+      </c>
+      <c r="U25">
+        <v>1726713976.0</v>
+      </c>
+      <c r="V25">
+        <v>1689967325.0</v>
+      </c>
+      <c r="W25">
+        <v>1565539422.0</v>
+      </c>
+      <c r="X25">
+        <v>1460114771.0</v>
+      </c>
+      <c r="Y25">
+        <v>1470263941.0</v>
+      </c>
+      <c r="Z25">
+        <v>1437275454.0</v>
+      </c>
+      <c r="AA25">
+        <v>1406950433.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+    </row>
+    <row r="26" spans="1:90">
+      <c r="A26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+    </row>
+    <row r="27" spans="1:90">
+      <c r="A27" t="s">
+        <v>182</v>
+      </c>
+      <c r="B27">
+        <v>8550259000.0</v>
+      </c>
+      <c r="C27">
+        <v>4108494000.0</v>
+      </c>
+      <c r="D27">
+        <v>6966432750.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
+        <v>3061764000.0</v>
+      </c>
+      <c r="G27">
+        <v>3159807000.0</v>
+      </c>
+      <c r="H27">
+        <v>4156722000.0</v>
+      </c>
+      <c r="I27">
+        <v>15563269000.0</v>
+      </c>
+      <c r="J27">
+        <v>3340294655.0</v>
+      </c>
+      <c r="K27">
+        <v>4601911575.0</v>
+      </c>
+      <c r="L27">
+        <v>4435267446.0</v>
+      </c>
+      <c r="M27">
+        <v>893100637.0</v>
+      </c>
+      <c r="N27">
+        <v>8669985605.0</v>
+      </c>
+      <c r="O27">
+        <v>6107327537.0</v>
+      </c>
+      <c r="P27">
+        <v>3739919430.0</v>
+      </c>
+      <c r="Q27">
+        <v>4875743390.0</v>
+      </c>
+      <c r="R27">
+        <v>3296831947.0</v>
+      </c>
+      <c r="S27">
+        <v>3136725407.0</v>
+      </c>
+      <c r="T27">
+        <v>5156513230.0</v>
+      </c>
+      <c r="U27">
+        <v>2414468503.0</v>
+      </c>
+      <c r="V27">
+        <v>2367544792.0</v>
+      </c>
+      <c r="W27">
+        <v>2764268655.0</v>
+      </c>
+      <c r="X27">
+        <v>1390629319.0</v>
+      </c>
+      <c r="Y27">
+        <v>2914673736.0</v>
+      </c>
+      <c r="Z27">
+        <v>3656143639.0</v>
+      </c>
+      <c r="AA27">
+        <v>7737065822.0</v>
+      </c>
+      <c r="AB27">
+        <v>10096659981.0</v>
+      </c>
+      <c r="AC27">
+        <v>7639486243.0</v>
+      </c>
+      <c r="AD27">
+        <v>5655345271.0</v>
+      </c>
+      <c r="AE27">
+        <v>6064473159.0</v>
+      </c>
+      <c r="AF27">
+        <v>12703190665.0</v>
+      </c>
+      <c r="AG27">
+        <v>6752798265.0</v>
+      </c>
+      <c r="AH27">
+        <v>6698024942.0</v>
+      </c>
+      <c r="AI27">
+        <v>5088186447.0</v>
+      </c>
+      <c r="AJ27">
+        <v>13616398590.0</v>
+      </c>
+      <c r="AK27">
+        <v>4235403600.0</v>
+      </c>
+      <c r="AL27">
+        <v>4364430893.0</v>
+      </c>
+      <c r="AM27">
+        <v>3659397542.0</v>
+      </c>
+      <c r="AN27">
+        <v>4623534878.0</v>
+      </c>
+      <c r="AO27">
+        <v>7363745575.0</v>
+      </c>
+      <c r="AP27">
+        <v>5837682423.0</v>
+      </c>
+      <c r="AQ27">
+        <v>4378263310.0</v>
+      </c>
+      <c r="AR27">
+        <v>6837542880.0</v>
+      </c>
+      <c r="AS27">
+        <v>2594822781.0</v>
+      </c>
+      <c r="AT27">
+        <v>4536015256.0</v>
+      </c>
+      <c r="AU27">
+        <v>2540831213.0</v>
+      </c>
+      <c r="AV27">
+        <v>3920396949.0</v>
+      </c>
+      <c r="AW27">
+        <v>3252402872.0</v>
+      </c>
+      <c r="AX27">
+        <v>1983419473.0</v>
+      </c>
+      <c r="AY27">
+        <v>2073026796.0</v>
+      </c>
+      <c r="AZ27">
+        <v>4258661370.0</v>
+      </c>
+      <c r="BA27">
+        <v>1649328845.0</v>
+      </c>
+      <c r="BB27">
+        <v>106396434.0</v>
+      </c>
+      <c r="BC27">
+        <v>3284427557.0</v>
+      </c>
+      <c r="BD27">
+        <v>1079893935.0</v>
+      </c>
+      <c r="BE27">
+        <v>4158158367.0</v>
+      </c>
+      <c r="BF27">
+        <v>1631477722.0</v>
+      </c>
+      <c r="BG27">
+        <v>2605013197.0</v>
+      </c>
+      <c r="BH27">
+        <v>4555916511.0</v>
+      </c>
+      <c r="BI27">
+        <v>8986243995.0</v>
+      </c>
+      <c r="BJ27">
+        <v>5824341355.0</v>
+      </c>
+      <c r="BK27">
+        <v>2599686877.0</v>
+      </c>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+    </row>
+    <row r="28" spans="1:90">
+      <c r="A28" t="s">
+        <v>183</v>
+      </c>
+      <c r="B28">
+        <v>36704314000.0</v>
+      </c>
+      <c r="C28">
+        <v>15333166000.0</v>
+      </c>
+      <c r="D28">
+        <v>9402903026.0</v>
+      </c>
+      <c r="E28">
+        <v>47447807840.0</v>
+      </c>
+      <c r="F28">
+        <v>9878749000.0</v>
+      </c>
+      <c r="G28">
+        <v>8848073000.0</v>
+      </c>
+      <c r="H28">
+        <v>16874752000.0</v>
+      </c>
+      <c r="I28">
+        <v>6614720000.0</v>
+      </c>
+      <c r="J28">
+        <v>9069662926.0</v>
+      </c>
+      <c r="K28">
+        <v>9007314365.0</v>
+      </c>
+      <c r="L28">
+        <v>27623589022.0</v>
+      </c>
+      <c r="M28">
+        <v>7135735952.0</v>
+      </c>
+      <c r="N28">
+        <v>8890581713.0</v>
+      </c>
+      <c r="O28">
+        <v>8120655311.0</v>
+      </c>
+      <c r="P28">
+        <v>6347342141.0</v>
+      </c>
+      <c r="Q28">
+        <v>7368119362.0</v>
+      </c>
+      <c r="R28">
+        <v>5876378641.0</v>
+      </c>
+      <c r="S28">
+        <v>10481748335.0</v>
+      </c>
+      <c r="T28">
+        <v>5146586060.0</v>
+      </c>
+      <c r="U28">
+        <v>6628017557.0</v>
+      </c>
+      <c r="V28">
+        <v>9976201461.0</v>
+      </c>
+      <c r="W28">
+        <v>3296948073.0</v>
+      </c>
+      <c r="X28">
+        <v>5434925768.0</v>
+      </c>
+      <c r="Y28">
+        <v>4161008636.0</v>
+      </c>
+      <c r="Z28">
+        <v>6900098699.0</v>
+      </c>
+      <c r="AA28">
+        <v>5785364522.0</v>
+      </c>
+      <c r="AB28">
+        <v>5899276198.0</v>
+      </c>
+      <c r="AC28">
+        <v>5920726825.0</v>
+      </c>
+      <c r="AD28">
+        <v>4488192803.0</v>
+      </c>
+      <c r="AE28">
+        <v>6028147350.0</v>
+      </c>
+      <c r="AF28">
+        <v>4158733211.0</v>
+      </c>
+      <c r="AG28">
+        <v>6559585431.0</v>
+      </c>
+      <c r="AH28">
+        <v>5460467938.0</v>
+      </c>
+      <c r="AI28">
+        <v>3290071973.0</v>
+      </c>
+      <c r="AJ28">
+        <v>6839605078.0</v>
+      </c>
+      <c r="AK28">
+        <v>4828370574.0</v>
+      </c>
+      <c r="AL28">
+        <v>4657946113.0</v>
+      </c>
+      <c r="AM28">
+        <v>4429440318.0</v>
+      </c>
+      <c r="AN28">
+        <v>7222516534.0</v>
+      </c>
+      <c r="AO28">
+        <v>4367267686.0</v>
+      </c>
+      <c r="AP28">
+        <v>7257787655.0</v>
+      </c>
+      <c r="AQ28">
+        <v>6288189810.0</v>
+      </c>
+      <c r="AR28">
+        <v>5212097784.0</v>
+      </c>
+      <c r="AS28">
+        <v>4008970062.0</v>
+      </c>
+      <c r="AT28">
+        <v>4027060826.0</v>
+      </c>
+      <c r="AU28">
+        <v>3258685173.0</v>
+      </c>
+      <c r="AV28">
+        <v>8888711698.0</v>
+      </c>
+      <c r="AW28">
+        <v>3856536646.0</v>
+      </c>
+      <c r="AX28">
+        <v>3542970442.0</v>
+      </c>
+      <c r="AY28">
+        <v>2742492619.0</v>
+      </c>
+      <c r="AZ28">
+        <v>4347277139.0</v>
+      </c>
+      <c r="BA28">
+        <v>2455241788.0</v>
+      </c>
+      <c r="BB28">
+        <v>1798709242.0</v>
+      </c>
+      <c r="BC28">
+        <v>2287323657.0</v>
+      </c>
+      <c r="BD28">
+        <v>13930488771.0</v>
+      </c>
+      <c r="BE28">
+        <v>7524820364.0</v>
+      </c>
+      <c r="BF28">
+        <v>7533632641.0</v>
+      </c>
+      <c r="BG28">
+        <v>7190457398.0</v>
+      </c>
+      <c r="BH28">
+        <v>13979596811.0</v>
+      </c>
+      <c r="BI28">
+        <v>6471425650.0</v>
+      </c>
+      <c r="BJ28">
+        <v>6721152008.0</v>
+      </c>
+      <c r="BK28">
+        <v>8150326095.0</v>
+      </c>
+      <c r="BL28">
+        <v>13719785900.0</v>
+      </c>
+      <c r="BM28">
+        <v>15249289900.0</v>
+      </c>
+      <c r="BN28">
+        <v>9615392600.0</v>
+      </c>
+      <c r="BO28">
+        <v>7586183100.0</v>
+      </c>
+      <c r="BP28">
+        <v>9338472500.0</v>
+      </c>
+      <c r="BQ28">
+        <v>13147577400.0</v>
+      </c>
+      <c r="BR28">
+        <v>6796177200.0</v>
+      </c>
+      <c r="BS28">
+        <v>3559351300.0</v>
+      </c>
+      <c r="BT28">
+        <v>4318228400.0</v>
+      </c>
+      <c r="BU28">
+        <v>5051096800.0</v>
+      </c>
+      <c r="BV28">
+        <v>4230850600.0</v>
+      </c>
+      <c r="BW28">
+        <v>4315740400.0</v>
+      </c>
+      <c r="BX28">
+        <v>5157188500.0</v>
+      </c>
+      <c r="BY28">
+        <v>4310262800.0</v>
+      </c>
+      <c r="BZ28">
+        <v>2361755400.0</v>
+      </c>
+      <c r="CA28">
+        <v>3355897100.0</v>
+      </c>
+      <c r="CB28">
+        <v>3137356000.0</v>
+      </c>
+      <c r="CC28">
+        <v>2639207000.0</v>
+      </c>
+      <c r="CD28">
+        <v>3074264000.0</v>
+      </c>
+      <c r="CE28">
+        <v>3638058000.0</v>
+      </c>
+      <c r="CF28">
+        <v>4088440000.0</v>
+      </c>
+      <c r="CG28">
+        <v>2908558000.0</v>
+      </c>
+      <c r="CH28">
+        <v>3511922000.0</v>
+      </c>
+      <c r="CI28">
+        <v>3555744000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>1948398000.0</v>
+      </c>
+      <c r="CK28">
+        <v>6393978000.0</v>
+      </c>
+      <c r="CL28">
+        <v>3650017000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:90">
+      <c r="A29" t="s">
+        <v>184</v>
+      </c>
+      <c r="B29">
+        <v>15431835400.0</v>
+      </c>
+      <c r="C29">
+        <v>8626504703.0</v>
+      </c>
+      <c r="D29">
+        <v>75226444480.0</v>
+      </c>
+      <c r="E29">
+        <v>14749209200.0</v>
+      </c>
+      <c r="F29">
+        <v>8811038110.0</v>
+      </c>
+      <c r="G29">
+        <v>12514220690.0</v>
+      </c>
+      <c r="H29">
+        <v>30102804470.0</v>
+      </c>
+      <c r="I29">
+        <v>11662511460.0</v>
+      </c>
+      <c r="J29">
+        <v>10591478470.0</v>
+      </c>
+      <c r="K29">
+        <v>14286665945.0</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29">
+        <v>21626338890.0</v>
+      </c>
+      <c r="N29">
+        <v>12113116080.0</v>
+      </c>
+      <c r="O29">
+        <v>13212176900.0</v>
+      </c>
+      <c r="P29">
+        <v>20229345270.0</v>
+      </c>
+      <c r="Q29">
+        <v>8069348250.0</v>
+      </c>
+      <c r="R29">
+        <v>6906214983.0</v>
+      </c>
+      <c r="S29">
+        <v>2989790605.0</v>
+      </c>
+      <c r="T29">
+        <v>23592649811.0</v>
+      </c>
+      <c r="U29">
+        <v>1402804140.0</v>
+      </c>
+      <c r="V29">
+        <v>1777348700.0</v>
+      </c>
+      <c r="W29">
+        <v>1791291692.0</v>
+      </c>
+      <c r="X29">
+        <v>7710641910.0</v>
+      </c>
+      <c r="Y29">
+        <v>18436107820.0</v>
+      </c>
+      <c r="Z29">
+        <v>-5815750420.0</v>
+      </c>
+      <c r="AA29">
+        <v>3168998630.0</v>
+      </c>
+      <c r="AB29">
+        <v>41067314320.0</v>
+      </c>
+      <c r="AC29">
+        <v>9259502210.0</v>
+      </c>
+      <c r="AD29">
+        <v>6928093230.0</v>
+      </c>
+      <c r="AE29">
+        <v>2854702174.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+    </row>
+    <row r="30" spans="1:90">
+      <c r="A30" t="s">
+        <v>185</v>
+      </c>
+      <c r="B30">
+        <v>47500796000.0</v>
+      </c>
+      <c r="C30">
+        <v>43241168000.0</v>
+      </c>
+      <c r="D30">
+        <v>21459329000.0</v>
+      </c>
+      <c r="E30">
+        <v>46508015000.0</v>
+      </c>
+      <c r="F30">
+        <v>54534834000.0</v>
+      </c>
+      <c r="G30">
+        <v>34925772000.0</v>
+      </c>
+      <c r="H30">
+        <v>45028951000.0</v>
+      </c>
+      <c r="I30">
+        <v>32160012000.0</v>
+      </c>
+      <c r="J30">
+        <v>41822987474.0</v>
+      </c>
+      <c r="K30">
+        <v>38311361981.0</v>
+      </c>
+      <c r="L30">
+        <v>40721802378.0</v>
+      </c>
+      <c r="M30">
+        <v>26326507319.0</v>
+      </c>
+      <c r="N30">
+        <v>51026518555.0</v>
+      </c>
+      <c r="O30">
+        <v>30359517142.0</v>
+      </c>
+      <c r="P30">
+        <v>29921984580.0</v>
+      </c>
+      <c r="Q30">
+        <v>30827866822.0</v>
+      </c>
+      <c r="R30">
+        <v>40303267782.0</v>
+      </c>
+      <c r="S30">
+        <v>27061402127.0</v>
+      </c>
+      <c r="T30">
+        <v>25181875836.0</v>
+      </c>
+      <c r="U30">
+        <v>31878379901.0</v>
+      </c>
+      <c r="V30">
+        <v>37467315010.0</v>
+      </c>
+      <c r="W30">
+        <v>19166645529.0</v>
+      </c>
+      <c r="X30">
+        <v>22477766552.0</v>
+      </c>
+      <c r="Y30">
+        <v>20758264567.0</v>
+      </c>
+      <c r="Z30">
+        <v>36894719216.0</v>
+      </c>
+      <c r="AA30">
+        <v>27316761135.0</v>
+      </c>
+      <c r="AB30">
+        <v>32425031981.0</v>
+      </c>
+      <c r="AC30">
+        <v>27199771898.0</v>
+      </c>
+      <c r="AD30">
+        <v>36489707211.0</v>
+      </c>
+      <c r="AE30">
+        <v>25443645461.0</v>
+      </c>
+      <c r="AF30">
+        <v>30469374634.0</v>
+      </c>
+      <c r="AG30">
+        <v>25083396761.0</v>
+      </c>
+      <c r="AH30">
+        <v>33849590074.0</v>
+      </c>
+      <c r="AI30">
+        <v>21821613275.0</v>
+      </c>
+      <c r="AJ30">
+        <v>34664170671.0</v>
+      </c>
+      <c r="AK30">
+        <v>23836859785.0</v>
+      </c>
+      <c r="AL30">
+        <v>30075359108.0</v>
+      </c>
+      <c r="AM30">
+        <v>21352911893.0</v>
+      </c>
+      <c r="AN30">
+        <v>25255782226.0</v>
+      </c>
+      <c r="AO30">
+        <v>22517153538.0</v>
+      </c>
+      <c r="AP30">
+        <v>34804765579.0</v>
+      </c>
+      <c r="AQ30">
+        <v>21778398545.0</v>
+      </c>
+      <c r="AR30">
+        <v>26956629685.0</v>
+      </c>
+      <c r="AS30">
+        <v>18714278108.0</v>
+      </c>
+      <c r="AT30">
+        <v>24574861434.0</v>
+      </c>
+      <c r="AU30">
+        <v>15728532134.0</v>
+      </c>
+      <c r="AV30">
+        <v>22847095733.0</v>
+      </c>
+      <c r="AW30">
+        <v>23995780622.0</v>
+      </c>
+      <c r="AX30">
+        <v>20886168234.0</v>
+      </c>
+      <c r="AY30">
+        <v>5091340523.0</v>
+      </c>
+      <c r="AZ30">
+        <v>21317085031.0</v>
+      </c>
+      <c r="BA30">
+        <v>13278019846.0</v>
+      </c>
+      <c r="BB30">
+        <v>5580298737.0</v>
+      </c>
+      <c r="BC30">
+        <v>13126045963.0</v>
+      </c>
+      <c r="BD30">
+        <v>11382529322.0</v>
+      </c>
+      <c r="BE30">
+        <v>11682978731.0</v>
+      </c>
+      <c r="BF30">
+        <v>9165110363.0</v>
+      </c>
+      <c r="BG30">
+        <v>9795470595.0</v>
+      </c>
+      <c r="BH30">
+        <v>17228352910.0</v>
+      </c>
+      <c r="BI30">
+        <v>15457669645.0</v>
+      </c>
+      <c r="BJ30">
+        <v>12545493363.0</v>
+      </c>
+      <c r="BK30">
+        <v>10750012972.0</v>
+      </c>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
-[...4 lines deleted...]
-      </c>
+      <c r="CD30"/>
+      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30"/>
+    </row>
+    <row r="31" spans="1:90">
+      <c r="A31" t="s">
+        <v>186</v>
+      </c>
+      <c r="B31">
+        <v>5126925000.0</v>
+      </c>
+      <c r="C31">
+        <v>22507752000.0</v>
+      </c>
+      <c r="D31">
+        <v>-56101424000.0</v>
+      </c>
+      <c r="E31">
+        <v>-23277756000.0</v>
+      </c>
+      <c r="F31">
+        <v>13572785000.0</v>
+      </c>
+      <c r="G31">
+        <v>-1408723000.0</v>
+      </c>
+      <c r="H31">
+        <v>4628622000.0</v>
+      </c>
+      <c r="I31">
+        <v>11089289000.0</v>
+      </c>
+      <c r="J31">
+        <v>-8419101734.0</v>
+      </c>
+      <c r="K31">
+        <v>8758095917.0</v>
+      </c>
+      <c r="L31">
+        <v>-19734331665.0</v>
+      </c>
+      <c r="M31">
+        <v>-928033674.0</v>
+      </c>
+      <c r="N31">
+        <v>-4824197576.0</v>
+      </c>
+      <c r="O31">
+        <v>3147891894.0</v>
+      </c>
+      <c r="P31">
+        <v>-12034756564.0</v>
+      </c>
+      <c r="Q31">
+        <v>-380006039.0</v>
+      </c>
+      <c r="R31">
+        <v>-2995130490.0</v>
+      </c>
+      <c r="S31">
+        <v>661096771.0</v>
+      </c>
+      <c r="T31">
+        <v>-6393649073.0</v>
+      </c>
+      <c r="U31">
+        <v>-1187892308.0</v>
+      </c>
+      <c r="V31">
+        <v>-3745810581.0</v>
+      </c>
+      <c r="W31">
+        <v>446235345.0</v>
+      </c>
+      <c r="X31">
+        <v>-4027907768.0</v>
+      </c>
+      <c r="Y31">
+        <v>-5453778966.0</v>
+      </c>
+      <c r="Z31">
+        <v>-3402600041.0</v>
+      </c>
+      <c r="AA31">
+        <v>-2364135749.0</v>
+      </c>
+      <c r="AB31">
+        <v>-33256570.0</v>
+      </c>
+      <c r="AC31">
+        <v>-7977506303.0</v>
+      </c>
+      <c r="AD31">
+        <v>-3116826662.0</v>
+      </c>
+      <c r="AE31">
+        <v>-2533989602.0</v>
+      </c>
+      <c r="AF31">
+        <v>-9144148857.0</v>
+      </c>
+      <c r="AG31">
+        <v>-8659142948.0</v>
+      </c>
+      <c r="AH31">
+        <v>12927892896.0</v>
+      </c>
+      <c r="AI31">
+        <v>-2387856453.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-13428239935.0</v>
+      </c>
+      <c r="AK31">
+        <v>-11761788208.0</v>
+      </c>
+      <c r="AL31">
+        <v>-2345829138.0</v>
+      </c>
+      <c r="AM31">
+        <v>-7573998989.0</v>
+      </c>
+      <c r="AN31">
+        <v>-5528074383.0</v>
+      </c>
+      <c r="AO31">
+        <v>-10534082587.0</v>
+      </c>
+      <c r="AP31">
+        <v>-9006642173.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-4036526475.0</v>
+      </c>
+      <c r="AR31">
+        <v>-8177054555.0</v>
+      </c>
+      <c r="AS31">
+        <v>-9780264937.0</v>
+      </c>
+      <c r="AT31">
+        <v>-7304915091.0</v>
+      </c>
+      <c r="AU31">
+        <v>-3208738196.0</v>
+      </c>
+      <c r="AV31">
+        <v>-6129513574.0</v>
+      </c>
+      <c r="AW31">
+        <v>-7533060728.0</v>
+      </c>
+      <c r="AX31">
+        <v>-5275250676.0</v>
+      </c>
+      <c r="AY31">
+        <v>-1796804242.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-4817659330.0</v>
+      </c>
+      <c r="BA31">
+        <v>-4424336083.0</v>
+      </c>
+      <c r="BB31">
+        <v>-1417182184.0</v>
+      </c>
+      <c r="BC31">
+        <v>681987475.0</v>
+      </c>
+      <c r="BD31">
+        <v>-7165417018.0</v>
+      </c>
+      <c r="BE31">
+        <v>-1244202816.0</v>
+      </c>
+      <c r="BF31">
+        <v>-1955198539.0</v>
+      </c>
+      <c r="BG31">
+        <v>530561670.0</v>
+      </c>
+      <c r="BH31">
+        <v>73420091600.0</v>
+      </c>
+      <c r="BI31">
+        <v>1710168468.0</v>
+      </c>
+      <c r="BJ31">
+        <v>229631634.0</v>
+      </c>
+      <c r="BK31">
+        <v>336715936.0</v>
+      </c>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+    </row>
+    <row r="32" spans="1:90">
+      <c r="A32" t="s">
+        <v>187</v>
+      </c>
+      <c r="B32">
+        <v>407806349000.0</v>
+      </c>
+      <c r="C32">
+        <v>265050928000.0</v>
+      </c>
+      <c r="D32">
+        <v>1521497773000.0</v>
+      </c>
+      <c r="E32">
+        <v>594637594000.0</v>
+      </c>
+      <c r="F32">
+        <v>318184859000.0</v>
+      </c>
+      <c r="G32">
+        <v>348322577000.0</v>
+      </c>
+      <c r="H32">
+        <v>991825878000.0</v>
+      </c>
+      <c r="I32">
+        <v>349328068000.0</v>
+      </c>
+      <c r="J32">
+        <v>405106342158.0</v>
+      </c>
+      <c r="K32">
+        <v>370025606742.0</v>
+      </c>
+      <c r="L32">
+        <v>742230375265.0</v>
+      </c>
+      <c r="M32">
+        <v>631202663490.0</v>
+      </c>
+      <c r="N32">
+        <v>431073826486.0</v>
+      </c>
+      <c r="O32">
+        <v>491764735821.0</v>
+      </c>
+      <c r="P32">
+        <v>653211276084.0</v>
+      </c>
+      <c r="Q32">
+        <v>390264962027.0</v>
+      </c>
+      <c r="R32">
+        <v>212679844858.0</v>
+      </c>
+      <c r="S32">
+        <v>166986649774.0</v>
+      </c>
+      <c r="T32">
+        <v>479980401860.0</v>
+      </c>
+      <c r="U32">
+        <v>314759237969.0</v>
+      </c>
+      <c r="V32">
+        <v>172284745753.0</v>
+      </c>
+      <c r="W32">
+        <v>108924733701.0</v>
+      </c>
+      <c r="X32">
+        <v>240155994080.0</v>
+      </c>
+      <c r="Y32">
+        <v>452716767665.0</v>
+      </c>
+      <c r="Z32">
+        <v>92601855324.0</v>
+      </c>
+      <c r="AA32">
+        <v>193151270076.0</v>
+      </c>
+      <c r="AB32">
+        <v>737284652929.0</v>
+      </c>
+      <c r="AC32">
+        <v>277246958056.0</v>
+      </c>
+      <c r="AD32">
+        <v>194886936494.0</v>
+      </c>
+      <c r="AE32">
+        <v>228765337830.0</v>
+      </c>
+      <c r="AF32">
+        <v>753386949897.0</v>
+      </c>
+      <c r="AG32">
+        <v>175080194051.0</v>
+      </c>
+      <c r="AH32">
+        <v>176892578407.0</v>
+      </c>
+      <c r="AI32">
+        <v>164399511834.0</v>
+      </c>
+      <c r="AJ32">
+        <v>665325998027.0</v>
+      </c>
+      <c r="AK32">
+        <v>275274028050.0</v>
+      </c>
+      <c r="AL32">
+        <v>155898988075.0</v>
+      </c>
+      <c r="AM32">
+        <v>136953167396.0</v>
+      </c>
+      <c r="AN32">
+        <v>457754820381.0</v>
+      </c>
+      <c r="AO32">
+        <v>377002706578.0</v>
+      </c>
+      <c r="AP32">
+        <v>143981806658.0</v>
+      </c>
+      <c r="AQ32">
+        <v>136959387126.0</v>
+      </c>
+      <c r="AR32">
+        <v>508175451746.0</v>
+      </c>
+      <c r="AS32">
+        <v>257451612931.0</v>
+      </c>
+      <c r="AT32">
+        <v>110147487511.0</v>
+      </c>
+      <c r="AU32">
+        <v>108727237146.0</v>
+      </c>
+      <c r="AV32">
+        <v>368285373673.0</v>
+      </c>
+      <c r="AW32">
+        <v>311868514292.0</v>
+      </c>
+      <c r="AX32">
+        <v>96554890970.0</v>
+      </c>
+      <c r="AY32">
+        <v>57001320919.0</v>
+      </c>
+      <c r="AZ32">
+        <v>430651946405.0</v>
+      </c>
+      <c r="BA32">
+        <v>98600600757.0</v>
+      </c>
+      <c r="BB32">
+        <v>36723775621.0</v>
+      </c>
+      <c r="BC32">
+        <v>30647113357.0</v>
+      </c>
+      <c r="BD32">
+        <v>228032770117.0</v>
+      </c>
+      <c r="BE32">
+        <v>84363022023.0</v>
+      </c>
+      <c r="BF32">
+        <v>70448278786.0</v>
+      </c>
+      <c r="BG32">
+        <v>35940255960.0</v>
+      </c>
+      <c r="BH32">
+        <v>191973601299.0</v>
+      </c>
+      <c r="BI32">
+        <v>169270952509.0</v>
+      </c>
+      <c r="BJ32">
+        <v>114055140413.0</v>
+      </c>
+      <c r="BK32">
+        <v>32122092934.0</v>
+      </c>
+      <c r="BL32">
+        <v>141543261500.0</v>
+      </c>
+      <c r="BM32">
+        <v>116458101800.0</v>
+      </c>
+      <c r="BN32">
+        <v>148541443800.0</v>
+      </c>
+      <c r="BO32">
+        <v>39444707500.0</v>
+      </c>
+      <c r="BP32">
+        <v>110075716000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>61324122600.0</v>
+      </c>
+      <c r="BR32">
+        <v>79996518300.0</v>
+      </c>
+      <c r="BS32">
+        <v>19561377600.0</v>
+      </c>
+      <c r="BT32">
+        <v>40948324400.0</v>
+      </c>
+      <c r="BU32">
+        <v>53018067800.0</v>
+      </c>
+      <c r="BV32">
+        <v>35611135900.0</v>
+      </c>
+      <c r="BW32">
+        <v>29883482700.0</v>
+      </c>
+      <c r="BX32">
+        <v>26215428200.0</v>
+      </c>
+      <c r="BY32">
+        <v>32212141500.0</v>
+      </c>
+      <c r="BZ32">
+        <v>23673427500.0</v>
+      </c>
+      <c r="CA32">
+        <v>18169303100.0</v>
+      </c>
+      <c r="CB32">
+        <v>26789537000.0</v>
+      </c>
+      <c r="CC32">
+        <v>18441936000.0</v>
+      </c>
+      <c r="CD32">
+        <v>16014116000.0</v>
+      </c>
+      <c r="CE32">
+        <v>24351442000.0</v>
+      </c>
+      <c r="CF32">
+        <v>23868178000.0</v>
+      </c>
+      <c r="CG32">
+        <v>17580809000.0</v>
+      </c>
+      <c r="CH32">
+        <v>10392416000.0</v>
+      </c>
+      <c r="CI32">
+        <v>24704633000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>16862845000.0</v>
+      </c>
+      <c r="CK32">
+        <v>24398494000.0</v>
+      </c>
+      <c r="CL32">
+        <v>15281255000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2">
+        <v>557597039000.0</v>
+      </c>
+      <c r="C2">
+        <v>398453098000.0</v>
+      </c>
+      <c r="D2">
+        <v>209758085749.0</v>
+      </c>
+      <c r="E2">
+        <v>176551115047.0</v>
+      </c>
+      <c r="F2">
+        <v>33781887773.0</v>
+      </c>
+      <c r="G2">
+        <v>81596516366.0</v>
+      </c>
+      <c r="H2">
+        <v>150731756306.0</v>
+      </c>
+      <c r="I2">
+        <v>105344597137.0</v>
+      </c>
+      <c r="J2">
+        <v>126411667246.0</v>
+      </c>
+      <c r="K2">
+        <v>40573520108.0</v>
+      </c>
+      <c r="L2">
+        <v>69106779074.0</v>
+      </c>
+      <c r="M2">
+        <v>112386011203.0</v>
+      </c>
+      <c r="N2">
+        <v>37140499019.0</v>
+      </c>
+      <c r="O2">
+        <v>83102048240.0</v>
+      </c>
+      <c r="P2">
+        <v>79449172920.0</v>
+      </c>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3">
+        <v>117691561000</v>
+      </c>
+      <c r="C3">
+        <v>105700159000</v>
+      </c>
+      <c r="D3">
+        <v>93851857794</v>
+      </c>
+      <c r="E3">
+        <v>133325483502</v>
+      </c>
+      <c r="F3">
+        <v>41017867527</v>
+      </c>
+      <c r="G3">
+        <v>49744224513</v>
+      </c>
+      <c r="H3">
+        <v>96380419480</v>
+      </c>
+      <c r="I3">
+        <v>40182197209</v>
+      </c>
+      <c r="J3">
+        <v>39416618173</v>
+      </c>
+      <c r="K3">
+        <v>31040303899</v>
+      </c>
+      <c r="L3">
+        <v>101658321518</v>
+      </c>
+      <c r="M3">
+        <v>42770389450</v>
+      </c>
+      <c r="N3">
+        <v>48296012966</v>
+      </c>
+      <c r="O3">
+        <v>57458992170</v>
+      </c>
+      <c r="P3">
+        <v>51138981779</v>
+      </c>
+      <c r="Q3">
+        <v>50129173000</v>
+      </c>
+      <c r="R3">
+        <v>16496521000</v>
+      </c>
+      <c r="S3">
+        <v>18522608000</v>
+      </c>
+      <c r="T3">
+        <v>5116594000</v>
+      </c>
+      <c r="U3">
+        <v>9377148000</v>
+      </c>
+      <c r="V3">
+        <v>2652454000</v>
+      </c>
+      <c r="W3">
+        <v>8380545000</v>
+      </c>
+      <c r="X3">
+        <v>14075861000</v>
+      </c>
+      <c r="Y3">
+        <v>13261123000</v>
+      </c>
+      <c r="Z3">
+        <v>13602343000</v>
+      </c>
+      <c r="AA3">
+        <v>2268821000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B6">
+        <v>657418647000.0</v>
+      </c>
+      <c r="C6">
+        <v>159143941000.0</v>
+      </c>
+      <c r="D6">
+        <v>188695012490.0</v>
+      </c>
+      <c r="E6">
+        <v>33206970702.0</v>
+      </c>
+      <c r="F6">
+        <v>142769227274.0</v>
+      </c>
+      <c r="G6">
+        <v>-47814628593.0</v>
+      </c>
+      <c r="H6">
+        <v>-69135239940.0</v>
+      </c>
+      <c r="I6">
+        <v>45387159169.0</v>
+      </c>
+      <c r="J6">
+        <v>-21067070109.0</v>
+      </c>
+      <c r="K6">
+        <v>85838147138.0</v>
+      </c>
+      <c r="L6">
+        <v>-28533258966.0</v>
+      </c>
+      <c r="M6">
+        <v>-43279232131.0</v>
+      </c>
+      <c r="N6">
+        <v>75245512184.0</v>
+      </c>
+      <c r="O6">
+        <v>-45961549221.0</v>
+      </c>
+      <c r="P6">
+        <v>3652875320.0</v>
+      </c>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B7">
+        <v>-53479801800.0</v>
+      </c>
+      <c r="C7">
+        <v>-53924237850.0</v>
+      </c>
+      <c r="D7">
+        <v>-52362056930.0</v>
+      </c>
+      <c r="E7">
+        <v>-101712841320.0</v>
+      </c>
+      <c r="F7">
+        <v>-100569732120.0</v>
+      </c>
+      <c r="G7">
+        <v>-79802251330.0</v>
+      </c>
+      <c r="H7">
+        <v>-99580603980.0</v>
+      </c>
+      <c r="I7">
+        <v>-90207745590.0</v>
+      </c>
+      <c r="J7">
+        <v>-87079616480.0</v>
+      </c>
+      <c r="K7">
+        <v>-8978864700.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>197</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>198</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>199</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>70830112802.0</v>
+      </c>
+      <c r="G12">
+        <v>62276542611.0</v>
+      </c>
+      <c r="H12">
+        <v>-51069502544.0</v>
+      </c>
+      <c r="I12">
+        <v>9312279046.0</v>
+      </c>
+      <c r="J12">
+        <v>9325461824.0</v>
+      </c>
+      <c r="K12">
+        <v>-27197244072.0</v>
+      </c>
+      <c r="L12">
+        <v>-102042876066.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>200</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14">
+        <v>53143115000.0</v>
+      </c>
+      <c r="C14">
+        <v>44250377680.0</v>
+      </c>
+      <c r="D14">
+        <v>37035909419.0</v>
+      </c>
+      <c r="E14">
+        <v>5968643789.0</v>
+      </c>
+      <c r="F14">
+        <v>35598372978.0</v>
+      </c>
+      <c r="G14">
+        <v>32996204087.0</v>
+      </c>
+      <c r="H14">
+        <v>32167485264.0</v>
+      </c>
+      <c r="I14">
+        <v>32056880964.0</v>
+      </c>
+      <c r="J14">
+        <v>43000112242.0</v>
+      </c>
+      <c r="K14">
+        <v>45762354577.0</v>
+      </c>
+      <c r="L14">
+        <v>29373873481.0</v>
+      </c>
+      <c r="M14">
+        <v>22549000513.0</v>
+      </c>
+      <c r="N14">
+        <v>19164625009.0</v>
+      </c>
+      <c r="O14">
+        <v>12627500651.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B15">
+        <v>116484850000.0</v>
+      </c>
+      <c r="C15">
+        <v>92725967000.0</v>
+      </c>
+      <c r="D15">
+        <v>154171125000.0</v>
+      </c>
+      <c r="E15">
+        <v>37686275000.0</v>
+      </c>
+      <c r="F15">
+        <v>25695187500.0</v>
+      </c>
+      <c r="G15">
+        <v>52941673840.0</v>
+      </c>
+      <c r="H15">
+        <v>79886882700.0</v>
+      </c>
+      <c r="I15">
+        <v>54816400000.0</v>
+      </c>
+      <c r="J15">
+        <v>49677362500.0</v>
+      </c>
+      <c r="K15">
+        <v>23982175000.0</v>
+      </c>
+      <c r="L15">
+        <v>17130125000.0</v>
+      </c>
+      <c r="M15">
+        <v>11991087500.0</v>
+      </c>
+      <c r="N15">
+        <v>11991087500.0</v>
+      </c>
+      <c r="O15">
+        <v>23982175000.0</v>
+      </c>
+      <c r="P15">
+        <v>47964350000.0</v>
+      </c>
+      <c r="Q15">
+        <v>10000265000.0</v>
+      </c>
+      <c r="R15">
+        <v>1654211000.0</v>
+      </c>
+      <c r="S15">
+        <v>660628000.0</v>
+      </c>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
+        <v>353886000.0</v>
+      </c>
+      <c r="X15">
+        <v>700300000.0</v>
+      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>203</v>
+      </c>
+      <c r="B16">
+        <v>1215015686000.0</v>
+      </c>
+      <c r="C16">
+        <v>557597039000.0</v>
+      </c>
+      <c r="D16">
+        <v>398453098239.0</v>
+      </c>
+      <c r="E16">
+        <v>209758085749.0</v>
+      </c>
+      <c r="F16">
+        <v>176551115047.0</v>
+      </c>
+      <c r="G16">
+        <v>33781887773.0</v>
+      </c>
+      <c r="H16">
+        <v>81596516366.0</v>
+      </c>
+      <c r="I16">
+        <v>150731756306.0</v>
+      </c>
+      <c r="J16">
+        <v>105344597137.0</v>
+      </c>
+      <c r="K16">
+        <v>126411667246.0</v>
+      </c>
+      <c r="L16">
+        <v>40573520108.0</v>
+      </c>
+      <c r="M16">
+        <v>69106779072.0</v>
+      </c>
+      <c r="N16">
+        <v>112386011203.0</v>
+      </c>
+      <c r="O16">
+        <v>37140499019.0</v>
+      </c>
+      <c r="P16">
+        <v>83102048240.0</v>
+      </c>
+      <c r="Q16">
+        <v>79449172920.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>204</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>205</v>
+      </c>
+      <c r="B18">
+        <v>757872671000.0</v>
+      </c>
+      <c r="C18">
+        <v>255119280000.0</v>
+      </c>
+      <c r="D18">
+        <v>379108766928.0</v>
+      </c>
+      <c r="E18">
+        <v>-104475471.0</v>
+      </c>
+      <c r="F18">
+        <v>157443648405.0</v>
+      </c>
+      <c r="G18">
+        <v>117844567233.0</v>
+      </c>
+      <c r="H18">
+        <v>52762123545.0</v>
+      </c>
+      <c r="I18">
+        <v>113888991104.0</v>
+      </c>
+      <c r="J18">
+        <v>88617147538.0</v>
+      </c>
+      <c r="K18">
+        <v>58997592134.0</v>
+      </c>
+      <c r="L18">
+        <v>-111309760549.0</v>
+      </c>
+      <c r="M18">
+        <v>-82804830759.0</v>
+      </c>
+      <c r="N18">
+        <v>53699847982.0</v>
+      </c>
+      <c r="O18">
+        <v>-63715877877.0</v>
+      </c>
+      <c r="P18">
+        <v>58500866875.0</v>
+      </c>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>206</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-109644422488.0</v>
+      </c>
+      <c r="D19">
+        <v>-169367143080.0</v>
+      </c>
+      <c r="E19">
+        <v>-122562218239.0</v>
+      </c>
+      <c r="F19">
+        <v>-45303423103.0</v>
+      </c>
+      <c r="G19">
+        <v>-54460801582.0</v>
+      </c>
+      <c r="H19">
+        <v>-102363440293.0</v>
+      </c>
+      <c r="I19">
+        <v>-7934946450.0</v>
+      </c>
+      <c r="J19">
+        <v>-38903109809.0</v>
+      </c>
+      <c r="K19">
+        <v>-29502106714.0</v>
+      </c>
+      <c r="L19">
+        <v>59343851.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>207</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>208</v>
+      </c>
+      <c r="B21">
+        <v>-14500214526.0</v>
+      </c>
+      <c r="C21">
+        <v>-2201403226.0</v>
+      </c>
+      <c r="D21">
+        <v>-68988556129.0</v>
+      </c>
+      <c r="E21">
+        <v>50980229473.0</v>
+      </c>
+      <c r="F21">
+        <v>15200537593.0</v>
+      </c>
+      <c r="G21">
+        <v>-108181014851.0</v>
+      </c>
+      <c r="H21">
+        <v>-35650755581.0</v>
+      </c>
+      <c r="I21">
+        <v>-44853790577.0</v>
+      </c>
+      <c r="J21">
+        <v>-57670124211.0</v>
+      </c>
+      <c r="K21">
+        <v>56696081744.0</v>
+      </c>
+      <c r="L21">
+        <v>97626792648.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>170</v>
+      </c>
+      <c r="B22">
+        <v>351445311000.0</v>
+      </c>
+      <c r="C22">
+        <v>237971904389.0</v>
+      </c>
+      <c r="D22">
+        <v>207646130852.0</v>
+      </c>
+      <c r="E22">
+        <v>127252364242.0</v>
+      </c>
+      <c r="F22">
+        <v>91515555493.0</v>
+      </c>
+      <c r="G22">
+        <v>72008562329.0</v>
+      </c>
+      <c r="H22">
+        <v>168044560305.0</v>
+      </c>
+      <c r="I22">
+        <v>112250156669.0</v>
+      </c>
+      <c r="J22">
+        <v>77544015158.0</v>
+      </c>
+      <c r="K22">
+        <v>77662132259.0</v>
+      </c>
+      <c r="L22">
+        <v>62781391042.0</v>
+      </c>
+      <c r="M22">
+        <v>53849749980.0</v>
+      </c>
+      <c r="N22">
+        <v>40899340729.0</v>
+      </c>
+      <c r="O22">
+        <v>42604445922.0</v>
+      </c>
+      <c r="P22">
+        <v>79709005441.0</v>
+      </c>
+      <c r="Q22">
+        <v>75583421000.0</v>
+      </c>
+      <c r="R22">
+        <v>25388078000.0</v>
+      </c>
+      <c r="S22">
+        <v>8025544000.0</v>
+      </c>
+      <c r="T22">
+        <v>3639983000.0</v>
+      </c>
+      <c r="U22">
+        <v>1924450000.0</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22">
+        <v>4156388000.0</v>
+      </c>
+      <c r="Y22">
+        <v>3797392000.0</v>
+      </c>
+      <c r="Z22">
+        <v>1009021000.0</v>
+      </c>
+      <c r="AA22">
+        <v>591656000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B23">
+        <v>-2973959000.0</v>
+      </c>
+      <c r="C23">
+        <v>8478000.0</v>
+      </c>
+      <c r="D23">
+        <v>-61539785476.0</v>
+      </c>
+      <c r="E23">
+        <v>-1941457000.0</v>
+      </c>
+      <c r="F23">
+        <v>-104895122.0</v>
+      </c>
+      <c r="G23">
+        <v>-6612259104.0</v>
+      </c>
+      <c r="H23">
+        <v>-294405725.0</v>
+      </c>
+      <c r="I23">
+        <v>-2403022161.0</v>
+      </c>
+      <c r="J23">
+        <v>-2939931553.0</v>
+      </c>
+      <c r="K23">
+        <v>-6883249250.0</v>
+      </c>
+      <c r="L23">
+        <v>682820849.0</v>
+      </c>
+      <c r="M23">
+        <v>588420206.0</v>
+      </c>
+      <c r="N23">
+        <v>6432639205.0</v>
+      </c>
+      <c r="O23">
+        <v>47564991718.0</v>
+      </c>
+      <c r="P23">
+        <v>-306462020.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23">
+        <v>8882187000.0</v>
+      </c>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23">
+        <v>33000.0</v>
+      </c>
+      <c r="Y23"/>
+      <c r="Z23">
+        <v>3662128000.0</v>
+      </c>
+      <c r="AA23">
+        <v>4613149000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>210</v>
+      </c>
+      <c r="B24">
+        <v>39144877110.0</v>
+      </c>
+      <c r="C24">
+        <v>-3944263000.0</v>
+      </c>
+      <c r="D24">
+        <v>40848145913.0</v>
+      </c>
+      <c r="E24">
+        <v>-3369559983.0</v>
+      </c>
+      <c r="F24">
+        <v>-5150555576.0</v>
+      </c>
+      <c r="G24">
+        <v>-4884758887.0</v>
+      </c>
+      <c r="H24">
+        <v>-6367898537.0</v>
+      </c>
+      <c r="I24">
+        <v>-3052749241.0</v>
+      </c>
+      <c r="J24">
+        <v>513508364.0</v>
+      </c>
+      <c r="K24">
+        <v>8853319381.0</v>
+      </c>
+      <c r="L24">
+        <v>1351454545.0</v>
+      </c>
+      <c r="M24">
+        <v>-11437810428.0</v>
+      </c>
+      <c r="N24">
+        <v>2308453599.0</v>
+      </c>
+      <c r="O24">
+        <v>-1473436537.0</v>
+      </c>
+      <c r="P24">
+        <v>224890817.0</v>
+      </c>
+      <c r="Q24">
+        <v>263779000.0</v>
+      </c>
+      <c r="R24">
+        <v>1049485000.0</v>
+      </c>
+      <c r="S24">
+        <v>1430284000.0</v>
+      </c>
+      <c r="T24"/>
+      <c r="U24">
+        <v>248764000.0</v>
+      </c>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24">
+        <v>139393000.0</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>470975806000.0</v>
+      </c>
+      <c r="C25">
+        <v>360819439000.0</v>
+      </c>
+      <c r="D25">
+        <v>228278584451.0</v>
+      </c>
+      <c r="E25">
+        <v>-133221008031.0</v>
+      </c>
+      <c r="F25">
+        <v>71347587461.0</v>
+      </c>
+      <c r="G25">
+        <v>62584025330.0</v>
+      </c>
+      <c r="H25">
+        <v>-51069502544.0</v>
+      </c>
+      <c r="I25">
+        <v>-112250156669.0</v>
+      </c>
+      <c r="J25">
+        <v>-77544015158.0</v>
+      </c>
+      <c r="K25">
+        <v>-77662132259.0</v>
+      </c>
+      <c r="L25">
+        <v>-62781391042.0</v>
+      </c>
+      <c r="M25">
+        <v>-53849749980.0</v>
+      </c>
+      <c r="N25">
+        <v>-40899340729.0</v>
+      </c>
+      <c r="O25">
+        <v>-42604445922.0</v>
+      </c>
+      <c r="P25">
+        <v>109639848654.0</v>
+      </c>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B26">
+        <v>-6595441000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>1199200000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>213</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>214</v>
+      </c>
+      <c r="B28">
+        <v>-140554465000.0</v>
+      </c>
+      <c r="C28">
+        <v>-94918892000.0</v>
+      </c>
+      <c r="D28">
+        <v>-224717429307.0</v>
+      </c>
+      <c r="E28">
+        <v>11352497473.0</v>
+      </c>
+      <c r="F28">
+        <v>-10469649907.0</v>
+      </c>
+      <c r="G28">
+        <v>-161122688691.0</v>
+      </c>
+      <c r="H28">
+        <v>-115537638280.0</v>
+      </c>
+      <c r="I28">
+        <v>-102073212738.0</v>
+      </c>
+      <c r="J28">
+        <v>-110157971698.0</v>
+      </c>
+      <c r="K28">
+        <v>25830657494.0</v>
+      </c>
+      <c r="L28">
+        <v>81063407495.0</v>
+      </c>
+      <c r="M28">
+        <v>51448175651.0</v>
+      </c>
+      <c r="N28">
+        <v>18452619000.0</v>
+      </c>
+      <c r="O28">
+        <v>18382820718.0</v>
+      </c>
+      <c r="P28">
+        <v>-55072882372.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28">
+        <v>4999270000.0</v>
+      </c>
+      <c r="T28"/>
+      <c r="U28">
+        <v>8882187000.0</v>
+      </c>
+      <c r="V28"/>
+      <c r="W28">
+        <v>3169552000.0</v>
+      </c>
+      <c r="X28">
+        <v>8003685000.0</v>
+      </c>
+      <c r="Y28">
+        <v>20986035000.0</v>
+      </c>
+      <c r="Z28">
+        <v>25662128000.0</v>
+      </c>
+      <c r="AA28">
+        <v>7243149000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>215</v>
+      </c>
+      <c r="B29">
+        <v>875564232000.0</v>
+      </c>
+      <c r="C29">
+        <v>360819439000.0</v>
+      </c>
+      <c r="D29">
+        <v>472960624722.0</v>
+      </c>
+      <c r="E29">
+        <v>133221008031.0</v>
+      </c>
+      <c r="F29">
+        <v>198461515932.0</v>
+      </c>
+      <c r="G29">
+        <v>167588791746.0</v>
+      </c>
+      <c r="H29">
+        <v>149142543025.0</v>
+      </c>
+      <c r="I29">
+        <v>154071188313.0</v>
+      </c>
+      <c r="J29">
+        <v>128033765711.0</v>
+      </c>
+      <c r="K29">
+        <v>90037896033.0</v>
+      </c>
+      <c r="L29">
+        <v>-9651439031.0</v>
+      </c>
+      <c r="M29">
+        <v>-40034441309.0</v>
+      </c>
+      <c r="N29">
+        <v>101995860948.0</v>
+      </c>
+      <c r="O29">
+        <v>-6256885707.0</v>
+      </c>
+      <c r="P29">
+        <v>109639848654.0</v>
+      </c>
+      <c r="Q29">
+        <v>97051349000.0</v>
+      </c>
+      <c r="R29">
+        <v>30753952000.0</v>
+      </c>
+      <c r="S29">
+        <v>20816174000.0</v>
+      </c>
+      <c r="T29">
+        <v>12938409000.0</v>
+      </c>
+      <c r="U29">
+        <v>12353768000.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29">
+        <v>1958216000.0</v>
+      </c>
+      <c r="X29"/>
+      <c r="Y29">
+        <v>3513616000.0</v>
+      </c>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B30">
+        <v>-79615381000.0</v>
+      </c>
+      <c r="C30">
+        <v>-109644422000.0</v>
+      </c>
+      <c r="D30">
+        <v>-59033814500.0</v>
+      </c>
+      <c r="E30">
+        <v>-122562218239.0</v>
+      </c>
+      <c r="F30">
+        <v>-45303423103.0</v>
+      </c>
+      <c r="G30">
+        <v>-54460801582.0</v>
+      </c>
+      <c r="H30">
+        <v>-102363440293.0</v>
+      </c>
+      <c r="I30">
+        <v>-7934946450.0</v>
+      </c>
+      <c r="J30">
+        <v>-38903109809.0</v>
+      </c>
+      <c r="K30">
+        <v>-29502106714.0</v>
+      </c>
+      <c r="L30">
+        <v>-100247523122.0</v>
+      </c>
+      <c r="M30">
+        <v>-54208199878.0</v>
+      </c>
+      <c r="N30">
+        <v>-45987559367.0</v>
+      </c>
+      <c r="O30">
+        <v>-58932428707.0</v>
+      </c>
+      <c r="P30">
+        <v>-50914090962.0</v>
+      </c>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30">
+        <v>8921409000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CP30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:94">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>188</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="2" spans="1:94">
+      <c r="A2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2">
+        <v>847978712000.0</v>
+      </c>
+      <c r="C2">
+        <v>1215015686000.0</v>
+      </c>
+      <c r="D2">
+        <v>407070624000.0</v>
+      </c>
+      <c r="E2">
+        <v>395103221000.0</v>
+      </c>
+      <c r="F2">
+        <v>479513296000.0</v>
+      </c>
+      <c r="G2">
+        <v>557597039000.0</v>
+      </c>
+      <c r="H2">
+        <v>89005158000.0</v>
+      </c>
+      <c r="I2">
+        <v>215730563000.0</v>
+      </c>
+      <c r="J2">
+        <v>254972213747.0</v>
+      </c>
+      <c r="K2">
+        <v>398453098239.0</v>
+      </c>
+      <c r="L2">
+        <v>146049543325.0</v>
+      </c>
+      <c r="M2">
+        <v>93410334907.0</v>
+      </c>
+      <c r="N2">
+        <v>102627046486.0</v>
+      </c>
+      <c r="O2">
+        <v>209758085749.0</v>
+      </c>
+      <c r="P2">
+        <v>135174378737.0</v>
+      </c>
+      <c r="Q2">
+        <v>94058195215.0</v>
+      </c>
+      <c r="R2">
+        <v>137858056762.0</v>
+      </c>
+      <c r="S2">
+        <v>176551115047.0</v>
+      </c>
+      <c r="T2">
+        <v>12788770388.0</v>
+      </c>
+      <c r="U2">
+        <v>63347394800.0</v>
+      </c>
+      <c r="V2">
+        <v>53836621069.0</v>
+      </c>
+      <c r="W2">
+        <v>33781887773.0</v>
+      </c>
+      <c r="X2">
+        <v>128998234152.0</v>
+      </c>
+      <c r="Y2">
+        <v>14192756850.0</v>
+      </c>
+      <c r="Z2">
+        <v>38064326426.0</v>
+      </c>
+      <c r="AA2">
+        <v>81596516366.0</v>
+      </c>
+      <c r="AB2">
+        <v>30439279813.0</v>
+      </c>
+      <c r="AC2">
+        <v>31673353132.0</v>
+      </c>
+      <c r="AD2">
+        <v>66206667000.0</v>
+      </c>
+      <c r="AE2">
+        <v>150731756305.0</v>
+      </c>
+      <c r="AF2">
+        <v>39597890486.0</v>
+      </c>
+      <c r="AG2">
+        <v>44973880379.0</v>
+      </c>
+      <c r="AH2">
+        <v>23687326009.0</v>
+      </c>
+      <c r="AI2">
+        <v>105344597135.0</v>
+      </c>
+      <c r="AJ2">
+        <v>126555486218.0</v>
+      </c>
+      <c r="AK2">
+        <v>102424762950.0</v>
+      </c>
+      <c r="AL2">
+        <v>71057880734.0</v>
+      </c>
+      <c r="AM2">
+        <v>126411667246.0</v>
+      </c>
+      <c r="AN2">
+        <v>18437289686.0</v>
+      </c>
+      <c r="AO2">
+        <v>147376699781.0</v>
+      </c>
+      <c r="AP2">
+        <v>21805218372.0</v>
+      </c>
+      <c r="AQ2">
+        <v>40573520108.0</v>
+      </c>
+      <c r="AR2">
+        <v>16663504069.0</v>
+      </c>
+      <c r="AS2">
+        <v>53157567970.0</v>
+      </c>
+      <c r="AT2">
+        <v>18388600445.0</v>
+      </c>
+      <c r="AU2">
+        <v>69106779073.0</v>
+      </c>
+      <c r="AV2">
+        <v>10682028940.0</v>
+      </c>
+      <c r="AW2">
+        <v>112599641830.0</v>
+      </c>
+      <c r="AX2">
+        <v>31808239706.0</v>
+      </c>
+      <c r="AY2">
+        <v>9905605187.0</v>
+      </c>
+      <c r="AZ2">
+        <v>3760980376.0</v>
+      </c>
+      <c r="BA2">
+        <v>6457156686.0</v>
+      </c>
+      <c r="BB2">
+        <v>9905605188.0</v>
+      </c>
+      <c r="BC2">
+        <v>37140499019.0</v>
+      </c>
+      <c r="BD2">
+        <v>10518520083.0</v>
+      </c>
+      <c r="BE2">
+        <v>9868703725.0</v>
+      </c>
+      <c r="BF2">
+        <v>22332984734.0</v>
+      </c>
+      <c r="BG2">
+        <v>83102048240.0</v>
+      </c>
+      <c r="BH2">
+        <v>50293613252.0</v>
+      </c>
+      <c r="BI2">
+        <v>11375454313.0</v>
+      </c>
+      <c r="BJ2">
+        <v>83102048240.0</v>
+      </c>
+      <c r="BK2">
+        <v>79449172920.0</v>
+      </c>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+    </row>
+    <row r="3" spans="1:94">
+      <c r="A3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3">
+        <v>27305631000</v>
+      </c>
+      <c r="C3">
+        <v>29039187000</v>
+      </c>
+      <c r="D3">
+        <v>36246867000</v>
+      </c>
+      <c r="E3">
+        <v>35461953000</v>
+      </c>
+      <c r="F3">
+        <v>17036412000</v>
+      </c>
+      <c r="G3">
+        <v>29408364000</v>
+      </c>
+      <c r="H3">
+        <v>14362040000</v>
+      </c>
+      <c r="I3">
+        <v>24463724000</v>
+      </c>
+      <c r="J3">
+        <v>39762285237</v>
+      </c>
+      <c r="K3">
+        <v>30674016286</v>
+      </c>
+      <c r="L3">
+        <v>18283533239</v>
+      </c>
+      <c r="M3">
+        <v>37306232473</v>
+      </c>
+      <c r="N3">
+        <v>23849112589</v>
+      </c>
+      <c r="O3">
+        <v>20443082112</v>
+      </c>
+      <c r="P3">
+        <v>82982511435</v>
+      </c>
+      <c r="Q3">
+        <v>23107096168</v>
+      </c>
+      <c r="R3">
+        <v>11082218644</v>
+      </c>
+      <c r="S3">
+        <v>16153657255</v>
+      </c>
+      <c r="T3">
+        <v>9957714997</v>
+      </c>
+      <c r="U3">
+        <v>4270812066</v>
+      </c>
+      <c r="V3">
+        <v>18000877551</v>
+      </c>
+      <c r="W3">
+        <v>8788462913</v>
+      </c>
+      <c r="X3">
+        <v>7246582004</v>
+      </c>
+      <c r="Y3">
+        <v>25502958448</v>
+      </c>
+      <c r="Z3">
+        <v>9789166440</v>
+      </c>
+      <c r="AA3">
+        <v>20303792006</v>
+      </c>
+      <c r="AB3">
+        <v>26735750471</v>
+      </c>
+      <c r="AC3">
+        <v>41704365485</v>
+      </c>
+      <c r="AD3">
+        <v>21852528242</v>
+      </c>
+      <c r="AE3">
+        <v>89438636150</v>
+      </c>
+      <c r="AF3">
+        <v>16420904494</v>
+      </c>
+      <c r="AG3">
+        <v>9654464100</v>
+      </c>
+      <c r="AH3">
+        <v>12031915237</v>
+      </c>
+      <c r="AI3">
+        <v>26173356627</v>
+      </c>
+      <c r="AJ3">
+        <v>13846186762</v>
+      </c>
+      <c r="AK3">
+        <v>12655036168</v>
+      </c>
+      <c r="AL3">
+        <v>1946419615</v>
+      </c>
+      <c r="AM3">
+        <v>10968975628</v>
+      </c>
+      <c r="AN3">
+        <v>15638846961</v>
+      </c>
+      <c r="AO3">
+        <v>7449767540</v>
+      </c>
+      <c r="AP3">
+        <v>21054683688</v>
+      </c>
+      <c r="AQ3">
+        <v>1796540790</v>
+      </c>
+      <c r="AR3">
+        <v>4112004131</v>
+      </c>
+      <c r="AS3">
+        <v>45195188234</v>
+      </c>
+      <c r="AT3">
+        <v>29824786574</v>
+      </c>
+      <c r="AU3">
+        <v>22526342579</v>
+      </c>
+      <c r="AV3">
+        <v>5868689495</v>
+      </c>
+      <c r="AW3">
+        <v>22555911367</v>
+      </c>
+      <c r="AX3">
+        <v>22705793111</v>
+      </c>
+      <c r="AY3">
+        <v>37051581699</v>
+      </c>
+      <c r="AZ3">
+        <v>25632934978</v>
+      </c>
+      <c r="BA3">
+        <v>10228766691</v>
+      </c>
+      <c r="BB3">
+        <v>2256963831</v>
+      </c>
+      <c r="BC3">
+        <v>10177347466</v>
+      </c>
+      <c r="BD3">
+        <v>35444559855</v>
+      </c>
+      <c r="BE3">
+        <v>9003926921</v>
+      </c>
+      <c r="BF3">
+        <v>5020444190</v>
+      </c>
+      <c r="BG3">
+        <v>7990061204</v>
+      </c>
+      <c r="BH3">
+        <v>5826888683</v>
+      </c>
+      <c r="BI3">
+        <v>6960450364</v>
+      </c>
+      <c r="BJ3">
+        <v>14199027868</v>
+      </c>
+      <c r="BK3">
+        <v>52550670600</v>
+      </c>
+      <c r="BL3">
+        <v>50129173000</v>
+      </c>
+      <c r="BM3">
+        <v>4264626600</v>
+      </c>
+      <c r="BN3">
+        <v>5305336100</v>
+      </c>
+      <c r="BO3">
+        <v>9712924800</v>
+      </c>
+      <c r="BP3">
+        <v>16496521300</v>
+      </c>
+      <c r="BQ3">
+        <v>6526703000</v>
+      </c>
+      <c r="BR3">
+        <v>4113727400</v>
+      </c>
+      <c r="BS3">
+        <v>1383766400</v>
+      </c>
+      <c r="BT3">
+        <v>18522608500</v>
+      </c>
+      <c r="BU3">
+        <v>18033587500</v>
+      </c>
+      <c r="BV3">
+        <v>12709592300</v>
+      </c>
+      <c r="BW3">
+        <v>8405700500</v>
+      </c>
+      <c r="BX3">
+        <v>5116593700</v>
+      </c>
+      <c r="BY3">
+        <v>4465547800</v>
+      </c>
+      <c r="BZ3">
+        <v>3761958800</v>
+      </c>
+      <c r="CA3">
+        <v>221844800</v>
+      </c>
+      <c r="CB3">
+        <v>6598775000</v>
+      </c>
+      <c r="CC3">
+        <v>1235009000</v>
+      </c>
+      <c r="CD3">
+        <v>734617000</v>
+      </c>
+      <c r="CE3">
+        <v>2652454000</v>
+      </c>
+      <c r="CF3">
+        <v>1269162000</v>
+      </c>
+      <c r="CG3">
+        <v>1662894000</v>
+      </c>
+      <c r="CH3">
+        <v>656859000</v>
+      </c>
+      <c r="CI3">
+        <v>8380545000</v>
+      </c>
+      <c r="CJ3">
+        <v>2580913000</v>
+      </c>
+      <c r="CK3">
+        <v>1834767000</v>
+      </c>
+      <c r="CL3">
+        <v>0</v>
+      </c>
+      <c r="CM3">
+        <v>14075861000</v>
+      </c>
+      <c r="CN3">
+        <v>408000000</v>
+      </c>
+      <c r="CO3">
+        <v>13261123000</v>
+      </c>
+      <c r="CP3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:94">
+      <c r="A4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+    </row>
+    <row r="5" spans="1:94">
+      <c r="A5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+    </row>
+    <row r="6" spans="1:94">
+      <c r="A6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B6">
+        <v>-177519000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-367036974000.0</v>
+      </c>
+      <c r="D6">
+        <v>807945062000.0</v>
+      </c>
+      <c r="E6">
+        <v>11967404000.0</v>
+      </c>
+      <c r="F6">
+        <v>-84410075000.0</v>
+      </c>
+      <c r="G6">
+        <v>-78083743000.0</v>
+      </c>
+      <c r="H6">
+        <v>468591881000.0</v>
+      </c>
+      <c r="I6">
+        <v>-126725405000.0</v>
+      </c>
+      <c r="J6">
+        <v>-39241651191.0</v>
+      </c>
+      <c r="K6">
+        <v>-143480884491.0</v>
+      </c>
+      <c r="L6">
+        <v>252403554914.0</v>
+      </c>
+      <c r="M6">
+        <v>52639208418.0</v>
+      </c>
+      <c r="N6">
+        <v>-9216711579.0</v>
+      </c>
+      <c r="O6">
+        <v>-107131039263.0</v>
+      </c>
+      <c r="P6">
+        <v>74583707012.0</v>
+      </c>
+      <c r="Q6">
+        <v>41116183522.0</v>
+      </c>
+      <c r="R6">
+        <v>-43799861547.0</v>
+      </c>
+      <c r="S6">
+        <v>-38693058285.0</v>
+      </c>
+      <c r="T6">
+        <v>163762344659.0</v>
+      </c>
+      <c r="U6">
+        <v>-50558624412.0</v>
+      </c>
+      <c r="V6">
+        <v>9510773731.0</v>
+      </c>
+      <c r="W6">
+        <v>20054733296.0</v>
+      </c>
+      <c r="X6">
+        <v>-95216346379.0</v>
+      </c>
+      <c r="Y6">
+        <v>114805477302.0</v>
+      </c>
+      <c r="Z6">
+        <v>-23871569576.0</v>
+      </c>
+      <c r="AA6">
+        <v>-43532189940.0</v>
+      </c>
+      <c r="AB6">
+        <v>51157236553.0</v>
+      </c>
+      <c r="AC6">
+        <v>-1234073319.0</v>
+      </c>
+      <c r="AD6">
+        <v>-34533313869.0</v>
+      </c>
+      <c r="AE6">
+        <v>-84525089304.0</v>
+      </c>
+      <c r="AF6">
+        <v>111133865820.0</v>
+      </c>
+      <c r="AG6">
+        <v>-5375989893.0</v>
+      </c>
+      <c r="AH6">
+        <v>21286554370.0</v>
+      </c>
+      <c r="AI6">
+        <v>-81657271126.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-21210889081.0</v>
+      </c>
+      <c r="AK6">
+        <v>24130723268.0</v>
+      </c>
+      <c r="AL6">
+        <v>31366882216.0</v>
+      </c>
+      <c r="AM6">
+        <v>-55353786512.0</v>
+      </c>
+      <c r="AN6">
+        <v>107974377560.0</v>
+      </c>
+      <c r="AO6">
+        <v>-128939410095.0</v>
+      </c>
+      <c r="AP6">
+        <v>125571481409.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-18768301736.0</v>
+      </c>
+      <c r="AR6">
+        <v>23910016039.0</v>
+      </c>
+      <c r="AS6">
+        <v>-36494063901.0</v>
+      </c>
+      <c r="AT6">
+        <v>34768967525.0</v>
+      </c>
+      <c r="AU6">
+        <v>-50718178628.0</v>
+      </c>
+      <c r="AV6">
+        <v>58424750132.0</v>
+      </c>
+      <c r="AW6">
+        <v>-101917612890.0</v>
+      </c>
+      <c r="AX6">
+        <v>80791402124.0</v>
+      </c>
+      <c r="AY6">
+        <v>21902634519.0</v>
+      </c>
+      <c r="AZ6">
+        <v>108625030827.0</v>
+      </c>
+      <c r="BA6">
+        <v>-2696176310.0</v>
+      </c>
+      <c r="BB6">
+        <v>-3448448502.0</v>
+      </c>
+      <c r="BC6">
+        <v>-27234893831.0</v>
+      </c>
+      <c r="BD6">
+        <v>26621978936.0</v>
+      </c>
+      <c r="BE6">
+        <v>649816358.0</v>
+      </c>
+      <c r="BF6">
+        <v>-12464281009.0</v>
+      </c>
+      <c r="BG6">
+        <v>-60769063506.0</v>
+      </c>
+      <c r="BH6">
+        <v>32808434988.0</v>
+      </c>
+      <c r="BI6">
+        <v>38918158939.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-71726593927.0</v>
+      </c>
+      <c r="BK6">
+        <v>3652875320.0</v>
+      </c>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+    </row>
+    <row r="7" spans="1:94">
+      <c r="A7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>-53479801800.0</v>
+      </c>
+      <c r="E7">
+        <v>-53459622190.0</v>
+      </c>
+      <c r="F7">
+        <v>-27103040010.0</v>
+      </c>
+      <c r="G7">
+        <v>-16580366520.0</v>
+      </c>
+      <c r="H7">
+        <v>-53924237850.0</v>
+      </c>
+      <c r="I7">
+        <v>-47951152680.0</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
+        <v>-79942588060.0</v>
+      </c>
+      <c r="N7">
+        <v>-59147905780.0</v>
+      </c>
+      <c r="O7">
+        <v>-19648468300.0</v>
+      </c>
+      <c r="P7">
+        <v>-101712841320.0</v>
+      </c>
+      <c r="Q7">
+        <v>-67921186610.0</v>
+      </c>
+      <c r="R7">
+        <v>-46445763210.0</v>
+      </c>
+      <c r="S7">
+        <v>-15933286330.0</v>
+      </c>
+      <c r="T7">
+        <v>-100569732120.0</v>
+      </c>
+      <c r="U7">
+        <v>-76362658210.0</v>
+      </c>
+      <c r="V7">
+        <v>-51506691570.0</v>
+      </c>
+      <c r="W7">
+        <v>-20310597920.0</v>
+      </c>
+      <c r="X7">
+        <v>-79802251330.0</v>
+      </c>
+      <c r="Y7">
+        <v>-68008399500.0</v>
+      </c>
+      <c r="Z7">
+        <v>-53944829830.0</v>
+      </c>
+      <c r="AA7">
+        <v>-17440201110.0</v>
+      </c>
+      <c r="AB7">
+        <v>-99580603980.0</v>
+      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+    </row>
+    <row r="8" spans="1:94">
+      <c r="A8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+    </row>
+    <row r="9" spans="1:94">
+      <c r="A9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+    </row>
+    <row r="10" spans="1:94">
+      <c r="A10" t="s">
+        <v>197</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+    </row>
+    <row r="11" spans="1:94">
+      <c r="A11" t="s">
+        <v>198</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+    </row>
+    <row r="12" spans="1:94">
+      <c r="A12" t="s">
+        <v>199</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
+        <v>33882273537.0</v>
+      </c>
+      <c r="O12">
+        <v>33882273537.0</v>
+      </c>
+      <c r="P12">
+        <v>33882273537.0</v>
+      </c>
+      <c r="Q12">
+        <v>-4532740460.0</v>
+      </c>
+      <c r="R12">
+        <v>-124142516595.0</v>
+      </c>
+      <c r="S12">
+        <v>-112188713613.0</v>
+      </c>
+      <c r="T12">
+        <v>278024696267.0</v>
+      </c>
+      <c r="U12">
+        <v>-122842621837.0</v>
+      </c>
+      <c r="V12">
+        <v>18533234514.0</v>
+      </c>
+      <c r="W12">
+        <v>-89276450989.0</v>
+      </c>
+      <c r="X12">
+        <v>22766504285.0</v>
+      </c>
+      <c r="Y12">
+        <v>200699023543.0</v>
+      </c>
+      <c r="Z12">
+        <v>-91656486830.0</v>
+      </c>
+      <c r="AA12">
+        <v>-69532498387.0</v>
+      </c>
+      <c r="AB12">
+        <v>49216982947.0</v>
+      </c>
+      <c r="AC12">
+        <v>-67975309681.0</v>
+      </c>
+      <c r="AD12">
+        <v>-65840946721.0</v>
+      </c>
+      <c r="AE12">
+        <v>33529770911.0</v>
+      </c>
+      <c r="AF12">
+        <v>146863975245.0</v>
+      </c>
+      <c r="AG12">
+        <v>-25811324177.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+    </row>
+    <row r="13" spans="1:94">
+      <c r="A13" t="s">
+        <v>200</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+    </row>
+    <row r="14" spans="1:94">
+      <c r="A14" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14">
+        <v>13190671000.0</v>
+      </c>
+      <c r="C14">
+        <v>15060226000.0</v>
+      </c>
+      <c r="D14">
+        <v>16784322000.0</v>
+      </c>
+      <c r="E14">
+        <v>12401590000.0</v>
+      </c>
+      <c r="F14">
+        <v>12179796705.0</v>
+      </c>
+      <c r="G14">
+        <v>11777406727.0</v>
+      </c>
+      <c r="H14">
+        <v>14350257622.0</v>
+      </c>
+      <c r="I14">
+        <v>10663410000.0</v>
+      </c>
+      <c r="J14">
+        <v>9694142665.0</v>
+      </c>
+      <c r="K14">
+        <v>9542567516.0</v>
+      </c>
+      <c r="L14">
+        <v>8378829578.0</v>
+      </c>
+      <c r="M14">
+        <v>9760566696.0</v>
+      </c>
+      <c r="N14">
+        <v>9412395507.0</v>
+      </c>
+      <c r="O14">
+        <v>9360688849.0</v>
+      </c>
+      <c r="P14">
+        <v>7199698479.0</v>
+      </c>
+      <c r="Q14">
+        <v>1536856528.0</v>
+      </c>
+      <c r="R14">
+        <v>1659491084.0</v>
+      </c>
+      <c r="S14">
+        <v>8800749899.0</v>
+      </c>
+      <c r="T14">
+        <v>9602732069.0</v>
+      </c>
+      <c r="U14">
+        <v>9041301307.0</v>
+      </c>
+      <c r="V14">
+        <v>9029993440.0</v>
+      </c>
+      <c r="W14">
+        <v>7924346162.0</v>
+      </c>
+      <c r="X14">
+        <v>8612176475.0</v>
+      </c>
+      <c r="Y14">
+        <v>22197072062.0</v>
+      </c>
+      <c r="Z14">
+        <v>-5500404366.0</v>
+      </c>
+      <c r="AA14">
+        <v>7984073526.0</v>
+      </c>
+      <c r="AB14">
+        <v>8184103993.0</v>
+      </c>
+      <c r="AC14">
+        <v>7910784248.0</v>
+      </c>
+      <c r="AD14">
+        <v>8553886406.0</v>
+      </c>
+      <c r="AE14">
+        <v>7501760220.0</v>
+      </c>
+      <c r="AF14">
+        <v>5724210978.0</v>
+      </c>
+      <c r="AG14">
+        <v>9582453638.0</v>
+      </c>
+      <c r="AH14">
+        <v>6542011167.0</v>
+      </c>
+      <c r="AI14">
+        <v>10563269619.0</v>
+      </c>
+      <c r="AJ14">
+        <v>9022869033.0</v>
+      </c>
+      <c r="AK14">
+        <v>9456867036.0</v>
+      </c>
+      <c r="AL14">
+        <v>13325680571.0</v>
+      </c>
+      <c r="AM14">
+        <v>9338314020.0</v>
+      </c>
+      <c r="AN14">
+        <v>12003357300.0</v>
+      </c>
+      <c r="AO14">
+        <v>10946006089.0</v>
+      </c>
+      <c r="AP14">
+        <v>8762169729.0</v>
+      </c>
+      <c r="AQ14">
+        <v>7844060826.0</v>
+      </c>
+      <c r="AR14">
+        <v>4505102478.0</v>
+      </c>
+      <c r="AS14">
+        <v>10311796984.0</v>
+      </c>
+      <c r="AT14">
+        <v>7275211083.0</v>
+      </c>
+      <c r="AU14">
+        <v>5869408864.0</v>
+      </c>
+      <c r="AV14">
+        <v>6343090029.0</v>
+      </c>
+      <c r="AW14">
+        <v>5605117103.0</v>
+      </c>
+      <c r="AX14">
+        <v>5376419067.0</v>
+      </c>
+      <c r="AY14">
+        <v>5224374314.0</v>
+      </c>
+      <c r="AZ14">
+        <v>6106079175.0</v>
+      </c>
+      <c r="BA14">
+        <v>5168420553.0</v>
+      </c>
+      <c r="BB14">
+        <v>3808473198.0</v>
+      </c>
+      <c r="BC14">
+        <v>4081652083.0</v>
+      </c>
+      <c r="BD14">
+        <v>3378279657.0</v>
+      </c>
+      <c r="BE14">
+        <v>3229664209.0</v>
+      </c>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+    </row>
+    <row r="15" spans="1:94">
+      <c r="A15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B15">
+        <v>212030551000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
+        <v>2000000.0</v>
+      </c>
+      <c r="E15">
+        <v>116486850000.0</v>
+      </c>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
+        <v>47964335000.0</v>
+      </c>
+      <c r="I15">
+        <v>3318278000.0</v>
+      </c>
+      <c r="J15">
+        <v>41443353332.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15">
+        <v>104336498177.0</v>
+      </c>
+      <c r="M15">
+        <v>2000000.0</v>
+      </c>
+      <c r="N15">
+        <v>51390375000.0</v>
+      </c>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
+        <v>90015857.0</v>
+      </c>
+      <c r="Q15">
+        <v>39912716142.0</v>
+      </c>
+      <c r="R15">
+        <v>39912716142.0</v>
+      </c>
+      <c r="S15">
+        <v>39912716142.0</v>
+      </c>
+      <c r="T15">
+        <v>39912716142.0</v>
+      </c>
+      <c r="U15">
+        <v>25695187500.0</v>
+      </c>
+      <c r="V15">
+        <v>25695187500.0</v>
+      </c>
+      <c r="W15">
+        <v>25695187500.0</v>
+      </c>
+      <c r="X15">
+        <v>1551298840.0</v>
+      </c>
+      <c r="Y15">
+        <v>51390375000.0</v>
+      </c>
+      <c r="Z15">
+        <v>51390375000.0</v>
+      </c>
+      <c r="AA15">
+        <v>51390375000.0</v>
+      </c>
+      <c r="AB15">
+        <v>2801320200.0</v>
+      </c>
+      <c r="AC15">
+        <v>77085562500.0</v>
+      </c>
+      <c r="AD15">
+        <v>51390375000.0</v>
+      </c>
+      <c r="AE15">
+        <v>25695187500.0</v>
+      </c>
+      <c r="AF15">
+        <v>2696982225.0</v>
+      </c>
+      <c r="AG15">
+        <v>26424230275.0</v>
+      </c>
+      <c r="AH15">
+        <v>25695187500.0</v>
+      </c>
+      <c r="AI15">
+        <v>25695187500.0</v>
+      </c>
+      <c r="AJ15">
+        <v>49677362500.0</v>
+      </c>
+      <c r="AK15">
+        <v>49677362500.0</v>
+      </c>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15">
+        <v>23982175000.0</v>
+      </c>
+      <c r="AO15">
+        <v>23982175000.0</v>
+      </c>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15">
+        <v>2.0</v>
+      </c>
+      <c r="AS15">
+        <v>17130124998.0</v>
+      </c>
+      <c r="AT15"/>
+      <c r="AU15">
+        <v>17130125000.0</v>
+      </c>
+      <c r="AV15">
+        <v>11991087500.0</v>
+      </c>
+      <c r="AW15">
+        <v>11991087500.0</v>
+      </c>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15">
+        <v>11991087500.0</v>
+      </c>
+      <c r="BA15">
+        <v>11991087500.0</v>
+      </c>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15">
+        <v>4250000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>19732175000.0</v>
+      </c>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15">
+        <v>31542350000.0</v>
+      </c>
+      <c r="BI15">
+        <v>16422000000.0</v>
+      </c>
+      <c r="BJ15"/>
+      <c r="BK15">
+        <v>47964350000.0</v>
+      </c>
+      <c r="BL15">
+        <v>10000264500.0</v>
+      </c>
+      <c r="BM15">
+        <v>10278075000.0</v>
+      </c>
+      <c r="BN15">
+        <v>1654210800.0</v>
+      </c>
+      <c r="BO15"/>
+      <c r="BP15">
+        <v>1654210800.0</v>
+      </c>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15">
+        <v>660628400.0</v>
+      </c>
+      <c r="BU15">
+        <v>707872000.0</v>
+      </c>
+      <c r="BV15">
+        <v>707872000.0</v>
+      </c>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15">
+        <v>353886000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>354391000.0</v>
+      </c>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15">
+        <v>700300000.0</v>
+      </c>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+    </row>
+    <row r="16" spans="1:94">
+      <c r="A16" t="s">
+        <v>203</v>
+      </c>
+      <c r="B16">
+        <v>670459712000.0</v>
+      </c>
+      <c r="C16">
+        <v>847978712000.0</v>
+      </c>
+      <c r="D16">
+        <v>1215015686000.0</v>
+      </c>
+      <c r="E16">
+        <v>407070624000.0</v>
+      </c>
+      <c r="F16">
+        <v>395103221000.0</v>
+      </c>
+      <c r="G16">
+        <v>479513296000.0</v>
+      </c>
+      <c r="H16">
+        <v>557597039000.0</v>
+      </c>
+      <c r="I16">
+        <v>89005158000.0</v>
+      </c>
+      <c r="J16">
+        <v>215730562556.0</v>
+      </c>
+      <c r="K16">
+        <v>254972213748.0</v>
+      </c>
+      <c r="L16">
+        <v>398453098239.0</v>
+      </c>
+      <c r="M16">
+        <v>146049543325.0</v>
+      </c>
+      <c r="N16">
+        <v>93410334907.0</v>
+      </c>
+      <c r="O16">
+        <v>102627046486.0</v>
+      </c>
+      <c r="P16">
+        <v>209758085749.0</v>
+      </c>
+      <c r="Q16">
+        <v>135174378737.0</v>
+      </c>
+      <c r="R16">
+        <v>94058195215.0</v>
+      </c>
+      <c r="S16">
+        <v>137858056762.0</v>
+      </c>
+      <c r="T16">
+        <v>176551115047.0</v>
+      </c>
+      <c r="U16">
+        <v>12788770388.0</v>
+      </c>
+      <c r="V16">
+        <v>63347394800.0</v>
+      </c>
+      <c r="W16">
+        <v>53836621069.0</v>
+      </c>
+      <c r="X16">
+        <v>33781887773.0</v>
+      </c>
+      <c r="Y16">
+        <v>128998234152.0</v>
+      </c>
+      <c r="Z16">
+        <v>14192756850.0</v>
+      </c>
+      <c r="AA16">
+        <v>38064326426.0</v>
+      </c>
+      <c r="AB16">
+        <v>81596516366.0</v>
+      </c>
+      <c r="AC16">
+        <v>30439279813.0</v>
+      </c>
+      <c r="AD16">
+        <v>31673353132.0</v>
+      </c>
+      <c r="AE16">
+        <v>66206667000.0</v>
+      </c>
+      <c r="AF16">
+        <v>150731756306.0</v>
+      </c>
+      <c r="AG16">
+        <v>39597890486.0</v>
+      </c>
+      <c r="AH16">
+        <v>44973880379.0</v>
+      </c>
+      <c r="AI16">
+        <v>23687326009.0</v>
+      </c>
+      <c r="AJ16">
+        <v>105344597137.0</v>
+      </c>
+      <c r="AK16">
+        <v>126555486218.0</v>
+      </c>
+      <c r="AL16">
+        <v>102424762950.0</v>
+      </c>
+      <c r="AM16">
+        <v>71057880734.0</v>
+      </c>
+      <c r="AN16">
+        <v>126411667246.0</v>
+      </c>
+      <c r="AO16">
+        <v>18437289686.0</v>
+      </c>
+      <c r="AP16">
+        <v>147376699781.0</v>
+      </c>
+      <c r="AQ16">
+        <v>21805218372.0</v>
+      </c>
+      <c r="AR16">
+        <v>40573520108.0</v>
+      </c>
+      <c r="AS16">
+        <v>16663504069.0</v>
+      </c>
+      <c r="AT16">
+        <v>53157567970.0</v>
+      </c>
+      <c r="AU16">
+        <v>18388600445.0</v>
+      </c>
+      <c r="AV16">
+        <v>69106779072.0</v>
+      </c>
+      <c r="AW16">
+        <v>10682028940.0</v>
+      </c>
+      <c r="AX16">
+        <v>112599641830.0</v>
+      </c>
+      <c r="AY16">
+        <v>31808239706.0</v>
+      </c>
+      <c r="AZ16">
+        <v>112386011203.0</v>
+      </c>
+      <c r="BA16">
+        <v>3760980376.0</v>
+      </c>
+      <c r="BB16">
+        <v>6457156686.0</v>
+      </c>
+      <c r="BC16">
+        <v>9905605188.0</v>
+      </c>
+      <c r="BD16">
+        <v>37140499019.0</v>
+      </c>
+      <c r="BE16">
+        <v>10518520083.0</v>
+      </c>
+      <c r="BF16">
+        <v>9868703725.0</v>
+      </c>
+      <c r="BG16">
+        <v>22332984734.0</v>
+      </c>
+      <c r="BH16">
+        <v>83102048240.0</v>
+      </c>
+      <c r="BI16">
+        <v>50293613252.0</v>
+      </c>
+      <c r="BJ16">
+        <v>11375454313.0</v>
+      </c>
+      <c r="BK16">
+        <v>83102048240.0</v>
+      </c>
+      <c r="BL16">
+        <v>79449172920.0</v>
+      </c>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+    </row>
+    <row r="17" spans="1:94">
+      <c r="A17" t="s">
+        <v>204</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+    </row>
+    <row r="18" spans="1:94">
+      <c r="A18" t="s">
+        <v>205</v>
+      </c>
+      <c r="B18">
+        <v>-123707887000.0</v>
+      </c>
+      <c r="C18">
+        <v>-338088847000.0</v>
+      </c>
+      <c r="D18">
+        <v>777372411000.0</v>
+      </c>
+      <c r="E18">
+        <v>134222370000.0</v>
+      </c>
+      <c r="F18">
+        <v>-79550631000.0</v>
+      </c>
+      <c r="G18">
+        <v>-74633515000.0</v>
+      </c>
+      <c r="H18">
+        <v>558654734000.0</v>
+      </c>
+      <c r="I18">
+        <v>-132287816000.0</v>
+      </c>
+      <c r="J18">
+        <v>-6685166563.0</v>
+      </c>
+      <c r="K18">
+        <v>-168124377672.0</v>
+      </c>
+      <c r="L18">
+        <v>382241221522.0</v>
+      </c>
+      <c r="M18">
+        <v>44582638851.0</v>
+      </c>
+      <c r="N18">
+        <v>53618795399.0</v>
+      </c>
+      <c r="O18">
+        <v>19585921178.0</v>
+      </c>
+      <c r="P18">
+        <v>-3407495023.0</v>
+      </c>
+      <c r="Q18">
+        <v>10497639384.0</v>
+      </c>
+      <c r="R18">
+        <v>-9422727560.0</v>
+      </c>
+      <c r="S18">
+        <v>-107895627602.0</v>
+      </c>
+      <c r="T18">
+        <v>334524216284.0</v>
+      </c>
+      <c r="U18">
+        <v>-94806889399.0</v>
+      </c>
+      <c r="V18">
+        <v>1498581065.0</v>
+      </c>
+      <c r="W18">
+        <v>-83772259545.0</v>
+      </c>
+      <c r="X18">
+        <v>53078719990.0</v>
+      </c>
+      <c r="Y18">
+        <v>253129623468.0</v>
+      </c>
+      <c r="Z18">
+        <v>-115465737534.0</v>
+      </c>
+      <c r="AA18">
+        <v>-71503149068.0</v>
+      </c>
+      <c r="AB18">
+        <v>146417630022.0</v>
+      </c>
+      <c r="AC18">
+        <v>80395016414.0</v>
+      </c>
+      <c r="AD18">
+        <v>-76524882920.0</v>
+      </c>
+      <c r="AE18">
+        <v>-97467769869.0</v>
+      </c>
+      <c r="AF18">
+        <v>205232832891.0</v>
+      </c>
+      <c r="AG18">
+        <v>-11332646006.0</v>
+      </c>
+      <c r="AH18">
+        <v>-21856364493.0</v>
+      </c>
+      <c r="AI18">
+        <v>-58271534346.0</v>
+      </c>
+      <c r="AJ18">
+        <v>249189829225.0</v>
+      </c>
+      <c r="AK18">
+        <v>3517212911.0</v>
+      </c>
+      <c r="AL18">
+        <v>-59112008021.0</v>
+      </c>
+      <c r="AM18">
+        <v>-104977886577.0</v>
+      </c>
+      <c r="AN18">
+        <v>246046460319.0</v>
+      </c>
+      <c r="AO18">
+        <v>-61116329551.0</v>
+      </c>
+      <c r="AP18">
+        <v>-21748188364.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-104184350271.0</v>
+      </c>
+      <c r="AR18">
+        <v>143334026895.0</v>
+      </c>
+      <c r="AS18">
+        <v>-29797205313.0</v>
+      </c>
+      <c r="AT18">
+        <v>-116601308484.0</v>
+      </c>
+      <c r="AU18">
+        <v>-108245273647.0</v>
+      </c>
+      <c r="AV18">
+        <v>146876484541.0</v>
+      </c>
+      <c r="AW18">
+        <v>28556211337.0</v>
+      </c>
+      <c r="AX18">
+        <v>-130881026927.0</v>
+      </c>
+      <c r="AY18">
+        <v>-127356499710.0</v>
+      </c>
+      <c r="AZ18">
+        <v>210461231497.0</v>
+      </c>
+      <c r="BA18">
+        <v>-20192716419.0</v>
+      </c>
+      <c r="BB18">
+        <v>-108106308541.0</v>
+      </c>
+      <c r="BC18">
+        <v>-28462358555.0</v>
+      </c>
+      <c r="BD18">
+        <v>77946701225.0</v>
+      </c>
+      <c r="BE18">
+        <v>-21426011663.0</v>
+      </c>
+      <c r="BF18">
+        <v>-5020444190.0</v>
+      </c>
+      <c r="BG18">
+        <v>-7990061204.0</v>
+      </c>
+      <c r="BH18">
+        <v>-5826888683.0</v>
+      </c>
+      <c r="BI18">
+        <v>-6960450364.0</v>
+      </c>
+      <c r="BJ18">
+        <v>14199027868.0</v>
+      </c>
+      <c r="BK18">
+        <v>-52550670600.0</v>
+      </c>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+    </row>
+    <row r="19" spans="1:94">
+      <c r="A19" t="s">
+        <v>206</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
+        <v>-17251536920.0</v>
+      </c>
+      <c r="G19">
+        <v>-30576972852.0</v>
+      </c>
+      <c r="H19">
+        <v>-12600352912.0</v>
+      </c>
+      <c r="I19">
+        <v>-27190526278.0</v>
+      </c>
+      <c r="J19">
+        <v>-39605277462.0</v>
+      </c>
+      <c r="K19">
+        <v>-30248265836.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19">
+        <v>-37219161470.0</v>
+      </c>
+      <c r="N19">
+        <v>-42301469024.0</v>
+      </c>
+      <c r="O19">
+        <v>-20443082112.0</v>
+      </c>
+      <c r="P19">
+        <v>-69403430474.0</v>
+      </c>
+      <c r="Q19">
+        <v>-23065361794.0</v>
+      </c>
+      <c r="R19">
+        <v>-11404285450.0</v>
+      </c>
+      <c r="S19">
+        <v>-18689140521.0</v>
+      </c>
+      <c r="T19">
+        <v>-7344313126.0</v>
+      </c>
+      <c r="U19">
+        <v>-8657438563.0</v>
+      </c>
+      <c r="V19">
+        <v>-20412772562.0</v>
+      </c>
+      <c r="W19">
+        <v>-8888898852.0</v>
+      </c>
+      <c r="X19">
+        <v>-5126028859.0</v>
+      </c>
+      <c r="Y19">
+        <v>-25659267098.0</v>
+      </c>
+      <c r="Z19">
+        <v>-9234470652.0</v>
+      </c>
+      <c r="AA19">
+        <v>-14441034973.0</v>
+      </c>
+      <c r="AB19">
+        <v>-32497619974.0</v>
+      </c>
+      <c r="AC19">
+        <v>41959782494.0</v>
+      </c>
+      <c r="AD19">
+        <v>-22198470585.0</v>
+      </c>
+      <c r="AE19">
+        <v>-89627132228.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+    </row>
+    <row r="20" spans="1:94">
+      <c r="A20" t="s">
+        <v>207</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+    </row>
+    <row r="21" spans="1:94">
+      <c r="A21" t="s">
+        <v>208</v>
+      </c>
+      <c r="B21">
+        <v>157869928857.0</v>
+      </c>
+      <c r="C21">
+        <v>-3624738774.0</v>
+      </c>
+      <c r="D21">
+        <v>-3624244809.0</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21">
+        <v>-3624767251.0</v>
+      </c>
+      <c r="G21">
+        <v>-3624709031.0</v>
+      </c>
+      <c r="H21">
+        <v>-47829217127.0</v>
+      </c>
+      <c r="I21">
+        <v>16573508734.0</v>
+      </c>
+      <c r="J21">
+        <v>6528755007.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21">
+        <v>67272574077.0</v>
+      </c>
+      <c r="R21">
+        <v>78199146612.0</v>
+      </c>
+      <c r="S21">
+        <v>71684151156.0</v>
+      </c>
+      <c r="T21">
+        <v>-173381535350.0</v>
+      </c>
+      <c r="U21">
+        <v>74425377059.0</v>
+      </c>
+      <c r="V21">
+        <v>10461064133.0</v>
+      </c>
+      <c r="W21">
+        <v>103695631751.0</v>
+      </c>
+      <c r="X21">
+        <v>-133676955657.0</v>
+      </c>
+      <c r="Y21">
+        <v>-87308469935.0</v>
+      </c>
+      <c r="Z21">
+        <v>85480105740.0</v>
+      </c>
+      <c r="AA21">
+        <v>27324305001.0</v>
+      </c>
+      <c r="AB21">
+        <v>-86811284084.0</v>
+      </c>
+      <c r="AC21">
+        <v>-12962508898.0</v>
+      </c>
+      <c r="AD21">
+        <v>93962153141.0</v>
+      </c>
+      <c r="AE21">
+        <v>-29839115740.0</v>
+      </c>
+      <c r="AF21">
+        <v>-130242957613.0</v>
+      </c>
+      <c r="AG21">
+        <v>44379287594.0</v>
+      </c>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+    </row>
+    <row r="22" spans="1:94">
+      <c r="A22" t="s">
+        <v>170</v>
+      </c>
+      <c r="B22">
+        <v>51323723000.0</v>
+      </c>
+      <c r="C22">
+        <v>27307253000.0</v>
+      </c>
+      <c r="D22">
+        <v>198411512000.0</v>
+      </c>
+      <c r="E22">
+        <v>73133601000.0</v>
+      </c>
+      <c r="F22">
+        <v>28733686016.0</v>
+      </c>
+      <c r="G22">
+        <v>51166512094.0</v>
+      </c>
+      <c r="H22">
+        <v>118331834064.0</v>
+      </c>
+      <c r="I22">
+        <v>39311669000.0</v>
+      </c>
+      <c r="J22">
+        <v>36287508744.0</v>
+      </c>
+      <c r="K22">
+        <v>44040892733.0</v>
+      </c>
+      <c r="L22">
+        <v>65849977583.0</v>
+      </c>
+      <c r="M22">
+        <v>67623856687.0</v>
+      </c>
+      <c r="N22">
+        <v>34143293292.0</v>
+      </c>
+      <c r="O22">
+        <v>40029003290.0</v>
+      </c>
+      <c r="P22">
+        <v>79575016412.0</v>
+      </c>
+      <c r="Q22">
+        <v>32067879024.0</v>
+      </c>
+      <c r="R22">
+        <v>4064340220.0</v>
+      </c>
+      <c r="S22">
+        <v>11545128586.0</v>
+      </c>
+      <c r="T22">
+        <v>56973091602.0</v>
+      </c>
+      <c r="U22">
+        <v>22193517598.0</v>
+      </c>
+      <c r="V22">
+        <v>6183462796.0</v>
+      </c>
+      <c r="W22">
+        <v>6165483497.0</v>
+      </c>
+      <c r="X22">
+        <v>33436881701.0</v>
+      </c>
+      <c r="Y22">
+        <v>50676981080.0</v>
+      </c>
+      <c r="Z22">
+        <v>-22349085985.0</v>
+      </c>
+      <c r="AA22">
+        <v>10243785533.0</v>
+      </c>
+      <c r="AB22">
+        <v>116083039581.0</v>
+      </c>
+      <c r="AC22">
+        <v>27339743267.0</v>
+      </c>
+      <c r="AD22">
+        <v>2410578654.0</v>
+      </c>
+      <c r="AE22">
+        <v>22211198803.0</v>
+      </c>
+      <c r="AF22">
+        <v>69383718728.0</v>
+      </c>
+      <c r="AG22">
+        <v>14471056862.0</v>
+      </c>
+      <c r="AH22">
+        <v>21311070600.0</v>
+      </c>
+      <c r="AI22">
+        <v>7084310479.0</v>
+      </c>
+      <c r="AJ22">
+        <v>41473839218.0</v>
+      </c>
+      <c r="AK22">
+        <v>20403735211.0</v>
+      </c>
+      <c r="AL22">
+        <v>8386565672.0</v>
+      </c>
+      <c r="AM22">
+        <v>7279875056.0</v>
+      </c>
+      <c r="AN22">
+        <v>26145155444.0</v>
+      </c>
+      <c r="AO22">
+        <v>36230766018.0</v>
+      </c>
+      <c r="AP22">
+        <v>7850422401.0</v>
+      </c>
+      <c r="AQ22">
+        <v>7435788396.0</v>
+      </c>
+      <c r="AR22">
+        <v>27502898602.0</v>
+      </c>
+      <c r="AS22">
+        <v>22670390083.0</v>
+      </c>
+      <c r="AT22">
+        <v>8210198931.0</v>
+      </c>
+      <c r="AU22">
+        <v>4397903425.0</v>
+      </c>
+      <c r="AV22">
+        <v>11332557039.0</v>
+      </c>
+      <c r="AW22">
+        <v>32463361235.0</v>
+      </c>
+      <c r="AX22">
+        <v>5859603548.0</v>
+      </c>
+      <c r="AY22">
+        <v>4537499377.0</v>
+      </c>
+      <c r="AZ22">
+        <v>24275189580.0</v>
+      </c>
+      <c r="BA22">
+        <v>13088914717.0</v>
+      </c>
+      <c r="BB22">
+        <v>-249780429.0</v>
+      </c>
+      <c r="BC22">
+        <v>3785016861.0</v>
+      </c>
+      <c r="BD22">
+        <v>23525016876.0</v>
+      </c>
+      <c r="BE22">
+        <v>9469960382.0</v>
+      </c>
+      <c r="BF22">
+        <v>5632663100.0</v>
+      </c>
+      <c r="BG22">
+        <v>4141180900.0</v>
+      </c>
+      <c r="BH22">
+        <v>52710290200.0</v>
+      </c>
+      <c r="BI22">
+        <v>14871040900.0</v>
+      </c>
+      <c r="BJ22">
+        <v>9794537900.0</v>
+      </c>
+      <c r="BK22">
+        <v>2333136300.0</v>
+      </c>
+      <c r="BL22">
+        <v>49771820300.0</v>
+      </c>
+      <c r="BM22">
+        <v>11321862300.0</v>
+      </c>
+      <c r="BN22">
+        <v>12768592800.0</v>
+      </c>
+      <c r="BO22">
+        <v>1721145500.0</v>
+      </c>
+      <c r="BP22">
+        <v>17707300000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>2453322400.0</v>
+      </c>
+      <c r="BR22">
+        <v>4107122300.0</v>
+      </c>
+      <c r="BS22">
+        <v>1120333400.0</v>
+      </c>
+      <c r="BT22">
+        <v>815022800.0</v>
+      </c>
+      <c r="BU22">
+        <v>4689260100.0</v>
+      </c>
+      <c r="BV22">
+        <v>1161314200.0</v>
+      </c>
+      <c r="BW22">
+        <v>1359947200.0</v>
+      </c>
+      <c r="BX22">
+        <v>1125499400.0</v>
+      </c>
+      <c r="BY22">
+        <v>825214700.0</v>
+      </c>
+      <c r="BZ22">
+        <v>438112500.0</v>
+      </c>
+      <c r="CA22">
+        <v>1251156100.0</v>
+      </c>
+      <c r="CB22">
+        <v>703982000.0</v>
+      </c>
+      <c r="CC22">
+        <v>1867907000.0</v>
+      </c>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22">
+        <v>90640000.0</v>
+      </c>
+      <c r="CG22">
+        <v>589018000.0</v>
+      </c>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22">
+        <v>955173000.0</v>
+      </c>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+    </row>
+    <row r="23" spans="1:94">
+      <c r="A23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
+        <v>-2973959000.0</v>
+      </c>
+      <c r="E23">
+        <v>-14590.0</v>
+      </c>
+      <c r="F23">
+        <v>-14590.0</v>
+      </c>
+      <c r="G23">
+        <v>-14585.0</v>
+      </c>
+      <c r="H23">
+        <v>4000000.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23">
+        <v>-41443353332.0</v>
+      </c>
+      <c r="K23">
+        <v>234976.0</v>
+      </c>
+      <c r="L23">
+        <v>-86058303524.0</v>
+      </c>
+      <c r="M23">
+        <v>7154431719.0</v>
+      </c>
+      <c r="N23">
+        <v>9816888748.0</v>
+      </c>
+      <c r="O23">
+        <v>3292678750.0</v>
+      </c>
+      <c r="P23">
+        <v>75000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-1951441142.0</v>
+      </c>
+      <c r="R23">
+        <v>25000000.0</v>
+      </c>
+      <c r="S23">
+        <v>75007474471.0</v>
+      </c>
+      <c r="T23">
+        <v>19341655.0</v>
+      </c>
+      <c r="U23">
+        <v>48730189559.0</v>
+      </c>
+      <c r="V23">
+        <v>10461064133.0</v>
+      </c>
+      <c r="W23">
+        <v>-90286779.0</v>
+      </c>
+      <c r="X23">
+        <v>-44375305763.0</v>
+      </c>
+      <c r="Y23">
+        <v>-134919385690.0</v>
+      </c>
+      <c r="Z23">
+        <v>-91236107.0</v>
+      </c>
+      <c r="AA23">
+        <v>-6431119255.0</v>
+      </c>
+      <c r="AB23">
+        <v>-50872589259.0</v>
+      </c>
+      <c r="AC23">
+        <v>2305775806.0</v>
+      </c>
+      <c r="AD23">
+        <v>64039783687.0</v>
+      </c>
+      <c r="AE23">
+        <v>-2510461335.0</v>
+      </c>
+      <c r="AF23">
+        <v>-56074730253.0</v>
+      </c>
+      <c r="AG23">
+        <v>-3131768850.0</v>
+      </c>
+      <c r="AH23">
+        <v>-4946742976.0</v>
+      </c>
+      <c r="AI23">
+        <v>-1103570659.0</v>
+      </c>
+      <c r="AJ23">
+        <v>-4797557290.0</v>
+      </c>
+      <c r="AK23">
+        <v>-1558391055.0</v>
+      </c>
+      <c r="AL23">
+        <v>-890308343.0</v>
+      </c>
+      <c r="AM23">
+        <v>3322572861.0</v>
+      </c>
+      <c r="AN23">
+        <v>-7988184254.0</v>
+      </c>
+      <c r="AO23">
+        <v>1253888688.0</v>
+      </c>
+      <c r="AP23">
+        <v>-176056502.0</v>
+      </c>
+      <c r="AQ23">
+        <v>-7117166.0</v>
+      </c>
+      <c r="AR23">
+        <v>-10643975032.0</v>
+      </c>
+      <c r="AS23">
+        <v>-16150385938.0</v>
+      </c>
+      <c r="AT23">
+        <v>143643491334.0</v>
+      </c>
+      <c r="AU23">
+        <v>106655390060.0</v>
+      </c>
+      <c r="AV23">
+        <v>110435737792.0</v>
+      </c>
+      <c r="AW23">
+        <v>-11980397881.0</v>
+      </c>
+      <c r="AX23">
+        <v>-27020282194.0</v>
+      </c>
+      <c r="AY23">
+        <v>27083754946.0</v>
+      </c>
+      <c r="AZ23">
+        <v>6556403087.0</v>
+      </c>
+      <c r="BA23">
+        <v>-11991087500.0</v>
+      </c>
+      <c r="BB23">
+        <v>-41262698.0</v>
+      </c>
+      <c r="BC23">
+        <v>-41262699.0</v>
+      </c>
+      <c r="BD23">
+        <v>1218097568.0</v>
+      </c>
+      <c r="BE23">
+        <v>-186315798.0</v>
+      </c>
+      <c r="BF23">
+        <v>-329841599.0</v>
+      </c>
+      <c r="BG23">
+        <v>-46154295.0</v>
+      </c>
+      <c r="BH23">
+        <v>-306462020.0</v>
+      </c>
+      <c r="BI23">
+        <v>-16422000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>48004212021.0</v>
+      </c>
+      <c r="BK23">
+        <v>-39862021.0</v>
+      </c>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23">
+        <v>22562744100.0</v>
+      </c>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23">
+        <v>1410000000.0</v>
+      </c>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23">
+        <v>5256281000.0</v>
+      </c>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23">
+        <v>33000.0</v>
+      </c>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+    </row>
+    <row r="24" spans="1:94">
+      <c r="A24" t="s">
+        <v>210</v>
+      </c>
+      <c r="B24">
+        <v>-215124000.0</v>
+      </c>
+      <c r="C24">
+        <v>-2029201000.0</v>
+      </c>
+      <c r="D24">
+        <v>897873000.0</v>
+      </c>
+      <c r="E24">
+        <v>-217488000.0</v>
+      </c>
+      <c r="F24">
+        <v>-677160000.0</v>
+      </c>
+      <c r="G24">
+        <v>-1168608000.0</v>
+      </c>
+      <c r="H24">
+        <v>2302735000.0</v>
+      </c>
+      <c r="I24">
+        <v>233802000.0</v>
+      </c>
+      <c r="J24">
+        <v>-70920154.0</v>
+      </c>
+      <c r="K24">
+        <v>-1776413949.0</v>
+      </c>
+      <c r="L24">
+        <v>294344837.0</v>
+      </c>
+      <c r="M24">
+        <v>87071003.0</v>
+      </c>
+      <c r="N24">
+        <v>-18637041120.0</v>
+      </c>
+      <c r="O24">
+        <v>-700575628.0</v>
+      </c>
+      <c r="P24">
+        <v>-249850000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-227250000.0</v>
+      </c>
+      <c r="R24">
+        <v>-356976716.0</v>
+      </c>
+      <c r="S24">
+        <v>-2535483266.0</v>
+      </c>
+      <c r="T24">
+        <v>3212516464.0</v>
+      </c>
+      <c r="U24">
+        <v>-4457687315.0</v>
+      </c>
+      <c r="V24">
+        <v>-3223001542.0</v>
+      </c>
+      <c r="W24">
+        <v>-1302397662.0</v>
+      </c>
+      <c r="X24">
+        <v>-12372610863.0</v>
+      </c>
+      <c r="Y24">
+        <v>-314920881.0</v>
+      </c>
+      <c r="Z24">
+        <v>893831863.0</v>
+      </c>
+      <c r="AA24">
+        <v>3839009252.0</v>
+      </c>
+      <c r="AB24">
+        <v>-5886090067.0</v>
+      </c>
+      <c r="AC24">
+        <v>255417009.0</v>
+      </c>
+      <c r="AD24">
+        <v>-611996055.0</v>
+      </c>
+      <c r="AE24">
+        <v>-248845919.0</v>
+      </c>
+      <c r="AF24">
+        <v>31984482272.0</v>
+      </c>
+      <c r="AG24">
+        <v>-5945557363.0</v>
+      </c>
+      <c r="AH24">
+        <v>5626596208.0</v>
+      </c>
+      <c r="AI24">
+        <v>-34612774.0</v>
+      </c>
+      <c r="AJ24">
+        <v>60656267.0</v>
+      </c>
+      <c r="AK24">
+        <v>-194506125.0</v>
+      </c>
+      <c r="AL24">
+        <v>-1005314163.0</v>
+      </c>
+      <c r="AM24">
+        <v>-31170561.0</v>
+      </c>
+      <c r="AN24">
+        <v>-13059128694.0</v>
+      </c>
+      <c r="AO24">
+        <v>6998007245.0</v>
+      </c>
+      <c r="AP24">
+        <v>-6449987970.0</v>
+      </c>
+      <c r="AQ24">
+        <v>6734184408.0</v>
+      </c>
+      <c r="AR24">
+        <v>270152004.0</v>
+      </c>
+      <c r="AS24">
+        <v>6712950269.0</v>
+      </c>
+      <c r="AT24">
+        <v>-6066895055.0</v>
+      </c>
+      <c r="AU24">
+        <v>-881212729.0</v>
+      </c>
+      <c r="AV24">
+        <v>-12106104743.0</v>
+      </c>
+      <c r="AW24">
+        <v>-218861667.0</v>
+      </c>
+      <c r="AX24">
+        <v>-6562223413.0</v>
+      </c>
+      <c r="AY24">
+        <v>7449379395.0</v>
+      </c>
+      <c r="AZ24">
+        <v>974211318.0</v>
+      </c>
+      <c r="BA24">
+        <v>34096483.0</v>
+      </c>
+      <c r="BB24">
+        <v>-1005903047.0</v>
+      </c>
+      <c r="BC24">
+        <v>2306048845.0</v>
+      </c>
+      <c r="BD24">
+        <v>-2506810257.0</v>
+      </c>
+      <c r="BE24">
+        <v>947121586.0</v>
+      </c>
+      <c r="BF24">
+        <v>146486008.0</v>
+      </c>
+      <c r="BG24">
+        <v>-60233874.0</v>
+      </c>
+      <c r="BH24">
+        <v>7878471397.0</v>
+      </c>
+      <c r="BI24">
+        <v>-7362550700.0</v>
+      </c>
+      <c r="BJ24">
+        <v>-213531444.0</v>
+      </c>
+      <c r="BK24">
+        <v>-77498436.0</v>
+      </c>
+      <c r="BL24">
+        <v>263779300.0</v>
+      </c>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24">
+        <v>1049485200.0</v>
+      </c>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24">
+        <v>1430283600.0</v>
+      </c>
+      <c r="BU24">
+        <v>629047800.0</v>
+      </c>
+      <c r="BV24">
+        <v>1468383100.0</v>
+      </c>
+      <c r="BW24">
+        <v>1272106100.0</v>
+      </c>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24">
+        <v>591989000.0</v>
+      </c>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24">
+        <v>14487000.0</v>
+      </c>
+      <c r="CM24">
+        <v>139393000.0</v>
+      </c>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+    </row>
+    <row r="25" spans="1:94">
+      <c r="A25" t="s">
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>-160916651000.0</v>
+      </c>
+      <c r="C25">
+        <v>-351417138000.0</v>
+      </c>
+      <c r="D25">
+        <v>598423445000.0</v>
+      </c>
+      <c r="E25">
+        <v>84149132000.0</v>
+      </c>
+      <c r="F25">
+        <v>-62514218000.0</v>
+      </c>
+      <c r="G25">
+        <v>-45225151000.0</v>
+      </c>
+      <c r="H25">
+        <v>573016773000.0</v>
+      </c>
+      <c r="I25">
+        <v>-157799171000.0</v>
+      </c>
+      <c r="J25">
+        <v>6483752596.0</v>
+      </c>
+      <c r="K25">
+        <v>-181491254119.0</v>
+      </c>
+      <c r="L25">
+        <v>343053606756.0</v>
+      </c>
+      <c r="M25">
+        <v>4504447941.0</v>
+      </c>
+      <c r="N25">
+        <v>33912219189.0</v>
+      </c>
+      <c r="O25">
+        <v>-9360688849.0</v>
+      </c>
+      <c r="P25">
+        <v>-7199698479.0</v>
+      </c>
+      <c r="Q25">
+        <v>-33604735552.0</v>
+      </c>
+      <c r="R25">
+        <v>-5723831304.0</v>
+      </c>
+      <c r="S25">
+        <v>-94486349034.0</v>
+      </c>
+      <c r="T25">
+        <v>297111571748.0</v>
+      </c>
+      <c r="U25">
+        <v>-103688293624.0</v>
+      </c>
+      <c r="V25">
+        <v>22345989260.0</v>
+      </c>
+      <c r="W25">
+        <v>-73224933967.0</v>
+      </c>
+      <c r="X25">
+        <v>3783079810.0</v>
+      </c>
+      <c r="Y25">
+        <v>205758528774.0</v>
+      </c>
+      <c r="Z25">
+        <v>-77827080743.0</v>
+      </c>
+      <c r="AA25">
+        <v>-69427216121.0</v>
+      </c>
+      <c r="AB25">
+        <v>48886236919.0</v>
+      </c>
+      <c r="AC25">
+        <v>3440123414.0</v>
+      </c>
+      <c r="AD25">
+        <v>-65636819738.0</v>
+      </c>
+      <c r="AE25">
+        <v>-37742092742.0</v>
+      </c>
+      <c r="AF25">
+        <v>146545807679.0</v>
+      </c>
+      <c r="AG25">
+        <v>-25731692406.0</v>
+      </c>
+      <c r="AH25">
+        <v>-61741361497.0</v>
+      </c>
+      <c r="AI25">
+        <v>-49745757817.0</v>
+      </c>
+      <c r="AJ25">
+        <v>212539307736.0</v>
+      </c>
+      <c r="AK25">
+        <v>-13688353168.0</v>
+      </c>
+      <c r="AL25">
+        <v>-78877834649.0</v>
+      </c>
+      <c r="AM25">
+        <v>-110627100025.0</v>
+      </c>
+      <c r="AN25">
+        <v>223536794536.0</v>
+      </c>
+      <c r="AO25">
+        <v>-115742869198.0</v>
+      </c>
+      <c r="AP25">
+        <v>-17306096806.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-117667658703.0</v>
+      </c>
+      <c r="AR25">
+        <v>115438029946.0</v>
+      </c>
+      <c r="AS25">
+        <v>-17584204146.0</v>
+      </c>
+      <c r="AT25">
+        <v>-102261931924.0</v>
+      </c>
+      <c r="AU25">
+        <v>-95986243357.0</v>
+      </c>
+      <c r="AV25">
+        <v>135069526968.0</v>
+      </c>
+      <c r="AW25">
+        <v>13043644366.0</v>
+      </c>
+      <c r="AX25">
+        <v>-164822842653.0</v>
+      </c>
+      <c r="AY25">
+        <v>-100066791702.0</v>
+      </c>
+      <c r="AZ25">
+        <v>205712897720.0</v>
+      </c>
+      <c r="BA25">
+        <v>-28221284998.0</v>
+      </c>
+      <c r="BB25">
+        <v>-109408037479.0</v>
+      </c>
+      <c r="BC25">
+        <v>-26151680033.0</v>
+      </c>
+      <c r="BD25">
+        <v>86487964547.0</v>
+      </c>
+      <c r="BE25">
+        <v>-25121709333.0</v>
+      </c>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+    </row>
+    <row r="26" spans="1:94">
+      <c r="A26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B26">
+        <v>-1755000000.0</v>
+      </c>
+      <c r="C26">
+        <v>-26330500000.0</v>
+      </c>
+      <c r="D26">
+        <v>-6595441000.0</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+    </row>
+    <row r="27" spans="1:94">
+      <c r="A27" t="s">
+        <v>213</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+    </row>
+    <row r="28" spans="1:94">
+      <c r="A28" t="s">
+        <v>214</v>
+      </c>
+      <c r="B28">
+        <v>-55915622000.0</v>
+      </c>
+      <c r="C28">
+        <v>-29955239000.0</v>
+      </c>
+      <c r="D28">
+        <v>-13191645000.0</v>
+      </c>
+      <c r="E28">
+        <v>-120113343000.0</v>
+      </c>
+      <c r="F28">
+        <v>-3624767000.0</v>
+      </c>
+      <c r="G28">
+        <v>-3624724000.0</v>
+      </c>
+      <c r="H28">
+        <v>-95789553000.0</v>
+      </c>
+      <c r="I28">
+        <v>13255231000.0</v>
+      </c>
+      <c r="J28">
+        <v>-34914598325.0</v>
+      </c>
+      <c r="K28">
+        <v>22525785136.0</v>
+      </c>
+      <c r="L28">
+        <v>-188839053524.0</v>
+      </c>
+      <c r="M28">
+        <v>7152431719.0</v>
+      </c>
+      <c r="N28">
+        <v>-44322924655.0</v>
+      </c>
+      <c r="O28">
+        <v>1292117153.0</v>
+      </c>
+      <c r="P28">
+        <v>-166190658230.0</v>
+      </c>
+      <c r="Q28">
+        <v>27634857935.0</v>
+      </c>
+      <c r="R28">
+        <v>78224146612.0</v>
+      </c>
+      <c r="S28">
+        <v>71684151156.0</v>
+      </c>
+      <c r="T28">
+        <v>-173356535350.0</v>
+      </c>
+      <c r="U28">
+        <v>48730189559.0</v>
+      </c>
+      <c r="V28">
+        <v>10461064133.0</v>
+      </c>
+      <c r="W28">
+        <v>103695631751.0</v>
+      </c>
+      <c r="X28">
+        <v>-135228254498.0</v>
+      </c>
+      <c r="Y28">
+        <v>-138698844935.0</v>
+      </c>
+      <c r="Z28">
+        <v>91911224996.0</v>
+      </c>
+      <c r="AA28">
+        <v>20893185746.0</v>
+      </c>
+      <c r="AB28">
+        <v>-89324665040.0</v>
+      </c>
+      <c r="AC28">
+        <v>-10656733092.0</v>
+      </c>
+      <c r="AD28">
+        <v>42488524427.0</v>
+      </c>
+      <c r="AE28">
+        <v>-58044764575.0</v>
+      </c>
+      <c r="AF28">
+        <v>-126160879514.0</v>
+      </c>
+      <c r="AG28">
+        <v>14823288469.0</v>
+      </c>
+      <c r="AH28">
+        <v>37040506577.0</v>
+      </c>
+      <c r="AI28">
+        <v>-27776128270.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-269484830279.0</v>
+      </c>
+      <c r="AK28">
+        <v>19879289403.0</v>
+      </c>
+      <c r="AL28">
+        <v>91995884467.0</v>
+      </c>
+      <c r="AM28">
+        <v>47451684711.0</v>
+      </c>
+      <c r="AN28">
+        <v>-131799776586.0</v>
+      </c>
+      <c r="AO28">
+        <v>-74821087790.0</v>
+      </c>
+      <c r="AP28">
+        <v>153769657744.0</v>
+      </c>
+      <c r="AQ28">
+        <v>78681864126.0</v>
+      </c>
+      <c r="AR28">
+        <v>-119223351526.0</v>
+      </c>
+      <c r="AS28">
+        <v>-16547607629.0</v>
+      </c>
+      <c r="AT28">
+        <v>158426058900.0</v>
+      </c>
+      <c r="AU28">
+        <v>58408307750.0</v>
+      </c>
+      <c r="AV28">
+        <v>-75845632371.0</v>
+      </c>
+      <c r="AW28">
+        <v>-130261631072.0</v>
+      </c>
+      <c r="AX28">
+        <v>116476923570.0</v>
+      </c>
+      <c r="AY28">
+        <v>141078515524.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-103595003592.0</v>
+      </c>
+      <c r="BA28">
+        <v>17462443621.0</v>
+      </c>
+      <c r="BB28">
+        <v>105663763091.0</v>
+      </c>
+      <c r="BC28">
+        <v>-1078584121.0</v>
+      </c>
+      <c r="BD28">
+        <v>-50477064357.0</v>
+      </c>
+      <c r="BE28">
+        <v>21128706434.0</v>
+      </c>
+      <c r="BF28">
+        <v>49077331936.0</v>
+      </c>
+      <c r="BG28">
+        <v>-1346153295.0</v>
+      </c>
+      <c r="BH28">
+        <v>-40537261420.0</v>
+      </c>
+      <c r="BI28">
+        <v>-49465003471.0</v>
+      </c>
+      <c r="BJ28">
+        <v>89735664891.0</v>
+      </c>
+      <c r="BK28">
+        <v>-54806282372.0</v>
+      </c>
+      <c r="BL28"/>
+      <c r="BM28">
+        <v>10035318700.0</v>
+      </c>
+      <c r="BN28">
+        <v>27276088000.0</v>
+      </c>
+      <c r="BO28">
+        <v>38371212800.0</v>
+      </c>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28">
+        <v>14236516800.0</v>
+      </c>
+      <c r="BS28">
+        <v>168257300.0</v>
+      </c>
+      <c r="BT28">
+        <v>4999269900.0</v>
+      </c>
+      <c r="BU28"/>
+      <c r="BV28">
+        <v>6573250400.0</v>
+      </c>
+      <c r="BW28">
+        <v>802126100.0</v>
+      </c>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28">
+        <v>2696557000.0</v>
+      </c>
+      <c r="CC28">
+        <v>5568344000.0</v>
+      </c>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28">
+        <v>4976281000.0</v>
+      </c>
+      <c r="CH28">
+        <v>1210640000.0</v>
+      </c>
+      <c r="CI28">
+        <v>3169552000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>4625064000.0</v>
+      </c>
+      <c r="CK28">
+        <v>3893146000.0</v>
+      </c>
+      <c r="CL28">
+        <v>896077000.0</v>
+      </c>
+      <c r="CM28">
+        <v>8003685000.0</v>
+      </c>
+      <c r="CN28"/>
+      <c r="CO28">
+        <v>20986035000.0</v>
+      </c>
+      <c r="CP28">
+        <v>19804351000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:94">
+      <c r="A29" t="s">
+        <v>215</v>
+      </c>
+      <c r="B29">
+        <v>-96402256000.0</v>
+      </c>
+      <c r="C29">
+        <v>-309049660000.0</v>
+      </c>
+      <c r="D29">
+        <v>813619278000.0</v>
+      </c>
+      <c r="E29">
+        <v>169684323000.0</v>
+      </c>
+      <c r="F29">
+        <v>-62514218000.0</v>
+      </c>
+      <c r="G29">
+        <v>-45225151000.0</v>
+      </c>
+      <c r="H29">
+        <v>573016773000.0</v>
+      </c>
+      <c r="I29">
+        <v>-107824092000.0</v>
+      </c>
+      <c r="J29">
+        <v>33077118674.0</v>
+      </c>
+      <c r="K29">
+        <v>-137450361386.0</v>
+      </c>
+      <c r="L29">
+        <v>400524754761.0</v>
+      </c>
+      <c r="M29">
+        <v>81888871324.0</v>
+      </c>
+      <c r="N29">
+        <v>77467907988.0</v>
+      </c>
+      <c r="O29">
+        <v>40029003290.0</v>
+      </c>
+      <c r="P29">
+        <v>79575016412.0</v>
+      </c>
+      <c r="Q29">
+        <v>33604735552.0</v>
+      </c>
+      <c r="R29">
+        <v>1659491084.0</v>
+      </c>
+      <c r="S29">
+        <v>-91741970347.0</v>
+      </c>
+      <c r="T29">
+        <v>344481931281.0</v>
+      </c>
+      <c r="U29">
+        <v>-90536077333.0</v>
+      </c>
+      <c r="V29">
+        <v>19499458616.0</v>
+      </c>
+      <c r="W29">
+        <v>-74983796632.0</v>
+      </c>
+      <c r="X29">
+        <v>45832137986.0</v>
+      </c>
+      <c r="Y29">
+        <v>278632581916.0</v>
+      </c>
+      <c r="Z29">
+        <v>-105676571094.0</v>
+      </c>
+      <c r="AA29">
+        <v>-51199357062.0</v>
+      </c>
+      <c r="AB29">
+        <v>173153380493.0</v>
+      </c>
+      <c r="AC29">
+        <v>38690650929.0</v>
+      </c>
+      <c r="AD29">
+        <v>-54672354678.0</v>
+      </c>
+      <c r="AE29">
+        <v>-8029133719.0</v>
+      </c>
+      <c r="AF29">
+        <v>221653737385.0</v>
+      </c>
+      <c r="AG29">
+        <v>-1678181906.0</v>
+      </c>
+      <c r="AH29">
+        <v>-33888279730.0</v>
+      </c>
+      <c r="AI29">
+        <v>-32098177719.0</v>
+      </c>
+      <c r="AJ29">
+        <v>263036015987.0</v>
+      </c>
+      <c r="AK29">
+        <v>16172249079.0</v>
+      </c>
+      <c r="AL29">
+        <v>-57165588406.0</v>
+      </c>
+      <c r="AM29">
+        <v>-94008910949.0</v>
+      </c>
+      <c r="AN29">
+        <v>261685307280.0</v>
+      </c>
+      <c r="AO29">
+        <v>-68566097091.0</v>
+      </c>
+      <c r="AP29">
+        <v>-693504676.0</v>
+      </c>
+      <c r="AQ29">
+        <v>-102387809481.0</v>
+      </c>
+      <c r="AR29">
+        <v>147446031026.0</v>
+      </c>
+      <c r="AS29">
+        <v>15397982921.0</v>
+      </c>
+      <c r="AT29">
+        <v>-86776521910.0</v>
+      </c>
+      <c r="AU29">
+        <v>-85718931068.0</v>
+      </c>
+      <c r="AV29">
+        <v>152745174036.0</v>
+      </c>
+      <c r="AW29">
+        <v>51112122704.0</v>
+      </c>
+      <c r="AX29">
+        <v>-153586820038.0</v>
+      </c>
+      <c r="AY29">
+        <v>-90304918011.0</v>
+      </c>
+      <c r="AZ29">
+        <v>236094166475.0</v>
+      </c>
+      <c r="BA29">
+        <v>-9963949728.0</v>
+      </c>
+      <c r="BB29">
+        <v>-105849344710.0</v>
+      </c>
+      <c r="BC29">
+        <v>-18285011089.0</v>
+      </c>
+      <c r="BD29">
+        <v>113391261080.0</v>
+      </c>
+      <c r="BE29">
+        <v>-12422084742.0</v>
+      </c>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29">
+        <v>111087326700.0</v>
+      </c>
+      <c r="BI29">
+        <v>38345735000.0</v>
+      </c>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29">
+        <v>97051348600.0</v>
+      </c>
+      <c r="BM29"/>
+      <c r="BN29">
+        <v>12499101700.0</v>
+      </c>
+      <c r="BO29"/>
+      <c r="BP29">
+        <v>30753952300.0</v>
+      </c>
+      <c r="BQ29">
+        <v>20049002300.0</v>
+      </c>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29">
+        <v>20816173700.0</v>
+      </c>
+      <c r="BU29">
+        <v>9139376800.0</v>
+      </c>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29">
+        <v>12938409400.0</v>
+      </c>
+      <c r="BY29">
+        <v>4300552800.0</v>
+      </c>
+      <c r="BZ29">
+        <v>6063626800.0</v>
+      </c>
+      <c r="CA29">
+        <v>661980600.0</v>
+      </c>
+      <c r="CB29">
+        <v>4423356000.0</v>
+      </c>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29">
+        <v>1958216000.0</v>
+      </c>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29">
+        <v>3513616000.0</v>
+      </c>
+      <c r="CP29"/>
+    </row>
+    <row r="30" spans="1:94">
+      <c r="A30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B30">
+        <v>-28954477000.0</v>
+      </c>
+      <c r="C30">
+        <v>-28937426000.0</v>
+      </c>
+      <c r="D30">
+        <v>7198776000.0</v>
+      </c>
+      <c r="E30">
+        <v>-38985633000.0</v>
+      </c>
+      <c r="F30">
+        <v>-17251537000.0</v>
+      </c>
+      <c r="G30">
+        <v>-30576973000.0</v>
+      </c>
+      <c r="H30">
+        <v>-12600353000.0</v>
+      </c>
+      <c r="I30">
+        <v>-27190526000.0</v>
+      </c>
+      <c r="J30">
+        <v>-39605277462.0</v>
+      </c>
+      <c r="K30">
+        <v>-30248265836.0</v>
+      </c>
+      <c r="L30">
+        <v>40929898106.0</v>
+      </c>
+      <c r="M30">
+        <v>-37219161470.0</v>
+      </c>
+      <c r="N30">
+        <v>-42301469024.0</v>
+      </c>
+      <c r="O30">
+        <v>-20443082112.0</v>
+      </c>
+      <c r="P30">
+        <v>-69403430474.0</v>
+      </c>
+      <c r="Q30">
+        <v>-23065361794.0</v>
+      </c>
+      <c r="R30">
+        <v>-11404285450.0</v>
+      </c>
+      <c r="S30">
+        <v>-18689140521.0</v>
+      </c>
+      <c r="T30">
+        <v>-7344313126.0</v>
+      </c>
+      <c r="U30">
+        <v>-8657438563.0</v>
+      </c>
+      <c r="V30">
+        <v>-20412772562.0</v>
+      </c>
+      <c r="W30">
+        <v>-8888898852.0</v>
+      </c>
+      <c r="X30">
+        <v>-5126028859.0</v>
+      </c>
+      <c r="Y30">
+        <v>-25659267098.0</v>
+      </c>
+      <c r="Z30">
+        <v>-9234470652.0</v>
+      </c>
+      <c r="AA30">
+        <v>-14441034973.0</v>
+      </c>
+      <c r="AB30">
+        <v>-32497619974.0</v>
+      </c>
+      <c r="AC30">
+        <v>41959782494.0</v>
+      </c>
+      <c r="AD30">
+        <v>-22198470585.0</v>
+      </c>
+      <c r="AE30">
+        <v>-89627132228.0</v>
+      </c>
+      <c r="AF30">
+        <v>15628762931.0</v>
+      </c>
+      <c r="AG30">
+        <v>-15048864200.0</v>
+      </c>
+      <c r="AH30">
+        <v>17658511445.0</v>
+      </c>
+      <c r="AI30">
+        <v>-26173356626.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-13710860217.0</v>
+      </c>
+      <c r="AK30">
+        <v>-12276854349.0</v>
+      </c>
+      <c r="AL30">
+        <v>-1946419615.0</v>
+      </c>
+      <c r="AM30">
+        <v>-10968975628.0</v>
+      </c>
+      <c r="AN30">
+        <v>-21382853459.0</v>
+      </c>
+      <c r="AO30">
+        <v>14447774785.0</v>
+      </c>
+      <c r="AP30">
+        <v>-27504671658.0</v>
+      </c>
+      <c r="AQ30">
+        <v>4937643618.0</v>
+      </c>
+      <c r="AR30">
+        <v>-2466048220.0</v>
+      </c>
+      <c r="AS30">
+        <v>-38482237965.0</v>
+      </c>
+      <c r="AT30">
+        <v>-35891681629.0</v>
+      </c>
+      <c r="AU30">
+        <v>-23407555308.0</v>
+      </c>
+      <c r="AV30">
+        <v>-17974794238.0</v>
+      </c>
+      <c r="AW30">
+        <v>-22774773034.0</v>
+      </c>
+      <c r="AX30">
+        <v>16143569698.0</v>
+      </c>
+      <c r="AY30">
+        <v>-29602202304.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-24658723660.0</v>
+      </c>
+      <c r="BA30">
+        <v>-10194670208.0</v>
+      </c>
+      <c r="BB30">
+        <v>-3262866878.0</v>
+      </c>
+      <c r="BC30">
+        <v>-7871298621.0</v>
+      </c>
+      <c r="BD30">
+        <v>-37951370112.0</v>
+      </c>
+      <c r="BE30">
+        <v>-8056805335.0</v>
+      </c>
+      <c r="BF30">
+        <v>-4873958182.0</v>
+      </c>
+      <c r="BG30">
+        <v>-8050295078.0</v>
+      </c>
+      <c r="BH30">
+        <v>2051582714.0</v>
+      </c>
+      <c r="BI30">
+        <v>-14323001064.0</v>
+      </c>
+      <c r="BJ30">
+        <v>13985496424.0</v>
+      </c>
+      <c r="BK30">
+        <v>-52628169036.0</v>
+      </c>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30">
+        <v>8921409000.0</v>
+      </c>
+      <c r="CF30">
+        <v>10838320000.0</v>
+      </c>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30">
         <v>1311609000.0</v>
       </c>
-      <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
+      <c r="CP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>