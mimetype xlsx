--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -860,6669 +863,6923 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>3000000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1120000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4628000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3760000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2998426555.68</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2664000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2851000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2347000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2201000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2051000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>310000000.0</v>
+      </c>
+      <c r="C7">
         <v>257000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>234000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>299000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>347000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>496000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>630000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>144655364.94</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>68921713.04</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>80197409.01</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
+        <v>169000000.0</v>
+      </c>
+      <c r="C8">
         <v>176000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>183000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000000.0</v>
       </c>
       <c r="E8">
         <v>182000000.0</v>
       </c>
       <c r="F8">
+        <v>182000000.0</v>
+      </c>
+      <c r="G8">
         <v>173000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>172000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>164957872.3</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>2637000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2625000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2502000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2520899656.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2493723633.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2478194477.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>3851000000.0</v>
+      </c>
+      <c r="C10">
         <v>2445000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1590000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5514000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7170000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8018000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6609000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15442000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13833889795.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12737790201.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9600900691.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>304000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6785000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>182000000.0</v>
       </c>
       <c r="F13">
+        <v>182000000.0</v>
+      </c>
+      <c r="G13">
         <v>173000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>172000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>166000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="J13">
         <v>129000000.0</v>
       </c>
       <c r="K13">
+        <v>129000000.0</v>
+      </c>
+      <c r="L13">
         <v>165644331.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128000000.0</v>
       </c>
       <c r="M13">
         <v>128000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>128000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>2531613779.0</v>
+      </c>
+      <c r="C14">
         <v>2642621888.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2743520756.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2749669380.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2746412265.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2609489702.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2601159949.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2593044409.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2587175445.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>6378000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>6635000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5910000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>6691000000.0</v>
       </c>
-      <c r="M18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
+        <v>902000000.0</v>
+      </c>
+      <c r="C20">
         <v>848000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>896000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>890000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>907000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>961000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>969000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2365000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1917850765.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2106788829.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2132670756.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1649000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1638000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>3958000000.0</v>
+      </c>
+      <c r="C21">
         <v>3824000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3986000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7155000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6858000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>20345000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>67000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>177000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>187643968.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>67293009.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>64704817.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7322000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5367000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>4460000000.0</v>
+      </c>
+      <c r="C24">
         <v>3938000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3941000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4276000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6141000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8080000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7039000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>15309000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>15253513472.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>13519424386.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>10739705464.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5833000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6014000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>8576000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7669000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>15334000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15253513472.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>13525894868.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10744881849.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26">
+        <v>184993000000.0</v>
+      </c>
+      <c r="C26">
         <v>157613000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>151612000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>137152000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>163359000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>410892000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>386398000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>509882245457.31</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>549487141370.6</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>468456508328.19</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>322641000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>308437000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>270176000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>1129000000.0</v>
+      </c>
+      <c r="C28">
         <v>2020000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3050000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2968000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2912000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>563000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>644000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15403258552.43</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15416841223.29</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>25097000000.0</v>
+      </c>
+      <c r="C29">
         <v>21957000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>22463000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21737000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>23729000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>29459000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>27086000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>37733478834.64</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>37600172979.99</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>836000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>912000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1677000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2330000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5406000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3442000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3369000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2350000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1908000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1974000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>12186000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>12166000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>15840000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>15309000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>17424000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>12863000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>11454000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>9905000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>8829000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>7498000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>2883000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2866000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>252690000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>215753000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>41823000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>36166000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>34134000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3649351658.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>28370000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>26455000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>4703000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>11631000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>52242000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>21932000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>159215000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>27684000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>31737000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>21113000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>20236000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>12617000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>5402000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6111000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6737000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6786000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>45644000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>12181000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>16881000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>11317000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>11067000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>8230000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>128978000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>160533000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>452888000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>406209000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>547015000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>444220000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>419364000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>347275000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>333111000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>295363000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>962000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1680000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3644000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3105000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-2517000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1684000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1668000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>192820354.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>987000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>202000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>1419000000.0</v>
+      </c>
+      <c r="C45">
         <v>1340000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1229000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1194000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1772000000.0</v>
       </c>
       <c r="G45">
         <v>1772000000.0</v>
       </c>
-      <c r="H45"/>
+      <c r="H45">
+        <v>1772000000.0</v>
+      </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>530000000.0</v>
+      </c>
+      <c r="C46">
         <v>417000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>374000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>419000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>478000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>893000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1065000000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>419000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>478000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>893000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1065000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1795000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>789000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>743000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1549033310.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>978000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>920000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>14086000000.0</v>
+      </c>
+      <c r="C48">
         <v>11906000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>11928000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>11080000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>10483000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>14667000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>13758000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>22034000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>12576000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>11168000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>13505189326.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>8983000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>7425000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>520000000.0</v>
+      </c>
+      <c r="C50">
         <v>527000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>699000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>501000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>500000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>501000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>520000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>598923967.11</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>655431976.97</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1297964219.62</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>137000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>119000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>9757000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>501000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>549000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>716000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>655431976.97</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1297964219.62</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>137000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>119000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>9757000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>0.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>226000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>34650000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>57091000000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53"/>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>212195000000.0</v>
+      </c>
+      <c r="C55">
         <v>181876000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>174066000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>165942000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>199102000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>516097000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>454214000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>647810000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>639207236587.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>608869736263.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>500795869245.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>369204000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>325932000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
-      <c r="D56">
+      <c r="D56"/>
+      <c r="E56">
         <v>11737000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>20374000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>62254000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>28190000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>174964000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>31539000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>35353000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>23828000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>22448000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>21376000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
-      <c r="D57">
+      <c r="D57"/>
+      <c r="E57">
         <v>15262000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>14817000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>32514000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>20762000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>68233000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>23551000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>28047000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>19695000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>18444000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>14904000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>190835000000.0</v>
+      </c>
+      <c r="C58">
         <v>163202000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>156083000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>148815000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>181838000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>493978000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>434737000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>625842000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>618389108885.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>589890519450.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>484030851257.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>357392000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>316281000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>20117000000.0</v>
+      </c>
+      <c r="C60">
         <v>17492000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>17823000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>16960000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>17088000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>20878000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>19477000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>21968000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>20818127701.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>18979216813.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>16765017988.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>11811000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>9650000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>7</v>
+        <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>8</v>
+        <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>93</v>
+        <v>9</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>10</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
+      <c r="F2"/>
       <c r="G2">
         <v>950000000.0</v>
       </c>
       <c r="H2">
+        <v>950000000.0</v>
+      </c>
+      <c r="I2">
         <v>3000000000.0</v>
       </c>
-      <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>1120000000.0</v>
       </c>
-      <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
-      <c r="P2">
-[...1 lines deleted...]
-      </c>
+      <c r="P2"/>
       <c r="Q2">
         <v>4628000000.0</v>
       </c>
-      <c r="R2"/>
+      <c r="R2">
+        <v>4628000000.0</v>
+      </c>
       <c r="S2"/>
-      <c r="T2">
-[...1 lines deleted...]
-      </c>
+      <c r="T2"/>
       <c r="U2">
         <v>3760000000.0</v>
       </c>
-      <c r="V2"/>
+      <c r="V2">
+        <v>3760000000.0</v>
+      </c>
       <c r="W2"/>
-      <c r="X2">
-[...1 lines deleted...]
-      </c>
+      <c r="X2"/>
       <c r="Y2">
         <v>2941000000.0</v>
       </c>
-      <c r="Z2"/>
+      <c r="Z2">
+        <v>2941000000.0</v>
+      </c>
       <c r="AA2"/>
-      <c r="AB2">
-[...1 lines deleted...]
-      </c>
+      <c r="AB2"/>
       <c r="AC2">
         <v>2664000000.0</v>
       </c>
-      <c r="AD2"/>
+      <c r="AD2">
+        <v>2664000000.0</v>
+      </c>
       <c r="AE2"/>
-      <c r="AF2">
-[...1 lines deleted...]
-      </c>
+      <c r="AF2"/>
       <c r="AG2">
         <v>2851000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>2851000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>310000000.0</v>
+      </c>
+      <c r="C7">
         <v>347000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>257000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>278000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>234000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>248000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>299000000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>286000000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>347000000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>395000000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>496000000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>542000000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>630000000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>591820958.32</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
+        <v>169000000.0</v>
+      </c>
+      <c r="C8">
         <v>171000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>176000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183000000.0</v>
       </c>
       <c r="E8">
         <v>183000000.0</v>
       </c>
       <c r="F8">
         <v>183000000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="G8">
+        <v>183000000.0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8">
         <v>182000000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8">
         <v>182000000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>182000000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>173000000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>2637000000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>2635000000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>2625000000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>2512000000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>2502000000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>2528664234.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>2427989181.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>3851000000.0</v>
+      </c>
+      <c r="C10">
         <v>5636000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2445000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5978000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1590000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5920000000.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>5514000000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>6415000000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>7170000000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>6295000000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>8018000000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>7785000000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>6609000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6965000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6119000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5208000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>15442000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>349000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10756528716.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8450000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>13324026872.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>328000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9893000000.0</v>
       </c>
       <c r="AE10">
         <v>9893000000.0</v>
       </c>
       <c r="AF10">
-        <v>247000000.0</v>
+        <v>9893000000.0</v>
       </c>
       <c r="AG10">
         <v>247000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10">
+        <v>247000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
-[...1 lines deleted...]
-      </c>
+      <c r="F13"/>
       <c r="G13">
         <v>183000000.0</v>
       </c>
       <c r="H13">
-        <v>182000000.0</v>
+        <v>183000000.0</v>
       </c>
       <c r="I13">
         <v>182000000.0</v>
       </c>
       <c r="J13">
         <v>182000000.0</v>
       </c>
       <c r="K13">
         <v>182000000.0</v>
       </c>
       <c r="L13">
         <v>182000000.0</v>
       </c>
       <c r="M13">
         <v>182000000.0</v>
       </c>
       <c r="N13">
-        <v>173000000.0</v>
+        <v>182000000.0</v>
       </c>
       <c r="O13">
         <v>173000000.0</v>
       </c>
       <c r="P13">
         <v>173000000.0</v>
       </c>
       <c r="Q13">
         <v>173000000.0</v>
       </c>
       <c r="R13">
-        <v>172000000.0</v>
+        <v>173000000.0</v>
       </c>
       <c r="S13">
         <v>172000000.0</v>
       </c>
       <c r="T13">
         <v>172000000.0</v>
       </c>
       <c r="U13">
         <v>172000000.0</v>
       </c>
       <c r="V13">
+        <v>172000000.0</v>
+      </c>
+      <c r="W13">
         <v>165000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>130000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>166000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>130000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>166938427.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>129000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>160785731.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="AD13">
         <v>129000000.0</v>
       </c>
       <c r="AE13">
         <v>129000000.0</v>
       </c>
       <c r="AF13">
         <v>129000000.0</v>
       </c>
       <c r="AG13">
         <v>129000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>129000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>2531613779.0</v>
+      </c>
+      <c r="C14">
         <v>2567412400.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2642621888.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2737374803.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2743520756.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2753215289.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>2749669380.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>2749314856.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>2746412265.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>2615611541.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>2609489702.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>2608860447.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>2601159949.0</v>
       </c>
-      <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-      <c r="AB14">
+      <c r="AB14"/>
+      <c r="AC14">
         <v>3240642600.0</v>
       </c>
-      <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
+        <v>902000000.0</v>
+      </c>
+      <c r="C20">
         <v>889000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>848000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>819000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>896000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>879000000.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>890000000.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>871000000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>907000000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>926000000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>961000000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>942000000.0</v>
       </c>
-      <c r="S20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T20"/>
       <c r="U20">
         <v>969000000.0</v>
       </c>
       <c r="V20">
+        <v>969000000.0</v>
+      </c>
+      <c r="W20">
         <v>649000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>510000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>2365000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1857000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2096436059.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1620000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1847166307.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1482000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1501000000.0</v>
       </c>
       <c r="AE20">
         <v>1501000000.0</v>
       </c>
       <c r="AF20">
-        <v>1628000000.0</v>
+        <v>1501000000.0</v>
       </c>
       <c r="AG20">
         <v>1628000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20">
+        <v>1628000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>3958000000.0</v>
+      </c>
+      <c r="C21">
         <v>3939000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3824000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3758000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3986000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3686000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>7155000000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>6750000000.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>6858000000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>6525000000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>20345000000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>66000000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>67000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17476000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>74000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>12659000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>177000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11923000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>192820354.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11359000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>180728147.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>11011000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10757000000.0</v>
       </c>
       <c r="AE21">
         <v>10757000000.0</v>
       </c>
       <c r="AF21">
-        <v>10807000000.0</v>
+        <v>10757000000.0</v>
       </c>
       <c r="AG21">
         <v>10807000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21">
+        <v>10807000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>4460000000.0</v>
+      </c>
+      <c r="C24">
         <v>4479000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3938000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3953000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3941000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3974000000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>4276000000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>4290000000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>6141000000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>339164000000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>8080000000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>7681000000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>7039000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7089000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>10441000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>8240000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>15309000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>11538000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>14972694567.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10365000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>14691328788.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>10071000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10622000000.0</v>
       </c>
       <c r="AE24">
         <v>10622000000.0</v>
       </c>
       <c r="AF24">
-        <v>9014000000.0</v>
+        <v>10622000000.0</v>
       </c>
       <c r="AG24">
         <v>9014000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24">
+        <v>9014000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>8576000000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>8223000000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>7669000000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>11004000000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>15334000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>14972694567.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>14691328788.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26">
+        <v>184993000000.0</v>
+      </c>
+      <c r="C26">
         <v>172621000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>157613000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>149710000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>151612000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>143474000000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>137152000000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>138808000000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>163359000000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>155735000000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>410892000000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>361695000000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>386398000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>385831000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>363146155698.34</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>285738000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409385000000.0</v>
       </c>
       <c r="Y26">
         <v>409385000000.0</v>
       </c>
       <c r="Z26">
-        <v>410037000000.0</v>
+        <v>409385000000.0</v>
       </c>
       <c r="AA26">
         <v>410037000000.0</v>
       </c>
       <c r="AB26">
-        <v>412954000000.0</v>
+        <v>410037000000.0</v>
       </c>
       <c r="AC26">
         <v>412954000000.0</v>
       </c>
       <c r="AD26">
-        <v>401442000000.0</v>
+        <v>412954000000.0</v>
       </c>
       <c r="AE26">
         <v>401442000000.0</v>
       </c>
       <c r="AF26">
-        <v>387933000000.0</v>
+        <v>401442000000.0</v>
       </c>
       <c r="AG26">
         <v>387933000000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26">
+        <v>387933000000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="C28">
+        <v>40</v>
+      </c>
+      <c r="B28">
+        <v>1129000000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>2020000000.0</v>
       </c>
-      <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>3050000000.0</v>
       </c>
-      <c r="F28"/>
       <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>2968000000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>2912000000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>333369000000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>563000000.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>25097000000.0</v>
+      </c>
+      <c r="C29">
         <v>23098000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21957000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>20784000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22463000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21662000000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>21737000000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>20943000000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>23729000000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>355377000000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>29459000000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>27312000000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
+      <c r="F30"/>
       <c r="G30">
         <v>2220000000.0</v>
       </c>
       <c r="H30">
-        <v>1520000000.0</v>
+        <v>2220000000.0</v>
       </c>
       <c r="I30">
         <v>1520000000.0</v>
       </c>
       <c r="J30">
-        <v>2098000000.0</v>
+        <v>1520000000.0</v>
       </c>
       <c r="K30">
         <v>2098000000.0</v>
       </c>
       <c r="L30">
-        <v>1799000000.0</v>
+        <v>2098000000.0</v>
       </c>
       <c r="M30">
         <v>1799000000.0</v>
       </c>
       <c r="N30">
-        <v>2261000000.0</v>
+        <v>1799000000.0</v>
       </c>
       <c r="O30">
         <v>2261000000.0</v>
       </c>
       <c r="P30">
-        <v>2695000000.0</v>
+        <v>2261000000.0</v>
       </c>
       <c r="Q30">
         <v>2695000000.0</v>
       </c>
       <c r="R30">
-        <v>3598000000.0</v>
+        <v>2695000000.0</v>
       </c>
       <c r="S30">
         <v>3598000000.0</v>
       </c>
       <c r="T30">
-        <v>2330000000.0</v>
+        <v>3598000000.0</v>
       </c>
       <c r="U30">
         <v>2330000000.0</v>
       </c>
       <c r="V30">
-        <v>2382000000.0</v>
+        <v>2330000000.0</v>
       </c>
       <c r="W30">
         <v>2382000000.0</v>
       </c>
       <c r="X30">
-        <v>4376000000.0</v>
+        <v>2382000000.0</v>
       </c>
       <c r="Y30">
         <v>4376000000.0</v>
       </c>
       <c r="Z30">
-        <v>3745000000.0</v>
+        <v>4376000000.0</v>
       </c>
       <c r="AA30">
         <v>3745000000.0</v>
       </c>
       <c r="AB30">
-        <v>3442000000.0</v>
+        <v>3745000000.0</v>
       </c>
       <c r="AC30">
         <v>3442000000.0</v>
       </c>
       <c r="AD30">
-        <v>3962000000.0</v>
+        <v>3442000000.0</v>
       </c>
       <c r="AE30">
         <v>3962000000.0</v>
       </c>
       <c r="AF30">
-        <v>3369000000.0</v>
+        <v>3962000000.0</v>
       </c>
       <c r="AG30">
         <v>3369000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30">
+        <v>3369000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
-[...1 lines deleted...]
-      </c>
+      <c r="F31"/>
       <c r="G31">
         <v>12594000000.0</v>
       </c>
       <c r="H31">
-        <v>12186000000.0</v>
+        <v>12594000000.0</v>
       </c>
       <c r="I31">
         <v>12186000000.0</v>
       </c>
       <c r="J31">
-        <v>11394000000.0</v>
+        <v>12186000000.0</v>
       </c>
       <c r="K31">
         <v>11394000000.0</v>
       </c>
       <c r="L31">
-        <v>12166000000.0</v>
+        <v>11394000000.0</v>
       </c>
       <c r="M31">
         <v>12166000000.0</v>
       </c>
       <c r="N31">
-        <v>10798000000.0</v>
+        <v>12166000000.0</v>
       </c>
       <c r="O31">
         <v>10798000000.0</v>
       </c>
       <c r="P31">
-        <v>15822000000.0</v>
+        <v>10798000000.0</v>
       </c>
       <c r="Q31">
         <v>15822000000.0</v>
       </c>
       <c r="R31">
-        <v>14199000000.0</v>
+        <v>15822000000.0</v>
       </c>
       <c r="S31">
         <v>14199000000.0</v>
       </c>
       <c r="T31">
-        <v>15309000000.0</v>
+        <v>14199000000.0</v>
       </c>
       <c r="U31">
         <v>15309000000.0</v>
       </c>
       <c r="V31">
-        <v>16887000000.0</v>
+        <v>15309000000.0</v>
       </c>
       <c r="W31">
         <v>16887000000.0</v>
       </c>
       <c r="X31">
-        <v>13598000000.0</v>
+        <v>16887000000.0</v>
       </c>
       <c r="Y31">
         <v>13598000000.0</v>
       </c>
       <c r="Z31">
-        <v>12744000000.0</v>
+        <v>13598000000.0</v>
       </c>
       <c r="AA31">
         <v>12744000000.0</v>
       </c>
       <c r="AB31">
-        <v>12863000000.0</v>
+        <v>12744000000.0</v>
       </c>
       <c r="AC31">
         <v>12863000000.0</v>
       </c>
       <c r="AD31">
-        <v>12426000000.0</v>
+        <v>12863000000.0</v>
       </c>
       <c r="AE31">
         <v>12426000000.0</v>
       </c>
       <c r="AF31">
-        <v>11454000000.0</v>
+        <v>12426000000.0</v>
       </c>
       <c r="AG31">
         <v>11454000000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31">
+        <v>11454000000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
-[...1 lines deleted...]
-      </c>
+      <c r="F38"/>
       <c r="G38">
         <v>787000000.0</v>
       </c>
       <c r="H38">
-        <v>2883000000.0</v>
+        <v>787000000.0</v>
       </c>
       <c r="I38">
         <v>2883000000.0</v>
       </c>
       <c r="J38">
-        <v>2842000000.0</v>
+        <v>2883000000.0</v>
       </c>
       <c r="K38">
         <v>2842000000.0</v>
       </c>
       <c r="L38">
-        <v>2866000000.0</v>
+        <v>2842000000.0</v>
       </c>
       <c r="M38">
         <v>2866000000.0</v>
       </c>
       <c r="N38">
-        <v>2777000000.0</v>
+        <v>2866000000.0</v>
       </c>
       <c r="O38">
         <v>2777000000.0</v>
       </c>
       <c r="P38">
-        <v>19469000000.0</v>
+        <v>2777000000.0</v>
       </c>
       <c r="Q38">
         <v>19469000000.0</v>
       </c>
       <c r="R38">
-        <v>19192000000.0</v>
+        <v>19469000000.0</v>
       </c>
       <c r="S38">
         <v>19192000000.0</v>
       </c>
       <c r="T38">
-        <v>20683000000.0</v>
+        <v>19192000000.0</v>
       </c>
       <c r="U38">
         <v>20683000000.0</v>
       </c>
       <c r="V38">
+        <v>20683000000.0</v>
+      </c>
+      <c r="W38">
         <v>281376000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>15286000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>16777000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>38530000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>18711338872.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>36962000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3321658710.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>36166000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36275000000.0</v>
       </c>
       <c r="AE38">
         <v>36275000000.0</v>
       </c>
       <c r="AF38">
-        <v>34134000000.0</v>
+        <v>36275000000.0</v>
       </c>
       <c r="AG38">
         <v>34134000000.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38">
+        <v>34134000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
-[...1 lines deleted...]
-      </c>
+      <c r="F39"/>
       <c r="G39">
         <v>3498000000.0</v>
       </c>
       <c r="H39">
-        <v>4703000000.0</v>
+        <v>3498000000.0</v>
       </c>
       <c r="I39">
         <v>4703000000.0</v>
       </c>
       <c r="J39">
-        <v>4119000000.0</v>
+        <v>4703000000.0</v>
       </c>
       <c r="K39">
         <v>4119000000.0</v>
       </c>
       <c r="L39">
-        <v>11405000000.0</v>
+        <v>4119000000.0</v>
       </c>
       <c r="M39">
         <v>11405000000.0</v>
       </c>
       <c r="N39">
-        <v>347218000000.0</v>
+        <v>11405000000.0</v>
       </c>
       <c r="O39">
         <v>347218000000.0</v>
       </c>
       <c r="P39">
-        <v>56309000000.0</v>
+        <v>347218000000.0</v>
       </c>
       <c r="Q39">
         <v>56309000000.0</v>
       </c>
       <c r="R39">
-        <v>48894000000.0</v>
+        <v>56309000000.0</v>
       </c>
       <c r="S39">
         <v>48894000000.0</v>
       </c>
       <c r="T39">
-        <v>21932000000.0</v>
+        <v>48894000000.0</v>
       </c>
       <c r="U39">
         <v>21932000000.0</v>
       </c>
       <c r="V39">
-        <v>231029000000.0</v>
+        <v>21932000000.0</v>
       </c>
       <c r="W39">
         <v>231029000000.0</v>
       </c>
       <c r="X39">
-        <v>40071000000.0</v>
+        <v>231029000000.0</v>
       </c>
       <c r="Y39">
         <v>40071000000.0</v>
       </c>
       <c r="Z39">
-        <v>28046000000.0</v>
+        <v>40071000000.0</v>
       </c>
       <c r="AA39">
         <v>28046000000.0</v>
       </c>
       <c r="AB39">
-        <v>27769000000.0</v>
+        <v>28046000000.0</v>
       </c>
       <c r="AC39">
         <v>27769000000.0</v>
       </c>
       <c r="AD39">
-        <v>16573000000.0</v>
+        <v>27769000000.0</v>
       </c>
       <c r="AE39">
         <v>16573000000.0</v>
       </c>
       <c r="AF39">
-        <v>31637000000.0</v>
+        <v>16573000000.0</v>
       </c>
       <c r="AG39">
         <v>31637000000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39">
+        <v>31637000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
+      <c r="F40"/>
       <c r="G40">
         <v>3397000000.0</v>
       </c>
       <c r="H40">
-        <v>5402000000.0</v>
+        <v>3397000000.0</v>
       </c>
       <c r="I40">
         <v>5402000000.0</v>
       </c>
       <c r="J40">
-        <v>5573000000.0</v>
+        <v>5402000000.0</v>
       </c>
       <c r="K40">
         <v>5573000000.0</v>
       </c>
       <c r="L40">
-        <v>6111000000.0</v>
+        <v>5573000000.0</v>
       </c>
       <c r="M40">
         <v>6111000000.0</v>
       </c>
       <c r="N40">
-        <v>339142000000.0</v>
+        <v>6111000000.0</v>
       </c>
       <c r="O40">
         <v>339142000000.0</v>
       </c>
       <c r="P40">
-        <v>6737000000.0</v>
+        <v>339142000000.0</v>
       </c>
       <c r="Q40">
         <v>6737000000.0</v>
       </c>
       <c r="R40">
-        <v>6862000000.0</v>
+        <v>6737000000.0</v>
       </c>
       <c r="S40">
         <v>6862000000.0</v>
       </c>
       <c r="T40">
-        <v>6786000000.0</v>
+        <v>6862000000.0</v>
       </c>
       <c r="U40">
         <v>6786000000.0</v>
       </c>
       <c r="V40">
-        <v>216225000000.0</v>
+        <v>6786000000.0</v>
       </c>
       <c r="W40">
         <v>216225000000.0</v>
       </c>
       <c r="X40">
-        <v>26293000000.0</v>
+        <v>216225000000.0</v>
       </c>
       <c r="Y40">
         <v>26293000000.0</v>
       </c>
       <c r="Z40">
-        <v>24899000000.0</v>
+        <v>26293000000.0</v>
       </c>
       <c r="AA40">
         <v>24899000000.0</v>
       </c>
       <c r="AB40">
-        <v>12181000000.0</v>
+        <v>24899000000.0</v>
       </c>
       <c r="AC40">
         <v>12181000000.0</v>
       </c>
       <c r="AD40">
-        <v>12190000000.0</v>
+        <v>12181000000.0</v>
       </c>
       <c r="AE40">
         <v>12190000000.0</v>
       </c>
       <c r="AF40">
-        <v>16881000000.0</v>
+        <v>12190000000.0</v>
       </c>
       <c r="AG40">
         <v>16881000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:33">
+      <c r="AH40">
+        <v>16881000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-      <c r="F41">
-[...1 lines deleted...]
-      </c>
+      <c r="F41"/>
       <c r="G41">
         <v>136354000000.0</v>
       </c>
       <c r="H41">
-        <v>128978000000.0</v>
+        <v>136354000000.0</v>
       </c>
       <c r="I41">
         <v>128978000000.0</v>
       </c>
       <c r="J41">
-        <v>133387000000.0</v>
+        <v>128978000000.0</v>
       </c>
       <c r="K41">
         <v>133387000000.0</v>
       </c>
       <c r="L41">
-        <v>160533000000.0</v>
+        <v>133387000000.0</v>
       </c>
       <c r="M41">
         <v>160533000000.0</v>
       </c>
       <c r="N41">
-        <v>154928000000.0</v>
+        <v>160533000000.0</v>
       </c>
       <c r="O41">
         <v>154928000000.0</v>
       </c>
       <c r="P41">
-        <v>462992000000.0</v>
+        <v>154928000000.0</v>
       </c>
       <c r="Q41">
         <v>462992000000.0</v>
       </c>
       <c r="R41">
-        <v>407954000000.0</v>
+        <v>462992000000.0</v>
       </c>
       <c r="S41">
         <v>407954000000.0</v>
       </c>
       <c r="T41">
-        <v>406209000000.0</v>
+        <v>407954000000.0</v>
       </c>
       <c r="U41">
         <v>406209000000.0</v>
       </c>
       <c r="V41">
-        <v>295942000000.0</v>
+        <v>406209000000.0</v>
       </c>
       <c r="W41">
         <v>295942000000.0</v>
       </c>
       <c r="X41">
-        <v>440736000000.0</v>
+        <v>295942000000.0</v>
       </c>
       <c r="Y41">
         <v>440736000000.0</v>
       </c>
       <c r="Z41">
-        <v>433244000000.0</v>
+        <v>440736000000.0</v>
       </c>
       <c r="AA41">
         <v>433244000000.0</v>
       </c>
       <c r="AB41">
-        <v>444220000000.0</v>
+        <v>433244000000.0</v>
       </c>
       <c r="AC41">
         <v>444220000000.0</v>
       </c>
       <c r="AD41">
-        <v>426461000000.0</v>
+        <v>444220000000.0</v>
       </c>
       <c r="AE41">
         <v>426461000000.0</v>
       </c>
       <c r="AF41">
-        <v>419364000000.0</v>
+        <v>426461000000.0</v>
       </c>
       <c r="AG41">
         <v>419364000000.0</v>
       </c>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41">
+        <v>419364000000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
-[...1 lines deleted...]
-      </c>
+      <c r="F42"/>
       <c r="G42">
         <v>642000000.0</v>
       </c>
       <c r="H42">
-        <v>962000000.0</v>
+        <v>642000000.0</v>
       </c>
       <c r="I42">
         <v>962000000.0</v>
       </c>
       <c r="J42">
-        <v>920000000.0</v>
+        <v>962000000.0</v>
       </c>
       <c r="K42">
         <v>920000000.0</v>
       </c>
       <c r="L42">
-        <v>1680000000.0</v>
+        <v>920000000.0</v>
       </c>
       <c r="M42">
         <v>1680000000.0</v>
       </c>
       <c r="N42">
-        <v>2715000000.0</v>
+        <v>1680000000.0</v>
       </c>
       <c r="O42">
         <v>2715000000.0</v>
       </c>
       <c r="P42">
-        <v>3644000000.0</v>
+        <v>2715000000.0</v>
       </c>
       <c r="Q42">
         <v>3644000000.0</v>
       </c>
       <c r="R42">
-        <v>2883000000.0</v>
+        <v>3644000000.0</v>
       </c>
       <c r="S42">
         <v>2883000000.0</v>
       </c>
       <c r="T42">
-        <v>3105000000.0</v>
+        <v>2883000000.0</v>
       </c>
       <c r="U42">
         <v>3105000000.0</v>
       </c>
       <c r="V42">
+        <v>3105000000.0</v>
+      </c>
+      <c r="W42">
         <v>-2003000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2773000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-2050000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>949000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1176333566.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>845000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1046976854.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1684000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1683000000.0</v>
       </c>
       <c r="AE42">
         <v>1683000000.0</v>
       </c>
       <c r="AF42">
-        <v>1668000000.0</v>
+        <v>1683000000.0</v>
       </c>
       <c r="AG42">
         <v>1668000000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42">
+        <v>1668000000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="C45">
+        <v>57</v>
+      </c>
+      <c r="B45">
+        <v>1419000000.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45">
         <v>1340000000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>1229000000.0</v>
       </c>
-      <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>1194000000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>530000000.0</v>
+      </c>
+      <c r="C46">
         <v>537000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>417000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>390000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>374000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>396000000.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>419000000.0</v>
       </c>
-      <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
-      <c r="F47">
-[...1 lines deleted...]
-      </c>
+      <c r="F47"/>
       <c r="G47">
         <v>396000000.0</v>
       </c>
       <c r="H47">
-        <v>419000000.0</v>
+        <v>396000000.0</v>
       </c>
       <c r="I47">
         <v>419000000.0</v>
       </c>
       <c r="J47">
-        <v>405000000.0</v>
+        <v>419000000.0</v>
       </c>
       <c r="K47">
         <v>405000000.0</v>
       </c>
       <c r="L47">
-        <v>478000000.0</v>
+        <v>405000000.0</v>
       </c>
       <c r="M47">
         <v>478000000.0</v>
       </c>
       <c r="N47">
-        <v>525000000.0</v>
+        <v>478000000.0</v>
       </c>
       <c r="O47">
         <v>525000000.0</v>
       </c>
       <c r="P47">
-        <v>893000000.0</v>
+        <v>525000000.0</v>
       </c>
       <c r="Q47">
         <v>893000000.0</v>
       </c>
       <c r="R47">
-        <v>964000000.0</v>
+        <v>893000000.0</v>
       </c>
       <c r="S47">
         <v>964000000.0</v>
       </c>
       <c r="T47">
-        <v>1065000000.0</v>
+        <v>964000000.0</v>
       </c>
       <c r="U47">
         <v>1065000000.0</v>
       </c>
       <c r="V47">
+        <v>1065000000.0</v>
+      </c>
+      <c r="W47">
         <v>999000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>785000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1795000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1409000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1230685612.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>951000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>983410402.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>789000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>727000000.0</v>
       </c>
       <c r="AE47">
         <v>727000000.0</v>
       </c>
       <c r="AF47">
-        <v>743000000.0</v>
+        <v>727000000.0</v>
       </c>
       <c r="AG47">
         <v>743000000.0</v>
       </c>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47">
+        <v>743000000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>14086000000.0</v>
+      </c>
+      <c r="C48">
         <v>12052000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>11906000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>10650000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>11928000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11325000000.0</v>
       </c>
       <c r="G48">
         <v>11325000000.0</v>
       </c>
       <c r="H48">
-        <v>11080000000.0</v>
+        <v>11325000000.0</v>
       </c>
       <c r="I48">
         <v>11080000000.0</v>
       </c>
       <c r="J48">
-        <v>9997000000.0</v>
+        <v>11080000000.0</v>
       </c>
       <c r="K48">
         <v>9997000000.0</v>
       </c>
       <c r="L48">
-        <v>10483000000.0</v>
+        <v>9997000000.0</v>
       </c>
       <c r="M48">
         <v>10483000000.0</v>
       </c>
       <c r="N48">
-        <v>10441000000.0</v>
+        <v>10483000000.0</v>
       </c>
       <c r="O48">
         <v>10441000000.0</v>
       </c>
       <c r="P48">
-        <v>14667000000.0</v>
+        <v>10441000000.0</v>
       </c>
       <c r="Q48">
         <v>14667000000.0</v>
       </c>
       <c r="R48">
-        <v>13657000000.0</v>
+        <v>14667000000.0</v>
       </c>
       <c r="S48">
         <v>13657000000.0</v>
       </c>
       <c r="T48">
-        <v>13758000000.0</v>
+        <v>13657000000.0</v>
       </c>
       <c r="U48">
         <v>13758000000.0</v>
       </c>
       <c r="V48">
+        <v>13758000000.0</v>
+      </c>
+      <c r="W48">
         <v>22597000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>14974000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>21817000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>14376000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>16763723892.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>13151000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>15363138936.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>12576000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11957000000.0</v>
       </c>
       <c r="AE48">
         <v>11957000000.0</v>
       </c>
       <c r="AF48">
-        <v>11168000000.0</v>
+        <v>11957000000.0</v>
       </c>
       <c r="AG48">
         <v>11168000000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:33">
+      <c r="AH48">
+        <v>11168000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>520000000.0</v>
+      </c>
+      <c r="C50">
         <v>500000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>527000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>660000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>699000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>529000000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>501000000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>544000000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>500000000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>500000000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>501000000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>520000000.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>12011667075.0</v>
       </c>
-      <c r="W50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X50"/>
       <c r="Y50">
         <v>573000000.0</v>
       </c>
       <c r="Z50">
-        <v>300000000.0</v>
+        <v>573000000.0</v>
       </c>
       <c r="AA50">
         <v>300000000.0</v>
       </c>
       <c r="AB50">
-        <v>1226000000.0</v>
+        <v>300000000.0</v>
       </c>
       <c r="AC50">
         <v>1226000000.0</v>
       </c>
       <c r="AD50">
-        <v>18454000000.0</v>
+        <v>1226000000.0</v>
       </c>
       <c r="AE50">
         <v>18454000000.0</v>
       </c>
       <c r="AF50">
-        <v>15495000000.0</v>
+        <v>18454000000.0</v>
       </c>
       <c r="AG50">
         <v>15495000000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50">
+        <v>15495000000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>501000000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>506000000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>549000000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>841000000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>716000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>573000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="AA52">
         <v>300000000.0</v>
       </c>
       <c r="AB52">
-        <v>1226000000.0</v>
+        <v>300000000.0</v>
       </c>
       <c r="AC52">
         <v>1226000000.0</v>
       </c>
       <c r="AD52">
-        <v>18454000000.0</v>
+        <v>1226000000.0</v>
       </c>
       <c r="AE52">
         <v>18454000000.0</v>
       </c>
       <c r="AF52">
-        <v>15495000000.0</v>
+        <v>18454000000.0</v>
       </c>
       <c r="AG52">
         <v>15495000000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52">
+        <v>15495000000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>0.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>226000000.0</v>
       </c>
-      <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>34650000000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-    </row>
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>212195000000.0</v>
+      </c>
+      <c r="C55">
         <v>199119000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>181876000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>174687000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>174066000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>165458000000.0</v>
       </c>
-      <c r="G55"/>
-      <c r="H55">
+      <c r="H55"/>
+      <c r="I55">
         <v>165942000000.0</v>
       </c>
-      <c r="I55"/>
-      <c r="J55">
+      <c r="J55"/>
+      <c r="K55">
         <v>166888000000.0</v>
       </c>
-      <c r="K55"/>
-      <c r="L55">
+      <c r="L55"/>
+      <c r="M55">
         <v>199102000000.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>525121000000.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>516097000000.0</v>
       </c>
-      <c r="Q55"/>
-      <c r="R55">
+      <c r="R55"/>
+      <c r="S55">
         <v>463165000000.0</v>
       </c>
-      <c r="S55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T55"/>
       <c r="U55">
         <v>454214000000.0</v>
       </c>
       <c r="V55">
+        <v>454214000000.0</v>
+      </c>
+      <c r="W55">
         <v>705945000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>554683000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>647810000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>508645000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>648562258975.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>501170000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>615648564769.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>493941000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>481130000000.0</v>
       </c>
       <c r="AE55">
         <v>481130000000.0</v>
       </c>
       <c r="AF55">
-        <v>470498000000.0</v>
+        <v>481130000000.0</v>
       </c>
       <c r="AG55">
         <v>470498000000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:33">
+      <c r="AH55">
+        <v>470498000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
-      <c r="F56">
-[...1 lines deleted...]
-      </c>
+      <c r="F56"/>
       <c r="G56">
         <v>11638000000.0</v>
       </c>
       <c r="H56">
-        <v>11737000000.0</v>
+        <v>11638000000.0</v>
       </c>
       <c r="I56">
         <v>11737000000.0</v>
       </c>
       <c r="J56">
-        <v>12632000000.0</v>
+        <v>11737000000.0</v>
       </c>
       <c r="K56">
         <v>12632000000.0</v>
       </c>
       <c r="L56">
-        <v>20374000000.0</v>
+        <v>12632000000.0</v>
       </c>
       <c r="M56">
         <v>20374000000.0</v>
       </c>
       <c r="N56">
-        <v>355774000000.0</v>
+        <v>20374000000.0</v>
       </c>
       <c r="O56">
         <v>355774000000.0</v>
       </c>
       <c r="P56">
-        <v>63637000000.0</v>
+        <v>355774000000.0</v>
       </c>
       <c r="Q56">
         <v>63637000000.0</v>
       </c>
       <c r="R56">
-        <v>62294000000.0</v>
+        <v>63637000000.0</v>
       </c>
       <c r="S56">
         <v>62294000000.0</v>
       </c>
       <c r="T56">
-        <v>28190000000.0</v>
+        <v>62294000000.0</v>
       </c>
       <c r="U56">
         <v>28190000000.0</v>
       </c>
       <c r="V56">
-        <v>239705000000.0</v>
+        <v>28190000000.0</v>
       </c>
       <c r="W56">
         <v>239705000000.0</v>
       </c>
       <c r="X56">
-        <v>45541000000.0</v>
+        <v>239705000000.0</v>
       </c>
       <c r="Y56">
         <v>45541000000.0</v>
       </c>
       <c r="Z56">
-        <v>40241000000.0</v>
+        <v>45541000000.0</v>
       </c>
       <c r="AA56">
         <v>40241000000.0</v>
       </c>
       <c r="AB56">
-        <v>31539000000.0</v>
+        <v>40241000000.0</v>
       </c>
       <c r="AC56">
         <v>31539000000.0</v>
       </c>
       <c r="AD56">
-        <v>30428000000.0</v>
+        <v>31539000000.0</v>
       </c>
       <c r="AE56">
         <v>30428000000.0</v>
       </c>
       <c r="AF56">
-        <v>35253000000.0</v>
+        <v>30428000000.0</v>
       </c>
       <c r="AG56">
         <v>35253000000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:33">
+      <c r="AH56">
+        <v>35253000000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
-      <c r="F57">
-[...1 lines deleted...]
-      </c>
+      <c r="F57"/>
       <c r="G57">
         <v>7571000000.0</v>
       </c>
       <c r="H57">
-        <v>15262000000.0</v>
+        <v>7571000000.0</v>
       </c>
       <c r="I57">
         <v>15262000000.0</v>
       </c>
       <c r="J57">
-        <v>12653000000.0</v>
+        <v>15262000000.0</v>
       </c>
       <c r="K57">
         <v>12653000000.0</v>
       </c>
       <c r="L57">
-        <v>14817000000.0</v>
+        <v>12653000000.0</v>
       </c>
       <c r="M57">
         <v>14817000000.0</v>
       </c>
       <c r="N57">
-        <v>347171000000.0</v>
+        <v>14817000000.0</v>
       </c>
       <c r="O57">
         <v>347171000000.0</v>
       </c>
       <c r="P57">
-        <v>22552000000.0</v>
+        <v>347171000000.0</v>
       </c>
       <c r="Q57">
         <v>22552000000.0</v>
       </c>
       <c r="R57">
-        <v>27666000000.0</v>
+        <v>22552000000.0</v>
       </c>
       <c r="S57">
         <v>27666000000.0</v>
       </c>
       <c r="T57">
-        <v>20762000000.0</v>
+        <v>27666000000.0</v>
       </c>
       <c r="U57">
         <v>20762000000.0</v>
       </c>
       <c r="V57">
-        <v>230364000000.0</v>
+        <v>20762000000.0</v>
       </c>
       <c r="W57">
         <v>230364000000.0</v>
       </c>
       <c r="X57">
-        <v>39085000000.0</v>
+        <v>230364000000.0</v>
       </c>
       <c r="Y57">
         <v>39085000000.0</v>
       </c>
       <c r="Z57">
-        <v>41671000000.0</v>
+        <v>39085000000.0</v>
       </c>
       <c r="AA57">
         <v>41671000000.0</v>
       </c>
       <c r="AB57">
-        <v>23551000000.0</v>
+        <v>41671000000.0</v>
       </c>
       <c r="AC57">
         <v>23551000000.0</v>
       </c>
       <c r="AD57">
-        <v>28597000000.0</v>
+        <v>23551000000.0</v>
       </c>
       <c r="AE57">
         <v>28597000000.0</v>
       </c>
       <c r="AF57">
-        <v>27448000000.0</v>
+        <v>28597000000.0</v>
       </c>
       <c r="AG57">
         <v>27448000000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:33">
+      <c r="AH57">
+        <v>27448000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>190835000000.0</v>
+      </c>
+      <c r="C58">
         <v>179675000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>163202000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>157451000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>156083000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>148147000000.0</v>
       </c>
-      <c r="G58"/>
-      <c r="H58">
+      <c r="H58"/>
+      <c r="I58">
         <v>148815000000.0</v>
       </c>
-      <c r="I58"/>
-      <c r="J58">
+      <c r="J58"/>
+      <c r="K58">
         <v>150616000000.0</v>
       </c>
-      <c r="K58"/>
-      <c r="L58">
+      <c r="L58"/>
+      <c r="M58">
         <v>181838000000.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>508898000000.0</v>
       </c>
-      <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>493978000000.0</v>
       </c>
-      <c r="Q58"/>
-      <c r="R58">
+      <c r="R58"/>
+      <c r="S58">
         <v>444055000000.0</v>
       </c>
-      <c r="S58"/>
-      <c r="T58">
+      <c r="T58"/>
+      <c r="U58">
         <v>434737000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>434545000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>680908000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>534988000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>625842000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>491378000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>628009421021.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>485280000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>595597711608.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>477847000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>465680000000.0</v>
       </c>
       <c r="AE58">
         <v>465680000000.0</v>
       </c>
       <c r="AF58">
-        <v>455831000000.0</v>
+        <v>465680000000.0</v>
       </c>
       <c r="AG58">
         <v>455831000000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:33">
+      <c r="AH58">
+        <v>455831000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>20117000000.0</v>
+      </c>
+      <c r="C60">
         <v>18119000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>17492000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>16171000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>17823000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>17159000000.0</v>
       </c>
-      <c r="G60"/>
-      <c r="H60">
+      <c r="H60"/>
+      <c r="I60">
         <v>16960000000.0</v>
       </c>
-      <c r="I60"/>
-      <c r="J60">
+      <c r="J60"/>
+      <c r="K60">
         <v>16109000000.0</v>
       </c>
-      <c r="K60"/>
-      <c r="L60">
+      <c r="L60"/>
+      <c r="M60">
         <v>17088000000.0</v>
       </c>
-      <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>15713000000.0</v>
       </c>
-      <c r="O60"/>
-      <c r="P60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>20878000000.0</v>
       </c>
-      <c r="Q60"/>
-      <c r="R60">
+      <c r="R60"/>
+      <c r="S60">
         <v>19110000000.0</v>
       </c>
-      <c r="S60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T60"/>
       <c r="U60">
         <v>19477000000.0</v>
       </c>
       <c r="V60">
+        <v>19477000000.0</v>
+      </c>
+      <c r="W60">
         <v>25037000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>19672000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>21968000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>17249000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>20552837953.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>15882000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>20050853161.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>16087000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15449000000.0</v>
       </c>
       <c r="AE60">
         <v>15449000000.0</v>
       </c>
       <c r="AF60">
-        <v>14666000000.0</v>
+        <v>15449000000.0</v>
       </c>
       <c r="AG60">
         <v>14666000000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60">
+        <v>14666000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>85966000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27680000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>75333000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>62130000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>32500000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>51921000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45141000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>-4234000000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-340000000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-1161000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142000000.0</v>
       </c>
       <c r="I4">
         <v>1142000000.0</v>
       </c>
       <c r="J4">
         <v>1142000000.0</v>
       </c>
-      <c r="K4"/>
+      <c r="K4">
+        <v>1142000000.0</v>
+      </c>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>1660000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3052000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3008000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2548000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3892000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3865000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3628000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3441000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3205000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2360000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>-1161000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1142000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-575872868.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>7770000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8165000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>11057000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9588000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8805000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8205000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7234000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>4941000000.0</v>
+      </c>
+      <c r="C10">
         <v>2953000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2097000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1461000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2676000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2148000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1922000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3450000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4265341512.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2944069157.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4073815255.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3154000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2082000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>475000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>804000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>711000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>334000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>676000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1580000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1291000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>742000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>938000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>736000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>183000000.0</v>
+      </c>
+      <c r="C12">
         <v>171000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>172000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>200000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>328000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>589000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>516000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>520251751.09</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
-        <v>291000000.0</v>
+        <v>5562000000.0</v>
       </c>
       <c r="C13">
+        <v>5292000000.0</v>
+      </c>
+      <c r="D13">
         <v>4433000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4253000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4066000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>164000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>119000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>228000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>159173849.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>230349147.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>155291560.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
+        <v>-141000000.0</v>
+      </c>
+      <c r="C14">
         <v>-130000000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>11000000.0</v>
+      </c>
+      <c r="E14">
         <v>-9000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>771000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1241000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>192000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="K14">
         <v>1000000.0</v>
       </c>
       <c r="L14">
         <v>1000000.0</v>
       </c>
       <c r="M14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>3978000000.0</v>
+      </c>
+      <c r="C15">
         <v>2285000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1701000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>998000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2042000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2118000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>783000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4019000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3091596138.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2485959055.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3337474442.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2216000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1346000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>998000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-2042000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2118000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>783000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4019000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2389000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1921000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3337474442.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2216000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1346000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>4119000000.0</v>
+      </c>
+      <c r="C17">
         <v>2415000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1712000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1007000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2214000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2185000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1953000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3823215917.17</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>3229860670.03</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2370141887.72</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2579000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2216000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1346000000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-183000000.0</v>
+      </c>
+      <c r="C18">
         <v>-171000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-172000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-200000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-328000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-337000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-516000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-520251751.09</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-574347608.69</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-444170265.27</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>1984000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2041000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3678000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4424515361.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3174418304.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4229106815.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3205000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2360000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>1018000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>152000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>447000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>203000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>396000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>984000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>562000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>618000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>514000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>571000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>218000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>227000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>3100000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3128000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4375000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5019000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3877000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8033750032.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7145999948.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6141781194.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4486000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4303000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>822000000.0</v>
+      </c>
+      <c r="C29">
         <v>538000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>385000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>454000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>462000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-37000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-31000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>569000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>596578409.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>458110102.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>736340813.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>22452000000.0</v>
+      </c>
+      <c r="C30">
         <v>13258000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17051000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9680000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23824000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>53825000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>91814000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27022637295.71</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>112526183493.93</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>85538556446.64</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>37864000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>56921000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>50015000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
-        <v>417000000.0</v>
+        <v>447000000.0</v>
       </c>
       <c r="C31">
+        <v>422000000.0</v>
+      </c>
+      <c r="D31">
         <v>373000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>539000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>641000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>670000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>700000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2528931072.99</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3283916915.55</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2924120913.02</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-120000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-51000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-278000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>27393000000.0</v>
+      </c>
+      <c r="C32">
         <v>16211000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>19148000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-8219000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>26500000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>55973000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>93736000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>31635113186.48</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>116980418125.06</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>88345465761.88</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>41305000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>60126000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>52375000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2">
         <v>18132327852.0</v>
       </c>
       <c r="Q2">
         <v>19904799663.0</v>
       </c>
       <c r="R2">
         <v>18763500000.0</v>
       </c>
       <c r="S2">
@@ -7539,84 +7796,84 @@
       </c>
       <c r="W2">
         <v>3108000000.0</v>
       </c>
       <c r="X2">
         <v>19185000000.0</v>
       </c>
       <c r="Y2">
         <v>19185000000.0</v>
       </c>
       <c r="Z2">
         <v>18481500000.0</v>
       </c>
       <c r="AA2">
         <v>18481500000.0</v>
       </c>
       <c r="AB2">
         <v>15115500000.0</v>
       </c>
       <c r="AC2">
         <v>15115500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>419500000.0</v>
       </c>
       <c r="I4">
         <v>419500000.0</v>
       </c>
       <c r="J4">
         <v>-2536500000.0</v>
       </c>
       <c r="K4">
         <v>-2536500000.0</v>
       </c>
       <c r="L4">
         <v>-2536500000.0</v>
       </c>
       <c r="M4">
         <v>-2536500000.0</v>
       </c>
@@ -7629,51 +7886,51 @@
         <v>-977159451.0</v>
       </c>
       <c r="R4">
         <v>322500000.0</v>
       </c>
       <c r="S4">
         <v>322500000.0</v>
       </c>
       <c r="T4">
         <v>322500000.0</v>
       </c>
       <c r="U4">
         <v>322500000.0</v>
       </c>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>923500000.0</v>
       </c>
       <c r="C5">
         <v>923500000.0</v>
       </c>
       <c r="D5">
         <v>623500000.0</v>
       </c>
       <c r="E5">
         <v>623500000.0</v>
       </c>
       <c r="F5">
         <v>206500000.0</v>
       </c>
       <c r="G5">
         <v>206500000.0</v>
       </c>
       <c r="H5">
         <v>705000000.0</v>
       </c>
       <c r="I5">
         <v>705000000.0</v>
       </c>
@@ -7718,160 +7975,160 @@
       </c>
       <c r="W5">
         <v>938500000.0</v>
       </c>
       <c r="X5">
         <v>814000000.0</v>
       </c>
       <c r="Y5">
         <v>814000000.0</v>
       </c>
       <c r="Z5">
         <v>1118500000.0</v>
       </c>
       <c r="AA5">
         <v>1118500000.0</v>
       </c>
       <c r="AB5">
         <v>1294500000.0</v>
       </c>
       <c r="AC5">
         <v>1294500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8">
         <v>-1161000000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8">
         <v>835000000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8">
         <v>1142000000.0</v>
       </c>
       <c r="U8"/>
       <c r="V8">
         <v>107409996.0</v>
       </c>
       <c r="W8"/>
       <c r="X8">
         <v>-554648453.0</v>
       </c>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9">
         <v>1846724389.0</v>
       </c>
       <c r="Q9">
         <v>1992104201.0</v>
       </c>
       <c r="R9">
         <v>1539000000.0</v>
       </c>
       <c r="S9">
@@ -7888,51 +8145,51 @@
       </c>
       <c r="W9">
         <v>2351500000.0</v>
       </c>
       <c r="X9">
         <v>2591500000.0</v>
       </c>
       <c r="Y9">
         <v>2591500000.0</v>
       </c>
       <c r="Z9">
         <v>3023000000.0</v>
       </c>
       <c r="AA9">
         <v>3023000000.0</v>
       </c>
       <c r="AB9">
         <v>3035000000.0</v>
       </c>
       <c r="AC9">
         <v>3035000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>1485000000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>663000000.0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>1922000000.0</v>
       </c>
       <c r="Q10">
         <v>457186903.0</v>
       </c>
@@ -7953,51 +8210,51 @@
       </c>
       <c r="W10">
         <v>866500000.0</v>
       </c>
       <c r="X10">
         <v>1847166307.0</v>
       </c>
       <c r="Y10">
         <v>881500000.0</v>
       </c>
       <c r="Z10">
         <v>1103500000.0</v>
       </c>
       <c r="AA10">
         <v>1103500000.0</v>
       </c>
       <c r="AB10">
         <v>1128000000.0</v>
       </c>
       <c r="AC10">
         <v>1128000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>148000000.0</v>
       </c>
       <c r="C11">
         <v>148000000.0</v>
       </c>
       <c r="D11">
         <v>203500000.0</v>
       </c>
       <c r="E11">
         <v>203500000.0</v>
       </c>
       <c r="F11">
         <v>34000000.0</v>
       </c>
       <c r="G11">
         <v>34000000.0</v>
       </c>
       <c r="H11">
         <v>186500000.0</v>
       </c>
       <c r="I11">
         <v>186500000.0</v>
       </c>
@@ -8042,51 +8299,51 @@
       </c>
       <c r="W11">
         <v>188500000.0</v>
       </c>
       <c r="X11">
         <v>439000000.0</v>
       </c>
       <c r="Y11">
         <v>439000000.0</v>
       </c>
       <c r="Z11">
         <v>351000000.0</v>
       </c>
       <c r="AA11">
         <v>351000000.0</v>
       </c>
       <c r="AB11">
         <v>511000000.0</v>
       </c>
       <c r="AC11">
         <v>511000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12">
         <v>108341037.0</v>
       </c>
       <c r="Q12">
         <v>119015448.0</v>
       </c>
       <c r="R12">
         <v>113000000.0</v>
       </c>
       <c r="S12">
@@ -8103,98 +8360,98 @@
       </c>
       <c r="W12">
         <v>94500000.0</v>
       </c>
       <c r="X12">
         <v>104500000.0</v>
       </c>
       <c r="Y12">
         <v>104500000.0</v>
       </c>
       <c r="Z12">
         <v>108000000.0</v>
       </c>
       <c r="AA12">
         <v>108000000.0</v>
       </c>
       <c r="AB12">
         <v>95500000.0</v>
       </c>
       <c r="AC12">
         <v>95500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>210000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>30000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13">
         <v>119000000.0</v>
       </c>
       <c r="Q13"/>
       <c r="R13">
         <v>156000000.0</v>
       </c>
       <c r="S13"/>
       <c r="T13">
         <v>228000000.0</v>
       </c>
       <c r="U13"/>
       <c r="V13">
         <v>138468308.0</v>
       </c>
       <c r="W13"/>
       <c r="X13">
         <v>33652827.0</v>
       </c>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>510000000.0</v>
       </c>
       <c r="K14">
         <v>510000000.0</v>
       </c>
       <c r="L14">
         <v>1241000000.0</v>
       </c>
       <c r="M14">
         <v>1241000000.0</v>
       </c>
       <c r="N14">
         <v>197000000.0</v>
       </c>
       <c r="O14">
@@ -8223,51 +8480,51 @@
       </c>
       <c r="W14">
         <v>8000000.0</v>
       </c>
       <c r="X14">
         <v>7000000.0</v>
       </c>
       <c r="Y14">
         <v>7000000.0</v>
       </c>
       <c r="Z14">
         <v>1000000.0</v>
       </c>
       <c r="AA14">
         <v>1000000.0</v>
       </c>
       <c r="AB14">
         <v>1000000.0</v>
       </c>
       <c r="AC14">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>1606000000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>512000000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
         <v>783000000.0</v>
       </c>
       <c r="Q15">
         <v>-552487996.0</v>
       </c>
@@ -8288,51 +8545,51 @@
       </c>
       <c r="W15">
         <v>677500000.0</v>
       </c>
       <c r="X15">
         <v>1101818499.0</v>
       </c>
       <c r="Y15">
         <v>442000000.0</v>
       </c>
       <c r="Z15">
         <v>752500000.0</v>
       </c>
       <c r="AA15">
         <v>752500000.0</v>
       </c>
       <c r="AB15">
         <v>617000000.0</v>
       </c>
       <c r="AC15">
         <v>617000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16">
         <v>472000000.0</v>
       </c>
       <c r="C16">
         <v>472000000.0</v>
       </c>
       <c r="D16">
         <v>447000000.0</v>
       </c>
       <c r="E16">
         <v>447000000.0</v>
       </c>
       <c r="F16">
         <v>52000000.0</v>
       </c>
       <c r="G16">
         <v>52000000.0</v>
       </c>
       <c r="H16">
         <v>984000000.0</v>
       </c>
       <c r="I16">
         <v>984000000.0</v>
       </c>
@@ -8377,51 +8634,51 @@
       </c>
       <c r="W16">
         <v>677500000.0</v>
       </c>
       <c r="X16">
         <v>1101818499.0</v>
       </c>
       <c r="Y16">
         <v>442000000.0</v>
       </c>
       <c r="Z16">
         <v>752500000.0</v>
       </c>
       <c r="AA16">
         <v>752500000.0</v>
       </c>
       <c r="AB16">
         <v>617000000.0</v>
       </c>
       <c r="AC16">
         <v>617000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17">
         <v>383824018.0</v>
       </c>
       <c r="Q17">
         <v>426096576.0</v>
       </c>
       <c r="R17">
         <v>447500000.0</v>
       </c>
       <c r="S17">
@@ -8438,150 +8695,150 @@
       </c>
       <c r="W17">
         <v>678000000.0</v>
       </c>
       <c r="X17">
         <v>442500000.0</v>
       </c>
       <c r="Y17">
         <v>442500000.0</v>
       </c>
       <c r="Z17">
         <v>752500000.0</v>
       </c>
       <c r="AA17">
         <v>752500000.0</v>
       </c>
       <c r="AB17">
         <v>617000000.0</v>
       </c>
       <c r="AC17">
         <v>617000000.0</v>
       </c>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>1275000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>693000000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>2041000000.0</v>
       </c>
       <c r="Q21">
         <v>521884483.0</v>
       </c>
@@ -8602,84 +8859,84 @@
       </c>
       <c r="W21">
         <v>938500000.0</v>
       </c>
       <c r="X21">
         <v>1880819135.0</v>
       </c>
       <c r="Y21">
         <v>814000000.0</v>
       </c>
       <c r="Z21">
         <v>1118500000.0</v>
       </c>
       <c r="AA21">
         <v>1118500000.0</v>
       </c>
       <c r="AB21">
         <v>1294500000.0</v>
       </c>
       <c r="AC21">
         <v>1294500000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
         <v>41500000.0</v>
       </c>
       <c r="C23">
         <v>41500000.0</v>
       </c>
       <c r="D23">
         <v>67500000.0</v>
       </c>
       <c r="E23">
         <v>67500000.0</v>
       </c>
       <c r="F23">
         <v>441500000.0</v>
       </c>
       <c r="G23">
         <v>441500000.0</v>
       </c>
       <c r="H23">
         <v>86500000.0</v>
       </c>
       <c r="I23">
         <v>86500000.0</v>
       </c>
@@ -8724,183 +8981,183 @@
       </c>
       <c r="W23">
         <v>60500000.0</v>
       </c>
       <c r="X23">
         <v>115000000.0</v>
       </c>
       <c r="Y23">
         <v>115000000.0</v>
       </c>
       <c r="Z23">
         <v>377000000.0</v>
       </c>
       <c r="AA23">
         <v>377000000.0</v>
       </c>
       <c r="AB23">
         <v>205000000.0</v>
       </c>
       <c r="AC23">
         <v>205000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>1916000000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>2475000000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>5019000000.0</v>
       </c>
       <c r="Q28">
         <v>1420377693.0</v>
       </c>
@@ -8921,98 +9178,98 @@
       </c>
       <c r="W28">
         <v>1352500000.0</v>
       </c>
       <c r="X28">
         <v>4035846493.0</v>
       </c>
       <c r="Y28">
         <v>1662500000.0</v>
       </c>
       <c r="Z28">
         <v>1527500000.0</v>
       </c>
       <c r="AA28">
         <v>1527500000.0</v>
       </c>
       <c r="AB28">
         <v>1535500000.0</v>
       </c>
       <c r="AC28">
         <v>1535500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>-166000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>129000000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29">
         <v>-31000000.0</v>
       </c>
       <c r="Q29"/>
       <c r="R29">
         <v>1000000.0</v>
       </c>
       <c r="S29"/>
       <c r="T29">
         <v>569000000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29">
         <v>421875404.0</v>
       </c>
       <c r="W29"/>
       <c r="X29">
         <v>189452955.0</v>
       </c>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30">
         <v>19514932381.0</v>
       </c>
       <c r="Q30">
         <v>21375019382.0</v>
       </c>
       <c r="R30">
         <v>19691000000.0</v>
       </c>
       <c r="S30">
@@ -9029,51 +9286,51 @@
       </c>
       <c r="W30">
         <v>4521000000.0</v>
       </c>
       <c r="X30">
         <v>20962500000.0</v>
       </c>
       <c r="Y30">
         <v>20962500000.0</v>
       </c>
       <c r="Z30">
         <v>20386000000.0</v>
       </c>
       <c r="AA30">
         <v>20386000000.0</v>
       </c>
       <c r="AB30">
         <v>16856000000.0</v>
       </c>
       <c r="AC30">
         <v>16856000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31">
         <v>-59643765.0</v>
       </c>
       <c r="Q31">
         <v>-64697580.0</v>
       </c>
       <c r="R31">
         <v>-53500000.0</v>
       </c>
       <c r="S31">
@@ -9090,51 +9347,51 @@
       </c>
       <c r="W31">
         <v>-72000000.0</v>
       </c>
       <c r="X31">
         <v>67500000.0</v>
       </c>
       <c r="Y31">
         <v>67500000.0</v>
       </c>
       <c r="Z31">
         <v>-15000000.0</v>
       </c>
       <c r="AA31">
         <v>-15000000.0</v>
       </c>
       <c r="AB31">
         <v>-166500000.0</v>
       </c>
       <c r="AC31">
         <v>-166500000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32">
         <v>19979052240.0</v>
       </c>
       <c r="Q32">
         <v>21896903865.0</v>
       </c>
       <c r="R32">
         <v>20302500000.0</v>
       </c>
       <c r="S32">
@@ -9170,1210 +9427,1267 @@
       <c r="AC32">
         <v>18150500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>5772000000.0</v>
+      </c>
+      <c r="C2">
         <v>4751000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5514000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7170000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8018000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6965000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15442000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13564612729.67</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13601902779.84</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>104000000</v>
+      </c>
+      <c r="C3">
         <v>101000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>44000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>34000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>36000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>57000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>64000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000000</v>
       </c>
       <c r="I3">
         <v>134000000</v>
       </c>
       <c r="J3">
+        <v>134000000</v>
+      </c>
+      <c r="K3">
         <v>450345524</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>331288661</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>172000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>221000000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>1794000000.0</v>
+      </c>
+      <c r="C6">
         <v>1082000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-738000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1656000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-848000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1053000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8477000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>981000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>625000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2954421927.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1776794265.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-376000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>659000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>12787000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-6819000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5442000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>35090000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>352000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3055527357.63</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2073057015.83</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>12867000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>12569000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>13402000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>13587000000.0</v>
       </c>
-      <c r="M9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-    </row>
-    <row r="11" spans="1:13">
+      <c r="N10"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-501000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3861000000.0</v>
       </c>
       <c r="F12">
         <v>3861000000.0</v>
       </c>
       <c r="G12">
+        <v>3861000000.0</v>
+      </c>
+      <c r="H12">
         <v>-3869000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-118000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1445000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1356000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-752000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>631000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>243000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-390000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-2784000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-338000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-1998000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-541000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-2502000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-1318000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-49000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-1178000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-775000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>446000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>437000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>186000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>465000000.0</v>
       </c>
       <c r="H14">
         <v>465000000.0</v>
       </c>
       <c r="I14">
+        <v>465000000.0</v>
+      </c>
+      <c r="J14">
         <v>192000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>242000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>755000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>159000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>86000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
-        <v>-552000000.0</v>
+        <v>594000000.0</v>
       </c>
       <c r="C15">
+        <v>552000000.0</v>
+      </c>
+      <c r="D15">
         <v>533000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>474000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>421000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>814000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1634000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1662000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1159000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1639620053.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1260449828.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>895000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>781000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>7706000000.0</v>
+      </c>
+      <c r="C16">
         <v>5772000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4751000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5514000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7170000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8018000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6965000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>15385493858.49</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14446531616.15</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13601902779.84</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>2346000000.0</v>
+      </c>
+      <c r="C18">
         <v>3508000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>788000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1044000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>242000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1907000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-273000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2759872094.2</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2008189521.2</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>146</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-832000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-360000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-39000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-726000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1195000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-324000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1001167394.17</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>1102747408.68</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-677359654.53</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20">
+        <v>2000000.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4000000.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>2382000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>13000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>22000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>21571414.07</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>462000000.0</v>
+      </c>
+      <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-393000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1830000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-373000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>855000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-274000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1526000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-186000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1227000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>590000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-445000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1124000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
-        <v>2285000000.0</v>
+        <v>3978000000.0</v>
       </c>
       <c r="C22">
+        <v>1761118050.0</v>
+      </c>
+      <c r="D22">
         <v>1337105070.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>821443820.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1559781700.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1518012960.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>783000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4019000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2389000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4156637420.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4297693920.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2216000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1346000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-218000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2006000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>158000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-708000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-683000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-378000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-344000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-384346611.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-339000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-300000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-2000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-454000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-478000000.0</v>
       </c>
       <c r="I24">
         <v>-478000000.0</v>
       </c>
       <c r="J24">
         <v>-478000000.0</v>
       </c>
       <c r="K24">
+        <v>-478000000.0</v>
+      </c>
+      <c r="L24">
         <v>-275642519.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-581000000.0</v>
       </c>
-      <c r="M24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>15992000000.0</v>
+      </c>
+      <c r="C25">
         <v>2032000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>649000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6444000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2658000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-35633000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-7290000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-13681352146.99</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-12720785977.81</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
+        <v>-1252000000.0</v>
+      </c>
+      <c r="C26">
         <v>-860000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-4000000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>13000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>22000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>23000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>27176023.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>16823252.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>9058674.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>13000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-2520000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3594000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>212000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2594000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-796000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1702000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-480109739.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-872220928.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1666000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>49000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>2450000000.0</v>
+      </c>
+      <c r="C29">
         <v>3609000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>832000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1078000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-145000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1966000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5308000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3360000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1620000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2201000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3277946010.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1828000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1324000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-39000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-726000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1195000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-778000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1054000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>816000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-549000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-606931180.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-545000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-584000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>9000000</v>
       </c>
       <c r="D3">
         <v>9000000</v>
       </c>
       <c r="E3">
         <v>10000000</v>
       </c>
       <c r="F3">
         <v>10000000</v>
       </c>
       <c r="G3">
         <v>7000000</v>
       </c>
       <c r="H3">
         <v>7000000</v>
       </c>
       <c r="I3">
         <v>8500000</v>
       </c>
@@ -10424,121 +10738,121 @@
       </c>
       <c r="Y3">
         <v>167017736</v>
       </c>
       <c r="Z3">
         <v>39000000</v>
       </c>
       <c r="AA3">
         <v>28000000</v>
       </c>
       <c r="AB3">
         <v>28000000</v>
       </c>
       <c r="AC3">
         <v>158000000</v>
       </c>
       <c r="AD3">
         <v>158000000</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>203000000.0</v>
       </c>
       <c r="D6">
         <v>203000000.0</v>
       </c>
       <c r="E6">
         <v>-450500000.0</v>
       </c>
       <c r="F6">
         <v>-450500000.0</v>
       </c>
       <c r="G6">
         <v>-377500000.0</v>
       </c>
       <c r="H6">
         <v>-377500000.0</v>
       </c>
       <c r="I6">
         <v>-143000000.0</v>
       </c>
       <c r="J6">
         <v>-143000000.0</v>
@@ -10585,191 +10899,191 @@
       <c r="X6">
         <v>-1120000000.0</v>
       </c>
       <c r="Y6">
         <v>779000636.0</v>
       </c>
       <c r="Z6">
         <v>398500000.0</v>
       </c>
       <c r="AA6">
         <v>-86000000.0</v>
       </c>
       <c r="AB6">
         <v>-86000000.0</v>
       </c>
       <c r="AC6">
         <v>767500000.0</v>
       </c>
       <c r="AD6">
         <v>767500000.0</v>
       </c>
       <c r="AE6"/>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>0.0</v>
       </c>
       <c r="D11">
         <v>0.0</v>
       </c>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
@@ -10816,51 +11130,51 @@
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>89000000.0</v>
       </c>
       <c r="D12">
         <v>89000000.0</v>
       </c>
       <c r="E12">
         <v>-238500000.0</v>
       </c>
       <c r="F12">
         <v>-238500000.0</v>
       </c>
       <c r="G12">
         <v>-12000000.0</v>
       </c>
       <c r="H12">
         <v>-12000000.0</v>
       </c>
       <c r="I12">
         <v>-314000000.0</v>
       </c>
       <c r="J12">
         <v>-314000000.0</v>
@@ -10907,51 +11221,51 @@
       <c r="X12">
         <v>395000000.0</v>
       </c>
       <c r="Y12">
         <v>409000000.0</v>
       </c>
       <c r="Z12">
         <v>409000000.0</v>
       </c>
       <c r="AA12">
         <v>313500000.0</v>
       </c>
       <c r="AB12">
         <v>313500000.0</v>
       </c>
       <c r="AC12">
         <v>379500000.0</v>
       </c>
       <c r="AD12">
         <v>379500000.0</v>
       </c>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-35500000.0</v>
       </c>
       <c r="D13">
         <v>-35500000.0</v>
       </c>
       <c r="E13">
         <v>-977500000.0</v>
       </c>
       <c r="F13">
         <v>-977500000.0</v>
       </c>
       <c r="G13">
         <v>782500000.0</v>
       </c>
       <c r="H13">
         <v>782500000.0</v>
       </c>
       <c r="I13">
         <v>-1177500000.0</v>
       </c>
       <c r="J13">
         <v>-1177500000.0</v>
@@ -10998,51 +11312,51 @@
       <c r="X13">
         <v>-1465000000.0</v>
       </c>
       <c r="Y13">
         <v>-200000000.0</v>
       </c>
       <c r="Z13">
         <v>-200000000.0</v>
       </c>
       <c r="AA13">
         <v>-1051000000.0</v>
       </c>
       <c r="AB13">
         <v>-1051000000.0</v>
       </c>
       <c r="AC13">
         <v>-381000000.0</v>
       </c>
       <c r="AD13">
         <v>-381000000.0</v>
       </c>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>108000000.0</v>
       </c>
       <c r="D14">
         <v>108000000.0</v>
       </c>
       <c r="E14">
         <v>187500000.0</v>
       </c>
       <c r="F14">
         <v>187500000.0</v>
       </c>
       <c r="G14">
         <v>35500000.0</v>
       </c>
       <c r="H14">
         <v>35500000.0</v>
       </c>
       <c r="I14">
         <v>42000000.0</v>
       </c>
       <c r="J14">
         <v>42000000.0</v>
@@ -11089,51 +11403,51 @@
       <c r="X14">
         <v>27000000.0</v>
       </c>
       <c r="Y14">
         <v>50000000.0</v>
       </c>
       <c r="Z14">
         <v>50000000.0</v>
       </c>
       <c r="AA14">
         <v>30000000.0</v>
       </c>
       <c r="AB14">
         <v>30000000.0</v>
       </c>
       <c r="AC14">
         <v>46500000.0</v>
       </c>
       <c r="AD14">
         <v>46500000.0</v>
       </c>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>180500000.0</v>
       </c>
       <c r="D15">
         <v>180500000.0</v>
       </c>
       <c r="E15">
         <v>77000000.0</v>
       </c>
       <c r="F15">
         <v>77000000.0</v>
       </c>
       <c r="G15">
         <v>160000000.0</v>
       </c>
       <c r="H15">
         <v>160000000.0</v>
       </c>
       <c r="I15">
         <v>69000000.0</v>
       </c>
       <c r="J15">
         <v>69000000.0</v>
@@ -11180,226 +11494,226 @@
       <c r="X15">
         <v>420000000.0</v>
       </c>
       <c r="Y15">
         <v>1444578779.0</v>
       </c>
       <c r="Z15">
         <v>186500000.0</v>
       </c>
       <c r="AA15">
         <v>393000000.0</v>
       </c>
       <c r="AB15">
         <v>393000000.0</v>
       </c>
       <c r="AC15">
         <v>166000000.0</v>
       </c>
       <c r="AD15">
         <v>166000000.0</v>
       </c>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>-210000000.0</v>
       </c>
       <c r="D21">
         <v>-210000000.0</v>
       </c>
       <c r="E21">
         <v>-22500000.0</v>
       </c>
       <c r="F21">
         <v>-22500000.0</v>
       </c>
       <c r="G21">
         <v>-892500000.0</v>
       </c>
       <c r="H21">
         <v>-892500000.0</v>
       </c>
       <c r="I21">
         <v>-159500000.0</v>
       </c>
       <c r="J21">
         <v>-159500000.0</v>
@@ -11446,51 +11760,51 @@
       <c r="X21">
         <v>-50000000.0</v>
       </c>
       <c r="Y21">
         <v>-93000000.0</v>
       </c>
       <c r="Z21">
         <v>-93000000.0</v>
       </c>
       <c r="AA21">
         <v>-93000000.0</v>
       </c>
       <c r="AB21">
         <v>-93000000.0</v>
       </c>
       <c r="AC21">
         <v>273000000.0</v>
       </c>
       <c r="AD21">
         <v>273000000.0</v>
       </c>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>378500000.0</v>
       </c>
       <c r="C22">
         <v>472000000.0</v>
       </c>
       <c r="D22">
         <v>472000000.0</v>
       </c>
       <c r="E22">
         <v>447000000.0</v>
       </c>
       <c r="F22">
         <v>447000000.0</v>
       </c>
       <c r="G22">
         <v>52000000.0</v>
       </c>
       <c r="H22">
         <v>52000000.0</v>
       </c>
       <c r="I22">
         <v>984000000.0</v>
       </c>
@@ -11541,51 +11855,51 @@
       </c>
       <c r="Y22">
         <v>4948212038.0</v>
       </c>
       <c r="Z22">
         <v>442000000.0</v>
       </c>
       <c r="AA22">
         <v>752500000.0</v>
       </c>
       <c r="AB22">
         <v>752500000.0</v>
       </c>
       <c r="AC22">
         <v>617000000.0</v>
       </c>
       <c r="AD22">
         <v>617000000.0</v>
       </c>
       <c r="AE22">
         <v>466000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-51000000.0</v>
       </c>
       <c r="D23">
         <v>-51000000.0</v>
       </c>
       <c r="E23">
         <v>-48000000.0</v>
       </c>
       <c r="F23">
         <v>-48000000.0</v>
       </c>
       <c r="G23">
         <v>-61000000.0</v>
       </c>
       <c r="H23">
         <v>-61000000.0</v>
       </c>
       <c r="I23">
         <v>1095000000.0</v>
       </c>
       <c r="J23">
         <v>1095000000.0</v>
@@ -11632,51 +11946,51 @@
       <c r="X23">
         <v>-95500000.0</v>
       </c>
       <c r="Y23">
         <v>-471139584.0</v>
       </c>
       <c r="Z23">
         <v>-83500000.0</v>
       </c>
       <c r="AA23">
         <v>-105500000.0</v>
       </c>
       <c r="AB23">
         <v>-105500000.0</v>
       </c>
       <c r="AC23">
         <v>-90000000.0</v>
       </c>
       <c r="AD23">
         <v>-90000000.0</v>
       </c>
       <c r="AE23"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>25000000.0</v>
       </c>
       <c r="F24">
         <v>25000000.0</v>
       </c>
       <c r="G24">
         <v>-25000000.0</v>
       </c>
       <c r="H24">
         <v>-25000000.0</v>
       </c>
       <c r="I24">
         <v>386500000.0</v>
       </c>
       <c r="J24">
         <v>386500000.0</v>
       </c>
       <c r="K24">
         <v>-386500000.0</v>
       </c>
@@ -11711,86 +12025,86 @@
         <v>-442000000.0</v>
       </c>
       <c r="V24">
         <v>124000000.0</v>
       </c>
       <c r="W24">
         <v>-170820716.0</v>
       </c>
       <c r="X24">
         <v>-124000000.0</v>
       </c>
       <c r="Y24">
         <v>1184080966.0</v>
       </c>
       <c r="Z24">
         <v>-406500000.0</v>
       </c>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>13000000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26">
         <v>10000000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26">
         <v>22000000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26">
@@ -11805,86 +12119,86 @@
         <v>7764578.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26">
         <v>26174421.0</v>
       </c>
       <c r="Z26">
         <v>5500000.0</v>
       </c>
       <c r="AA26">
         <v>5000000.0</v>
       </c>
       <c r="AB26">
         <v>5000000.0</v>
       </c>
       <c r="AC26">
         <v>3500000.0</v>
       </c>
       <c r="AD26">
         <v>3500000.0</v>
       </c>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>-439500000.0</v>
       </c>
       <c r="D28">
         <v>-439500000.0</v>
       </c>
       <c r="E28">
         <v>-146500000.0</v>
       </c>
       <c r="F28">
         <v>-146500000.0</v>
       </c>
       <c r="G28">
         <v>-1113500000.0</v>
       </c>
       <c r="H28">
         <v>-1113500000.0</v>
       </c>
       <c r="I28">
         <v>2053500000.0</v>
       </c>
       <c r="J28">
         <v>2053500000.0</v>
@@ -11931,51 +12245,51 @@
       <c r="X28">
         <v>-562500000.0</v>
       </c>
       <c r="Y28">
         <v>-2121374531.0</v>
       </c>
       <c r="Z28">
         <v>-357500000.0</v>
       </c>
       <c r="AA28">
         <v>-493500000.0</v>
       </c>
       <c r="AB28">
         <v>-493500000.0</v>
       </c>
       <c r="AC28">
         <v>20500000.0</v>
       </c>
       <c r="AD28">
         <v>20500000.0</v>
       </c>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>633500000.0</v>
       </c>
       <c r="D29">
         <v>633500000.0</v>
       </c>
       <c r="E29">
         <v>-319000000.0</v>
       </c>
       <c r="F29">
         <v>-319000000.0</v>
       </c>
       <c r="G29">
         <v>858000000.0</v>
       </c>
       <c r="H29">
         <v>858000000.0</v>
       </c>
       <c r="I29">
         <v>-465500000.0</v>
       </c>
       <c r="J29">
         <v>-465500000.0</v>
@@ -12022,51 +12336,51 @@
       <c r="X29">
         <v>-365500000.0</v>
       </c>
       <c r="Y29">
         <v>2019169648.0</v>
       </c>
       <c r="Z29">
         <v>765000000.0</v>
       </c>
       <c r="AA29">
         <v>45000000.0</v>
       </c>
       <c r="AB29">
         <v>45000000.0</v>
       </c>
       <c r="AC29">
         <v>699000000.0</v>
       </c>
       <c r="AD29">
         <v>699000000.0</v>
       </c>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>29000000.0</v>
       </c>
       <c r="D30">
         <v>29000000.0</v>
       </c>
       <c r="E30">
         <v>12500000.0</v>
       </c>
       <c r="F30">
         <v>12500000.0</v>
       </c>
       <c r="G30">
         <v>-32000000.0</v>
       </c>
       <c r="H30">
         <v>-32000000.0</v>
       </c>
       <c r="I30">
         <v>33000000.0</v>
       </c>
       <c r="J30">
         <v>33000000.0</v>