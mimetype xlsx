--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -1648,51 +1648,51 @@
       <c r="F29">
         <v>7895018000.0</v>
       </c>
       <c r="G29">
         <v>7175550000.0</v>
       </c>
       <c r="H29">
         <v>6856014000.0</v>
       </c>
       <c r="I29">
         <v>7192690000.0</v>
       </c>
       <c r="J29">
         <v>7435306000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>12240000.0</v>
+        <v>8234000.0</v>
       </c>
       <c r="C30">
         <v>8540000.0</v>
       </c>
       <c r="D30">
         <v>9722000.0</v>
       </c>
       <c r="E30">
         <v>17195000.0</v>
       </c>
       <c r="F30">
         <v>30439000.0</v>
       </c>
       <c r="G30">
         <v>13242000.0</v>
       </c>
       <c r="H30">
         <v>16160000.0</v>
       </c>
       <c r="I30">
         <v>15056000.0</v>
       </c>
       <c r="J30">
         <v>8619000.0</v>
       </c>
@@ -2847,51 +2847,51 @@
       </c>
       <c r="AB1" t="s">
         <v>9</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>10</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
-        <v>100405000.0</v>
+        <v>33550000.0</v>
       </c>
       <c r="C2">
         <v>54251000.0</v>
       </c>
       <c r="D2">
         <v>28643000.0</v>
       </c>
       <c r="E2">
         <v>57977000.0</v>
       </c>
       <c r="F2">
         <v>27994000.0</v>
       </c>
       <c r="G2">
         <v>52872000.0</v>
       </c>
       <c r="H2">
         <v>4234000.0</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>51636000.0</v>
       </c>
       <c r="K2">
         <v>51636000.0</v>
@@ -3225,51 +3225,51 @@
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
-        <v>135503000.0</v>
+        <v>124551000.0</v>
       </c>
       <c r="C10">
         <v>107827000.0</v>
       </c>
       <c r="D10">
         <v>69237000.0</v>
       </c>
       <c r="E10">
         <v>122360000.0</v>
       </c>
       <c r="F10">
         <v>130606000.0</v>
       </c>
       <c r="G10">
         <v>147268000.0</v>
       </c>
       <c r="H10">
         <v>174963000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>135520000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
@@ -3489,51 +3489,51 @@
       </c>
       <c r="AB13">
         <v>3530732000.0</v>
       </c>
       <c r="AC13">
         <v>3513181000.0</v>
       </c>
       <c r="AD13">
         <v>3497713000.0</v>
       </c>
       <c r="AE13">
         <v>3480661000.0</v>
       </c>
       <c r="AF13">
         <v>3456557000.0</v>
       </c>
       <c r="AG13">
         <v>3445258000.0</v>
       </c>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
-        <v>4013866643.0</v>
+        <v>4021619324.0</v>
       </c>
       <c r="C14">
         <v>3887980448.0</v>
       </c>
       <c r="D14">
         <v>3851470417.0</v>
       </c>
       <c r="E14">
         <v>3825721212.0</v>
       </c>
       <c r="F14">
         <v>3782553326.0</v>
       </c>
       <c r="G14">
         <v>3757411697.0</v>
       </c>
       <c r="H14">
         <v>3742223000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>3721893287.0</v>
       </c>
       <c r="K14"/>
       <c r="L14">
@@ -4177,51 +4177,51 @@
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>3621171000.0</v>
+        <v>3632123000.0</v>
       </c>
       <c r="C28">
         <v>2523398000.0</v>
       </c>
       <c r="D28">
         <v>2588592000.0</v>
       </c>
       <c r="E28">
         <v>2585563000.0</v>
       </c>
       <c r="F28">
         <v>2207792000.0</v>
       </c>
       <c r="G28">
         <v>2203177000.0</v>
       </c>
       <c r="H28">
         <v>2676917000.0</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>2596181000.0</v>
       </c>
       <c r="K28"/>
       <c r="L28">
@@ -4297,51 +4297,51 @@
         <v>6881393000.0</v>
       </c>
       <c r="S29">
         <v>6838189000.0</v>
       </c>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>12240000.0</v>
+        <v>8234000.0</v>
       </c>
       <c r="C30">
         <v>49131000.0</v>
       </c>
       <c r="D30">
         <v>8540000.0</v>
       </c>
       <c r="E30">
         <v>38197000.0</v>
       </c>
       <c r="F30">
         <v>9722000.0</v>
       </c>
       <c r="G30">
         <v>41244000.0</v>
       </c>
       <c r="H30">
         <v>17195000.0</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>604799000.0</v>
       </c>
       <c r="K30">
         <v>604799000.0</v>
@@ -6621,54 +6621,54 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>97</v>
       </c>
       <c r="B2">
-        <v>124610000.0</v>
+        <v>58573000.0</v>
       </c>
       <c r="C2">
-        <v>124710000.0</v>
+        <v>59667000.0</v>
       </c>
       <c r="D2">
         <v>50692000.0</v>
       </c>
       <c r="E2">
         <v>43344000.0</v>
       </c>
       <c r="F2">
         <v>44074000.0</v>
       </c>
       <c r="G2">
         <v>89786000.0</v>
       </c>
       <c r="H2">
         <v>94539000.0</v>
       </c>
       <c r="I2">
         <v>87080000.0</v>
       </c>
       <c r="J2">
         <v>89774000.0</v>
       </c>
       <c r="K2">
         <v>89740000.0</v>
       </c>
@@ -6805,54 +6805,54 @@
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>104</v>
       </c>
       <c r="B9">
-        <v>149868000.0</v>
+        <v>215905000.0</v>
       </c>
       <c r="C9">
-        <v>136870000.0</v>
+        <v>201913000.0</v>
       </c>
       <c r="D9">
         <v>182379000.0</v>
       </c>
       <c r="E9">
         <v>175942000.0</v>
       </c>
       <c r="F9">
         <v>172532000.0</v>
       </c>
       <c r="G9">
         <v>80437000.0</v>
       </c>
       <c r="H9">
         <v>69514000.0</v>
       </c>
       <c r="I9">
         <v>78778000.0</v>
       </c>
       <c r="J9">
         <v>74742000.0</v>
       </c>
       <c r="K9">
         <v>71512000.0</v>
       </c>
@@ -7436,51 +7436,53 @@
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>123</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>66037000.0</v>
+      </c>
       <c r="C28">
         <v>65043000.0</v>
       </c>
       <c r="D28">
         <v>62380000.0</v>
       </c>
       <c r="E28">
         <v>63488000.0</v>
       </c>
       <c r="F28">
         <v>62229000.0</v>
       </c>
       <c r="G28">
         <v>55042000.0</v>
       </c>
       <c r="H28">
         <v>54077000.0</v>
       </c>
       <c r="I28">
         <v>54377000.0</v>
       </c>
       <c r="J28">
         <v>56458000.0</v>
       </c>
       <c r="K28">
@@ -9842,51 +9844,51 @@
       </c>
       <c r="I14">
         <v>43000.0</v>
       </c>
       <c r="J14">
         <v>41000.0</v>
       </c>
       <c r="K14">
         <v>44000.0</v>
       </c>
       <c r="L14">
         <v>46000.0</v>
       </c>
       <c r="M14">
         <v>37406000.0</v>
       </c>
       <c r="N14">
         <v>44875000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>141</v>
       </c>
       <c r="B15">
-        <v>-276593000.0</v>
+        <v>276593000.0</v>
       </c>
       <c r="C15">
         <v>216608000.0</v>
       </c>
       <c r="D15">
         <v>219361000.0</v>
       </c>
       <c r="E15">
         <v>226418000.0</v>
       </c>
       <c r="F15">
         <v>215012000.0</v>
       </c>
       <c r="G15">
         <v>149408000.0</v>
       </c>
       <c r="H15">
         <v>195746000.0</v>
       </c>
       <c r="I15">
         <v>188859000.0</v>
       </c>
       <c r="J15">
         <v>164408000.0</v>
       </c>
@@ -11366,51 +11368,51 @@
       </c>
       <c r="Y14">
         <v>-9350000.0</v>
       </c>
       <c r="Z14">
         <v>2979000.0</v>
       </c>
       <c r="AA14">
         <v>3182000.0</v>
       </c>
       <c r="AB14">
         <v>3230000.0</v>
       </c>
       <c r="AC14">
         <v>3867000.0</v>
       </c>
       <c r="AD14">
         <v>3815000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>141</v>
       </c>
       <c r="B15">
-        <v>-106914000.0</v>
+        <v>106914000.0</v>
       </c>
       <c r="C15">
         <v>108965000.0</v>
       </c>
       <c r="D15"/>
       <c r="E15">
         <v>57652000.0</v>
       </c>
       <c r="F15">
         <v>57652000.0</v>
       </c>
       <c r="G15">
         <v>55557000.0</v>
       </c>
       <c r="H15">
         <v>55557000.0</v>
       </c>
       <c r="I15">
         <v>39146000.0</v>
       </c>
       <c r="J15">
         <v>39146000.0</v>
       </c>
       <c r="K15">
         <v>68360000.0</v>